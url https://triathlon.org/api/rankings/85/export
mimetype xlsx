--- v0 (2026-09-28)
+++ v1 (2026-10-19)
@@ -131,195 +131,195 @@
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Nicole</t>
   </si>
   <si>
     <t>Van Der Kaay</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>Knibb</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Perez Sala</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>Wilms</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Fullagar</t>
   </si>
   <si>
-    <t>Lotte</t>
-[...7 lines deleted...]
-  <si>
     <t>Kate</t>
   </si>
   <si>
     <t>Waugh</t>
   </si>
   <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Findlay</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
     <t>Audrey</t>
   </si>
   <si>
     <t>Merle</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>Holly</t>
-[...13 lines deleted...]
-  <si>
     <t>Lizzie</t>
   </si>
   <si>
     <t>Rayner</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Kleiser</t>
   </si>
   <si>
     <t>Ellie</t>
   </si>
   <si>
     <t>Salthouse</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Hanne</t>
   </si>
   <si>
     <t>De Vet</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>Van Coevorden</t>
+  </si>
+  <si>
+    <t>Cathia</t>
+  </si>
+  <si>
+    <t>Schär</t>
+  </si>
+  <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Berry</t>
   </si>
   <si>
-    <t>Cathia</t>
-[...10 lines deleted...]
-  <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>Hartnett</t>
   </si>
   <si>
     <t>Lena</t>
   </si>
   <si>
     <t>Meißner</t>
   </si>
   <si>
     <t>Brunnée</t>
   </si>
   <si>
+    <t>Daisy</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
     <t>Kaidi</t>
   </si>
   <si>
     <t>Kivioja</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
-    <t>Daisy</t>
-[...4 lines deleted...]
-  <si>
     <t>Danielle</t>
   </si>
   <si>
     <t>De Francesco</t>
   </si>
   <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Clarke</t>
+  </si>
+  <si>
     <t>Lydia</t>
   </si>
   <si>
     <t>Russell</t>
-  </si>
-[...4 lines deleted...]
-    <t>Clarke</t>
   </si>
   <si>
     <t>Regan</t>
   </si>
   <si>
     <t>Hollioake</t>
   </si>
   <si>
     <t>Anderbury</t>
   </si>
   <si>
     <t>Petra</t>
   </si>
   <si>
     <t>Kurikova</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Rhianne</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
@@ -1130,113 +1130,113 @@
       </c>
       <c r="N10">
         <v>10</v>
       </c>
       <c r="O10">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H11">
         <v>29</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>29</v>
       </c>
       <c r="L11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M11">
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="N11">
+        <v>9</v>
+      </c>
+      <c r="O11">
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>10</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H12">
         <v>29</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>29</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>10</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13">
         <v>1999</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13">
@@ -1250,148 +1250,148 @@
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="G14" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H14">
         <v>23</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>23</v>
       </c>
       <c r="L14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>13</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
         <v>49</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15">
+        <v>1989</v>
+      </c>
+      <c r="G15" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H15">
         <v>23</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>23</v>
       </c>
       <c r="L15">
         <v>1</v>
       </c>
       <c r="M15">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>13</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="G16" t="s">
         <v>53</v>
       </c>
       <c r="H16">
         <v>23</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>23</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M16">
-        <v>23</v>
+        <v>14</v>
+      </c>
+      <c r="N16">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17">
         <v>1997</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17">
@@ -1531,54 +1531,54 @@
       </c>
       <c r="M20">
         <v>8</v>
       </c>
       <c r="N20">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" t="s">
         <v>65</v>
       </c>
       <c r="F21">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="H21">
         <v>12</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>12</v>
       </c>
       <c r="L21">
         <v>1</v>
       </c>
       <c r="M21">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>20</v>
       </c>
       <c r="C22">
@@ -1607,54 +1607,54 @@
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="M22">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>20</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>69</v>
       </c>
       <c r="F23">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="G23" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="H23">
         <v>12</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>12</v>
       </c>
       <c r="L23">
         <v>1</v>
       </c>
       <c r="M23">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
@@ -1753,136 +1753,136 @@
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>8</v>
       </c>
       <c r="L26">
         <v>1</v>
       </c>
       <c r="M26">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>25</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>76</v>
       </c>
       <c r="F27">
         <v>1994</v>
       </c>
       <c r="G27" t="s">
         <v>28</v>
       </c>
       <c r="H27">
         <v>8</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>8</v>
       </c>
       <c r="L27">
         <v>1</v>
       </c>
       <c r="M27">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="E28" t="s">
         <v>78</v>
       </c>
       <c r="F28">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G28" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="H28">
         <v>7</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>7</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="M28">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>27</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" t="s">
         <v>80</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>1993</v>
+      </c>
+      <c r="G29" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H29">
         <v>7</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>7</v>
       </c>
       <c r="L29">
         <v>1</v>
       </c>
       <c r="M29">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
@@ -1911,92 +1911,92 @@
       </c>
       <c r="L30">
         <v>1</v>
       </c>
       <c r="M30">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>85</v>
       </c>
       <c r="F31">
-        <v>2002</v>
+        <v>1988</v>
       </c>
       <c r="G31" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>5</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="M31">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>30</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" t="s">
         <v>87</v>
       </c>
       <c r="F32">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H32">
         <v>5</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>5</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="M32">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
@@ -2019,51 +2019,51 @@
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
         <v>90</v>
       </c>
       <c r="F34">
         <v>1995</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
         <v>3</v>
       </c>