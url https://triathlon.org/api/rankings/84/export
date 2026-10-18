--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -161,186 +161,186 @@
   <si>
     <t>Räppo</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>NEW</t>
   </si>
   <si>
     <t>Jelle</t>
   </si>
   <si>
     <t>Geens</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Mika</t>
   </si>
   <si>
     <t>Noodt</t>
   </si>
   <si>
+    <t>Jannik</t>
+  </si>
+  <si>
+    <t>Schaufler</t>
+  </si>
+  <si>
     <t>Youri</t>
   </si>
   <si>
     <t>Keulen</t>
   </si>
   <si>
-    <t>Jannik</t>
-[...4 lines deleted...]
-  <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>Pearson</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
-    <t>Jason</t>
-[...4 lines deleted...]
-  <si>
     <t>Wilhelm</t>
   </si>
   <si>
     <t>Hirsch</t>
   </si>
   <si>
     <t>Mathis</t>
   </si>
   <si>
     <t>Margirier</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Draper</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Benito Lopez</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Henri</t>
   </si>
   <si>
     <t>Schoeman</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
-    <t>William</t>
-[...13 lines deleted...]
-  <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
     <t>Blake</t>
   </si>
   <si>
     <t>Harris</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Appleton</t>
   </si>
   <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Bolbat</t>
   </si>
   <si>
-    <t>Fabian</t>
-[...4 lines deleted...]
-  <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Magnien</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>Riele</t>
   </si>
   <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
     <t>Henrik</t>
   </si>
   <si>
     <t>Goesch</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Guillem</t>
   </si>
   <si>
     <t>Montiel Moreno</t>
-  </si>
-[...4 lines deleted...]
-    <t>Davis</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Zorgnotti</t>
   </si>
   <si>
     <t>TAH</t>
   </si>
   <si>
     <t>Valdemar</t>
   </si>
   <si>
     <t>Solok</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1244,128 +1244,128 @@
       </c>
       <c r="G13" t="s">
         <v>24</v>
       </c>
       <c r="H13">
         <v>26</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>26</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="H14">
         <v>25</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>25</v>
       </c>
       <c r="L14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M14">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="N14">
         <v>9</v>
+      </c>
+      <c r="O14">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G15" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H15">
         <v>25</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>25</v>
       </c>
       <c r="L15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M15">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="N15">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>9</v>
       </c>
       <c r="C16">
         <v>-6</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
         <v>1993</v>
       </c>
       <c r="G16" t="s">
         <v>55</v>
       </c>
       <c r="H16">
@@ -1379,92 +1379,92 @@
       </c>
       <c r="L16">
         <v>1</v>
       </c>
       <c r="M16">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>11</v>
       </c>
       <c r="C17">
         <v>-5</v>
       </c>
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17" t="s">
         <v>57</v>
       </c>
       <c r="F17">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="H17">
         <v>20</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>20</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>11</v>
       </c>
       <c r="C18">
         <v>-5</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>59</v>
       </c>
       <c r="F18">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="G18" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="H18">
         <v>20</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>20</v>
       </c>
       <c r="L18">
         <v>1</v>
       </c>
       <c r="M18">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>22</v>
       </c>
       <c r="C19">
@@ -1522,163 +1522,163 @@
       </c>
       <c r="G20" t="s">
         <v>64</v>
       </c>
       <c r="H20">
         <v>14</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>14</v>
       </c>
       <c r="L20">
         <v>1</v>
       </c>
       <c r="M20">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C21">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G21" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>12</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>12</v>
       </c>
       <c r="L21">
         <v>2</v>
       </c>
       <c r="M21">
         <v>10</v>
       </c>
       <c r="N21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>-1</v>
+        <v>0</v>
+      </c>
+      <c r="C22" t="s">
+        <v>43</v>
       </c>
       <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" t="s">
         <v>68</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>1994</v>
+      </c>
+      <c r="G22" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H22">
         <v>12</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>12</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="C23">
+        <v>-3</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="G23" t="s">
         <v>72</v>
       </c>
       <c r="H23">
         <v>12</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>12</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M23">
-        <v>12</v>
+        <v>10</v>
+      </c>
+      <c r="N23">
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18</v>
       </c>
       <c r="C24">
         <v>-5</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
       <c r="E24" t="s">
         <v>74</v>
       </c>
       <c r="F24">
         <v>1996</v>
       </c>
       <c r="G24" t="s">
         <v>64</v>
       </c>
       <c r="H24">
@@ -1756,101 +1756,101 @@
       </c>
       <c r="G26" t="s">
         <v>21</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>7</v>
       </c>
       <c r="L26">
         <v>1</v>
       </c>
       <c r="M26">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>-2</v>
+        <v>0</v>
+      </c>
+      <c r="C27" t="s">
+        <v>43</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
       <c r="E27" t="s">
         <v>81</v>
       </c>
       <c r="F27">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27">
         <v>6</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27">
         <v>1</v>
       </c>
       <c r="M27">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>24</v>
+      </c>
+      <c r="C28">
+        <v>-2</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
       <c r="E28" t="s">
         <v>83</v>
       </c>
       <c r="F28">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28">
         <v>6</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="M28">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
@@ -1920,130 +1920,130 @@
       </c>
       <c r="L30">
         <v>1</v>
       </c>
       <c r="M30">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>27</v>
       </c>
       <c r="C31">
         <v>-3</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" t="s">
         <v>89</v>
       </c>
       <c r="F31">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G31" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="H31">
         <v>4</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>4</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="M31">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="C32">
+        <v>-3</v>
       </c>
       <c r="D32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" t="s">
         <v>91</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32">
+        <v>1994</v>
+      </c>
+      <c r="G32" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H32">
         <v>4</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>4</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="M32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>-3</v>
+        <v>0</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" t="s">
         <v>94</v>
       </c>
       <c r="F33">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G33" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>29</v>
       </c>
       <c r="C34">