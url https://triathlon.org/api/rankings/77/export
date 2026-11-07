--- v0 (2026-09-28)
+++ v1 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,221 +77,296 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Eneko</t>
   </si>
   <si>
     <t>De Castro Cativiela</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Kevin Tarek</t>
+  </si>
+  <si>
+    <t>Viñuela Gonzalez</t>
+  </si>
+  <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Kocar</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>Kevin Tarek</t>
-[...4 lines deleted...]
-  <si>
     <t>Federico</t>
   </si>
   <si>
     <t>Spinazzé</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Pla Estebanez</t>
+  </si>
+  <si>
     <t>Michele</t>
   </si>
   <si>
     <t>Bonacina</t>
   </si>
   <si>
     <t>Arthur</t>
   </si>
   <si>
     <t>Forissier</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
     <t>Hernandez</t>
   </si>
   <si>
-    <t>Alejandro</t>
-[...4 lines deleted...]
-  <si>
     <t>Felix</t>
   </si>
   <si>
     <t>Maes</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Serrieres</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Vyvey</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Neef</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Fuchs</t>
   </si>
   <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Spandl</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Sebastien</t>
   </si>
   <si>
     <t>Carabin</t>
   </si>
   <si>
+    <t>Bart</t>
+  </si>
+  <si>
+    <t>Cooymans</t>
+  </si>
+  <si>
     <t>Alberto</t>
   </si>
   <si>
     <t>Ferrero</t>
   </si>
   <si>
+    <t>Noel</t>
+  </si>
+  <si>
+    <t>Sterk</t>
+  </si>
+  <si>
     <t>Roberto</t>
   </si>
   <si>
     <t>Almansa Bauzá</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Miklencic</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
+    <t>Nicolo'</t>
+  </si>
+  <si>
+    <t>Simonigh</t>
+  </si>
+  <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Chane</t>
   </si>
   <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Colombo</t>
+  </si>
+  <si>
+    <t>Jens Emil</t>
+  </si>
+  <si>
+    <t>Sloth Nielsen</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Wychera</t>
   </si>
   <si>
-    <t>Jens Emil</t>
-[...7 lines deleted...]
-  <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Kreindl</t>
   </si>
   <si>
+    <t>Mikel</t>
+  </si>
+  <si>
+    <t>Ibergallartu Mendez</t>
+  </si>
+  <si>
+    <t>Gabriele</t>
+  </si>
+  <si>
+    <t>Gattino</t>
+  </si>
+  <si>
+    <t>Simone</t>
+  </si>
+  <si>
+    <t>Grinza</t>
+  </si>
+  <si>
     <t>Tscheinig</t>
   </si>
   <si>
+    <t>Timo</t>
+  </si>
+  <si>
+    <t>Feenstra</t>
+  </si>
+  <si>
     <t>Jules</t>
   </si>
   <si>
     <t>Dumas</t>
   </si>
   <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>Rugna</t>
+  </si>
+  <si>
     <t>Jürgen</t>
   </si>
   <si>
     <t>Puchinger</t>
   </si>
   <si>
+    <t>Raúl</t>
+  </si>
+  <si>
+    <t>Gómez González</t>
+  </si>
+  <si>
+    <t>Coen</t>
+  </si>
+  <si>
+    <t>Smiers</t>
+  </si>
+  <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Gourgues</t>
   </si>
   <si>
     <t>Davide</t>
   </si>
   <si>
     <t>Catalano</t>
   </si>
   <si>
     <t>Quentin</t>
   </si>
   <si>
     <t>Audo</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Forbes</t>
   </si>
   <si>
     <t>AUS</t>
@@ -326,216 +401,195 @@
   <si>
     <t>Javier</t>
   </si>
   <si>
     <t>Coscolla Paraled</t>
   </si>
   <si>
     <t>Corentin</t>
   </si>
   <si>
     <t>Lefer</t>
   </si>
   <si>
     <t>Quinten</t>
   </si>
   <si>
     <t>De Waele</t>
   </si>
   <si>
     <t>Joep</t>
   </si>
   <si>
     <t>Staps</t>
   </si>
   <si>
-    <t>NED</t>
-[...1 lines deleted...]
-  <si>
     <t>François</t>
   </si>
   <si>
     <t>Vie</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
+    <t>Bat-Otgon</t>
+  </si>
+  <si>
+    <t>Senteg</t>
+  </si>
+  <si>
+    <t>MGL</t>
+  </si>
+  <si>
     <t>Karel</t>
   </si>
   <si>
     <t>Dusek</t>
   </si>
   <si>
-    <t>Bat-Otgon</t>
-[...11 lines deleted...]
-    <t>Goené</t>
+    <t>Petr</t>
+  </si>
+  <si>
+    <t>Cmunt</t>
   </si>
   <si>
     <t>Evert</t>
   </si>
   <si>
     <t>Scheltinga</t>
   </si>
   <si>
-    <t>Petr</t>
-[...4 lines deleted...]
-  <si>
     <t>David</t>
   </si>
   <si>
     <t>Zechleitner</t>
   </si>
   <si>
     <t>Amarsanaa</t>
   </si>
   <si>
     <t>Ganbaatar</t>
   </si>
   <si>
     <t>Simeone</t>
   </si>
   <si>
     <t>Romano</t>
   </si>
   <si>
     <t>Rui</t>
   </si>
   <si>
     <t>Dolores</t>
   </si>
   <si>
-    <t>Bart</t>
-[...2 lines deleted...]
-    <t>Cooymans</t>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Sommer</t>
+  </si>
+  <si>
+    <t>Všetička</t>
+  </si>
+  <si>
+    <t>Bilegt</t>
   </si>
   <si>
     <t>Manuel</t>
   </si>
   <si>
     <t>Cossu</t>
   </si>
   <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Garcia Espejo</t>
   </si>
   <si>
-    <t>Bilegt</t>
-[...10 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Kraviansky</t>
   </si>
   <si>
     <t>Sodmandakh</t>
   </si>
   <si>
     <t>Sodovjamts</t>
   </si>
   <si>
-    <t>Noel</t>
-[...2 lines deleted...]
-    <t>Sterk</t>
+    <t>Waldhuber</t>
   </si>
   <si>
     <t>Ruben</t>
   </si>
   <si>
     <t>Ribeiro</t>
   </si>
   <si>
-    <t>Waldhuber</t>
-[...1 lines deleted...]
-  <si>
     <t>Ryno</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
+    <t>Jesper</t>
+  </si>
+  <si>
+    <t>Boets</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Barison</t>
+  </si>
+  <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>Maia</t>
+  </si>
+  <si>
+    <t>Grabner</t>
+  </si>
+  <si>
+    <t>Jiri</t>
+  </si>
+  <si>
+    <t>Kesl</t>
+  </si>
+  <si>
     <t>Munkh-Undraga</t>
   </si>
   <si>
     <t>Tugsmandakh</t>
-  </si>
-[...25 lines deleted...]
-    <t>Grabner</t>
   </si>
   <si>
     <t>Jamie</t>
   </si>
   <si>
     <t>Pugh</t>
   </si>
   <si>
     <t>Kristian</t>
   </si>
   <si>
     <t>Brezani</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,51 +905,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R70"/>
+  <dimension ref="A1:R79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -958,163 +1012,169 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>2005</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>396.94</v>
+        <v>496.94</v>
       </c>
       <c r="I2">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
       <c r="J2">
         <v>96.94</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L2">
         <v>2</v>
       </c>
       <c r="M2">
         <v>300.0</v>
+      </c>
+      <c r="N2">
+        <v>100.0</v>
       </c>
       <c r="P2">
         <v>66.1</v>
       </c>
       <c r="Q2">
         <v>30.83</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H3">
-        <v>383.03</v>
+        <v>424.91</v>
       </c>
       <c r="I3">
-        <v>277.5</v>
+        <v>282.31</v>
       </c>
       <c r="J3">
-        <v>105.53</v>
+        <v>142.6</v>
       </c>
       <c r="K3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M3">
-        <v>277.5</v>
+        <v>203.16</v>
+      </c>
+      <c r="N3">
+        <v>79.15</v>
       </c>
       <c r="P3">
-        <v>105.53</v>
+        <v>114.08</v>
+      </c>
+      <c r="Q3">
+        <v>28.52</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>1992</v>
+      </c>
+      <c r="G4" t="s">
         <v>25</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>345.76</v>
+        <v>383.03</v>
       </c>
       <c r="I4">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="J4">
-        <v>142.6</v>
+        <v>105.53</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="P4">
-        <v>114.08</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>105.53</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1998</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
@@ -1137,327 +1197,330 @@
       </c>
       <c r="P5">
         <v>71.46</v>
       </c>
       <c r="Q5">
         <v>49.58</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H6">
-        <v>337.97</v>
+        <v>339.13</v>
       </c>
       <c r="I6">
-        <v>256.69</v>
+        <v>266.33</v>
       </c>
       <c r="J6">
-        <v>81.28</v>
+        <v>72.8</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6">
         <v>2</v>
       </c>
       <c r="M6">
-        <v>256.69</v>
+        <v>173.83</v>
+      </c>
+      <c r="N6">
+        <v>92.5</v>
       </c>
       <c r="P6">
-        <v>45.86</v>
+        <v>48.39</v>
       </c>
       <c r="Q6">
-        <v>35.43</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H7">
-        <v>312.23</v>
+        <v>337.97</v>
       </c>
       <c r="I7">
-        <v>148.73</v>
+        <v>256.69</v>
       </c>
       <c r="J7">
-        <v>163.5</v>
+        <v>81.28</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
-        <v>148.73</v>
+        <v>256.69</v>
       </c>
       <c r="P7">
-        <v>90.29</v>
+        <v>45.86</v>
       </c>
       <c r="Q7">
-        <v>73.21</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8">
+        <v>1994</v>
+      </c>
+      <c r="G8" t="s">
         <v>35</v>
       </c>
-      <c r="F8">
-[...4 lines deleted...]
-      </c>
       <c r="H8">
-        <v>270.77</v>
+        <v>312.23</v>
       </c>
       <c r="I8">
-        <v>237.44</v>
+        <v>148.73</v>
       </c>
       <c r="J8">
-        <v>33.33</v>
+        <v>163.5</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M8">
-        <v>237.44</v>
+        <v>148.73</v>
       </c>
       <c r="P8">
-        <v>33.33</v>
+        <v>90.29</v>
+      </c>
+      <c r="Q8">
+        <v>73.21</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9">
-        <v>246.63</v>
+        <v>270.77</v>
       </c>
       <c r="I9">
-        <v>173.83</v>
+        <v>237.44</v>
       </c>
       <c r="J9">
-        <v>72.8</v>
+        <v>33.33</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>173.83</v>
+        <v>237.44</v>
       </c>
       <c r="P9">
-        <v>48.39</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F10">
         <v>1998</v>
       </c>
       <c r="G10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H10">
         <v>233.33</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>233.33</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>2</v>
       </c>
       <c r="P10">
         <v>133.33</v>
       </c>
       <c r="Q10">
         <v>100.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11">
         <v>2001</v>
       </c>
       <c r="G11" t="s">
         <v>40</v>
       </c>
       <c r="H11">
         <v>218.73</v>
       </c>
       <c r="I11">
         <v>160.79</v>
       </c>
       <c r="J11">
         <v>57.94</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="M11">
         <v>160.79</v>
       </c>
       <c r="P11">
         <v>57.94</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12">
         <v>1994</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H12">
         <v>208.9</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>208.9</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>2</v>
       </c>
       <c r="P12">
         <v>123.33</v>
       </c>
       <c r="Q12">
         <v>85.56</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
@@ -1624,2265 +1687,2643 @@
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>137.57</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="G17" t="s">
         <v>54</v>
       </c>
       <c r="H17">
         <v>133.33</v>
       </c>
       <c r="I17">
         <v>100.0</v>
       </c>
       <c r="J17">
         <v>33.33</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>100.0</v>
       </c>
       <c r="P17">
         <v>33.33</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H18">
-        <v>123.91</v>
+        <v>133.33</v>
       </c>
       <c r="I18">
-        <v>0</v>
+        <v>100.0</v>
       </c>
       <c r="J18">
-        <v>123.91</v>
+        <v>33.33</v>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L18">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M18">
+        <v>100.0</v>
       </c>
       <c r="P18">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>44.76</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="G19" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H19">
-        <v>117.71</v>
+        <v>123.91</v>
       </c>
       <c r="I19">
-        <v>117.71</v>
+        <v>0</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
+        <v>123.91</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L19">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>117.71</v>
+        <v>2</v>
+      </c>
+      <c r="P19">
+        <v>79.15</v>
+      </c>
+      <c r="Q19">
+        <v>44.76</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="H20">
-        <v>108.88</v>
+        <v>121.02</v>
       </c>
       <c r="I20">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M20">
-        <v>108.88</v>
+        <v>92.5</v>
+      </c>
+      <c r="P20">
+        <v>28.52</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F21">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G21" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="H21">
-        <v>100.72</v>
+        <v>117.71</v>
       </c>
       <c r="I21">
-        <v>100.72</v>
+        <v>117.71</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>100.72</v>
+        <v>117.71</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="H22">
-        <v>97.61</v>
+        <v>111.94</v>
       </c>
       <c r="I22">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J22">
-        <v>97.61</v>
+        <v>26.38</v>
       </c>
       <c r="K22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
+      <c r="M22">
+        <v>85.56</v>
+      </c>
       <c r="P22">
-        <v>97.61</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="F23">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="H23">
-        <v>92.5</v>
+        <v>108.88</v>
       </c>
       <c r="I23">
-        <v>92.5</v>
+        <v>108.88</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>92.5</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G24" t="s">
         <v>70</v>
       </c>
       <c r="H24">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
       <c r="I24">
-        <v>0</v>
+        <v>100.72</v>
       </c>
       <c r="J24">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <v>100.72</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>71</v>
       </c>
       <c r="E25" t="s">
         <v>72</v>
       </c>
       <c r="F25">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="H25">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="I25">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F26">
-        <v>1988</v>
+        <v>1996</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="H26">
-        <v>79.15</v>
+        <v>97.61</v>
       </c>
       <c r="I26">
-        <v>79.15</v>
+        <v>0</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>97.61</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L26">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P26">
+        <v>97.61</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F27">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G27" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H27">
-        <v>77.26</v>
+        <v>92.5</v>
       </c>
       <c r="I27">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="J27">
-        <v>77.26</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>77.26</v>
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <v>92.5</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F28">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="H28">
-        <v>73.21</v>
+        <v>92.5</v>
       </c>
       <c r="I28">
-        <v>73.21</v>
+        <v>0</v>
       </c>
       <c r="J28">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L28">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P28">
+        <v>92.5</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F29">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G29" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="H29">
-        <v>66.61</v>
+        <v>92.5</v>
       </c>
       <c r="I29">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="J29">
-        <v>66.61</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L29">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>30.31</v>
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <v>92.5</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F30">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G30" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="H30">
-        <v>66.1</v>
+        <v>85.56</v>
       </c>
       <c r="I30">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J30">
-        <v>66.1</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>32.77</v>
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <v>85.56</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F31">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G31" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H31">
-        <v>62.95</v>
+        <v>85.56</v>
       </c>
       <c r="I31">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J31">
-        <v>62.95</v>
+        <v>0.0</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L31">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>20.53</v>
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <v>85.56</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F32">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="G32" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="H32">
-        <v>61.14</v>
+        <v>85.56</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J32">
-        <v>61.14</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>61.14</v>
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <v>85.56</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F33">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H33">
-        <v>59.96</v>
+        <v>79.15</v>
       </c>
       <c r="I33">
-        <v>0</v>
+        <v>79.15</v>
       </c>
       <c r="J33">
-        <v>59.96</v>
+        <v>0.0</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L33">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>0</v>
+      </c>
+      <c r="M33">
+        <v>79.15</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="E34" t="s">
         <v>90</v>
       </c>
       <c r="F34">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="G34" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="H34">
-        <v>56.56</v>
+        <v>79.15</v>
       </c>
       <c r="I34">
-        <v>0</v>
+        <v>79.15</v>
       </c>
       <c r="J34">
-        <v>56.56</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L34">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>56.56</v>
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>79.15</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
+        <v>91</v>
+      </c>
+      <c r="E35" t="s">
         <v>92</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G35" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="H35">
-        <v>53.6</v>
+        <v>79.15</v>
       </c>
       <c r="I35">
-        <v>0</v>
+        <v>79.15</v>
       </c>
       <c r="J35">
-        <v>53.6</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L35">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>53.6</v>
+        <v>0</v>
+      </c>
+      <c r="M35">
+        <v>79.15</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
         <v>94</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G36" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H36">
-        <v>52.77</v>
+        <v>77.26</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
-        <v>52.77</v>
+        <v>77.26</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P36">
-        <v>26.38</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>77.26</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>95</v>
+      </c>
+      <c r="E37" t="s">
         <v>96</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H37">
-        <v>52.32</v>
+        <v>73.21</v>
       </c>
       <c r="I37">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J37">
-        <v>52.32</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>52.32</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>73.21</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" t="s">
         <v>98</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="G38" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="H38">
-        <v>41.41</v>
+        <v>73.21</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J38">
-        <v>41.41</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41.41</v>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>73.21</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" t="s">
         <v>100</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G39" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H39">
-        <v>39.24</v>
+        <v>73.21</v>
       </c>
       <c r="I39">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J39">
-        <v>39.24</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L39">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>39.24</v>
+        <v>0</v>
+      </c>
+      <c r="M39">
+        <v>73.21</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
+        <v>101</v>
+      </c>
+      <c r="E40" t="s">
         <v>102</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="G40" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="H40">
-        <v>38.3</v>
+        <v>73.21</v>
       </c>
       <c r="I40">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J40">
-        <v>38.3</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L40">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38.3</v>
+        <v>0</v>
+      </c>
+      <c r="M40">
+        <v>73.21</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F41">
         <v>2002</v>
       </c>
       <c r="G41" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="H41">
-        <v>33.33</v>
+        <v>66.61</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
-        <v>33.33</v>
+        <v>66.61</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P41">
-        <v>33.33</v>
+        <v>36.29</v>
+      </c>
+      <c r="Q41">
+        <v>30.31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B42">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F42">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G42" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H42">
-        <v>33.33</v>
+        <v>66.1</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
-        <v>33.33</v>
+        <v>66.1</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P42">
         <v>33.33</v>
       </c>
+      <c r="Q42">
+        <v>32.77</v>
+      </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B43">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E43" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F43">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="G43" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="H43">
-        <v>33.33</v>
+        <v>62.95</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
-        <v>33.33</v>
+        <v>62.95</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P43">
-        <v>33.33</v>
+        <v>42.42</v>
+      </c>
+      <c r="Q43">
+        <v>20.53</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B44">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E44" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F44">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G44" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H44">
-        <v>33.33</v>
+        <v>61.14</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
-        <v>33.33</v>
+        <v>61.14</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="P44">
-        <v>33.33</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E45" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F45">
-        <v>1987</v>
+        <v>2004</v>
       </c>
       <c r="G45" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="H45">
-        <v>30.83</v>
+        <v>59.96</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
-        <v>30.83</v>
+        <v>59.96</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P45">
-        <v>30.83</v>
+        <v>33.57</v>
+      </c>
+      <c r="Q45">
+        <v>26.38</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B46">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F46">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
       <c r="H46">
-        <v>30.83</v>
+        <v>56.56</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
-        <v>30.83</v>
+        <v>56.56</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>1</v>
       </c>
       <c r="P46">
-        <v>30.83</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B47">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E47" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F47">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="H47">
-        <v>30.83</v>
+        <v>53.6</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
-        <v>30.83</v>
+        <v>53.6</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="P47">
-        <v>30.83</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B48">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E48" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F48">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G48" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="H48">
-        <v>30.83</v>
+        <v>52.77</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
-        <v>30.83</v>
+        <v>52.77</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P48">
-        <v>30.83</v>
+        <v>26.38</v>
+      </c>
+      <c r="Q48">
+        <v>26.38</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B49">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E49" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F49">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G49" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H49">
-        <v>30.83</v>
+        <v>52.32</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
-        <v>30.83</v>
+        <v>52.32</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>1</v>
       </c>
       <c r="P49">
-        <v>30.83</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B50">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F50">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="G50" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="H50">
-        <v>30.83</v>
+        <v>41.41</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
-        <v>30.83</v>
+        <v>41.41</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="P50">
-        <v>30.83</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E51" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F51">
         <v>1997</v>
       </c>
       <c r="G51" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="H51">
-        <v>28.52</v>
+        <v>39.24</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
-        <v>28.52</v>
+        <v>39.24</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="P51">
-        <v>28.52</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B52">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E52" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F52">
-        <v>2005</v>
+        <v>1990</v>
       </c>
       <c r="G52" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="H52">
-        <v>28.52</v>
+        <v>38.3</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
-        <v>28.52</v>
+        <v>38.3</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>1</v>
       </c>
       <c r="P52">
-        <v>28.52</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B53">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
+        <v>129</v>
+      </c>
+      <c r="E53" t="s">
+        <v>130</v>
+      </c>
+      <c r="F53">
+        <v>2002</v>
+      </c>
+      <c r="G53" t="s">
         <v>131</v>
       </c>
-      <c r="E53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H53">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="P53">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B54">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="E54" t="s">
         <v>133</v>
       </c>
       <c r="F54">
-        <v>2007</v>
+        <v>1988</v>
       </c>
       <c r="G54" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="H54">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="P54">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B55">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
       <c r="E55" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F55">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G55" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H55">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="P55">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B56">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E56" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F56">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="H56">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="P56">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E57" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F57">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="G57" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="H57">
-        <v>28.04</v>
+        <v>30.83</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
-        <v>28.04</v>
+        <v>30.83</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="P57">
-        <v>28.04</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
+        <v>55</v>
+      </c>
+      <c r="B58">
+        <v>55</v>
+      </c>
+      <c r="C58">
+        <v>0</v>
+      </c>
+      <c r="D58" t="s">
+        <v>141</v>
+      </c>
+      <c r="E58" t="s">
+        <v>142</v>
+      </c>
+      <c r="F58">
+        <v>1992</v>
+      </c>
+      <c r="G58" t="s">
         <v>57</v>
       </c>
-      <c r="B58">
-[...16 lines deleted...]
-      </c>
       <c r="H58">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="P58">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B59">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E59" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F59">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G59" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="H59">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="P59">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B60">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F60">
         <v>2004</v>
       </c>
       <c r="G60" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="H60">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="P60">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B61">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61" t="s">
-        <v>38</v>
+        <v>147</v>
       </c>
       <c r="E61" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F61">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="G61" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="H61">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="P61">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>61</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F62">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="G62" t="s">
-        <v>148</v>
+        <v>57</v>
       </c>
       <c r="H62">
-        <v>25.94</v>
+        <v>28.52</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
-        <v>25.94</v>
+        <v>28.52</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="P62">
-        <v>25.94</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B63">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="E63" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F63">
         <v>2007</v>
       </c>
       <c r="G63" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="H63">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="P63">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E64" t="s">
         <v>152</v>
       </c>
       <c r="F64">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="G64" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="H64">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="P64">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65" t="s">
         <v>153</v>
       </c>
       <c r="E65" t="s">
         <v>154</v>
       </c>
       <c r="F65">
-        <v>1990</v>
+        <v>2005</v>
       </c>
       <c r="G65" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="H65">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="P65">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B66">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66" t="s">
         <v>155</v>
       </c>
       <c r="E66" t="s">
         <v>156</v>
       </c>
       <c r="F66">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="G66" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H66">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="P66">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B67">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67" t="s">
         <v>157</v>
       </c>
       <c r="E67" t="s">
         <v>158</v>
       </c>
       <c r="F67">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G67" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="H67">
-        <v>24.4</v>
+        <v>28.04</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
-        <v>24.4</v>
+        <v>28.04</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="P67">
-        <v>24.4</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B68">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="E68" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F68">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G68" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="H68">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>1</v>
       </c>
       <c r="P68">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B69">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="E69" t="s">
         <v>161</v>
       </c>
       <c r="F69">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="G69" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="H69">
-        <v>23.99</v>
+        <v>26.38</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
-        <v>23.99</v>
+        <v>26.38</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="P69">
-        <v>23.99</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B70">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70" t="s">
         <v>162</v>
       </c>
       <c r="E70" t="s">
         <v>163</v>
       </c>
       <c r="F70">
+        <v>2004</v>
+      </c>
+      <c r="G70" t="s">
+        <v>131</v>
+      </c>
+      <c r="H70">
+        <v>26.38</v>
+      </c>
+      <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>26.38</v>
+      </c>
+      <c r="K70">
+        <v>0</v>
+      </c>
+      <c r="L70">
+        <v>1</v>
+      </c>
+      <c r="P70">
+        <v>26.38</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71">
+        <v>70</v>
+      </c>
+      <c r="C71">
+        <v>0</v>
+      </c>
+      <c r="D71" t="s">
+        <v>164</v>
+      </c>
+      <c r="E71" t="s">
+        <v>165</v>
+      </c>
+      <c r="F71">
+        <v>2001</v>
+      </c>
+      <c r="G71" t="s">
+        <v>166</v>
+      </c>
+      <c r="H71">
+        <v>25.94</v>
+      </c>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="J71">
+        <v>25.94</v>
+      </c>
+      <c r="K71">
+        <v>0</v>
+      </c>
+      <c r="L71">
+        <v>1</v>
+      </c>
+      <c r="P71">
+        <v>25.94</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72">
+        <v>71</v>
+      </c>
+      <c r="C72">
+        <v>0</v>
+      </c>
+      <c r="D72" t="s">
+        <v>167</v>
+      </c>
+      <c r="E72" t="s">
+        <v>168</v>
+      </c>
+      <c r="F72">
+        <v>2004</v>
+      </c>
+      <c r="G72" t="s">
+        <v>54</v>
+      </c>
+      <c r="H72">
+        <v>24.4</v>
+      </c>
+      <c r="I72">
+        <v>0</v>
+      </c>
+      <c r="J72">
+        <v>24.4</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+      <c r="L72">
+        <v>1</v>
+      </c>
+      <c r="P72">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73">
+        <v>71</v>
+      </c>
+      <c r="B73">
+        <v>71</v>
+      </c>
+      <c r="C73">
+        <v>0</v>
+      </c>
+      <c r="D73" t="s">
+        <v>169</v>
+      </c>
+      <c r="E73" t="s">
+        <v>170</v>
+      </c>
+      <c r="F73">
+        <v>1997</v>
+      </c>
+      <c r="G73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H73">
+        <v>24.4</v>
+      </c>
+      <c r="I73">
+        <v>0</v>
+      </c>
+      <c r="J73">
+        <v>24.4</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>1</v>
+      </c>
+      <c r="P73">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74">
+        <v>71</v>
+      </c>
+      <c r="B74">
+        <v>71</v>
+      </c>
+      <c r="C74">
+        <v>0</v>
+      </c>
+      <c r="D74" t="s">
+        <v>171</v>
+      </c>
+      <c r="E74" t="s">
+        <v>172</v>
+      </c>
+      <c r="F74">
+        <v>1990</v>
+      </c>
+      <c r="G74" t="s">
+        <v>131</v>
+      </c>
+      <c r="H74">
+        <v>24.4</v>
+      </c>
+      <c r="I74">
+        <v>0</v>
+      </c>
+      <c r="J74">
+        <v>24.4</v>
+      </c>
+      <c r="K74">
+        <v>0</v>
+      </c>
+      <c r="L74">
+        <v>1</v>
+      </c>
+      <c r="P74">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75">
+        <v>71</v>
+      </c>
+      <c r="B75">
+        <v>71</v>
+      </c>
+      <c r="C75">
+        <v>0</v>
+      </c>
+      <c r="D75" t="s">
+        <v>157</v>
+      </c>
+      <c r="E75" t="s">
+        <v>173</v>
+      </c>
+      <c r="F75">
+        <v>1989</v>
+      </c>
+      <c r="G75" t="s">
+        <v>57</v>
+      </c>
+      <c r="H75">
+        <v>24.4</v>
+      </c>
+      <c r="I75">
+        <v>0</v>
+      </c>
+      <c r="J75">
+        <v>24.4</v>
+      </c>
+      <c r="K75">
+        <v>0</v>
+      </c>
+      <c r="L75">
+        <v>1</v>
+      </c>
+      <c r="P75">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76">
+        <v>71</v>
+      </c>
+      <c r="B76">
+        <v>71</v>
+      </c>
+      <c r="C76">
+        <v>0</v>
+      </c>
+      <c r="D76" t="s">
+        <v>174</v>
+      </c>
+      <c r="E76" t="s">
+        <v>175</v>
+      </c>
+      <c r="F76">
+        <v>1995</v>
+      </c>
+      <c r="G76" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76">
+        <v>24.4</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>24.4</v>
+      </c>
+      <c r="K76">
+        <v>0</v>
+      </c>
+      <c r="L76">
+        <v>1</v>
+      </c>
+      <c r="P76">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77">
+        <v>71</v>
+      </c>
+      <c r="B77">
+        <v>71</v>
+      </c>
+      <c r="C77">
+        <v>0</v>
+      </c>
+      <c r="D77" t="s">
+        <v>176</v>
+      </c>
+      <c r="E77" t="s">
+        <v>177</v>
+      </c>
+      <c r="F77">
+        <v>2007</v>
+      </c>
+      <c r="G77" t="s">
+        <v>134</v>
+      </c>
+      <c r="H77">
+        <v>24.4</v>
+      </c>
+      <c r="I77">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>24.4</v>
+      </c>
+      <c r="K77">
+        <v>0</v>
+      </c>
+      <c r="L77">
+        <v>1</v>
+      </c>
+      <c r="P77">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78">
+        <v>77</v>
+      </c>
+      <c r="C78">
+        <v>0</v>
+      </c>
+      <c r="D78" t="s">
+        <v>178</v>
+      </c>
+      <c r="E78" t="s">
+        <v>179</v>
+      </c>
+      <c r="F78">
+        <v>2001</v>
+      </c>
+      <c r="G78" t="s">
+        <v>116</v>
+      </c>
+      <c r="H78">
+        <v>23.99</v>
+      </c>
+      <c r="I78">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>23.99</v>
+      </c>
+      <c r="K78">
+        <v>0</v>
+      </c>
+      <c r="L78">
+        <v>1</v>
+      </c>
+      <c r="P78">
+        <v>23.99</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79">
+        <v>78</v>
+      </c>
+      <c r="C79">
+        <v>0</v>
+      </c>
+      <c r="D79" t="s">
+        <v>180</v>
+      </c>
+      <c r="E79" t="s">
+        <v>181</v>
+      </c>
+      <c r="F79">
         <v>2005</v>
       </c>
-      <c r="G70" t="s">
-[...2 lines deleted...]
-      <c r="H70">
+      <c r="G79" t="s">
+        <v>70</v>
+      </c>
+      <c r="H79">
         <v>22.19</v>
       </c>
-      <c r="I70">
-[...2 lines deleted...]
-      <c r="J70">
+      <c r="I79">
+        <v>0</v>
+      </c>
+      <c r="J79">
         <v>22.19</v>
       </c>
-      <c r="K70">
-[...5 lines deleted...]
-      <c r="P70">
+      <c r="K79">
+        <v>0</v>
+      </c>
+      <c r="L79">
+        <v>1</v>
+      </c>
+      <c r="P79">
         <v>22.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>