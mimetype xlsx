--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Points Current Period</t>
   </si>
   <si>
     <t>Points Previous Period</t>
   </si>
   <si>
@@ -122,153 +122,177 @@
   <si>
     <t>Team I Italy</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Team I Portugal</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Team I Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Team I Switzerland</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Team I Australia</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Team I Belgium</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Team I Poland</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Team I Mexico</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
     <t>Team I Japan</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Team I Brazil</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Team I New Zealand</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
-    <t>Team I Australia</t>
-[...10 lines deleted...]
-  <si>
     <t>Team I Netherlands</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Team I Mexico</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Luxembourg</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
-    <t>Team I Belgium</t>
-[...2 lines deleted...]
-    <t>BEL</t>
+    <t>Team I South Africa</t>
+  </si>
+  <si>
+    <t>RSA</t>
   </si>
   <si>
     <t>Team I Hong Kong, China</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Team I South Korea</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Team I Czech Republic</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Team I Israel</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
+    <t>Team I China</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Team I Chile</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
     <t>NEW</t>
   </si>
   <si>
-    <t>Team I China</t>
-[...8 lines deleted...]
-    <t>CHI</t>
+    <t>Team I Morocco</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Team I Mauritius</t>
+  </si>
+  <si>
+    <t>MRI</t>
   </si>
   <si>
     <t>Team I Indonesia</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
     <t>Team I Argentina</t>
   </si>
   <si>
     <t>ARG</t>
+  </si>
+  <si>
+    <t>Team I Russia</t>
+  </si>
+  <si>
+    <t>RUS</t>
   </si>
   <si>
     <t>Team I Chinese Taipei</t>
   </si>
   <si>
     <t>TPE</t>
   </si>
   <si>
     <t>Team I Peru</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Team I Kazakhstan</t>
   </si>
   <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>Team I Costa Rica</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
@@ -650,51 +674,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P41"/>
+  <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -907,72 +931,72 @@
       </c>
       <c r="O5">
         <v>514.44</v>
       </c>
       <c r="P5">
         <v>501.12</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6">
-        <v>1843.58</v>
+        <v>1864.71</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
-        <v>1843.58</v>
+        <v>1864.71</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>3</v>
       </c>
       <c r="N6">
         <v>925.0</v>
       </c>
       <c r="O6">
         <v>650.0</v>
       </c>
       <c r="P6">
-        <v>268.58</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>1751.78</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
@@ -989,113 +1013,113 @@
       </c>
       <c r="O7">
         <v>556.16</v>
       </c>
       <c r="P7">
         <v>463.53</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8">
-        <v>1698.58</v>
+        <v>1702.5</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
-        <v>1698.58</v>
+        <v>1702.5</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>3</v>
       </c>
       <c r="N8">
         <v>740.0</v>
       </c>
       <c r="O8">
         <v>500.0</v>
       </c>
       <c r="P8">
-        <v>458.58</v>
+        <v>462.5</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9">
-        <v>1517.91</v>
+        <v>1690.68</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
-        <v>1517.91</v>
+        <v>1690.68</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>3</v>
       </c>
       <c r="N9">
         <v>677.19</v>
       </c>
       <c r="O9">
         <v>585.68</v>
       </c>
       <c r="P9">
-        <v>255.04</v>
+        <v>427.81</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
         <v>1426.74</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
@@ -1141,1140 +1165,1295 @@
       </c>
       <c r="H11">
         <v>1196.14</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>3</v>
       </c>
       <c r="N11">
         <v>407.16</v>
       </c>
       <c r="O11">
         <v>396.61</v>
       </c>
       <c r="P11">
         <v>392.37</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
-        <v>1062.47</v>
+        <v>1175.65</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
-        <v>1062.47</v>
+        <v>1175.65</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>3</v>
       </c>
       <c r="N12">
-        <v>504.13</v>
+        <v>633.16</v>
       </c>
       <c r="O12">
-        <v>290.36</v>
+        <v>313.2</v>
       </c>
       <c r="P12">
-        <v>267.98</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13">
-        <v>1038.04</v>
+        <v>1082.08</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>1038.04</v>
+        <v>1082.08</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>3</v>
       </c>
       <c r="N13">
-        <v>463.0</v>
+        <v>376.62</v>
       </c>
       <c r="O13">
-        <v>362.95</v>
+        <v>366.87</v>
       </c>
       <c r="P13">
-        <v>212.09</v>
+        <v>338.59</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14">
-        <v>1008.19</v>
+        <v>1079.56</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
-        <v>1008.19</v>
+        <v>1079.56</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N14">
-        <v>579.42</v>
+        <v>495.76</v>
       </c>
       <c r="O14">
-        <v>428.77</v>
+        <v>440.17</v>
+      </c>
+      <c r="P14">
+        <v>143.63</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15">
-        <v>946.36</v>
+        <v>1070.9</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
-        <v>946.36</v>
+        <v>1070.9</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N15">
-        <v>633.16</v>
+        <v>585.0</v>
       </c>
       <c r="O15">
-        <v>313.2</v>
+        <v>289.71</v>
+      </c>
+      <c r="P15">
+        <v>196.19</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
-        <v>935.93</v>
+        <v>1062.47</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
-        <v>935.93</v>
+        <v>1062.47</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N16">
-        <v>495.76</v>
+        <v>504.13</v>
       </c>
       <c r="O16">
-        <v>440.17</v>
+        <v>290.36</v>
+      </c>
+      <c r="P16">
+        <v>267.98</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17">
-        <v>881.8</v>
+        <v>1038.04</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
-        <v>881.8</v>
+        <v>1038.04</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>3</v>
       </c>
       <c r="N17">
-        <v>366.05</v>
+        <v>463.0</v>
       </c>
       <c r="O17">
-        <v>313.9</v>
+        <v>362.95</v>
       </c>
       <c r="P17">
-        <v>201.85</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
-        <v>874.71</v>
+        <v>1008.19</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
-        <v>874.71</v>
+        <v>1008.19</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="N18">
-        <v>585.0</v>
+        <v>579.42</v>
       </c>
       <c r="O18">
-        <v>289.71</v>
+        <v>428.77</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19">
-        <v>763.54</v>
+        <v>881.8</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
-        <v>763.54</v>
+        <v>881.8</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N19">
-        <v>424.19</v>
+        <v>366.05</v>
       </c>
       <c r="O19">
-        <v>339.35</v>
+        <v>313.9</v>
+      </c>
+      <c r="P19">
+        <v>201.85</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
-        <v>743.49</v>
+        <v>763.54</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
-        <v>743.49</v>
+        <v>763.54</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="N20">
-        <v>376.62</v>
+        <v>424.19</v>
       </c>
       <c r="O20">
-        <v>366.87</v>
+        <v>339.35</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C21">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
-        <v>662.51</v>
+        <v>677.86</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
-        <v>662.51</v>
+        <v>677.86</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="N21">
-        <v>466.32</v>
+        <v>510.0</v>
       </c>
       <c r="O21">
-        <v>196.19</v>
+        <v>167.86</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C22">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="D22" t="s">
         <v>56</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22">
-        <v>660.63</v>
+        <v>662.51</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
-        <v>660.63</v>
+        <v>662.51</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="N22">
-        <v>431.34</v>
+        <v>466.32</v>
       </c>
       <c r="O22">
-        <v>229.29</v>
+        <v>196.19</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C23">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23">
-        <v>633.81</v>
+        <v>660.63</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
-        <v>633.81</v>
+        <v>660.63</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="N23">
-        <v>335.73</v>
+        <v>431.34</v>
       </c>
       <c r="O23">
-        <v>298.08</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C24">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24">
-        <v>570.13</v>
+        <v>633.81</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
-        <v>570.13</v>
+        <v>633.81</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="N24">
-        <v>322.25</v>
+        <v>335.73</v>
       </c>
       <c r="O24">
-        <v>247.88</v>
+        <v>298.08</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25">
+        <v>-1</v>
+      </c>
+      <c r="D25" t="s">
         <v>62</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>63</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>545.0</v>
+        <v>570.13</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
-        <v>545.0</v>
+        <v>570.13</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N25">
-        <v>545.0</v>
+        <v>322.25</v>
+      </c>
+      <c r="O25">
+        <v>247.88</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D26" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" t="s">
         <v>65</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>500.54</v>
+        <v>545.0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
-        <v>500.54</v>
+        <v>545.0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="N26">
-        <v>500.54</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>25</v>
+      </c>
+      <c r="C27">
+        <v>-1</v>
       </c>
       <c r="D27" t="s">
+        <v>66</v>
+      </c>
+      <c r="E27" t="s">
         <v>67</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
-        <v>398.99</v>
+        <v>500.54</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
-        <v>398.99</v>
+        <v>500.54</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="N27">
-        <v>398.99</v>
+        <v>500.54</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>0</v>
+      </c>
+      <c r="C28" t="s">
+        <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>69</v>
       </c>
       <c r="E28" t="s">
         <v>70</v>
       </c>
       <c r="F28">
-        <v>396.15</v>
+        <v>471.75</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
-        <v>396.15</v>
+        <v>471.75</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="N28">
-        <v>396.15</v>
+        <v>471.75</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D29" t="s">
         <v>71</v>
       </c>
       <c r="E29" t="s">
         <v>72</v>
       </c>
       <c r="F29">
-        <v>369.07</v>
+        <v>436.37</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
-        <v>369.07</v>
+        <v>436.37</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="N29">
-        <v>369.07</v>
+        <v>436.37</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C30">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D30" t="s">
         <v>73</v>
       </c>
       <c r="E30" t="s">
         <v>74</v>
       </c>
       <c r="F30">
-        <v>366.44</v>
+        <v>398.99</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
-        <v>366.44</v>
+        <v>398.99</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="N30">
-        <v>366.44</v>
+        <v>398.99</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>27</v>
+      </c>
+      <c r="C31">
+        <v>-3</v>
       </c>
       <c r="D31" t="s">
         <v>75</v>
       </c>
       <c r="E31" t="s">
         <v>76</v>
       </c>
       <c r="F31">
-        <v>341.39</v>
+        <v>396.15</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
-        <v>341.39</v>
+        <v>396.15</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="N31">
-        <v>341.39</v>
+        <v>396.15</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C32">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D32" t="s">
         <v>77</v>
       </c>
       <c r="E32" t="s">
         <v>78</v>
       </c>
       <c r="F32">
-        <v>338.96</v>
+        <v>395.73</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
-        <v>338.96</v>
+        <v>395.73</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="N32">
-        <v>338.96</v>
+        <v>395.73</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>29</v>
+      </c>
+      <c r="C33">
+        <v>-3</v>
       </c>
       <c r="D33" t="s">
         <v>79</v>
       </c>
       <c r="E33" t="s">
         <v>80</v>
       </c>
       <c r="F33">
-        <v>315.78</v>
+        <v>369.07</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
-        <v>315.78</v>
+        <v>369.07</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="N33">
-        <v>315.78</v>
+        <v>369.07</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C34">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D34" t="s">
         <v>81</v>
       </c>
       <c r="E34" t="s">
         <v>82</v>
       </c>
       <c r="F34">
-        <v>313.54</v>
+        <v>366.44</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
-        <v>313.54</v>
+        <v>366.44</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="N34">
-        <v>313.54</v>
+        <v>366.44</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="C35">
+        <v>-3</v>
       </c>
       <c r="D35" t="s">
         <v>83</v>
       </c>
       <c r="E35" t="s">
         <v>84</v>
       </c>
       <c r="F35">
-        <v>292.1</v>
+        <v>341.39</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
-        <v>292.1</v>
+        <v>341.39</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="N35">
-        <v>292.1</v>
+        <v>341.39</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C36">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="D36" t="s">
         <v>85</v>
       </c>
       <c r="E36" t="s">
         <v>86</v>
       </c>
       <c r="F36">
-        <v>275.72</v>
+        <v>338.96</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
-        <v>275.72</v>
+        <v>338.96</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="N36">
-        <v>275.72</v>
+        <v>338.96</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>33</v>
+      </c>
+      <c r="C37">
+        <v>-3</v>
       </c>
       <c r="D37" t="s">
         <v>87</v>
       </c>
       <c r="E37" t="s">
         <v>88</v>
       </c>
       <c r="F37">
-        <v>270.19</v>
+        <v>315.78</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
-        <v>270.19</v>
+        <v>315.78</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="N37">
-        <v>270.19</v>
+        <v>315.78</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C38">
-        <v>-9</v>
+        <v>-3</v>
       </c>
       <c r="D38" t="s">
         <v>89</v>
       </c>
       <c r="E38" t="s">
         <v>90</v>
       </c>
       <c r="F38">
-        <v>235.92</v>
+        <v>313.54</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
-        <v>235.92</v>
+        <v>313.54</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="N38">
-        <v>235.92</v>
+        <v>313.54</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C39">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="D39" t="s">
         <v>91</v>
       </c>
       <c r="E39" t="s">
         <v>92</v>
       </c>
       <c r="F39">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="N39">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C40">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
         <v>94</v>
       </c>
       <c r="F40">
-        <v>186.72</v>
+        <v>275.72</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
-        <v>186.72</v>
+        <v>275.72</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="N40">
-        <v>186.72</v>
+        <v>275.72</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C41">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D41" t="s">
         <v>95</v>
       </c>
       <c r="E41" t="s">
         <v>96</v>
       </c>
       <c r="F41">
-        <v>172.71</v>
+        <v>270.19</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
-        <v>172.71</v>
+        <v>270.19</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="N41">
+        <v>270.19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42">
+        <v>38</v>
+      </c>
+      <c r="C42">
+        <v>-3</v>
+      </c>
+      <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" t="s">
+        <v>98</v>
+      </c>
+      <c r="F42">
+        <v>235.92</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42">
+        <v>235.92</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
+      </c>
+      <c r="N42">
+        <v>235.92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43">
+        <v>39</v>
+      </c>
+      <c r="C43">
+        <v>-3</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>100</v>
+      </c>
+      <c r="F43">
+        <v>218.22</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>218.22</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
+      </c>
+      <c r="N43">
+        <v>218.22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44">
+        <v>40</v>
+      </c>
+      <c r="C44">
+        <v>-3</v>
+      </c>
+      <c r="D44" t="s">
+        <v>101</v>
+      </c>
+      <c r="E44" t="s">
+        <v>102</v>
+      </c>
+      <c r="F44">
+        <v>186.72</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44">
+        <v>186.72</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="N44">
+        <v>186.72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45">
+        <v>41</v>
+      </c>
+      <c r="C45">
+        <v>-3</v>
+      </c>
+      <c r="D45" t="s">
+        <v>103</v>
+      </c>
+      <c r="E45" t="s">
+        <v>104</v>
+      </c>
+      <c r="F45">
+        <v>172.71</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45">
+        <v>172.71</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="N45">
         <v>172.71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>