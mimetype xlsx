--- v0 (2026-09-21)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -89,831 +89,849 @@
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>NEW</t>
   </si>
   <si>
     <t>Tin</t>
   </si>
   <si>
     <t>Rebic</t>
   </si>
   <si>
     <t>CRO</t>
   </si>
   <si>
     <t>Šimon</t>
   </si>
   <si>
     <t>Koblížek</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>Vilenica</t>
+  </si>
+  <si>
     <t>Kevin Tarek</t>
   </si>
   <si>
     <t>Viñuela Gonzalez</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Ali</t>
+  </si>
+  <si>
+    <t>Rzazade</t>
+  </si>
+  <si>
+    <t>AZE</t>
+  </si>
+  <si>
     <t>Julen</t>
   </si>
   <si>
     <t>Andueza Valencia</t>
   </si>
   <si>
-    <t>Filip</t>
-[...2 lines deleted...]
-    <t>Vilenica</t>
+    <t>Ziad</t>
+  </si>
+  <si>
+    <t>Bouchikha</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Fernandez Tovar</t>
+  </si>
+  <si>
+    <t>Raúl</t>
+  </si>
+  <si>
+    <t>Gómez González</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Riola Delgado</t>
+  </si>
+  <si>
+    <t>Jonay</t>
+  </si>
+  <si>
+    <t>Alvarez Almazan</t>
+  </si>
+  <si>
+    <t>Naim</t>
+  </si>
+  <si>
+    <t>Mokhfi</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Kermadi</t>
+  </si>
+  <si>
+    <t>Adel</t>
+  </si>
+  <si>
+    <t>Rabir</t>
+  </si>
+  <si>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>Benko</t>
   </si>
   <si>
     <t>Luka</t>
   </si>
   <si>
     <t>Rebić</t>
   </si>
   <si>
-    <t>Hugo</t>
-[...14 lines deleted...]
-    <t>Riola Delgado</t>
+    <t>Adham</t>
+  </si>
+  <si>
+    <t>Bassem</t>
+  </si>
+  <si>
+    <t>EGY</t>
+  </si>
+  <si>
+    <t>Mikita</t>
+  </si>
+  <si>
+    <t>Katsianeu</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Rodríguez Hernández</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Perham</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Van Hai</t>
+  </si>
+  <si>
+    <t>Hoang</t>
+  </si>
+  <si>
+    <t>VIE</t>
+  </si>
+  <si>
+    <t>Duan</t>
+  </si>
+  <si>
+    <t>Vu Dinh</t>
+  </si>
+  <si>
+    <t>Gert Martin</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Cheng Yu</t>
+  </si>
+  <si>
+    <t>Lim</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Bozhilov</t>
+  </si>
+  <si>
+    <t>BUL</t>
+  </si>
+  <si>
+    <t>Borna</t>
+  </si>
+  <si>
+    <t>Matuzalem</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Vorontsov</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Abdessamad</t>
+  </si>
+  <si>
+    <t>Hindi</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>UAE</t>
+  </si>
+  <si>
+    <t>Dinh Tau</t>
+  </si>
+  <si>
+    <t>Tran</t>
+  </si>
+  <si>
+    <t>Eslam</t>
+  </si>
+  <si>
+    <t>Hisham</t>
+  </si>
+  <si>
+    <t>Arcadi</t>
+  </si>
+  <si>
+    <t>Sala Carbasse</t>
+  </si>
+  <si>
+    <t>Thai</t>
+  </si>
+  <si>
+    <t>Nguyen Van</t>
+  </si>
+  <si>
+    <t>Nathan F.</t>
+  </si>
+  <si>
+    <t>Cohen</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Sem</t>
+  </si>
+  <si>
+    <t>Lazaroms</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Duc Bao Khang</t>
+  </si>
+  <si>
+    <t>Phan</t>
+  </si>
+  <si>
+    <t>Márton</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Mitsuho</t>
+  </si>
+  <si>
+    <t>Mochizuki</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Künz</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Ethan Chi-Onn</t>
+  </si>
+  <si>
+    <t>Chang</t>
+  </si>
+  <si>
+    <t>Žiga</t>
+  </si>
+  <si>
+    <t>Korošec</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Cendan Llorens</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Suarez Couto</t>
+  </si>
+  <si>
+    <t>Sergej</t>
+  </si>
+  <si>
+    <t>Fekonja</t>
+  </si>
+  <si>
+    <t>Mohamed</t>
+  </si>
+  <si>
+    <t>Amro</t>
+  </si>
+  <si>
+    <t>Hoang Minh An</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Pousada Troitiño</t>
+  </si>
+  <si>
+    <t>Duy Dong</t>
+  </si>
+  <si>
+    <t>Ho</t>
+  </si>
+  <si>
+    <t>Ul</t>
+  </si>
+  <si>
+    <t>Denša</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Rawlins</t>
+  </si>
+  <si>
+    <t>Stijn</t>
+  </si>
+  <si>
+    <t>Jansen</t>
+  </si>
+  <si>
+    <t>Tamim</t>
+  </si>
+  <si>
+    <t>Souiti</t>
+  </si>
+  <si>
+    <t>Niels</t>
+  </si>
+  <si>
+    <t>Van Lanen</t>
   </si>
   <si>
     <t>Jawad</t>
   </si>
   <si>
     <t>Abdelmoula</t>
   </si>
   <si>
-    <t>MAR</t>
-[...62 lines deleted...]
-    <t>VIE</t>
+    <t>Tuan Lam</t>
+  </si>
+  <si>
+    <t>Ngo</t>
+  </si>
+  <si>
+    <t>Mats</t>
+  </si>
+  <si>
+    <t>Keulstra</t>
+  </si>
+  <si>
+    <t>Daiki</t>
+  </si>
+  <si>
+    <t>Nishizaki</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Gaberc</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Leirer</t>
+  </si>
+  <si>
+    <t>Rintaro</t>
+  </si>
+  <si>
+    <t>Seki</t>
+  </si>
+  <si>
+    <t>Nace</t>
+  </si>
+  <si>
+    <t>Mlakar</t>
+  </si>
+  <si>
+    <t>Noel</t>
+  </si>
+  <si>
+    <t>Sterk</t>
+  </si>
+  <si>
+    <t>Kyosuke</t>
+  </si>
+  <si>
+    <t>Ueno</t>
+  </si>
+  <si>
+    <t>Jaka</t>
+  </si>
+  <si>
+    <t>Jan Christian</t>
+  </si>
+  <si>
+    <t>Schiebl</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Tomaz</t>
+  </si>
+  <si>
+    <t>Majdic</t>
+  </si>
+  <si>
+    <t>Shunsuke</t>
+  </si>
+  <si>
+    <t>Takahashi</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>Sattler</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Korous</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Pla Estebanez</t>
+  </si>
+  <si>
+    <t>Dupuis</t>
+  </si>
+  <si>
+    <t>Rémi</t>
+  </si>
+  <si>
+    <t>FRA</t>
   </si>
   <si>
     <t>Tikhon</t>
   </si>
   <si>
     <t>Butov</t>
   </si>
   <si>
     <t>AIN</t>
   </si>
   <si>
     <t>Kaurić</t>
   </si>
   <si>
+    <t>Fedir</t>
+  </si>
+  <si>
+    <t>Bezlepkin</t>
+  </si>
+  <si>
     <t>Aleksei</t>
   </si>
   <si>
     <t>Petrovskii</t>
   </si>
   <si>
-    <t>Duan</t>
-[...11 lines deleted...]
-    <t>EST</t>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Breen</t>
+  </si>
+  <si>
+    <t>AUS</t>
   </si>
   <si>
     <t>Mazen</t>
   </si>
   <si>
     <t>Saad</t>
   </si>
   <si>
-    <t>Cheng Yu</t>
-[...31 lines deleted...]
-  <si>
     <t>Safwan</t>
   </si>
   <si>
-    <t>Ali</t>
-[...1 lines deleted...]
-  <si>
     <t>LBA</t>
   </si>
   <si>
-    <t>Ziad</t>
-[...4 lines deleted...]
-  <si>
     <t>Yasser</t>
   </si>
   <si>
     <t>Mahassine</t>
   </si>
   <si>
-    <t>Dinh Tau</t>
-[...32 lines deleted...]
-    <t>NED</t>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>Fernandez Nieto</t>
+  </si>
+  <si>
+    <t>Téo</t>
+  </si>
+  <si>
+    <t>Katgely</t>
   </si>
   <si>
     <t>Omar</t>
   </si>
   <si>
     <t>Albi</t>
   </si>
   <si>
     <t>Noah</t>
   </si>
   <si>
     <t>Albaidhani</t>
   </si>
   <si>
     <t>IRQ</t>
   </si>
   <si>
-    <t>Adam</t>
-[...56 lines deleted...]
-    <t>Chang</t>
+    <t>Pablo Joel</t>
+  </si>
+  <si>
+    <t>Calderon Garcia</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Tuur</t>
+  </si>
+  <si>
+    <t>Lemmens</t>
+  </si>
+  <si>
+    <t>BEL</t>
   </si>
   <si>
     <t>Begad</t>
   </si>
   <si>
-    <t>Mohamed</t>
-[...28 lines deleted...]
-  <si>
     <t>Abu Fares</t>
   </si>
   <si>
-    <t>Amro</t>
-[...7 lines deleted...]
-  <si>
     <t>Ahmed</t>
   </si>
   <si>
     <t>Sameh</t>
   </si>
   <si>
-    <t>Marco</t>
-[...28 lines deleted...]
-  <si>
     <t>Abdelatief</t>
   </si>
   <si>
-    <t>Niels</t>
-[...160 lines deleted...]
-  <si>
     <t>Francesco</t>
   </si>
   <si>
     <t>Di Basilico</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>Bogdan</t>
+  </si>
+  <si>
+    <t>Jelaca</t>
+  </si>
+  <si>
+    <t>SRB</t>
+  </si>
+  <si>
+    <t>Gregori Abran</t>
+  </si>
+  <si>
+    <t>Ibarra Guerra</t>
+  </si>
+  <si>
+    <t>VEN</t>
+  </si>
+  <si>
     <t>Roel</t>
   </si>
   <si>
     <t>Kwaaitaal</t>
   </si>
   <si>
-    <t>Gregori Abran</t>
-[...16 lines deleted...]
-  <si>
     <t>Johnathan</t>
   </si>
   <si>
     <t>Dolan</t>
   </si>
   <si>
+    <t>Davide</t>
+  </si>
+  <si>
+    <t>Catalano</t>
+  </si>
+  <si>
+    <t>Ayumu</t>
+  </si>
+  <si>
+    <t>Morimatsu</t>
+  </si>
+  <si>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>Grebík</t>
+  </si>
+  <si>
+    <t>Moritz</t>
+  </si>
+  <si>
+    <t>Nigg</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
+  </si>
+  <si>
+    <t>Danko</t>
+  </si>
+  <si>
     <t>Yhousman David</t>
   </si>
   <si>
     <t>Perdomo Peña</t>
   </si>
   <si>
-    <t>Davide</t>
-[...28 lines deleted...]
-  <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Branwell-Reeks</t>
   </si>
   <si>
     <t>Matej</t>
   </si>
   <si>
     <t>Bosak</t>
   </si>
   <si>
+    <t>Čongor</t>
+  </si>
+  <si>
+    <t>Borši</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>Torrealba</t>
+  </si>
+  <si>
+    <t>Pluhar</t>
+  </si>
+  <si>
     <t>Jeroen</t>
   </si>
   <si>
     <t>Velders</t>
   </si>
   <si>
-    <t>Pluhar</t>
-[...5 lines deleted...]
-    <t>Borši</t>
+    <t>Edoardo</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
   </si>
   <si>
     <t>Amu</t>
   </si>
   <si>
     <t>Omuro</t>
   </si>
   <si>
-    <t>Edoardo</t>
-[...10 lines deleted...]
-  <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Screen</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
+    <t>Samuel Abraham</t>
+  </si>
+  <si>
+    <t>Piña Barco</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>Čabrilo</t>
+  </si>
+  <si>
+    <t>Matko</t>
+  </si>
+  <si>
+    <t>Saric</t>
+  </si>
+  <si>
+    <t>Naoshige</t>
+  </si>
+  <si>
+    <t>Oura</t>
+  </si>
+  <si>
+    <t>Urschitz</t>
+  </si>
+  <si>
     <t>Nik</t>
   </si>
   <si>
     <t>Vučko</t>
   </si>
   <si>
-    <t>Matko</t>
-[...25 lines deleted...]
-  <si>
     <t>Ratto</t>
   </si>
   <si>
+    <t>Konosuke</t>
+  </si>
+  <si>
+    <t>Uchida</t>
+  </si>
+  <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Davidović</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
+  </si>
+  <si>
+    <t>Fabian Enrique</t>
+  </si>
+  <si>
+    <t>Gervazzi Gonzalez</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Ruiz Díaz</t>
+  </si>
+  <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Lisi</t>
+  </si>
+  <si>
     <t>Rens</t>
   </si>
   <si>
     <t>Van Beek</t>
-  </si>
-[...37 lines deleted...]
-    <t>Matuzalem</t>
   </si>
   <si>
     <t>Álvaro</t>
   </si>
   <si>
     <t>Gallardo Lara</t>
   </si>
   <si>
     <t>Capapé Primicia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1226,51 +1244,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R127"/>
+  <dimension ref="A1:R130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1333,5310 +1351,5463 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2">
         <v>2004</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>684.66</v>
+        <v>718.33</v>
       </c>
       <c r="I2">
-        <v>579.7</v>
+        <v>528.54</v>
       </c>
       <c r="J2">
-        <v>104.96</v>
+        <v>189.79</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
-        <v>237.44</v>
+        <v>256.69</v>
       </c>
       <c r="N2">
         <v>171.13</v>
       </c>
       <c r="O2">
-        <v>171.13</v>
+        <v>100.72</v>
       </c>
       <c r="P2">
+        <v>79.15</v>
+      </c>
+      <c r="Q2">
+        <v>57.04</v>
+      </c>
+      <c r="R2">
         <v>53.6</v>
-      </c>
-[...4 lines deleted...]
-        <v>20.53</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3">
         <v>1999</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
-        <v>534.38</v>
+        <v>636.87</v>
       </c>
       <c r="I3">
-        <v>383.95</v>
+        <v>427.26</v>
       </c>
       <c r="J3">
-        <v>150.43</v>
+        <v>209.61</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="N3">
         <v>127.26</v>
       </c>
       <c r="P3">
+        <v>85.56</v>
+      </c>
+      <c r="Q3">
         <v>66.1</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>57.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>26.38</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>493.05</v>
+        <v>628.54</v>
       </c>
       <c r="I4">
-        <v>256.69</v>
+        <v>595.21</v>
       </c>
       <c r="J4">
-        <v>236.36</v>
+        <v>33.33</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>256.69</v>
+        <v>277.5</v>
+      </c>
+      <c r="N4">
+        <v>200.0</v>
+      </c>
+      <c r="O4">
+        <v>117.71</v>
       </c>
       <c r="P4">
-        <v>105.53</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5">
+        <v>1995</v>
+      </c>
+      <c r="G5" t="s">
         <v>29</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>357.01</v>
+        <v>493.05</v>
       </c>
       <c r="I5">
-        <v>173.83</v>
+        <v>256.69</v>
       </c>
       <c r="J5">
-        <v>183.18</v>
+        <v>236.36</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M5">
-        <v>173.83</v>
+        <v>256.69</v>
       </c>
       <c r="P5">
-        <v>97.61</v>
+        <v>105.53</v>
       </c>
       <c r="Q5">
-        <v>85.56</v>
+        <v>100.0</v>
+      </c>
+      <c r="R5">
+        <v>30.83</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="H6">
-        <v>351.04</v>
+        <v>362.72</v>
       </c>
       <c r="I6">
-        <v>317.71</v>
+        <v>362.72</v>
       </c>
       <c r="J6">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>200.0</v>
+        <v>237.44</v>
       </c>
       <c r="N6">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>125.28</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H7">
-        <v>349.58</v>
+        <v>357.01</v>
       </c>
       <c r="I7">
-        <v>349.58</v>
+        <v>173.83</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
+        <v>183.18</v>
       </c>
       <c r="K7">
+        <v>1</v>
+      </c>
+      <c r="L7">
         <v>2</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
-        <v>203.16</v>
-[...2 lines deleted...]
-        <v>146.42</v>
+        <v>173.83</v>
+      </c>
+      <c r="P7">
+        <v>97.61</v>
+      </c>
+      <c r="Q7">
+        <v>85.56</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H8">
-        <v>325.89</v>
+        <v>346.21</v>
       </c>
       <c r="I8">
-        <v>277.5</v>
+        <v>346.21</v>
       </c>
       <c r="J8">
-        <v>48.39</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M8">
-        <v>277.5</v>
-[...2 lines deleted...]
-        <v>48.39</v>
+        <v>187.92</v>
+      </c>
+      <c r="N8">
+        <v>158.29</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F9">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H9">
-        <v>315.2</v>
+        <v>325.89</v>
       </c>
       <c r="I9">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="J9">
-        <v>112.04</v>
+        <v>48.39</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="P9">
-        <v>83.52</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>48.39</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H10">
-        <v>314.7</v>
+        <v>315.2</v>
       </c>
       <c r="I10">
-        <v>237.44</v>
+        <v>203.16</v>
       </c>
       <c r="J10">
-        <v>77.26</v>
+        <v>112.04</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M10">
-        <v>237.44</v>
+        <v>203.16</v>
       </c>
       <c r="P10">
-        <v>77.26</v>
+        <v>83.52</v>
+      </c>
+      <c r="Q10">
+        <v>28.52</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F11">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="H11">
-        <v>300.0</v>
+        <v>314.7</v>
       </c>
       <c r="I11">
-        <v>300.0</v>
+        <v>237.44</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>77.26</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M11">
-        <v>300.0</v>
+        <v>237.44</v>
+      </c>
+      <c r="P11">
+        <v>77.26</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12">
         <v>2008</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H12">
         <v>300.0</v>
       </c>
       <c r="I12">
         <v>300.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>300.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13">
         <v>2000</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H13">
-        <v>277.5</v>
+        <v>295.66</v>
       </c>
       <c r="I13">
-        <v>277.5</v>
+        <v>203.16</v>
       </c>
       <c r="J13">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>277.5</v>
+        <v>203.16</v>
+      </c>
+      <c r="P13">
+        <v>92.5</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="H14">
-        <v>255.92</v>
+        <v>284.17</v>
       </c>
       <c r="I14">
-        <v>255.92</v>
+        <v>284.17</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>148.73</v>
       </c>
       <c r="N14">
-        <v>107.19</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15">
         <v>2005</v>
       </c>
       <c r="G15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H15">
-        <v>219.63</v>
+        <v>247.04</v>
       </c>
       <c r="I15">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M15">
-        <v>219.63</v>
+        <v>173.83</v>
+      </c>
+      <c r="P15">
+        <v>73.21</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G16" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="H16">
-        <v>219.63</v>
+        <v>226.41</v>
       </c>
       <c r="I16">
-        <v>219.63</v>
+        <v>226.41</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>219.63</v>
+        <v>127.26</v>
+      </c>
+      <c r="N16">
+        <v>99.15</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" t="s">
         <v>56</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G17" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H17">
-        <v>214.3</v>
+        <v>225.41</v>
       </c>
       <c r="I17">
-        <v>187.92</v>
+        <v>108.88</v>
       </c>
       <c r="J17">
-        <v>26.38</v>
+        <v>116.53</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M17">
-        <v>187.92</v>
+        <v>108.88</v>
       </c>
       <c r="P17">
-        <v>26.38</v>
+        <v>67.72</v>
+      </c>
+      <c r="Q17">
+        <v>48.81</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" t="s">
         <v>58</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18">
+        <v>2009</v>
+      </c>
+      <c r="G18" t="s">
         <v>59</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>206.58</v>
+        <v>219.63</v>
       </c>
       <c r="I18">
-        <v>0</v>
+        <v>219.63</v>
       </c>
       <c r="J18">
-        <v>206.58</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L18">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>92.5</v>
+        <v>0</v>
+      </c>
+      <c r="M18">
+        <v>219.63</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
         <v>61</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19">
+        <v>1996</v>
+      </c>
+      <c r="G19" t="s">
         <v>62</v>
       </c>
-      <c r="F19">
-[...4 lines deleted...]
-      </c>
       <c r="H19">
-        <v>200.0</v>
+        <v>219.63</v>
       </c>
       <c r="I19">
-        <v>200.0</v>
+        <v>219.63</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>200.0</v>
+        <v>219.63</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" t="s">
         <v>64</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="H20">
-        <v>200.0</v>
+        <v>214.3</v>
       </c>
       <c r="I20">
-        <v>200.0</v>
+        <v>187.92</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M20">
-        <v>200.0</v>
+        <v>187.92</v>
+      </c>
+      <c r="P20">
+        <v>26.38</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21">
+        <v>1995</v>
+      </c>
+      <c r="G21" t="s">
         <v>67</v>
       </c>
-      <c r="F21">
-[...4 lines deleted...]
-      </c>
       <c r="H21">
-        <v>187.92</v>
+        <v>206.58</v>
       </c>
       <c r="I21">
-        <v>187.92</v>
+        <v>0</v>
       </c>
       <c r="J21">
-        <v>0.0</v>
+        <v>206.58</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L21">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>187.92</v>
+        <v>2</v>
+      </c>
+      <c r="P21">
+        <v>114.08</v>
+      </c>
+      <c r="Q21">
+        <v>92.5</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H22">
-        <v>185.0</v>
+        <v>200.0</v>
       </c>
       <c r="I22">
-        <v>185.0</v>
+        <v>200.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>185.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F23">
         <v>1997</v>
       </c>
       <c r="G23" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H23">
         <v>185.0</v>
       </c>
       <c r="I23">
         <v>185.0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>185.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F24">
         <v>2006</v>
       </c>
       <c r="G24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24">
         <v>185.0</v>
       </c>
       <c r="I24">
         <v>185.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>185.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25" t="s">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F25">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G25" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="H25">
-        <v>173.83</v>
+        <v>171.13</v>
       </c>
       <c r="I25">
-        <v>173.83</v>
+        <v>171.13</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>173.83</v>
+        <v>171.13</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F26">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="G26" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="H26">
-        <v>171.13</v>
+        <v>170.9</v>
       </c>
       <c r="I26">
-        <v>171.13</v>
+        <v>137.57</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M26">
-        <v>171.13</v>
+        <v>137.57</v>
+      </c>
+      <c r="P26">
+        <v>33.33</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>0</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F27">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="H27">
-        <v>170.9</v>
+        <v>169.44</v>
       </c>
       <c r="I27">
-        <v>137.57</v>
+        <v>0</v>
       </c>
       <c r="J27">
-        <v>33.33</v>
+        <v>169.44</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>137.57</v>
+        <v>2</v>
       </c>
       <c r="P27">
-        <v>33.33</v>
+        <v>90.29</v>
+      </c>
+      <c r="Q27">
+        <v>79.15</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F28">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G28" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="H28">
-        <v>169.44</v>
+        <v>161.97</v>
       </c>
       <c r="I28">
-        <v>0</v>
+        <v>137.57</v>
       </c>
       <c r="J28">
-        <v>169.44</v>
+        <v>24.4</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L28">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M28">
+        <v>137.57</v>
       </c>
       <c r="P28">
-        <v>90.29</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F29">
         <v>2000</v>
       </c>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H29">
         <v>160.79</v>
       </c>
       <c r="I29">
         <v>160.79</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>160.79</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="H30">
         <v>160.79</v>
       </c>
       <c r="I30">
         <v>160.79</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>160.79</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
       <c r="E31" t="s">
         <v>92</v>
       </c>
       <c r="F31">
         <v>2009</v>
       </c>
       <c r="G31" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="H31">
-        <v>158.29</v>
+        <v>160.13</v>
       </c>
       <c r="I31">
-        <v>158.29</v>
+        <v>117.71</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
+        <v>42.42</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M31">
-        <v>158.29</v>
+        <v>117.71</v>
+      </c>
+      <c r="P31">
+        <v>42.42</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F32">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G32" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="H32">
         <v>158.29</v>
       </c>
       <c r="I32">
         <v>158.29</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>158.29</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F33">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G33" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H33">
-        <v>158.29</v>
+        <v>156.77</v>
       </c>
       <c r="I33">
-        <v>158.29</v>
+        <v>107.19</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
+        <v>49.58</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M33">
-        <v>158.29</v>
+        <v>107.19</v>
+      </c>
+      <c r="P33">
+        <v>49.58</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34">
         <v>2008</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H34">
         <v>148.73</v>
       </c>
       <c r="I34">
         <v>148.73</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>148.73</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F35">
         <v>1995</v>
       </c>
       <c r="G35" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H35">
         <v>146.42</v>
       </c>
       <c r="I35">
         <v>146.42</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>146.42</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F36">
         <v>1998</v>
       </c>
       <c r="G36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H36">
         <v>146.42</v>
       </c>
       <c r="I36">
         <v>146.42</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>146.42</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F37">
         <v>2004</v>
       </c>
       <c r="G37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H37">
         <v>144.77</v>
       </c>
       <c r="I37">
         <v>79.15</v>
       </c>
       <c r="J37">
         <v>65.62</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>2</v>
       </c>
       <c r="M37">
         <v>79.15</v>
       </c>
       <c r="P37">
         <v>39.24</v>
       </c>
       <c r="Q37">
         <v>26.38</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F38">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G38" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="H38">
-        <v>137.57</v>
+        <v>135.44</v>
       </c>
       <c r="I38">
-        <v>137.57</v>
+        <v>135.44</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
-        <v>137.57</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F39">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H39">
-        <v>135.44</v>
+        <v>133.33</v>
       </c>
       <c r="I39">
-        <v>135.44</v>
+        <v>0</v>
       </c>
       <c r="J39">
-        <v>0.0</v>
+        <v>133.33</v>
       </c>
       <c r="K39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>135.44</v>
+        <v>1</v>
+      </c>
+      <c r="P39">
+        <v>133.33</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G40" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="H40">
-        <v>135.44</v>
+        <v>133.33</v>
       </c>
       <c r="I40">
-        <v>135.44</v>
+        <v>100.0</v>
       </c>
       <c r="J40">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M40">
-        <v>135.44</v>
+        <v>100.0</v>
+      </c>
+      <c r="P40">
+        <v>33.33</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E41" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F41">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G41" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="H41">
-        <v>135.44</v>
+        <v>133.33</v>
       </c>
       <c r="I41">
-        <v>135.44</v>
+        <v>100.0</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M41">
-        <v>135.44</v>
+        <v>100.0</v>
+      </c>
+      <c r="P41">
+        <v>33.33</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="G42" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="H42">
-        <v>133.33</v>
+        <v>125.28</v>
       </c>
       <c r="I42">
-        <v>0</v>
+        <v>125.28</v>
       </c>
       <c r="J42">
-        <v>133.33</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L42">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>133.33</v>
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <v>125.28</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F43">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H43">
-        <v>133.33</v>
+        <v>124.4</v>
       </c>
       <c r="I43">
         <v>100.0</v>
       </c>
       <c r="J43">
-        <v>33.33</v>
+        <v>24.4</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>1</v>
       </c>
       <c r="M43">
         <v>100.0</v>
       </c>
       <c r="P43">
-        <v>33.33</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F44">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G44" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="H44">
-        <v>133.33</v>
+        <v>124.28</v>
       </c>
       <c r="I44">
-        <v>100.0</v>
+        <v>0</v>
       </c>
       <c r="J44">
-        <v>33.33</v>
+        <v>124.28</v>
       </c>
       <c r="K44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L44">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>2</v>
       </c>
       <c r="P44">
-        <v>33.33</v>
+        <v>67.72</v>
+      </c>
+      <c r="Q44">
+        <v>56.56</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F45">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G45" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="H45">
-        <v>127.26</v>
+        <v>123.33</v>
       </c>
       <c r="I45">
-        <v>127.26</v>
+        <v>0</v>
       </c>
       <c r="J45">
-        <v>0.0</v>
+        <v>123.33</v>
       </c>
       <c r="K45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L45">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>1</v>
+      </c>
+      <c r="P45">
+        <v>123.33</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="E46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F46">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G46" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="H46">
-        <v>125.28</v>
+        <v>121.02</v>
       </c>
       <c r="I46">
-        <v>125.28</v>
+        <v>92.5</v>
       </c>
       <c r="J46">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M46">
-        <v>125.28</v>
+        <v>92.5</v>
+      </c>
+      <c r="P46">
+        <v>28.52</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>130</v>
       </c>
       <c r="E47" t="s">
         <v>131</v>
       </c>
       <c r="F47">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="G47" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="H47">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
       <c r="I47">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>132</v>
       </c>
       <c r="E48" t="s">
         <v>133</v>
       </c>
       <c r="F48">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G48" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H48">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
       <c r="I48">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>125.28</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>134</v>
       </c>
       <c r="E49" t="s">
         <v>135</v>
       </c>
       <c r="F49">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G49" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="H49">
-        <v>124.4</v>
+        <v>108.88</v>
       </c>
       <c r="I49">
-        <v>100.0</v>
+        <v>108.88</v>
       </c>
       <c r="J49">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M49">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" t="s">
         <v>137</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G50" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="H50">
-        <v>124.28</v>
+        <v>107.19</v>
       </c>
       <c r="I50">
-        <v>0</v>
+        <v>107.19</v>
       </c>
       <c r="J50">
-        <v>124.28</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>56.56</v>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>107.19</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
+        <v>138</v>
+      </c>
+      <c r="E51" t="s">
         <v>139</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G51" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="H51">
-        <v>123.33</v>
+        <v>106.54</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
-        <v>123.33</v>
+        <v>106.54</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P51">
-        <v>123.33</v>
+        <v>73.21</v>
+      </c>
+      <c r="Q51">
+        <v>33.33</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" t="s">
         <v>141</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G52" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="H52">
-        <v>121.02</v>
+        <v>104.05</v>
       </c>
       <c r="I52">
-        <v>92.5</v>
+        <v>0</v>
       </c>
       <c r="J52">
-        <v>28.52</v>
+        <v>104.05</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>2</v>
       </c>
       <c r="P52">
-        <v>28.52</v>
+        <v>62.64</v>
+      </c>
+      <c r="Q52">
+        <v>41.41</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="E53" t="s">
         <v>143</v>
       </c>
       <c r="F53">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G53" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="H53">
-        <v>117.71</v>
+        <v>104.04</v>
       </c>
       <c r="I53">
-        <v>117.71</v>
+        <v>73.21</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>30.83</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M53">
-        <v>117.71</v>
+        <v>73.21</v>
+      </c>
+      <c r="P53">
+        <v>30.83</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="E54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F54">
         <v>2008</v>
       </c>
       <c r="G54" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="H54">
-        <v>115.88</v>
+        <v>100.72</v>
       </c>
       <c r="I54">
-        <v>115.88</v>
+        <v>100.72</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>115.88</v>
+        <v>100.72</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F55">
         <v>2003</v>
       </c>
       <c r="G55" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="H55">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="I55">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F56">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G56" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="H56">
-        <v>108.88</v>
+        <v>100.0</v>
       </c>
       <c r="I56">
-        <v>108.88</v>
+        <v>0</v>
       </c>
       <c r="J56">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L56">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>108.88</v>
+        <v>1</v>
+      </c>
+      <c r="P56">
+        <v>100.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F57">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G57" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="H57">
-        <v>108.88</v>
+        <v>99.15</v>
       </c>
       <c r="I57">
-        <v>108.88</v>
+        <v>99.15</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
-        <v>108.88</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F58">
         <v>2003</v>
       </c>
       <c r="G58" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="H58">
-        <v>107.19</v>
+        <v>92.5</v>
       </c>
       <c r="I58">
-        <v>107.19</v>
+        <v>92.5</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>107.19</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F59">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G59" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H59">
-        <v>106.54</v>
+        <v>92.5</v>
       </c>
       <c r="I59">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="J59">
-        <v>106.54</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L59">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>92.5</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F60">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G60" t="s">
-        <v>60</v>
+        <v>118</v>
       </c>
       <c r="H60">
-        <v>104.05</v>
+        <v>92.5</v>
       </c>
       <c r="I60">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="J60">
-        <v>104.05</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L60">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>41.41</v>
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <v>92.5</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F61">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G61" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="H61">
-        <v>104.04</v>
+        <v>85.56</v>
       </c>
       <c r="I61">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="J61">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M61">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
-        <v>89</v>
+        <v>160</v>
       </c>
       <c r="E62" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F62">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G62" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="H62">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
       <c r="I62">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E63" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F63">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G63" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="H63">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="I63">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64" t="s">
         <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E64" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F64">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G64" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="H64">
-        <v>99.15</v>
+        <v>85.56</v>
       </c>
       <c r="I64">
-        <v>99.15</v>
+        <v>85.56</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>99.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E65" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F65">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G65" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="H65">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
       <c r="I65">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E66" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F66">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="G66" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="H66">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="I66">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F67">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G67" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H67">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="I67">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="E68" t="s">
         <v>171</v>
       </c>
       <c r="F68">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G68" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H68">
-        <v>92.5</v>
+        <v>76.69</v>
       </c>
       <c r="I68">
-        <v>92.5</v>
+        <v>0</v>
       </c>
       <c r="J68">
-        <v>0.0</v>
+        <v>76.69</v>
       </c>
       <c r="K68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L68">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>2</v>
+      </c>
+      <c r="P68">
+        <v>45.86</v>
+      </c>
+      <c r="Q68">
+        <v>30.83</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69" t="s">
         <v>18</v>
       </c>
       <c r="D69" t="s">
         <v>172</v>
       </c>
       <c r="E69" t="s">
         <v>173</v>
       </c>
       <c r="F69">
-        <v>2004</v>
+        <v>1978</v>
       </c>
       <c r="G69" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H69">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="I69">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70" t="s">
         <v>18</v>
       </c>
       <c r="D70" t="s">
         <v>174</v>
       </c>
       <c r="E70" t="s">
         <v>175</v>
       </c>
       <c r="F70">
         <v>2008</v>
       </c>
       <c r="G70" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H70">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="I70">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
         <v>176</v>
       </c>
       <c r="E71" t="s">
         <v>177</v>
       </c>
       <c r="F71">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G71" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="H71">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="I71">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
-        <v>85.56</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
         <v>178</v>
       </c>
       <c r="E72" t="s">
         <v>179</v>
       </c>
       <c r="F72">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G72" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
       <c r="H72">
-        <v>85.56</v>
+        <v>71.63</v>
       </c>
       <c r="I72">
-        <v>85.56</v>
+        <v>0</v>
       </c>
       <c r="J72">
-        <v>0.0</v>
+        <v>71.63</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L72">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>2</v>
+      </c>
+      <c r="P72">
+        <v>38.3</v>
+      </c>
+      <c r="Q72">
+        <v>33.33</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73" t="s">
         <v>18</v>
       </c>
       <c r="D73" t="s">
         <v>180</v>
       </c>
       <c r="E73" t="s">
         <v>181</v>
       </c>
       <c r="F73">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G73" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H73">
-        <v>79.15</v>
+        <v>71.46</v>
       </c>
       <c r="I73">
-        <v>79.15</v>
+        <v>0</v>
       </c>
       <c r="J73">
-        <v>0.0</v>
+        <v>71.46</v>
       </c>
       <c r="K73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L73">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P73">
+        <v>71.46</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
         <v>182</v>
       </c>
       <c r="E74" t="s">
         <v>183</v>
       </c>
       <c r="F74">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G74" t="s">
-        <v>124</v>
+        <v>184</v>
       </c>
       <c r="H74">
-        <v>79.15</v>
+        <v>69.0</v>
       </c>
       <c r="I74">
-        <v>79.15</v>
+        <v>0</v>
       </c>
       <c r="J74">
-        <v>0.0</v>
+        <v>69.0</v>
       </c>
       <c r="K74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L74">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>2</v>
+      </c>
+      <c r="P74">
+        <v>35.43</v>
+      </c>
+      <c r="Q74">
+        <v>33.57</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75" t="s">
         <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E75" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="F75">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="G75" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="H75">
-        <v>79.15</v>
+        <v>66.67</v>
       </c>
       <c r="I75">
-        <v>79.15</v>
+        <v>0</v>
       </c>
       <c r="J75">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="K75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L75">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P75">
+        <v>66.67</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>168</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F76">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G76" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="H76">
-        <v>76.69</v>
+        <v>62.64</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
-        <v>76.69</v>
+        <v>62.64</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P76">
-        <v>45.86</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E77" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F77">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G77" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="H77">
-        <v>73.21</v>
+        <v>62.23</v>
       </c>
       <c r="I77">
-        <v>73.21</v>
+        <v>0</v>
       </c>
       <c r="J77">
-        <v>0.0</v>
+        <v>62.23</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L77">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>2</v>
+      </c>
+      <c r="P77">
+        <v>36.29</v>
+      </c>
+      <c r="Q77">
+        <v>25.94</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E78" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F78">
-        <v>1978</v>
+        <v>2009</v>
       </c>
       <c r="G78" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="H78">
-        <v>73.21</v>
+        <v>61.67</v>
       </c>
       <c r="I78">
-        <v>73.21</v>
+        <v>0</v>
       </c>
       <c r="J78">
-        <v>0.0</v>
+        <v>61.67</v>
       </c>
       <c r="K78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L78">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P78">
+        <v>61.67</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E79" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F79">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G79" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="H79">
-        <v>73.21</v>
+        <v>61.14</v>
       </c>
       <c r="I79">
-        <v>73.21</v>
+        <v>0</v>
       </c>
       <c r="J79">
-        <v>0.0</v>
+        <v>61.14</v>
       </c>
       <c r="K79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L79">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P79">
+        <v>61.14</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E80" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F80">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G80" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="H80">
-        <v>71.63</v>
+        <v>57.94</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
-        <v>71.63</v>
+        <v>57.94</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P80">
-        <v>38.3</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E81" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
       <c r="F81">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G81" t="s">
-        <v>27</v>
+        <v>199</v>
       </c>
       <c r="H81">
-        <v>71.46</v>
+        <v>53.6</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
-        <v>71.46</v>
+        <v>53.6</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>1</v>
       </c>
       <c r="P81">
-        <v>71.46</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82" t="s">
         <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E82" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F82">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G82" t="s">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="H82">
-        <v>69.0</v>
+        <v>52.76</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
-        <v>69.0</v>
+        <v>52.76</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P82">
-        <v>35.43</v>
-[...2 lines deleted...]
-        <v>33.57</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E83" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F83">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="G83" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="H83">
-        <v>62.23</v>
+        <v>52.32</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
-        <v>62.23</v>
+        <v>52.32</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P83">
-        <v>36.29</v>
-[...2 lines deleted...]
-        <v>25.94</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84" t="s">
         <v>18</v>
       </c>
       <c r="D84" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E84" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F84">
         <v>1997</v>
       </c>
       <c r="G84" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="H84">
-        <v>61.14</v>
+        <v>49.58</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
-        <v>61.14</v>
+        <v>49.58</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="P84">
-        <v>61.14</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85" t="s">
         <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E85" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F85">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G85" t="s">
-        <v>27</v>
+        <v>199</v>
       </c>
       <c r="H85">
-        <v>52.32</v>
+        <v>45.86</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
-        <v>52.32</v>
+        <v>45.86</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>1</v>
       </c>
       <c r="P85">
-        <v>52.32</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86" t="s">
         <v>18</v>
       </c>
       <c r="D86" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E86" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F86">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G86" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="H86">
-        <v>49.58</v>
+        <v>45.15</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
-        <v>49.58</v>
+        <v>45.15</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>1</v>
       </c>
       <c r="P86">
-        <v>49.58</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87" t="s">
         <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E87" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F87">
         <v>2007</v>
       </c>
       <c r="G87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H87">
         <v>44.76</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>44.76</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1</v>
       </c>
       <c r="P87">
         <v>44.76</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88" t="s">
         <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E88" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F88">
         <v>1997</v>
       </c>
       <c r="G88" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="H88">
         <v>42.42</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>42.42</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>1</v>
       </c>
       <c r="P88">
         <v>42.42</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89" t="s">
         <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E89" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="F89">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G89" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="H89">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>1</v>
       </c>
       <c r="P89">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90" t="s">
         <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="E90" t="s">
         <v>218</v>
       </c>
       <c r="F90">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G90" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
       <c r="H90">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="P90">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
         <v>219</v>
       </c>
       <c r="E91" t="s">
         <v>220</v>
       </c>
       <c r="F91">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="G91" t="s">
-        <v>221</v>
+        <v>59</v>
       </c>
       <c r="H91">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="P91">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>222</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F92">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G92" t="s">
-        <v>224</v>
+        <v>59</v>
       </c>
       <c r="H92">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>1</v>
       </c>
       <c r="P92">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E93" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F93">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G93" t="s">
-        <v>103</v>
+        <v>224</v>
       </c>
       <c r="H93">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>1</v>
       </c>
       <c r="P93">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94" t="s">
         <v>18</v>
       </c>
       <c r="D94" t="s">
+        <v>225</v>
+      </c>
+      <c r="E94" t="s">
+        <v>226</v>
+      </c>
+      <c r="F94">
+        <v>2005</v>
+      </c>
+      <c r="G94" t="s">
         <v>227</v>
       </c>
-      <c r="E94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H94">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>1</v>
       </c>
       <c r="P94">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
+        <v>228</v>
+      </c>
+      <c r="E95" t="s">
         <v>229</v>
       </c>
-      <c r="E95" t="s">
+      <c r="F95">
+        <v>1993</v>
+      </c>
+      <c r="G95" t="s">
         <v>230</v>
       </c>
-      <c r="F95">
-[...4 lines deleted...]
-      </c>
       <c r="H95">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>1</v>
       </c>
       <c r="P95">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
         <v>231</v>
       </c>
       <c r="E96" t="s">
         <v>232</v>
       </c>
       <c r="F96">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G96" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="H96">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
       <c r="P96">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
         <v>233</v>
       </c>
       <c r="E97" t="s">
         <v>234</v>
       </c>
       <c r="F97">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G97" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="H97">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>1</v>
       </c>
       <c r="P97">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
         <v>235</v>
       </c>
       <c r="E98" t="s">
         <v>236</v>
       </c>
       <c r="F98">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G98" t="s">
-        <v>24</v>
+        <v>224</v>
       </c>
       <c r="H98">
         <v>30.83</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>30.83</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="P98">
         <v>30.83</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
         <v>237</v>
       </c>
       <c r="E99" t="s">
         <v>238</v>
       </c>
       <c r="F99">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G99" t="s">
-        <v>224</v>
+        <v>115</v>
       </c>
       <c r="H99">
         <v>30.83</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>30.83</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="P99">
         <v>30.83</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
         <v>239</v>
       </c>
       <c r="E100" t="s">
         <v>240</v>
       </c>
       <c r="F100">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G100" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="H100">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>1</v>
       </c>
       <c r="P100">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
         <v>241</v>
       </c>
       <c r="E101" t="s">
         <v>242</v>
       </c>
       <c r="F101">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G101" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="H101">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="P101">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
         <v>243</v>
       </c>
       <c r="E102" t="s">
         <v>244</v>
       </c>
       <c r="F102">
         <v>1996</v>
       </c>
       <c r="G102" t="s">
-        <v>106</v>
+        <v>227</v>
       </c>
       <c r="H102">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>1</v>
       </c>
       <c r="P102">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>109</v>
+        <v>245</v>
       </c>
       <c r="E103" t="s">
-        <v>120</v>
+        <v>246</v>
       </c>
       <c r="F103">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G103" t="s">
-        <v>121</v>
+        <v>230</v>
       </c>
       <c r="H103">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>1</v>
       </c>
       <c r="P103">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>192</v>
+        <v>247</v>
       </c>
       <c r="E104" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F104">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G104" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="H104">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>1</v>
       </c>
       <c r="P104">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E105" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="F105">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G105" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="H105">
         <v>28.52</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>28.52</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>1</v>
       </c>
       <c r="P105">
         <v>28.52</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106" t="s">
         <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E106" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F106">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G106" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="H106">
         <v>28.52</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>28.52</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>1</v>
       </c>
       <c r="P106">
         <v>28.52</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107" t="s">
         <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E107" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F107">
         <v>2006</v>
       </c>
       <c r="G107" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="H107">
         <v>28.52</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>28.52</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>1</v>
       </c>
       <c r="P107">
         <v>28.52</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108" t="s">
         <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="E108" t="s">
-        <v>253</v>
+        <v>117</v>
       </c>
       <c r="F108">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G108" t="s">
-        <v>221</v>
+        <v>118</v>
       </c>
       <c r="H108">
         <v>28.52</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>28.52</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="P108">
         <v>28.52</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>254</v>
+        <v>178</v>
       </c>
       <c r="E109" t="s">
         <v>255</v>
       </c>
       <c r="F109">
         <v>2003</v>
       </c>
       <c r="G109" t="s">
-        <v>256</v>
+        <v>24</v>
       </c>
       <c r="H109">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="P109">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110" t="s">
+        <v>256</v>
+      </c>
+      <c r="E110" t="s">
         <v>257</v>
       </c>
-      <c r="E110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F110">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G110" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="H110">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>1</v>
       </c>
       <c r="P110">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111" t="s">
         <v>18</v>
       </c>
       <c r="D111" t="s">
+        <v>258</v>
+      </c>
+      <c r="E111" t="s">
         <v>259</v>
       </c>
-      <c r="E111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G111" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="H111">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
         <v>1</v>
       </c>
       <c r="P111">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112" t="s">
         <v>18</v>
       </c>
       <c r="D112" t="s">
+        <v>260</v>
+      </c>
+      <c r="E112" t="s">
         <v>261</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G112" t="s">
-        <v>221</v>
+        <v>115</v>
       </c>
       <c r="H112">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>1</v>
       </c>
       <c r="P112">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113" t="s">
         <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>82</v>
+        <v>262</v>
       </c>
       <c r="E113" t="s">
         <v>263</v>
       </c>
       <c r="F113">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G113" t="s">
-        <v>121</v>
+        <v>264</v>
       </c>
       <c r="H113">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>1</v>
       </c>
       <c r="P113">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E114" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F114">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G114" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H114">
         <v>26.38</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>26.38</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="P114">
         <v>26.38</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E115" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F115">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G115" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="H115">
         <v>26.38</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>26.38</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>1</v>
       </c>
       <c r="P115">
         <v>26.38</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>149</v>
+        <v>269</v>
       </c>
       <c r="E116" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F116">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G116" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="H116">
         <v>26.38</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>26.38</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="P116">
         <v>26.38</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E117" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F117">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G117" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H117">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>1</v>
       </c>
       <c r="P117">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>271</v>
+        <v>81</v>
       </c>
       <c r="E118" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F118">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G118" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="H118">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="P118">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
-        <v>30</v>
+        <v>274</v>
       </c>
       <c r="E119" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F119">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G119" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="H119">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="P119">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120" t="s">
         <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>274</v>
+        <v>134</v>
       </c>
       <c r="E120" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F120">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G120" t="s">
         <v>224</v>
       </c>
       <c r="H120">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="P120">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121" t="s">
         <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E121" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F121">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G121" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="H121">
         <v>24.4</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>24.4</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="P121">
         <v>24.4</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122" t="s">
         <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E122" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F122">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G122" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="H122">
         <v>24.4</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>24.4</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>1</v>
       </c>
       <c r="P122">
         <v>24.4</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E123" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F123">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G123" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H123">
         <v>24.4</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>24.4</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>1</v>
       </c>
       <c r="P123">
         <v>24.4</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124" t="s">
         <v>18</v>
       </c>
       <c r="D124" t="s">
-        <v>282</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>283</v>
       </c>
       <c r="F124">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G124" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="H124">
         <v>24.4</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>24.4</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="P124">
         <v>24.4</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125" t="s">
         <v>18</v>
       </c>
       <c r="D125" t="s">
         <v>284</v>
       </c>
       <c r="E125" t="s">
         <v>285</v>
       </c>
       <c r="F125">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G125" t="s">
-        <v>21</v>
+        <v>230</v>
       </c>
       <c r="H125">
         <v>24.4</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>24.4</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="P125">
         <v>24.4</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126" t="s">
         <v>18</v>
       </c>
       <c r="D126" t="s">
         <v>286</v>
       </c>
       <c r="E126" t="s">
         <v>287</v>
       </c>
       <c r="F126">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G126" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H126">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>1</v>
       </c>
       <c r="P126">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127" t="s">
         <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>164</v>
+        <v>288</v>
       </c>
       <c r="E127" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F127">
+        <v>2004</v>
+      </c>
+      <c r="G127" t="s">
+        <v>224</v>
+      </c>
+      <c r="H127">
+        <v>24.4</v>
+      </c>
+      <c r="I127">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>24.4</v>
+      </c>
+      <c r="K127">
+        <v>0</v>
+      </c>
+      <c r="L127">
+        <v>1</v>
+      </c>
+      <c r="P127">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18">
+      <c r="A128">
+        <v>120</v>
+      </c>
+      <c r="B128">
+        <v>0</v>
+      </c>
+      <c r="C128" t="s">
+        <v>18</v>
+      </c>
+      <c r="D128" t="s">
+        <v>290</v>
+      </c>
+      <c r="E128" t="s">
+        <v>291</v>
+      </c>
+      <c r="F128">
+        <v>2003</v>
+      </c>
+      <c r="G128" t="s">
+        <v>107</v>
+      </c>
+      <c r="H128">
+        <v>24.4</v>
+      </c>
+      <c r="I128">
+        <v>0</v>
+      </c>
+      <c r="J128">
+        <v>24.4</v>
+      </c>
+      <c r="K128">
+        <v>0</v>
+      </c>
+      <c r="L128">
+        <v>1</v>
+      </c>
+      <c r="P128">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129">
+        <v>0</v>
+      </c>
+      <c r="C129" t="s">
+        <v>18</v>
+      </c>
+      <c r="D129" t="s">
+        <v>292</v>
+      </c>
+      <c r="E129" t="s">
+        <v>293</v>
+      </c>
+      <c r="F129">
+        <v>2007</v>
+      </c>
+      <c r="G129" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129">
+        <v>23.99</v>
+      </c>
+      <c r="I129">
+        <v>0</v>
+      </c>
+      <c r="J129">
+        <v>23.99</v>
+      </c>
+      <c r="K129">
+        <v>0</v>
+      </c>
+      <c r="L129">
+        <v>1</v>
+      </c>
+      <c r="P129">
+        <v>23.99</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130">
+        <v>0</v>
+      </c>
+      <c r="C130" t="s">
+        <v>18</v>
+      </c>
+      <c r="D130" t="s">
+        <v>53</v>
+      </c>
+      <c r="E130" t="s">
+        <v>294</v>
+      </c>
+      <c r="F130">
         <v>2005</v>
       </c>
-      <c r="G127" t="s">
-[...2 lines deleted...]
-      <c r="H127">
+      <c r="G130" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130">
         <v>22.19</v>
       </c>
-      <c r="I127">
-[...2 lines deleted...]
-      <c r="J127">
+      <c r="I130">
+        <v>0</v>
+      </c>
+      <c r="J130">
         <v>22.19</v>
       </c>
-      <c r="K127">
-[...5 lines deleted...]
-      <c r="P127">
+      <c r="K130">
+        <v>0</v>
+      </c>
+      <c r="L130">
+        <v>1</v>
+      </c>
+      <c r="P130">
         <v>22.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>