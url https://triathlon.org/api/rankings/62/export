--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -104,233 +104,239 @@
   <si>
     <t>Šimon</t>
   </si>
   <si>
     <t>Koblížek</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Vilenica</t>
   </si>
   <si>
     <t>Kevin Tarek</t>
   </si>
   <si>
     <t>Viñuela Gonzalez</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Julen</t>
+  </si>
+  <si>
+    <t>Andueza Valencia</t>
+  </si>
+  <si>
+    <t>Raúl</t>
+  </si>
+  <si>
+    <t>Gómez González</t>
+  </si>
+  <si>
     <t>Ali</t>
   </si>
   <si>
     <t>Rzazade</t>
   </si>
   <si>
     <t>AZE</t>
   </si>
   <si>
-    <t>Julen</t>
-[...4 lines deleted...]
-  <si>
     <t>Ziad</t>
   </si>
   <si>
     <t>Bouchikha</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Fernandez Tovar</t>
   </si>
   <si>
-    <t>Raúl</t>
-[...4 lines deleted...]
-  <si>
     <t>Lucas</t>
   </si>
   <si>
     <t>Riola Delgado</t>
   </si>
   <si>
     <t>Jonay</t>
   </si>
   <si>
     <t>Alvarez Almazan</t>
   </si>
   <si>
     <t>Naim</t>
   </si>
   <si>
     <t>Mokhfi</t>
   </si>
   <si>
     <t>ALG</t>
   </si>
   <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Rodríguez Hernández</t>
+  </si>
+  <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Kermadi</t>
   </si>
   <si>
     <t>Adel</t>
   </si>
   <si>
     <t>Rabir</t>
   </si>
   <si>
     <t>Pablo</t>
   </si>
   <si>
     <t>Benko</t>
   </si>
   <si>
     <t>Luka</t>
   </si>
   <si>
     <t>Rebić</t>
   </si>
   <si>
     <t>Adham</t>
   </si>
   <si>
     <t>Bassem</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Mikita</t>
   </si>
   <si>
     <t>Katsianeu</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
-    <t>Gorka</t>
-[...4 lines deleted...]
-  <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Perham</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Van Hai</t>
   </si>
   <si>
     <t>Hoang</t>
   </si>
   <si>
     <t>VIE</t>
   </si>
   <si>
+    <t>Gert Martin</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
     <t>Duan</t>
   </si>
   <si>
     <t>Vu Dinh</t>
   </si>
   <si>
-    <t>Gert Martin</t>
-[...7 lines deleted...]
-  <si>
     <t>Cheng Yu</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
     <t>Hernandez</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>Bozhilov</t>
   </si>
   <si>
     <t>BUL</t>
   </si>
   <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Pla Estebanez</t>
+  </si>
+  <si>
     <t>Borna</t>
   </si>
   <si>
     <t>Matuzalem</t>
   </si>
   <si>
+    <t>Abdessamad</t>
+  </si>
+  <si>
+    <t>Hindi</t>
+  </si>
+  <si>
     <t>Vitalii</t>
   </si>
   <si>
     <t>Vorontsov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
-    <t>Abdessamad</t>
-[...4 lines deleted...]
-  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>UAE</t>
   </si>
   <si>
     <t>Dinh Tau</t>
   </si>
   <si>
     <t>Tran</t>
   </si>
   <si>
     <t>Eslam</t>
   </si>
   <si>
     <t>Hisham</t>
   </si>
   <si>
     <t>Arcadi</t>
   </si>
   <si>
     <t>Sala Carbasse</t>
@@ -338,50 +344,56 @@
   <si>
     <t>Thai</t>
   </si>
   <si>
     <t>Nguyen Van</t>
   </si>
   <si>
     <t>Nathan F.</t>
   </si>
   <si>
     <t>Cohen</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Lazaroms</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>Fernandez Nieto</t>
+  </si>
+  <si>
     <t>Duc Bao Khang</t>
   </si>
   <si>
     <t>Phan</t>
   </si>
   <si>
     <t>Márton</t>
   </si>
   <si>
     <t>Kropkó</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Mitsuho</t>
   </si>
   <si>
     <t>Mochizuki</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Samuel</t>
@@ -404,272 +416,290 @@
   <si>
     <t>Korošec</t>
   </si>
   <si>
     <t>SLO</t>
   </si>
   <si>
     <t>Andres</t>
   </si>
   <si>
     <t>Cendan Llorens</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Suarez Couto</t>
   </si>
   <si>
     <t>Sergej</t>
   </si>
   <si>
     <t>Fekonja</t>
   </si>
   <si>
+    <t>Edoardo</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Hoang Minh An</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Amro</t>
   </si>
   <si>
-    <t>Hoang Minh An</t>
-[...4 lines deleted...]
-  <si>
     <t>Marco</t>
   </si>
   <si>
+    <t>Ratto</t>
+  </si>
+  <si>
     <t>Pousada Troitiño</t>
   </si>
   <si>
     <t>Duy Dong</t>
   </si>
   <si>
     <t>Ho</t>
   </si>
   <si>
     <t>Ul</t>
   </si>
   <si>
     <t>Denša</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Rawlins</t>
   </si>
   <si>
     <t>Stijn</t>
   </si>
   <si>
     <t>Jansen</t>
   </si>
   <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Lisi</t>
+  </si>
+  <si>
     <t>Tamim</t>
   </si>
   <si>
     <t>Souiti</t>
   </si>
   <si>
     <t>Niels</t>
   </si>
   <si>
     <t>Van Lanen</t>
   </si>
   <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Cultore</t>
+  </si>
+  <si>
     <t>Jawad</t>
   </si>
   <si>
     <t>Abdelmoula</t>
   </si>
   <si>
     <t>Tuan Lam</t>
   </si>
   <si>
     <t>Ngo</t>
   </si>
   <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Gaberc</t>
+  </si>
+  <si>
     <t>Mats</t>
   </si>
   <si>
     <t>Keulstra</t>
   </si>
   <si>
     <t>Daiki</t>
   </si>
   <si>
     <t>Nishizaki</t>
   </si>
   <si>
-    <t>Jan</t>
-[...4 lines deleted...]
-  <si>
     <t>Tobias</t>
   </si>
   <si>
     <t>Leirer</t>
   </si>
   <si>
     <t>Rintaro</t>
   </si>
   <si>
     <t>Seki</t>
   </si>
   <si>
     <t>Nace</t>
   </si>
   <si>
     <t>Mlakar</t>
   </si>
   <si>
     <t>Noel</t>
   </si>
   <si>
     <t>Sterk</t>
   </si>
   <si>
+    <t>Jan Christian</t>
+  </si>
+  <si>
+    <t>Schiebl</t>
+  </si>
+  <si>
     <t>Kyosuke</t>
   </si>
   <si>
     <t>Ueno</t>
   </si>
   <si>
     <t>Jaka</t>
   </si>
   <si>
-    <t>Jan Christian</t>
-[...4 lines deleted...]
-  <si>
     <t>Peterka</t>
   </si>
   <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>Bisio</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>Sattler</t>
+  </si>
+  <si>
+    <t>Shunsuke</t>
+  </si>
+  <si>
+    <t>Takahashi</t>
+  </si>
+  <si>
     <t>Tomaz</t>
   </si>
   <si>
     <t>Majdic</t>
   </si>
   <si>
-    <t>Shunsuke</t>
-[...10 lines deleted...]
-  <si>
     <t>David</t>
   </si>
   <si>
     <t>Korous</t>
   </si>
   <si>
-    <t>Alejandro</t>
-[...4 lines deleted...]
-  <si>
     <t>Dupuis</t>
   </si>
   <si>
     <t>Rémi</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Tikhon</t>
   </si>
   <si>
     <t>Butov</t>
   </si>
   <si>
-    <t>AIN</t>
+    <t>RUS</t>
   </si>
   <si>
     <t>Kaurić</t>
   </si>
   <si>
     <t>Fedir</t>
   </si>
   <si>
     <t>Bezlepkin</t>
   </si>
   <si>
     <t>Aleksei</t>
   </si>
   <si>
     <t>Petrovskii</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Breen</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Mazen</t>
   </si>
   <si>
     <t>Saad</t>
   </si>
   <si>
     <t>Safwan</t>
   </si>
   <si>
     <t>LBA</t>
   </si>
   <si>
     <t>Yasser</t>
   </si>
   <si>
     <t>Mahassine</t>
   </si>
   <si>
-    <t>Cristian</t>
-[...4 lines deleted...]
-  <si>
     <t>Téo</t>
   </si>
   <si>
     <t>Katgely</t>
   </si>
   <si>
     <t>Omar</t>
   </si>
   <si>
     <t>Albi</t>
   </si>
   <si>
     <t>Noah</t>
   </si>
   <si>
     <t>Albaidhani</t>
   </si>
   <si>
     <t>IRQ</t>
   </si>
   <si>
     <t>Pablo Joel</t>
   </si>
   <si>
     <t>Calderon Garcia</t>
@@ -686,252 +716,234 @@
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Begad</t>
   </si>
   <si>
     <t>Abu Fares</t>
   </si>
   <si>
     <t>Ahmed</t>
   </si>
   <si>
     <t>Sameh</t>
   </si>
   <si>
     <t>Abdelatief</t>
   </si>
   <si>
     <t>Francesco</t>
   </si>
   <si>
     <t>Di Basilico</t>
   </si>
   <si>
-    <t>ITA</t>
-[...1 lines deleted...]
-  <si>
     <t>Bogdan</t>
   </si>
   <si>
     <t>Jelaca</t>
   </si>
   <si>
     <t>SRB</t>
   </si>
   <si>
+    <t>Roel</t>
+  </si>
+  <si>
+    <t>Kwaaitaal</t>
+  </si>
+  <si>
     <t>Gregori Abran</t>
   </si>
   <si>
     <t>Ibarra Guerra</t>
   </si>
   <si>
     <t>VEN</t>
   </si>
   <si>
-    <t>Roel</t>
-[...4 lines deleted...]
-  <si>
     <t>Johnathan</t>
   </si>
   <si>
     <t>Dolan</t>
   </si>
   <si>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>Grebík</t>
+  </si>
+  <si>
+    <t>Yhousman David</t>
+  </si>
+  <si>
+    <t>Perdomo Peña</t>
+  </si>
+  <si>
     <t>Davide</t>
   </si>
   <si>
     <t>Catalano</t>
   </si>
   <si>
+    <t>Moritz</t>
+  </si>
+  <si>
+    <t>Nigg</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
+  </si>
+  <si>
+    <t>Danko</t>
+  </si>
+  <si>
     <t>Ayumu</t>
   </si>
   <si>
     <t>Morimatsu</t>
   </si>
   <si>
-    <t>Radim</t>
-[...22 lines deleted...]
-  <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Branwell-Reeks</t>
   </si>
   <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>Torrealba</t>
+  </si>
+  <si>
     <t>Matej</t>
   </si>
   <si>
     <t>Bosak</t>
   </si>
   <si>
+    <t>Jeroen</t>
+  </si>
+  <si>
+    <t>Velders</t>
+  </si>
+  <si>
     <t>Čongor</t>
   </si>
   <si>
     <t>Borši</t>
   </si>
   <si>
-    <t>Carlos</t>
-[...4 lines deleted...]
-  <si>
     <t>Pluhar</t>
   </si>
   <si>
-    <t>Jeroen</t>
-[...10 lines deleted...]
-  <si>
     <t>Amu</t>
   </si>
   <si>
     <t>Omuro</t>
   </si>
   <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Screen</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>Čabrilo</t>
+  </si>
+  <si>
     <t>Samuel Abraham</t>
   </si>
   <si>
     <t>Piña Barco</t>
   </si>
   <si>
-    <t>Miloš</t>
-[...4 lines deleted...]
-  <si>
     <t>Matko</t>
   </si>
   <si>
     <t>Saric</t>
   </si>
   <si>
+    <t>Urschitz</t>
+  </si>
+  <si>
     <t>Naoshige</t>
   </si>
   <si>
     <t>Oura</t>
   </si>
   <si>
-    <t>Urschitz</t>
-[...1 lines deleted...]
-  <si>
     <t>Nik</t>
   </si>
   <si>
     <t>Vučko</t>
   </si>
   <si>
-    <t>Ratto</t>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Ruiz Díaz</t>
+  </si>
+  <si>
+    <t>Fabian Enrique</t>
+  </si>
+  <si>
+    <t>Gervazzi Gonzalez</t>
   </si>
   <si>
     <t>Konosuke</t>
   </si>
   <si>
     <t>Uchida</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
+    <t>Rens</t>
+  </si>
+  <si>
+    <t>Van Beek</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
+  </si>
+  <si>
     <t>Milan</t>
   </si>
   <si>
     <t>Davidović</t>
-  </si>
-[...25 lines deleted...]
-    <t>Van Beek</t>
   </si>
   <si>
     <t>Álvaro</t>
   </si>
   <si>
     <t>Gallardo Lara</t>
   </si>
   <si>
     <t>Capapé Primicia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1244,51 +1256,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R130"/>
+  <dimension ref="A1:R132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1554,257 +1566,263 @@
       </c>
       <c r="Q5">
         <v>100.0</v>
       </c>
       <c r="R5">
         <v>30.83</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>362.72</v>
+        <v>457.01</v>
       </c>
       <c r="I6">
-        <v>362.72</v>
+        <v>273.83</v>
       </c>
       <c r="J6">
-        <v>0.0</v>
+        <v>183.18</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M6">
-        <v>237.44</v>
+        <v>173.83</v>
       </c>
       <c r="N6">
-        <v>125.28</v>
+        <v>100.0</v>
+      </c>
+      <c r="P6">
+        <v>97.61</v>
+      </c>
+      <c r="Q6">
+        <v>85.56</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7">
-        <v>357.01</v>
+        <v>394.35</v>
       </c>
       <c r="I7">
-        <v>173.83</v>
+        <v>282.31</v>
       </c>
       <c r="J7">
-        <v>183.18</v>
+        <v>112.04</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
-        <v>173.83</v>
+        <v>203.16</v>
+      </c>
+      <c r="N7">
+        <v>79.15</v>
       </c>
       <c r="P7">
-        <v>97.61</v>
+        <v>83.52</v>
       </c>
       <c r="Q7">
-        <v>85.56</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F8">
         <v>2009</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H8">
-        <v>346.21</v>
+        <v>362.72</v>
       </c>
       <c r="I8">
-        <v>346.21</v>
+        <v>362.72</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>2</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>187.92</v>
+        <v>237.44</v>
       </c>
       <c r="N8">
-        <v>158.29</v>
+        <v>125.28</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>2009</v>
+      </c>
+      <c r="G9" t="s">
         <v>39</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>325.89</v>
+        <v>346.21</v>
       </c>
       <c r="I9">
-        <v>277.5</v>
+        <v>346.21</v>
       </c>
       <c r="J9">
-        <v>48.39</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M9">
-        <v>277.5</v>
-[...2 lines deleted...]
-        <v>48.39</v>
+        <v>187.92</v>
+      </c>
+      <c r="N9">
+        <v>158.29</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10">
-        <v>315.2</v>
+        <v>325.89</v>
       </c>
       <c r="I10">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="J10">
-        <v>112.04</v>
+        <v>48.39</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="P10">
-        <v>83.52</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>48.39</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
         <v>2007</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11">
@@ -1909,336 +1927,339 @@
       </c>
       <c r="M13">
         <v>203.16</v>
       </c>
       <c r="P13">
         <v>92.5</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>18</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H14">
-        <v>284.17</v>
+        <v>287.51</v>
       </c>
       <c r="I14">
-        <v>284.17</v>
+        <v>261.13</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>148.73</v>
+        <v>187.92</v>
       </c>
       <c r="N14">
-        <v>135.44</v>
+        <v>73.21</v>
+      </c>
+      <c r="P14">
+        <v>26.38</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="H15">
-        <v>247.04</v>
+        <v>284.17</v>
       </c>
       <c r="I15">
-        <v>173.83</v>
+        <v>284.17</v>
       </c>
       <c r="J15">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M15">
-        <v>173.83</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>148.73</v>
+      </c>
+      <c r="N15">
+        <v>135.44</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="H16">
-        <v>226.41</v>
+        <v>247.04</v>
       </c>
       <c r="I16">
-        <v>226.41</v>
+        <v>173.83</v>
       </c>
       <c r="J16">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="K16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M16">
-        <v>127.26</v>
-[...2 lines deleted...]
-        <v>99.15</v>
+        <v>173.83</v>
+      </c>
+      <c r="P16">
+        <v>73.21</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
       <c r="H17">
-        <v>225.41</v>
+        <v>226.41</v>
       </c>
       <c r="I17">
-        <v>108.88</v>
+        <v>226.41</v>
       </c>
       <c r="J17">
-        <v>116.53</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>108.88</v>
-[...5 lines deleted...]
-        <v>48.81</v>
+        <v>127.26</v>
+      </c>
+      <c r="N17">
+        <v>99.15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G18" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="H18">
-        <v>219.63</v>
+        <v>225.41</v>
       </c>
       <c r="I18">
-        <v>219.63</v>
+        <v>108.88</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>116.53</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M18">
-        <v>219.63</v>
+        <v>108.88</v>
+      </c>
+      <c r="P18">
+        <v>67.72</v>
+      </c>
+      <c r="Q18">
+        <v>48.81</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
         <v>60</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19">
+        <v>2009</v>
+      </c>
+      <c r="G19" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H19">
         <v>219.63</v>
       </c>
       <c r="I19">
         <v>219.63</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>219.63</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20" t="s">
         <v>18</v>
       </c>
       <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
         <v>63</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>1996</v>
+      </c>
+      <c r="G20" t="s">
         <v>64</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>214.3</v>
+        <v>219.63</v>
       </c>
       <c r="I20">
-        <v>187.92</v>
+        <v>219.63</v>
       </c>
       <c r="J20">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M20">
-        <v>187.92</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>219.63</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21">
         <v>1995</v>
       </c>
       <c r="G21" t="s">
         <v>67</v>
       </c>
       <c r="H21">
@@ -2299,95 +2320,95 @@
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>200.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G23" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H23">
         <v>185.0</v>
       </c>
       <c r="I23">
         <v>185.0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>185.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>0</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F24">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G24" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="H24">
         <v>185.0</v>
       </c>
       <c r="I24">
         <v>185.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>185.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
@@ -2510,4304 +2531,4401 @@
       </c>
       <c r="P27">
         <v>90.29</v>
       </c>
       <c r="Q27">
         <v>79.15</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28" t="s">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G28" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H28">
-        <v>161.97</v>
+        <v>163.96</v>
       </c>
       <c r="I28">
-        <v>137.57</v>
+        <v>92.5</v>
       </c>
       <c r="J28">
-        <v>24.4</v>
+        <v>71.46</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="M28">
-        <v>137.57</v>
+        <v>92.5</v>
       </c>
       <c r="P28">
-        <v>24.4</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G29" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="H29">
-        <v>160.79</v>
+        <v>161.97</v>
       </c>
       <c r="I29">
-        <v>160.79</v>
+        <v>137.57</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M29">
-        <v>160.79</v>
+        <v>137.57</v>
+      </c>
+      <c r="P29">
+        <v>24.4</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F30">
         <v>2005</v>
       </c>
       <c r="G30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H30">
         <v>160.79</v>
       </c>
       <c r="I30">
         <v>160.79</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>160.79</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31">
         <v>0</v>
       </c>
       <c r="C31" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" t="s">
         <v>91</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31">
+        <v>2000</v>
+      </c>
+      <c r="G31" t="s">
         <v>92</v>
       </c>
-      <c r="F31">
-[...4 lines deleted...]
-      </c>
       <c r="H31">
-        <v>160.13</v>
+        <v>160.79</v>
       </c>
       <c r="I31">
-        <v>117.71</v>
+        <v>160.79</v>
       </c>
       <c r="J31">
-        <v>42.42</v>
+        <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M31">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>42.42</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>0</v>
       </c>
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" t="s">
         <v>94</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32">
+        <v>2009</v>
+      </c>
+      <c r="G32" t="s">
         <v>95</v>
       </c>
-      <c r="F32">
-[...4 lines deleted...]
-      </c>
       <c r="H32">
-        <v>158.29</v>
+        <v>160.13</v>
       </c>
       <c r="I32">
-        <v>158.29</v>
+        <v>117.71</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
+        <v>42.42</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M32">
-        <v>158.29</v>
+        <v>117.71</v>
+      </c>
+      <c r="P32">
+        <v>42.42</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>97</v>
       </c>
       <c r="F33">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G33" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H33">
-        <v>156.77</v>
+        <v>158.29</v>
       </c>
       <c r="I33">
-        <v>107.19</v>
+        <v>158.29</v>
       </c>
       <c r="J33">
-        <v>49.58</v>
+        <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M33">
-        <v>107.19</v>
-[...2 lines deleted...]
-        <v>49.58</v>
+        <v>158.29</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H34">
-        <v>148.73</v>
+        <v>156.77</v>
       </c>
       <c r="I34">
-        <v>148.73</v>
+        <v>107.19</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
+        <v>49.58</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M34">
-        <v>148.73</v>
+        <v>107.19</v>
+      </c>
+      <c r="P34">
+        <v>49.58</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G35" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H35">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="I35">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B36">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="G36" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="H36">
         <v>146.42</v>
       </c>
       <c r="I36">
         <v>146.42</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>146.42</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" t="s">
         <v>105</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37">
+        <v>1998</v>
+      </c>
+      <c r="G37" t="s">
         <v>106</v>
       </c>
-      <c r="F37">
-[...4 lines deleted...]
-      </c>
       <c r="H37">
-        <v>144.77</v>
+        <v>146.42</v>
       </c>
       <c r="I37">
-        <v>79.15</v>
+        <v>146.42</v>
       </c>
       <c r="J37">
-        <v>65.62</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M37">
-        <v>79.15</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" t="s">
         <v>108</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>2004</v>
+      </c>
+      <c r="G38" t="s">
         <v>109</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38">
-        <v>135.44</v>
+        <v>144.77</v>
       </c>
       <c r="I38">
-        <v>135.44</v>
+        <v>79.15</v>
       </c>
       <c r="J38">
-        <v>0.0</v>
+        <v>65.62</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M38">
-        <v>135.44</v>
+        <v>79.15</v>
+      </c>
+      <c r="P38">
+        <v>39.24</v>
+      </c>
+      <c r="Q38">
+        <v>26.38</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
         <v>110</v>
       </c>
       <c r="E39" t="s">
         <v>111</v>
       </c>
       <c r="F39">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G39" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="H39">
-        <v>133.33</v>
+        <v>137.88</v>
       </c>
       <c r="I39">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J39">
-        <v>133.33</v>
+        <v>52.32</v>
       </c>
       <c r="K39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
+      <c r="M39">
+        <v>85.56</v>
+      </c>
       <c r="P39">
-        <v>133.33</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" t="s">
         <v>113</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G40" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="H40">
-        <v>133.33</v>
+        <v>135.44</v>
       </c>
       <c r="I40">
-        <v>100.0</v>
+        <v>135.44</v>
       </c>
       <c r="J40">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M40">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F41">
         <v>2005</v>
       </c>
       <c r="G41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="H41">
         <v>133.33</v>
       </c>
       <c r="I41">
-        <v>100.0</v>
+        <v>0</v>
       </c>
       <c r="J41">
-        <v>33.33</v>
+        <v>133.33</v>
       </c>
       <c r="K41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
       <c r="P41">
-        <v>33.33</v>
+        <v>133.33</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42" t="s">
         <v>18</v>
       </c>
       <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42">
+        <v>2000</v>
+      </c>
+      <c r="G42" t="s">
         <v>119</v>
       </c>
-      <c r="E42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H42">
-        <v>125.28</v>
+        <v>133.33</v>
       </c>
       <c r="I42">
-        <v>125.28</v>
+        <v>100.0</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M42">
-        <v>125.28</v>
+        <v>100.0</v>
+      </c>
+      <c r="P42">
+        <v>33.33</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43" t="s">
         <v>18</v>
       </c>
       <c r="D43" t="s">
+        <v>120</v>
+      </c>
+      <c r="E43" t="s">
         <v>121</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43">
+        <v>2005</v>
+      </c>
+      <c r="G43" t="s">
         <v>122</v>
       </c>
-      <c r="F43">
-[...4 lines deleted...]
-      </c>
       <c r="H43">
-        <v>124.4</v>
+        <v>133.33</v>
       </c>
       <c r="I43">
         <v>100.0</v>
       </c>
       <c r="J43">
-        <v>24.4</v>
+        <v>33.33</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>1</v>
       </c>
       <c r="M43">
         <v>100.0</v>
       </c>
       <c r="P43">
-        <v>24.4</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44" t="s">
         <v>18</v>
       </c>
       <c r="D44" t="s">
+        <v>123</v>
+      </c>
+      <c r="E44" t="s">
         <v>124</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="H44">
-        <v>124.28</v>
+        <v>125.28</v>
       </c>
       <c r="I44">
-        <v>0</v>
+        <v>125.28</v>
       </c>
       <c r="J44">
-        <v>124.28</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L44">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>56.56</v>
+        <v>0</v>
+      </c>
+      <c r="M44">
+        <v>125.28</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45" t="s">
         <v>18</v>
       </c>
       <c r="D45" t="s">
+        <v>125</v>
+      </c>
+      <c r="E45" t="s">
         <v>126</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45">
+        <v>2008</v>
+      </c>
+      <c r="G45" t="s">
         <v>127</v>
       </c>
-      <c r="F45">
-[...4 lines deleted...]
-      </c>
       <c r="H45">
-        <v>123.33</v>
+        <v>124.4</v>
       </c>
       <c r="I45">
-        <v>0</v>
+        <v>100.0</v>
       </c>
       <c r="J45">
-        <v>123.33</v>
+        <v>24.4</v>
       </c>
       <c r="K45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L45">
         <v>1</v>
       </c>
+      <c r="M45">
+        <v>100.0</v>
+      </c>
       <c r="P45">
-        <v>123.33</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46" t="s">
         <v>18</v>
       </c>
       <c r="D46" t="s">
         <v>128</v>
       </c>
       <c r="E46" t="s">
         <v>129</v>
       </c>
       <c r="F46">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G46" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="H46">
-        <v>121.02</v>
+        <v>124.28</v>
       </c>
       <c r="I46">
-        <v>92.5</v>
+        <v>0</v>
       </c>
       <c r="J46">
-        <v>28.52</v>
+        <v>124.28</v>
       </c>
       <c r="K46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L46">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>2</v>
       </c>
       <c r="P46">
-        <v>28.52</v>
+        <v>67.72</v>
+      </c>
+      <c r="Q46">
+        <v>56.56</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>130</v>
       </c>
       <c r="E47" t="s">
         <v>131</v>
       </c>
       <c r="F47">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G47" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="H47">
-        <v>115.88</v>
+        <v>123.33</v>
       </c>
       <c r="I47">
-        <v>115.88</v>
+        <v>0</v>
       </c>
       <c r="J47">
-        <v>0.0</v>
+        <v>123.33</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L47">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>115.88</v>
+        <v>1</v>
+      </c>
+      <c r="P47">
+        <v>123.33</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48" t="s">
         <v>18</v>
       </c>
       <c r="D48" t="s">
         <v>132</v>
       </c>
       <c r="E48" t="s">
         <v>133</v>
       </c>
       <c r="F48">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G48" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="H48">
-        <v>115.88</v>
+        <v>121.02</v>
       </c>
       <c r="I48">
-        <v>115.88</v>
+        <v>92.5</v>
       </c>
       <c r="J48">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M48">
-        <v>115.88</v>
+        <v>92.5</v>
+      </c>
+      <c r="P48">
+        <v>28.52</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49" t="s">
         <v>18</v>
       </c>
       <c r="D49" t="s">
         <v>134</v>
       </c>
       <c r="E49" t="s">
         <v>135</v>
       </c>
       <c r="F49">
         <v>2006</v>
       </c>
       <c r="G49" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="H49">
-        <v>108.88</v>
+        <v>121.02</v>
       </c>
       <c r="I49">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M49">
-        <v>108.88</v>
+        <v>92.5</v>
+      </c>
+      <c r="P49">
+        <v>28.52</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50" t="s">
         <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F50">
         <v>2003</v>
       </c>
       <c r="G50" t="s">
         <v>70</v>
       </c>
       <c r="H50">
-        <v>107.19</v>
+        <v>115.88</v>
       </c>
       <c r="I50">
-        <v>107.19</v>
+        <v>115.88</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>107.19</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51" t="s">
         <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F51">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G51" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
       <c r="H51">
-        <v>106.54</v>
+        <v>115.88</v>
       </c>
       <c r="I51">
-        <v>0</v>
+        <v>115.88</v>
       </c>
       <c r="J51">
-        <v>106.54</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L51">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>115.88</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52" t="s">
         <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F52">
         <v>2000</v>
       </c>
       <c r="G52" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="H52">
-        <v>104.05</v>
+        <v>111.94</v>
       </c>
       <c r="I52">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J52">
-        <v>104.05</v>
+        <v>26.38</v>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M52">
+        <v>85.56</v>
       </c>
       <c r="P52">
-        <v>62.64</v>
-[...2 lines deleted...]
-        <v>41.41</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53" t="s">
         <v>18</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E53" t="s">
         <v>143</v>
       </c>
       <c r="F53">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G53" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="H53">
-        <v>104.04</v>
+        <v>108.88</v>
       </c>
       <c r="I53">
-        <v>73.21</v>
+        <v>108.88</v>
       </c>
       <c r="J53">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M53">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54" t="s">
         <v>18</v>
       </c>
       <c r="D54" t="s">
         <v>144</v>
       </c>
       <c r="E54" t="s">
         <v>145</v>
       </c>
       <c r="F54">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G54" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H54">
-        <v>100.72</v>
+        <v>107.19</v>
       </c>
       <c r="I54">
-        <v>100.72</v>
+        <v>107.19</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>100.72</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55" t="s">
         <v>18</v>
       </c>
       <c r="D55" t="s">
         <v>146</v>
       </c>
       <c r="E55" t="s">
         <v>147</v>
       </c>
       <c r="F55">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G55" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="H55">
-        <v>100.0</v>
+        <v>106.54</v>
       </c>
       <c r="I55">
-        <v>100.0</v>
+        <v>0</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
+        <v>106.54</v>
       </c>
       <c r="K55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L55">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>2</v>
+      </c>
+      <c r="P55">
+        <v>73.21</v>
+      </c>
+      <c r="Q55">
+        <v>33.33</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56" t="s">
         <v>18</v>
       </c>
       <c r="D56" t="s">
         <v>148</v>
       </c>
       <c r="E56" t="s">
         <v>149</v>
       </c>
       <c r="F56">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G56" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="H56">
-        <v>100.0</v>
+        <v>104.05</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>100.0</v>
+        <v>104.05</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P56">
-        <v>100.0</v>
+        <v>62.64</v>
+      </c>
+      <c r="Q56">
+        <v>41.41</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57" t="s">
         <v>18</v>
       </c>
       <c r="D57" t="s">
         <v>150</v>
       </c>
       <c r="E57" t="s">
         <v>151</v>
       </c>
       <c r="F57">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G57" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="H57">
-        <v>99.15</v>
+        <v>104.04</v>
       </c>
       <c r="I57">
-        <v>99.15</v>
+        <v>73.21</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
+        <v>30.83</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M57">
-        <v>99.15</v>
+        <v>73.21</v>
+      </c>
+      <c r="P57">
+        <v>30.83</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58" t="s">
         <v>18</v>
       </c>
       <c r="D58" t="s">
         <v>152</v>
       </c>
       <c r="E58" t="s">
         <v>153</v>
       </c>
       <c r="F58">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G58" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="H58">
-        <v>92.5</v>
+        <v>103.55</v>
       </c>
       <c r="I58">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="J58">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>92.5</v>
+        <v>79.15</v>
+      </c>
+      <c r="P58">
+        <v>24.4</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59" t="s">
         <v>18</v>
       </c>
       <c r="D59" t="s">
         <v>154</v>
       </c>
       <c r="E59" t="s">
         <v>155</v>
       </c>
       <c r="F59">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G59" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H59">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
       <c r="I59">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
       <c r="D60" t="s">
         <v>156</v>
       </c>
       <c r="E60" t="s">
         <v>157</v>
       </c>
       <c r="F60">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G60" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H60">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
       <c r="I60">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
         <v>158</v>
       </c>
       <c r="E61" t="s">
         <v>159</v>
       </c>
       <c r="F61">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G61" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="H61">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="I61">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62" t="s">
         <v>18</v>
       </c>
       <c r="D62" t="s">
         <v>160</v>
       </c>
       <c r="E62" t="s">
         <v>161</v>
       </c>
       <c r="F62">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G62" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H62">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="I62">
-        <v>85.56</v>
+        <v>0</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="K62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L62">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P62">
+        <v>100.0</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63" t="s">
         <v>18</v>
       </c>
       <c r="D63" t="s">
         <v>162</v>
       </c>
       <c r="E63" t="s">
         <v>163</v>
       </c>
       <c r="F63">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G63" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="H63">
-        <v>85.56</v>
+        <v>99.15</v>
       </c>
       <c r="I63">
-        <v>85.56</v>
+        <v>99.15</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>85.56</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64" t="s">
         <v>18</v>
       </c>
       <c r="D64" t="s">
         <v>164</v>
       </c>
       <c r="E64" t="s">
         <v>165</v>
       </c>
       <c r="F64">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G64" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="H64">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="I64">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>166</v>
       </c>
       <c r="E65" t="s">
         <v>167</v>
       </c>
       <c r="F65">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G65" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="H65">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
       <c r="I65">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66" t="s">
         <v>18</v>
       </c>
       <c r="D66" t="s">
         <v>168</v>
       </c>
       <c r="E66" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F66">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G66" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H66">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
       <c r="I66">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67" t="s">
         <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F67">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G67" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H67">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I67">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68" t="s">
         <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="E68" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F68">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G68" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H68">
-        <v>76.69</v>
+        <v>85.56</v>
       </c>
       <c r="I68">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J68">
-        <v>76.69</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L68">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>0</v>
+      </c>
+      <c r="M68">
+        <v>85.56</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69" t="s">
         <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E69" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F69">
-        <v>1978</v>
+        <v>2008</v>
       </c>
       <c r="G69" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H69">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="I69">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B70">
         <v>0</v>
       </c>
       <c r="C70" t="s">
         <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E70" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F70">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G70" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="H70">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="I70">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71" t="s">
         <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E71" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F71">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G71" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H71">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I71">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B72">
         <v>0</v>
       </c>
       <c r="C72" t="s">
         <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E72" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F72">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G72" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="H72">
-        <v>71.63</v>
+        <v>79.15</v>
       </c>
       <c r="I72">
-        <v>0</v>
+        <v>79.15</v>
       </c>
       <c r="J72">
-        <v>71.63</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L72">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M72">
+        <v>79.15</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73" t="s">
         <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E73" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="F73">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="G73" t="s">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="H73">
-        <v>71.46</v>
+        <v>79.15</v>
       </c>
       <c r="I73">
-        <v>0</v>
+        <v>79.15</v>
       </c>
       <c r="J73">
-        <v>71.46</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L73">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71.46</v>
+        <v>0</v>
+      </c>
+      <c r="M73">
+        <v>79.15</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74" t="s">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="E74" t="s">
         <v>183</v>
       </c>
       <c r="F74">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G74" t="s">
-        <v>184</v>
+        <v>127</v>
       </c>
       <c r="H74">
-        <v>69.0</v>
+        <v>76.69</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
-        <v>69.0</v>
+        <v>76.69</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>2</v>
       </c>
       <c r="P74">
-        <v>35.43</v>
+        <v>45.86</v>
       </c>
       <c r="Q74">
-        <v>33.57</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75" t="s">
         <v>18</v>
       </c>
       <c r="D75" t="s">
+        <v>184</v>
+      </c>
+      <c r="E75" t="s">
         <v>185</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G75" t="s">
-        <v>187</v>
+        <v>136</v>
       </c>
       <c r="H75">
-        <v>66.67</v>
+        <v>73.21</v>
       </c>
       <c r="I75">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J75">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="K75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L75">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.67</v>
+        <v>0</v>
+      </c>
+      <c r="M75">
+        <v>73.21</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76" t="s">
         <v>18</v>
       </c>
       <c r="D76" t="s">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="E76" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F76">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G76" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="H76">
-        <v>62.64</v>
+        <v>73.21</v>
       </c>
       <c r="I76">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J76">
-        <v>62.64</v>
+        <v>0.0</v>
       </c>
       <c r="K76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L76">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>62.64</v>
+        <v>0</v>
+      </c>
+      <c r="M76">
+        <v>73.21</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B77">
         <v>0</v>
       </c>
       <c r="C77" t="s">
         <v>18</v>
       </c>
       <c r="D77" t="s">
+        <v>188</v>
+      </c>
+      <c r="E77" t="s">
         <v>189</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G77" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="H77">
-        <v>62.23</v>
+        <v>73.21</v>
       </c>
       <c r="I77">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J77">
-        <v>62.23</v>
+        <v>0.0</v>
       </c>
       <c r="K77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L77">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>25.94</v>
+        <v>0</v>
+      </c>
+      <c r="M77">
+        <v>73.21</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78" t="s">
         <v>18</v>
       </c>
       <c r="D78" t="s">
+        <v>190</v>
+      </c>
+      <c r="E78" t="s">
         <v>191</v>
       </c>
-      <c r="E78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78">
-        <v>2009</v>
+        <v>1978</v>
       </c>
       <c r="G78" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="H78">
-        <v>61.67</v>
+        <v>73.21</v>
       </c>
       <c r="I78">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J78">
-        <v>61.67</v>
+        <v>0.0</v>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L78">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>61.67</v>
+        <v>0</v>
+      </c>
+      <c r="M78">
+        <v>73.21</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79" t="s">
         <v>18</v>
       </c>
       <c r="D79" t="s">
+        <v>192</v>
+      </c>
+      <c r="E79" t="s">
         <v>193</v>
       </c>
-      <c r="E79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G79" t="s">
-        <v>195</v>
+        <v>24</v>
       </c>
       <c r="H79">
-        <v>61.14</v>
+        <v>71.63</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
-        <v>61.14</v>
+        <v>71.63</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P79">
-        <v>61.14</v>
+        <v>38.3</v>
+      </c>
+      <c r="Q79">
+        <v>33.33</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>0</v>
       </c>
       <c r="C80" t="s">
         <v>18</v>
       </c>
       <c r="D80" t="s">
+        <v>194</v>
+      </c>
+      <c r="E80" t="s">
+        <v>195</v>
+      </c>
+      <c r="F80">
+        <v>2002</v>
+      </c>
+      <c r="G80" t="s">
         <v>196</v>
       </c>
-      <c r="E80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H80">
-        <v>57.94</v>
+        <v>69.0</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
-        <v>57.94</v>
+        <v>69.0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P80">
-        <v>57.94</v>
+        <v>35.43</v>
+      </c>
+      <c r="Q80">
+        <v>33.57</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>0</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81" t="s">
+        <v>197</v>
+      </c>
+      <c r="E81" t="s">
         <v>198</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G81" t="s">
         <v>199</v>
       </c>
       <c r="H81">
-        <v>53.6</v>
+        <v>66.67</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
-        <v>53.6</v>
+        <v>66.67</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>1</v>
       </c>
       <c r="P81">
-        <v>53.6</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>0</v>
       </c>
       <c r="C82" t="s">
         <v>18</v>
       </c>
       <c r="D82" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" t="s">
         <v>200</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G82" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H82">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>1</v>
       </c>
       <c r="P82">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>0</v>
       </c>
       <c r="C83" t="s">
         <v>18</v>
       </c>
       <c r="D83" t="s">
+        <v>201</v>
+      </c>
+      <c r="E83" t="s">
         <v>202</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H83">
-        <v>52.32</v>
+        <v>62.23</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
-        <v>52.32</v>
+        <v>62.23</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P83">
-        <v>52.32</v>
+        <v>36.29</v>
+      </c>
+      <c r="Q83">
+        <v>25.94</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>0</v>
       </c>
       <c r="C84" t="s">
         <v>18</v>
       </c>
       <c r="D84" t="s">
+        <v>203</v>
+      </c>
+      <c r="E84" t="s">
         <v>204</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="G84" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="H84">
-        <v>49.58</v>
+        <v>61.67</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
-        <v>49.58</v>
+        <v>61.67</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="P84">
-        <v>49.58</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>0</v>
       </c>
       <c r="C85" t="s">
         <v>18</v>
       </c>
       <c r="D85" t="s">
+        <v>205</v>
+      </c>
+      <c r="E85" t="s">
         <v>206</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85">
+        <v>1997</v>
+      </c>
+      <c r="G85" t="s">
         <v>207</v>
       </c>
-      <c r="F85">
-[...4 lines deleted...]
-      </c>
       <c r="H85">
-        <v>45.86</v>
+        <v>61.14</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
-        <v>45.86</v>
+        <v>61.14</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>1</v>
       </c>
       <c r="P85">
-        <v>45.86</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>0</v>
       </c>
       <c r="C86" t="s">
         <v>18</v>
       </c>
       <c r="D86" t="s">
         <v>208</v>
       </c>
       <c r="E86" t="s">
         <v>209</v>
       </c>
       <c r="F86">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G86" t="s">
-        <v>210</v>
+        <v>61</v>
       </c>
       <c r="H86">
-        <v>45.15</v>
+        <v>57.94</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
-        <v>45.15</v>
+        <v>57.94</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>1</v>
       </c>
       <c r="P86">
-        <v>45.15</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>0</v>
       </c>
       <c r="C87" t="s">
         <v>18</v>
       </c>
       <c r="D87" t="s">
+        <v>210</v>
+      </c>
+      <c r="E87" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87">
+        <v>2008</v>
+      </c>
+      <c r="G87" t="s">
         <v>211</v>
       </c>
-      <c r="E87" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H87">
-        <v>44.76</v>
+        <v>53.6</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
-        <v>44.76</v>
+        <v>53.6</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1</v>
       </c>
       <c r="P87">
-        <v>44.76</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>0</v>
       </c>
       <c r="C88" t="s">
         <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="E88" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F88">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G88" t="s">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="H88">
-        <v>42.42</v>
+        <v>52.76</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
-        <v>42.42</v>
+        <v>52.76</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>1</v>
       </c>
       <c r="P88">
-        <v>42.42</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89" t="s">
         <v>18</v>
       </c>
       <c r="D89" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E89" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
       <c r="F89">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G89" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="H89">
-        <v>41.76</v>
+        <v>49.58</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
-        <v>41.76</v>
+        <v>49.58</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>1</v>
       </c>
       <c r="P89">
-        <v>41.76</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>0</v>
       </c>
       <c r="C90" t="s">
         <v>18</v>
       </c>
       <c r="D90" t="s">
-        <v>130</v>
+        <v>216</v>
       </c>
       <c r="E90" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F90">
         <v>2007</v>
       </c>
       <c r="G90" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="H90">
-        <v>39.24</v>
+        <v>45.86</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
-        <v>39.24</v>
+        <v>45.86</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="P90">
-        <v>39.24</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>0</v>
       </c>
       <c r="C91" t="s">
         <v>18</v>
       </c>
       <c r="D91" t="s">
+        <v>218</v>
+      </c>
+      <c r="E91" t="s">
         <v>219</v>
       </c>
-      <c r="E91" t="s">
+      <c r="F91">
+        <v>1998</v>
+      </c>
+      <c r="G91" t="s">
         <v>220</v>
       </c>
-      <c r="F91">
-[...4 lines deleted...]
-      </c>
       <c r="H91">
-        <v>36.29</v>
+        <v>45.15</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
-        <v>36.29</v>
+        <v>45.15</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="P91">
-        <v>36.29</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>0</v>
       </c>
       <c r="C92" t="s">
         <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>30</v>
+        <v>221</v>
       </c>
       <c r="E92" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F92">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G92" t="s">
-        <v>59</v>
+        <v>223</v>
       </c>
       <c r="H92">
-        <v>33.57</v>
+        <v>44.76</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>33.57</v>
+        <v>44.76</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>1</v>
       </c>
       <c r="P92">
-        <v>33.57</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>0</v>
       </c>
       <c r="C93" t="s">
         <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E93" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F93">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G93" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H93">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>1</v>
       </c>
       <c r="P93">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B94">
         <v>0</v>
       </c>
       <c r="C94" t="s">
         <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E94" t="s">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="F94">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G94" t="s">
-        <v>227</v>
+        <v>61</v>
       </c>
       <c r="H94">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>1</v>
       </c>
       <c r="P94">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B95">
         <v>0</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
       <c r="D95" t="s">
+        <v>139</v>
+      </c>
+      <c r="E95" t="s">
         <v>228</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G95" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="H95">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>1</v>
       </c>
       <c r="P95">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B96">
         <v>0</v>
       </c>
       <c r="C96" t="s">
         <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E96" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F96">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G96" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="H96">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
       <c r="P96">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>0</v>
       </c>
       <c r="C97" t="s">
         <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>233</v>
+        <v>34</v>
       </c>
       <c r="E97" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F97">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G97" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="H97">
-        <v>32.77</v>
+        <v>33.57</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
-        <v>32.77</v>
+        <v>33.57</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>1</v>
       </c>
       <c r="P97">
-        <v>32.77</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>0</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="E98" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="F98">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G98" t="s">
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="H98">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="P98">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>0</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E99" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F99">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G99" t="s">
-        <v>115</v>
+        <v>236</v>
       </c>
       <c r="H99">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="P99">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>0</v>
       </c>
       <c r="C100" t="s">
         <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E100" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F100">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G100" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
       <c r="H100">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>1</v>
       </c>
       <c r="P100">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>0</v>
       </c>
       <c r="C101" t="s">
         <v>18</v>
       </c>
       <c r="D101" t="s">
+        <v>239</v>
+      </c>
+      <c r="E101" t="s">
+        <v>240</v>
+      </c>
+      <c r="F101">
+        <v>1993</v>
+      </c>
+      <c r="G101" t="s">
         <v>241</v>
       </c>
-      <c r="E101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H101">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="P101">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B102">
         <v>0</v>
       </c>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
+        <v>242</v>
+      </c>
+      <c r="E102" t="s">
         <v>243</v>
       </c>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G102" t="s">
-        <v>227</v>
+        <v>106</v>
       </c>
       <c r="H102">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>1</v>
       </c>
       <c r="P102">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B103">
         <v>0</v>
       </c>
       <c r="C103" t="s">
         <v>18</v>
       </c>
       <c r="D103" t="s">
+        <v>244</v>
+      </c>
+      <c r="E103" t="s">
         <v>245</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G103" t="s">
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="H103">
         <v>30.83</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>30.83</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>1</v>
       </c>
       <c r="P103">
         <v>30.83</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B104">
         <v>0</v>
       </c>
       <c r="C104" t="s">
         <v>18</v>
       </c>
       <c r="D104" t="s">
+        <v>246</v>
+      </c>
+      <c r="E104" t="s">
         <v>247</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G104" t="s">
-        <v>67</v>
+        <v>241</v>
       </c>
       <c r="H104">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>1</v>
       </c>
       <c r="P104">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B105">
         <v>0</v>
       </c>
       <c r="C105" t="s">
         <v>18</v>
       </c>
       <c r="D105" t="s">
+        <v>248</v>
+      </c>
+      <c r="E105" t="s">
         <v>249</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G105" t="s">
-        <v>21</v>
+        <v>136</v>
       </c>
       <c r="H105">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>1</v>
       </c>
       <c r="P105">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B106">
         <v>0</v>
       </c>
       <c r="C106" t="s">
         <v>18</v>
       </c>
       <c r="D106" t="s">
+        <v>250</v>
+      </c>
+      <c r="E106" t="s">
         <v>251</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G106" t="s">
-        <v>227</v>
+        <v>122</v>
       </c>
       <c r="H106">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>1</v>
       </c>
       <c r="P106">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B107">
         <v>0</v>
       </c>
       <c r="C107" t="s">
         <v>18</v>
       </c>
       <c r="D107" t="s">
+        <v>252</v>
+      </c>
+      <c r="E107" t="s">
         <v>253</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G107" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H107">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>1</v>
       </c>
       <c r="P107">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B108">
         <v>0</v>
       </c>
       <c r="C108" t="s">
         <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>208</v>
+        <v>254</v>
       </c>
       <c r="E108" t="s">
-        <v>117</v>
+        <v>255</v>
       </c>
       <c r="F108">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G108" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H108">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="P108">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B109">
         <v>0</v>
       </c>
       <c r="C109" t="s">
         <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>178</v>
+        <v>256</v>
       </c>
       <c r="E109" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F109">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G109" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="H109">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="P109">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B110">
         <v>0</v>
       </c>
       <c r="C110" t="s">
         <v>18</v>
       </c>
       <c r="D110" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E110" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F110">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G110" t="s">
-        <v>107</v>
+        <v>241</v>
       </c>
       <c r="H110">
         <v>28.52</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>28.52</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>1</v>
       </c>
       <c r="P110">
         <v>28.52</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B111">
         <v>0</v>
       </c>
       <c r="C111" t="s">
         <v>18</v>
       </c>
       <c r="D111" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E111" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F111">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G111" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="H111">
         <v>28.52</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>28.52</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
         <v>1</v>
       </c>
       <c r="P111">
         <v>28.52</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B112">
         <v>0</v>
       </c>
       <c r="C112" t="s">
         <v>18</v>
       </c>
       <c r="D112" t="s">
-        <v>260</v>
+        <v>218</v>
       </c>
       <c r="E112" t="s">
-        <v>261</v>
+        <v>121</v>
       </c>
       <c r="F112">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G112" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H112">
         <v>28.52</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>28.52</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>1</v>
       </c>
       <c r="P112">
         <v>28.52</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B113">
         <v>0</v>
       </c>
       <c r="C113" t="s">
         <v>18</v>
       </c>
       <c r="D113" t="s">
         <v>262</v>
       </c>
       <c r="E113" t="s">
         <v>263</v>
       </c>
       <c r="F113">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G113" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="H113">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>1</v>
       </c>
       <c r="P113">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B114">
         <v>0</v>
       </c>
       <c r="C114" t="s">
         <v>18</v>
       </c>
       <c r="D114" t="s">
+        <v>264</v>
+      </c>
+      <c r="E114" t="s">
         <v>265</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G114" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H114">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="P114">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B115">
         <v>0</v>
       </c>
       <c r="C115" t="s">
         <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>267</v>
+        <v>192</v>
       </c>
       <c r="E115" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F115">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G115" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="H115">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>1</v>
       </c>
       <c r="P115">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B116">
         <v>0</v>
       </c>
       <c r="C116" t="s">
         <v>18</v>
       </c>
       <c r="D116" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E116" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F116">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G116" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="H116">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="P116">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B117">
         <v>0</v>
       </c>
       <c r="C117" t="s">
         <v>18</v>
       </c>
       <c r="D117" t="s">
+        <v>269</v>
+      </c>
+      <c r="E117" t="s">
+        <v>270</v>
+      </c>
+      <c r="F117">
+        <v>2003</v>
+      </c>
+      <c r="G117" t="s">
         <v>271</v>
       </c>
-      <c r="E117" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H117">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>1</v>
       </c>
       <c r="P117">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B118">
         <v>0</v>
       </c>
       <c r="C118" t="s">
         <v>18</v>
       </c>
       <c r="D118" t="s">
-        <v>81</v>
+        <v>272</v>
       </c>
       <c r="E118" t="s">
         <v>273</v>
       </c>
       <c r="F118">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="G118" t="s">
-        <v>118</v>
+        <v>236</v>
       </c>
       <c r="H118">
         <v>26.38</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>26.38</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="P118">
         <v>26.38</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B119">
         <v>0</v>
       </c>
       <c r="C119" t="s">
         <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>274</v>
       </c>
       <c r="E119" t="s">
         <v>275</v>
       </c>
       <c r="F119">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G119" t="s">
-        <v>123</v>
+        <v>241</v>
       </c>
       <c r="H119">
         <v>26.38</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>26.38</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="P119">
         <v>26.38</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B120">
         <v>0</v>
       </c>
       <c r="C120" t="s">
         <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>134</v>
+        <v>276</v>
       </c>
       <c r="E120" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F120">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G120" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="H120">
         <v>26.38</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>26.38</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="P120">
         <v>26.38</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B121">
         <v>0</v>
       </c>
       <c r="C121" t="s">
         <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>277</v>
+        <v>81</v>
       </c>
       <c r="E121" t="s">
         <v>278</v>
       </c>
       <c r="F121">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G121" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H121">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="P121">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B122">
         <v>0</v>
       </c>
       <c r="C122" t="s">
         <v>18</v>
       </c>
       <c r="D122" t="s">
         <v>279</v>
       </c>
       <c r="E122" t="s">
         <v>280</v>
       </c>
       <c r="F122">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G122" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H122">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>1</v>
       </c>
       <c r="P122">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B123">
         <v>0</v>
       </c>
       <c r="C123" t="s">
         <v>18</v>
       </c>
       <c r="D123" t="s">
         <v>281</v>
       </c>
       <c r="E123" t="s">
         <v>282</v>
       </c>
       <c r="F123">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G123" t="s">
-        <v>227</v>
+        <v>127</v>
       </c>
       <c r="H123">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>1</v>
       </c>
       <c r="P123">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B124">
         <v>0</v>
       </c>
       <c r="C124" t="s">
         <v>18</v>
       </c>
       <c r="D124" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="E124" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F124">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G124" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H124">
         <v>24.4</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>24.4</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="P124">
         <v>24.4</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B125">
         <v>0</v>
       </c>
       <c r="C125" t="s">
         <v>18</v>
       </c>
       <c r="D125" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E125" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F125">
         <v>2003</v>
       </c>
       <c r="G125" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H125">
         <v>24.4</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>24.4</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="P125">
         <v>24.4</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B126">
         <v>0</v>
       </c>
       <c r="C126" t="s">
         <v>18</v>
       </c>
       <c r="D126" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E126" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F126">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="H126">
         <v>24.4</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>24.4</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>1</v>
       </c>
       <c r="P126">
         <v>24.4</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B127">
         <v>0</v>
       </c>
       <c r="C127" t="s">
         <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E127" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F127">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G127" t="s">
-        <v>224</v>
+        <v>122</v>
       </c>
       <c r="H127">
         <v>24.4</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>24.4</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>1</v>
       </c>
       <c r="P127">
         <v>24.4</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B128">
         <v>0</v>
       </c>
       <c r="C128" t="s">
         <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E128" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F128">
         <v>2003</v>
       </c>
       <c r="G128" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H128">
         <v>24.4</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>24.4</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="P128">
         <v>24.4</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B129">
         <v>0</v>
       </c>
       <c r="C129" t="s">
         <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>292</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>293</v>
       </c>
       <c r="F129">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G129" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H129">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>1</v>
       </c>
       <c r="P129">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
       <c r="C130" t="s">
         <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>53</v>
+        <v>294</v>
       </c>
       <c r="E130" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F130">
+        <v>1995</v>
+      </c>
+      <c r="G130" t="s">
+        <v>236</v>
+      </c>
+      <c r="H130">
+        <v>24.4</v>
+      </c>
+      <c r="I130">
+        <v>0</v>
+      </c>
+      <c r="J130">
+        <v>24.4</v>
+      </c>
+      <c r="K130">
+        <v>0</v>
+      </c>
+      <c r="L130">
+        <v>1</v>
+      </c>
+      <c r="P130">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131">
+        <v>0</v>
+      </c>
+      <c r="C131" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" t="s">
+        <v>296</v>
+      </c>
+      <c r="E131" t="s">
+        <v>297</v>
+      </c>
+      <c r="F131">
+        <v>2007</v>
+      </c>
+      <c r="G131" t="s">
+        <v>29</v>
+      </c>
+      <c r="H131">
+        <v>23.99</v>
+      </c>
+      <c r="I131">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>23.99</v>
+      </c>
+      <c r="K131">
+        <v>0</v>
+      </c>
+      <c r="L131">
+        <v>1</v>
+      </c>
+      <c r="P131">
+        <v>23.99</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132">
+        <v>0</v>
+      </c>
+      <c r="C132" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" t="s">
+        <v>55</v>
+      </c>
+      <c r="E132" t="s">
+        <v>298</v>
+      </c>
+      <c r="F132">
         <v>2005</v>
       </c>
-      <c r="G130" t="s">
+      <c r="G132" t="s">
         <v>29</v>
       </c>
-      <c r="H130">
+      <c r="H132">
         <v>22.19</v>
       </c>
-      <c r="I130">
-[...2 lines deleted...]
-      <c r="J130">
+      <c r="I132">
+        <v>0</v>
+      </c>
+      <c r="J132">
         <v>22.19</v>
       </c>
-      <c r="K130">
-[...5 lines deleted...]
-      <c r="P130">
+      <c r="K132">
+        <v>0</v>
+      </c>
+      <c r="L132">
+        <v>1</v>
+      </c>
+      <c r="P132">
         <v>22.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>