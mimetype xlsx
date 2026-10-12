--- v0 (2026-09-21)
+++ v1 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Points Current Period</t>
   </si>
   <si>
     <t>Points Previous Period</t>
   </si>
   <si>
@@ -74,300 +74,312 @@
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Team I France</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Team I United States</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
+    <t>Team I Hungary</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
     <t>Team I Germany</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Team I Spain</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
-    <t>Team I Hungary</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Great Britain</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Team I Italy</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Team I Australia</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Team I New Zealand</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
+    <t>Team I Portugal</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
     <t>Team I Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>Team I Portugal</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Switzerland</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Team I Netherlands</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
+    <t>Team I Japan</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Team I Belgium</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Team I Poland</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Team I Mexico</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
-    <t>Team I Belgium</t>
-[...10 lines deleted...]
-  <si>
     <t>Team I Brazil</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
-    <t>Team I Japan</t>
-[...2 lines deleted...]
-    <t>JPN</t>
+    <t>Team I China</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Team I Hong Kong, China</t>
+  </si>
+  <si>
+    <t>HKG</t>
+  </si>
+  <si>
+    <t>Team I South Korea</t>
+  </si>
+  <si>
+    <t>KOR</t>
   </si>
   <si>
     <t>Team I Czech Republic</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>Team I Hong Kong, China</t>
-[...2 lines deleted...]
-    <t>HKG</t>
+    <t>Team I Israel</t>
+  </si>
+  <si>
+    <t>ISR</t>
   </si>
   <si>
     <t>Team I Luxembourg</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
-    <t>Team I Israel</t>
-[...8 lines deleted...]
-    <t>CHN</t>
+    <t>Team I Indonesia</t>
+  </si>
+  <si>
+    <t>INA</t>
+  </si>
+  <si>
+    <t>Team I Kazakhstan</t>
+  </si>
+  <si>
+    <t>KAZ</t>
   </si>
   <si>
     <t>Team I Chile</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
-    <t>Team I South Korea</t>
-[...2 lines deleted...]
-    <t>KOR</t>
+    <t>Team I Chinese Taipei</t>
+  </si>
+  <si>
+    <t>TPE</t>
+  </si>
+  <si>
+    <t>Team I Uzbekistan</t>
+  </si>
+  <si>
+    <t>UZB</t>
+  </si>
+  <si>
+    <t>Team I Russia</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Team I Austria</t>
+  </si>
+  <si>
+    <t>AUT</t>
   </si>
   <si>
     <t>Team I Colombia</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
+    <t>Team I Denmark</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
     <t>Team I Costa Rica</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>Team I Estonia</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>Team I Argentina</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Team I Peru</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
-    <t>Team I Austria</t>
-[...32 lines deleted...]
-    <t>DEN</t>
+    <t>Team I South Africa</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Team I Philippines</t>
+  </si>
+  <si>
+    <t>PHI</t>
   </si>
   <si>
     <t>Team I Slovakia</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
+    <t>Team I Singapore</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
     <t>Team I Ireland</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Team I Belarus</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Team I Sweden</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Team I Ukraine</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
-    <t>Team I South Africa</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Ecuador</t>
   </si>
   <si>
     <t>ECU</t>
-  </si>
-[...4 lines deleted...]
-    <t>RUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -671,51 +683,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P45"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -864,181 +876,181 @@
       </c>
       <c r="O3">
         <v>195.0</v>
       </c>
       <c r="P3">
         <v>193.14</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4">
-        <v>2426.99</v>
+        <v>2470.2</v>
       </c>
       <c r="G4">
-        <v>1751.78</v>
+        <v>1945.0</v>
       </c>
       <c r="H4">
-        <v>675.21</v>
+        <v>525.2</v>
       </c>
       <c r="I4">
         <v>3</v>
       </c>
       <c r="J4">
         <v>3</v>
       </c>
       <c r="K4">
-        <v>732.09</v>
+        <v>925.0</v>
       </c>
       <c r="L4">
-        <v>556.16</v>
+        <v>650.0</v>
       </c>
       <c r="M4">
-        <v>463.53</v>
+        <v>370.0</v>
       </c>
       <c r="N4">
-        <v>285.21</v>
+        <v>225.73</v>
       </c>
       <c r="O4">
-        <v>266.67</v>
+        <v>185.39</v>
       </c>
       <c r="P4">
-        <v>123.33</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
-        <v>2395.87</v>
+        <v>2426.99</v>
       </c>
       <c r="G5">
-        <v>1912.15</v>
+        <v>1751.78</v>
       </c>
       <c r="H5">
-        <v>483.72</v>
+        <v>675.21</v>
       </c>
       <c r="I5">
         <v>3</v>
       </c>
       <c r="J5">
         <v>3</v>
       </c>
       <c r="K5">
-        <v>684.5</v>
+        <v>732.09</v>
       </c>
       <c r="L5">
-        <v>626.4</v>
+        <v>556.16</v>
       </c>
       <c r="M5">
-        <v>601.25</v>
+        <v>463.53</v>
       </c>
       <c r="N5">
-        <v>211.05</v>
+        <v>285.21</v>
       </c>
       <c r="O5">
-        <v>165.25</v>
+        <v>266.67</v>
       </c>
       <c r="P5">
-        <v>107.42</v>
+        <v>123.33</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6">
-        <v>2371.07</v>
+        <v>2395.87</v>
       </c>
       <c r="G6">
-        <v>1845.87</v>
+        <v>1912.15</v>
       </c>
       <c r="H6">
-        <v>525.2</v>
+        <v>483.72</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6">
         <v>3</v>
       </c>
       <c r="K6">
-        <v>925.0</v>
+        <v>684.5</v>
       </c>
       <c r="L6">
-        <v>650.0</v>
+        <v>626.4</v>
       </c>
       <c r="M6">
-        <v>270.87</v>
+        <v>601.25</v>
       </c>
       <c r="N6">
-        <v>225.73</v>
+        <v>211.05</v>
       </c>
       <c r="O6">
-        <v>185.39</v>
+        <v>165.25</v>
       </c>
       <c r="P6">
-        <v>114.08</v>
+        <v>107.42</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>2361.02</v>
       </c>
       <c r="G7">
         <v>1871.19</v>
       </c>
       <c r="H7">
@@ -1064,72 +1076,72 @@
       </c>
       <c r="O7">
         <v>135.72</v>
       </c>
       <c r="P7">
         <v>90.29</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8">
-        <v>2255.33</v>
+        <v>2259.25</v>
       </c>
       <c r="G8">
-        <v>1698.58</v>
+        <v>1702.5</v>
       </c>
       <c r="H8">
         <v>556.75</v>
       </c>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8">
         <v>3</v>
       </c>
       <c r="K8">
         <v>740.0</v>
       </c>
       <c r="L8">
         <v>500.0</v>
       </c>
       <c r="M8">
-        <v>458.58</v>
+        <v>462.5</v>
       </c>
       <c r="N8">
         <v>228.17</v>
       </c>
       <c r="O8">
         <v>216.67</v>
       </c>
       <c r="P8">
         <v>111.91</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
@@ -1202,140 +1214,140 @@
       </c>
       <c r="K10">
         <v>579.42</v>
       </c>
       <c r="L10">
         <v>540.0</v>
       </c>
       <c r="M10">
         <v>428.77</v>
       </c>
       <c r="N10">
         <v>178.65</v>
       </c>
       <c r="O10">
         <v>166.5</v>
       </c>
       <c r="P10">
         <v>66.6</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11">
-        <v>1864.31</v>
+        <v>1889.99</v>
       </c>
       <c r="G11">
-        <v>1426.74</v>
+        <v>1690.68</v>
       </c>
       <c r="H11">
-        <v>437.57</v>
+        <v>199.31</v>
       </c>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K11">
-        <v>535.96</v>
+        <v>677.19</v>
       </c>
       <c r="L11">
-        <v>462.5</v>
+        <v>585.68</v>
       </c>
       <c r="M11">
-        <v>428.28</v>
+        <v>427.81</v>
       </c>
       <c r="N11">
-        <v>208.8</v>
+        <v>152.86</v>
       </c>
       <c r="O11">
-        <v>180.38</v>
-[...2 lines deleted...]
-        <v>48.39</v>
+        <v>46.45</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
-        <v>1717.22</v>
+        <v>1864.31</v>
       </c>
       <c r="G12">
-        <v>1517.91</v>
+        <v>1426.74</v>
       </c>
       <c r="H12">
-        <v>199.31</v>
+        <v>437.57</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K12">
-        <v>677.19</v>
+        <v>535.96</v>
       </c>
       <c r="L12">
-        <v>585.68</v>
+        <v>462.5</v>
       </c>
       <c r="M12">
-        <v>255.04</v>
+        <v>428.28</v>
       </c>
       <c r="N12">
-        <v>152.86</v>
+        <v>208.8</v>
       </c>
       <c r="O12">
-        <v>46.45</v>
+        <v>180.38</v>
+      </c>
+      <c r="P12">
+        <v>48.39</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13">
         <v>1665.94</v>
       </c>
       <c r="G13">
         <v>1196.14</v>
       </c>
       <c r="H13">
@@ -1411,1299 +1423,1402 @@
       </c>
       <c r="O14">
         <v>195.23</v>
       </c>
       <c r="P14">
         <v>141.4</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15">
-        <v>1345.48</v>
+        <v>1518.53</v>
       </c>
       <c r="G15">
-        <v>1164.42</v>
+        <v>1062.47</v>
       </c>
       <c r="H15">
-        <v>181.06</v>
+        <v>456.06</v>
       </c>
       <c r="I15">
         <v>3</v>
       </c>
       <c r="J15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K15">
-        <v>585.0</v>
+        <v>504.13</v>
       </c>
       <c r="L15">
-        <v>289.71</v>
+        <v>290.36</v>
       </c>
       <c r="M15">
-        <v>289.71</v>
+        <v>267.98</v>
       </c>
       <c r="N15">
-        <v>142.76</v>
+        <v>168.04</v>
       </c>
       <c r="O15">
-        <v>38.3</v>
+        <v>167.04</v>
+      </c>
+      <c r="P15">
+        <v>120.98</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
-        <v>1310.56</v>
+        <v>1434.77</v>
       </c>
       <c r="G16">
-        <v>957.87</v>
+        <v>1082.08</v>
       </c>
       <c r="H16">
         <v>352.69</v>
       </c>
       <c r="I16">
         <v>3</v>
       </c>
       <c r="J16">
         <v>3</v>
       </c>
       <c r="K16">
         <v>376.62</v>
       </c>
       <c r="L16">
         <v>366.87</v>
       </c>
       <c r="M16">
-        <v>214.38</v>
+        <v>338.59</v>
       </c>
       <c r="N16">
         <v>180.58</v>
       </c>
       <c r="O16">
         <v>103.52</v>
       </c>
       <c r="P16">
         <v>68.59</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17">
-        <v>1294.31</v>
+        <v>1373.39</v>
       </c>
       <c r="G17">
-        <v>1055.16</v>
+        <v>1134.24</v>
       </c>
       <c r="H17">
         <v>239.15</v>
       </c>
       <c r="I17">
         <v>3</v>
       </c>
       <c r="J17">
         <v>3</v>
       </c>
       <c r="K17">
         <v>495.76</v>
       </c>
       <c r="L17">
         <v>440.17</v>
       </c>
       <c r="M17">
-        <v>119.23</v>
+        <v>198.31</v>
       </c>
       <c r="N17">
         <v>158.62</v>
       </c>
       <c r="O17">
         <v>50.22</v>
       </c>
       <c r="P17">
         <v>30.31</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
-        <v>1290.98</v>
+        <v>1345.48</v>
       </c>
       <c r="G18">
-        <v>1038.04</v>
+        <v>1164.42</v>
       </c>
       <c r="H18">
-        <v>252.94</v>
+        <v>181.06</v>
       </c>
       <c r="I18">
         <v>3</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
-        <v>463.0</v>
+        <v>585.0</v>
       </c>
       <c r="L18">
-        <v>362.95</v>
+        <v>289.71</v>
       </c>
       <c r="M18">
-        <v>212.09</v>
+        <v>289.71</v>
       </c>
       <c r="N18">
-        <v>130.79</v>
+        <v>142.76</v>
       </c>
       <c r="O18">
-        <v>122.15</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19">
-        <v>1232.4</v>
+        <v>1290.98</v>
       </c>
       <c r="G19">
-        <v>776.34</v>
+        <v>1038.04</v>
       </c>
       <c r="H19">
-        <v>456.06</v>
+        <v>252.94</v>
       </c>
       <c r="I19">
         <v>3</v>
       </c>
       <c r="J19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K19">
-        <v>290.36</v>
+        <v>463.0</v>
       </c>
       <c r="L19">
-        <v>267.98</v>
+        <v>362.95</v>
       </c>
       <c r="M19">
-        <v>218.0</v>
+        <v>212.09</v>
       </c>
       <c r="N19">
-        <v>168.04</v>
+        <v>130.79</v>
       </c>
       <c r="O19">
-        <v>167.04</v>
-[...2 lines deleted...]
-        <v>120.98</v>
+        <v>122.15</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
-        <v>948.89</v>
+        <v>1222.24</v>
       </c>
       <c r="G20">
-        <v>740.09</v>
+        <v>1014.63</v>
       </c>
       <c r="H20">
-        <v>208.8</v>
+        <v>207.61</v>
       </c>
       <c r="I20">
         <v>3</v>
       </c>
       <c r="J20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K20">
-        <v>335.73</v>
+        <v>545.0</v>
       </c>
       <c r="L20">
-        <v>298.08</v>
+        <v>267.98</v>
       </c>
       <c r="M20">
-        <v>106.28</v>
+        <v>201.65</v>
       </c>
       <c r="N20">
-        <v>95.75</v>
+        <v>181.67</v>
       </c>
       <c r="O20">
-        <v>85.01</v>
-[...2 lines deleted...]
-        <v>28.04</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
-        <v>858.71</v>
+        <v>1138.5</v>
       </c>
       <c r="G21">
-        <v>630.6</v>
+        <v>910.39</v>
       </c>
       <c r="H21">
         <v>228.11</v>
       </c>
       <c r="I21">
         <v>3</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
       <c r="K21">
+        <v>466.32</v>
+      </c>
+      <c r="L21">
         <v>247.88</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>196.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>186.53</v>
       </c>
       <c r="N21">
         <v>155.44</v>
       </c>
       <c r="O21">
         <v>72.67</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>56</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22">
-        <v>763.54</v>
+        <v>998.47</v>
       </c>
       <c r="G22">
-        <v>763.54</v>
+        <v>797.18</v>
       </c>
       <c r="H22">
-        <v>0.0</v>
+        <v>201.29</v>
       </c>
       <c r="I22">
+        <v>3</v>
+      </c>
+      <c r="J22">
         <v>2</v>
       </c>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
       <c r="K22">
-        <v>424.19</v>
+        <v>431.34</v>
       </c>
       <c r="L22">
-        <v>339.35</v>
+        <v>229.29</v>
+      </c>
+      <c r="M22">
+        <v>136.55</v>
+      </c>
+      <c r="N22">
+        <v>143.78</v>
+      </c>
+      <c r="O22">
+        <v>57.51</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23">
-        <v>756.81</v>
+        <v>987.79</v>
       </c>
       <c r="G23">
-        <v>570.13</v>
+        <v>778.99</v>
       </c>
       <c r="H23">
-        <v>186.68</v>
+        <v>208.8</v>
       </c>
       <c r="I23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K23">
-        <v>322.25</v>
+        <v>335.73</v>
       </c>
       <c r="L23">
-        <v>247.88</v>
+        <v>298.08</v>
+      </c>
+      <c r="M23">
+        <v>145.18</v>
       </c>
       <c r="N23">
-        <v>125.54</v>
+        <v>95.75</v>
       </c>
       <c r="O23">
-        <v>61.14</v>
+        <v>85.01</v>
+      </c>
+      <c r="P23">
+        <v>28.04</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24">
-        <v>677.24</v>
+        <v>913.76</v>
       </c>
       <c r="G24">
-        <v>469.63</v>
+        <v>727.08</v>
       </c>
       <c r="H24">
-        <v>207.61</v>
+        <v>186.68</v>
       </c>
       <c r="I24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24">
-        <v>267.98</v>
+        <v>322.25</v>
       </c>
       <c r="L24">
-        <v>201.65</v>
+        <v>247.88</v>
+      </c>
+      <c r="M24">
+        <v>156.95</v>
       </c>
       <c r="N24">
-        <v>181.67</v>
+        <v>125.54</v>
       </c>
       <c r="O24">
-        <v>25.94</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25">
-        <v>674.0</v>
+        <v>763.54</v>
       </c>
       <c r="G25">
-        <v>500.54</v>
+        <v>763.54</v>
       </c>
       <c r="H25">
-        <v>173.46</v>
+        <v>0.0</v>
       </c>
       <c r="I25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J25">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K25">
-        <v>500.54</v>
-[...5 lines deleted...]
-        <v>41.41</v>
+        <v>424.19</v>
+      </c>
+      <c r="L25">
+        <v>339.35</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26" t="s">
         <v>65</v>
       </c>
       <c r="F26">
-        <v>567.13</v>
+        <v>717.05</v>
       </c>
       <c r="G26">
-        <v>365.84</v>
+        <v>558.59</v>
       </c>
       <c r="H26">
-        <v>201.29</v>
+        <v>158.46</v>
       </c>
       <c r="I26">
         <v>2</v>
       </c>
       <c r="J26">
         <v>2</v>
       </c>
       <c r="K26">
-        <v>229.29</v>
+        <v>398.99</v>
       </c>
       <c r="L26">
-        <v>136.55</v>
+        <v>159.6</v>
       </c>
       <c r="N26">
-        <v>143.78</v>
+        <v>105.26</v>
       </c>
       <c r="O26">
-        <v>57.51</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27">
-        <v>467.87</v>
+        <v>694.95</v>
       </c>
       <c r="G27">
-        <v>313.54</v>
+        <v>513.93</v>
       </c>
       <c r="H27">
-        <v>154.33</v>
+        <v>181.02</v>
       </c>
       <c r="I27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K27">
-        <v>313.54</v>
+        <v>341.39</v>
+      </c>
+      <c r="L27">
+        <v>172.54</v>
       </c>
       <c r="N27">
-        <v>154.33</v>
+        <v>113.8</v>
+      </c>
+      <c r="O27">
+        <v>67.22</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>68</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28">
-        <v>451.95</v>
+        <v>674.0</v>
       </c>
       <c r="G28">
-        <v>338.96</v>
+        <v>500.54</v>
       </c>
       <c r="H28">
-        <v>112.99</v>
+        <v>173.46</v>
       </c>
       <c r="I28">
         <v>1</v>
       </c>
       <c r="J28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K28">
-        <v>338.96</v>
+        <v>500.54</v>
       </c>
       <c r="N28">
-        <v>112.99</v>
+        <v>132.05</v>
+      </c>
+      <c r="O28">
+        <v>41.41</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29">
-        <v>407.79</v>
+        <v>673.9</v>
       </c>
       <c r="G29">
-        <v>364.82</v>
+        <v>495.38</v>
       </c>
       <c r="H29">
-        <v>42.97</v>
+        <v>178.52</v>
       </c>
       <c r="I29">
         <v>2</v>
       </c>
       <c r="J29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K29">
-        <v>235.92</v>
+        <v>369.07</v>
       </c>
       <c r="L29">
-        <v>128.9</v>
+        <v>126.31</v>
       </c>
       <c r="N29">
-        <v>42.97</v>
+        <v>133.0</v>
+      </c>
+      <c r="O29">
+        <v>45.52</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>72</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30">
-        <v>396.15</v>
+        <v>635.64</v>
       </c>
       <c r="G30">
-        <v>396.15</v>
+        <v>463.41</v>
       </c>
       <c r="H30">
-        <v>0.0</v>
+        <v>172.23</v>
       </c>
       <c r="I30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K30">
-        <v>396.15</v>
+        <v>315.78</v>
+      </c>
+      <c r="L30">
+        <v>147.63</v>
+      </c>
+      <c r="N30">
+        <v>123.02</v>
+      </c>
+      <c r="O30">
+        <v>49.21</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>74</v>
       </c>
       <c r="E31" t="s">
         <v>75</v>
       </c>
       <c r="F31">
-        <v>366.44</v>
+        <v>546.38</v>
       </c>
       <c r="G31">
-        <v>366.44</v>
+        <v>546.38</v>
       </c>
       <c r="H31">
         <v>0.0</v>
       </c>
       <c r="I31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
-        <v>366.44</v>
+        <v>395.73</v>
+      </c>
+      <c r="L31">
+        <v>150.65</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D32" t="s">
         <v>76</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
       <c r="F32">
-        <v>363.66</v>
+        <v>478.56</v>
       </c>
       <c r="G32">
-        <v>176.07</v>
+        <v>290.97</v>
       </c>
       <c r="H32">
         <v>187.59</v>
       </c>
       <c r="I32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J32">
         <v>2</v>
       </c>
       <c r="K32">
         <v>176.07</v>
+      </c>
+      <c r="L32">
+        <v>114.9</v>
       </c>
       <c r="N32">
         <v>116.13</v>
       </c>
       <c r="O32">
         <v>71.46</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D33" t="s">
         <v>78</v>
       </c>
       <c r="E33" t="s">
         <v>79</v>
       </c>
       <c r="F33">
-        <v>353.56</v>
+        <v>467.87</v>
       </c>
       <c r="G33">
-        <v>172.54</v>
+        <v>313.54</v>
       </c>
       <c r="H33">
-        <v>181.02</v>
+        <v>154.33</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K33">
-        <v>172.54</v>
+        <v>313.54</v>
       </c>
       <c r="N33">
-        <v>113.8</v>
-[...2 lines deleted...]
-        <v>67.22</v>
+        <v>154.33</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34">
-        <v>319.86</v>
+        <v>459.15</v>
       </c>
       <c r="G34">
-        <v>147.63</v>
+        <v>459.15</v>
       </c>
       <c r="H34">
-        <v>172.23</v>
+        <v>0.0</v>
       </c>
       <c r="I34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K34">
-        <v>147.63</v>
-[...5 lines deleted...]
-        <v>49.21</v>
+        <v>275.72</v>
+      </c>
+      <c r="L34">
+        <v>183.43</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>83</v>
       </c>
       <c r="F35">
-        <v>318.06</v>
+        <v>451.95</v>
       </c>
       <c r="G35">
-        <v>159.6</v>
+        <v>338.96</v>
       </c>
       <c r="H35">
-        <v>158.46</v>
+        <v>112.99</v>
       </c>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K35">
-        <v>159.6</v>
+        <v>338.96</v>
       </c>
       <c r="N35">
-        <v>105.26</v>
-[...2 lines deleted...]
-        <v>53.2</v>
+        <v>112.99</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36">
-        <v>304.83</v>
+        <v>407.79</v>
       </c>
       <c r="G36">
-        <v>126.31</v>
+        <v>364.82</v>
       </c>
       <c r="H36">
-        <v>178.52</v>
+        <v>42.97</v>
       </c>
       <c r="I36">
+        <v>2</v>
+      </c>
+      <c r="J36">
         <v>1</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
-        <v>126.31</v>
+        <v>235.92</v>
+      </c>
+      <c r="L36">
+        <v>128.9</v>
       </c>
       <c r="N36">
-        <v>133.0</v>
-[...2 lines deleted...]
-        <v>45.52</v>
+        <v>42.97</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D37" t="s">
         <v>86</v>
       </c>
       <c r="E37" t="s">
         <v>87</v>
       </c>
       <c r="F37">
-        <v>275.72</v>
+        <v>396.15</v>
       </c>
       <c r="G37">
-        <v>275.72</v>
+        <v>396.15</v>
       </c>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>1</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>275.72</v>
+        <v>396.15</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D38" t="s">
         <v>88</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38">
-        <v>270.96</v>
+        <v>366.44</v>
       </c>
       <c r="G38">
-        <v>134.29</v>
+        <v>366.44</v>
       </c>
       <c r="H38">
-        <v>136.67</v>
+        <v>0.0</v>
       </c>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K38">
-        <v>134.29</v>
-[...5 lines deleted...]
-        <v>44.76</v>
+        <v>366.44</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="E39" t="s">
         <v>91</v>
       </c>
       <c r="F39">
-        <v>253.87</v>
+        <v>337.86</v>
       </c>
       <c r="G39">
-        <v>0</v>
+        <v>167.86</v>
       </c>
       <c r="H39">
-        <v>253.87</v>
+        <v>170.0</v>
       </c>
       <c r="I39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="K39">
+        <v>167.86</v>
       </c>
       <c r="N39">
-        <v>154.51</v>
-[...2 lines deleted...]
-        <v>99.36</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>93</v>
       </c>
       <c r="F40">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
       <c r="G40">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
       <c r="H40">
         <v>0.0</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>218.22</v>
+        <v>292.1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41">
-        <v>186.72</v>
+        <v>270.96</v>
       </c>
       <c r="G41">
-        <v>186.72</v>
+        <v>134.29</v>
       </c>
       <c r="H41">
-        <v>0.0</v>
+        <v>136.67</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K41">
-        <v>186.72</v>
+        <v>134.29</v>
+      </c>
+      <c r="N41">
+        <v>91.91</v>
+      </c>
+      <c r="O41">
+        <v>44.76</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="E42" t="s">
         <v>97</v>
       </c>
       <c r="F42">
-        <v>172.71</v>
+        <v>270.19</v>
       </c>
       <c r="G42">
-        <v>172.71</v>
+        <v>270.19</v>
       </c>
       <c r="H42">
         <v>0.0</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>172.71</v>
+        <v>270.19</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D43" t="s">
         <v>98</v>
       </c>
       <c r="E43" t="s">
         <v>99</v>
       </c>
       <c r="F43">
-        <v>170.0</v>
+        <v>253.87</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
-        <v>170.0</v>
+        <v>253.87</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N43">
-        <v>170.0</v>
+        <v>154.51</v>
+      </c>
+      <c r="O43">
+        <v>99.36</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D44" t="s">
         <v>100</v>
       </c>
       <c r="E44" t="s">
         <v>101</v>
       </c>
       <c r="F44">
-        <v>166.85</v>
+        <v>218.22</v>
       </c>
       <c r="G44">
-        <v>0</v>
+        <v>218.22</v>
       </c>
       <c r="H44">
-        <v>166.85</v>
+        <v>0.0</v>
       </c>
       <c r="I44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J44">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>166.85</v>
+        <v>0</v>
+      </c>
+      <c r="K44">
+        <v>218.22</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>103</v>
       </c>
       <c r="F45">
-        <v>150.65</v>
+        <v>186.72</v>
       </c>
       <c r="G45">
-        <v>150.65</v>
+        <v>186.72</v>
       </c>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>150.65</v>
+        <v>186.72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46">
+        <v>43</v>
+      </c>
+      <c r="C46">
+        <v>-2</v>
+      </c>
+      <c r="D46" t="s">
+        <v>104</v>
+      </c>
+      <c r="E46" t="s">
+        <v>105</v>
+      </c>
+      <c r="F46">
+        <v>172.71</v>
+      </c>
+      <c r="G46">
+        <v>172.71</v>
+      </c>
+      <c r="H46">
+        <v>0.0</v>
+      </c>
+      <c r="I46">
+        <v>1</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>172.71</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47">
+        <v>45</v>
+      </c>
+      <c r="C47">
+        <v>-1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47" t="s">
+        <v>107</v>
+      </c>
+      <c r="F47">
+        <v>166.85</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47">
+        <v>166.85</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="N47">
+        <v>166.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">