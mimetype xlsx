--- v1 (2026-10-12)
+++ v2 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Points Current Period</t>
   </si>
   <si>
     <t>Points Previous Period</t>
   </si>
   <si>
@@ -80,306 +80,318 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Team I France</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Team I United States</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Team I Hungary</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
+    <t>Team I Great Britain</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Team I Spain</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Team I Germany</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Team I Spain</t>
-[...10 lines deleted...]
-  <si>
     <t>Team I Italy</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Team I Australia</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Team I New Zealand</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>Team I Portugal</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Team I Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Team I Switzerland</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Team I Japan</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Team I Belgium</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
     <t>Team I Netherlands</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Team I Japan</t>
-[...8 lines deleted...]
-    <t>BEL</t>
+    <t>Team I Mexico</t>
+  </si>
+  <si>
+    <t>MEX</t>
   </si>
   <si>
     <t>Team I Poland</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
-    <t>Team I Mexico</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Brazil</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Team I China</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>Team I Hong Kong, China</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Team I South Korea</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Team I Czech Republic</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Team I Israel</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
+    <t>Team I South Africa</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
     <t>Team I Luxembourg</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Team I Indonesia</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
     <t>Team I Kazakhstan</t>
   </si>
   <si>
     <t>KAZ</t>
   </si>
   <si>
+    <t>Team I Chinese Taipei</t>
+  </si>
+  <si>
+    <t>TPE</t>
+  </si>
+  <si>
+    <t>Team I Uzbekistan</t>
+  </si>
+  <si>
+    <t>UZB</t>
+  </si>
+  <si>
     <t>Team I Chile</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
-    <t>Team I Chinese Taipei</t>
-[...10 lines deleted...]
-  <si>
     <t>Team I Russia</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
+    <t>Team I Morocco</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Team I Colombia</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Team I Denmark</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Team I Costa Rica</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
+    <t>Team I Mauritius</t>
+  </si>
+  <si>
+    <t>MRI</t>
+  </si>
+  <si>
+    <t>Team I Estonia</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
     <t>Team I Austria</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
-    <t>Team I Colombia</t>
-[...22 lines deleted...]
-  <si>
     <t>Team I Argentina</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Team I Peru</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
-    <t>Team I South Africa</t>
-[...4 lines deleted...]
-  <si>
     <t>Team I Philippines</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
+    <t>Team I Singapore</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Team I Ireland</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Team I Belarus</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Team I Sweden</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Team I Ukraine</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Team I Ecuador</t>
+  </si>
+  <si>
+    <t>ECU</t>
+  </si>
+  <si>
     <t>Team I Slovakia</t>
   </si>
   <si>
     <t>SVK</t>
-  </si>
-[...34 lines deleted...]
-    <t>ECU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -683,51 +695,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P47"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -776,81 +788,81 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2">
-        <v>2864.24</v>
+        <v>2836.44</v>
       </c>
       <c r="G2">
         <v>2275.86</v>
       </c>
       <c r="H2">
-        <v>588.38</v>
+        <v>560.58</v>
       </c>
       <c r="I2">
         <v>3</v>
       </c>
       <c r="J2">
         <v>3</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2">
         <v>800.0</v>
       </c>
       <c r="M2">
         <v>475.86</v>
       </c>
       <c r="N2">
         <v>308.33</v>
       </c>
       <c r="O2">
         <v>146.72</v>
       </c>
       <c r="P2">
-        <v>133.33</v>
+        <v>105.53</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3">
         <v>2509.14</v>
       </c>
       <c r="G3">
         <v>1874.33</v>
       </c>
       <c r="H3">
@@ -876,131 +888,131 @@
       </c>
       <c r="O3">
         <v>195.0</v>
       </c>
       <c r="P3">
         <v>193.14</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4">
-        <v>2470.2</v>
+        <v>2446.41</v>
       </c>
       <c r="G4">
         <v>1945.0</v>
       </c>
       <c r="H4">
-        <v>525.2</v>
+        <v>501.41</v>
       </c>
       <c r="I4">
         <v>3</v>
       </c>
       <c r="J4">
         <v>3</v>
       </c>
       <c r="K4">
         <v>925.0</v>
       </c>
       <c r="L4">
         <v>650.0</v>
       </c>
       <c r="M4">
         <v>370.0</v>
       </c>
       <c r="N4">
         <v>225.73</v>
       </c>
       <c r="O4">
         <v>185.39</v>
       </c>
       <c r="P4">
-        <v>114.08</v>
+        <v>90.29</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
-        <v>2426.99</v>
+        <v>2404.06</v>
       </c>
       <c r="G5">
-        <v>1751.78</v>
+        <v>1871.19</v>
       </c>
       <c r="H5">
-        <v>675.21</v>
+        <v>532.87</v>
       </c>
       <c r="I5">
         <v>3</v>
       </c>
       <c r="J5">
         <v>3</v>
       </c>
       <c r="K5">
-        <v>732.09</v>
+        <v>855.63</v>
       </c>
       <c r="L5">
-        <v>556.16</v>
+        <v>514.44</v>
       </c>
       <c r="M5">
-        <v>463.53</v>
+        <v>501.12</v>
       </c>
       <c r="N5">
-        <v>285.21</v>
+        <v>263.82</v>
       </c>
       <c r="O5">
-        <v>266.67</v>
+        <v>135.72</v>
       </c>
       <c r="P5">
-        <v>123.33</v>
+        <v>133.33</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6">
         <v>2395.87</v>
       </c>
       <c r="G6">
         <v>1912.15</v>
       </c>
       <c r="H6">
@@ -1026,81 +1038,81 @@
       </c>
       <c r="O6">
         <v>165.25</v>
       </c>
       <c r="P6">
         <v>107.42</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>2361.02</v>
+        <v>2383.83</v>
       </c>
       <c r="G7">
-        <v>1871.19</v>
+        <v>1751.78</v>
       </c>
       <c r="H7">
-        <v>489.83</v>
+        <v>632.05</v>
       </c>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7">
         <v>3</v>
       </c>
       <c r="K7">
-        <v>855.63</v>
+        <v>732.09</v>
       </c>
       <c r="L7">
-        <v>514.44</v>
+        <v>556.16</v>
       </c>
       <c r="M7">
-        <v>501.12</v>
+        <v>463.53</v>
       </c>
       <c r="N7">
-        <v>263.82</v>
+        <v>285.21</v>
       </c>
       <c r="O7">
-        <v>135.72</v>
+        <v>266.67</v>
       </c>
       <c r="P7">
-        <v>90.29</v>
+        <v>80.17</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8">
         <v>2259.25</v>
       </c>
       <c r="G8">
         <v>1702.5</v>
       </c>
       <c r="H8">
@@ -1126,81 +1138,81 @@
       </c>
       <c r="O8">
         <v>216.67</v>
       </c>
       <c r="P8">
         <v>111.91</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9">
-        <v>2060.24</v>
+        <v>2073.27</v>
       </c>
       <c r="G9">
-        <v>1474.91</v>
+        <v>1445.86</v>
       </c>
       <c r="H9">
-        <v>585.33</v>
+        <v>627.41</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9">
         <v>3</v>
       </c>
       <c r="K9">
         <v>633.16</v>
       </c>
       <c r="L9">
         <v>499.5</v>
       </c>
       <c r="M9">
-        <v>342.25</v>
+        <v>313.2</v>
       </c>
       <c r="N9">
         <v>333.33</v>
       </c>
       <c r="O9">
         <v>180.0</v>
       </c>
       <c r="P9">
-        <v>72.0</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
         <v>1959.94</v>
       </c>
       <c r="G10">
         <v>1548.19</v>
       </c>
       <c r="H10">
@@ -1214,140 +1226,143 @@
       </c>
       <c r="K10">
         <v>579.42</v>
       </c>
       <c r="L10">
         <v>540.0</v>
       </c>
       <c r="M10">
         <v>428.77</v>
       </c>
       <c r="N10">
         <v>178.65</v>
       </c>
       <c r="O10">
         <v>166.5</v>
       </c>
       <c r="P10">
         <v>66.6</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11">
-        <v>1889.99</v>
+        <v>1956.09</v>
       </c>
       <c r="G11">
         <v>1690.68</v>
       </c>
       <c r="H11">
-        <v>199.31</v>
+        <v>265.41</v>
       </c>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K11">
         <v>677.19</v>
       </c>
       <c r="L11">
         <v>585.68</v>
       </c>
       <c r="M11">
         <v>427.81</v>
       </c>
       <c r="N11">
         <v>152.86</v>
       </c>
       <c r="O11">
+        <v>66.1</v>
+      </c>
+      <c r="P11">
         <v>46.45</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
-        <v>1864.31</v>
+        <v>1893.18</v>
       </c>
       <c r="G12">
         <v>1426.74</v>
       </c>
       <c r="H12">
-        <v>437.57</v>
+        <v>466.44</v>
       </c>
       <c r="I12">
         <v>3</v>
       </c>
       <c r="J12">
         <v>3</v>
       </c>
       <c r="K12">
         <v>535.96</v>
       </c>
       <c r="L12">
         <v>462.5</v>
       </c>
       <c r="M12">
         <v>428.28</v>
       </c>
       <c r="N12">
         <v>208.8</v>
       </c>
       <c r="O12">
         <v>180.38</v>
       </c>
       <c r="P12">
-        <v>48.39</v>
+        <v>77.26</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13">
         <v>1665.94</v>
       </c>
       <c r="G13">
         <v>1196.14</v>
       </c>
       <c r="H13">
@@ -1373,278 +1388,275 @@
       </c>
       <c r="O13">
         <v>171.48</v>
       </c>
       <c r="P13">
         <v>54.29</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14">
-        <v>1587.0</v>
+        <v>1518.53</v>
       </c>
       <c r="G14">
-        <v>1049.95</v>
+        <v>1062.47</v>
       </c>
       <c r="H14">
-        <v>537.05</v>
+        <v>456.06</v>
       </c>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14">
         <v>3</v>
       </c>
       <c r="K14">
-        <v>370.0</v>
+        <v>504.13</v>
       </c>
       <c r="L14">
-        <v>366.05</v>
+        <v>290.36</v>
       </c>
       <c r="M14">
-        <v>313.9</v>
+        <v>267.98</v>
       </c>
       <c r="N14">
-        <v>200.42</v>
+        <v>168.04</v>
       </c>
       <c r="O14">
-        <v>195.23</v>
+        <v>167.04</v>
       </c>
       <c r="P14">
-        <v>141.4</v>
+        <v>120.98</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15">
-        <v>1518.53</v>
+        <v>1437.64</v>
       </c>
       <c r="G15">
-        <v>1062.47</v>
+        <v>1082.08</v>
       </c>
       <c r="H15">
-        <v>456.06</v>
+        <v>355.56</v>
       </c>
       <c r="I15">
         <v>3</v>
       </c>
       <c r="J15">
         <v>3</v>
       </c>
       <c r="K15">
-        <v>504.13</v>
+        <v>376.62</v>
       </c>
       <c r="L15">
-        <v>290.36</v>
+        <v>366.87</v>
       </c>
       <c r="M15">
-        <v>267.98</v>
+        <v>338.59</v>
       </c>
       <c r="N15">
-        <v>168.04</v>
+        <v>180.58</v>
       </c>
       <c r="O15">
-        <v>167.04</v>
+        <v>103.52</v>
       </c>
       <c r="P15">
-        <v>120.98</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
-        <v>1434.77</v>
+        <v>1418.85</v>
       </c>
       <c r="G16">
-        <v>1082.08</v>
+        <v>881.8</v>
       </c>
       <c r="H16">
-        <v>352.69</v>
+        <v>537.05</v>
       </c>
       <c r="I16">
         <v>3</v>
       </c>
       <c r="J16">
         <v>3</v>
       </c>
       <c r="K16">
-        <v>376.62</v>
+        <v>366.05</v>
       </c>
       <c r="L16">
-        <v>366.87</v>
+        <v>313.9</v>
       </c>
       <c r="M16">
-        <v>338.59</v>
+        <v>201.85</v>
       </c>
       <c r="N16">
-        <v>180.58</v>
+        <v>200.42</v>
       </c>
       <c r="O16">
-        <v>103.52</v>
+        <v>195.23</v>
       </c>
       <c r="P16">
-        <v>68.59</v>
+        <v>141.4</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17">
-        <v>1373.39</v>
+        <v>1345.48</v>
       </c>
       <c r="G17">
-        <v>1134.24</v>
+        <v>1164.42</v>
       </c>
       <c r="H17">
-        <v>239.15</v>
+        <v>181.06</v>
       </c>
       <c r="I17">
         <v>3</v>
       </c>
       <c r="J17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K17">
-        <v>495.76</v>
+        <v>585.0</v>
       </c>
       <c r="L17">
-        <v>440.17</v>
+        <v>289.71</v>
       </c>
       <c r="M17">
-        <v>198.31</v>
+        <v>289.71</v>
       </c>
       <c r="N17">
-        <v>158.62</v>
+        <v>142.76</v>
       </c>
       <c r="O17">
-        <v>50.22</v>
-[...2 lines deleted...]
-        <v>30.31</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18">
-        <v>1345.48</v>
+        <v>1343.08</v>
       </c>
       <c r="G18">
-        <v>1164.42</v>
+        <v>1134.24</v>
       </c>
       <c r="H18">
-        <v>181.06</v>
+        <v>208.84</v>
       </c>
       <c r="I18">
         <v>3</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
-        <v>585.0</v>
+        <v>495.76</v>
       </c>
       <c r="L18">
-        <v>289.71</v>
+        <v>440.17</v>
       </c>
       <c r="M18">
-        <v>289.71</v>
+        <v>198.31</v>
       </c>
       <c r="N18">
-        <v>142.76</v>
+        <v>158.62</v>
       </c>
       <c r="O18">
-        <v>38.3</v>
+        <v>50.22</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19">
         <v>1290.98</v>
       </c>
       <c r="G19">
         <v>1038.04</v>
       </c>
       <c r="H19">
@@ -1667,78 +1679,75 @@
       </c>
       <c r="N19">
         <v>130.79</v>
       </c>
       <c r="O19">
         <v>122.15</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
-        <v>1222.24</v>
+        <v>1196.3</v>
       </c>
       <c r="G20">
         <v>1014.63</v>
       </c>
       <c r="H20">
-        <v>207.61</v>
+        <v>181.67</v>
       </c>
       <c r="I20">
         <v>3</v>
       </c>
       <c r="J20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K20">
         <v>545.0</v>
       </c>
       <c r="L20">
         <v>267.98</v>
       </c>
       <c r="M20">
         <v>201.65</v>
       </c>
       <c r="N20">
         <v>181.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>25.94</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21">
         <v>1138.5</v>
       </c>
       <c r="G21">
         <v>910.39</v>
       </c>
       <c r="H21">
@@ -1808,295 +1817,292 @@
       </c>
       <c r="N22">
         <v>143.78</v>
       </c>
       <c r="O22">
         <v>57.51</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>59</v>
       </c>
       <c r="F23">
-        <v>987.79</v>
+        <v>995.18</v>
       </c>
       <c r="G23">
         <v>778.99</v>
       </c>
       <c r="H23">
-        <v>208.8</v>
+        <v>216.19</v>
       </c>
       <c r="I23">
         <v>3</v>
       </c>
       <c r="J23">
         <v>3</v>
       </c>
       <c r="K23">
         <v>335.73</v>
       </c>
       <c r="L23">
         <v>298.08</v>
       </c>
       <c r="M23">
         <v>145.18</v>
       </c>
       <c r="N23">
         <v>95.75</v>
       </c>
       <c r="O23">
         <v>85.01</v>
       </c>
       <c r="P23">
-        <v>28.04</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24">
-        <v>913.76</v>
+        <v>852.62</v>
       </c>
       <c r="G24">
         <v>727.08</v>
       </c>
       <c r="H24">
-        <v>186.68</v>
+        <v>125.54</v>
       </c>
       <c r="I24">
         <v>3</v>
       </c>
       <c r="J24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K24">
         <v>322.25</v>
       </c>
       <c r="L24">
         <v>247.88</v>
       </c>
       <c r="M24">
         <v>156.95</v>
       </c>
       <c r="N24">
         <v>125.54</v>
-      </c>
-[...1 lines deleted...]
-        <v>61.14</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25">
-        <v>763.54</v>
+        <v>847.86</v>
       </c>
       <c r="G25">
-        <v>763.54</v>
+        <v>677.86</v>
       </c>
       <c r="H25">
-        <v>0.0</v>
+        <v>170.0</v>
       </c>
       <c r="I25">
         <v>2</v>
       </c>
       <c r="J25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K25">
-        <v>424.19</v>
+        <v>510.0</v>
       </c>
       <c r="L25">
-        <v>339.35</v>
+        <v>167.86</v>
+      </c>
+      <c r="N25">
+        <v>170.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
       <c r="E26" t="s">
         <v>65</v>
       </c>
       <c r="F26">
-        <v>717.05</v>
+        <v>763.54</v>
       </c>
       <c r="G26">
-        <v>558.59</v>
+        <v>763.54</v>
       </c>
       <c r="H26">
-        <v>158.46</v>
+        <v>0.0</v>
       </c>
       <c r="I26">
         <v>2</v>
       </c>
       <c r="J26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K26">
-        <v>398.99</v>
+        <v>424.19</v>
       </c>
       <c r="L26">
-        <v>159.6</v>
-[...5 lines deleted...]
-        <v>53.2</v>
+        <v>339.35</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27">
-        <v>694.95</v>
+        <v>717.05</v>
       </c>
       <c r="G27">
-        <v>513.93</v>
+        <v>558.59</v>
       </c>
       <c r="H27">
-        <v>181.02</v>
+        <v>158.46</v>
       </c>
       <c r="I27">
         <v>2</v>
       </c>
       <c r="J27">
         <v>2</v>
       </c>
       <c r="K27">
-        <v>341.39</v>
+        <v>398.99</v>
       </c>
       <c r="L27">
-        <v>172.54</v>
+        <v>159.6</v>
       </c>
       <c r="N27">
-        <v>113.8</v>
+        <v>105.26</v>
       </c>
       <c r="O27">
-        <v>67.22</v>
+        <v>53.2</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>68</v>
       </c>
       <c r="E28" t="s">
         <v>69</v>
       </c>
       <c r="F28">
-        <v>674.0</v>
+        <v>694.95</v>
       </c>
       <c r="G28">
-        <v>500.54</v>
+        <v>513.93</v>
       </c>
       <c r="H28">
-        <v>173.46</v>
+        <v>181.02</v>
       </c>
       <c r="I28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J28">
         <v>2</v>
       </c>
       <c r="K28">
-        <v>500.54</v>
+        <v>341.39</v>
+      </c>
+      <c r="L28">
+        <v>172.54</v>
       </c>
       <c r="N28">
-        <v>132.05</v>
+        <v>113.8</v>
       </c>
       <c r="O28">
-        <v>41.41</v>
+        <v>67.22</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29">
         <v>673.9</v>
       </c>
       <c r="G29">
         <v>495.38</v>
       </c>
       <c r="H29">
@@ -2148,677 +2154,741 @@
       </c>
       <c r="I30">
         <v>2</v>
       </c>
       <c r="J30">
         <v>2</v>
       </c>
       <c r="K30">
         <v>315.78</v>
       </c>
       <c r="L30">
         <v>147.63</v>
       </c>
       <c r="N30">
         <v>123.02</v>
       </c>
       <c r="O30">
         <v>49.21</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>74</v>
       </c>
       <c r="E31" t="s">
         <v>75</v>
       </c>
       <c r="F31">
-        <v>546.38</v>
+        <v>632.59</v>
       </c>
       <c r="G31">
-        <v>546.38</v>
+        <v>500.54</v>
       </c>
       <c r="H31">
-        <v>0.0</v>
+        <v>132.05</v>
       </c>
       <c r="I31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K31">
-        <v>395.73</v>
-[...2 lines deleted...]
-        <v>150.65</v>
+        <v>500.54</v>
+      </c>
+      <c r="N31">
+        <v>132.05</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>76</v>
       </c>
       <c r="E32" t="s">
         <v>77</v>
       </c>
       <c r="F32">
-        <v>478.56</v>
+        <v>546.38</v>
       </c>
       <c r="G32">
-        <v>290.97</v>
+        <v>546.38</v>
       </c>
       <c r="H32">
-        <v>187.59</v>
+        <v>0.0</v>
       </c>
       <c r="I32">
         <v>2</v>
       </c>
       <c r="J32">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K32">
-        <v>176.07</v>
+        <v>395.73</v>
       </c>
       <c r="L32">
-        <v>114.9</v>
-[...5 lines deleted...]
-        <v>71.46</v>
+        <v>150.65</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>78</v>
       </c>
       <c r="E33" t="s">
         <v>79</v>
       </c>
       <c r="F33">
-        <v>467.87</v>
+        <v>471.75</v>
       </c>
       <c r="G33">
-        <v>313.54</v>
+        <v>471.75</v>
       </c>
       <c r="H33">
-        <v>154.33</v>
+        <v>0.0</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K33">
-        <v>313.54</v>
-[...2 lines deleted...]
-        <v>154.33</v>
+        <v>471.75</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>80</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34">
-        <v>459.15</v>
+        <v>467.87</v>
       </c>
       <c r="G34">
-        <v>459.15</v>
+        <v>313.54</v>
       </c>
       <c r="H34">
-        <v>0.0</v>
+        <v>154.33</v>
       </c>
       <c r="I34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K34">
-        <v>275.72</v>
-[...2 lines deleted...]
-        <v>183.43</v>
+        <v>313.54</v>
+      </c>
+      <c r="N34">
+        <v>154.33</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>82</v>
       </c>
       <c r="E35" t="s">
         <v>83</v>
       </c>
       <c r="F35">
-        <v>451.95</v>
+        <v>459.15</v>
       </c>
       <c r="G35">
-        <v>338.96</v>
+        <v>459.15</v>
       </c>
       <c r="H35">
-        <v>112.99</v>
+        <v>0.0</v>
       </c>
       <c r="I35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K35">
-        <v>338.96</v>
-[...2 lines deleted...]
-        <v>112.99</v>
+        <v>275.72</v>
+      </c>
+      <c r="L35">
+        <v>183.43</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>85</v>
       </c>
       <c r="F36">
-        <v>407.79</v>
+        <v>451.95</v>
       </c>
       <c r="G36">
-        <v>364.82</v>
+        <v>338.96</v>
       </c>
       <c r="H36">
-        <v>42.97</v>
+        <v>112.99</v>
       </c>
       <c r="I36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36">
-        <v>235.92</v>
-[...2 lines deleted...]
-        <v>128.9</v>
+        <v>338.96</v>
       </c>
       <c r="N36">
-        <v>42.97</v>
+        <v>112.99</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>86</v>
       </c>
       <c r="E37" t="s">
         <v>87</v>
       </c>
       <c r="F37">
-        <v>396.15</v>
+        <v>436.37</v>
       </c>
       <c r="G37">
-        <v>396.15</v>
+        <v>436.37</v>
       </c>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>1</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>396.15</v>
+        <v>436.37</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>88</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38">
-        <v>366.44</v>
+        <v>407.79</v>
       </c>
       <c r="G38">
-        <v>366.44</v>
+        <v>364.82</v>
       </c>
       <c r="H38">
-        <v>0.0</v>
+        <v>42.97</v>
       </c>
       <c r="I38">
+        <v>2</v>
+      </c>
+      <c r="J38">
         <v>1</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
-        <v>366.44</v>
+        <v>235.92</v>
+      </c>
+      <c r="L38">
+        <v>128.9</v>
+      </c>
+      <c r="N38">
+        <v>42.97</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>90</v>
       </c>
       <c r="E39" t="s">
         <v>91</v>
       </c>
       <c r="F39">
-        <v>337.86</v>
+        <v>407.1</v>
       </c>
       <c r="G39">
-        <v>167.86</v>
+        <v>290.97</v>
       </c>
       <c r="H39">
-        <v>170.0</v>
+        <v>116.13</v>
       </c>
       <c r="I39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39">
-        <v>167.86</v>
+        <v>176.07</v>
+      </c>
+      <c r="L39">
+        <v>114.9</v>
       </c>
       <c r="N39">
-        <v>170.0</v>
+        <v>116.13</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>93</v>
       </c>
       <c r="F40">
-        <v>292.1</v>
+        <v>396.15</v>
       </c>
       <c r="G40">
-        <v>292.1</v>
+        <v>396.15</v>
       </c>
       <c r="H40">
         <v>0.0</v>
       </c>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>292.1</v>
+        <v>396.15</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>94</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41">
-        <v>270.96</v>
+        <v>366.44</v>
       </c>
       <c r="G41">
-        <v>134.29</v>
+        <v>366.44</v>
       </c>
       <c r="H41">
-        <v>136.67</v>
+        <v>0.0</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K41">
-        <v>134.29</v>
-[...5 lines deleted...]
-        <v>44.76</v>
+        <v>366.44</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="E42" t="s">
         <v>97</v>
       </c>
       <c r="F42">
-        <v>270.19</v>
+        <v>292.1</v>
       </c>
       <c r="G42">
-        <v>270.19</v>
+        <v>292.1</v>
       </c>
       <c r="H42">
         <v>0.0</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>270.19</v>
+        <v>292.1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>98</v>
       </c>
       <c r="E43" t="s">
         <v>99</v>
       </c>
       <c r="F43">
-        <v>253.87</v>
+        <v>270.19</v>
       </c>
       <c r="G43">
-        <v>0</v>
+        <v>270.19</v>
       </c>
       <c r="H43">
-        <v>253.87</v>
+        <v>0.0</v>
       </c>
       <c r="I43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J43">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>99.36</v>
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>270.19</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>100</v>
       </c>
       <c r="E44" t="s">
         <v>101</v>
       </c>
       <c r="F44">
-        <v>218.22</v>
+        <v>253.87</v>
       </c>
       <c r="G44">
-        <v>218.22</v>
+        <v>0</v>
       </c>
       <c r="H44">
-        <v>0.0</v>
+        <v>253.87</v>
       </c>
       <c r="I44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J44">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>218.22</v>
+        <v>2</v>
+      </c>
+      <c r="N44">
+        <v>154.51</v>
+      </c>
+      <c r="O44">
+        <v>99.36</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>103</v>
       </c>
       <c r="F45">
-        <v>186.72</v>
+        <v>218.22</v>
       </c>
       <c r="G45">
-        <v>186.72</v>
+        <v>218.22</v>
       </c>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="I45">
         <v>1</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>186.72</v>
+        <v>218.22</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>104</v>
       </c>
       <c r="E46" t="s">
         <v>105</v>
       </c>
       <c r="F46">
-        <v>172.71</v>
+        <v>186.72</v>
       </c>
       <c r="G46">
-        <v>172.71</v>
+        <v>186.72</v>
       </c>
       <c r="H46">
         <v>0.0</v>
       </c>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>172.71</v>
+        <v>186.72</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>106</v>
       </c>
       <c r="E47" t="s">
         <v>107</v>
       </c>
       <c r="F47">
+        <v>172.71</v>
+      </c>
+      <c r="G47">
+        <v>172.71</v>
+      </c>
+      <c r="H47">
+        <v>0.0</v>
+      </c>
+      <c r="I47">
+        <v>1</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47">
+        <v>172.71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48">
+        <v>47</v>
+      </c>
+      <c r="C48">
+        <v>0</v>
+      </c>
+      <c r="D48" t="s">
+        <v>108</v>
+      </c>
+      <c r="E48" t="s">
+        <v>109</v>
+      </c>
+      <c r="F48">
         <v>166.85</v>
       </c>
-      <c r="G47">
-[...2 lines deleted...]
-      <c r="H47">
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48">
         <v>166.85</v>
       </c>
-      <c r="I47">
-[...2 lines deleted...]
-      <c r="J47">
+      <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
         <v>1</v>
       </c>
-      <c r="N47">
+      <c r="N48">
         <v>166.85</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49">
+        <v>48</v>
+      </c>
+      <c r="C49">
+        <v>0</v>
+      </c>
+      <c r="D49" t="s">
+        <v>110</v>
+      </c>
+      <c r="E49" t="s">
+        <v>111</v>
+      </c>
+      <c r="F49">
+        <v>136.67</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49">
+        <v>136.67</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>2</v>
+      </c>
+      <c r="N49">
+        <v>91.91</v>
+      </c>
+      <c r="O49">
+        <v>44.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">