--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,77 +95,77 @@
   <si>
     <t>Rodriguez B1</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Francesca</t>
   </si>
   <si>
     <t>Tarantello B3</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Anja</t>
   </si>
   <si>
     <t>Renner B3</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Leticia</t>
+  </si>
+  <si>
+    <t>Freitas B1</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>Maggie</t>
+  </si>
+  <si>
+    <t>Sandles B3</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
     <t>McClain</t>
   </si>
   <si>
     <t>Hermes B1</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Maggie</t>
-[...16 lines deleted...]
-  <si>
     <t>Judith</t>
   </si>
   <si>
     <t>MacCombe B3</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>Baird B3</t>
   </si>
   <si>
     <t>Gulnaz</t>
   </si>
   <si>
     <t>Zhuzbaeva B1</t>
   </si>
   <si>
     <t>KGZ</t>
   </si>
   <si>
     <t>Fanny</t>
@@ -182,207 +182,213 @@
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Talbot B2</t>
   </si>
   <si>
     <t>Antigoni Chariessa</t>
   </si>
   <si>
     <t>Vasilopoulou B2</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
     <t>Vita</t>
   </si>
   <si>
     <t>Oleksiuk B1</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
+    <t>Mako</t>
+  </si>
+  <si>
+    <t>Takeuchi B3</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Wagner B1</t>
+  </si>
+  <si>
     <t>Heloise</t>
   </si>
   <si>
     <t>Courvoisier B3</t>
   </si>
   <si>
-    <t>Mako</t>
-[...11 lines deleted...]
-    <t>Wagner B1</t>
+    <t>Margot</t>
+  </si>
+  <si>
+    <t>Wehrle B1</t>
+  </si>
+  <si>
+    <t>CAN</t>
   </si>
   <si>
     <t>Carly</t>
   </si>
   <si>
     <t>Meyer B3</t>
   </si>
   <si>
-    <t>Margot</t>
-[...7 lines deleted...]
-  <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>Bryden B3</t>
   </si>
   <si>
+    <t>Nadia Soledad</t>
+  </si>
+  <si>
+    <t>Baez  B1</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>Sonia</t>
+  </si>
+  <si>
+    <t>Ramos B2</t>
+  </si>
+  <si>
+    <t>Ilaria</t>
+  </si>
+  <si>
+    <t>Brugnoli B1</t>
+  </si>
+  <si>
+    <t>Deborah</t>
+  </si>
+  <si>
+    <t>Chucoski B3</t>
+  </si>
+  <si>
+    <t>Kseniia</t>
+  </si>
+  <si>
+    <t>Vybornykh B1</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
+    <t>Flanagan B2</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
     <t>Annouck</t>
   </si>
   <si>
     <t>Curzillat B1</t>
   </si>
   <si>
-    <t>Nadia Soledad</t>
-[...41 lines deleted...]
-    <t>RSA</t>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Toomväli-Petersson B3</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Emelie</t>
+  </si>
+  <si>
+    <t>Lindeborg  B3</t>
   </si>
   <si>
     <t>Cornelle</t>
   </si>
   <si>
     <t>Woolf B2</t>
   </si>
   <si>
     <t>Alison</t>
   </si>
   <si>
     <t>Peasgood B2</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Rachael</t>
   </si>
   <si>
     <t>Elliott B2</t>
   </si>
   <si>
     <t>Denise</t>
   </si>
   <si>
     <t>Curanishi Ferri B3</t>
   </si>
   <si>
     <t>Evaggelia</t>
   </si>
   <si>
     <t>Tsichlaki B1</t>
   </si>
   <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Mears B3</t>
+  </si>
+  <si>
     <t>Keiko</t>
   </si>
   <si>
     <t>Suzuki B3</t>
   </si>
   <si>
-    <t>Sophie</t>
-[...7 lines deleted...]
-  <si>
     <t>Eva Maria</t>
   </si>
   <si>
     <t>Cambero Roldan B2</t>
   </si>
   <si>
     <t>Lena</t>
   </si>
   <si>
     <t>Dieter B1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lindeborg  B3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -686,51 +692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R38"/>
+  <dimension ref="A1:R39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -793,408 +799,408 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1988</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2399.99</v>
+        <v>2549.99</v>
       </c>
       <c r="I2">
-        <v>1800.0</v>
+        <v>1950.0</v>
       </c>
       <c r="J2">
         <v>599.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>550.0</v>
+        <v>700.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>2002</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2149.33</v>
+        <v>2334.33</v>
       </c>
       <c r="I3">
-        <v>1580.59</v>
+        <v>1765.59</v>
       </c>
       <c r="J3">
         <v>568.74</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>647.5</v>
       </c>
       <c r="N3">
+        <v>647.5</v>
+      </c>
+      <c r="O3">
         <v>470.59</v>
-      </c>
-[...1 lines deleted...]
-        <v>462.5</v>
       </c>
       <c r="P3">
         <v>215.83</v>
       </c>
       <c r="Q3">
         <v>183.33</v>
       </c>
       <c r="R3">
         <v>169.58</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>1986</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>2126.42</v>
+        <v>2216.61</v>
       </c>
       <c r="I4">
-        <v>1616.44</v>
+        <v>1706.63</v>
       </c>
       <c r="J4">
         <v>509.98</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
         <v>598.94</v>
       </c>
       <c r="N4">
-        <v>508.75</v>
+        <v>598.94</v>
       </c>
       <c r="O4">
         <v>508.75</v>
       </c>
       <c r="P4">
         <v>170.82</v>
       </c>
       <c r="Q4">
         <v>169.58</v>
       </c>
       <c r="R4">
         <v>169.58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
-        <v>2059.44</v>
+        <v>2066.14</v>
       </c>
       <c r="I5">
-        <v>1604.02</v>
+        <v>1528.99</v>
       </c>
       <c r="J5">
-        <v>455.42</v>
+        <v>537.15</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>554.02</v>
       </c>
       <c r="N5">
-        <v>550.0</v>
+        <v>512.47</v>
       </c>
       <c r="O5">
-        <v>500.0</v>
+        <v>462.5</v>
       </c>
       <c r="P5">
-        <v>166.67</v>
+        <v>199.65</v>
       </c>
       <c r="Q5">
-        <v>150.0</v>
+        <v>183.33</v>
       </c>
       <c r="R5">
-        <v>138.75</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
         <v>2002</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
-        <v>2051.86</v>
+        <v>2064.33</v>
       </c>
       <c r="I6">
-        <v>1558.75</v>
+        <v>1571.22</v>
       </c>
       <c r="J6">
         <v>493.11</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>550.0</v>
       </c>
       <c r="N6">
+        <v>512.47</v>
+      </c>
+      <c r="O6">
         <v>508.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>500.0</v>
       </c>
       <c r="P6">
         <v>169.58</v>
       </c>
       <c r="Q6">
         <v>166.67</v>
       </c>
       <c r="R6">
         <v>156.86</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
-        <v>1947.42</v>
+        <v>2059.44</v>
       </c>
       <c r="I7">
-        <v>1410.27</v>
+        <v>1604.02</v>
       </c>
       <c r="J7">
-        <v>537.15</v>
+        <v>455.42</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>512.47</v>
+        <v>554.02</v>
       </c>
       <c r="N7">
-        <v>462.5</v>
+        <v>550.0</v>
       </c>
       <c r="O7">
-        <v>435.3</v>
+        <v>500.0</v>
       </c>
       <c r="P7">
-        <v>199.65</v>
+        <v>166.67</v>
       </c>
       <c r="Q7">
-        <v>183.33</v>
+        <v>150.0</v>
       </c>
       <c r="R7">
-        <v>154.17</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8">
         <v>1995</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
-        <v>1798.61</v>
+        <v>1869.99</v>
       </c>
       <c r="I8">
-        <v>1311.98</v>
+        <v>1383.36</v>
       </c>
       <c r="J8">
         <v>486.63</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
         <v>474.03</v>
       </c>
       <c r="N8">
+        <v>474.03</v>
+      </c>
+      <c r="O8">
         <v>435.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>402.65</v>
       </c>
       <c r="P8">
         <v>184.67</v>
       </c>
       <c r="Q8">
         <v>156.86</v>
       </c>
       <c r="R8">
         <v>145.1</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
@@ -1350,104 +1356,104 @@
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12">
         <v>1995</v>
       </c>
       <c r="G12" t="s">
         <v>38</v>
       </c>
       <c r="H12">
-        <v>1614.21</v>
+        <v>1680.24</v>
       </c>
       <c r="I12">
-        <v>1150.49</v>
+        <v>1216.52</v>
       </c>
       <c r="J12">
         <v>463.72</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
+        <v>438.48</v>
+      </c>
+      <c r="N12">
         <v>405.59</v>
-      </c>
-[...1 lines deleted...]
-        <v>372.45</v>
       </c>
       <c r="O12">
         <v>372.45</v>
       </c>
       <c r="P12">
         <v>156.86</v>
       </c>
       <c r="Q12">
         <v>156.86</v>
       </c>
       <c r="R12">
         <v>150.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
         <v>2001</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H13">
         <v>1562.2</v>
       </c>
       <c r="I13">
         <v>1164.44</v>
       </c>
       <c r="J13">
         <v>397.76</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>470.59</v>
       </c>
       <c r="N13">
         <v>375.17</v>
       </c>
       <c r="O13">
         <v>318.68</v>
       </c>
@@ -1462,81 +1468,81 @@
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
         <v>1996</v>
       </c>
       <c r="G14" t="s">
         <v>52</v>
       </c>
       <c r="H14">
-        <v>1547.23</v>
+        <v>1535.93</v>
       </c>
       <c r="I14">
-        <v>1203.27</v>
+        <v>1174.28</v>
       </c>
       <c r="J14">
-        <v>343.96</v>
+        <v>361.65</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
         <v>508.75</v>
       </c>
       <c r="N14">
-        <v>350.0</v>
+        <v>344.52</v>
       </c>
       <c r="O14">
-        <v>344.52</v>
+        <v>321.01</v>
       </c>
       <c r="P14">
         <v>138.75</v>
       </c>
       <c r="Q14">
+        <v>116.67</v>
+      </c>
+      <c r="R14">
         <v>106.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.98</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15">
         <v>1995</v>
       </c>
       <c r="G15" t="s">
         <v>55</v>
       </c>
       <c r="H15">
@@ -1556,287 +1562,287 @@
       </c>
       <c r="M15">
         <v>416.25</v>
       </c>
       <c r="N15">
         <v>385.03</v>
       </c>
       <c r="O15">
         <v>338.59</v>
       </c>
       <c r="P15">
         <v>138.75</v>
       </c>
       <c r="Q15">
         <v>115.68</v>
       </c>
       <c r="R15">
         <v>104.4</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G16" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="H16">
-        <v>1378.74</v>
+        <v>1360.3</v>
       </c>
       <c r="I16">
-        <v>944.52</v>
+        <v>1360.3</v>
       </c>
       <c r="J16">
-        <v>434.22</v>
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>450.0</v>
+        <v>462.5</v>
       </c>
       <c r="N16">
-        <v>344.52</v>
+        <v>462.5</v>
       </c>
       <c r="O16">
-        <v>150.0</v>
-[...8 lines deleted...]
-        <v>134.22</v>
+        <v>435.3</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F17">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G17" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="H17">
-        <v>1360.3</v>
+        <v>1291.53</v>
       </c>
       <c r="I17">
-        <v>1360.3</v>
+        <v>1248.75</v>
       </c>
       <c r="J17">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="L17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="N17">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="O17">
-        <v>435.3</v>
+        <v>416.25</v>
+      </c>
+      <c r="P17">
+        <v>42.78</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H18">
-        <v>1291.53</v>
+        <v>1228.74</v>
       </c>
       <c r="I18">
-        <v>1248.75</v>
+        <v>794.52</v>
       </c>
       <c r="J18">
-        <v>42.78</v>
+        <v>434.22</v>
       </c>
       <c r="K18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M18">
-        <v>416.25</v>
+        <v>450.0</v>
       </c>
       <c r="N18">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>416.25</v>
+        <v>344.52</v>
       </c>
       <c r="P18">
-        <v>42.78</v>
+        <v>150.0</v>
+      </c>
+      <c r="Q18">
+        <v>150.0</v>
+      </c>
+      <c r="R18">
+        <v>134.22</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
-        <v>1984</v>
+        <v>2007</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="H19">
-        <v>951.59</v>
+        <v>1128.18</v>
       </c>
       <c r="I19">
-        <v>951.59</v>
+        <v>1128.18</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>427.81</v>
       </c>
       <c r="N19">
-        <v>385.03</v>
+        <v>405.59</v>
       </c>
       <c r="O19">
-        <v>138.75</v>
+        <v>294.78</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F20">
-        <v>2007</v>
+        <v>1984</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="H20">
-        <v>722.59</v>
+        <v>951.59</v>
       </c>
       <c r="I20">
-        <v>722.59</v>
+        <v>951.59</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>427.81</v>
       </c>
       <c r="N20">
-        <v>294.78</v>
+        <v>385.03</v>
+      </c>
+      <c r="O20">
+        <v>138.75</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21">
         <v>2005</v>
       </c>
       <c r="G21" t="s">
         <v>32</v>
       </c>
       <c r="H21">
@@ -1859,751 +1865,795 @@
       </c>
       <c r="N21">
         <v>150.0</v>
       </c>
       <c r="P21">
         <v>142.6</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="G22" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="H22">
-        <v>440.52</v>
+        <v>416.25</v>
       </c>
       <c r="I22">
-        <v>128.34</v>
+        <v>416.25</v>
       </c>
       <c r="J22">
-        <v>312.18</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M22">
-        <v>128.34</v>
-[...5 lines deleted...]
-        <v>154.17</v>
+        <v>416.25</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F23">
-        <v>1989</v>
+        <v>1978</v>
       </c>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="H23">
-        <v>416.25</v>
+        <v>257.81</v>
       </c>
       <c r="I23">
-        <v>416.25</v>
+        <v>0.0</v>
       </c>
       <c r="J23">
-        <v>0.0</v>
+        <v>257.81</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>416.25</v>
+        <v>3</v>
+      </c>
+      <c r="P23">
+        <v>106.23</v>
+      </c>
+      <c r="Q23">
+        <v>101.58</v>
+      </c>
+      <c r="R23">
+        <v>50.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H24">
-        <v>257.81</v>
+        <v>252.49</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
-        <v>257.81</v>
+        <v>252.49</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P24">
-        <v>106.23</v>
+        <v>128.34</v>
       </c>
       <c r="Q24">
-        <v>101.58</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>124.15</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H25">
-        <v>252.49</v>
+        <v>252.41</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
-        <v>252.49</v>
+        <v>252.41</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>2</v>
       </c>
       <c r="P25">
-        <v>128.34</v>
+        <v>142.6</v>
       </c>
       <c r="Q25">
-        <v>124.15</v>
+        <v>109.81</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H26">
-        <v>252.41</v>
+        <v>235.32</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
-        <v>252.41</v>
+        <v>235.32</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>2</v>
       </c>
       <c r="P26">
-        <v>142.6</v>
+        <v>138.75</v>
       </c>
       <c r="Q26">
-        <v>109.81</v>
+        <v>96.57</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F27">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="G27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H27">
-        <v>235.32</v>
+        <v>204.17</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
-        <v>235.32</v>
+        <v>204.17</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>2</v>
       </c>
       <c r="P27">
-        <v>138.75</v>
+        <v>154.17</v>
       </c>
       <c r="Q27">
-        <v>96.57</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F28">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="G28" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="H28">
-        <v>204.17</v>
+        <v>200.79</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
-        <v>204.17</v>
+        <v>200.79</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>2</v>
       </c>
       <c r="P28">
-        <v>154.17</v>
+        <v>158.01</v>
       </c>
       <c r="Q28">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G29" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H29">
-        <v>166.67</v>
+        <v>200.0</v>
       </c>
       <c r="I29">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J29">
-        <v>166.67</v>
+        <v>50.0</v>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L29">
         <v>1</v>
       </c>
+      <c r="M29">
+        <v>150.0</v>
+      </c>
       <c r="P29">
-        <v>166.67</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F30">
         <v>1987</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H30">
-        <v>146.16</v>
+        <v>185.0</v>
       </c>
       <c r="I30">
-        <v>0.0</v>
+        <v>138.75</v>
       </c>
       <c r="J30">
-        <v>146.16</v>
+        <v>46.25</v>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30">
         <v>1</v>
       </c>
+      <c r="M30">
+        <v>138.75</v>
+      </c>
       <c r="P30">
-        <v>146.16</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
       <c r="E31" t="s">
         <v>93</v>
       </c>
       <c r="F31">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="G31" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="H31">
-        <v>138.75</v>
+        <v>166.67</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
-        <v>138.75</v>
+        <v>166.67</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="P31">
-        <v>138.75</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>94</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="G32" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="H32">
-        <v>138.75</v>
+        <v>146.16</v>
       </c>
       <c r="I32">
-        <v>138.75</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
+        <v>146.16</v>
       </c>
       <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32">
         <v>1</v>
       </c>
-      <c r="L32">
-[...3 lines deleted...]
-        <v>138.75</v>
+      <c r="P32">
+        <v>146.16</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33">
+        <v>1978</v>
+      </c>
+      <c r="G33" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H33">
         <v>138.75</v>
       </c>
       <c r="I33">
+        <v>0.0</v>
+      </c>
+      <c r="J33">
         <v>138.75</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33">
         <v>1</v>
       </c>
-      <c r="L33">
-[...2 lines deleted...]
-      <c r="M33">
+      <c r="P33">
         <v>138.75</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C34">
+        <v>-1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34">
+        <v>1978</v>
+      </c>
+      <c r="G34" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34">
+        <v>138.75</v>
+      </c>
+      <c r="I34">
+        <v>138.75</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
         <v>1</v>
       </c>
-      <c r="D34" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L34">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>116.67</v>
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>138.75</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F35">
         <v>1993</v>
       </c>
       <c r="G35" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="H35">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I35">
+        <v>138.75</v>
+      </c>
+      <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L35">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M35">
+        <v>138.75</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C36">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" t="s">
         <v>104</v>
       </c>
       <c r="F36">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="G36" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="H36">
-        <v>46.25</v>
+        <v>138.75</v>
       </c>
       <c r="I36">
+        <v>138.75</v>
+      </c>
+      <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <v>138.75</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>105</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37">
-        <v>1997</v>
+        <v>1965</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="H37">
-        <v>46.25</v>
+        <v>116.67</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
-        <v>46.25</v>
+        <v>116.67</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="P37">
-        <v>46.25</v>
+        <v>116.67</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>107</v>
       </c>
       <c r="E38" t="s">
         <v>108</v>
       </c>
       <c r="F38">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="G38" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="H38">
         <v>46.25</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
         <v>46.25</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="P38">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39">
+        <v>37</v>
+      </c>
+      <c r="C39">
+        <v>-1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" t="s">
+        <v>110</v>
+      </c>
+      <c r="F39">
+        <v>1997</v>
+      </c>
+      <c r="G39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H39">
+        <v>46.25</v>
+      </c>
+      <c r="I39">
+        <v>0.0</v>
+      </c>
+      <c r="J39">
+        <v>46.25</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <v>1</v>
+      </c>
+      <c r="P39">
         <v>46.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>