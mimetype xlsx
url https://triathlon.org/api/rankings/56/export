--- v1 (2026-10-09)
+++ v2 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,318 +77,324 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Susana</t>
   </si>
   <si>
     <t>Rodriguez B1</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>Renner B3</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
     <t>Francesca</t>
   </si>
   <si>
     <t>Tarantello B3</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
-    <t>Anja</t>
-[...5 lines deleted...]
-    <t>GER</t>
+    <t>Maggie</t>
+  </si>
+  <si>
+    <t>Sandles B3</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>McClain</t>
+  </si>
+  <si>
+    <t>Hermes B1</t>
+  </si>
+  <si>
+    <t>USA</t>
   </si>
   <si>
     <t>Leticia</t>
   </si>
   <si>
     <t>Freitas B1</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
-    <t>Maggie</t>
-[...14 lines deleted...]
-    <t>USA</t>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Baird B3</t>
   </si>
   <si>
     <t>Judith</t>
   </si>
   <si>
     <t>MacCombe B3</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
-    <t>Caroline</t>
-[...4 lines deleted...]
-  <si>
     <t>Gulnaz</t>
   </si>
   <si>
     <t>Zhuzbaeva B1</t>
   </si>
   <si>
     <t>KGZ</t>
   </si>
   <si>
+    <t>Chloe</t>
+  </si>
+  <si>
     <t>Fanny</t>
   </si>
   <si>
     <t>Bourdelas B3</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>Chloe</t>
+    <t>Antigoni Chariessa</t>
+  </si>
+  <si>
+    <t>Vasilopoulou B2</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Vita</t>
+  </si>
+  <si>
+    <t>Oleksiuk B1</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Mako</t>
+  </si>
+  <si>
+    <t>Takeuchi B3</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Wagner B1</t>
+  </si>
+  <si>
+    <t>Heloise</t>
+  </si>
+  <si>
+    <t>Courvoisier B3</t>
+  </si>
+  <si>
+    <t>Carly</t>
+  </si>
+  <si>
+    <t>Meyer B3</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Talbot B2</t>
   </si>
   <si>
-    <t>Antigoni Chariessa</t>
-[...37 lines deleted...]
-  <si>
     <t>Margot</t>
   </si>
   <si>
     <t>Wehrle B1</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>Carly</t>
-[...4 lines deleted...]
-  <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>Bryden B3</t>
   </si>
   <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Mears B3</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Green B3</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
     <t>Nadia Soledad</t>
   </si>
   <si>
     <t>Baez  B1</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
+    <t>Alison</t>
+  </si>
+  <si>
+    <t>Peasgood B2</t>
+  </si>
+  <si>
+    <t>Ilaria</t>
+  </si>
+  <si>
+    <t>Brugnoli B1</t>
+  </si>
+  <si>
     <t>Sonia</t>
   </si>
   <si>
     <t>Ramos B2</t>
   </si>
   <si>
-    <t>Ilaria</t>
-[...2 lines deleted...]
-    <t>Brugnoli B1</t>
+    <t>Rachael</t>
+  </si>
+  <si>
+    <t>Elliott B2</t>
+  </si>
+  <si>
+    <t>Kseniia</t>
+  </si>
+  <si>
+    <t>Vybornykh B1</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
+    <t>Flanagan B2</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Toomväli-Petersson B3</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Emelie</t>
+  </si>
+  <si>
+    <t>Lindeborg  B3</t>
+  </si>
+  <si>
+    <t>Eva Maria</t>
+  </si>
+  <si>
+    <t>Cambero Roldan B2</t>
+  </si>
+  <si>
+    <t>Cornelle</t>
+  </si>
+  <si>
+    <t>Woolf B2</t>
+  </si>
+  <si>
+    <t>Carla</t>
+  </si>
+  <si>
+    <t>Santoro cernadas</t>
   </si>
   <si>
     <t>Deborah</t>
   </si>
   <si>
     <t>Chucoski B3</t>
   </si>
   <si>
-    <t>Kseniia</t>
-[...14 lines deleted...]
-    <t>RSA</t>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Curanishi Ferri B3</t>
+  </si>
+  <si>
+    <t>Evaggelia</t>
+  </si>
+  <si>
+    <t>Tsichlaki B1</t>
+  </si>
+  <si>
+    <t>Lena</t>
+  </si>
+  <si>
+    <t>Dieter B1</t>
   </si>
   <si>
     <t>Annouck</t>
   </si>
   <si>
     <t>Curzillat B1</t>
-  </si>
-[...70 lines deleted...]
-    <t>Dieter B1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -692,51 +698,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R39"/>
+  <dimension ref="A1:R40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -799,1862 +805,1927 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1988</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2549.99</v>
+        <v>2399.99</v>
       </c>
       <c r="I2">
-        <v>1950.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J2">
         <v>599.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>700.0</v>
+        <v>550.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2334.33</v>
+        <v>2155.25</v>
       </c>
       <c r="I3">
-        <v>1765.59</v>
+        <v>1616.44</v>
       </c>
       <c r="J3">
-        <v>568.74</v>
+        <v>538.81</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>647.5</v>
+        <v>598.94</v>
       </c>
       <c r="N3">
-        <v>647.5</v>
+        <v>508.75</v>
       </c>
       <c r="O3">
-        <v>470.59</v>
+        <v>508.75</v>
       </c>
       <c r="P3">
-        <v>215.83</v>
+        <v>199.65</v>
       </c>
       <c r="Q3">
-        <v>183.33</v>
+        <v>169.58</v>
       </c>
       <c r="R3">
         <v>169.58</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>2216.61</v>
+        <v>2149.33</v>
       </c>
       <c r="I4">
-        <v>1706.63</v>
+        <v>1580.59</v>
       </c>
       <c r="J4">
-        <v>509.98</v>
+        <v>568.74</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
-        <v>598.94</v>
+        <v>647.5</v>
       </c>
       <c r="N4">
-        <v>598.94</v>
+        <v>470.59</v>
       </c>
       <c r="O4">
-        <v>508.75</v>
+        <v>462.5</v>
       </c>
       <c r="P4">
-        <v>170.82</v>
+        <v>215.83</v>
       </c>
       <c r="Q4">
-        <v>169.58</v>
+        <v>183.33</v>
       </c>
       <c r="R4">
         <v>169.58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
-        <v>2066.14</v>
+        <v>2064.33</v>
       </c>
       <c r="I5">
-        <v>1528.99</v>
+        <v>1571.22</v>
       </c>
       <c r="J5">
-        <v>537.15</v>
+        <v>493.11</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
-        <v>554.02</v>
+        <v>550.0</v>
       </c>
       <c r="N5">
         <v>512.47</v>
       </c>
       <c r="O5">
-        <v>462.5</v>
+        <v>508.75</v>
       </c>
       <c r="P5">
-        <v>199.65</v>
+        <v>169.58</v>
       </c>
       <c r="Q5">
-        <v>183.33</v>
+        <v>166.67</v>
       </c>
       <c r="R5">
-        <v>154.17</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
-        <v>2064.33</v>
+        <v>2021.93</v>
       </c>
       <c r="I6">
-        <v>1571.22</v>
+        <v>1520.59</v>
       </c>
       <c r="J6">
-        <v>493.11</v>
+        <v>501.34</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>550.0</v>
       </c>
       <c r="N6">
-        <v>512.47</v>
+        <v>500.0</v>
       </c>
       <c r="O6">
-        <v>508.75</v>
+        <v>470.59</v>
       </c>
       <c r="P6">
-        <v>169.58</v>
+        <v>184.67</v>
       </c>
       <c r="Q6">
         <v>166.67</v>
       </c>
       <c r="R6">
-        <v>156.86</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
-        <v>2059.44</v>
+        <v>1960.14</v>
       </c>
       <c r="I7">
-        <v>1604.02</v>
+        <v>1451.82</v>
       </c>
       <c r="J7">
-        <v>455.42</v>
+        <v>508.32</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
         <v>554.02</v>
       </c>
       <c r="N7">
-        <v>550.0</v>
+        <v>462.5</v>
       </c>
       <c r="O7">
-        <v>500.0</v>
+        <v>435.3</v>
       </c>
       <c r="P7">
-        <v>166.67</v>
+        <v>183.33</v>
       </c>
       <c r="Q7">
-        <v>150.0</v>
+        <v>170.82</v>
       </c>
       <c r="R7">
-        <v>138.75</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H8">
-        <v>1869.99</v>
+        <v>1791.81</v>
       </c>
       <c r="I8">
-        <v>1383.36</v>
+        <v>1368.39</v>
       </c>
       <c r="J8">
-        <v>486.63</v>
+        <v>423.42</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>474.03</v>
+        <v>470.59</v>
       </c>
       <c r="N8">
-        <v>474.03</v>
+        <v>462.5</v>
       </c>
       <c r="O8">
         <v>435.3</v>
       </c>
       <c r="P8">
-        <v>184.67</v>
+        <v>154.17</v>
       </c>
       <c r="Q8">
-        <v>156.86</v>
+        <v>145.1</v>
       </c>
       <c r="R8">
-        <v>145.1</v>
+        <v>124.15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>1995</v>
+      </c>
+      <c r="G9" t="s">
         <v>40</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>1791.81</v>
+        <v>1771.95</v>
       </c>
       <c r="I9">
-        <v>1368.39</v>
+        <v>1311.98</v>
       </c>
       <c r="J9">
-        <v>423.42</v>
+        <v>459.97</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
         <v>3</v>
       </c>
       <c r="M9">
-        <v>470.59</v>
+        <v>474.03</v>
       </c>
       <c r="N9">
-        <v>462.5</v>
+        <v>435.3</v>
       </c>
       <c r="O9">
-        <v>435.3</v>
+        <v>402.65</v>
       </c>
       <c r="P9">
-        <v>154.17</v>
+        <v>158.01</v>
       </c>
       <c r="Q9">
+        <v>156.86</v>
+      </c>
+      <c r="R9">
         <v>145.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>124.15</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10">
         <v>1983</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10">
-        <v>1697.06</v>
+        <v>1766.38</v>
       </c>
       <c r="I10">
-        <v>1450.0</v>
+        <v>1352.65</v>
       </c>
       <c r="J10">
-        <v>247.06</v>
+        <v>413.73</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M10">
         <v>500.0</v>
       </c>
       <c r="N10">
-        <v>500.0</v>
+        <v>450.0</v>
       </c>
       <c r="O10">
-        <v>450.0</v>
+        <v>402.65</v>
       </c>
       <c r="P10">
+        <v>166.67</v>
+      </c>
+      <c r="Q10">
         <v>128.34</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>118.72</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F11">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H11">
-        <v>1687.46</v>
+        <v>1724.65</v>
       </c>
       <c r="I11">
-        <v>1316.25</v>
+        <v>1260.93</v>
       </c>
       <c r="J11">
-        <v>371.21</v>
+        <v>463.72</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>450.0</v>
       </c>
       <c r="N11">
-        <v>450.0</v>
+        <v>438.48</v>
       </c>
       <c r="O11">
-        <v>416.25</v>
+        <v>372.45</v>
       </c>
       <c r="P11">
-        <v>128.34</v>
+        <v>156.86</v>
       </c>
       <c r="Q11">
-        <v>124.15</v>
+        <v>156.86</v>
       </c>
       <c r="R11">
-        <v>118.72</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12">
+        <v>1987</v>
+      </c>
+      <c r="G12" t="s">
         <v>47</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12">
-        <v>1680.24</v>
+        <v>1653.77</v>
       </c>
       <c r="I12">
-        <v>1216.52</v>
+        <v>1251.28</v>
       </c>
       <c r="J12">
-        <v>463.72</v>
+        <v>402.49</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
-        <v>438.48</v>
+        <v>450.0</v>
       </c>
       <c r="N12">
-        <v>405.59</v>
+        <v>416.25</v>
       </c>
       <c r="O12">
-        <v>372.45</v>
+        <v>385.03</v>
       </c>
       <c r="P12">
-        <v>156.86</v>
+        <v>150.0</v>
       </c>
       <c r="Q12">
-        <v>156.86</v>
+        <v>128.34</v>
       </c>
       <c r="R12">
-        <v>150.0</v>
+        <v>124.15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="H13">
-        <v>1562.2</v>
+        <v>1528.89</v>
       </c>
       <c r="I13">
-        <v>1164.44</v>
+        <v>1166.47</v>
       </c>
       <c r="J13">
-        <v>397.76</v>
+        <v>362.42</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>3</v>
       </c>
       <c r="M13">
-        <v>470.59</v>
+        <v>508.75</v>
       </c>
       <c r="N13">
-        <v>375.17</v>
+        <v>344.52</v>
       </c>
       <c r="O13">
-        <v>318.68</v>
+        <v>313.2</v>
       </c>
       <c r="P13">
-        <v>135.2</v>
+        <v>138.75</v>
       </c>
       <c r="Q13">
-        <v>134.22</v>
+        <v>116.67</v>
       </c>
       <c r="R13">
-        <v>128.34</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H14">
-        <v>1535.93</v>
+        <v>1482.48</v>
       </c>
       <c r="I14">
-        <v>1174.28</v>
+        <v>1110.99</v>
       </c>
       <c r="J14">
-        <v>361.65</v>
+        <v>371.49</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
-        <v>508.75</v>
+        <v>416.25</v>
       </c>
       <c r="N14">
-        <v>344.52</v>
+        <v>356.15</v>
       </c>
       <c r="O14">
-        <v>321.01</v>
+        <v>338.59</v>
       </c>
       <c r="P14">
         <v>138.75</v>
       </c>
       <c r="Q14">
-        <v>116.67</v>
+        <v>128.34</v>
       </c>
       <c r="R14">
-        <v>106.23</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15">
         <v>1995</v>
       </c>
       <c r="G15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H15">
-        <v>1498.7</v>
+        <v>1437.0</v>
       </c>
       <c r="I15">
-        <v>1139.87</v>
+        <v>1282.83</v>
       </c>
       <c r="J15">
-        <v>358.83</v>
+        <v>154.17</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M15">
-        <v>416.25</v>
+        <v>462.5</v>
       </c>
       <c r="N15">
+        <v>435.3</v>
+      </c>
+      <c r="O15">
         <v>385.03</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>138.75</v>
-[...5 lines deleted...]
-        <v>104.4</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H16">
-        <v>1360.3</v>
+        <v>1295.91</v>
       </c>
       <c r="I16">
-        <v>1360.3</v>
+        <v>1114.38</v>
       </c>
       <c r="J16">
-        <v>0.0</v>
+        <v>181.53</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M16">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="N16">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="O16">
-        <v>435.3</v>
+        <v>281.88</v>
+      </c>
+      <c r="P16">
+        <v>138.75</v>
+      </c>
+      <c r="Q16">
+        <v>42.78</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="H17">
-        <v>1291.53</v>
+        <v>1228.74</v>
       </c>
       <c r="I17">
-        <v>1248.75</v>
+        <v>794.52</v>
       </c>
       <c r="J17">
-        <v>42.78</v>
+        <v>434.22</v>
       </c>
       <c r="K17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M17">
-        <v>416.25</v>
+        <v>450.0</v>
       </c>
       <c r="N17">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>416.25</v>
+        <v>344.52</v>
       </c>
       <c r="P17">
-        <v>42.78</v>
+        <v>150.0</v>
+      </c>
+      <c r="Q17">
+        <v>150.0</v>
+      </c>
+      <c r="R17">
+        <v>134.22</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>1997</v>
+        <v>1984</v>
       </c>
       <c r="G18" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H18">
-        <v>1228.74</v>
+        <v>1197.87</v>
       </c>
       <c r="I18">
-        <v>794.52</v>
+        <v>1197.87</v>
       </c>
       <c r="J18">
-        <v>434.22</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M18">
-        <v>450.0</v>
+        <v>427.81</v>
       </c>
       <c r="N18">
-        <v>344.52</v>
-[...8 lines deleted...]
-        <v>134.22</v>
+        <v>385.03</v>
+      </c>
+      <c r="O18">
+        <v>385.03</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G19" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="H19">
-        <v>1128.18</v>
+        <v>1167.27</v>
       </c>
       <c r="I19">
-        <v>1128.18</v>
+        <v>789.27</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
+        <v>378.0</v>
       </c>
       <c r="K19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L19">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M19">
-        <v>427.81</v>
+        <v>470.59</v>
       </c>
       <c r="N19">
-        <v>405.59</v>
-[...2 lines deleted...]
-        <v>294.78</v>
+        <v>318.68</v>
+      </c>
+      <c r="P19">
+        <v>134.22</v>
+      </c>
+      <c r="Q19">
+        <v>125.06</v>
+      </c>
+      <c r="R19">
+        <v>118.72</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" t="s">
         <v>66</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>2007</v>
+      </c>
+      <c r="G20" t="s">
         <v>67</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>951.59</v>
+        <v>1162.84</v>
       </c>
       <c r="I20">
-        <v>951.59</v>
+        <v>1162.84</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>3</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>427.81</v>
       </c>
       <c r="N20">
-        <v>385.03</v>
+        <v>405.59</v>
       </c>
       <c r="O20">
-        <v>138.75</v>
+        <v>329.44</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21">
         <v>2005</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H21">
-        <v>688.33</v>
+        <v>993.06</v>
       </c>
       <c r="I21">
-        <v>545.73</v>
+        <v>850.46</v>
       </c>
       <c r="J21">
         <v>142.6</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L21">
         <v>1</v>
       </c>
       <c r="M21">
         <v>395.73</v>
       </c>
       <c r="N21">
+        <v>304.73</v>
+      </c>
+      <c r="O21">
         <v>150.0</v>
       </c>
       <c r="P21">
         <v>142.6</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="H22">
-        <v>416.25</v>
+        <v>859.73</v>
       </c>
       <c r="I22">
-        <v>416.25</v>
+        <v>859.73</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>416.25</v>
+      </c>
+      <c r="N22">
+        <v>304.73</v>
+      </c>
+      <c r="O22">
+        <v>138.75</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" t="s">
         <v>73</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23">
+        <v>2008</v>
+      </c>
+      <c r="G23" t="s">
         <v>74</v>
       </c>
-      <c r="F23">
-[...4 lines deleted...]
-      </c>
       <c r="H23">
-        <v>257.81</v>
+        <v>468.19</v>
       </c>
       <c r="I23">
+        <v>468.19</v>
+      </c>
+      <c r="J23">
         <v>0.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L23">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M23">
+        <v>329.44</v>
+      </c>
+      <c r="N23">
+        <v>138.75</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="H24">
-        <v>252.49</v>
+        <v>416.25</v>
       </c>
       <c r="I24">
+        <v>416.25</v>
+      </c>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>124.15</v>
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <v>416.25</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C25">
+        <v>0</v>
+      </c>
+      <c r="C25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" t="s">
+        <v>80</v>
+      </c>
+      <c r="F25">
+        <v>1987</v>
+      </c>
+      <c r="G25" t="s">
+        <v>74</v>
+      </c>
+      <c r="H25">
+        <v>416.25</v>
+      </c>
+      <c r="I25">
+        <v>416.25</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>1</v>
       </c>
-      <c r="D25" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L25">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>109.81</v>
+        <v>0</v>
+      </c>
+      <c r="M25">
+        <v>416.25</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
+        <v>23</v>
+      </c>
+      <c r="C26">
+        <v>-2</v>
+      </c>
+      <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26">
+        <v>1987</v>
+      </c>
+      <c r="G26" t="s">
         <v>26</v>
       </c>
-      <c r="C26">
+      <c r="H26">
+        <v>402.49</v>
+      </c>
+      <c r="I26">
+        <v>150.0</v>
+      </c>
+      <c r="J26">
+        <v>252.49</v>
+      </c>
+      <c r="K26">
         <v>1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L26">
         <v>2</v>
       </c>
+      <c r="M26">
+        <v>150.0</v>
+      </c>
       <c r="P26">
-        <v>138.75</v>
+        <v>128.34</v>
       </c>
       <c r="Q26">
-        <v>96.57</v>
+        <v>124.15</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C27">
+        <v>-2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
+        <v>84</v>
+      </c>
+      <c r="F27">
+        <v>1978</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27">
+        <v>396.56</v>
+      </c>
+      <c r="I27">
+        <v>138.75</v>
+      </c>
+      <c r="J27">
+        <v>257.81</v>
+      </c>
+      <c r="K27">
         <v>1</v>
       </c>
-      <c r="D27" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L27">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="M27">
+        <v>138.75</v>
       </c>
       <c r="P27">
-        <v>154.17</v>
+        <v>106.23</v>
       </c>
       <c r="Q27">
+        <v>101.58</v>
+      </c>
+      <c r="R27">
         <v>50.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C28">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>86</v>
       </c>
       <c r="F28">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="G28" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="H28">
-        <v>200.79</v>
+        <v>288.75</v>
       </c>
       <c r="I28">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J28">
-        <v>200.79</v>
+        <v>138.75</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L28">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M28">
+        <v>150.0</v>
       </c>
       <c r="P28">
-        <v>158.01</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="G29" t="s">
         <v>89</v>
       </c>
       <c r="H29">
-        <v>200.0</v>
+        <v>235.32</v>
       </c>
       <c r="I29">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="J29">
-        <v>50.0</v>
+        <v>235.32</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>150.0</v>
+        <v>2</v>
       </c>
       <c r="P29">
-        <v>50.0</v>
+        <v>138.75</v>
+      </c>
+      <c r="Q29">
+        <v>96.57</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
       <c r="E30" t="s">
         <v>91</v>
       </c>
       <c r="F30">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="G30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H30">
-        <v>185.0</v>
+        <v>204.17</v>
       </c>
       <c r="I30">
-        <v>138.75</v>
+        <v>0.0</v>
       </c>
       <c r="J30">
-        <v>46.25</v>
+        <v>204.17</v>
       </c>
       <c r="K30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>138.75</v>
+        <v>2</v>
       </c>
       <c r="P30">
-        <v>46.25</v>
+        <v>154.17</v>
+      </c>
+      <c r="Q30">
+        <v>50.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="E31" t="s">
         <v>93</v>
       </c>
       <c r="F31">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G31" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="H31">
-        <v>166.67</v>
+        <v>200.0</v>
       </c>
       <c r="I31">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J31">
-        <v>166.67</v>
+        <v>50.0</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
+      <c r="M31">
+        <v>150.0</v>
+      </c>
       <c r="P31">
-        <v>166.67</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F32">
         <v>1987</v>
       </c>
       <c r="G32" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="H32">
-        <v>146.16</v>
+        <v>185.0</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>138.75</v>
       </c>
       <c r="J32">
-        <v>146.16</v>
+        <v>46.25</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
+      <c r="M32">
+        <v>138.75</v>
+      </c>
       <c r="P32">
-        <v>146.16</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D33" t="s">
         <v>97</v>
       </c>
       <c r="E33" t="s">
         <v>98</v>
       </c>
       <c r="F33">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="G33" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="H33">
-        <v>138.75</v>
+        <v>174.59</v>
       </c>
       <c r="I33">
-        <v>0.0</v>
+        <v>128.34</v>
       </c>
       <c r="J33">
-        <v>138.75</v>
+        <v>46.25</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
+      <c r="M33">
+        <v>128.34</v>
+      </c>
       <c r="P33">
-        <v>138.75</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C34">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D34" t="s">
         <v>99</v>
       </c>
       <c r="E34" t="s">
         <v>100</v>
       </c>
       <c r="F34">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H34">
-        <v>138.75</v>
+        <v>166.67</v>
       </c>
       <c r="I34">
-        <v>138.75</v>
+        <v>0.0</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
+        <v>166.67</v>
       </c>
       <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34">
         <v>1</v>
       </c>
-      <c r="L34">
-[...3 lines deleted...]
-        <v>138.75</v>
+      <c r="P34">
+        <v>166.67</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>32</v>
       </c>
       <c r="C35">
         <v>-2</v>
       </c>
       <c r="D35" t="s">
         <v>101</v>
       </c>
       <c r="E35" t="s">
         <v>102</v>
       </c>
       <c r="F35">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="G35" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="H35">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I35">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C36">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" t="s">
         <v>104</v>
       </c>
       <c r="F36">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H36">
-        <v>138.75</v>
+        <v>142.6</v>
       </c>
       <c r="I36">
-        <v>138.75</v>
+        <v>0.0</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
+        <v>142.6</v>
       </c>
       <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36">
         <v>1</v>
       </c>
-      <c r="L36">
-[...3 lines deleted...]
-        <v>138.75</v>
+      <c r="P36">
+        <v>142.6</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
         <v>105</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37">
-        <v>1965</v>
+        <v>1978</v>
       </c>
       <c r="G37" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="H37">
-        <v>116.67</v>
+        <v>138.75</v>
       </c>
       <c r="I37">
+        <v>138.75</v>
+      </c>
+      <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>116.67</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>138.75</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D38" t="s">
         <v>107</v>
       </c>
       <c r="E38" t="s">
         <v>108</v>
       </c>
       <c r="F38">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H38">
-        <v>46.25</v>
+        <v>138.75</v>
       </c>
       <c r="I38">
+        <v>138.75</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>138.75</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>37</v>
       </c>
       <c r="C39">
         <v>-1</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
       <c r="E39" t="s">
         <v>110</v>
       </c>
       <c r="F39">
         <v>1997</v>
       </c>
       <c r="G39" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H39">
         <v>46.25</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39">
         <v>46.25</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
       <c r="P39">
         <v>46.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40">
+        <v>38</v>
+      </c>
+      <c r="C40">
+        <v>-1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40">
+        <v>1992</v>
+      </c>
+      <c r="G40" t="s">
+        <v>47</v>
+      </c>
+      <c r="H40">
+        <v>42.78</v>
+      </c>
+      <c r="I40">
+        <v>0.0</v>
+      </c>
+      <c r="J40">
+        <v>42.78</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>1</v>
+      </c>
+      <c r="P40">
+        <v>42.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">