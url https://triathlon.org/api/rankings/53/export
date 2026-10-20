--- v0 (2026-09-19)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,135 +77,156 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Elise</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>Serena</t>
+  </si>
+  <si>
+    <t>Banzato</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Plotnikova</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Atalia</t>
   </si>
   <si>
     <t>Nevo</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Longmire</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Serena</t>
-[...5 lines deleted...]
-    <t>ITA</t>
+    <t>Kenia Yesenia</t>
+  </si>
+  <si>
+    <t>Villalobos Vargas</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Kassandra</t>
+  </si>
+  <si>
+    <t>Case</t>
   </si>
   <si>
     <t>Luan</t>
   </si>
   <si>
     <t>Mazet-Vignaud</t>
   </si>
   <si>
-    <t>Kenia Yesenia</t>
-[...13 lines deleted...]
-  <si>
     <t>Evgeniya</t>
   </si>
   <si>
     <t>Koroleva</t>
   </si>
   <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Watts</t>
+  </si>
+  <si>
     <t>Sanne</t>
   </si>
   <si>
     <t>Koopman</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Rachel</t>
-[...4 lines deleted...]
-  <si>
     <t>Aikaterini - Eleni</t>
   </si>
   <si>
     <t>Karaindrou</t>
   </si>
   <si>
     <t>GRE</t>
+  </si>
+  <si>
+    <t>Hattie</t>
+  </si>
+  <si>
+    <t>Woodhouse</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Sumbul</t>
+  </si>
+  <si>
+    <t>Zafar</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
+    <t>Klemenz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -509,51 +530,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R13"/>
+  <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -616,630 +637,744 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1987</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2242.08</v>
+        <v>2177.08</v>
       </c>
       <c r="I2">
-        <v>1658.75</v>
+        <v>1606.25</v>
       </c>
       <c r="J2">
-        <v>583.33</v>
+        <v>570.83</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
-        <v>700.0</v>
+        <v>647.5</v>
       </c>
       <c r="N2">
         <v>508.75</v>
       </c>
       <c r="O2">
         <v>450.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
-        <v>166.67</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2164.17</v>
+        <v>2051.35</v>
       </c>
       <c r="I3">
-        <v>1660.0</v>
+        <v>1758.75</v>
       </c>
       <c r="J3">
-        <v>504.17</v>
+        <v>292.6</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M3">
-        <v>647.5</v>
+        <v>700.0</v>
       </c>
       <c r="N3">
         <v>550.0</v>
       </c>
       <c r="O3">
-        <v>462.5</v>
+        <v>508.75</v>
       </c>
       <c r="P3">
-        <v>183.33</v>
+        <v>150.0</v>
       </c>
       <c r="Q3">
-        <v>166.67</v>
-[...2 lines deleted...]
-        <v>154.17</v>
+        <v>142.6</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1973</v>
+        <v>1998</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>1995.27</v>
+        <v>2028.33</v>
       </c>
       <c r="I4">
-        <v>1574.61</v>
+        <v>1462.5</v>
       </c>
       <c r="J4">
-        <v>420.66</v>
+        <v>565.83</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
-        <v>554.02</v>
+        <v>550.0</v>
       </c>
       <c r="N4">
-        <v>550.0</v>
+        <v>462.5</v>
       </c>
       <c r="O4">
-        <v>470.59</v>
+        <v>450.0</v>
       </c>
       <c r="P4">
-        <v>150.0</v>
+        <v>215.83</v>
       </c>
       <c r="Q4">
-        <v>138.75</v>
+        <v>183.33</v>
       </c>
       <c r="R4">
-        <v>131.91</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>2007</v>
+        <v>1973</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
-        <v>1870.59</v>
+        <v>2006.48</v>
       </c>
       <c r="I5">
-        <v>1395.59</v>
+        <v>1533.06</v>
       </c>
       <c r="J5">
-        <v>475.0</v>
+        <v>473.42</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
-        <v>508.75</v>
+        <v>550.0</v>
       </c>
       <c r="N5">
+        <v>512.47</v>
+      </c>
+      <c r="O5">
         <v>470.59</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>169.58</v>
+        <v>184.67</v>
       </c>
       <c r="Q5">
-        <v>166.67</v>
+        <v>150.0</v>
       </c>
       <c r="R5">
         <v>138.75</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>1984</v>
+        <v>2007</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
-        <v>1851.35</v>
+        <v>1870.59</v>
       </c>
       <c r="I6">
-        <v>1558.75</v>
+        <v>1395.59</v>
       </c>
       <c r="J6">
-        <v>292.6</v>
+        <v>475.0</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M6">
-        <v>550.0</v>
+        <v>508.75</v>
       </c>
       <c r="N6">
-        <v>508.75</v>
+        <v>470.59</v>
       </c>
       <c r="O6">
-        <v>500.0</v>
+        <v>416.25</v>
       </c>
       <c r="P6">
-        <v>150.0</v>
+        <v>169.58</v>
       </c>
       <c r="Q6">
-        <v>142.6</v>
+        <v>166.67</v>
+      </c>
+      <c r="R6">
+        <v>138.75</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="H7">
-        <v>1495.87</v>
+        <v>1587.0</v>
       </c>
       <c r="I7">
-        <v>1217.53</v>
+        <v>1054.02</v>
       </c>
       <c r="J7">
-        <v>278.34</v>
+        <v>532.98</v>
       </c>
       <c r="K7">
+        <v>2</v>
+      </c>
+      <c r="L7">
         <v>3</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
-        <v>416.25</v>
+        <v>554.02</v>
       </c>
       <c r="N7">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>385.03</v>
+        <v>500.0</v>
       </c>
       <c r="P7">
-        <v>150.0</v>
+        <v>199.65</v>
       </c>
       <c r="Q7">
-        <v>128.34</v>
+        <v>183.33</v>
+      </c>
+      <c r="R7">
+        <v>150.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F8">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H8">
-        <v>1432.27</v>
+        <v>1511.44</v>
       </c>
       <c r="I8">
-        <v>1098.94</v>
+        <v>1511.44</v>
       </c>
       <c r="J8">
-        <v>333.33</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M8">
         <v>598.94</v>
       </c>
       <c r="N8">
-        <v>500.0</v>
-[...5 lines deleted...]
-        <v>150.0</v>
+        <v>462.5</v>
+      </c>
+      <c r="O8">
+        <v>450.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H9">
-        <v>1362.5</v>
+        <v>1395.87</v>
       </c>
       <c r="I9">
-        <v>1362.5</v>
+        <v>1217.53</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
+        <v>178.34</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M9">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="N9">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="O9">
-        <v>450.0</v>
+        <v>385.03</v>
+      </c>
+      <c r="P9">
+        <v>128.34</v>
+      </c>
+      <c r="Q9">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10">
         <v>1999</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H10">
         <v>982.5</v>
       </c>
       <c r="I10">
         <v>832.5</v>
       </c>
       <c r="J10">
         <v>150.0</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10">
         <v>416.25</v>
       </c>
       <c r="N10">
         <v>416.25</v>
       </c>
       <c r="P10">
         <v>150.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="H11">
-        <v>528.01</v>
+        <v>285.2</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
-        <v>528.01</v>
+        <v>285.2</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P11">
-        <v>215.83</v>
+        <v>156.86</v>
       </c>
       <c r="Q11">
-        <v>169.58</v>
-[...2 lines deleted...]
-        <v>142.6</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12">
+        <v>2002</v>
+      </c>
+      <c r="G12" t="s">
         <v>46</v>
       </c>
-      <c r="F12">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
-        <v>285.2</v>
+        <v>169.58</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
-        <v>285.2</v>
+        <v>169.58</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P12">
-        <v>156.86</v>
-[...2 lines deleted...]
-        <v>128.34</v>
+        <v>169.58</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13">
         <v>2003</v>
       </c>
       <c r="G13" t="s">
         <v>49</v>
       </c>
       <c r="H13">
         <v>150.0</v>
       </c>
       <c r="I13">
         <v>150.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14">
+        <v>12</v>
+      </c>
+      <c r="C14">
+        <v>-1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" t="s">
+        <v>52</v>
+      </c>
+      <c r="H14">
+        <v>150.0</v>
+      </c>
+      <c r="I14">
+        <v>150.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>1</v>
+      </c>
+      <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15">
+        <v>12</v>
+      </c>
+      <c r="C15">
+        <v>-2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15">
+        <v>150.0</v>
+      </c>
+      <c r="I15">
+        <v>150.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>1</v>
+      </c>
+      <c r="L15">
+        <v>0</v>
+      </c>
+      <c r="M15">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16">
+        <v>12</v>
+      </c>
+      <c r="C16">
+        <v>-3</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16">
+        <v>1995</v>
+      </c>
+      <c r="G16" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16">
+        <v>150.0</v>
+      </c>
+      <c r="I16">
+        <v>150.0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>1</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16">
         <v>150.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>