--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -92,104 +92,104 @@
   <si>
     <t>Anu</t>
   </si>
   <si>
     <t>Francis</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Asumi</t>
   </si>
   <si>
     <t>Yasuda</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Yukako</t>
   </si>
   <si>
     <t>Hata</t>
   </si>
   <si>
+    <t>Hailey</t>
+  </si>
+  <si>
+    <t>Danz</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>Neele</t>
   </si>
   <si>
     <t>Ludwig</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>Abaterusso</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Gitte</t>
   </si>
   <si>
     <t>Welslau</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
-    <t>Martina</t>
-[...14 lines deleted...]
-    <t>USA</t>
+    <t>Emma Juaisca</t>
+  </si>
+  <si>
+    <t>Rodriguez Rodriguez</t>
+  </si>
+  <si>
+    <t>VEN</t>
   </si>
   <si>
     <t>Shashruti Vinayak</t>
   </si>
   <si>
     <t>Nakade</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Emma Juaisca</t>
-[...7 lines deleted...]
-  <si>
     <t>Allysa</t>
   </si>
   <si>
     <t>Seely</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>Gabitova</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Marie Therese</t>
   </si>
   <si>
     <t>Frey</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Sanne</t>
@@ -215,54 +215,51 @@
   <si>
     <t>Sydney</t>
   </si>
   <si>
     <t>Peterson</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>Antunes de Paiva</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Rakel</t>
   </si>
   <si>
     <t>Mateo Uriarte</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
-    <t>Cécile</t>
-[...2 lines deleted...]
-    <t>Saboureau</t>
+    <t>Danisewicz</t>
   </si>
   <si>
     <t>Liina</t>
   </si>
   <si>
     <t>Nuoranne</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Annalena</t>
   </si>
   <si>
     <t>Tank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -688,525 +685,528 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1995</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2349.99</v>
+        <v>2447.49</v>
       </c>
       <c r="I2">
-        <v>1800.0</v>
+        <v>1897.5</v>
       </c>
       <c r="J2">
         <v>549.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>550.0</v>
+        <v>647.5</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>183.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1991</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2168.8</v>
+        <v>2258.99</v>
       </c>
       <c r="I3">
-        <v>1657.69</v>
+        <v>1747.88</v>
       </c>
       <c r="J3">
         <v>511.11</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>598.94</v>
       </c>
       <c r="N3">
+        <v>598.94</v>
+      </c>
+      <c r="O3">
         <v>550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508.75</v>
       </c>
       <c r="P3">
         <v>184.67</v>
       </c>
       <c r="Q3">
         <v>169.58</v>
       </c>
       <c r="R3">
         <v>156.86</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>1981</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
-        <v>2035.62</v>
+        <v>2077.5</v>
       </c>
       <c r="I4">
-        <v>1483.06</v>
+        <v>1524.94</v>
       </c>
       <c r="J4">
         <v>552.56</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
         <v>512.47</v>
       </c>
       <c r="N4">
+        <v>512.47</v>
+      </c>
+      <c r="O4">
         <v>500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470.59</v>
       </c>
       <c r="P4">
         <v>199.65</v>
       </c>
       <c r="Q4">
         <v>183.33</v>
       </c>
       <c r="R4">
         <v>169.58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
-        <v>1852.94</v>
+        <v>1897.5</v>
       </c>
       <c r="I5">
-        <v>1373.78</v>
+        <v>1897.5</v>
       </c>
       <c r="J5">
-        <v>479.16</v>
+        <v>0.0</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M5">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
       <c r="N5">
-        <v>438.48</v>
+        <v>647.5</v>
       </c>
       <c r="O5">
-        <v>435.3</v>
-[...8 lines deleted...]
-        <v>154.17</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
-        <v>1781.82</v>
+        <v>1847.05</v>
       </c>
       <c r="I6">
-        <v>1315.15</v>
+        <v>1376.96</v>
       </c>
       <c r="J6">
-        <v>466.67</v>
+        <v>470.09</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>462.5</v>
+        <v>500.0</v>
       </c>
       <c r="N6">
-        <v>450.0</v>
+        <v>438.48</v>
       </c>
       <c r="O6">
-        <v>402.65</v>
+        <v>438.48</v>
       </c>
       <c r="P6">
-        <v>166.67</v>
+        <v>170.82</v>
       </c>
       <c r="Q6">
-        <v>150.0</v>
+        <v>154.17</v>
       </c>
       <c r="R6">
-        <v>150.0</v>
+        <v>145.1</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
         <v>1995</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>1763.52</v>
+        <v>1809.74</v>
       </c>
       <c r="I7">
-        <v>1327.81</v>
+        <v>1374.03</v>
       </c>
       <c r="J7">
         <v>435.71</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>450.0</v>
+        <v>474.03</v>
       </c>
       <c r="N7">
         <v>450.0</v>
       </c>
       <c r="O7">
-        <v>427.81</v>
+        <v>450.0</v>
       </c>
       <c r="P7">
         <v>169.58</v>
       </c>
       <c r="Q7">
         <v>134.22</v>
       </c>
       <c r="R7">
         <v>131.91</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>1668.09</v>
+        <v>1784.76</v>
       </c>
       <c r="I8">
-        <v>1668.09</v>
+        <v>1318.09</v>
       </c>
       <c r="J8">
-        <v>0.0</v>
+        <v>466.67</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M8">
-        <v>647.5</v>
+        <v>462.5</v>
       </c>
       <c r="N8">
-        <v>550.0</v>
+        <v>450.0</v>
       </c>
       <c r="O8">
-        <v>470.59</v>
+        <v>405.59</v>
+      </c>
+      <c r="P8">
+        <v>166.67</v>
+      </c>
+      <c r="Q8">
+        <v>150.0</v>
+      </c>
+      <c r="R8">
+        <v>150.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9">
-        <v>2004</v>
+        <v>1973</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9">
-        <v>1219.98</v>
+        <v>1693.88</v>
       </c>
       <c r="I9">
-        <v>1219.98</v>
+        <v>1478.05</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
+        <v>215.83</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>462.5</v>
+        <v>554.02</v>
       </c>
       <c r="N9">
-        <v>385.03</v>
+        <v>474.03</v>
       </c>
       <c r="O9">
-        <v>372.45</v>
+        <v>450.0</v>
+      </c>
+      <c r="P9">
+        <v>215.83</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10">
-        <v>1973</v>
+        <v>2004</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10">
-        <v>1139.86</v>
+        <v>1219.98</v>
       </c>
       <c r="I10">
-        <v>924.03</v>
+        <v>1219.98</v>
       </c>
       <c r="J10">
-        <v>215.83</v>
+        <v>0.0</v>
       </c>
       <c r="K10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M10">
-        <v>474.03</v>
+        <v>462.5</v>
       </c>
       <c r="N10">
-        <v>450.0</v>
-[...2 lines deleted...]
-        <v>215.83</v>
+        <v>385.03</v>
+      </c>
+      <c r="O10">
+        <v>372.45</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11">
         <v>1989</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H11">
         <v>1106.93</v>
       </c>
       <c r="I11">
         <v>554.02</v>
       </c>
       <c r="J11">
         <v>552.91</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>554.02</v>
       </c>
       <c r="P11">
         <v>233.33</v>
       </c>
       <c r="Q11">
         <v>169.58</v>
       </c>
@@ -1447,51 +1447,51 @@
       </c>
       <c r="N16">
         <v>150.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
         <v>2002</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H17">
         <v>500.0</v>
       </c>
       <c r="I17">
         <v>500.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>500.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
@@ -1564,142 +1564,142 @@
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>2</v>
       </c>
       <c r="P19">
         <v>138.75</v>
       </c>
       <c r="Q19">
         <v>118.72</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
         <v>67</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>1983</v>
+        <v>1991</v>
       </c>
       <c r="G20" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="H20">
-        <v>166.67</v>
+        <v>150.0</v>
       </c>
       <c r="I20">
+        <v>150.0</v>
+      </c>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>166.67</v>
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <v>150.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F21">
         <v>2005</v>
       </c>
       <c r="G21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H21">
         <v>122.02</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>122.02</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>1</v>
       </c>
       <c r="P21">
         <v>122.02</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F22">
         <v>2000</v>
       </c>
       <c r="G22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H22">
         <v>46.25</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>46.25</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="P22">
         <v>46.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">