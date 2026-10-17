--- v0 (2026-09-19)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -83,113 +83,113 @@
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Hanquinquant</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Pierre-Antoine</t>
   </si>
   <si>
     <t>Baele</t>
   </si>
   <si>
+    <t>Nil</t>
+  </si>
+  <si>
+    <t>Riudavets Victory</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Antoîne</t>
   </si>
   <si>
     <t>Lamarche Poulain</t>
   </si>
   <si>
-    <t>Nil</t>
-[...7 lines deleted...]
-  <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Clough</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Hideki</t>
   </si>
   <si>
     <t>Uda</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Franko</t>
+  </si>
+  <si>
+    <t>CRO</t>
+  </si>
+  <si>
     <t>Jeremy</t>
   </si>
   <si>
     <t>Peacock</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Gregoire</t>
   </si>
   <si>
     <t>Berthon</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Engesser</t>
   </si>
   <si>
-    <t>Antonio</t>
-[...7 lines deleted...]
-  <si>
     <t>Jorge Luis</t>
   </si>
   <si>
     <t>Fonseca</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Keiya</t>
   </si>
   <si>
     <t>Kaneko</t>
   </si>
   <si>
     <t>Andrey</t>
   </si>
   <si>
     <t>Tolstikov</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Samuel</t>
@@ -224,363 +224,393 @@
   <si>
     <t>Bartomeu</t>
   </si>
   <si>
     <t>Caldentey Santandreu</t>
   </si>
   <si>
     <t>Tahir</t>
   </si>
   <si>
     <t>Erdemir</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Yoen</t>
   </si>
   <si>
     <t>Constantin</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Shane</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Silverio</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Gibson</t>
   </si>
   <si>
-    <t>Alex</t>
-[...7 lines deleted...]
-  <si>
     <t>Lane</t>
   </si>
   <si>
     <t>Finley</t>
   </si>
   <si>
     <t>Jakes</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Yaroslav</t>
+  </si>
+  <si>
+    <t>Behas</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Bastían</t>
   </si>
   <si>
     <t>Berrios Valdivia</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
-    <t>Shane</t>
-[...2 lines deleted...]
-    <t>Harvey</t>
+    <t>Ganta</t>
+  </si>
+  <si>
+    <t>Ramesh</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Liam</t>
+  </si>
+  <si>
+    <t>Twomey</t>
   </si>
   <si>
     <t>Xiaozhen</t>
   </si>
   <si>
     <t>Qi</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
-    <t>Michael</t>
-[...2 lines deleted...]
-    <t>Taylor</t>
+    <t>Isak</t>
+  </si>
+  <si>
+    <t>Brenden</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>McElvenny</t>
+  </si>
+  <si>
+    <t>Marcelo</t>
+  </si>
+  <si>
+    <t>Goncalves da Silva</t>
+  </si>
+  <si>
+    <t>Cedei</t>
+  </si>
+  <si>
+    <t>Abellana</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Sánchez Palomero</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Pavlo</t>
+  </si>
+  <si>
+    <t>Tovstyk</t>
   </si>
   <si>
     <t>Chikara</t>
   </si>
   <si>
     <t>Ara</t>
   </si>
   <si>
-    <t>Yaroslav</t>
-[...53 lines deleted...]
-    <t>Sánchez Palomero</t>
+    <t>Kurt</t>
+  </si>
+  <si>
+    <t>Peterson</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
+    <t>Konstantinos</t>
+  </si>
+  <si>
+    <t>Malachas</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Jhony Alejandro</t>
+  </si>
+  <si>
+    <t>Cortés Ramírez</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Hultquist</t>
+  </si>
+  <si>
+    <t>Binu</t>
+  </si>
+  <si>
+    <t>Gnanadhasan</t>
+  </si>
+  <si>
+    <t>Daniel Ignacio</t>
+  </si>
+  <si>
+    <t>Urbina Urbina</t>
+  </si>
+  <si>
+    <t>Thibault</t>
+  </si>
+  <si>
+    <t>Sprenger</t>
+  </si>
+  <si>
+    <t>Odysseas</t>
+  </si>
+  <si>
+    <t>Kontodimos</t>
+  </si>
+  <si>
+    <t>Sahil</t>
+  </si>
+  <si>
+    <t>Sharma</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Molino Garcia</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t>Rincon</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Hessen</t>
+  </si>
+  <si>
+    <t>Santiago Francisco</t>
+  </si>
+  <si>
+    <t>Cardona Prieto</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Wingert</t>
+  </si>
+  <si>
+    <t>Shridhar</t>
+  </si>
+  <si>
+    <t>Nagappa Malagi</t>
+  </si>
+  <si>
+    <t>Fabrizio</t>
+  </si>
+  <si>
+    <t>Suarato</t>
   </si>
   <si>
     <t>Isahito</t>
   </si>
   <si>
     <t>Fukao</t>
   </si>
   <si>
-    <t>Lucas</t>
-[...2 lines deleted...]
-    <t>Santos</t>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Quina</t>
+  </si>
+  <si>
+    <t>Sachin</t>
+  </si>
+  <si>
+    <t>Pathan</t>
   </si>
   <si>
     <t>Huafrid</t>
   </si>
   <si>
     <t>Billimoria</t>
   </si>
   <si>
-    <t>Pavlo</t>
-[...20 lines deleted...]
-    <t>GRE</t>
+    <t>Navas López</t>
+  </si>
+  <si>
+    <t>Gábor</t>
+  </si>
+  <si>
+    <t>Czene</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Masahiro</t>
+  </si>
+  <si>
+    <t>Matsuo</t>
+  </si>
+  <si>
+    <t>Roberto Carlos</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Kolbeck</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Falch</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Leo</t>
+  </si>
+  <si>
+    <t>Bossier</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Uli</t>
+  </si>
+  <si>
+    <t>Hoppe</t>
+  </si>
+  <si>
+    <t>Jean-Marc</t>
+  </si>
+  <si>
+    <t>Duyckaerts</t>
+  </si>
+  <si>
+    <t>Jomar</t>
+  </si>
+  <si>
+    <t>Tømmerdal</t>
+  </si>
+  <si>
+    <t>Hans-Jurgen</t>
+  </si>
+  <si>
+    <t>Westbrock</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Rodriguez Palet</t>
   </si>
   <si>
-    <t>Jhony Alejandro</t>
-[...49 lines deleted...]
-  <si>
     <t>Flageul</t>
-  </si>
-[...91 lines deleted...]
-    <t>Westbrock</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -884,51 +914,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R68"/>
+  <dimension ref="A1:R73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -991,994 +1021,997 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1985</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2399.99</v>
+        <v>2549.99</v>
       </c>
       <c r="I2">
-        <v>1800.0</v>
+        <v>1950.0</v>
       </c>
       <c r="J2">
         <v>599.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>550.0</v>
+        <v>700.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1992</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3">
-        <v>2163.99</v>
+        <v>2292.34</v>
       </c>
       <c r="I3">
-        <v>1626.84</v>
+        <v>1755.19</v>
       </c>
       <c r="J3">
         <v>537.15</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>647.5</v>
       </c>
       <c r="N3">
+        <v>598.94</v>
+      </c>
+      <c r="O3">
         <v>508.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>470.59</v>
       </c>
       <c r="P3">
         <v>199.65</v>
       </c>
       <c r="Q3">
         <v>183.33</v>
       </c>
       <c r="R3">
         <v>154.17</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H4">
-        <v>2060.68</v>
+        <v>2239.72</v>
       </c>
       <c r="I4">
-        <v>1571.52</v>
+        <v>1717.03</v>
       </c>
       <c r="J4">
-        <v>489.16</v>
+        <v>522.69</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
-        <v>554.02</v>
+        <v>647.5</v>
       </c>
       <c r="N4">
-        <v>508.75</v>
+        <v>598.94</v>
       </c>
       <c r="O4">
-        <v>508.75</v>
+        <v>470.59</v>
       </c>
       <c r="P4">
-        <v>169.58</v>
+        <v>215.83</v>
       </c>
       <c r="Q4">
-        <v>169.58</v>
+        <v>156.86</v>
       </c>
       <c r="R4">
         <v>150.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F5">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="H5">
-        <v>2058.89</v>
+        <v>2105.95</v>
       </c>
       <c r="I5">
-        <v>1532.03</v>
+        <v>1616.79</v>
       </c>
       <c r="J5">
-        <v>526.86</v>
+        <v>489.16</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
-        <v>598.94</v>
+        <v>554.02</v>
       </c>
       <c r="N5">
-        <v>470.59</v>
+        <v>554.02</v>
       </c>
       <c r="O5">
-        <v>462.5</v>
+        <v>508.75</v>
       </c>
       <c r="P5">
-        <v>215.83</v>
+        <v>169.58</v>
       </c>
       <c r="Q5">
-        <v>156.86</v>
+        <v>169.58</v>
       </c>
       <c r="R5">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6">
         <v>1994</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>1942.22</v>
+        <v>2010.66</v>
       </c>
       <c r="I6">
-        <v>1455.59</v>
+        <v>1524.03</v>
       </c>
       <c r="J6">
         <v>486.63</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>550.0</v>
       </c>
       <c r="N6">
         <v>500.0</v>
       </c>
       <c r="O6">
-        <v>405.59</v>
+        <v>474.03</v>
       </c>
       <c r="P6">
         <v>184.67</v>
       </c>
       <c r="Q6">
         <v>156.86</v>
       </c>
       <c r="R6">
         <v>145.1</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
         <v>1987</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>1909.25</v>
+        <v>1918.17</v>
       </c>
       <c r="I7">
-        <v>1512.47</v>
+        <v>1483.06</v>
       </c>
       <c r="J7">
-        <v>396.78</v>
+        <v>435.11</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
         <v>512.47</v>
       </c>
       <c r="N7">
         <v>500.0</v>
       </c>
       <c r="O7">
-        <v>500.0</v>
+        <v>470.59</v>
       </c>
       <c r="P7">
-        <v>134.22</v>
+        <v>166.67</v>
       </c>
       <c r="Q7">
         <v>134.22</v>
       </c>
       <c r="R7">
-        <v>128.34</v>
+        <v>134.22</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>1866.19</v>
+        <v>1866.53</v>
       </c>
       <c r="I8">
-        <v>1382.53</v>
+        <v>1436.5</v>
       </c>
       <c r="J8">
-        <v>483.66</v>
+        <v>430.03</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>508.75</v>
+        <v>512.47</v>
       </c>
       <c r="N8">
-        <v>438.48</v>
+        <v>474.03</v>
       </c>
       <c r="O8">
-        <v>435.3</v>
+        <v>450.0</v>
       </c>
       <c r="P8">
-        <v>183.33</v>
+        <v>158.01</v>
       </c>
       <c r="Q8">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
       <c r="R8">
-        <v>146.16</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
         <v>1991</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="H9">
-        <v>1808.08</v>
+        <v>1866.19</v>
       </c>
       <c r="I9">
-        <v>1335.3</v>
+        <v>1382.53</v>
       </c>
       <c r="J9">
-        <v>472.78</v>
+        <v>483.66</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
         <v>3</v>
       </c>
       <c r="M9">
-        <v>450.0</v>
+        <v>508.75</v>
       </c>
       <c r="N9">
-        <v>450.0</v>
+        <v>438.48</v>
       </c>
       <c r="O9">
         <v>435.3</v>
       </c>
       <c r="P9">
-        <v>170.82</v>
+        <v>183.33</v>
       </c>
       <c r="Q9">
-        <v>156.86</v>
+        <v>154.17</v>
       </c>
       <c r="R9">
-        <v>145.1</v>
+        <v>146.16</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="G10" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="H10">
-        <v>1760.85</v>
+        <v>1808.08</v>
       </c>
       <c r="I10">
-        <v>1300.45</v>
+        <v>1335.3</v>
       </c>
       <c r="J10">
-        <v>460.4</v>
+        <v>472.78</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>3</v>
       </c>
       <c r="M10">
-        <v>462.5</v>
+        <v>450.0</v>
       </c>
       <c r="N10">
+        <v>450.0</v>
+      </c>
+      <c r="O10">
         <v>435.3</v>
       </c>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
       <c r="P10">
-        <v>169.58</v>
+        <v>170.82</v>
       </c>
       <c r="Q10">
-        <v>166.67</v>
+        <v>156.86</v>
       </c>
       <c r="R10">
-        <v>124.15</v>
+        <v>145.1</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="H11">
-        <v>1749.79</v>
+        <v>1763.79</v>
       </c>
       <c r="I11">
-        <v>1319.76</v>
+        <v>1303.39</v>
       </c>
       <c r="J11">
-        <v>430.03</v>
+        <v>460.4</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
-        <v>474.03</v>
+        <v>462.5</v>
       </c>
       <c r="N11">
-        <v>450.0</v>
+        <v>435.3</v>
       </c>
       <c r="O11">
-        <v>395.73</v>
+        <v>405.59</v>
       </c>
       <c r="P11">
-        <v>158.01</v>
+        <v>169.58</v>
       </c>
       <c r="Q11">
-        <v>150.0</v>
+        <v>166.67</v>
       </c>
       <c r="R11">
-        <v>122.02</v>
+        <v>124.15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12">
         <v>1984</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
       <c r="H12">
-        <v>1718.15</v>
+        <v>1698.12</v>
       </c>
       <c r="I12">
         <v>1287.67</v>
       </c>
       <c r="J12">
-        <v>430.48</v>
+        <v>410.45</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
         <v>462.5</v>
       </c>
       <c r="N12">
         <v>450.0</v>
       </c>
       <c r="O12">
         <v>375.17</v>
       </c>
       <c r="P12">
         <v>166.67</v>
       </c>
       <c r="Q12">
-        <v>138.75</v>
+        <v>125.06</v>
       </c>
       <c r="R12">
-        <v>125.06</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13">
         <v>1996</v>
       </c>
       <c r="G13" t="s">
         <v>33</v>
       </c>
       <c r="H13">
-        <v>1699.23</v>
+        <v>1637.24</v>
       </c>
       <c r="I13">
-        <v>1327.65</v>
+        <v>1221.3</v>
       </c>
       <c r="J13">
-        <v>371.58</v>
+        <v>415.94</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>462.5</v>
       </c>
       <c r="N13">
-        <v>462.5</v>
+        <v>402.65</v>
       </c>
       <c r="O13">
-        <v>402.65</v>
+        <v>356.15</v>
       </c>
       <c r="P13">
+        <v>154.17</v>
+      </c>
+      <c r="Q13">
         <v>145.1</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>116.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>109.81</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
         <v>1993</v>
       </c>
       <c r="G14" t="s">
         <v>51</v>
       </c>
       <c r="H14">
-        <v>1602.46</v>
+        <v>1615.04</v>
       </c>
       <c r="I14">
-        <v>1207.48</v>
+        <v>1220.06</v>
       </c>
       <c r="J14">
         <v>394.98</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
         <v>450.0</v>
       </c>
       <c r="N14">
         <v>385.03</v>
       </c>
       <c r="O14">
-        <v>372.45</v>
+        <v>385.03</v>
       </c>
       <c r="P14">
         <v>150.0</v>
       </c>
       <c r="Q14">
         <v>138.75</v>
       </c>
       <c r="R14">
         <v>106.23</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>2004</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H15">
-        <v>1523.21</v>
+        <v>1583.31</v>
       </c>
       <c r="I15">
-        <v>1157.43</v>
+        <v>1217.53</v>
       </c>
       <c r="J15">
         <v>365.78</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>416.25</v>
       </c>
       <c r="N15">
+        <v>416.25</v>
+      </c>
+      <c r="O15">
         <v>385.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>356.15</v>
       </c>
       <c r="P15">
         <v>128.34</v>
       </c>
       <c r="Q15">
         <v>118.72</v>
       </c>
       <c r="R15">
         <v>118.72</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>1991</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16">
-        <v>1469.67</v>
+        <v>1468.22</v>
       </c>
       <c r="I16">
-        <v>1124.66</v>
+        <v>1056.54</v>
       </c>
       <c r="J16">
-        <v>345.01</v>
+        <v>411.68</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="M16">
         <v>500.0</v>
       </c>
       <c r="N16">
-        <v>350.0</v>
+        <v>281.88</v>
       </c>
       <c r="O16">
         <v>274.66</v>
       </c>
       <c r="P16">
         <v>166.67</v>
       </c>
       <c r="Q16">
         <v>128.34</v>
       </c>
       <c r="R16">
-        <v>50.0</v>
+        <v>116.67</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17">
         <v>1994</v>
       </c>
       <c r="G17" t="s">
         <v>59</v>
       </c>
       <c r="H17">
-        <v>1449.28</v>
+        <v>1422.52</v>
       </c>
       <c r="I17">
         <v>1068.45</v>
       </c>
       <c r="J17">
-        <v>380.83</v>
+        <v>354.07</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="L17">
         <v>3</v>
       </c>
       <c r="M17">
         <v>356.15</v>
       </c>
       <c r="N17">
         <v>356.15</v>
       </c>
       <c r="O17">
         <v>356.15</v>
       </c>
       <c r="P17">
         <v>128.34</v>
       </c>
       <c r="Q17">
-        <v>128.34</v>
+        <v>124.15</v>
       </c>
       <c r="R17">
-        <v>124.15</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18">
         <v>1998</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18">
-        <v>1377.09</v>
+        <v>1416.66</v>
       </c>
       <c r="I18">
         <v>1248.75</v>
       </c>
       <c r="J18">
-        <v>128.34</v>
+        <v>167.91</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M18">
         <v>416.25</v>
       </c>
       <c r="N18">
         <v>416.25</v>
       </c>
       <c r="O18">
         <v>416.25</v>
       </c>
       <c r="P18">
         <v>128.34</v>
+      </c>
+      <c r="Q18">
+        <v>39.57</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>62</v>
       </c>
       <c r="E19" t="s">
         <v>63</v>
       </c>
       <c r="F19">
         <v>2003</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H19">
         <v>1330.01</v>
       </c>
       <c r="I19">
         <v>971.64</v>
       </c>
       <c r="J19">
         <v>358.37</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>385.03</v>
       </c>
       <c r="N19">
         <v>304.73</v>
       </c>
       <c r="O19">
         <v>281.88</v>
       </c>
@@ -1993,81 +2026,78 @@
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20">
         <v>2001</v>
       </c>
       <c r="G20" t="s">
         <v>66</v>
       </c>
       <c r="H20">
-        <v>1175.82</v>
+        <v>1088.91</v>
       </c>
       <c r="I20">
         <v>879.3</v>
       </c>
       <c r="J20">
-        <v>296.52</v>
+        <v>209.61</v>
       </c>
       <c r="K20">
         <v>3</v>
       </c>
       <c r="L20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M20">
         <v>329.44</v>
       </c>
       <c r="N20">
         <v>281.88</v>
       </c>
       <c r="O20">
         <v>267.98</v>
       </c>
       <c r="P20">
         <v>118.72</v>
       </c>
       <c r="Q20">
         <v>90.89</v>
-      </c>
-[...1 lines deleted...]
-        <v>86.91</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21">
         <v>2005</v>
       </c>
       <c r="G21" t="s">
         <v>69</v>
       </c>
       <c r="H21">
@@ -2084,2045 +2114,2244 @@
       </c>
       <c r="L21">
         <v>2</v>
       </c>
       <c r="M21">
         <v>329.44</v>
       </c>
       <c r="N21">
         <v>323.75</v>
       </c>
       <c r="O21">
         <v>304.73</v>
       </c>
       <c r="P21">
         <v>80.39</v>
       </c>
       <c r="Q21">
         <v>50.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="G22" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H22">
-        <v>935.3</v>
+        <v>1039.13</v>
       </c>
       <c r="I22">
-        <v>935.3</v>
+        <v>1039.13</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>500.0</v>
+        <v>427.81</v>
       </c>
       <c r="N22">
-        <v>435.3</v>
+        <v>329.44</v>
+      </c>
+      <c r="O22">
+        <v>281.88</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>72</v>
       </c>
       <c r="E23" t="s">
         <v>73</v>
       </c>
       <c r="F23">
         <v>1990</v>
       </c>
       <c r="G23" t="s">
         <v>74</v>
       </c>
       <c r="H23">
-        <v>931.46</v>
+        <v>972.37</v>
       </c>
       <c r="I23">
-        <v>823.54</v>
+        <v>732.54</v>
       </c>
       <c r="J23">
-        <v>107.92</v>
+        <v>239.83</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M23">
         <v>427.81</v>
       </c>
       <c r="N23">
-        <v>395.73</v>
+        <v>304.73</v>
       </c>
       <c r="P23">
+        <v>131.91</v>
+      </c>
+      <c r="Q23">
         <v>107.92</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>76</v>
+      </c>
+      <c r="F24">
+        <v>2009</v>
+      </c>
+      <c r="G24" t="s">
         <v>39</v>
       </c>
-      <c r="E24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24">
-        <v>801.67</v>
+        <v>935.3</v>
       </c>
       <c r="I24">
-        <v>601.25</v>
+        <v>935.3</v>
       </c>
       <c r="J24">
-        <v>200.42</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>462.5</v>
+        <v>500.0</v>
       </c>
       <c r="N24">
-        <v>138.75</v>
-[...5 lines deleted...]
-        <v>46.25</v>
+        <v>435.3</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="E25" t="s">
         <v>77</v>
       </c>
       <c r="F25">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="H25">
-        <v>740.06</v>
+        <v>801.67</v>
       </c>
       <c r="I25">
-        <v>321.01</v>
+        <v>601.25</v>
       </c>
       <c r="J25">
-        <v>419.05</v>
+        <v>200.42</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>321.01</v>
+        <v>462.5</v>
+      </c>
+      <c r="N25">
+        <v>138.75</v>
       </c>
       <c r="P25">
-        <v>145.1</v>
+        <v>154.17</v>
       </c>
       <c r="Q25">
-        <v>138.75</v>
-[...2 lines deleted...]
-        <v>135.2</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F26">
         <v>1999</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H26">
-        <v>740.0</v>
+        <v>740.06</v>
       </c>
       <c r="I26">
-        <v>740.0</v>
+        <v>321.01</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>419.05</v>
       </c>
       <c r="K26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M26">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>323.75</v>
+        <v>321.01</v>
+      </c>
+      <c r="P26">
+        <v>145.1</v>
+      </c>
+      <c r="Q26">
+        <v>138.75</v>
+      </c>
+      <c r="R26">
+        <v>135.2</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
         <v>82</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="H27">
-        <v>709.69</v>
+        <v>596.73</v>
       </c>
       <c r="I27">
-        <v>709.69</v>
+        <v>344.52</v>
       </c>
       <c r="J27">
-        <v>0.0</v>
+        <v>252.21</v>
       </c>
       <c r="K27">
+        <v>1</v>
+      </c>
+      <c r="L27">
         <v>2</v>
       </c>
-      <c r="L27">
-[...1 lines deleted...]
-      </c>
       <c r="M27">
-        <v>427.81</v>
-[...2 lines deleted...]
-        <v>281.88</v>
+        <v>344.52</v>
+      </c>
+      <c r="P27">
+        <v>169.58</v>
+      </c>
+      <c r="Q27">
+        <v>82.63</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" t="s">
         <v>84</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28">
+        <v>1979</v>
+      </c>
+      <c r="G28" t="s">
         <v>85</v>
       </c>
-      <c r="F28">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
-        <v>688.55</v>
+        <v>545.91</v>
       </c>
       <c r="I28">
-        <v>688.55</v>
+        <v>545.91</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>427.81</v>
+        <v>304.73</v>
       </c>
       <c r="N28">
-        <v>260.74</v>
+        <v>241.18</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29" t="s">
         <v>87</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>1999</v>
+      </c>
+      <c r="G29" t="s">
         <v>88</v>
       </c>
-      <c r="F29">
-[...4 lines deleted...]
-      </c>
       <c r="H29">
-        <v>596.73</v>
+        <v>524.17</v>
       </c>
       <c r="I29">
-        <v>344.52</v>
+        <v>416.25</v>
       </c>
       <c r="J29">
-        <v>252.21</v>
+        <v>107.92</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M29">
-        <v>344.52</v>
+        <v>416.25</v>
       </c>
       <c r="P29">
-        <v>169.58</v>
-[...2 lines deleted...]
-        <v>82.63</v>
+        <v>107.92</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30" t="s">
         <v>90</v>
       </c>
       <c r="F30">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="G30" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="H30">
-        <v>573.79</v>
+        <v>524.07</v>
       </c>
       <c r="I30">
-        <v>366.05</v>
+        <v>524.07</v>
       </c>
       <c r="J30">
-        <v>207.74</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M30">
-        <v>366.05</v>
-[...5 lines deleted...]
-        <v>99.82</v>
+        <v>395.73</v>
+      </c>
+      <c r="N30">
+        <v>128.34</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F31">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="G31" t="s">
-        <v>93</v>
+        <v>39</v>
       </c>
       <c r="H31">
-        <v>545.91</v>
+        <v>406.46</v>
       </c>
       <c r="I31">
-        <v>545.91</v>
+        <v>0.0</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
+        <v>406.46</v>
       </c>
       <c r="K31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L31">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>241.18</v>
+        <v>3</v>
+      </c>
+      <c r="P31">
+        <v>156.86</v>
+      </c>
+      <c r="Q31">
+        <v>142.6</v>
+      </c>
+      <c r="R31">
+        <v>107.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D32" t="s">
         <v>94</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G32" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="H32">
-        <v>406.46</v>
+        <v>403.34</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>260.74</v>
       </c>
       <c r="J32">
-        <v>406.46</v>
+        <v>142.6</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M32">
+        <v>260.74</v>
       </c>
       <c r="P32">
-        <v>156.86</v>
-[...1 lines deleted...]
-      <c r="Q32">
         <v>142.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F33">
         <v>2004</v>
       </c>
       <c r="G33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H33">
         <v>397.65</v>
       </c>
       <c r="I33">
         <v>260.74</v>
       </c>
       <c r="J33">
         <v>136.91</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>2</v>
       </c>
       <c r="M33">
         <v>260.74</v>
       </c>
       <c r="P33">
         <v>86.91</v>
       </c>
       <c r="Q33">
         <v>50.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F34">
         <v>1983</v>
       </c>
       <c r="G34" t="s">
         <v>30</v>
       </c>
       <c r="H34">
         <v>395.73</v>
       </c>
       <c r="I34">
         <v>395.73</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>395.73</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C35">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F35">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="G35" t="s">
-        <v>103</v>
+        <v>46</v>
       </c>
       <c r="H35">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="I35">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>104</v>
       </c>
       <c r="E36" t="s">
         <v>105</v>
       </c>
       <c r="F36">
-        <v>1980</v>
+        <v>2003</v>
       </c>
       <c r="G36" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="H36">
         <v>366.05</v>
       </c>
       <c r="I36">
         <v>366.05</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>366.05</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C37">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>106</v>
       </c>
       <c r="E37" t="s">
         <v>107</v>
       </c>
       <c r="F37">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="G37" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="H37">
-        <v>366.05</v>
+        <v>358.83</v>
       </c>
       <c r="I37">
-        <v>366.05</v>
+        <v>0.0</v>
       </c>
       <c r="J37">
-        <v>0.0</v>
+        <v>358.83</v>
       </c>
       <c r="K37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L37">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>366.05</v>
+        <v>3</v>
+      </c>
+      <c r="P37">
+        <v>138.75</v>
+      </c>
+      <c r="Q37">
+        <v>115.68</v>
+      </c>
+      <c r="R37">
+        <v>104.4</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>108</v>
       </c>
       <c r="E38" t="s">
         <v>109</v>
       </c>
       <c r="F38">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="G38" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H38">
-        <v>358.83</v>
+        <v>338.59</v>
       </c>
       <c r="I38">
+        <v>338.59</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>104.4</v>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>338.59</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D39" t="s">
         <v>110</v>
       </c>
       <c r="E39" t="s">
         <v>111</v>
       </c>
       <c r="F39">
         <v>1977</v>
       </c>
       <c r="G39" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="H39">
-        <v>338.59</v>
+        <v>281.88</v>
       </c>
       <c r="I39">
-        <v>338.59</v>
+        <v>281.88</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>338.59</v>
+        <v>281.88</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C40">
-        <v>-1</v>
+        <v>-8</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="G40" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="H40">
-        <v>338.59</v>
+        <v>221.84</v>
       </c>
       <c r="I40">
-        <v>338.59</v>
+        <v>0.0</v>
       </c>
       <c r="J40">
-        <v>0.0</v>
+        <v>221.84</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L40">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>338.59</v>
+        <v>2</v>
+      </c>
+      <c r="P40">
+        <v>122.02</v>
+      </c>
+      <c r="Q40">
+        <v>99.82</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
       <c r="E41" t="s">
         <v>115</v>
       </c>
       <c r="F41">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="G41" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="H41">
-        <v>313.2</v>
+        <v>200.0</v>
       </c>
       <c r="I41">
-        <v>313.2</v>
+        <v>150.0</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M41">
-        <v>313.2</v>
+        <v>150.0</v>
+      </c>
+      <c r="P41">
+        <v>50.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F42">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="G42" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="H42">
-        <v>281.88</v>
+        <v>200.0</v>
       </c>
       <c r="I42">
-        <v>281.88</v>
+        <v>150.0</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M42">
-        <v>281.88</v>
+        <v>150.0</v>
+      </c>
+      <c r="P42">
+        <v>50.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F43">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="G43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H43">
-        <v>200.0</v>
+        <v>154.17</v>
       </c>
       <c r="I43">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="J43">
-        <v>50.0</v>
+        <v>154.17</v>
       </c>
       <c r="K43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L43">
         <v>1</v>
       </c>
-      <c r="M43">
-[...1 lines deleted...]
-      </c>
       <c r="P43">
-        <v>50.0</v>
+        <v>154.17</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F44">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="G44" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="H44">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="I44">
         <v>150.0</v>
       </c>
       <c r="J44">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M44">
         <v>150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C45">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F45">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="G45" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H45">
-        <v>158.29</v>
+        <v>150.0</v>
       </c>
       <c r="I45">
+        <v>150.0</v>
+      </c>
+      <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="J45">
-[...1 lines deleted...]
-      </c>
       <c r="K45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L45">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>39.57</v>
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>150.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F46">
-        <v>1996</v>
+        <v>1985</v>
       </c>
       <c r="G46" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H46">
-        <v>154.17</v>
+        <v>142.6</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
       <c r="J46">
-        <v>154.17</v>
+        <v>142.6</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>1</v>
       </c>
       <c r="P46">
-        <v>154.17</v>
+        <v>142.6</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
         <v>129</v>
       </c>
       <c r="E47" t="s">
         <v>130</v>
       </c>
       <c r="F47">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="G47" t="s">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="H47">
-        <v>142.6</v>
+        <v>138.75</v>
       </c>
       <c r="I47">
+        <v>138.75</v>
+      </c>
+      <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>142.6</v>
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>138.75</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
         <v>131</v>
       </c>
       <c r="E48" t="s">
         <v>132</v>
       </c>
       <c r="F48">
-        <v>1996</v>
+        <v>1987</v>
       </c>
       <c r="G48" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="H48">
         <v>138.75</v>
       </c>
       <c r="I48">
         <v>138.75</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>138.75</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>133</v>
       </c>
       <c r="E49" t="s">
         <v>134</v>
       </c>
-      <c r="F49">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="H49">
         <v>138.75</v>
       </c>
       <c r="I49">
         <v>138.75</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>138.75</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>135</v>
       </c>
       <c r="E50" t="s">
         <v>136</v>
       </c>
       <c r="F50">
-        <v>1989</v>
+        <v>2012</v>
       </c>
       <c r="G50" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="H50">
-        <v>131.91</v>
+        <v>138.75</v>
       </c>
       <c r="I50">
+        <v>138.75</v>
+      </c>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>131.91</v>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>138.75</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
         <v>137</v>
       </c>
       <c r="E51" t="s">
         <v>138</v>
       </c>
       <c r="F51">
         <v>1989</v>
       </c>
       <c r="G51" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H51">
-        <v>122.02</v>
+        <v>131.91</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
-        <v>122.02</v>
+        <v>131.91</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="P51">
-        <v>122.02</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D52" t="s">
         <v>139</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
       <c r="F52">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="G52" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H52">
-        <v>114.84</v>
+        <v>128.34</v>
       </c>
       <c r="I52">
+        <v>128.34</v>
+      </c>
+      <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>114.84</v>
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>128.34</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D53" t="s">
         <v>141</v>
       </c>
       <c r="E53" t="s">
         <v>142</v>
       </c>
       <c r="F53">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="G53" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H53">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="P53">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F54">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="G54" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H54">
-        <v>109.81</v>
+        <v>118.72</v>
       </c>
       <c r="I54">
-        <v>109.81</v>
+        <v>118.72</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>109.81</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C55">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>146</v>
       </c>
       <c r="G55" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="H55">
-        <v>101.58</v>
+        <v>118.72</v>
       </c>
       <c r="I55">
+        <v>118.72</v>
+      </c>
+      <c r="J55">
         <v>0.0</v>
       </c>
-      <c r="J55">
-[...1 lines deleted...]
-      </c>
       <c r="K55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L55">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>101.58</v>
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <v>118.72</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D56" t="s">
-        <v>87</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F56">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="G56" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="H56">
-        <v>93.96</v>
+        <v>114.84</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56">
-        <v>93.96</v>
+        <v>114.84</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="P56">
-        <v>93.96</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C57">
-        <v>-1</v>
+        <v>-18</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F57">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="G57" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="H57">
-        <v>93.96</v>
+        <v>112.86</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="J57">
-        <v>93.96</v>
+        <v>112.86</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="P57">
-        <v>93.96</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C58">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E58" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F58">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="G58" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="H58">
-        <v>92.34</v>
+        <v>112.86</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
-        <v>92.34</v>
+        <v>112.86</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="P58">
-        <v>92.34</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E59" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>154</v>
       </c>
       <c r="G59" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="H59">
-        <v>80.39</v>
+        <v>109.81</v>
       </c>
       <c r="I59">
+        <v>109.81</v>
+      </c>
+      <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="J59">
-[...1 lines deleted...]
-      </c>
       <c r="K59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L59">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>80.39</v>
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>109.81</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="C60">
-        <v>0</v>
+        <v>-19</v>
       </c>
       <c r="D60" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F60">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="G60" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="H60">
-        <v>50.0</v>
+        <v>104.4</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="J60">
-        <v>50.0</v>
+        <v>104.4</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="P60">
-        <v>50.0</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C61">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="E61" t="s">
         <v>157</v>
       </c>
       <c r="F61">
-        <v>1967</v>
+        <v>2004</v>
       </c>
       <c r="G61" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H61">
-        <v>50.0</v>
+        <v>101.58</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
-        <v>50.0</v>
+        <v>101.58</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="P61">
-        <v>50.0</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C62">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
       <c r="E62" t="s">
         <v>159</v>
       </c>
       <c r="F62">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="G62" t="s">
         <v>160</v>
       </c>
       <c r="H62">
-        <v>50.0</v>
+        <v>93.96</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
-        <v>50.0</v>
+        <v>93.96</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="P62">
-        <v>50.0</v>
+        <v>93.96</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C63">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
       <c r="E63" t="s">
         <v>162</v>
       </c>
       <c r="F63">
-        <v>1967</v>
+        <v>1989</v>
       </c>
       <c r="G63" t="s">
-        <v>163</v>
+        <v>33</v>
       </c>
       <c r="H63">
-        <v>50.0</v>
+        <v>92.34</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="J63">
-        <v>50.0</v>
+        <v>92.34</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="P63">
-        <v>50.0</v>
+        <v>92.34</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C64">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D64" t="s">
+        <v>163</v>
+      </c>
+      <c r="E64" t="s">
         <v>164</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64">
-        <v>2008</v>
+        <v>1967</v>
       </c>
       <c r="G64" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="H64">
         <v>50.0</v>
       </c>
       <c r="I64">
         <v>0.0</v>
       </c>
       <c r="J64">
         <v>50.0</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="P64">
         <v>50.0</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C65">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
+        <v>165</v>
+      </c>
+      <c r="E65" t="s">
+        <v>166</v>
+      </c>
+      <c r="F65">
+        <v>1983</v>
+      </c>
+      <c r="G65" t="s">
         <v>167</v>
       </c>
-      <c r="E65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H65">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="I65">
         <v>0.0</v>
       </c>
       <c r="J65">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="P65">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C66">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
+        <v>168</v>
+      </c>
+      <c r="E66" t="s">
         <v>169</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66">
+        <v>1967</v>
+      </c>
+      <c r="G66" t="s">
         <v>170</v>
       </c>
-      <c r="G66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H66">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="I66">
         <v>0.0</v>
       </c>
       <c r="J66">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="P66">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
         <v>171</v>
       </c>
       <c r="E67" t="s">
         <v>172</v>
       </c>
       <c r="F67">
-        <v>1984</v>
+        <v>2008</v>
       </c>
       <c r="G67" t="s">
-        <v>98</v>
+        <v>173</v>
       </c>
       <c r="H67">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="I67">
         <v>0.0</v>
       </c>
       <c r="J67">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="P67">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F68">
-        <v>1956</v>
+        <v>1978</v>
       </c>
       <c r="G68" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="H68">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="J68">
+        <v>46.25</v>
+      </c>
+      <c r="K68">
+        <v>0</v>
+      </c>
+      <c r="L68">
+        <v>1</v>
+      </c>
+      <c r="P68">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69">
+        <v>70</v>
+      </c>
+      <c r="C69">
+        <v>2</v>
+      </c>
+      <c r="D69" t="s">
+        <v>176</v>
+      </c>
+      <c r="E69" t="s">
+        <v>177</v>
+      </c>
+      <c r="G69" t="s">
+        <v>173</v>
+      </c>
+      <c r="H69">
+        <v>46.25</v>
+      </c>
+      <c r="I69">
+        <v>0.0</v>
+      </c>
+      <c r="J69">
+        <v>46.25</v>
+      </c>
+      <c r="K69">
+        <v>0</v>
+      </c>
+      <c r="L69">
+        <v>1</v>
+      </c>
+      <c r="P69">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70">
+        <v>70</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>178</v>
+      </c>
+      <c r="E70" t="s">
+        <v>179</v>
+      </c>
+      <c r="F70">
+        <v>1984</v>
+      </c>
+      <c r="G70" t="s">
+        <v>99</v>
+      </c>
+      <c r="H70">
+        <v>46.25</v>
+      </c>
+      <c r="I70">
+        <v>0.0</v>
+      </c>
+      <c r="J70">
+        <v>46.25</v>
+      </c>
+      <c r="K70">
+        <v>0</v>
+      </c>
+      <c r="L70">
+        <v>1</v>
+      </c>
+      <c r="P70">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71">
+        <v>73</v>
+      </c>
+      <c r="C71">
+        <v>3</v>
+      </c>
+      <c r="D71" t="s">
+        <v>180</v>
+      </c>
+      <c r="E71" t="s">
+        <v>181</v>
+      </c>
+      <c r="F71">
+        <v>1956</v>
+      </c>
+      <c r="G71" t="s">
+        <v>167</v>
+      </c>
+      <c r="H71">
         <v>42.78</v>
       </c>
-      <c r="K68">
-[...5 lines deleted...]
-      <c r="P68">
+      <c r="I71">
+        <v>0.0</v>
+      </c>
+      <c r="J71">
         <v>42.78</v>
+      </c>
+      <c r="K71">
+        <v>0</v>
+      </c>
+      <c r="L71">
+        <v>1</v>
+      </c>
+      <c r="P71">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72">
+        <v>44</v>
+      </c>
+      <c r="C72">
+        <v>-27</v>
+      </c>
+      <c r="D72" t="s">
+        <v>182</v>
+      </c>
+      <c r="E72" t="s">
+        <v>183</v>
+      </c>
+      <c r="F72">
+        <v>1986</v>
+      </c>
+      <c r="G72" t="s">
+        <v>25</v>
+      </c>
+      <c r="H72">
+        <v>39.57</v>
+      </c>
+      <c r="I72">
+        <v>0.0</v>
+      </c>
+      <c r="J72">
+        <v>39.57</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+      <c r="L72">
+        <v>1</v>
+      </c>
+      <c r="P72">
+        <v>39.57</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73">
+        <v>74</v>
+      </c>
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
+        <v>100</v>
+      </c>
+      <c r="E73" t="s">
+        <v>184</v>
+      </c>
+      <c r="F73">
+        <v>1973</v>
+      </c>
+      <c r="G73" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73">
+        <v>36.6</v>
+      </c>
+      <c r="I73">
+        <v>0.0</v>
+      </c>
+      <c r="J73">
+        <v>36.6</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>1</v>
+      </c>
+      <c r="P73">
+        <v>36.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">