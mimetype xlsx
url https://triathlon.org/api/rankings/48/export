--- v1 (2026-10-17)
+++ v2 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -83,501 +83,528 @@
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Hanquinquant</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Pierre-Antoine</t>
   </si>
   <si>
     <t>Baele</t>
   </si>
   <si>
+    <t>Antoîne</t>
+  </si>
+  <si>
+    <t>Lamarche Poulain</t>
+  </si>
+  <si>
     <t>Nil</t>
   </si>
   <si>
     <t>Riudavets Victory</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
-    <t>Antoîne</t>
-[...4 lines deleted...]
-  <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Clough</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Hideki</t>
   </si>
   <si>
     <t>Uda</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
+    <t>Jeremy</t>
+  </si>
+  <si>
+    <t>Peacock</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Franko</t>
   </si>
   <si>
     <t>CRO</t>
   </si>
   <si>
-    <t>Jeremy</t>
-[...7 lines deleted...]
-  <si>
     <t>Gregoire</t>
   </si>
   <si>
     <t>Berthon</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Engesser</t>
   </si>
   <si>
+    <t>Andrey</t>
+  </si>
+  <si>
+    <t>Tolstikov</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
     <t>Jorge Luis</t>
   </si>
   <si>
     <t>Fonseca</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Keiya</t>
   </si>
   <si>
     <t>Kaneko</t>
   </si>
   <si>
-    <t>Andrey</t>
-[...7 lines deleted...]
-  <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Rodriguez Masian</t>
   </si>
   <si>
     <t>Mhlengi</t>
   </si>
   <si>
     <t>Gwala</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
+    <t>Ronan</t>
+  </si>
+  <si>
+    <t>Le bris</t>
+  </si>
+  <si>
     <t>Michele</t>
   </si>
   <si>
     <t>Pasquazzo</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
-    <t>Ronan</t>
-[...4 lines deleted...]
-  <si>
     <t>Bartomeu</t>
   </si>
   <si>
     <t>Caldentey Santandreu</t>
   </si>
   <si>
     <t>Tahir</t>
   </si>
   <si>
     <t>Erdemir</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
+    <t>Shane</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
     <t>Yoen</t>
   </si>
   <si>
     <t>Constantin</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>Shane</t>
-[...2 lines deleted...]
-    <t>Harvey</t>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Gibson</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Silverio</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
-    <t>Jack</t>
-[...2 lines deleted...]
-    <t>Gibson</t>
+    <t>Bastían</t>
+  </si>
+  <si>
+    <t>Berrios Valdivia</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
+    <t>Yaroslav</t>
+  </si>
+  <si>
+    <t>Behas</t>
+  </si>
+  <si>
+    <t>UKR</t>
   </si>
   <si>
     <t>Lane</t>
   </si>
   <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Xiaozhen</t>
+  </si>
+  <si>
+    <t>Qi</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Ganta</t>
+  </si>
+  <si>
+    <t>Ramesh</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Hessen</t>
+  </si>
+  <si>
+    <t>Pavlo</t>
+  </si>
+  <si>
+    <t>Tovstyk</t>
+  </si>
+  <si>
     <t>Finley</t>
   </si>
   <si>
     <t>Jakes</t>
   </si>
   <si>
-    <t>GBR</t>
-[...32 lines deleted...]
-    <t>IND</t>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>McElvenny</t>
+  </si>
+  <si>
+    <t>McCarthy</t>
+  </si>
+  <si>
+    <t>Marcelo</t>
+  </si>
+  <si>
+    <t>Goncalves da Silva</t>
+  </si>
+  <si>
+    <t>Cedei</t>
+  </si>
+  <si>
+    <t>Abellana</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Santos</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>Twomey</t>
   </si>
   <si>
-    <t>Xiaozhen</t>
-[...5 lines deleted...]
-    <t>CHN</t>
+    <t>Gábor</t>
+  </si>
+  <si>
+    <t>Czene</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Sánchez Palomero</t>
   </si>
   <si>
     <t>Isak</t>
   </si>
   <si>
     <t>Brenden</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
-    <t>Eric</t>
-[...32 lines deleted...]
-    <t>Tovstyk</t>
+    <t>Kurt</t>
+  </si>
+  <si>
+    <t>Peterson</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
+    <t>Konstantinos</t>
+  </si>
+  <si>
+    <t>Malachas</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Jhony Alejandro</t>
+  </si>
+  <si>
+    <t>Cortés Ramírez</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Panciroli</t>
+  </si>
+  <si>
+    <t>Derouaux</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Hultquist</t>
+  </si>
+  <si>
+    <t>Binu</t>
+  </si>
+  <si>
+    <t>Gnanadhasan</t>
+  </si>
+  <si>
+    <t>Daniel Ignacio</t>
+  </si>
+  <si>
+    <t>Urbina Urbina</t>
+  </si>
+  <si>
+    <t>Thibault</t>
+  </si>
+  <si>
+    <t>Sprenger</t>
+  </si>
+  <si>
+    <t>Odysseas</t>
+  </si>
+  <si>
+    <t>Kontodimos</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Garrett</t>
+  </si>
+  <si>
+    <t>Sahil</t>
+  </si>
+  <si>
+    <t>Sharma</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Molino Garcia</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t>Rincon</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Brugnerotto</t>
+  </si>
+  <si>
+    <t>Santiago Francisco</t>
+  </si>
+  <si>
+    <t>Cardona Prieto</t>
   </si>
   <si>
     <t>Chikara</t>
   </si>
   <si>
     <t>Ara</t>
   </si>
   <si>
-    <t>Kurt</t>
-[...83 lines deleted...]
-    <t>Cardona Prieto</t>
+    <t>Marinelli</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
     <t>Wingert</t>
   </si>
   <si>
     <t>Shridhar</t>
   </si>
   <si>
     <t>Nagappa Malagi</t>
   </si>
   <si>
     <t>Fabrizio</t>
   </si>
   <si>
     <t>Suarato</t>
   </si>
   <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Quina</t>
+  </si>
+  <si>
     <t>Isahito</t>
   </si>
   <si>
     <t>Fukao</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...2 lines deleted...]
-    <t>Quina</t>
+    <t>Alessandro</t>
+  </si>
+  <si>
+    <t>Speranza</t>
   </si>
   <si>
     <t>Sachin</t>
   </si>
   <si>
     <t>Pathan</t>
   </si>
   <si>
     <t>Huafrid</t>
   </si>
   <si>
     <t>Billimoria</t>
   </si>
   <si>
     <t>Navas López</t>
   </si>
   <si>
-    <t>Gábor</t>
-[...13 lines deleted...]
-  <si>
     <t>Roberto Carlos</t>
   </si>
   <si>
     <t>Silva</t>
   </si>
   <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Kolbeck</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>Falch</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
     <t>Bossier</t>
-  </si>
-[...1 lines deleted...]
-    <t>BEL</t>
   </si>
   <si>
     <t>Uli</t>
   </si>
   <si>
     <t>Hoppe</t>
   </si>
   <si>
     <t>Jean-Marc</t>
   </si>
   <si>
     <t>Duyckaerts</t>
   </si>
   <si>
     <t>Jomar</t>
   </si>
   <si>
     <t>Tømmerdal</t>
   </si>
   <si>
     <t>Hans-Jurgen</t>
   </si>
   <si>
     <t>Westbrock</t>
   </si>
@@ -914,51 +941,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R73"/>
+  <dimension ref="A1:R79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1021,552 +1048,552 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1985</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2549.99</v>
+        <v>2399.99</v>
       </c>
       <c r="I2">
-        <v>1950.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J2">
         <v>599.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>700.0</v>
+        <v>550.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1992</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3">
-        <v>2292.34</v>
+        <v>2131.61</v>
       </c>
       <c r="I3">
-        <v>1755.19</v>
+        <v>1578.28</v>
       </c>
       <c r="J3">
-        <v>537.15</v>
+        <v>553.33</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>647.5</v>
+        <v>598.94</v>
       </c>
       <c r="N3">
-        <v>598.94</v>
+        <v>508.75</v>
       </c>
       <c r="O3">
-        <v>508.75</v>
+        <v>470.59</v>
       </c>
       <c r="P3">
-        <v>199.65</v>
+        <v>215.83</v>
       </c>
       <c r="Q3">
         <v>183.33</v>
       </c>
       <c r="R3">
         <v>154.17</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H4">
-        <v>2239.72</v>
+        <v>2095.35</v>
       </c>
       <c r="I4">
-        <v>1717.03</v>
+        <v>1571.52</v>
       </c>
       <c r="J4">
-        <v>522.69</v>
+        <v>523.83</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
-        <v>647.5</v>
+        <v>554.02</v>
       </c>
       <c r="N4">
-        <v>598.94</v>
+        <v>508.75</v>
       </c>
       <c r="O4">
-        <v>470.59</v>
+        <v>508.75</v>
       </c>
       <c r="P4">
-        <v>215.83</v>
+        <v>184.67</v>
       </c>
       <c r="Q4">
-        <v>156.86</v>
+        <v>169.58</v>
       </c>
       <c r="R4">
-        <v>150.0</v>
+        <v>169.58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5">
+        <v>1996</v>
+      </c>
+      <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>2105.95</v>
+        <v>2087.1</v>
       </c>
       <c r="I5">
-        <v>1616.79</v>
+        <v>1580.59</v>
       </c>
       <c r="J5">
-        <v>489.16</v>
+        <v>506.51</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
-        <v>554.02</v>
+        <v>647.5</v>
       </c>
       <c r="N5">
-        <v>554.02</v>
+        <v>470.59</v>
       </c>
       <c r="O5">
-        <v>508.75</v>
+        <v>462.5</v>
       </c>
       <c r="P5">
-        <v>169.58</v>
+        <v>199.65</v>
       </c>
       <c r="Q5">
-        <v>169.58</v>
+        <v>156.86</v>
       </c>
       <c r="R5">
         <v>150.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6">
         <v>1994</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>2010.66</v>
+        <v>1961.19</v>
       </c>
       <c r="I6">
         <v>1524.03</v>
       </c>
       <c r="J6">
-        <v>486.63</v>
+        <v>437.16</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
         <v>550.0</v>
       </c>
       <c r="N6">
         <v>500.0</v>
       </c>
       <c r="O6">
         <v>474.03</v>
       </c>
       <c r="P6">
-        <v>184.67</v>
+        <v>156.86</v>
       </c>
       <c r="Q6">
-        <v>156.86</v>
+        <v>145.1</v>
       </c>
       <c r="R6">
-        <v>145.1</v>
+        <v>135.2</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
         <v>1987</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>1918.17</v>
+        <v>1912.89</v>
       </c>
       <c r="I7">
-        <v>1483.06</v>
+        <v>1441.18</v>
       </c>
       <c r="J7">
-        <v>435.11</v>
+        <v>471.71</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>512.47</v>
+        <v>500.0</v>
       </c>
       <c r="N7">
-        <v>500.0</v>
+        <v>470.59</v>
       </c>
       <c r="O7">
         <v>470.59</v>
       </c>
       <c r="P7">
+        <v>170.82</v>
+      </c>
+      <c r="Q7">
         <v>166.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>134.22</v>
       </c>
       <c r="R7">
         <v>134.22</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>1866.53</v>
+        <v>1855.52</v>
       </c>
       <c r="I8">
-        <v>1436.5</v>
+        <v>1371.86</v>
       </c>
       <c r="J8">
-        <v>430.03</v>
+        <v>483.66</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>512.47</v>
+        <v>508.75</v>
       </c>
       <c r="N8">
-        <v>474.03</v>
+        <v>435.3</v>
       </c>
       <c r="O8">
-        <v>450.0</v>
+        <v>427.81</v>
       </c>
       <c r="P8">
-        <v>158.01</v>
+        <v>183.33</v>
       </c>
       <c r="Q8">
-        <v>150.0</v>
+        <v>154.17</v>
       </c>
       <c r="R8">
-        <v>122.02</v>
+        <v>146.16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
       <c r="H9">
-        <v>1866.19</v>
+        <v>1788.23</v>
       </c>
       <c r="I9">
-        <v>1382.53</v>
+        <v>1358.2</v>
       </c>
       <c r="J9">
-        <v>483.66</v>
+        <v>430.03</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
         <v>3</v>
       </c>
       <c r="M9">
-        <v>508.75</v>
+        <v>512.47</v>
       </c>
       <c r="N9">
-        <v>438.48</v>
+        <v>450.0</v>
       </c>
       <c r="O9">
-        <v>435.3</v>
+        <v>395.73</v>
       </c>
       <c r="P9">
-        <v>183.33</v>
+        <v>158.01</v>
       </c>
       <c r="Q9">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
       <c r="R9">
-        <v>146.16</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10">
         <v>1991</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10">
-        <v>1808.08</v>
+        <v>1787.26</v>
       </c>
       <c r="I10">
         <v>1335.3</v>
       </c>
       <c r="J10">
-        <v>472.78</v>
+        <v>451.96</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>3</v>
       </c>
       <c r="M10">
         <v>450.0</v>
       </c>
       <c r="N10">
         <v>450.0</v>
       </c>
       <c r="O10">
         <v>435.3</v>
       </c>
       <c r="P10">
-        <v>170.82</v>
+        <v>156.86</v>
       </c>
       <c r="Q10">
-        <v>156.86</v>
+        <v>150.0</v>
       </c>
       <c r="R10">
         <v>145.1</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
         <v>2007</v>
       </c>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H11">
         <v>1763.79</v>
       </c>
       <c r="I11">
         <v>1303.39</v>
       </c>
       <c r="J11">
         <v>460.4</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>462.5</v>
       </c>
       <c r="N11">
         <v>435.3</v>
       </c>
       <c r="O11">
         <v>405.59</v>
       </c>
@@ -1575,2782 +1602,3037 @@
       </c>
       <c r="Q11">
         <v>166.67</v>
       </c>
       <c r="R11">
         <v>124.15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
       <c r="H12">
-        <v>1698.12</v>
+        <v>1668.37</v>
       </c>
       <c r="I12">
-        <v>1287.67</v>
+        <v>1251.28</v>
       </c>
       <c r="J12">
-        <v>410.45</v>
+        <v>417.09</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
-        <v>462.5</v>
+        <v>450.0</v>
       </c>
       <c r="N12">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="O12">
-        <v>375.17</v>
+        <v>385.03</v>
       </c>
       <c r="P12">
-        <v>166.67</v>
+        <v>150.0</v>
       </c>
       <c r="Q12">
-        <v>125.06</v>
+        <v>138.75</v>
       </c>
       <c r="R12">
-        <v>118.72</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="H13">
-        <v>1637.24</v>
+        <v>1641.63</v>
       </c>
       <c r="I13">
-        <v>1221.3</v>
+        <v>1231.18</v>
       </c>
       <c r="J13">
-        <v>415.94</v>
+        <v>410.45</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>3</v>
       </c>
       <c r="M13">
         <v>462.5</v>
       </c>
       <c r="N13">
-        <v>402.65</v>
+        <v>450.0</v>
       </c>
       <c r="O13">
-        <v>356.15</v>
+        <v>318.68</v>
       </c>
       <c r="P13">
-        <v>154.17</v>
+        <v>166.67</v>
       </c>
       <c r="Q13">
-        <v>145.1</v>
+        <v>125.06</v>
       </c>
       <c r="R13">
-        <v>116.67</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="H14">
-        <v>1615.04</v>
+        <v>1630.38</v>
       </c>
       <c r="I14">
-        <v>1220.06</v>
+        <v>1221.3</v>
       </c>
       <c r="J14">
-        <v>394.98</v>
+        <v>409.08</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
-        <v>450.0</v>
+        <v>462.5</v>
       </c>
       <c r="N14">
-        <v>385.03</v>
+        <v>402.65</v>
       </c>
       <c r="O14">
-        <v>385.03</v>
+        <v>356.15</v>
       </c>
       <c r="P14">
-        <v>150.0</v>
+        <v>154.17</v>
       </c>
       <c r="Q14">
-        <v>138.75</v>
+        <v>145.1</v>
       </c>
       <c r="R14">
-        <v>106.23</v>
+        <v>109.81</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>2004</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>1583.31</v>
       </c>
       <c r="I15">
         <v>1217.53</v>
       </c>
       <c r="J15">
         <v>365.78</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>416.25</v>
       </c>
       <c r="N15">
         <v>416.25</v>
       </c>
       <c r="O15">
         <v>385.03</v>
       </c>
       <c r="P15">
         <v>128.34</v>
       </c>
       <c r="Q15">
         <v>118.72</v>
       </c>
       <c r="R15">
         <v>118.72</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>1991</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16">
-        <v>1468.22</v>
+        <v>1578.59</v>
       </c>
       <c r="I16">
-        <v>1056.54</v>
+        <v>1166.91</v>
       </c>
       <c r="J16">
         <v>411.68</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
         <v>3</v>
       </c>
       <c r="M16">
         <v>500.0</v>
       </c>
       <c r="N16">
+        <v>385.03</v>
+      </c>
+      <c r="O16">
         <v>281.88</v>
-      </c>
-[...1 lines deleted...]
-        <v>274.66</v>
       </c>
       <c r="P16">
         <v>166.67</v>
       </c>
       <c r="Q16">
         <v>128.34</v>
       </c>
       <c r="R16">
         <v>116.67</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>15</v>
       </c>
       <c r="C17">
         <v>-1</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="G17" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="H17">
-        <v>1422.52</v>
+        <v>1541.81</v>
       </c>
       <c r="I17">
-        <v>1068.45</v>
+        <v>1235.15</v>
       </c>
       <c r="J17">
-        <v>354.07</v>
+        <v>306.66</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="L17">
         <v>3</v>
       </c>
       <c r="M17">
-        <v>356.15</v>
+        <v>416.25</v>
       </c>
       <c r="N17">
-        <v>356.15</v>
+        <v>416.25</v>
       </c>
       <c r="O17">
-        <v>356.15</v>
+        <v>402.65</v>
       </c>
       <c r="P17">
+        <v>138.75</v>
+      </c>
+      <c r="Q17">
         <v>128.34</v>
       </c>
-      <c r="Q17">
-[...1 lines deleted...]
-      </c>
       <c r="R17">
-        <v>101.58</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>16</v>
       </c>
       <c r="C18">
         <v>-1</v>
       </c>
       <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" t="s">
         <v>60</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18">
+        <v>1994</v>
+      </c>
+      <c r="G18" t="s">
         <v>61</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>1416.66</v>
+        <v>1524.6</v>
       </c>
       <c r="I18">
-        <v>1248.75</v>
+        <v>1162.3</v>
       </c>
       <c r="J18">
-        <v>167.91</v>
+        <v>362.3</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M18">
-        <v>416.25</v>
+        <v>450.0</v>
       </c>
       <c r="N18">
-        <v>416.25</v>
+        <v>356.15</v>
       </c>
       <c r="O18">
-        <v>416.25</v>
+        <v>356.15</v>
       </c>
       <c r="P18">
         <v>128.34</v>
       </c>
       <c r="Q18">
-        <v>39.57</v>
+        <v>124.15</v>
+      </c>
+      <c r="R18">
+        <v>109.81</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D19" t="s">
         <v>62</v>
       </c>
       <c r="E19" t="s">
         <v>63</v>
       </c>
       <c r="F19">
         <v>2003</v>
       </c>
       <c r="G19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H19">
-        <v>1330.01</v>
+        <v>1354.72</v>
       </c>
       <c r="I19">
-        <v>971.64</v>
+        <v>996.35</v>
       </c>
       <c r="J19">
         <v>358.37</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="M19">
         <v>385.03</v>
       </c>
       <c r="N19">
-        <v>304.73</v>
+        <v>329.44</v>
       </c>
       <c r="O19">
         <v>281.88</v>
       </c>
       <c r="P19">
         <v>138.75</v>
       </c>
       <c r="Q19">
         <v>109.81</v>
       </c>
       <c r="R19">
         <v>109.81</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20">
         <v>2001</v>
       </c>
       <c r="G20" t="s">
         <v>66</v>
       </c>
       <c r="H20">
-        <v>1088.91</v>
+        <v>1205.72</v>
       </c>
       <c r="I20">
-        <v>879.3</v>
+        <v>902.15</v>
       </c>
       <c r="J20">
-        <v>209.61</v>
+        <v>303.57</v>
       </c>
       <c r="K20">
         <v>3</v>
       </c>
       <c r="L20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M20">
         <v>329.44</v>
       </c>
       <c r="N20">
-        <v>281.88</v>
+        <v>304.73</v>
       </c>
       <c r="O20">
         <v>267.98</v>
       </c>
       <c r="P20">
         <v>118.72</v>
       </c>
       <c r="Q20">
+        <v>93.96</v>
+      </c>
+      <c r="R20">
         <v>90.89</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G21" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="H21">
-        <v>1088.31</v>
+        <v>1173.5</v>
       </c>
       <c r="I21">
-        <v>957.92</v>
+        <v>1173.5</v>
       </c>
       <c r="J21">
-        <v>130.39</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M21">
+        <v>427.81</v>
+      </c>
+      <c r="N21">
+        <v>416.25</v>
+      </c>
+      <c r="O21">
         <v>329.44</v>
-      </c>
-[...10 lines deleted...]
-        <v>50.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
         <v>70</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>2005</v>
+      </c>
+      <c r="G22" t="s">
         <v>71</v>
       </c>
-      <c r="F22">
-[...4 lines deleted...]
-      </c>
       <c r="H22">
-        <v>1039.13</v>
+        <v>1139.73</v>
       </c>
       <c r="I22">
-        <v>1039.13</v>
+        <v>1009.34</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>130.39</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M22">
-        <v>427.81</v>
+        <v>356.15</v>
       </c>
       <c r="N22">
         <v>329.44</v>
       </c>
       <c r="O22">
-        <v>281.88</v>
+        <v>323.75</v>
+      </c>
+      <c r="P22">
+        <v>80.39</v>
+      </c>
+      <c r="Q22">
+        <v>50.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>72</v>
       </c>
       <c r="E23" t="s">
         <v>73</v>
       </c>
       <c r="F23">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="H23">
-        <v>972.37</v>
+        <v>935.3</v>
       </c>
       <c r="I23">
-        <v>732.54</v>
+        <v>935.3</v>
       </c>
       <c r="J23">
-        <v>239.83</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M23">
-        <v>427.81</v>
+        <v>500.0</v>
       </c>
       <c r="N23">
-        <v>304.73</v>
-[...5 lines deleted...]
-        <v>107.92</v>
+        <v>435.3</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
         <v>75</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24">
+        <v>1990</v>
+      </c>
+      <c r="G24" t="s">
         <v>76</v>
       </c>
-      <c r="F24">
-[...4 lines deleted...]
-      </c>
       <c r="H24">
-        <v>935.3</v>
+        <v>864.45</v>
       </c>
       <c r="I24">
-        <v>935.3</v>
+        <v>732.54</v>
       </c>
       <c r="J24">
-        <v>0.0</v>
+        <v>131.91</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M24">
-        <v>500.0</v>
+        <v>427.81</v>
       </c>
       <c r="N24">
-        <v>435.3</v>
+        <v>304.73</v>
+      </c>
+      <c r="P24">
+        <v>131.91</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D25" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F25">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="G25" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="H25">
-        <v>801.67</v>
+        <v>853.61</v>
       </c>
       <c r="I25">
-        <v>601.25</v>
+        <v>745.69</v>
       </c>
       <c r="J25">
-        <v>200.42</v>
+        <v>107.92</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M25">
-        <v>462.5</v>
+        <v>416.25</v>
       </c>
       <c r="N25">
-        <v>138.75</v>
+        <v>329.44</v>
       </c>
       <c r="P25">
-        <v>154.17</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>107.92</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F26">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="G26" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H26">
-        <v>740.06</v>
+        <v>827.79</v>
       </c>
       <c r="I26">
-        <v>321.01</v>
+        <v>827.79</v>
       </c>
       <c r="J26">
-        <v>419.05</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>321.01</v>
-[...8 lines deleted...]
-        <v>135.2</v>
+        <v>304.73</v>
+      </c>
+      <c r="N26">
+        <v>281.88</v>
+      </c>
+      <c r="O26">
+        <v>241.18</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F27">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="G27" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="H27">
-        <v>596.73</v>
+        <v>801.67</v>
       </c>
       <c r="I27">
-        <v>344.52</v>
+        <v>601.25</v>
       </c>
       <c r="J27">
-        <v>252.21</v>
+        <v>200.42</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27">
         <v>2</v>
       </c>
       <c r="M27">
-        <v>344.52</v>
+        <v>462.5</v>
+      </c>
+      <c r="N27">
+        <v>138.75</v>
       </c>
       <c r="P27">
-        <v>169.58</v>
+        <v>154.17</v>
       </c>
       <c r="Q27">
-        <v>82.63</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F28">
-        <v>1979</v>
+        <v>1995</v>
       </c>
       <c r="G28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>545.91</v>
+        <v>746.73</v>
       </c>
       <c r="I28">
-        <v>545.91</v>
+        <v>494.52</v>
       </c>
       <c r="J28">
-        <v>0.0</v>
+        <v>252.21</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M28">
-        <v>304.73</v>
+        <v>344.52</v>
       </c>
       <c r="N28">
-        <v>241.18</v>
+        <v>150.0</v>
+      </c>
+      <c r="P28">
+        <v>169.58</v>
+      </c>
+      <c r="Q28">
+        <v>82.63</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F29">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H29">
-        <v>524.17</v>
+        <v>664.08</v>
       </c>
       <c r="I29">
-        <v>416.25</v>
+        <v>521.48</v>
       </c>
       <c r="J29">
-        <v>107.92</v>
+        <v>142.6</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L29">
         <v>1</v>
       </c>
       <c r="M29">
-        <v>416.25</v>
+        <v>260.74</v>
+      </c>
+      <c r="N29">
+        <v>260.74</v>
       </c>
       <c r="P29">
-        <v>107.92</v>
+        <v>142.6</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F30">
         <v>1990</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H30">
         <v>524.07</v>
       </c>
       <c r="I30">
         <v>524.07</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>395.73</v>
       </c>
       <c r="N30">
         <v>128.34</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="C31">
+        <v>25</v>
+      </c>
+      <c r="D31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" t="s">
+        <v>94</v>
+      </c>
+      <c r="F31">
+        <v>1990</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31">
+        <v>484.49</v>
+      </c>
+      <c r="I31">
+        <v>484.49</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
         <v>2</v>
       </c>
-      <c r="D31" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L31">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>107.0</v>
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <v>356.15</v>
+      </c>
+      <c r="N31">
+        <v>128.34</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C32">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F32">
-        <v>2007</v>
+        <v>1977</v>
       </c>
       <c r="G32" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="H32">
-        <v>403.34</v>
+        <v>420.63</v>
       </c>
       <c r="I32">
-        <v>260.74</v>
+        <v>420.63</v>
       </c>
       <c r="J32">
-        <v>142.6</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>260.74</v>
-[...2 lines deleted...]
-        <v>142.6</v>
+        <v>281.88</v>
+      </c>
+      <c r="N32">
+        <v>138.75</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D33" t="s">
         <v>97</v>
       </c>
       <c r="E33" t="s">
         <v>98</v>
       </c>
       <c r="F33">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G33" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="H33">
-        <v>397.65</v>
+        <v>418.07</v>
       </c>
       <c r="I33">
-        <v>260.74</v>
+        <v>0.0</v>
       </c>
       <c r="J33">
-        <v>136.91</v>
+        <v>418.07</v>
       </c>
       <c r="K33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L33">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>260.74</v>
+        <v>3</v>
       </c>
       <c r="P33">
-        <v>86.91</v>
+        <v>145.1</v>
       </c>
       <c r="Q33">
-        <v>50.0</v>
+        <v>138.75</v>
+      </c>
+      <c r="R33">
+        <v>134.22</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F34">
         <v>1983</v>
       </c>
       <c r="G34" t="s">
         <v>30</v>
       </c>
       <c r="H34">
         <v>395.73</v>
       </c>
       <c r="I34">
         <v>395.73</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>395.73</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>101</v>
       </c>
       <c r="G35" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="H35">
-        <v>366.05</v>
+        <v>385.03</v>
       </c>
       <c r="I35">
-        <v>366.05</v>
+        <v>385.03</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>366.05</v>
+        <v>385.03</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F36">
-        <v>2003</v>
+        <v>1980</v>
       </c>
       <c r="G36" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="H36">
         <v>366.05</v>
       </c>
       <c r="I36">
         <v>366.05</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>366.05</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F37">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="G37" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="H37">
-        <v>358.83</v>
+        <v>366.05</v>
       </c>
       <c r="I37">
-        <v>0.0</v>
+        <v>366.05</v>
       </c>
       <c r="J37">
-        <v>358.83</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>104.4</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>366.05</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F38">
         <v>1990</v>
       </c>
       <c r="G38" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H38">
         <v>338.59</v>
       </c>
       <c r="I38">
         <v>338.59</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>338.59</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C39">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="F39">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="G39" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="H39">
-        <v>281.88</v>
+        <v>299.46</v>
       </c>
       <c r="I39">
-        <v>281.88</v>
+        <v>0.0</v>
       </c>
       <c r="J39">
-        <v>0.0</v>
+        <v>299.46</v>
       </c>
       <c r="K39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>281.88</v>
+        <v>2</v>
+      </c>
+      <c r="P39">
+        <v>156.86</v>
+      </c>
+      <c r="Q39">
+        <v>142.6</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C40">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40">
+        <v>1978</v>
+      </c>
+      <c r="G40" t="s">
         <v>112</v>
       </c>
-      <c r="E40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40">
-        <v>221.84</v>
+        <v>293.96</v>
       </c>
       <c r="I40">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J40">
-        <v>221.84</v>
+        <v>143.96</v>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L40">
         <v>2</v>
       </c>
+      <c r="M40">
+        <v>150.0</v>
+      </c>
       <c r="P40">
-        <v>122.02</v>
+        <v>93.96</v>
       </c>
       <c r="Q40">
-        <v>99.82</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C41">
+        <v>-1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>113</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41">
+        <v>1986</v>
+      </c>
+      <c r="G41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41">
+        <v>243.15</v>
+      </c>
+      <c r="I41">
+        <v>0.0</v>
+      </c>
+      <c r="J41">
+        <v>243.15</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41">
         <v>2</v>
       </c>
-      <c r="D41" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="P41">
-        <v>50.0</v>
+        <v>138.75</v>
+      </c>
+      <c r="Q41">
+        <v>104.4</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D42" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42" t="s">
+        <v>116</v>
+      </c>
+      <c r="F42">
+        <v>2004</v>
+      </c>
+      <c r="G42" t="s">
         <v>117</v>
       </c>
-      <c r="E42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H42">
-        <v>200.0</v>
+        <v>223.82</v>
       </c>
       <c r="I42">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="J42">
-        <v>50.0</v>
+        <v>223.82</v>
       </c>
       <c r="K42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L42">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>150.0</v>
+        <v>3</v>
       </c>
       <c r="P42">
+        <v>86.91</v>
+      </c>
+      <c r="Q42">
+        <v>86.91</v>
+      </c>
+      <c r="R42">
         <v>50.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D43" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" t="s">
+        <v>119</v>
+      </c>
+      <c r="F43">
+        <v>1987</v>
+      </c>
+      <c r="G43" t="s">
         <v>120</v>
       </c>
-      <c r="E43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H43">
-        <v>154.17</v>
+        <v>200.0</v>
       </c>
       <c r="I43">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J43">
-        <v>154.17</v>
+        <v>50.0</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L43">
         <v>1</v>
       </c>
+      <c r="M43">
+        <v>150.0</v>
+      </c>
       <c r="P43">
-        <v>154.17</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D44" t="s">
+        <v>121</v>
+      </c>
+      <c r="E44" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44">
+        <v>1986</v>
+      </c>
+      <c r="G44" t="s">
         <v>123</v>
       </c>
-      <c r="E44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="I44">
         <v>150.0</v>
       </c>
       <c r="J44">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M44">
         <v>150.0</v>
+      </c>
+      <c r="P44">
+        <v>50.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D45" t="s">
+        <v>124</v>
+      </c>
+      <c r="E45" t="s">
         <v>125</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45">
+        <v>1996</v>
+      </c>
+      <c r="G45" t="s">
         <v>126</v>
       </c>
-      <c r="F45">
-[...4 lines deleted...]
-      </c>
       <c r="H45">
-        <v>150.0</v>
+        <v>154.17</v>
       </c>
       <c r="I45">
-        <v>150.0</v>
+        <v>0.0</v>
       </c>
       <c r="J45">
-        <v>0.0</v>
+        <v>154.17</v>
       </c>
       <c r="K45">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L45">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>150.0</v>
+        <v>1</v>
+      </c>
+      <c r="P45">
+        <v>154.17</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C46">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D46" t="s">
         <v>127</v>
       </c>
       <c r="E46" t="s">
         <v>128</v>
       </c>
       <c r="F46">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="G46" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="H46">
-        <v>142.6</v>
+        <v>150.0</v>
       </c>
       <c r="I46">
-        <v>0.0</v>
+        <v>150.0</v>
       </c>
       <c r="J46">
-        <v>142.6</v>
+        <v>0.0</v>
       </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>142.6</v>
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>150.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C47">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D47" t="s">
+        <v>99</v>
+      </c>
+      <c r="E47" t="s">
         <v>129</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>130</v>
       </c>
-      <c r="F47">
-[...4 lines deleted...]
-      </c>
       <c r="H47">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I47">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D48" t="s">
         <v>131</v>
       </c>
       <c r="E48" t="s">
         <v>132</v>
       </c>
       <c r="F48">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="G48" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="H48">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I48">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D49" t="s">
         <v>133</v>
       </c>
       <c r="E49" t="s">
         <v>134</v>
       </c>
+      <c r="F49">
+        <v>1982</v>
+      </c>
       <c r="G49" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H49">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I49">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D50" t="s">
         <v>135</v>
       </c>
       <c r="E50" t="s">
         <v>136</v>
       </c>
       <c r="F50">
-        <v>2012</v>
+        <v>1985</v>
       </c>
       <c r="G50" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="H50">
-        <v>138.75</v>
+        <v>142.6</v>
       </c>
       <c r="I50">
-        <v>138.75</v>
+        <v>0.0</v>
       </c>
       <c r="J50">
-        <v>0.0</v>
+        <v>142.6</v>
       </c>
       <c r="K50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L50">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>138.75</v>
+        <v>1</v>
+      </c>
+      <c r="P50">
+        <v>142.6</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D51" t="s">
         <v>137</v>
       </c>
       <c r="E51" t="s">
         <v>138</v>
       </c>
       <c r="F51">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="G51" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="H51">
-        <v>131.91</v>
+        <v>138.75</v>
       </c>
       <c r="I51">
-        <v>0.0</v>
+        <v>138.75</v>
       </c>
       <c r="J51">
-        <v>131.91</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L51">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>131.91</v>
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>138.75</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C52">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D52" t="s">
         <v>139</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
       <c r="F52">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="G52" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="H52">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
       <c r="I52">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C53">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="D53" t="s">
         <v>141</v>
       </c>
       <c r="E53" t="s">
         <v>142</v>
       </c>
       <c r="F53">
-        <v>1989</v>
+        <v>1998</v>
       </c>
       <c r="G53" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="H53">
-        <v>122.02</v>
+        <v>138.75</v>
       </c>
       <c r="I53">
-        <v>0.0</v>
+        <v>138.75</v>
       </c>
       <c r="J53">
-        <v>122.02</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L53">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>122.02</v>
+        <v>0</v>
+      </c>
+      <c r="M53">
+        <v>138.75</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D54" t="s">
         <v>143</v>
       </c>
       <c r="E54" t="s">
         <v>144</v>
       </c>
-      <c r="F54">
-[...1 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="H54">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
       <c r="I54">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="D55" t="s">
         <v>145</v>
       </c>
       <c r="E55" t="s">
         <v>146</v>
       </c>
+      <c r="F55">
+        <v>2012</v>
+      </c>
       <c r="G55" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="H55">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
       <c r="I55">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>118.72</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D56" t="s">
         <v>147</v>
       </c>
       <c r="E56" t="s">
         <v>148</v>
       </c>
       <c r="F56">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="G56" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
       <c r="H56">
-        <v>114.84</v>
+        <v>131.91</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56">
-        <v>114.84</v>
+        <v>131.91</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="P56">
-        <v>114.84</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="C57">
-        <v>-18</v>
+        <v>-1</v>
       </c>
       <c r="D57" t="s">
         <v>149</v>
       </c>
       <c r="E57" t="s">
         <v>150</v>
       </c>
       <c r="F57">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="G57" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="H57">
-        <v>112.86</v>
+        <v>128.34</v>
       </c>
       <c r="I57">
-        <v>0.0</v>
+        <v>128.34</v>
       </c>
       <c r="J57">
-        <v>112.86</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L57">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>112.86</v>
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <v>128.34</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>151</v>
       </c>
       <c r="E58" t="s">
         <v>152</v>
       </c>
       <c r="F58">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="G58" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H58">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="P58">
-        <v>112.86</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C59">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D59" t="s">
         <v>153</v>
       </c>
       <c r="E59" t="s">
         <v>154</v>
       </c>
+      <c r="F59">
+        <v>1975</v>
+      </c>
       <c r="G59" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="H59">
-        <v>109.81</v>
+        <v>122.02</v>
       </c>
       <c r="I59">
-        <v>109.81</v>
+        <v>0.0</v>
       </c>
       <c r="J59">
-        <v>0.0</v>
+        <v>122.02</v>
       </c>
       <c r="K59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L59">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>109.81</v>
+        <v>1</v>
+      </c>
+      <c r="P59">
+        <v>122.02</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>-19</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>59</v>
       </c>
       <c r="F60">
         <v>1995</v>
       </c>
       <c r="G60" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="H60">
-        <v>104.4</v>
+        <v>118.72</v>
       </c>
       <c r="I60">
-        <v>0.0</v>
+        <v>118.72</v>
       </c>
       <c r="J60">
-        <v>104.4</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L60">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>104.4</v>
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <v>118.72</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D61" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="E61" t="s">
         <v>157</v>
       </c>
       <c r="F61">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="G61" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H61">
-        <v>101.58</v>
+        <v>118.72</v>
       </c>
       <c r="I61">
-        <v>0.0</v>
+        <v>118.72</v>
       </c>
       <c r="J61">
-        <v>101.58</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L61">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>101.58</v>
+        <v>0</v>
+      </c>
+      <c r="M61">
+        <v>118.72</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D62" t="s">
         <v>158</v>
       </c>
       <c r="E62" t="s">
         <v>159</v>
       </c>
-      <c r="F62">
-[...1 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>160</v>
+        <v>92</v>
       </c>
       <c r="H62">
-        <v>93.96</v>
+        <v>118.72</v>
       </c>
       <c r="I62">
-        <v>0.0</v>
+        <v>118.72</v>
       </c>
       <c r="J62">
-        <v>93.96</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L62">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>93.96</v>
+        <v>0</v>
+      </c>
+      <c r="M62">
+        <v>118.72</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" t="s">
         <v>161</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="G63" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="H63">
-        <v>92.34</v>
+        <v>114.84</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="J63">
-        <v>92.34</v>
+        <v>114.84</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="P63">
-        <v>92.34</v>
+        <v>114.84</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
+        <v>162</v>
+      </c>
+      <c r="E64" t="s">
         <v>163</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64">
-        <v>1967</v>
+        <v>1993</v>
       </c>
       <c r="G64" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="H64">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="I64">
         <v>0.0</v>
       </c>
       <c r="J64">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="P64">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D65" t="s">
+        <v>164</v>
+      </c>
+      <c r="E65" t="s">
         <v>165</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="G65" t="s">
-        <v>167</v>
+        <v>33</v>
       </c>
       <c r="H65">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="I65">
         <v>0.0</v>
       </c>
       <c r="J65">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="P65">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F66">
-        <v>1967</v>
+        <v>1983</v>
       </c>
       <c r="G66" t="s">
-        <v>170</v>
+        <v>61</v>
       </c>
       <c r="H66">
-        <v>50.0</v>
+        <v>109.81</v>
       </c>
       <c r="I66">
-        <v>0.0</v>
+        <v>109.81</v>
       </c>
       <c r="J66">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L66">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M66">
+        <v>109.81</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C67">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E67" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>169</v>
       </c>
       <c r="G67" t="s">
-        <v>173</v>
+        <v>92</v>
       </c>
       <c r="H67">
-        <v>50.0</v>
+        <v>109.81</v>
       </c>
       <c r="I67">
-        <v>0.0</v>
+        <v>109.81</v>
       </c>
       <c r="J67">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="K67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L67">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M67">
+        <v>109.81</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E68" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F68">
-        <v>1978</v>
+        <v>1995</v>
       </c>
       <c r="G68" t="s">
-        <v>167</v>
+        <v>92</v>
       </c>
       <c r="H68">
-        <v>46.25</v>
+        <v>104.4</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="J68">
-        <v>46.25</v>
+        <v>104.4</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>1</v>
       </c>
       <c r="P68">
-        <v>46.25</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>176</v>
+        <v>113</v>
       </c>
       <c r="E69" t="s">
-        <v>177</v>
+        <v>172</v>
+      </c>
+      <c r="F69">
+        <v>2004</v>
       </c>
       <c r="G69" t="s">
-        <v>173</v>
+        <v>27</v>
       </c>
       <c r="H69">
-        <v>46.25</v>
+        <v>101.58</v>
       </c>
       <c r="I69">
         <v>0.0</v>
       </c>
       <c r="J69">
-        <v>46.25</v>
+        <v>101.58</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="P69">
-        <v>46.25</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E70" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="F70">
-        <v>1984</v>
+        <v>1967</v>
       </c>
       <c r="G70" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="H70">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="I70">
         <v>0.0</v>
       </c>
       <c r="J70">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="P70">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C71">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D71" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E71" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="F71">
-        <v>1956</v>
+        <v>1983</v>
       </c>
       <c r="G71" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="H71">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="I71">
         <v>0.0</v>
       </c>
       <c r="J71">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>1</v>
       </c>
       <c r="P71">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="C72">
-        <v>-27</v>
+        <v>-2</v>
       </c>
       <c r="D72" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="F72">
-        <v>1986</v>
+        <v>1967</v>
       </c>
       <c r="G72" t="s">
-        <v>25</v>
+        <v>180</v>
       </c>
       <c r="H72">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="I72">
         <v>0.0</v>
       </c>
       <c r="J72">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>1</v>
       </c>
       <c r="P72">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
+        <v>69</v>
+      </c>
+      <c r="C73">
+        <v>-3</v>
+      </c>
+      <c r="D73" t="s">
+        <v>181</v>
+      </c>
+      <c r="E73" t="s">
+        <v>182</v>
+      </c>
+      <c r="F73">
+        <v>2008</v>
+      </c>
+      <c r="G73" t="s">
+        <v>130</v>
+      </c>
+      <c r="H73">
+        <v>50.0</v>
+      </c>
+      <c r="I73">
+        <v>0.0</v>
+      </c>
+      <c r="J73">
+        <v>50.0</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>1</v>
+      </c>
+      <c r="P73">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74">
+        <v>73</v>
+      </c>
+      <c r="C74">
+        <v>0</v>
+      </c>
+      <c r="D74" t="s">
+        <v>183</v>
+      </c>
+      <c r="E74" t="s">
+        <v>184</v>
+      </c>
+      <c r="F74">
+        <v>1978</v>
+      </c>
+      <c r="G74" t="s">
+        <v>177</v>
+      </c>
+      <c r="H74">
+        <v>46.25</v>
+      </c>
+      <c r="I74">
+        <v>0.0</v>
+      </c>
+      <c r="J74">
+        <v>46.25</v>
+      </c>
+      <c r="K74">
+        <v>0</v>
+      </c>
+      <c r="L74">
+        <v>1</v>
+      </c>
+      <c r="P74">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75">
         <v>74</v>
       </c>
-      <c r="C73">
-[...8 lines deleted...]
-      <c r="F73">
+      <c r="B75">
+        <v>73</v>
+      </c>
+      <c r="C75">
+        <v>-1</v>
+      </c>
+      <c r="D75" t="s">
+        <v>185</v>
+      </c>
+      <c r="E75" t="s">
+        <v>186</v>
+      </c>
+      <c r="G75" t="s">
+        <v>130</v>
+      </c>
+      <c r="H75">
+        <v>46.25</v>
+      </c>
+      <c r="I75">
+        <v>0.0</v>
+      </c>
+      <c r="J75">
+        <v>46.25</v>
+      </c>
+      <c r="K75">
+        <v>0</v>
+      </c>
+      <c r="L75">
+        <v>1</v>
+      </c>
+      <c r="P75">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76">
+        <v>73</v>
+      </c>
+      <c r="C76">
+        <v>-2</v>
+      </c>
+      <c r="D76" t="s">
+        <v>187</v>
+      </c>
+      <c r="E76" t="s">
+        <v>188</v>
+      </c>
+      <c r="F76">
+        <v>1984</v>
+      </c>
+      <c r="G76" t="s">
+        <v>117</v>
+      </c>
+      <c r="H76">
+        <v>46.25</v>
+      </c>
+      <c r="I76">
+        <v>0.0</v>
+      </c>
+      <c r="J76">
+        <v>46.25</v>
+      </c>
+      <c r="K76">
+        <v>0</v>
+      </c>
+      <c r="L76">
+        <v>1</v>
+      </c>
+      <c r="P76">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77">
+        <v>76</v>
+      </c>
+      <c r="C77">
+        <v>0</v>
+      </c>
+      <c r="D77" t="s">
+        <v>189</v>
+      </c>
+      <c r="E77" t="s">
+        <v>190</v>
+      </c>
+      <c r="F77">
+        <v>1956</v>
+      </c>
+      <c r="G77" t="s">
+        <v>177</v>
+      </c>
+      <c r="H77">
+        <v>42.78</v>
+      </c>
+      <c r="I77">
+        <v>0.0</v>
+      </c>
+      <c r="J77">
+        <v>42.78</v>
+      </c>
+      <c r="K77">
+        <v>0</v>
+      </c>
+      <c r="L77">
+        <v>1</v>
+      </c>
+      <c r="P77">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78">
+        <v>77</v>
+      </c>
+      <c r="C78">
+        <v>0</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+      <c r="E78" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78">
+        <v>1986</v>
+      </c>
+      <c r="G78" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78">
+        <v>39.57</v>
+      </c>
+      <c r="I78">
+        <v>0.0</v>
+      </c>
+      <c r="J78">
+        <v>39.57</v>
+      </c>
+      <c r="K78">
+        <v>0</v>
+      </c>
+      <c r="L78">
+        <v>1</v>
+      </c>
+      <c r="P78">
+        <v>39.57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79">
+        <v>78</v>
+      </c>
+      <c r="C79">
+        <v>0</v>
+      </c>
+      <c r="D79" t="s">
+        <v>99</v>
+      </c>
+      <c r="E79" t="s">
+        <v>193</v>
+      </c>
+      <c r="F79">
         <v>1973</v>
       </c>
-      <c r="G73" t="s">
+      <c r="G79" t="s">
         <v>20</v>
       </c>
-      <c r="H73">
+      <c r="H79">
         <v>36.6</v>
       </c>
-      <c r="I73">
-[...2 lines deleted...]
-      <c r="J73">
+      <c r="I79">
+        <v>0.0</v>
+      </c>
+      <c r="J79">
         <v>36.6</v>
       </c>
-      <c r="K73">
-[...5 lines deleted...]
-      <c r="P73">
+      <c r="K79">
+        <v>0</v>
+      </c>
+      <c r="L79">
+        <v>1</v>
+      </c>
+      <c r="P79">
         <v>36.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>