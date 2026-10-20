--- v0 (2026-09-19)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,288 +77,312 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Urand</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Molina</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Stylianos</t>
+  </si>
+  <si>
+    <t>Malakopoulos</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
     <t>Cedric</t>
   </si>
   <si>
     <t>Denuziere</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...16 lines deleted...]
-  <si>
     <t>Valentin</t>
   </si>
   <si>
     <t>Hanzer</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Chebotarev</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Zachary</t>
+  </si>
+  <si>
+    <t>Osborne</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Jundt</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Souza</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>Geoffrey</t>
+  </si>
+  <si>
+    <t>Wersy</t>
+  </si>
+  <si>
+    <t>Fabrizio</t>
+  </si>
+  <si>
+    <t>Suarato</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Flip</t>
+  </si>
+  <si>
+    <t>Breuer</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Alexey</t>
+  </si>
+  <si>
+    <t>Petukhov</t>
+  </si>
+  <si>
     <t>Max</t>
   </si>
   <si>
     <t>Gelhaar</t>
   </si>
   <si>
-    <t>Viktor</t>
-[...29 lines deleted...]
-    <t>BRA</t>
+    <t>Valerii</t>
+  </si>
+  <si>
+    <t>Perekhrest</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Panciroli</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Deleidi</t>
+  </si>
+  <si>
+    <t>Masaki</t>
+  </si>
+  <si>
+    <t>Fujita</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Hwang Tae</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>KOR</t>
   </si>
   <si>
     <t>Ibrahim</t>
   </si>
   <si>
     <t>Al Hussein</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
-    <t>Flip</t>
-[...67 lines deleted...]
-  <si>
     <t>Raul</t>
   </si>
   <si>
     <t>Angoluan</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
+    <t>Jeong Guk</t>
+  </si>
+  <si>
+    <t>Seo</t>
+  </si>
+  <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Tyne</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Herter</t>
   </si>
   <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Romero Jenner</t>
   </si>
   <si>
-    <t>Jeong Guk</t>
-[...2 lines deleted...]
-    <t>Seo</t>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Dent</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Lardón Ferrer</t>
   </si>
   <si>
-    <t>Ethan</t>
-[...4 lines deleted...]
-  <si>
     <t>George</t>
   </si>
   <si>
     <t>Peasgood</t>
   </si>
   <si>
     <t>Guy Joshua</t>
   </si>
   <si>
     <t>Harrison</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>Wyss</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Charl</t>
+  </si>
+  <si>
+    <t>Parkin</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Pullen</t>
+  </si>
+  <si>
+    <t>Kini</t>
+  </si>
+  <si>
+    <t>Carrasco</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>Lovchuk</t>
+  </si>
+  <si>
+    <t>Juan Francisco</t>
+  </si>
+  <si>
+    <t>Hernandez Bartolome</t>
+  </si>
+  <si>
     <t>Giovanni</t>
   </si>
   <si>
     <t>Sciaccaluga</t>
-  </si>
-[...7 lines deleted...]
-    <t>RSA</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Reis Quirino</t>
   </si>
   <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>Edquist</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Derouaux</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
@@ -710,63 +734,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R41"/>
+  <dimension ref="A1:R45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -867,1423 +891,1423 @@
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>166.67</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2136.6</v>
+        <v>2113.5</v>
       </c>
       <c r="I3">
-        <v>1612.77</v>
+        <v>1618.75</v>
       </c>
       <c r="J3">
-        <v>523.83</v>
+        <v>494.75</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>554.02</v>
+        <v>647.5</v>
       </c>
       <c r="N3">
-        <v>550.0</v>
+        <v>508.75</v>
       </c>
       <c r="O3">
-        <v>508.75</v>
+        <v>462.5</v>
       </c>
       <c r="P3">
-        <v>184.67</v>
+        <v>199.65</v>
       </c>
       <c r="Q3">
-        <v>169.58</v>
+        <v>150.0</v>
       </c>
       <c r="R3">
-        <v>169.58</v>
+        <v>145.1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>2102.69</v>
+        <v>2103.58</v>
       </c>
       <c r="I4">
-        <v>1570.19</v>
+        <v>1657.69</v>
       </c>
       <c r="J4">
-        <v>532.5</v>
+        <v>445.89</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
         <v>598.94</v>
       </c>
       <c r="N4">
+        <v>550.0</v>
+      </c>
+      <c r="O4">
         <v>508.75</v>
       </c>
-      <c r="O4">
-[...1 lines deleted...]
-      </c>
       <c r="P4">
-        <v>215.83</v>
+        <v>183.33</v>
       </c>
       <c r="Q4">
-        <v>166.67</v>
+        <v>134.22</v>
       </c>
       <c r="R4">
-        <v>150.0</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>1996</v>
+        <v>1989</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
-        <v>1975.23</v>
+        <v>2095.05</v>
       </c>
       <c r="I5">
-        <v>1529.34</v>
+        <v>1571.22</v>
       </c>
       <c r="J5">
-        <v>445.89</v>
+        <v>523.83</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>550.0</v>
       </c>
       <c r="N5">
+        <v>512.47</v>
+      </c>
+      <c r="O5">
         <v>508.75</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>183.33</v>
+        <v>184.67</v>
       </c>
       <c r="Q5">
-        <v>134.22</v>
+        <v>169.58</v>
       </c>
       <c r="R5">
-        <v>128.34</v>
+        <v>169.58</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
         <v>1997</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
-        <v>1829.29</v>
+        <v>1917.29</v>
       </c>
       <c r="I6">
-        <v>1372.43</v>
+        <v>1452.42</v>
       </c>
       <c r="J6">
-        <v>456.86</v>
+        <v>464.87</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>474.03</v>
+        <v>554.02</v>
       </c>
       <c r="N6">
         <v>470.59</v>
       </c>
       <c r="O6">
         <v>427.81</v>
       </c>
       <c r="P6">
+        <v>158.01</v>
+      </c>
+      <c r="Q6">
         <v>156.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>150.0</v>
       </c>
       <c r="R6">
         <v>150.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
         <v>1993</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7">
-        <v>1821.55</v>
+        <v>1863.91</v>
       </c>
       <c r="I7">
-        <v>1532.8</v>
+        <v>1359.33</v>
       </c>
       <c r="J7">
-        <v>288.75</v>
+        <v>504.58</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M7">
-        <v>647.5</v>
+        <v>474.03</v>
       </c>
       <c r="N7">
         <v>450.0</v>
       </c>
       <c r="O7">
         <v>435.3</v>
       </c>
       <c r="P7">
+        <v>215.83</v>
+      </c>
+      <c r="Q7">
         <v>150.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>138.75</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="G8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H8">
-        <v>1795.75</v>
+        <v>1750.09</v>
       </c>
       <c r="I8">
-        <v>1229.44</v>
+        <v>1336.84</v>
       </c>
       <c r="J8">
-        <v>566.31</v>
+        <v>413.25</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>512.47</v>
+        <v>470.59</v>
       </c>
       <c r="N8">
-        <v>372.45</v>
+        <v>450.0</v>
       </c>
       <c r="O8">
-        <v>344.52</v>
+        <v>416.25</v>
       </c>
       <c r="P8">
-        <v>199.65</v>
+        <v>146.16</v>
       </c>
       <c r="Q8">
-        <v>183.33</v>
+        <v>138.75</v>
       </c>
       <c r="R8">
-        <v>183.33</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>1714.43</v>
+        <v>1687.5</v>
       </c>
       <c r="I9">
-        <v>1325.32</v>
+        <v>1373.78</v>
       </c>
       <c r="J9">
-        <v>389.11</v>
+        <v>313.72</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M9">
-        <v>470.59</v>
+        <v>500.0</v>
       </c>
       <c r="N9">
         <v>438.48</v>
       </c>
       <c r="O9">
-        <v>416.25</v>
+        <v>435.3</v>
       </c>
       <c r="P9">
-        <v>138.75</v>
+        <v>156.86</v>
       </c>
       <c r="Q9">
-        <v>128.34</v>
-[...2 lines deleted...]
-        <v>122.02</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10">
+        <v>2004</v>
+      </c>
+      <c r="G10" t="s">
         <v>40</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10">
-        <v>1593.54</v>
+        <v>1571.67</v>
       </c>
       <c r="I10">
-        <v>1279.82</v>
+        <v>1318.09</v>
       </c>
       <c r="J10">
-        <v>313.72</v>
+        <v>253.58</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>2</v>
       </c>
       <c r="M10">
-        <v>500.0</v>
+        <v>462.5</v>
       </c>
       <c r="N10">
-        <v>435.3</v>
+        <v>450.0</v>
       </c>
       <c r="O10">
-        <v>344.52</v>
+        <v>405.59</v>
       </c>
       <c r="P10">
-        <v>156.86</v>
+        <v>166.67</v>
       </c>
       <c r="Q10">
-        <v>156.86</v>
+        <v>86.91</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H11">
-        <v>1568.73</v>
+        <v>1560.4</v>
       </c>
       <c r="I11">
-        <v>1315.15</v>
+        <v>1252.98</v>
       </c>
       <c r="J11">
-        <v>253.58</v>
+        <v>307.42</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M11">
-        <v>462.5</v>
+        <v>450.0</v>
       </c>
       <c r="N11">
-        <v>450.0</v>
+        <v>427.81</v>
       </c>
       <c r="O11">
-        <v>402.65</v>
+        <v>375.17</v>
       </c>
       <c r="P11">
-        <v>166.67</v>
+        <v>154.17</v>
       </c>
       <c r="Q11">
-        <v>86.91</v>
+        <v>107.0</v>
+      </c>
+      <c r="R11">
+        <v>46.25</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="H12">
-        <v>1536.01</v>
+        <v>1401.15</v>
       </c>
       <c r="I12">
-        <v>1207.25</v>
+        <v>1058.99</v>
       </c>
       <c r="J12">
-        <v>328.76</v>
+        <v>342.16</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
         <v>3</v>
       </c>
       <c r="M12">
-        <v>450.0</v>
+        <v>385.03</v>
       </c>
       <c r="N12">
-        <v>427.81</v>
+        <v>344.52</v>
       </c>
       <c r="O12">
         <v>329.44</v>
       </c>
       <c r="P12">
-        <v>154.17</v>
+        <v>145.1</v>
       </c>
       <c r="Q12">
-        <v>128.34</v>
+        <v>116.67</v>
       </c>
       <c r="R12">
-        <v>46.25</v>
+        <v>80.39</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="G13" t="s">
         <v>50</v>
       </c>
       <c r="H13">
-        <v>1487.7</v>
+        <v>1370.0</v>
       </c>
       <c r="I13">
-        <v>1063.29</v>
+        <v>1251.28</v>
       </c>
       <c r="J13">
-        <v>424.41</v>
+        <v>118.72</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>405.59</v>
+        <v>450.0</v>
       </c>
       <c r="N13">
+        <v>416.25</v>
+      </c>
+      <c r="O13">
         <v>385.03</v>
       </c>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
       <c r="P13">
-        <v>170.82</v>
-[...5 lines deleted...]
-        <v>114.84</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14">
         <v>1994</v>
       </c>
       <c r="G14" t="s">
         <v>53</v>
       </c>
       <c r="H14">
-        <v>1445.51</v>
+        <v>1354.98</v>
       </c>
       <c r="I14">
-        <v>1052.35</v>
+        <v>971.96</v>
       </c>
       <c r="J14">
-        <v>393.16</v>
+        <v>383.02</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
-        <v>375.17</v>
+        <v>372.45</v>
       </c>
       <c r="N14">
-        <v>372.45</v>
+        <v>304.73</v>
       </c>
       <c r="O14">
-        <v>304.73</v>
+        <v>294.78</v>
       </c>
       <c r="P14">
         <v>145.1</v>
       </c>
       <c r="Q14">
-        <v>135.2</v>
+        <v>125.06</v>
       </c>
       <c r="R14">
         <v>112.86</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>2001</v>
       </c>
       <c r="G15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H15">
-        <v>1398.14</v>
+        <v>1285.28</v>
       </c>
       <c r="I15">
         <v>1038.22</v>
       </c>
       <c r="J15">
-        <v>359.92</v>
+        <v>247.06</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M15">
         <v>385.03</v>
       </c>
       <c r="N15">
         <v>329.44</v>
       </c>
       <c r="O15">
         <v>323.75</v>
       </c>
       <c r="P15">
         <v>128.34</v>
       </c>
       <c r="Q15">
         <v>118.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>112.86</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="H16">
-        <v>1370.0</v>
+        <v>1254.45</v>
       </c>
       <c r="I16">
-        <v>1251.28</v>
+        <v>716.97</v>
       </c>
       <c r="J16">
-        <v>118.72</v>
+        <v>537.48</v>
       </c>
       <c r="K16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M16">
-        <v>450.0</v>
+        <v>372.45</v>
       </c>
       <c r="N16">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>385.03</v>
+        <v>344.52</v>
       </c>
       <c r="P16">
-        <v>118.72</v>
+        <v>183.33</v>
+      </c>
+      <c r="Q16">
+        <v>183.33</v>
+      </c>
+      <c r="R16">
+        <v>170.82</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" t="s">
         <v>59</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17">
+        <v>2004</v>
+      </c>
+      <c r="G17" t="s">
         <v>60</v>
       </c>
-      <c r="F17">
-[...4 lines deleted...]
-      </c>
       <c r="H17">
-        <v>1363.95</v>
+        <v>1184.49</v>
       </c>
       <c r="I17">
-        <v>1229.73</v>
+        <v>930.09</v>
       </c>
       <c r="J17">
-        <v>134.22</v>
+        <v>254.4</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="L17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M17">
-        <v>462.5</v>
+        <v>356.15</v>
       </c>
       <c r="N17">
-        <v>462.5</v>
+        <v>313.2</v>
       </c>
       <c r="O17">
-        <v>304.73</v>
+        <v>260.74</v>
       </c>
       <c r="P17">
-        <v>134.22</v>
+        <v>150.0</v>
+      </c>
+      <c r="Q17">
+        <v>104.4</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" t="s">
         <v>62</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="H18">
-        <v>1330.65</v>
+        <v>1122.21</v>
       </c>
       <c r="I18">
-        <v>930.09</v>
+        <v>1122.21</v>
       </c>
       <c r="J18">
-        <v>400.56</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M18">
-        <v>356.15</v>
+        <v>416.25</v>
       </c>
       <c r="N18">
-        <v>313.2</v>
+        <v>416.25</v>
       </c>
       <c r="O18">
-        <v>260.74</v>
-[...8 lines deleted...]
-        <v>104.4</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F19">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H19">
-        <v>1305.04</v>
+        <v>1117.26</v>
       </c>
       <c r="I19">
-        <v>1079.55</v>
+        <v>1017.03</v>
       </c>
       <c r="J19">
-        <v>225.49</v>
+        <v>100.23</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>2</v>
       </c>
       <c r="M19">
-        <v>385.03</v>
+        <v>356.15</v>
       </c>
       <c r="N19">
-        <v>350.0</v>
+        <v>356.15</v>
       </c>
       <c r="O19">
-        <v>344.52</v>
+        <v>304.73</v>
       </c>
       <c r="P19">
-        <v>145.1</v>
+        <v>63.63</v>
       </c>
       <c r="Q19">
-        <v>80.39</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20">
+        <v>1985</v>
+      </c>
+      <c r="G20" t="s">
         <v>67</v>
       </c>
-      <c r="E20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H20">
-        <v>1197.33</v>
+        <v>1082.92</v>
       </c>
       <c r="I20">
-        <v>1017.03</v>
+        <v>916.25</v>
       </c>
       <c r="J20">
-        <v>180.3</v>
+        <v>166.67</v>
       </c>
       <c r="K20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M20">
-        <v>356.15</v>
+        <v>500.0</v>
       </c>
       <c r="N20">
-        <v>356.15</v>
-[...2 lines deleted...]
-        <v>304.73</v>
+        <v>416.25</v>
       </c>
       <c r="P20">
-        <v>116.67</v>
-[...2 lines deleted...]
-        <v>63.63</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" t="s">
         <v>69</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21">
+        <v>1977</v>
+      </c>
+      <c r="G21" t="s">
         <v>70</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>1122.21</v>
+        <v>1055.62</v>
       </c>
       <c r="I21">
-        <v>1122.21</v>
+        <v>767.23</v>
       </c>
       <c r="J21">
-        <v>0.0</v>
+        <v>288.39</v>
       </c>
       <c r="K21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M21">
-        <v>416.25</v>
+        <v>462.5</v>
       </c>
       <c r="N21">
-        <v>416.25</v>
-[...2 lines deleted...]
-        <v>289.71</v>
+        <v>304.73</v>
+      </c>
+      <c r="P21">
+        <v>154.17</v>
+      </c>
+      <c r="Q21">
+        <v>134.22</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="G22" t="s">
         <v>73</v>
       </c>
       <c r="H22">
-        <v>1000.0</v>
+        <v>1046.49</v>
       </c>
       <c r="I22">
-        <v>1000.0</v>
+        <v>657.7</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>388.79</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M22">
-        <v>500.0</v>
+        <v>385.03</v>
       </c>
       <c r="N22">
-        <v>500.0</v>
+        <v>272.67</v>
+      </c>
+      <c r="P22">
+        <v>138.75</v>
+      </c>
+      <c r="Q22">
+        <v>135.2</v>
+      </c>
+      <c r="R22">
+        <v>114.84</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
         <v>75</v>
       </c>
       <c r="F23">
         <v>1978</v>
       </c>
       <c r="G23" t="s">
         <v>76</v>
       </c>
       <c r="H23">
-        <v>823.54</v>
+        <v>867.77</v>
       </c>
       <c r="I23">
-        <v>823.54</v>
+        <v>725.17</v>
       </c>
       <c r="J23">
-        <v>0.0</v>
+        <v>142.6</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M23">
-        <v>427.81</v>
+        <v>395.73</v>
       </c>
       <c r="N23">
-        <v>395.73</v>
+        <v>329.44</v>
+      </c>
+      <c r="P23">
+        <v>142.6</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24">
-        <v>2005</v>
+        <v>1975</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H24">
-        <v>797.72</v>
+        <v>783.96</v>
       </c>
       <c r="I24">
-        <v>728.93</v>
+        <v>783.96</v>
       </c>
       <c r="J24">
-        <v>68.79</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>329.44</v>
+        <v>427.81</v>
       </c>
       <c r="N24">
-        <v>260.74</v>
-[...5 lines deleted...]
-        <v>68.79</v>
+        <v>356.15</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H25">
-        <v>748.95</v>
+        <v>705.22</v>
       </c>
       <c r="I25">
-        <v>423.45</v>
+        <v>590.18</v>
       </c>
       <c r="J25">
-        <v>325.5</v>
+        <v>115.04</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>304.73</v>
+        <v>329.44</v>
       </c>
       <c r="N25">
-        <v>118.72</v>
+        <v>260.74</v>
       </c>
       <c r="P25">
-        <v>124.15</v>
+        <v>68.79</v>
       </c>
       <c r="Q25">
-        <v>118.72</v>
-[...2 lines deleted...]
-        <v>82.63</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" t="s">
         <v>82</v>
       </c>
       <c r="F26">
-        <v>2009</v>
+        <v>1986</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H26">
-        <v>523.06</v>
+        <v>587.17</v>
       </c>
       <c r="I26">
-        <v>523.06</v>
+        <v>304.73</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>282.44</v>
       </c>
       <c r="K26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M26">
-        <v>281.88</v>
-[...2 lines deleted...]
-        <v>241.18</v>
+        <v>304.73</v>
+      </c>
+      <c r="P26">
+        <v>124.15</v>
+      </c>
+      <c r="Q26">
+        <v>118.72</v>
+      </c>
+      <c r="R26">
+        <v>39.57</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27">
-        <v>1975</v>
+        <v>2009</v>
       </c>
       <c r="G27" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="H27">
-        <v>427.81</v>
+        <v>523.06</v>
       </c>
       <c r="I27">
-        <v>427.81</v>
+        <v>523.06</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>427.81</v>
+        <v>281.88</v>
+      </c>
+      <c r="N27">
+        <v>241.18</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>86</v>
       </c>
       <c r="F28">
-        <v>1984</v>
+        <v>2008</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H28">
-        <v>414.25</v>
+        <v>399.49</v>
       </c>
       <c r="I28">
+        <v>399.49</v>
+      </c>
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L28">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>122.02</v>
+        <v>0</v>
+      </c>
+      <c r="M28">
+        <v>260.74</v>
+      </c>
+      <c r="N28">
+        <v>138.75</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H29">
-        <v>399.49</v>
+        <v>350.2</v>
       </c>
       <c r="I29">
-        <v>260.74</v>
+        <v>0.0</v>
       </c>
       <c r="J29">
-        <v>138.75</v>
+        <v>350.2</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>260.74</v>
+        <v>3</v>
       </c>
       <c r="P29">
-        <v>138.75</v>
+        <v>134.22</v>
+      </c>
+      <c r="Q29">
+        <v>122.02</v>
+      </c>
+      <c r="R29">
+        <v>93.96</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
       <c r="E30" t="s">
         <v>90</v>
       </c>
       <c r="F30">
         <v>1995</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30">
@@ -2338,449 +2362,607 @@
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="M31">
         <v>150.0</v>
       </c>
       <c r="P31">
         <v>50.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>30</v>
       </c>
       <c r="C32">
         <v>-1</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>94</v>
       </c>
       <c r="F32">
         <v>1970</v>
       </c>
       <c r="G32" t="s">
         <v>95</v>
       </c>
       <c r="H32">
         <v>200.0</v>
       </c>
       <c r="I32">
         <v>150.0</v>
       </c>
       <c r="J32">
         <v>50.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="M32">
         <v>150.0</v>
       </c>
       <c r="P32">
         <v>50.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>97</v>
       </c>
       <c r="F33">
-        <v>1994</v>
+        <v>1968</v>
       </c>
       <c r="G33" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="H33">
-        <v>195.56</v>
+        <v>166.67</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
-        <v>195.56</v>
+        <v>166.67</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P33">
-        <v>106.23</v>
-[...2 lines deleted...]
-        <v>89.33</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>100</v>
       </c>
       <c r="G34" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="H34">
-        <v>166.67</v>
+        <v>150.0</v>
       </c>
       <c r="I34">
+        <v>150.0</v>
+      </c>
+      <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="J34">
-[...1 lines deleted...]
-      </c>
       <c r="K34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L34">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>166.67</v>
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>150.0</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D35" t="s">
         <v>101</v>
       </c>
       <c r="E35" t="s">
         <v>102</v>
       </c>
       <c r="F35">
-        <v>1985</v>
+        <v>1965</v>
       </c>
       <c r="G35" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="H35">
-        <v>50.0</v>
+        <v>150.0</v>
       </c>
       <c r="I35">
+        <v>150.0</v>
+      </c>
+      <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L35">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M35">
+        <v>150.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" t="s">
         <v>104</v>
       </c>
       <c r="F36">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="G36" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="H36">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I36">
+        <v>138.75</v>
+      </c>
+      <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <v>138.75</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C37">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D37" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" t="s">
         <v>106</v>
       </c>
-      <c r="E37" t="s">
-        <v>107</v>
+      <c r="F37">
+        <v>1971</v>
       </c>
       <c r="G37" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="H37">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I37">
+        <v>138.75</v>
+      </c>
+      <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>138.75</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E38" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F38">
-        <v>1978</v>
+        <v>1994</v>
       </c>
       <c r="G38" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="H38">
-        <v>46.25</v>
+        <v>106.23</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
-        <v>46.25</v>
+        <v>106.23</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="P38">
-        <v>46.25</v>
+        <v>106.23</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E39" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F39">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="G39" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H39">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
       <c r="P39">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40">
+        <v>1990</v>
+      </c>
+      <c r="G40" t="s">
         <v>113</v>
       </c>
-      <c r="E40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="I40">
         <v>0.0</v>
       </c>
       <c r="J40">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="P40">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" t="s">
         <v>115</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>116</v>
       </c>
-      <c r="F41">
-[...4 lines deleted...]
-      </c>
       <c r="H41">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="P41">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42">
+        <v>41</v>
+      </c>
+      <c r="C42">
+        <v>0</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42">
+        <v>1978</v>
+      </c>
+      <c r="G42" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42">
+        <v>46.25</v>
+      </c>
+      <c r="I42">
+        <v>0.0</v>
+      </c>
+      <c r="J42">
+        <v>46.25</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>1</v>
+      </c>
+      <c r="P42">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43">
+        <v>42</v>
+      </c>
+      <c r="C43">
+        <v>0</v>
+      </c>
+      <c r="D43" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43" t="s">
+        <v>120</v>
+      </c>
+      <c r="F43">
+        <v>1979</v>
+      </c>
+      <c r="G43" t="s">
+        <v>45</v>
+      </c>
+      <c r="H43">
+        <v>42.78</v>
+      </c>
+      <c r="I43">
+        <v>0.0</v>
+      </c>
+      <c r="J43">
+        <v>42.78</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>1</v>
+      </c>
+      <c r="P43">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44">
+        <v>42</v>
+      </c>
+      <c r="C44">
+        <v>-1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>121</v>
+      </c>
+      <c r="E44" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44">
+        <v>2009</v>
+      </c>
+      <c r="G44" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44">
+        <v>42.78</v>
+      </c>
+      <c r="I44">
+        <v>0.0</v>
+      </c>
+      <c r="J44">
+        <v>42.78</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>1</v>
+      </c>
+      <c r="P44">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45">
+        <v>44</v>
+      </c>
+      <c r="C45">
+        <v>0</v>
+      </c>
+      <c r="D45" t="s">
+        <v>123</v>
+      </c>
+      <c r="E45" t="s">
+        <v>124</v>
+      </c>
+      <c r="F45">
+        <v>1982</v>
+      </c>
+      <c r="G45" t="s">
+        <v>32</v>
+      </c>
+      <c r="H45">
+        <v>39.57</v>
+      </c>
+      <c r="I45">
+        <v>0.0</v>
+      </c>
+      <c r="J45">
+        <v>39.57</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>1</v>
+      </c>
+      <c r="P45">
         <v>39.57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>