--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -104,89 +104,89 @@
   <si>
     <t>Ribstein</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Lahna</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Vasilii</t>
   </si>
   <si>
     <t>Egorov</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
+    <t>Lionel</t>
+  </si>
+  <si>
+    <t>Morales</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Kyle</t>
   </si>
   <si>
     <t>Stepp</t>
   </si>
   <si>
-    <t>Lionel</t>
-[...5 lines deleted...]
-    <t>ESP</t>
+    <t>Gianluca</t>
+  </si>
+  <si>
+    <t>Valori</t>
+  </si>
+  <si>
+    <t>ITA</t>
   </si>
   <si>
     <t>Jeromius</t>
   </si>
   <si>
     <t>Rooi</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Barr</t>
   </si>
   <si>
-    <t>Gianluca</t>
-[...7 lines deleted...]
-  <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Diego Alfonso</t>
   </si>
   <si>
     <t>Lares García</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Kenshiro</t>
   </si>
   <si>
     <t>Nakayama</t>
   </si>
   <si>
     <t>JPN</t>
@@ -233,168 +233,174 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Javier</t>
   </si>
   <si>
     <t>Vergara Rubio</t>
   </si>
   <si>
     <t>Jake</t>
   </si>
   <si>
     <t>Lacaba</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Fox</t>
   </si>
   <si>
+    <t>Juan Esteban</t>
+  </si>
+  <si>
+    <t>Patiño Giraldo</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Jorge</t>
+  </si>
+  <si>
+    <t>Torres-Hinojoza</t>
+  </si>
+  <si>
     <t>Geoffrey</t>
   </si>
   <si>
     <t>Wersy</t>
   </si>
   <si>
-    <t>Juan Esteban</t>
-[...5 lines deleted...]
-    <t>COL</t>
+    <t>Joao Carlos</t>
+  </si>
+  <si>
+    <t>Paranhos Nogueira</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>Raf</t>
+  </si>
+  <si>
+    <t>Bouwman</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Luiz Alves</t>
+  </si>
+  <si>
+    <t>De Sousa</t>
+  </si>
+  <si>
+    <t>Maurits</t>
+  </si>
+  <si>
+    <t>Morsink</t>
+  </si>
+  <si>
+    <t>Oswald</t>
+  </si>
+  <si>
+    <t>Kydd</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>Edquist</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Aleksich</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Howes</t>
+  </si>
+  <si>
+    <t>Kapil</t>
+  </si>
+  <si>
+    <t>Dev</t>
+  </si>
+  <si>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>Almeida Arciniegas</t>
+  </si>
+  <si>
+    <t>Glen</t>
+  </si>
+  <si>
+    <t>Jarvis</t>
+  </si>
+  <si>
+    <t>Golam</t>
+  </si>
+  <si>
+    <t>Rabbani</t>
+  </si>
+  <si>
+    <t>Francisco Claudio</t>
+  </si>
+  <si>
+    <t>Amora</t>
+  </si>
+  <si>
+    <t>Seiji</t>
+  </si>
+  <si>
+    <t>Arai</t>
   </si>
   <si>
     <t>Takuya</t>
   </si>
   <si>
     <t>Fukuda</t>
-  </si>
-[...97 lines deleted...]
-    <t>ROU</t>
   </si>
   <si>
     <t>Björn</t>
   </si>
   <si>
     <t>Maas</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Garro Antxia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -713,51 +719,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R40"/>
+  <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -820,570 +826,570 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1985</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2347.49</v>
+        <v>2396.43</v>
       </c>
       <c r="I2">
-        <v>1747.5</v>
+        <v>1796.44</v>
       </c>
       <c r="J2">
         <v>599.99</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>647.5</v>
       </c>
       <c r="N2">
-        <v>550.0</v>
+        <v>598.94</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>233.33</v>
       </c>
       <c r="Q2">
         <v>183.33</v>
       </c>
       <c r="R2">
         <v>183.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1986</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2199.17</v>
+        <v>2382.5</v>
       </c>
       <c r="I3">
-        <v>1708.75</v>
+        <v>1908.75</v>
       </c>
       <c r="J3">
-        <v>490.42</v>
+        <v>473.75</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
         <v>700.0</v>
       </c>
       <c r="N3">
+        <v>700.0</v>
+      </c>
+      <c r="O3">
         <v>508.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>500.0</v>
       </c>
       <c r="P3">
         <v>169.58</v>
       </c>
       <c r="Q3">
-        <v>166.67</v>
+        <v>154.17</v>
       </c>
       <c r="R3">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>1982</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>2129.3</v>
+        <v>2306.21</v>
       </c>
       <c r="I4">
-        <v>1619.53</v>
+        <v>1796.44</v>
       </c>
       <c r="J4">
         <v>509.77</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
+        <v>647.5</v>
+      </c>
+      <c r="N4">
         <v>598.94</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470.59</v>
       </c>
       <c r="P4">
         <v>183.33</v>
       </c>
       <c r="Q4">
         <v>169.58</v>
       </c>
       <c r="R4">
         <v>156.86</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
         <v>1987</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
-        <v>1937.35</v>
+        <v>1933.18</v>
       </c>
       <c r="I5">
         <v>1397.77</v>
       </c>
       <c r="J5">
-        <v>539.58</v>
+        <v>535.41</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>512.47</v>
       </c>
       <c r="N5">
         <v>450.0</v>
       </c>
       <c r="O5">
         <v>435.3</v>
       </c>
       <c r="P5">
         <v>215.83</v>
       </c>
       <c r="Q5">
         <v>169.58</v>
       </c>
       <c r="R5">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>1994</v>
+        <v>1973</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H6">
-        <v>1901.9</v>
+        <v>1927.81</v>
       </c>
       <c r="I6">
-        <v>1444.62</v>
+        <v>1433.06</v>
       </c>
       <c r="J6">
-        <v>457.28</v>
+        <v>494.75</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>500.0</v>
+        <v>512.47</v>
       </c>
       <c r="N6">
-        <v>474.03</v>
+        <v>470.59</v>
       </c>
       <c r="O6">
-        <v>470.59</v>
+        <v>450.0</v>
       </c>
       <c r="P6">
-        <v>158.01</v>
+        <v>199.65</v>
       </c>
       <c r="Q6">
-        <v>154.17</v>
+        <v>150.0</v>
       </c>
       <c r="R6">
         <v>145.1</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7">
-        <v>1973</v>
+        <v>1994</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H7">
-        <v>1865.34</v>
+        <v>1905.34</v>
       </c>
       <c r="I7">
-        <v>1370.59</v>
+        <v>1448.06</v>
       </c>
       <c r="J7">
-        <v>494.75</v>
+        <v>457.28</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>470.59</v>
+        <v>500.0</v>
       </c>
       <c r="N7">
-        <v>450.0</v>
+        <v>474.03</v>
       </c>
       <c r="O7">
-        <v>450.0</v>
+        <v>474.03</v>
       </c>
       <c r="P7">
-        <v>199.65</v>
+        <v>158.01</v>
       </c>
       <c r="Q7">
-        <v>150.0</v>
+        <v>154.17</v>
       </c>
       <c r="R7">
         <v>145.1</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>2004</v>
+        <v>1974</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>1771.91</v>
+        <v>1858.49</v>
       </c>
       <c r="I8">
-        <v>1320.33</v>
+        <v>1440.86</v>
       </c>
       <c r="J8">
-        <v>451.58</v>
+        <v>417.63</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>500.0</v>
+        <v>554.02</v>
       </c>
       <c r="N8">
-        <v>435.3</v>
+        <v>470.59</v>
       </c>
       <c r="O8">
-        <v>385.03</v>
+        <v>416.25</v>
       </c>
       <c r="P8">
-        <v>166.67</v>
+        <v>156.86</v>
       </c>
       <c r="Q8">
-        <v>146.16</v>
+        <v>138.75</v>
       </c>
       <c r="R8">
-        <v>138.75</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>1769.63</v>
+        <v>1771.91</v>
       </c>
       <c r="I9">
-        <v>1612.77</v>
+        <v>1320.33</v>
       </c>
       <c r="J9">
-        <v>156.86</v>
+        <v>451.58</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M9">
-        <v>554.02</v>
+        <v>500.0</v>
       </c>
       <c r="N9">
-        <v>550.0</v>
+        <v>435.3</v>
       </c>
       <c r="O9">
-        <v>508.75</v>
+        <v>385.03</v>
       </c>
       <c r="P9">
-        <v>156.86</v>
+        <v>166.67</v>
+      </c>
+      <c r="Q9">
+        <v>146.16</v>
+      </c>
+      <c r="R9">
+        <v>138.75</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10">
-        <v>1974</v>
+        <v>1986</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="H10">
-        <v>1720.72</v>
+        <v>1769.63</v>
       </c>
       <c r="I10">
-        <v>1303.09</v>
+        <v>1612.77</v>
       </c>
       <c r="J10">
-        <v>417.63</v>
+        <v>156.86</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M10">
-        <v>470.59</v>
+        <v>554.02</v>
       </c>
       <c r="N10">
-        <v>416.25</v>
+        <v>550.0</v>
       </c>
       <c r="O10">
-        <v>416.25</v>
+        <v>508.75</v>
       </c>
       <c r="P10">
         <v>156.86</v>
-      </c>
-[...4 lines deleted...]
-        <v>122.02</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
         <v>1990</v>
       </c>
       <c r="G11" t="s">
         <v>45</v>
       </c>
       <c r="H11">
-        <v>1690.89</v>
+        <v>1723.78</v>
       </c>
       <c r="I11">
-        <v>1340.89</v>
+        <v>1373.78</v>
       </c>
       <c r="J11">
         <v>350.0</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>500.0</v>
       </c>
       <c r="N11">
+        <v>438.48</v>
+      </c>
+      <c r="O11">
         <v>435.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>405.59</v>
       </c>
       <c r="P11">
         <v>183.33</v>
       </c>
       <c r="Q11">
         <v>166.67</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12">
@@ -1427,72 +1433,72 @@
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13">
         <v>1990</v>
       </c>
       <c r="G13" t="s">
         <v>51</v>
       </c>
       <c r="H13">
-        <v>1476.8</v>
+        <v>1479.74</v>
       </c>
       <c r="I13">
-        <v>1352.65</v>
+        <v>1355.59</v>
       </c>
       <c r="J13">
         <v>124.15</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>500.0</v>
       </c>
       <c r="N13">
         <v>450.0</v>
       </c>
       <c r="O13">
-        <v>402.65</v>
+        <v>405.59</v>
       </c>
       <c r="P13">
         <v>124.15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14">
         <v>1994</v>
       </c>
       <c r="G14" t="s">
@@ -1703,51 +1709,51 @@
       </c>
       <c r="N18">
         <v>338.59</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
       <c r="F19">
         <v>1986</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H19">
         <v>407.47</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>407.47</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>3</v>
       </c>
       <c r="P19">
         <v>150.0</v>
       </c>
       <c r="Q19">
         <v>138.75</v>
       </c>
       <c r="R19">
         <v>118.72</v>
       </c>
@@ -1829,166 +1835,163 @@
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>385.03</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="H22">
-        <v>381.3</v>
+        <v>337.49</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
-        <v>381.3</v>
+        <v>337.49</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P22">
-        <v>134.22</v>
+        <v>170.82</v>
       </c>
       <c r="Q22">
-        <v>134.22</v>
-[...2 lines deleted...]
-        <v>112.86</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="G23" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="H23">
-        <v>337.49</v>
+        <v>272.97</v>
       </c>
       <c r="I23">
-        <v>0.0</v>
+        <v>138.75</v>
       </c>
       <c r="J23">
-        <v>337.49</v>
+        <v>134.22</v>
       </c>
       <c r="K23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L23">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M23">
+        <v>138.75</v>
       </c>
       <c r="P23">
-        <v>170.82</v>
-[...2 lines deleted...]
-        <v>166.67</v>
+        <v>134.22</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>78</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
       <c r="F24">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="H24">
-        <v>224.59</v>
+        <v>268.44</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
-        <v>224.59</v>
+        <v>268.44</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>2</v>
       </c>
       <c r="P24">
-        <v>116.67</v>
+        <v>134.22</v>
       </c>
       <c r="Q24">
-        <v>107.92</v>
+        <v>134.22</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>80</v>
       </c>
       <c r="E25" t="s">
         <v>81</v>
       </c>
       <c r="F25">
         <v>1971</v>
       </c>
       <c r="G25" t="s">
         <v>82</v>
       </c>
       <c r="H25">
@@ -2178,481 +2181,519 @@
       </c>
       <c r="L29">
         <v>1</v>
       </c>
       <c r="P29">
         <v>154.17</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>93</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30">
-        <v>1966</v>
+        <v>1990</v>
       </c>
       <c r="G30" t="s">
         <v>95</v>
       </c>
       <c r="H30">
         <v>150.0</v>
       </c>
       <c r="I30">
         <v>150.0</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>150.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>29</v>
       </c>
       <c r="C31">
         <v>-1</v>
       </c>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
         <v>97</v>
       </c>
       <c r="F31">
-        <v>2011</v>
+        <v>1966</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="H31">
         <v>150.0</v>
       </c>
       <c r="I31">
         <v>150.0</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>150.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32">
-        <v>1971</v>
+        <v>2011</v>
       </c>
       <c r="G32" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="H32">
-        <v>142.6</v>
+        <v>150.0</v>
       </c>
       <c r="I32">
+        <v>150.0</v>
+      </c>
+      <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="J32">
-[...1 lines deleted...]
-      </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>142.6</v>
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <v>150.0</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F33">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H33">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I33">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="G34" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="H34">
-        <v>134.22</v>
+        <v>142.6</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
-        <v>134.22</v>
+        <v>142.6</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="P34">
-        <v>134.22</v>
+        <v>142.6</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F35">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="G35" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="H35">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
       <c r="I35">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>108</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="H36">
-        <v>122.02</v>
+        <v>138.75</v>
       </c>
       <c r="I36">
+        <v>138.75</v>
+      </c>
+      <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>122.02</v>
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <v>138.75</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="G37" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="H37">
-        <v>116.67</v>
+        <v>128.34</v>
       </c>
       <c r="I37">
+        <v>128.34</v>
+      </c>
+      <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>116.67</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>128.34</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38">
-        <v>2005</v>
+        <v>1970</v>
       </c>
       <c r="G38" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="H38">
-        <v>50.0</v>
+        <v>116.67</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
-        <v>50.0</v>
+        <v>116.67</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="P38">
-        <v>50.0</v>
+        <v>116.67</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
       <c r="E39" t="s">
         <v>114</v>
       </c>
       <c r="F39">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="G39" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="H39">
-        <v>50.0</v>
+        <v>107.92</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39">
-        <v>50.0</v>
+        <v>107.92</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
       <c r="P39">
-        <v>50.0</v>
+        <v>107.92</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" t="s">
         <v>116</v>
       </c>
-      <c r="E40" t="s">
+      <c r="F40">
+        <v>1977</v>
+      </c>
+      <c r="G40" t="s">
         <v>117</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="I40">
         <v>0.0</v>
       </c>
       <c r="J40">
+        <v>50.0</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>1</v>
+      </c>
+      <c r="P40">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41">
+        <v>41</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>118</v>
+      </c>
+      <c r="E41" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41">
+        <v>1976</v>
+      </c>
+      <c r="G41" t="s">
+        <v>32</v>
+      </c>
+      <c r="H41">
         <v>42.78</v>
       </c>
-      <c r="K40">
-[...5 lines deleted...]
-      <c r="P40">
+      <c r="I41">
+        <v>0.0</v>
+      </c>
+      <c r="J41">
+        <v>42.78</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="P41">
         <v>42.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>