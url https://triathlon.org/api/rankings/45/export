--- v0 (2026-09-19)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,402 +77,435 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Fruehwirth H1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Noel H2</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>Florian</t>
   </si>
   <si>
     <t>Brungraber H2</t>
   </si>
   <si>
     <t>Howie</t>
   </si>
   <si>
     <t>Sanborn H1</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Louis</t>
-[...5 lines deleted...]
-    <t>FRA</t>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Landmann H2</t>
+  </si>
+  <si>
+    <t>GBR</t>
   </si>
   <si>
     <t>Jumpei</t>
   </si>
   <si>
     <t>Kimura H1</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
-    <t>Joshua</t>
-[...7 lines deleted...]
-  <si>
     <t>Justin</t>
   </si>
   <si>
     <t>Pines H1</t>
   </si>
   <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>Romele H1</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Viot H1</t>
   </si>
   <si>
     <t>Semen</t>
   </si>
   <si>
     <t>Radaev H1</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Tijn</t>
   </si>
   <si>
     <t>Van Lange-Verhoek H2</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Giuseppe</t>
-[...5 lines deleted...]
-    <t>ITA</t>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Fritsch H1</t>
   </si>
   <si>
     <t>Etienne</t>
   </si>
   <si>
     <t>Debarre H2</t>
   </si>
   <si>
-    <t>Joseph</t>
-[...4 lines deleted...]
-  <si>
     <t>Lucas Henrique</t>
   </si>
   <si>
     <t>Santana Rodrigues H1</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Nic</t>
   </si>
   <si>
     <t>Beveridge H1</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Fathi</t>
   </si>
   <si>
     <t>Zwoukhi H1</t>
   </si>
   <si>
     <t>TUN</t>
   </si>
   <si>
+    <t>Giovanni</t>
+  </si>
+  <si>
+    <t>Achenza H1</t>
+  </si>
+  <si>
     <t>Eslam</t>
   </si>
   <si>
     <t>Ali H1</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
-    <t>Giovanni</t>
-[...4 lines deleted...]
-  <si>
     <t>Redouane</t>
   </si>
   <si>
     <t>Ouassif H2</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>Aranha H2</t>
   </si>
   <si>
     <t>Benjamín</t>
   </si>
   <si>
     <t>Bobadila H1</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>Glenn</t>
   </si>
   <si>
     <t>Van Vugt H2</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Gautier H1</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Miln H2</t>
   </si>
   <si>
+    <t>Emilio</t>
+  </si>
+  <si>
+    <t>Agüera Vozmediano H1</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Geert</t>
   </si>
   <si>
     <t>Schipper H2</t>
   </si>
   <si>
-    <t>Emilio</t>
-[...5 lines deleted...]
-    <t>ESP</t>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Horsley H2</t>
   </si>
   <si>
     <t>Aaron</t>
   </si>
   <si>
     <t>Kamnetz H1</t>
   </si>
   <si>
     <t>Mateus</t>
   </si>
   <si>
     <t>Angula H1</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Rodolfo</t>
   </si>
   <si>
     <t>Sanchez Landeros H2</t>
   </si>
   <si>
     <t>Francisco</t>
   </si>
   <si>
     <t>Postlethwaite Muñoz H1</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Froede H2</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Manuel</t>
   </si>
   <si>
     <t>Afonso Betancor H2</t>
   </si>
   <si>
-    <t>Owen</t>
-[...4 lines deleted...]
-  <si>
     <t>Facundo</t>
   </si>
   <si>
     <t>Palacio H2</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Welison Jose Antonio</t>
   </si>
   <si>
     <t>Damaceno H1</t>
   </si>
   <si>
     <t>Jetze</t>
   </si>
   <si>
     <t>Plat H2</t>
   </si>
   <si>
     <t>Redon</t>
   </si>
   <si>
     <t>Routsi H2</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Recher</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Tingley</t>
+  </si>
+  <si>
+    <t>Jagveer</t>
+  </si>
+  <si>
+    <t>Singh</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
     <t>Marcos</t>
   </si>
   <si>
     <t>Barcellos H1</t>
   </si>
   <si>
+    <t>Rajkumar</t>
+  </si>
+  <si>
+    <t>Herojit Singh</t>
+  </si>
+  <si>
     <t>Camilo Andres</t>
   </si>
   <si>
     <t>Castellanos Sanchez H2</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
+    <t>Yashdeep</t>
+  </si>
+  <si>
+    <t>Dabass</t>
+  </si>
+  <si>
+    <t>Devendra</t>
+  </si>
+  <si>
+    <t>Ghanta</t>
+  </si>
+  <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t>Vargas Salas H2</t>
   </si>
   <si>
+    <t>Vijayakumar</t>
+  </si>
+  <si>
+    <t>P.</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Bell H1</t>
+  </si>
+  <si>
+    <t>Thorben</t>
+  </si>
+  <si>
+    <t>Van Ravenswaay H1</t>
+  </si>
+  <si>
+    <t>Pontus</t>
+  </si>
+  <si>
+    <t>Andersson H2</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Jose Cristobal</t>
+  </si>
+  <si>
+    <t>Ramos Jimenez H1</t>
+  </si>
+  <si>
+    <t>Francois</t>
+  </si>
+  <si>
+    <t>Broca H2</t>
+  </si>
+  <si>
+    <t>Rösicke H1</t>
+  </si>
+  <si>
     <t>Hugues</t>
   </si>
   <si>
     <t>Valet H1</t>
-  </si>
-[...40 lines deleted...]
-    <t>Rösicke H1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,51 +809,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R50"/>
+  <dimension ref="A1:R55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -883,384 +916,381 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1981</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2316.32</v>
+        <v>2466.32</v>
       </c>
       <c r="I2">
-        <v>1800.0</v>
+        <v>1950.0</v>
       </c>
       <c r="J2">
         <v>516.32</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>550.0</v>
+        <v>700.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
         <v>199.65</v>
       </c>
       <c r="Q2">
         <v>166.67</v>
       </c>
       <c r="R2">
         <v>150.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1984</v>
+        <v>1997</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H3">
-        <v>2127.5</v>
+        <v>2185.44</v>
       </c>
       <c r="I3">
-        <v>1618.75</v>
+        <v>1661.71</v>
       </c>
       <c r="J3">
-        <v>508.75</v>
+        <v>523.73</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>647.5</v>
+        <v>598.94</v>
       </c>
       <c r="N3">
+        <v>554.02</v>
+      </c>
+      <c r="O3">
         <v>508.75</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>215.83</v>
+        <v>183.33</v>
       </c>
       <c r="Q3">
-        <v>154.17</v>
+        <v>170.82</v>
       </c>
       <c r="R3">
-        <v>138.75</v>
+        <v>169.58</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H4">
-        <v>2110.97</v>
+        <v>2158.33</v>
       </c>
       <c r="I4">
-        <v>1612.77</v>
+        <v>1803.75</v>
       </c>
       <c r="J4">
-        <v>498.2</v>
+        <v>354.58</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M4">
-        <v>554.02</v>
+        <v>647.5</v>
       </c>
       <c r="N4">
-        <v>550.0</v>
+        <v>647.5</v>
       </c>
       <c r="O4">
         <v>508.75</v>
       </c>
       <c r="P4">
-        <v>183.33</v>
+        <v>215.83</v>
       </c>
       <c r="Q4">
-        <v>158.01</v>
-[...2 lines deleted...]
-        <v>156.86</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
-        <v>2066.72</v>
+        <v>2110.97</v>
       </c>
       <c r="I5">
-        <v>1542.99</v>
+        <v>1612.77</v>
       </c>
       <c r="J5">
-        <v>523.73</v>
+        <v>498.2</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
-        <v>598.94</v>
+        <v>554.02</v>
       </c>
       <c r="N5">
+        <v>550.0</v>
+      </c>
+      <c r="O5">
         <v>508.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>435.3</v>
       </c>
       <c r="P5">
         <v>183.33</v>
       </c>
       <c r="Q5">
-        <v>170.82</v>
+        <v>158.01</v>
       </c>
       <c r="R5">
-        <v>169.58</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
-        <v>1870.71</v>
+        <v>1872.26</v>
       </c>
       <c r="I6">
-        <v>1409.07</v>
+        <v>1383.1</v>
       </c>
       <c r="J6">
-        <v>461.64</v>
+        <v>489.16</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>500.0</v>
+        <v>474.03</v>
       </c>
       <c r="N6">
         <v>470.59</v>
       </c>
       <c r="O6">
         <v>438.48</v>
       </c>
       <c r="P6">
         <v>169.58</v>
       </c>
       <c r="Q6">
-        <v>156.86</v>
+        <v>169.58</v>
       </c>
       <c r="R6">
-        <v>135.2</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>1806.23</v>
+        <v>1870.71</v>
       </c>
       <c r="I7">
-        <v>1317.07</v>
+        <v>1409.07</v>
       </c>
       <c r="J7">
-        <v>489.16</v>
+        <v>461.64</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>474.03</v>
+        <v>500.0</v>
       </c>
       <c r="N7">
         <v>470.59</v>
       </c>
       <c r="O7">
-        <v>372.45</v>
+        <v>438.48</v>
       </c>
       <c r="P7">
         <v>169.58</v>
       </c>
       <c r="Q7">
-        <v>169.58</v>
+        <v>156.86</v>
       </c>
       <c r="R7">
-        <v>150.0</v>
+        <v>135.2</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1985</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H8">
         <v>1699.53</v>
       </c>
       <c r="I8">
         <v>1303.99</v>
       </c>
       <c r="J8">
         <v>395.54</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
         <v>470.59</v>
       </c>
       <c r="N8">
         <v>427.81</v>
       </c>
       <c r="O8">
         <v>405.59</v>
       </c>
@@ -1269,352 +1299,355 @@
       </c>
       <c r="Q8">
         <v>134.22</v>
       </c>
       <c r="R8">
         <v>118.72</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="H9">
-        <v>1658.59</v>
+        <v>1682.44</v>
       </c>
       <c r="I9">
-        <v>1235.15</v>
+        <v>1497.77</v>
       </c>
       <c r="J9">
-        <v>423.44</v>
+        <v>184.67</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>416.25</v>
+        <v>550.0</v>
       </c>
       <c r="N9">
-        <v>416.25</v>
+        <v>512.47</v>
       </c>
       <c r="O9">
-        <v>402.65</v>
+        <v>435.3</v>
       </c>
       <c r="P9">
-        <v>150.0</v>
-[...5 lines deleted...]
-        <v>128.34</v>
+        <v>184.67</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H10">
-        <v>1649.0</v>
+        <v>1658.59</v>
       </c>
       <c r="I10">
-        <v>1250.0</v>
+        <v>1235.15</v>
       </c>
       <c r="J10">
-        <v>399.0</v>
+        <v>423.44</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>3</v>
       </c>
       <c r="M10">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="N10">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="O10">
-        <v>350.0</v>
+        <v>402.65</v>
       </c>
       <c r="P10">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="Q10">
-        <v>131.91</v>
+        <v>145.1</v>
       </c>
       <c r="R10">
         <v>128.34</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
-        <v>1630.75</v>
+        <v>1649.0</v>
       </c>
       <c r="I11">
-        <v>1213.12</v>
+        <v>1250.0</v>
       </c>
       <c r="J11">
-        <v>417.63</v>
+        <v>399.0</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
-        <v>435.3</v>
+        <v>450.0</v>
       </c>
       <c r="N11">
-        <v>402.65</v>
+        <v>450.0</v>
       </c>
       <c r="O11">
-        <v>375.17</v>
+        <v>350.0</v>
       </c>
       <c r="P11">
-        <v>156.86</v>
+        <v>138.75</v>
       </c>
       <c r="Q11">
-        <v>138.75</v>
+        <v>131.91</v>
       </c>
       <c r="R11">
-        <v>122.02</v>
+        <v>128.34</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12">
-        <v>1586.22</v>
+        <v>1630.75</v>
       </c>
       <c r="I12">
-        <v>1401.55</v>
+        <v>1213.12</v>
       </c>
       <c r="J12">
-        <v>184.67</v>
+        <v>417.63</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M12">
-        <v>550.0</v>
+        <v>435.3</v>
       </c>
       <c r="N12">
-        <v>435.3</v>
+        <v>402.65</v>
       </c>
       <c r="O12">
-        <v>416.25</v>
+        <v>375.17</v>
       </c>
       <c r="P12">
-        <v>184.67</v>
+        <v>156.86</v>
+      </c>
+      <c r="Q12">
+        <v>138.75</v>
+      </c>
+      <c r="R12">
+        <v>122.02</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="G13" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H13">
-        <v>1533.62</v>
+        <v>1565.78</v>
       </c>
       <c r="I13">
-        <v>1157.43</v>
+        <v>1519.53</v>
       </c>
       <c r="J13">
-        <v>376.19</v>
+        <v>46.25</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>416.25</v>
+        <v>598.94</v>
       </c>
       <c r="N13">
-        <v>385.03</v>
+        <v>470.59</v>
       </c>
       <c r="O13">
-        <v>356.15</v>
+        <v>450.0</v>
       </c>
       <c r="P13">
-        <v>138.75</v>
-[...5 lines deleted...]
-        <v>118.72</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
-        <v>1998</v>
+        <v>1979</v>
       </c>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H14">
-        <v>1348.4</v>
+        <v>1533.62</v>
       </c>
       <c r="I14">
-        <v>1348.4</v>
+        <v>1157.43</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
+        <v>376.19</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M14">
-        <v>470.59</v>
+        <v>416.25</v>
       </c>
       <c r="N14">
-        <v>450.0</v>
+        <v>385.03</v>
       </c>
       <c r="O14">
-        <v>427.81</v>
+        <v>356.15</v>
+      </c>
+      <c r="P14">
+        <v>138.75</v>
+      </c>
+      <c r="Q14">
+        <v>118.72</v>
+      </c>
+      <c r="R14">
+        <v>118.72</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>1998</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15">
@@ -1722,140 +1755,140 @@
       </c>
       <c r="J17">
         <v>166.67</v>
       </c>
       <c r="K17">
         <v>2</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>500.0</v>
       </c>
       <c r="N17">
         <v>450.0</v>
       </c>
       <c r="P17">
         <v>166.67</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>1988</v>
+        <v>1971</v>
       </c>
       <c r="G18" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H18">
-        <v>1003.19</v>
+        <v>896.19</v>
       </c>
       <c r="I18">
-        <v>1003.19</v>
+        <v>512.47</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>383.72</v>
       </c>
       <c r="K18">
+        <v>1</v>
+      </c>
+      <c r="L18">
         <v>3</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
-        <v>350.0</v>
-[...5 lines deleted...]
-        <v>323.75</v>
+        <v>512.47</v>
+      </c>
+      <c r="P18">
+        <v>145.1</v>
+      </c>
+      <c r="Q18">
+        <v>134.22</v>
+      </c>
+      <c r="R18">
+        <v>104.4</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" t="s">
         <v>64</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19">
+        <v>1988</v>
+      </c>
+      <c r="G19" t="s">
         <v>65</v>
       </c>
-      <c r="F19">
-[...4 lines deleted...]
-      </c>
       <c r="H19">
-        <v>896.19</v>
+        <v>769.86</v>
       </c>
       <c r="I19">
-        <v>512.47</v>
+        <v>653.19</v>
       </c>
       <c r="J19">
-        <v>383.72</v>
+        <v>116.67</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M19">
-        <v>512.47</v>
+        <v>329.44</v>
+      </c>
+      <c r="N19">
+        <v>323.75</v>
       </c>
       <c r="P19">
-        <v>145.1</v>
-[...5 lines deleted...]
-        <v>104.4</v>
+        <v>116.67</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20">
         <v>1972</v>
       </c>
       <c r="G20" t="s">
         <v>68</v>
       </c>
       <c r="H20">
@@ -2016,509 +2049,512 @@
       </c>
       <c r="P23">
         <v>50.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24">
         <v>2005</v>
       </c>
       <c r="G24" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H24">
         <v>660.88</v>
       </c>
       <c r="I24">
         <v>660.88</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>356.15</v>
       </c>
       <c r="N24">
         <v>304.73</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25">
         <v>1985</v>
       </c>
       <c r="G25" t="s">
         <v>57</v>
       </c>
       <c r="H25">
         <v>656.86</v>
       </c>
       <c r="I25">
         <v>500.0</v>
       </c>
       <c r="J25">
         <v>156.86</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>1</v>
       </c>
       <c r="M25">
         <v>500.0</v>
       </c>
       <c r="P25">
         <v>156.86</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" t="s">
         <v>82</v>
       </c>
       <c r="F26">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="G26" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="H26">
-        <v>533.33</v>
+        <v>521.12</v>
       </c>
       <c r="I26">
-        <v>0.0</v>
+        <v>356.15</v>
       </c>
       <c r="J26">
-        <v>533.33</v>
+        <v>164.97</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M26">
+        <v>356.15</v>
       </c>
       <c r="P26">
-        <v>183.33</v>
+        <v>118.72</v>
       </c>
       <c r="Q26">
-        <v>183.33</v>
-[...2 lines deleted...]
-        <v>166.67</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F27">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="G27" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="H27">
-        <v>521.12</v>
+        <v>520.83</v>
       </c>
       <c r="I27">
-        <v>356.15</v>
+        <v>0.0</v>
       </c>
       <c r="J27">
-        <v>164.97</v>
+        <v>520.83</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>356.15</v>
+        <v>3</v>
       </c>
       <c r="P27">
-        <v>118.72</v>
+        <v>183.33</v>
       </c>
       <c r="Q27">
-        <v>46.25</v>
+        <v>183.33</v>
+      </c>
+      <c r="R27">
+        <v>154.17</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>86</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="G28" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H28">
-        <v>455.42</v>
+        <v>477.34</v>
       </c>
       <c r="I28">
+        <v>477.34</v>
+      </c>
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L28">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="R28">
+        <v>0</v>
+      </c>
+      <c r="M28">
+        <v>338.59</v>
+      </c>
+      <c r="N28">
         <v>138.75</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>88</v>
       </c>
       <c r="E29" t="s">
         <v>89</v>
       </c>
       <c r="F29">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="G29" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="H29">
-        <v>427.81</v>
+        <v>455.42</v>
       </c>
       <c r="I29">
-        <v>427.81</v>
+        <v>0.0</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
+        <v>455.42</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>427.81</v>
+        <v>3</v>
+      </c>
+      <c r="P29">
+        <v>166.67</v>
+      </c>
+      <c r="Q29">
+        <v>150.0</v>
+      </c>
+      <c r="R29">
+        <v>138.75</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
         <v>91</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>1993</v>
+      </c>
+      <c r="G30" t="s">
         <v>92</v>
       </c>
-      <c r="F30">
-[...4 lines deleted...]
-      </c>
       <c r="H30">
-        <v>416.25</v>
+        <v>427.81</v>
       </c>
       <c r="I30">
-        <v>416.25</v>
+        <v>427.81</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>416.25</v>
+        <v>427.81</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
       <c r="E31" t="s">
         <v>94</v>
       </c>
       <c r="F31">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="G31" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="H31">
-        <v>395.73</v>
+        <v>416.25</v>
       </c>
       <c r="I31">
-        <v>395.73</v>
+        <v>416.25</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>395.73</v>
+        <v>416.25</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F32">
         <v>1994</v>
       </c>
       <c r="G32" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H32">
-        <v>375.69</v>
+        <v>395.73</v>
       </c>
       <c r="I32">
-        <v>329.44</v>
+        <v>395.73</v>
       </c>
       <c r="J32">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>329.44</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>395.73</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" t="s">
         <v>99</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>1994</v>
+      </c>
+      <c r="G33" t="s">
         <v>100</v>
       </c>
-      <c r="F33">
-[...4 lines deleted...]
-      </c>
       <c r="H33">
-        <v>372.22</v>
+        <v>375.69</v>
       </c>
       <c r="I33">
         <v>329.44</v>
       </c>
       <c r="J33">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>329.44</v>
       </c>
       <c r="P33">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34" t="s">
         <v>102</v>
       </c>
       <c r="F34">
-        <v>2008</v>
+        <v>1975</v>
       </c>
       <c r="G34" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="H34">
-        <v>338.59</v>
+        <v>372.22</v>
       </c>
       <c r="I34">
-        <v>338.59</v>
+        <v>329.44</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M34">
-        <v>338.59</v>
+        <v>329.44</v>
+      </c>
+      <c r="P34">
+        <v>42.78</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
       <c r="E35" t="s">
         <v>104</v>
       </c>
       <c r="F35">
         <v>1997</v>
       </c>
       <c r="G35" t="s">
         <v>105</v>
       </c>
       <c r="H35">
@@ -2579,51 +2615,51 @@
       </c>
       <c r="M36">
         <v>289.71</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
       <c r="E37" t="s">
         <v>109</v>
       </c>
       <c r="F37">
         <v>1991</v>
       </c>
       <c r="G37" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H37">
         <v>233.33</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>233.33</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="P37">
         <v>233.33</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
@@ -2649,532 +2685,722 @@
       </c>
       <c r="I38">
         <v>150.0</v>
       </c>
       <c r="J38">
         <v>50.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="M38">
         <v>150.0</v>
       </c>
       <c r="P38">
         <v>50.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
       <c r="E39" t="s">
         <v>114</v>
       </c>
       <c r="F39">
         <v>1999</v>
       </c>
       <c r="G39" t="s">
         <v>115</v>
       </c>
       <c r="H39">
         <v>150.0</v>
       </c>
       <c r="I39">
         <v>150.0</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>150.0</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D40" t="s">
         <v>116</v>
       </c>
       <c r="E40" t="s">
         <v>117</v>
       </c>
       <c r="F40">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="G40" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="H40">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I40">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
         <v>118</v>
       </c>
       <c r="E41" t="s">
         <v>119</v>
       </c>
-      <c r="F41">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
         <v>120</v>
       </c>
       <c r="H41">
-        <v>131.91</v>
+        <v>150.0</v>
       </c>
       <c r="I41">
+        <v>150.0</v>
+      </c>
+      <c r="J41">
         <v>0.0</v>
       </c>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
       <c r="K41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L41">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>131.91</v>
+        <v>0</v>
+      </c>
+      <c r="M41">
+        <v>150.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
       <c r="E42" t="s">
         <v>122</v>
       </c>
       <c r="F42">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="G42" t="s">
-        <v>120</v>
+        <v>54</v>
       </c>
       <c r="H42">
-        <v>112.86</v>
+        <v>138.75</v>
       </c>
       <c r="I42">
+        <v>138.75</v>
+      </c>
+      <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
       <c r="K42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L42">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>112.86</v>
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <v>138.75</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
       <c r="E43" t="s">
         <v>124</v>
       </c>
-      <c r="F43">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>28</v>
+        <v>120</v>
       </c>
       <c r="H43">
-        <v>109.81</v>
+        <v>138.75</v>
       </c>
       <c r="I43">
-        <v>109.81</v>
+        <v>138.75</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
-        <v>109.81</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>125</v>
       </c>
       <c r="E44" t="s">
         <v>126</v>
       </c>
       <c r="F44">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G44" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="H44">
-        <v>50.0</v>
+        <v>131.91</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
-        <v>50.0</v>
+        <v>131.91</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="P44">
-        <v>50.0</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>1992</v>
+        <v>129</v>
       </c>
       <c r="G45" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="H45">
-        <v>50.0</v>
+        <v>128.34</v>
       </c>
       <c r="I45">
+        <v>128.34</v>
+      </c>
+      <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="J45">
-[...1 lines deleted...]
-      </c>
       <c r="K45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L45">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>128.34</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E46" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>131</v>
       </c>
       <c r="G46" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="H46">
-        <v>50.0</v>
+        <v>118.72</v>
       </c>
       <c r="I46">
+        <v>118.72</v>
+      </c>
+      <c r="J46">
         <v>0.0</v>
       </c>
-      <c r="J46">
-[...1 lines deleted...]
-      </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>118.72</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47" t="s">
         <v>133</v>
       </c>
       <c r="F47">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="G47" t="s">
-        <v>85</v>
+        <v>127</v>
       </c>
       <c r="H47">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="I47">
         <v>0.0</v>
       </c>
       <c r="J47">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="P47">
-        <v>50.0</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="H48">
-        <v>46.25</v>
+        <v>109.81</v>
       </c>
       <c r="I48">
+        <v>109.81</v>
+      </c>
+      <c r="J48">
         <v>0.0</v>
       </c>
-      <c r="J48">
-[...1 lines deleted...]
-      </c>
       <c r="K48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L48">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <v>109.81</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C49">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>136</v>
       </c>
       <c r="E49" t="s">
         <v>137</v>
       </c>
+      <c r="F49">
+        <v>2000</v>
+      </c>
       <c r="G49" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="H49">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>1</v>
       </c>
       <c r="P49">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F50">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="G50" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H50">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
+        <v>50.0</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <v>1</v>
+      </c>
+      <c r="P50">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51">
+        <v>49</v>
+      </c>
+      <c r="C51">
+        <v>-1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>140</v>
+      </c>
+      <c r="E51" t="s">
+        <v>141</v>
+      </c>
+      <c r="F51">
+        <v>1999</v>
+      </c>
+      <c r="G51" t="s">
+        <v>142</v>
+      </c>
+      <c r="H51">
+        <v>50.0</v>
+      </c>
+      <c r="I51">
+        <v>0.0</v>
+      </c>
+      <c r="J51">
+        <v>50.0</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>1</v>
+      </c>
+      <c r="P51">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52">
+        <v>49</v>
+      </c>
+      <c r="C52">
+        <v>-2</v>
+      </c>
+      <c r="D52" t="s">
+        <v>143</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52">
+        <v>1984</v>
+      </c>
+      <c r="G52" t="s">
+        <v>83</v>
+      </c>
+      <c r="H52">
+        <v>50.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
+        <v>50.0</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>1</v>
+      </c>
+      <c r="P52">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53">
+        <v>53</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>146</v>
+      </c>
+      <c r="G53" t="s">
+        <v>76</v>
+      </c>
+      <c r="H53">
+        <v>46.25</v>
+      </c>
+      <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
+        <v>46.25</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>1</v>
+      </c>
+      <c r="P53">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54">
+        <v>54</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54">
+        <v>1985</v>
+      </c>
+      <c r="G54" t="s">
+        <v>100</v>
+      </c>
+      <c r="H54">
         <v>42.78</v>
       </c>
-      <c r="K50">
-[...5 lines deleted...]
-      <c r="P50">
+      <c r="I54">
+        <v>0.0</v>
+      </c>
+      <c r="J54">
         <v>42.78</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>1</v>
+      </c>
+      <c r="P54">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55">
+        <v>47</v>
+      </c>
+      <c r="C55">
+        <v>-7</v>
+      </c>
+      <c r="D55" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55">
+        <v>1998</v>
+      </c>
+      <c r="G55" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55">
+        <v>36.6</v>
+      </c>
+      <c r="I55">
+        <v>0.0</v>
+      </c>
+      <c r="J55">
+        <v>36.6</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>1</v>
+      </c>
+      <c r="P55">
+        <v>36.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">