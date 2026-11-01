--- v1 (2026-10-10)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -77,426 +77,510 @@
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Fruehwirth H1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
+    <t>Howie</t>
+  </si>
+  <si>
+    <t>Sanborn H1</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>Louis</t>
   </si>
   <si>
     <t>Noel H2</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Florian</t>
   </si>
   <si>
     <t>Brungraber H2</t>
   </si>
   <si>
-    <t>Howie</t>
-[...5 lines deleted...]
-    <t>USA</t>
+    <t>Jumpei</t>
+  </si>
+  <si>
+    <t>Kimura H1</t>
+  </si>
+  <si>
+    <t>JPN</t>
   </si>
   <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Landmann H2</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
-    <t>Jumpei</t>
-[...5 lines deleted...]
-    <t>JPN</t>
+    <t>Semen</t>
+  </si>
+  <si>
+    <t>Radaev H1</t>
+  </si>
+  <si>
+    <t>RUS</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>Pines H1</t>
   </si>
   <si>
+    <t>Tijn</t>
+  </si>
+  <si>
+    <t>Van Lange-Verhoek H2</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Julien</t>
+  </si>
+  <si>
+    <t>Viot H1</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Fritsch H1</t>
+  </si>
+  <si>
     <t>Giuseppe</t>
   </si>
   <si>
     <t>Romele H1</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
-    <t>Julien</t>
-[...28 lines deleted...]
-  <si>
     <t>Etienne</t>
   </si>
   <si>
     <t>Debarre H2</t>
   </si>
   <si>
     <t>Lucas Henrique</t>
   </si>
   <si>
     <t>Santana Rodrigues H1</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Nic</t>
   </si>
   <si>
     <t>Beveridge H1</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Fathi</t>
   </si>
   <si>
     <t>Zwoukhi H1</t>
   </si>
   <si>
     <t>TUN</t>
   </si>
   <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Miln H2</t>
+  </si>
+  <si>
+    <t>Glenn</t>
+  </si>
+  <si>
+    <t>Van Vugt H2</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Redouane</t>
+  </si>
+  <si>
+    <t>Ouassif H2</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>Postlethwaite Muñoz H1</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>Aranha H2</t>
+  </si>
+  <si>
+    <t>Benjamín</t>
+  </si>
+  <si>
+    <t>Bobadila H1</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Tingley H1</t>
+  </si>
+  <si>
+    <t>Eslam</t>
+  </si>
+  <si>
+    <t>Ali H1</t>
+  </si>
+  <si>
+    <t>EGY</t>
+  </si>
+  <si>
+    <t>Emilio</t>
+  </si>
+  <si>
+    <t>Agüera Vozmediano H1</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Geert</t>
+  </si>
+  <si>
+    <t>Schipper H2</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>Afonso Betancor H2</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Horsley H2</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>Kamnetz H1</t>
+  </si>
+  <si>
     <t>Giovanni</t>
   </si>
   <si>
     <t>Achenza H1</t>
   </si>
   <si>
-    <t>Eslam</t>
-[...38 lines deleted...]
-    <t>BEL</t>
+    <t>Mateus</t>
+  </si>
+  <si>
+    <t>Angula H1</t>
+  </si>
+  <si>
+    <t>NAM</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Gautier H1</t>
   </si>
   <si>
-    <t>Dave</t>
-[...40 lines deleted...]
-  <si>
     <t>Rodolfo</t>
   </si>
   <si>
     <t>Sanchez Landeros H2</t>
   </si>
   <si>
-    <t>Francisco</t>
-[...7 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Froede H2</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Manuel</t>
-[...2 lines deleted...]
-    <t>Afonso Betancor H2</t>
+    <t>new</t>
+  </si>
+  <si>
+    <t>Muhammet Talha</t>
+  </si>
+  <si>
+    <t>Sonkaya H1</t>
+  </si>
+  <si>
+    <t>TUR</t>
   </si>
   <si>
     <t>Facundo</t>
   </si>
   <si>
     <t>Palacio H2</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
+    <t>Jie</t>
+  </si>
+  <si>
+    <t>Chen H2</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
     <t>Welison Jose Antonio</t>
   </si>
   <si>
     <t>Damaceno H1</t>
   </si>
   <si>
-    <t>Jetze</t>
-[...4 lines deleted...]
-  <si>
     <t>Redon</t>
   </si>
   <si>
     <t>Routsi H2</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
+    <t>Krisztián</t>
+  </si>
+  <si>
+    <t>Bognár H1</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Jose Cristobal</t>
+  </si>
+  <si>
+    <t>Ramos Jimenez H1</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Sparks H2</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Recher</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>Matt</t>
-[...2 lines deleted...]
-    <t>Tingley</t>
+    <t>Gabrielli</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Boiko</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Bilham H2</t>
   </si>
   <si>
     <t>Jagveer</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Marcos</t>
   </si>
   <si>
     <t>Barcellos H1</t>
   </si>
   <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Territo H2</t>
+  </si>
+  <si>
+    <t>Colon</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Godman-Sinclair</t>
+  </si>
+  <si>
     <t>Rajkumar</t>
   </si>
   <si>
     <t>Herojit Singh</t>
   </si>
   <si>
     <t>Camilo Andres</t>
   </si>
   <si>
     <t>Castellanos Sanchez H2</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Yashdeep</t>
   </si>
   <si>
     <t>Dabass</t>
   </si>
   <si>
     <t>Devendra</t>
   </si>
   <si>
     <t>Ghanta</t>
   </si>
   <si>
+    <t>Espejo de la fuente H2</t>
+  </si>
+  <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t>Vargas Salas H2</t>
   </si>
   <si>
+    <t>Jaime</t>
+  </si>
+  <si>
+    <t>Garcia Garcia H2</t>
+  </si>
+  <si>
     <t>Vijayakumar</t>
   </si>
   <si>
     <t>P.</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Bell H1</t>
   </si>
   <si>
     <t>Thorben</t>
   </si>
   <si>
     <t>Van Ravenswaay H1</t>
   </si>
   <si>
     <t>Pontus</t>
   </si>
   <si>
     <t>Andersson H2</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
-    <t>Jose Cristobal</t>
-[...4 lines deleted...]
-  <si>
     <t>Francois</t>
   </si>
   <si>
-    <t>Broca H2</t>
+    <t>Broca</t>
+  </si>
+  <si>
+    <t>Gábor</t>
+  </si>
+  <si>
+    <t>Dr. Varjú</t>
   </si>
   <si>
     <t>Rösicke H1</t>
   </si>
   <si>
     <t>Hugues</t>
   </si>
   <si>
     <t>Valet H1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -809,51 +893,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R55"/>
+  <dimension ref="A1:R67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -916,787 +1000,787 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1981</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>2466.32</v>
+        <v>2350.0</v>
       </c>
       <c r="I2">
-        <v>1950.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J2">
-        <v>516.32</v>
+        <v>550.0</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2">
-        <v>700.0</v>
+        <v>550.0</v>
       </c>
       <c r="O2">
         <v>550.0</v>
       </c>
       <c r="P2">
-        <v>199.65</v>
+        <v>233.33</v>
       </c>
       <c r="Q2">
         <v>166.67</v>
       </c>
       <c r="R2">
         <v>150.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>2185.44</v>
+        <v>2083.61</v>
       </c>
       <c r="I3">
-        <v>1661.71</v>
+        <v>1558.75</v>
       </c>
       <c r="J3">
-        <v>523.73</v>
+        <v>524.86</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>3</v>
       </c>
       <c r="M3">
-        <v>598.94</v>
+        <v>550.0</v>
       </c>
       <c r="N3">
-        <v>554.02</v>
+        <v>508.75</v>
       </c>
       <c r="O3">
-        <v>508.75</v>
+        <v>500.0</v>
       </c>
       <c r="P3">
+        <v>184.67</v>
+      </c>
+      <c r="Q3">
         <v>183.33</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>169.58</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1984</v>
+        <v>1997</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H4">
-        <v>2158.33</v>
+        <v>2050.63</v>
       </c>
       <c r="I4">
-        <v>1803.75</v>
+        <v>1498.07</v>
       </c>
       <c r="J4">
-        <v>354.58</v>
+        <v>552.56</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M4">
-        <v>647.5</v>
+        <v>554.02</v>
       </c>
       <c r="N4">
-        <v>647.5</v>
+        <v>508.75</v>
       </c>
       <c r="O4">
-        <v>508.75</v>
+        <v>435.3</v>
       </c>
       <c r="P4">
-        <v>215.83</v>
+        <v>199.65</v>
       </c>
       <c r="Q4">
-        <v>138.75</v>
+        <v>183.33</v>
+      </c>
+      <c r="R4">
+        <v>169.58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H5">
-        <v>2110.97</v>
+        <v>1973.33</v>
       </c>
       <c r="I5">
-        <v>1612.77</v>
+        <v>1618.75</v>
       </c>
       <c r="J5">
-        <v>498.2</v>
+        <v>354.58</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M5">
-        <v>554.02</v>
+        <v>647.5</v>
       </c>
       <c r="N5">
-        <v>550.0</v>
+        <v>508.75</v>
       </c>
       <c r="O5">
-        <v>508.75</v>
+        <v>462.5</v>
       </c>
       <c r="P5">
-        <v>183.33</v>
+        <v>215.83</v>
       </c>
       <c r="Q5">
-        <v>158.01</v>
-[...2 lines deleted...]
-        <v>156.86</v>
+        <v>138.75</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
-        <v>1872.26</v>
+        <v>1819.29</v>
       </c>
       <c r="I6">
-        <v>1383.1</v>
+        <v>1326.18</v>
       </c>
       <c r="J6">
-        <v>489.16</v>
+        <v>493.11</v>
       </c>
       <c r="K6">
         <v>3</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6">
-        <v>474.03</v>
+        <v>470.59</v>
       </c>
       <c r="N6">
-        <v>470.59</v>
+        <v>450.0</v>
       </c>
       <c r="O6">
-        <v>438.48</v>
+        <v>405.59</v>
       </c>
       <c r="P6">
         <v>169.58</v>
       </c>
       <c r="Q6">
-        <v>169.58</v>
+        <v>166.67</v>
       </c>
       <c r="R6">
-        <v>150.0</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>1870.71</v>
+        <v>1778.69</v>
       </c>
       <c r="I7">
-        <v>1409.07</v>
+        <v>1281.52</v>
       </c>
       <c r="J7">
-        <v>461.64</v>
+        <v>497.17</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>3</v>
       </c>
       <c r="M7">
-        <v>500.0</v>
+        <v>470.59</v>
       </c>
       <c r="N7">
-        <v>470.59</v>
+        <v>438.48</v>
       </c>
       <c r="O7">
-        <v>438.48</v>
+        <v>372.45</v>
       </c>
       <c r="P7">
         <v>169.58</v>
       </c>
       <c r="Q7">
-        <v>156.86</v>
+        <v>169.58</v>
       </c>
       <c r="R7">
-        <v>135.2</v>
+        <v>158.01</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="G8" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="H8">
-        <v>1699.53</v>
+        <v>1703.16</v>
       </c>
       <c r="I8">
-        <v>1303.99</v>
+        <v>1282.5</v>
       </c>
       <c r="J8">
-        <v>395.54</v>
+        <v>420.66</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
-        <v>470.59</v>
+        <v>450.0</v>
       </c>
       <c r="N8">
-        <v>427.81</v>
+        <v>416.25</v>
       </c>
       <c r="O8">
-        <v>405.59</v>
+        <v>416.25</v>
       </c>
       <c r="P8">
-        <v>142.6</v>
+        <v>150.0</v>
       </c>
       <c r="Q8">
-        <v>134.22</v>
+        <v>138.75</v>
       </c>
       <c r="R8">
-        <v>118.72</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H9">
-        <v>1682.44</v>
+        <v>1685.59</v>
       </c>
       <c r="I9">
-        <v>1497.77</v>
+        <v>1273.57</v>
       </c>
       <c r="J9">
-        <v>184.67</v>
+        <v>412.02</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M9">
-        <v>550.0</v>
+        <v>470.59</v>
       </c>
       <c r="N9">
-        <v>512.47</v>
+        <v>427.81</v>
       </c>
       <c r="O9">
-        <v>435.3</v>
+        <v>375.17</v>
       </c>
       <c r="P9">
-        <v>184.67</v>
+        <v>142.6</v>
+      </c>
+      <c r="Q9">
+        <v>135.2</v>
+      </c>
+      <c r="R9">
+        <v>134.22</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H10">
-        <v>1658.59</v>
+        <v>1643.65</v>
       </c>
       <c r="I10">
-        <v>1235.15</v>
+        <v>1222.98</v>
       </c>
       <c r="J10">
-        <v>423.44</v>
+        <v>420.67</v>
       </c>
       <c r="K10">
         <v>3</v>
       </c>
       <c r="L10">
         <v>3</v>
       </c>
       <c r="M10">
-        <v>416.25</v>
+        <v>435.3</v>
       </c>
       <c r="N10">
-        <v>416.25</v>
+        <v>402.65</v>
       </c>
       <c r="O10">
-        <v>402.65</v>
+        <v>385.03</v>
       </c>
       <c r="P10">
-        <v>150.0</v>
+        <v>156.86</v>
       </c>
       <c r="Q10">
-        <v>145.1</v>
+        <v>138.75</v>
       </c>
       <c r="R10">
-        <v>128.34</v>
+        <v>125.06</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="H11">
-        <v>1649.0</v>
+        <v>1636.93</v>
       </c>
       <c r="I11">
-        <v>1250.0</v>
+        <v>1235.15</v>
       </c>
       <c r="J11">
-        <v>399.0</v>
+        <v>401.78</v>
       </c>
       <c r="K11">
         <v>3</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="N11">
-        <v>450.0</v>
+        <v>416.25</v>
       </c>
       <c r="O11">
-        <v>350.0</v>
+        <v>402.65</v>
       </c>
       <c r="P11">
-        <v>138.75</v>
+        <v>145.1</v>
       </c>
       <c r="Q11">
-        <v>131.91</v>
+        <v>128.34</v>
       </c>
       <c r="R11">
         <v>128.34</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="H12">
-        <v>1630.75</v>
+        <v>1565.78</v>
       </c>
       <c r="I12">
-        <v>1213.12</v>
+        <v>1519.53</v>
       </c>
       <c r="J12">
-        <v>417.63</v>
+        <v>46.25</v>
       </c>
       <c r="K12">
         <v>3</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>435.3</v>
+        <v>598.94</v>
       </c>
       <c r="N12">
-        <v>402.65</v>
+        <v>470.59</v>
       </c>
       <c r="O12">
-        <v>375.17</v>
+        <v>450.0</v>
       </c>
       <c r="P12">
-        <v>156.86</v>
-[...5 lines deleted...]
-        <v>122.02</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
         <v>48</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13">
+        <v>1992</v>
+      </c>
+      <c r="G13" t="s">
         <v>49</v>
       </c>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>1565.78</v>
+        <v>1497.77</v>
       </c>
       <c r="I13">
-        <v>1519.53</v>
+        <v>1497.77</v>
       </c>
       <c r="J13">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M13">
-        <v>598.94</v>
+        <v>550.0</v>
       </c>
       <c r="N13">
-        <v>470.59</v>
+        <v>512.47</v>
       </c>
       <c r="O13">
-        <v>450.0</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>435.3</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
         <v>1979</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H14">
-        <v>1533.62</v>
+        <v>1473.52</v>
       </c>
       <c r="I14">
-        <v>1157.43</v>
+        <v>1097.33</v>
       </c>
       <c r="J14">
         <v>376.19</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>3</v>
       </c>
       <c r="M14">
-        <v>416.25</v>
+        <v>385.03</v>
       </c>
       <c r="N14">
-        <v>385.03</v>
+        <v>356.15</v>
       </c>
       <c r="O14">
         <v>356.15</v>
       </c>
       <c r="P14">
         <v>138.75</v>
       </c>
       <c r="Q14">
         <v>118.72</v>
       </c>
       <c r="R14">
         <v>118.72</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>1998</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15">
-        <v>1252.32</v>
+        <v>1361.68</v>
       </c>
       <c r="I15">
-        <v>1142.51</v>
+        <v>1123.53</v>
       </c>
       <c r="J15">
-        <v>109.81</v>
+        <v>238.15</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M15">
         <v>385.03</v>
       </c>
       <c r="N15">
-        <v>385.03</v>
+        <v>372.45</v>
       </c>
       <c r="O15">
-        <v>372.45</v>
+        <v>366.05</v>
       </c>
       <c r="P15">
+        <v>128.34</v>
+      </c>
+      <c r="Q15">
         <v>109.81</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>56</v>
       </c>
       <c r="F16">
         <v>1986</v>
       </c>
       <c r="G16" t="s">
         <v>57</v>
       </c>
@@ -1755,1651 +1839,2155 @@
       </c>
       <c r="J17">
         <v>166.67</v>
       </c>
       <c r="K17">
         <v>2</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>500.0</v>
       </c>
       <c r="N17">
         <v>450.0</v>
       </c>
       <c r="P17">
         <v>166.67</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="G18" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="H18">
-        <v>896.19</v>
+        <v>1041.89</v>
       </c>
       <c r="I18">
-        <v>512.47</v>
+        <v>885.03</v>
       </c>
       <c r="J18">
-        <v>383.72</v>
+        <v>156.86</v>
       </c>
       <c r="K18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>512.47</v>
+        <v>500.0</v>
+      </c>
+      <c r="N18">
+        <v>385.03</v>
       </c>
       <c r="P18">
-        <v>145.1</v>
-[...5 lines deleted...]
-        <v>104.4</v>
+        <v>156.86</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="G19" t="s">
         <v>65</v>
       </c>
       <c r="H19">
-        <v>769.86</v>
+        <v>850.93</v>
       </c>
       <c r="I19">
-        <v>653.19</v>
+        <v>800.93</v>
       </c>
       <c r="J19">
-        <v>116.67</v>
+        <v>50.0</v>
       </c>
       <c r="K19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
-        <v>329.44</v>
+        <v>356.15</v>
       </c>
       <c r="N19">
-        <v>323.75</v>
+        <v>294.78</v>
+      </c>
+      <c r="O19">
+        <v>150.0</v>
       </c>
       <c r="P19">
-        <v>116.67</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20">
         <v>1972</v>
       </c>
       <c r="G20" t="s">
         <v>68</v>
       </c>
       <c r="H20">
         <v>761.97</v>
       </c>
       <c r="I20">
         <v>761.97</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>462.5</v>
       </c>
       <c r="N20">
         <v>299.47</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21">
-        <v>1978</v>
+        <v>1994</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="H21">
-        <v>734.52</v>
+        <v>751.88</v>
       </c>
       <c r="I21">
-        <v>612.5</v>
+        <v>751.88</v>
       </c>
       <c r="J21">
-        <v>122.02</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>2</v>
       </c>
       <c r="L21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M21">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="N21">
-        <v>150.0</v>
-[...2 lines deleted...]
-        <v>122.02</v>
+        <v>356.15</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F22">
-        <v>2004</v>
+        <v>1978</v>
       </c>
       <c r="G22" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="H22">
-        <v>717.98</v>
+        <v>734.52</v>
       </c>
       <c r="I22">
-        <v>717.98</v>
+        <v>612.5</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>122.02</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>450.0</v>
+        <v>462.5</v>
       </c>
       <c r="N22">
-        <v>267.98</v>
+        <v>150.0</v>
+      </c>
+      <c r="P22">
+        <v>122.02</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>74</v>
       </c>
       <c r="E23" t="s">
         <v>75</v>
       </c>
       <c r="F23">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="G23" t="s">
         <v>76</v>
       </c>
       <c r="H23">
-        <v>700.93</v>
+        <v>717.98</v>
       </c>
       <c r="I23">
-        <v>650.93</v>
+        <v>717.98</v>
       </c>
       <c r="J23">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M23">
-        <v>356.15</v>
+        <v>450.0</v>
       </c>
       <c r="N23">
-        <v>294.78</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>267.98</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24">
-        <v>2005</v>
+        <v>1988</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24">
-        <v>660.88</v>
+        <v>600.0</v>
       </c>
       <c r="I24">
-        <v>660.88</v>
+        <v>600.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>356.15</v>
+        <v>450.0</v>
       </c>
       <c r="N24">
-        <v>304.73</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="G25" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="H25">
-        <v>656.86</v>
+        <v>550.23</v>
       </c>
       <c r="I25">
-        <v>500.0</v>
+        <v>323.75</v>
       </c>
       <c r="J25">
-        <v>156.86</v>
+        <v>226.48</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>500.0</v>
+        <v>323.75</v>
       </c>
       <c r="P25">
-        <v>156.86</v>
+        <v>116.67</v>
+      </c>
+      <c r="Q25">
+        <v>109.81</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F26">
         <v>1981</v>
       </c>
       <c r="G26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H26">
-        <v>521.12</v>
+        <v>541.15</v>
       </c>
       <c r="I26">
-        <v>356.15</v>
+        <v>494.9</v>
       </c>
       <c r="J26">
-        <v>164.97</v>
+        <v>46.25</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M26">
         <v>356.15</v>
       </c>
+      <c r="N26">
+        <v>138.75</v>
+      </c>
       <c r="P26">
-        <v>118.72</v>
-[...1 lines deleted...]
-      <c r="Q26">
         <v>46.25</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F27">
         <v>1977</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H27">
         <v>520.83</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>520.83</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>3</v>
       </c>
       <c r="P27">
         <v>183.33</v>
       </c>
       <c r="Q27">
         <v>183.33</v>
       </c>
       <c r="R27">
         <v>154.17</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28">
-        <v>2008</v>
+        <v>1975</v>
       </c>
       <c r="G28" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="H28">
-        <v>477.34</v>
+        <v>500.56</v>
       </c>
       <c r="I28">
-        <v>477.34</v>
+        <v>457.78</v>
       </c>
       <c r="J28">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M28">
-        <v>338.59</v>
+        <v>329.44</v>
       </c>
       <c r="N28">
-        <v>138.75</v>
+        <v>128.34</v>
+      </c>
+      <c r="P28">
+        <v>42.78</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F29">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="G29" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H29">
-        <v>455.42</v>
+        <v>477.34</v>
       </c>
       <c r="I29">
+        <v>477.34</v>
+      </c>
+      <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="J29">
-[...1 lines deleted...]
-      </c>
       <c r="K29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L29">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="R29">
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <v>338.59</v>
+      </c>
+      <c r="N29">
         <v>138.75</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F30">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="G30" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="H30">
-        <v>427.81</v>
+        <v>455.42</v>
       </c>
       <c r="I30">
-        <v>427.81</v>
+        <v>0.0</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>455.42</v>
       </c>
       <c r="K30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L30">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>427.81</v>
+        <v>3</v>
+      </c>
+      <c r="P30">
+        <v>166.67</v>
+      </c>
+      <c r="Q30">
+        <v>150.0</v>
+      </c>
+      <c r="R30">
+        <v>138.75</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
       <c r="E31" t="s">
         <v>94</v>
       </c>
       <c r="F31">
-        <v>1992</v>
+        <v>1971</v>
       </c>
       <c r="G31" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="H31">
-        <v>416.25</v>
+        <v>450.14</v>
       </c>
       <c r="I31">
-        <v>416.25</v>
+        <v>0.0</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
+        <v>450.14</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L31">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>416.25</v>
+        <v>3</v>
+      </c>
+      <c r="P31">
+        <v>170.82</v>
+      </c>
+      <c r="Q31">
+        <v>145.1</v>
+      </c>
+      <c r="R31">
+        <v>134.22</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32" t="s">
         <v>96</v>
       </c>
       <c r="F32">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="G32" t="s">
         <v>97</v>
       </c>
       <c r="H32">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
       <c r="I32">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G33" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="H33">
-        <v>375.69</v>
+        <v>423.45</v>
       </c>
       <c r="I33">
-        <v>329.44</v>
+        <v>304.73</v>
       </c>
       <c r="J33">
-        <v>46.25</v>
+        <v>118.72</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
-        <v>329.44</v>
+        <v>304.73</v>
       </c>
       <c r="P33">
-        <v>46.25</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D34" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" t="s">
         <v>101</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34">
-        <v>1975</v>
+        <v>1992</v>
       </c>
       <c r="G34" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="H34">
-        <v>372.22</v>
+        <v>416.25</v>
       </c>
       <c r="I34">
-        <v>329.44</v>
+        <v>416.25</v>
       </c>
       <c r="J34">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M34">
-        <v>329.44</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>416.25</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D35" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" t="s">
         <v>103</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35">
+        <v>1994</v>
+      </c>
+      <c r="G35" t="s">
         <v>104</v>
       </c>
-      <c r="F35">
-[...4 lines deleted...]
-      </c>
       <c r="H35">
-        <v>313.2</v>
+        <v>375.69</v>
       </c>
       <c r="I35">
-        <v>313.2</v>
+        <v>329.44</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M35">
-        <v>313.2</v>
+        <v>329.44</v>
+      </c>
+      <c r="P35">
+        <v>46.25</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C36" t="s">
+        <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
       <c r="E36" t="s">
         <v>107</v>
       </c>
       <c r="F36">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="H36">
-        <v>289.71</v>
+        <v>329.44</v>
       </c>
       <c r="I36">
-        <v>289.71</v>
+        <v>329.44</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
-        <v>289.71</v>
+        <v>329.44</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="G37" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="H37">
-        <v>233.33</v>
+        <v>313.2</v>
       </c>
       <c r="I37">
+        <v>313.2</v>
+      </c>
+      <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>233.33</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>313.2</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C38" t="s">
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>113</v>
       </c>
       <c r="G38" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H38">
-        <v>200.0</v>
+        <v>304.73</v>
       </c>
       <c r="I38">
-        <v>150.0</v>
+        <v>304.73</v>
       </c>
       <c r="J38">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M38">
-        <v>150.0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>304.73</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F39">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G39" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="H39">
-        <v>150.0</v>
+        <v>289.71</v>
       </c>
       <c r="I39">
-        <v>150.0</v>
+        <v>289.71</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>150.0</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C40">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F40">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="G40" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="H40">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="I40">
         <v>150.0</v>
       </c>
       <c r="J40">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M40">
         <v>150.0</v>
+      </c>
+      <c r="P40">
+        <v>50.0</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C41">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>121</v>
+      </c>
+      <c r="F41">
+        <v>1995</v>
       </c>
       <c r="G41" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H41">
-        <v>150.0</v>
+        <v>200.0</v>
       </c>
       <c r="I41">
         <v>150.0</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M41">
         <v>150.0</v>
+      </c>
+      <c r="P41">
+        <v>50.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D42" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F42">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="H42">
-        <v>138.75</v>
+        <v>200.0</v>
       </c>
       <c r="I42">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M42">
-        <v>138.75</v>
+        <v>150.0</v>
+      </c>
+      <c r="P42">
+        <v>50.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C43">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E43" t="s">
-        <v>124</v>
+        <v>126</v>
+      </c>
+      <c r="F43">
+        <v>2007</v>
       </c>
       <c r="G43" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="H43">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="I43">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F44">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H44">
-        <v>131.91</v>
+        <v>150.0</v>
       </c>
       <c r="I44">
+        <v>150.0</v>
+      </c>
+      <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="J44">
-[...1 lines deleted...]
-      </c>
       <c r="K44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L44">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>131.91</v>
+        <v>0</v>
+      </c>
+      <c r="M44">
+        <v>150.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E45" t="s">
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="F45">
+        <v>1981</v>
       </c>
       <c r="G45" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="H45">
-        <v>128.34</v>
+        <v>150.0</v>
       </c>
       <c r="I45">
-        <v>128.34</v>
+        <v>150.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>128.34</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>134</v>
+      </c>
+      <c r="F46">
+        <v>1997</v>
       </c>
       <c r="G46" t="s">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="H46">
-        <v>118.72</v>
+        <v>150.0</v>
       </c>
       <c r="I46">
-        <v>118.72</v>
+        <v>150.0</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>118.72</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F47">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="G47" t="s">
-        <v>127</v>
+        <v>34</v>
       </c>
       <c r="H47">
-        <v>112.86</v>
+        <v>150.0</v>
       </c>
       <c r="I47">
+        <v>150.0</v>
+      </c>
+      <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>112.86</v>
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>150.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E48" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G48" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="H48">
-        <v>109.81</v>
+        <v>150.0</v>
       </c>
       <c r="I48">
-        <v>109.81</v>
+        <v>150.0</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>109.81</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E49" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F49">
-        <v>2000</v>
+        <v>1976</v>
       </c>
       <c r="G49" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="H49">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I49">
+        <v>138.75</v>
+      </c>
+      <c r="J49">
         <v>0.0</v>
       </c>
-      <c r="J49">
-[...1 lines deleted...]
-      </c>
       <c r="K49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L49">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M49">
+        <v>138.75</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
+        <v>46</v>
+      </c>
+      <c r="C50">
+        <v>-3</v>
+      </c>
+      <c r="D50" t="s">
+        <v>143</v>
+      </c>
+      <c r="E50" t="s">
+        <v>144</v>
+      </c>
+      <c r="F50">
+        <v>1978</v>
+      </c>
+      <c r="G50" t="s">
         <v>49</v>
       </c>
-      <c r="C50">
-[...13 lines deleted...]
-      </c>
       <c r="H50">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I50">
+        <v>138.75</v>
+      </c>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>138.75</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C51">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D51" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F51">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G51" t="s">
-        <v>142</v>
+        <v>65</v>
       </c>
       <c r="H51">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I51">
+        <v>138.75</v>
+      </c>
+      <c r="J51">
         <v>0.0</v>
       </c>
-      <c r="J51">
-[...1 lines deleted...]
-      </c>
       <c r="K51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L51">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>138.75</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C52">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>1984</v>
+        <v>147</v>
       </c>
       <c r="G52" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="H52">
-        <v>50.0</v>
+        <v>138.75</v>
       </c>
       <c r="I52">
+        <v>138.75</v>
+      </c>
+      <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>138.75</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G53" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="H53">
-        <v>46.25</v>
+        <v>138.75</v>
       </c>
       <c r="I53">
+        <v>138.75</v>
+      </c>
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
       <c r="K53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L53">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>0</v>
+      </c>
+      <c r="M53">
+        <v>138.75</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D54" t="s">
-        <v>18</v>
+        <v>150</v>
       </c>
       <c r="E54" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F54">
-        <v>1985</v>
+        <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="H54">
-        <v>42.78</v>
+        <v>131.91</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
-        <v>42.78</v>
+        <v>131.91</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="P54">
-        <v>42.78</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C55">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="F55">
+        <v>154</v>
+      </c>
+      <c r="G55" t="s">
+        <v>140</v>
+      </c>
+      <c r="H55">
+        <v>128.34</v>
+      </c>
+      <c r="I55">
+        <v>128.34</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>1</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <v>128.34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56">
+        <v>53</v>
+      </c>
+      <c r="C56">
+        <v>-2</v>
+      </c>
+      <c r="D56" t="s">
+        <v>155</v>
+      </c>
+      <c r="E56" t="s">
+        <v>156</v>
+      </c>
+      <c r="G56" t="s">
+        <v>140</v>
+      </c>
+      <c r="H56">
+        <v>118.72</v>
+      </c>
+      <c r="I56">
+        <v>118.72</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>1</v>
+      </c>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56">
+        <v>118.72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57">
+        <v>53</v>
+      </c>
+      <c r="C57">
+        <v>-3</v>
+      </c>
+      <c r="D57" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" t="s">
+        <v>157</v>
+      </c>
+      <c r="F57">
+        <v>1992</v>
+      </c>
+      <c r="G57" t="s">
+        <v>84</v>
+      </c>
+      <c r="H57">
+        <v>118.72</v>
+      </c>
+      <c r="I57">
+        <v>118.72</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>1</v>
+      </c>
+      <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <v>118.72</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58">
+        <v>55</v>
+      </c>
+      <c r="C58">
+        <v>-2</v>
+      </c>
+      <c r="D58" t="s">
+        <v>158</v>
+      </c>
+      <c r="E58" t="s">
+        <v>159</v>
+      </c>
+      <c r="F58">
+        <v>1981</v>
+      </c>
+      <c r="G58" t="s">
+        <v>152</v>
+      </c>
+      <c r="H58">
+        <v>112.86</v>
+      </c>
+      <c r="I58">
+        <v>0.0</v>
+      </c>
+      <c r="J58">
+        <v>112.86</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <v>1</v>
+      </c>
+      <c r="P58">
+        <v>112.86</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59">
+        <v>56</v>
+      </c>
+      <c r="C59">
+        <v>-2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" t="s">
+        <v>161</v>
+      </c>
+      <c r="F59">
+        <v>1981</v>
+      </c>
+      <c r="G59" t="s">
+        <v>84</v>
+      </c>
+      <c r="H59">
+        <v>109.81</v>
+      </c>
+      <c r="I59">
+        <v>109.81</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>1</v>
+      </c>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>109.81</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60">
+        <v>56</v>
+      </c>
+      <c r="C60">
+        <v>-3</v>
+      </c>
+      <c r="D60" t="s">
+        <v>162</v>
+      </c>
+      <c r="E60" t="s">
+        <v>163</v>
+      </c>
+      <c r="G60" t="s">
+        <v>140</v>
+      </c>
+      <c r="H60">
+        <v>109.81</v>
+      </c>
+      <c r="I60">
+        <v>109.81</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>1</v>
+      </c>
+      <c r="L60">
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <v>109.81</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61">
+        <v>58</v>
+      </c>
+      <c r="C61">
+        <v>-2</v>
+      </c>
+      <c r="D61" t="s">
+        <v>164</v>
+      </c>
+      <c r="E61" t="s">
+        <v>165</v>
+      </c>
+      <c r="F61">
+        <v>2000</v>
+      </c>
+      <c r="G61" t="s">
+        <v>130</v>
+      </c>
+      <c r="H61">
+        <v>50.0</v>
+      </c>
+      <c r="I61">
+        <v>0.0</v>
+      </c>
+      <c r="J61">
+        <v>50.0</v>
+      </c>
+      <c r="K61">
+        <v>0</v>
+      </c>
+      <c r="L61">
+        <v>1</v>
+      </c>
+      <c r="P61">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62">
+        <v>58</v>
+      </c>
+      <c r="C62">
+        <v>-3</v>
+      </c>
+      <c r="D62" t="s">
+        <v>166</v>
+      </c>
+      <c r="E62" t="s">
+        <v>167</v>
+      </c>
+      <c r="F62">
+        <v>1992</v>
+      </c>
+      <c r="G62" t="s">
+        <v>104</v>
+      </c>
+      <c r="H62">
+        <v>50.0</v>
+      </c>
+      <c r="I62">
+        <v>0.0</v>
+      </c>
+      <c r="J62">
+        <v>50.0</v>
+      </c>
+      <c r="K62">
+        <v>0</v>
+      </c>
+      <c r="L62">
+        <v>1</v>
+      </c>
+      <c r="P62">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63">
+        <v>58</v>
+      </c>
+      <c r="C63">
+        <v>-4</v>
+      </c>
+      <c r="D63" t="s">
+        <v>168</v>
+      </c>
+      <c r="E63" t="s">
+        <v>169</v>
+      </c>
+      <c r="F63">
+        <v>1999</v>
+      </c>
+      <c r="G63" t="s">
+        <v>170</v>
+      </c>
+      <c r="H63">
+        <v>50.0</v>
+      </c>
+      <c r="I63">
+        <v>0.0</v>
+      </c>
+      <c r="J63">
+        <v>50.0</v>
+      </c>
+      <c r="K63">
+        <v>0</v>
+      </c>
+      <c r="L63">
+        <v>1</v>
+      </c>
+      <c r="P63">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64">
+        <v>61</v>
+      </c>
+      <c r="C64">
+        <v>-2</v>
+      </c>
+      <c r="D64" t="s">
+        <v>171</v>
+      </c>
+      <c r="E64" t="s">
+        <v>172</v>
+      </c>
+      <c r="G64" t="s">
+        <v>65</v>
+      </c>
+      <c r="H64">
+        <v>46.25</v>
+      </c>
+      <c r="I64">
+        <v>0.0</v>
+      </c>
+      <c r="J64">
+        <v>46.25</v>
+      </c>
+      <c r="K64">
+        <v>0</v>
+      </c>
+      <c r="L64">
+        <v>1</v>
+      </c>
+      <c r="P64">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65">
+        <v>61</v>
+      </c>
+      <c r="C65">
+        <v>-3</v>
+      </c>
+      <c r="D65" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65">
+        <v>1969</v>
+      </c>
+      <c r="G65" t="s">
+        <v>122</v>
+      </c>
+      <c r="H65">
+        <v>46.25</v>
+      </c>
+      <c r="I65">
+        <v>0.0</v>
+      </c>
+      <c r="J65">
+        <v>46.25</v>
+      </c>
+      <c r="K65">
+        <v>0</v>
+      </c>
+      <c r="L65">
+        <v>1</v>
+      </c>
+      <c r="P65">
+        <v>46.25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66">
+        <v>63</v>
+      </c>
+      <c r="C66">
+        <v>-2</v>
+      </c>
+      <c r="D66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" t="s">
+        <v>175</v>
+      </c>
+      <c r="F66">
+        <v>1985</v>
+      </c>
+      <c r="G66" t="s">
+        <v>104</v>
+      </c>
+      <c r="H66">
+        <v>42.78</v>
+      </c>
+      <c r="I66">
+        <v>0.0</v>
+      </c>
+      <c r="J66">
+        <v>42.78</v>
+      </c>
+      <c r="K66">
+        <v>0</v>
+      </c>
+      <c r="L66">
+        <v>1</v>
+      </c>
+      <c r="P66">
+        <v>42.78</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67">
+        <v>64</v>
+      </c>
+      <c r="C67">
+        <v>-2</v>
+      </c>
+      <c r="D67" t="s">
+        <v>176</v>
+      </c>
+      <c r="E67" t="s">
+        <v>177</v>
+      </c>
+      <c r="F67">
         <v>1998</v>
       </c>
-      <c r="G55" t="s">
-[...2 lines deleted...]
-      <c r="H55">
+      <c r="G67" t="s">
+        <v>26</v>
+      </c>
+      <c r="H67">
         <v>36.6</v>
       </c>
-      <c r="I55">
+      <c r="I67">
         <v>0.0</v>
       </c>
-      <c r="J55">
+      <c r="J67">
         <v>36.6</v>
       </c>
-      <c r="K55">
-[...5 lines deleted...]
-      <c r="P55">
+      <c r="K67">
+        <v>0</v>
+      </c>
+      <c r="L67">
+        <v>1</v>
+      </c>
+      <c r="P67">
         <v>36.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>