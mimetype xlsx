--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,215 +95,215 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Malowiecki</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
+    <t>Aspen</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
     <t>Nicole</t>
   </si>
   <si>
     <t>Van Der Kaay</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
-    <t>Aspen</t>
-[...4 lines deleted...]
-  <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Goodisson</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>Derbyshire</t>
   </si>
   <si>
     <t>Tara</t>
   </si>
   <si>
     <t>Sosinski</t>
   </si>
   <si>
     <t>Brea</t>
   </si>
   <si>
     <t>Roderick</t>
   </si>
   <si>
     <t>Ellie</t>
   </si>
   <si>
     <t>Hoitink</t>
   </si>
   <si>
     <t>Ainsley</t>
   </si>
   <si>
     <t>Thorpe</t>
   </si>
   <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Hedgeland</t>
+  </si>
+  <si>
+    <t>Amara</t>
+  </si>
+  <si>
+    <t>Rae</t>
+  </si>
+  <si>
     <t>Richelle</t>
   </si>
   <si>
     <t>Hill</t>
   </si>
   <si>
-    <t>Kira</t>
-[...4 lines deleted...]
-  <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>Clarke</t>
   </si>
   <si>
-    <t>Amara</t>
-[...2 lines deleted...]
-    <t>Rae</t>
+    <t>Matilda</t>
+  </si>
+  <si>
+    <t>Offord</t>
   </si>
   <si>
     <t>Phoebe</t>
   </si>
   <si>
     <t>Carter</t>
   </si>
   <si>
     <t>Briana</t>
   </si>
   <si>
     <t>Mow</t>
   </si>
   <si>
+    <t>Kelsey</t>
+  </si>
+  <si>
+    <t>Mitchell</t>
+  </si>
+  <si>
     <t>Isla</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
-    <t>Matilda</t>
-[...4 lines deleted...]
-  <si>
     <t>Sian</t>
   </si>
   <si>
     <t>Munks</t>
   </si>
   <si>
-    <t>Kelsey</t>
-[...2 lines deleted...]
-    <t>Mitchell</t>
+    <t>Manami</t>
+  </si>
+  <si>
+    <t>Iijima</t>
+  </si>
+  <si>
+    <t>GUM</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Pollock</t>
   </si>
   <si>
-    <t>Manami</t>
-[...5 lines deleted...]
-    <t>GUM</t>
+    <t>Mia</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>Ava</t>
+  </si>
+  <si>
+    <t>Henville</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Kerwick</t>
+  </si>
+  <si>
+    <t>Webber</t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
     <t>Jeffcoat</t>
   </si>
   <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>Spicknall</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
     <t>Linn</t>
   </si>
   <si>
-    <t>Mia</t>
-[...28 lines deleted...]
-  <si>
     <t>Addison</t>
   </si>
   <si>
     <t>Houslip</t>
   </si>
   <si>
     <t>Gwen</t>
   </si>
   <si>
     <t>Elke</t>
   </si>
   <si>
     <t>Rayward</t>
   </si>
   <si>
     <t>Lulu</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>Guenaelle</t>
   </si>
   <si>
     <t>Rauby</t>
@@ -311,83 +311,89 @@
   <si>
     <t>TAH</t>
   </si>
   <si>
     <t>Indie</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Gabriella</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>Maya</t>
   </si>
   <si>
     <t>Postrzygacz</t>
   </si>
   <si>
     <t>COK</t>
   </si>
   <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>Toovey</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>Hume</t>
+  </si>
+  <si>
+    <t>Piper</t>
+  </si>
+  <si>
     <t>Hayley</t>
   </si>
   <si>
     <t>Cornwall</t>
   </si>
   <si>
-    <t>Madison</t>
-[...13 lines deleted...]
-  <si>
     <t>Sienna</t>
   </si>
   <si>
     <t>Chiles</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>McClure</t>
   </si>
   <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>Allen</t>
+  </si>
+  <si>
     <t>Lily</t>
   </si>
   <si>
     <t>Muldoon</t>
   </si>
   <si>
     <t>NMI</t>
   </si>
   <si>
     <t>Manon</t>
   </si>
   <si>
     <t>Hotellier</t>
   </si>
   <si>
     <t>Charlee</t>
   </si>
   <si>
     <t>Newman</t>
   </si>
   <si>
     <t>Solene</t>
   </si>
   <si>
     <t>Bernagout</t>
@@ -410,56 +416,50 @@
   <si>
     <t>Kells</t>
   </si>
   <si>
     <t>Arbuckle</t>
   </si>
   <si>
     <t>Chloe</t>
   </si>
   <si>
     <t>Bateup</t>
   </si>
   <si>
     <t>Stella</t>
   </si>
   <si>
     <t>Kay</t>
   </si>
   <si>
     <t>Olson-Keating</t>
   </si>
   <si>
     <t>Kane</t>
   </si>
   <si>
-    <t>Beth</t>
-[...4 lines deleted...]
-  <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>Rice</t>
   </si>
   <si>
     <t>Kiara</t>
   </si>
   <si>
     <t>Mooney</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
     <t>Rhianna</t>
   </si>
   <si>
     <t>Hepburn</t>
   </si>
   <si>
     <t>Henry</t>
@@ -513,56 +513,50 @@
     <t>Manamea</t>
   </si>
   <si>
     <t>Schwalger</t>
   </si>
   <si>
     <t>Ella</t>
   </si>
   <si>
     <t>Rayner</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>Urlin</t>
   </si>
   <si>
     <t>Mulitalo</t>
   </si>
   <si>
     <t>Deja</t>
   </si>
   <si>
     <t>Rochford</t>
-  </si>
-[...4 lines deleted...]
-    <t>De Barthez De Marmorieres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -866,63 +860,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X77"/>
+  <dimension ref="A1:X76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -1059,244 +1053,241 @@
       </c>
       <c r="U2">
         <v>35.91</v>
       </c>
       <c r="V2">
         <v>21.96</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H3">
-        <v>2326.18</v>
+        <v>2158.92</v>
       </c>
       <c r="I3">
-        <v>1659.53</v>
+        <v>1992.56</v>
       </c>
       <c r="J3">
-        <v>666.65</v>
+        <v>166.36</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M3">
         <v>540.0</v>
       </c>
       <c r="N3">
-        <v>292.54</v>
+        <v>376.101</v>
       </c>
       <c r="O3">
-        <v>245.78</v>
+        <v>376.101</v>
       </c>
       <c r="P3">
-        <v>245.78</v>
+        <v>289.71</v>
       </c>
       <c r="Q3">
-        <v>181.47</v>
+        <v>256.69</v>
       </c>
       <c r="R3">
         <v>153.96</v>
       </c>
       <c r="S3">
-        <v>180.0</v>
+        <v>90.2</v>
       </c>
       <c r="T3">
-        <v>180.0</v>
+        <v>36.0</v>
       </c>
       <c r="U3">
-        <v>141.6915</v>
+        <v>33.21</v>
       </c>
       <c r="V3">
-        <v>98.93</v>
-[...5 lines deleted...]
-        <v>27.21</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
         <v>30</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>1996</v>
+      </c>
+      <c r="G4" t="s">
         <v>31</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2151.97</v>
+        <v>2079.06</v>
       </c>
       <c r="I4">
-        <v>1992.56</v>
+        <v>1478.06</v>
       </c>
       <c r="J4">
-        <v>159.41</v>
+        <v>601.0</v>
       </c>
       <c r="K4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M4">
         <v>540.0</v>
       </c>
       <c r="N4">
-        <v>376.101</v>
+        <v>292.54</v>
       </c>
       <c r="O4">
-        <v>376.101</v>
+        <v>245.78</v>
       </c>
       <c r="P4">
-        <v>289.71</v>
+        <v>245.78</v>
       </c>
       <c r="Q4">
-        <v>256.69</v>
-[...1 lines deleted...]
-      <c r="R4">
         <v>153.96</v>
       </c>
       <c r="S4">
-        <v>90.2</v>
+        <v>180.0</v>
       </c>
       <c r="T4">
-        <v>36.0</v>
+        <v>180.0</v>
       </c>
       <c r="U4">
-        <v>33.21</v>
+        <v>141.6915</v>
+      </c>
+      <c r="V4">
+        <v>60.49</v>
+      </c>
+      <c r="W4">
+        <v>38.82</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
         <v>1998</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H5">
-        <v>2107.38</v>
+        <v>2029.18</v>
       </c>
       <c r="I5">
-        <v>1508.0</v>
+        <v>1414.81</v>
       </c>
       <c r="J5">
-        <v>599.38</v>
+        <v>614.37</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>425.0745</v>
       </c>
       <c r="N5">
         <v>376.101</v>
       </c>
       <c r="O5">
-        <v>224.92</v>
+        <v>207.76</v>
       </c>
       <c r="P5">
-        <v>207.76</v>
+        <v>142.41</v>
       </c>
       <c r="Q5">
-        <v>142.41</v>
+        <v>131.73</v>
       </c>
       <c r="R5">
         <v>131.73</v>
       </c>
       <c r="S5">
         <v>141.6915</v>
       </c>
       <c r="T5">
         <v>125.367</v>
       </c>
       <c r="U5">
         <v>104.4</v>
       </c>
       <c r="V5">
         <v>91.51</v>
       </c>
       <c r="W5">
         <v>76.43</v>
       </c>
       <c r="X5">
-        <v>59.98</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
         <v>2001</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6">
@@ -1352,167 +1343,170 @@
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7">
         <v>2003</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7">
-        <v>2000.68</v>
+        <v>1928.93</v>
       </c>
       <c r="I7">
-        <v>1680.94</v>
+        <v>1556.99</v>
       </c>
       <c r="J7">
-        <v>319.74</v>
+        <v>371.94</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M7">
         <v>540.0</v>
       </c>
       <c r="N7">
         <v>427.81</v>
       </c>
       <c r="O7">
         <v>292.54</v>
       </c>
       <c r="P7">
         <v>181.47</v>
       </c>
       <c r="Q7">
-        <v>156.6</v>
+        <v>82.52</v>
       </c>
       <c r="R7">
-        <v>82.52</v>
+        <v>32.65</v>
       </c>
       <c r="S7">
         <v>110.691</v>
       </c>
       <c r="T7">
         <v>81.71</v>
       </c>
       <c r="U7">
         <v>71.39</v>
       </c>
       <c r="V7">
         <v>55.95</v>
+      </c>
+      <c r="W7">
+        <v>52.2</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8">
         <v>2002</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H8">
-        <v>1647.81</v>
+        <v>1745.96</v>
       </c>
       <c r="I8">
-        <v>1284.81</v>
+        <v>1400.6</v>
       </c>
       <c r="J8">
-        <v>363.0</v>
+        <v>345.36</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
         <v>6</v>
       </c>
       <c r="M8">
         <v>332.073</v>
       </c>
       <c r="N8">
         <v>270.6</v>
       </c>
       <c r="O8">
         <v>265.0</v>
       </c>
       <c r="P8">
+        <v>196.19</v>
+      </c>
+      <c r="Q8">
+        <v>181.47</v>
+      </c>
+      <c r="R8">
         <v>155.27</v>
-      </c>
-[...4 lines deleted...]
-        <v>130.14</v>
       </c>
       <c r="S8">
         <v>110.691</v>
       </c>
       <c r="T8">
         <v>77.18</v>
       </c>
       <c r="U8">
         <v>61.08</v>
       </c>
       <c r="V8">
         <v>49.05</v>
       </c>
       <c r="W8">
         <v>34.75</v>
       </c>
       <c r="X8">
-        <v>30.25</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9">
         <v>2000</v>
       </c>
       <c r="G9" t="s">
         <v>26</v>
       </c>
       <c r="H9">
@@ -1562,51 +1556,51 @@
       </c>
       <c r="X9">
         <v>20.31</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10">
         <v>1998</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H10">
         <v>1451.36</v>
       </c>
       <c r="I10">
         <v>951.26</v>
       </c>
       <c r="J10">
         <v>500.1</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10">
         <v>6</v>
       </c>
       <c r="M10">
         <v>289.71</v>
       </c>
       <c r="N10">
         <v>231.54</v>
       </c>
       <c r="O10">
         <v>175.39</v>
       </c>
@@ -1618,1396 +1612,1396 @@
       </c>
       <c r="S10">
         <v>106.95</v>
       </c>
       <c r="T10">
         <v>104.4</v>
       </c>
       <c r="U10">
         <v>83.44</v>
       </c>
       <c r="V10">
         <v>83.44</v>
       </c>
       <c r="W10">
         <v>82.63</v>
       </c>
       <c r="X10">
         <v>39.24</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G11" t="s">
         <v>26</v>
       </c>
       <c r="H11">
-        <v>1434.78</v>
+        <v>1373.81</v>
       </c>
       <c r="I11">
-        <v>1121.29</v>
+        <v>891.41</v>
       </c>
       <c r="J11">
-        <v>313.49</v>
+        <v>482.4</v>
       </c>
       <c r="K11">
         <v>4</v>
       </c>
       <c r="L11">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M11">
-        <v>479.52</v>
+        <v>289.71</v>
       </c>
       <c r="N11">
-        <v>250.0</v>
+        <v>270.6</v>
       </c>
       <c r="O11">
-        <v>210.3</v>
+        <v>247.88</v>
       </c>
       <c r="P11">
-        <v>181.47</v>
+        <v>83.22</v>
       </c>
       <c r="S11">
-        <v>180.0</v>
+        <v>159.84</v>
       </c>
       <c r="T11">
-        <v>72.43</v>
+        <v>97.51</v>
       </c>
       <c r="U11">
-        <v>53.02</v>
+        <v>97.51</v>
       </c>
       <c r="V11">
-        <v>8.04</v>
+        <v>51.76</v>
+      </c>
+      <c r="W11">
+        <v>37.89</v>
+      </c>
+      <c r="X11">
+        <v>37.89</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H12">
-        <v>1290.59</v>
+        <v>1244.56</v>
       </c>
       <c r="I12">
-        <v>808.19</v>
+        <v>940.62</v>
       </c>
       <c r="J12">
-        <v>482.4</v>
+        <v>303.94</v>
       </c>
       <c r="K12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L12">
         <v>6</v>
       </c>
       <c r="M12">
-        <v>289.71</v>
+        <v>231.54</v>
       </c>
       <c r="N12">
-        <v>270.6</v>
+        <v>162.24</v>
       </c>
       <c r="O12">
-        <v>247.88</v>
+        <v>156.79</v>
+      </c>
+      <c r="P12">
+        <v>153.55</v>
+      </c>
+      <c r="Q12">
+        <v>124.09</v>
+      </c>
+      <c r="R12">
+        <v>112.41</v>
       </c>
       <c r="S12">
-        <v>159.84</v>
+        <v>66.04</v>
       </c>
       <c r="T12">
-        <v>97.51</v>
+        <v>59.82</v>
       </c>
       <c r="U12">
-        <v>97.51</v>
+        <v>55.33</v>
       </c>
       <c r="V12">
-        <v>51.76</v>
+        <v>52.26</v>
       </c>
       <c r="W12">
-        <v>37.89</v>
+        <v>36.62</v>
       </c>
       <c r="X12">
-        <v>37.89</v>
+        <v>33.87</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13">
         <v>2002</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
-        <v>1259.24</v>
+        <v>1207.05</v>
       </c>
       <c r="I13">
-        <v>920.44</v>
+        <v>871.29</v>
       </c>
       <c r="J13">
-        <v>338.8</v>
+        <v>335.76</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M13">
         <v>479.52</v>
       </c>
       <c r="N13">
-        <v>242.81</v>
+        <v>210.3</v>
       </c>
       <c r="O13">
-        <v>198.11</v>
+        <v>181.47</v>
       </c>
       <c r="S13">
-        <v>110.691</v>
+        <v>180.0</v>
       </c>
       <c r="T13">
-        <v>71.39</v>
+        <v>83.33</v>
       </c>
       <c r="U13">
-        <v>66.25</v>
-[...5 lines deleted...]
-        <v>41.97</v>
+        <v>72.43</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H14">
-        <v>1244.56</v>
+        <v>1192.99</v>
       </c>
       <c r="I14">
-        <v>940.62</v>
+        <v>920.44</v>
       </c>
       <c r="J14">
-        <v>303.94</v>
+        <v>272.55</v>
       </c>
       <c r="K14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M14">
-        <v>231.54</v>
+        <v>479.52</v>
       </c>
       <c r="N14">
-        <v>162.24</v>
+        <v>242.81</v>
       </c>
       <c r="O14">
-        <v>156.79</v>
-[...8 lines deleted...]
-        <v>112.41</v>
+        <v>198.11</v>
       </c>
       <c r="S14">
-        <v>66.04</v>
+        <v>110.691</v>
       </c>
       <c r="T14">
-        <v>59.82</v>
+        <v>71.39</v>
       </c>
       <c r="U14">
-        <v>55.33</v>
+        <v>48.5</v>
       </c>
       <c r="V14">
-        <v>52.26</v>
-[...5 lines deleted...]
-        <v>33.87</v>
+        <v>41.97</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H15">
-        <v>1127.79</v>
+        <v>1171.23</v>
       </c>
       <c r="I15">
-        <v>970.86</v>
+        <v>1171.23</v>
       </c>
       <c r="J15">
-        <v>156.93</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M15">
-        <v>250.31</v>
+        <v>277.5</v>
       </c>
       <c r="N15">
-        <v>214.17</v>
+        <v>277.5</v>
       </c>
       <c r="O15">
-        <v>214.17</v>
+        <v>237.44</v>
       </c>
       <c r="P15">
-        <v>140.69</v>
+        <v>226.74</v>
       </c>
       <c r="Q15">
-        <v>93.16</v>
+        <v>86.18</v>
       </c>
       <c r="R15">
-        <v>58.36</v>
-[...11 lines deleted...]
-        <v>32.06</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>2004</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H16">
-        <v>1081.35</v>
+        <v>1127.79</v>
       </c>
       <c r="I16">
-        <v>927.2</v>
+        <v>970.86</v>
       </c>
       <c r="J16">
-        <v>154.15</v>
+        <v>156.93</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
         <v>4</v>
       </c>
       <c r="M16">
         <v>250.31</v>
       </c>
       <c r="N16">
-        <v>245.13</v>
+        <v>214.17</v>
       </c>
       <c r="O16">
-        <v>224.6</v>
+        <v>214.17</v>
       </c>
       <c r="P16">
-        <v>118.6</v>
+        <v>140.69</v>
       </c>
       <c r="Q16">
+        <v>93.16</v>
+      </c>
+      <c r="R16">
         <v>58.36</v>
       </c>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
       <c r="S16">
-        <v>66.04</v>
+        <v>48.34</v>
       </c>
       <c r="T16">
-        <v>41.36</v>
+        <v>43.79</v>
       </c>
       <c r="U16">
-        <v>27.43</v>
+        <v>32.74</v>
       </c>
       <c r="V16">
-        <v>19.32</v>
+        <v>32.06</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17" t="s">
         <v>57</v>
       </c>
       <c r="F17">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G17" t="s">
         <v>26</v>
       </c>
       <c r="H17">
-        <v>919.63</v>
+        <v>1081.35</v>
       </c>
       <c r="I17">
-        <v>797.76</v>
+        <v>927.2</v>
       </c>
       <c r="J17">
-        <v>121.87</v>
+        <v>154.15</v>
       </c>
       <c r="K17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L17">
         <v>4</v>
       </c>
       <c r="M17">
-        <v>332.073</v>
+        <v>250.31</v>
       </c>
       <c r="N17">
-        <v>179.45</v>
+        <v>245.13</v>
       </c>
       <c r="O17">
-        <v>164.43</v>
+        <v>224.6</v>
       </c>
       <c r="P17">
-        <v>93.87</v>
+        <v>118.6</v>
       </c>
       <c r="Q17">
-        <v>27.94</v>
+        <v>58.36</v>
+      </c>
+      <c r="R17">
+        <v>30.2</v>
       </c>
       <c r="S17">
-        <v>37.47</v>
+        <v>66.04</v>
       </c>
       <c r="T17">
-        <v>29.43</v>
+        <v>41.36</v>
       </c>
       <c r="U17">
-        <v>28.98</v>
+        <v>27.43</v>
       </c>
       <c r="V17">
-        <v>25.99</v>
+        <v>19.32</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>59</v>
       </c>
       <c r="F18">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
       <c r="H18">
-        <v>867.92</v>
+        <v>919.89</v>
       </c>
       <c r="I18">
-        <v>867.92</v>
+        <v>889.61</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>30.28</v>
       </c>
       <c r="K18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>277.5</v>
+        <v>194.0</v>
       </c>
       <c r="N18">
-        <v>277.5</v>
+        <v>177.76</v>
       </c>
       <c r="O18">
-        <v>226.74</v>
+        <v>169.51</v>
       </c>
       <c r="P18">
-        <v>86.18</v>
+        <v>156.79</v>
+      </c>
+      <c r="Q18">
+        <v>137.57</v>
+      </c>
+      <c r="R18">
+        <v>53.98</v>
+      </c>
+      <c r="S18">
+        <v>30.28</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
-        <v>843.62</v>
+        <v>890.2</v>
       </c>
       <c r="I19">
-        <v>461.92</v>
+        <v>797.76</v>
       </c>
       <c r="J19">
-        <v>381.7</v>
+        <v>92.44</v>
       </c>
       <c r="K19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L19">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M19">
-        <v>214.17</v>
+        <v>332.073</v>
       </c>
       <c r="N19">
-        <v>111.35</v>
+        <v>179.45</v>
       </c>
       <c r="O19">
-        <v>68.2</v>
+        <v>164.43</v>
       </c>
       <c r="P19">
-        <v>68.2</v>
+        <v>93.87</v>
+      </c>
+      <c r="Q19">
+        <v>27.94</v>
       </c>
       <c r="S19">
-        <v>90.2</v>
+        <v>37.47</v>
       </c>
       <c r="T19">
-        <v>61.08</v>
+        <v>28.98</v>
       </c>
       <c r="U19">
-        <v>61.08</v>
-[...8 lines deleted...]
-        <v>55.33</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G20" t="s">
         <v>26</v>
       </c>
       <c r="H20">
-        <v>725.89</v>
+        <v>843.62</v>
       </c>
       <c r="I20">
-        <v>695.61</v>
+        <v>461.92</v>
       </c>
       <c r="J20">
-        <v>30.28</v>
+        <v>381.7</v>
       </c>
       <c r="K20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L20">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M20">
-        <v>177.76</v>
+        <v>214.17</v>
       </c>
       <c r="N20">
-        <v>169.51</v>
+        <v>111.35</v>
       </c>
       <c r="O20">
-        <v>156.79</v>
+        <v>68.2</v>
       </c>
       <c r="P20">
-        <v>137.57</v>
-[...2 lines deleted...]
-        <v>53.98</v>
+        <v>68.2</v>
       </c>
       <c r="S20">
-        <v>30.28</v>
+        <v>90.2</v>
+      </c>
+      <c r="T20">
+        <v>61.08</v>
+      </c>
+      <c r="U20">
+        <v>61.08</v>
+      </c>
+      <c r="V20">
+        <v>57.32</v>
+      </c>
+      <c r="W20">
+        <v>56.69</v>
+      </c>
+      <c r="X20">
+        <v>55.33</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" t="s">
         <v>65</v>
       </c>
       <c r="F21">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="H21">
-        <v>647.69</v>
+        <v>767.75</v>
       </c>
       <c r="I21">
-        <v>623.31</v>
+        <v>633.17</v>
       </c>
       <c r="J21">
-        <v>24.38</v>
+        <v>134.58</v>
       </c>
       <c r="K21">
         <v>4</v>
       </c>
       <c r="L21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M21">
-        <v>231.54</v>
+        <v>245.13</v>
       </c>
       <c r="N21">
-        <v>192.17</v>
+        <v>142.03</v>
       </c>
       <c r="O21">
-        <v>107.19</v>
+        <v>142.03</v>
       </c>
       <c r="P21">
-        <v>92.41</v>
+        <v>103.98</v>
       </c>
       <c r="S21">
-        <v>24.38</v>
+        <v>69.91</v>
+      </c>
+      <c r="T21">
+        <v>64.67</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F22">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G22" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>625.72</v>
+        <v>647.69</v>
       </c>
       <c r="I22">
-        <v>491.14</v>
+        <v>623.31</v>
       </c>
       <c r="J22">
-        <v>134.58</v>
+        <v>24.38</v>
       </c>
       <c r="K22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>245.13</v>
+        <v>231.54</v>
       </c>
       <c r="N22">
-        <v>142.03</v>
+        <v>192.17</v>
       </c>
       <c r="O22">
-        <v>103.98</v>
+        <v>107.19</v>
+      </c>
+      <c r="P22">
+        <v>92.41</v>
       </c>
       <c r="S22">
-        <v>69.91</v>
-[...2 lines deleted...]
-        <v>64.67</v>
+        <v>24.38</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C23">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>70</v>
       </c>
       <c r="F23">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23">
-        <v>562.08</v>
+        <v>490.83</v>
       </c>
       <c r="I23">
-        <v>140.89</v>
+        <v>490.83</v>
       </c>
       <c r="J23">
-        <v>421.19</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L23">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M23">
-        <v>140.89</v>
-[...17 lines deleted...]
-        <v>35.91</v>
+        <v>292.54</v>
+      </c>
+      <c r="N23">
+        <v>152.1</v>
+      </c>
+      <c r="O23">
+        <v>46.19</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24">
-        <v>521.59</v>
+        <v>462.33</v>
       </c>
       <c r="I24">
-        <v>332.14</v>
+        <v>363.03</v>
       </c>
       <c r="J24">
-        <v>189.45</v>
+        <v>99.3</v>
       </c>
       <c r="K24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L24">
         <v>3</v>
       </c>
       <c r="M24">
-        <v>332.14</v>
+        <v>169.51</v>
+      </c>
+      <c r="N24">
+        <v>120.38</v>
+      </c>
+      <c r="O24">
+        <v>73.14</v>
       </c>
       <c r="S24">
-        <v>85.56</v>
+        <v>56.5</v>
       </c>
       <c r="T24">
-        <v>59.98</v>
+        <v>30.8</v>
       </c>
       <c r="U24">
-        <v>43.91</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F25">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G25" t="s">
         <v>26</v>
       </c>
       <c r="H25">
-        <v>490.83</v>
+        <v>451.21</v>
       </c>
       <c r="I25">
-        <v>490.83</v>
+        <v>166.0</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>285.21</v>
       </c>
       <c r="K25">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>292.54</v>
-[...5 lines deleted...]
-        <v>46.19</v>
+        <v>166.0</v>
+      </c>
+      <c r="S25">
+        <v>159.84</v>
+      </c>
+      <c r="T25">
+        <v>125.367</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>75</v>
       </c>
       <c r="F26">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H26">
-        <v>486.32</v>
+        <v>444.27</v>
       </c>
       <c r="I26">
-        <v>399.02</v>
+        <v>397.75</v>
       </c>
       <c r="J26">
-        <v>87.3</v>
+        <v>46.52</v>
       </c>
       <c r="K26">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L26">
         <v>2</v>
       </c>
       <c r="M26">
-        <v>169.51</v>
+        <v>183.25</v>
       </c>
       <c r="N26">
-        <v>120.38</v>
+        <v>66.51</v>
       </c>
       <c r="O26">
-        <v>73.14</v>
+        <v>55.2</v>
       </c>
       <c r="P26">
-        <v>35.99</v>
+        <v>47.68</v>
+      </c>
+      <c r="Q26">
+        <v>36.26</v>
+      </c>
+      <c r="R26">
+        <v>8.85</v>
       </c>
       <c r="S26">
-        <v>56.5</v>
+        <v>23.97</v>
       </c>
       <c r="T26">
-        <v>30.8</v>
+        <v>22.55</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="G27" t="s">
         <v>26</v>
       </c>
       <c r="H27">
-        <v>451.21</v>
+        <v>432.24</v>
       </c>
       <c r="I27">
-        <v>166.0</v>
+        <v>0.0</v>
       </c>
       <c r="J27">
-        <v>285.21</v>
+        <v>432.24</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>166.0</v>
+        <v>6</v>
       </c>
       <c r="S27">
-        <v>159.84</v>
+        <v>125.367</v>
       </c>
       <c r="T27">
-        <v>125.367</v>
+        <v>115.63</v>
+      </c>
+      <c r="U27">
+        <v>51.32</v>
+      </c>
+      <c r="V27">
+        <v>49.05</v>
+      </c>
+      <c r="W27">
+        <v>46.96</v>
+      </c>
+      <c r="X27">
+        <v>43.91</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F28">
         <v>2007</v>
       </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H28">
-        <v>444.27</v>
+        <v>419.24</v>
       </c>
       <c r="I28">
-        <v>397.75</v>
+        <v>262.32</v>
       </c>
       <c r="J28">
-        <v>46.52</v>
+        <v>156.92</v>
       </c>
       <c r="K28">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L28">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M28">
         <v>183.25</v>
       </c>
       <c r="N28">
-        <v>66.51</v>
-[...11 lines deleted...]
-        <v>8.85</v>
+        <v>79.07</v>
       </c>
       <c r="S28">
-        <v>23.97</v>
+        <v>71.39</v>
       </c>
       <c r="T28">
-        <v>22.55</v>
+        <v>44.72</v>
+      </c>
+      <c r="U28">
+        <v>33.3</v>
+      </c>
+      <c r="V28">
+        <v>7.51</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>80</v>
       </c>
       <c r="F29">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G29" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H29">
-        <v>434.27</v>
+        <v>386.21</v>
       </c>
       <c r="I29">
-        <v>284.86</v>
+        <v>278.42</v>
       </c>
       <c r="J29">
-        <v>149.41</v>
+        <v>107.79</v>
       </c>
       <c r="K29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L29">
         <v>3</v>
       </c>
       <c r="M29">
-        <v>183.25</v>
+        <v>198.11</v>
       </c>
       <c r="N29">
-        <v>79.07</v>
-[...2 lines deleted...]
-        <v>22.54</v>
+        <v>80.31</v>
       </c>
       <c r="S29">
-        <v>71.39</v>
+        <v>52.26</v>
       </c>
       <c r="T29">
-        <v>44.72</v>
+        <v>28.1</v>
       </c>
       <c r="U29">
-        <v>33.3</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>81</v>
       </c>
       <c r="F30">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G30" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H30">
-        <v>386.21</v>
+        <v>300.16</v>
       </c>
       <c r="I30">
-        <v>278.42</v>
+        <v>0.0</v>
       </c>
       <c r="J30">
-        <v>107.79</v>
+        <v>300.16</v>
       </c>
       <c r="K30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L30">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>80.31</v>
+        <v>4</v>
       </c>
       <c r="S30">
-        <v>52.26</v>
+        <v>110.71</v>
       </c>
       <c r="T30">
-        <v>28.1</v>
+        <v>85.56</v>
       </c>
       <c r="U30">
-        <v>27.43</v>
+        <v>59.98</v>
+      </c>
+      <c r="V30">
+        <v>43.91</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>83</v>
       </c>
       <c r="F31">
         <v>2009</v>
       </c>
       <c r="G31" t="s">
         <v>26</v>
       </c>
       <c r="H31">
-        <v>332.28</v>
+        <v>290.87</v>
       </c>
       <c r="I31">
-        <v>170.11</v>
+        <v>108.0</v>
       </c>
       <c r="J31">
-        <v>162.17</v>
+        <v>182.87</v>
       </c>
       <c r="K31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M31">
         <v>108.0</v>
       </c>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
       <c r="S31">
         <v>77.18</v>
       </c>
       <c r="T31">
         <v>56.5</v>
       </c>
       <c r="U31">
         <v>28.49</v>
+      </c>
+      <c r="V31">
+        <v>20.7</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F32">
         <v>2007</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
         <v>290.51</v>
       </c>
       <c r="I32">
         <v>213.88</v>
       </c>
       <c r="J32">
         <v>76.63</v>
       </c>
       <c r="K32">
         <v>2</v>
       </c>
       <c r="L32">
         <v>4</v>
       </c>
       <c r="M32">
         <v>128.4</v>
       </c>
       <c r="N32">
         <v>85.48</v>
       </c>
       <c r="S32">
         <v>22.24</v>
       </c>
       <c r="T32">
         <v>22.17</v>
       </c>
       <c r="U32">
         <v>17.85</v>
       </c>
       <c r="V32">
         <v>14.37</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>86</v>
       </c>
       <c r="F33">
         <v>2010</v>
       </c>
       <c r="G33" t="s">
         <v>26</v>
       </c>
       <c r="H33">
         <v>251.93</v>
       </c>
       <c r="I33">
         <v>251.93</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>145.03</v>
       </c>
       <c r="N33">
         <v>64.52</v>
       </c>
       <c r="O33">
         <v>42.38</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>88</v>
       </c>
       <c r="F34">
         <v>2005</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H34">
         <v>243.8</v>
       </c>
       <c r="I34">
         <v>144.83</v>
       </c>
       <c r="J34">
         <v>98.97</v>
       </c>
       <c r="K34">
         <v>2</v>
       </c>
       <c r="L34">
         <v>3</v>
       </c>
       <c r="M34">
         <v>118.77</v>
       </c>
       <c r="N34">
         <v>26.06</v>
       </c>
       <c r="S34">
         <v>51.18</v>
       </c>
@@ -3060,1406 +3054,1409 @@
       </c>
       <c r="N35">
         <v>115.63</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>92</v>
       </c>
       <c r="E36" t="s">
         <v>93</v>
       </c>
       <c r="F36">
         <v>2009</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H36">
         <v>228.53</v>
       </c>
       <c r="I36">
         <v>228.53</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>4</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>81.52</v>
       </c>
       <c r="N36">
         <v>67.65</v>
       </c>
       <c r="O36">
         <v>61.52</v>
       </c>
       <c r="P36">
         <v>17.84</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>94</v>
       </c>
       <c r="E37" t="s">
         <v>95</v>
       </c>
       <c r="F37">
         <v>2005</v>
       </c>
       <c r="G37" t="s">
         <v>26</v>
       </c>
       <c r="H37">
         <v>209.85</v>
       </c>
       <c r="I37">
         <v>209.85</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>109.7</v>
       </c>
       <c r="N37">
         <v>75.4</v>
       </c>
       <c r="O37">
         <v>24.75</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>96</v>
       </c>
       <c r="E38" t="s">
         <v>97</v>
       </c>
       <c r="F38">
         <v>2007</v>
       </c>
       <c r="G38" t="s">
         <v>98</v>
       </c>
       <c r="H38">
         <v>207.14</v>
       </c>
       <c r="I38">
         <v>207.14</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>2</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>115.63</v>
       </c>
       <c r="N38">
         <v>91.51</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>99</v>
       </c>
       <c r="E39" t="s">
         <v>100</v>
       </c>
       <c r="F39">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H39">
-        <v>202.51</v>
+        <v>189.61</v>
       </c>
       <c r="I39">
-        <v>91.53</v>
+        <v>189.61</v>
       </c>
       <c r="J39">
-        <v>110.98</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>2</v>
       </c>
       <c r="L39">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M39">
-        <v>78.47</v>
+        <v>101.48</v>
       </c>
       <c r="N39">
-        <v>13.06</v>
-[...8 lines deleted...]
-        <v>18.58</v>
+        <v>88.13</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>101</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G40" t="s">
         <v>26</v>
       </c>
       <c r="H40">
-        <v>189.61</v>
+        <v>185.12</v>
       </c>
       <c r="I40">
-        <v>189.61</v>
+        <v>185.12</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>101.48</v>
+        <v>71.9</v>
       </c>
       <c r="N40">
-        <v>88.13</v>
+        <v>59.68</v>
+      </c>
+      <c r="O40">
+        <v>53.54</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>41</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
         <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="F41">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G41" t="s">
         <v>26</v>
       </c>
       <c r="H41">
-        <v>185.12</v>
+        <v>178.37</v>
       </c>
       <c r="I41">
-        <v>185.12</v>
+        <v>178.37</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>71.9</v>
+        <v>99.9</v>
       </c>
       <c r="N41">
-        <v>59.68</v>
-[...2 lines deleted...]
-        <v>53.54</v>
+        <v>78.47</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="C42">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="D42" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" t="s">
         <v>105</v>
       </c>
-      <c r="E42" t="s">
+      <c r="F42">
+        <v>2007</v>
+      </c>
+      <c r="G42" t="s">
         <v>31</v>
       </c>
-      <c r="F42">
-[...4 lines deleted...]
-      </c>
       <c r="H42">
-        <v>178.37</v>
+        <v>150.2</v>
       </c>
       <c r="I42">
-        <v>178.37</v>
+        <v>13.06</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>137.14</v>
       </c>
       <c r="K42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L42">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M42">
-        <v>99.9</v>
-[...2 lines deleted...]
-        <v>78.47</v>
+        <v>13.06</v>
+      </c>
+      <c r="S42">
+        <v>66.04</v>
+      </c>
+      <c r="T42">
+        <v>26.36</v>
+      </c>
+      <c r="U42">
+        <v>26.16</v>
+      </c>
+      <c r="V42">
+        <v>18.58</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>106</v>
       </c>
       <c r="E43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F43">
         <v>2008</v>
       </c>
       <c r="G43" t="s">
         <v>26</v>
       </c>
       <c r="H43">
         <v>144.8</v>
       </c>
       <c r="I43">
         <v>144.8</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>2</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>95.27</v>
       </c>
       <c r="N43">
         <v>49.53</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>34</v>
       </c>
       <c r="E44" t="s">
         <v>107</v>
       </c>
       <c r="F44">
         <v>2007</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H44">
         <v>144.05</v>
       </c>
       <c r="I44">
         <v>123.54</v>
       </c>
       <c r="J44">
         <v>20.51</v>
       </c>
       <c r="K44">
         <v>2</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="M44">
         <v>77.73</v>
       </c>
       <c r="N44">
         <v>45.81</v>
       </c>
       <c r="S44">
         <v>20.51</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>108</v>
       </c>
       <c r="E45" t="s">
         <v>109</v>
       </c>
       <c r="F45">
         <v>2001</v>
       </c>
       <c r="G45" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H45">
         <v>140.75</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>140.75</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>3</v>
       </c>
       <c r="S45">
         <v>56.5</v>
       </c>
       <c r="T45">
         <v>48.34</v>
       </c>
       <c r="U45">
         <v>35.91</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>110</v>
       </c>
       <c r="E46" t="s">
         <v>111</v>
       </c>
       <c r="F46">
-        <v>1985</v>
+        <v>1998</v>
       </c>
       <c r="G46" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="H46">
-        <v>125.0</v>
+        <v>128.76</v>
       </c>
       <c r="I46">
-        <v>125.0</v>
+        <v>128.76</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>125.0</v>
+        <v>76.12</v>
+      </c>
+      <c r="N46">
+        <v>52.64</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
+        <v>112</v>
+      </c>
+      <c r="E47" t="s">
         <v>113</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47">
+        <v>1985</v>
+      </c>
+      <c r="G47" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H47">
         <v>125.0</v>
       </c>
       <c r="I47">
         <v>125.0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>125.0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>46</v>
       </c>
       <c r="C48">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>115</v>
       </c>
       <c r="E48" t="s">
         <v>116</v>
       </c>
       <c r="F48">
         <v>2009</v>
       </c>
       <c r="G48" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="H48">
-        <v>119.49</v>
+        <v>125.0</v>
       </c>
       <c r="I48">
-        <v>119.49</v>
+        <v>125.0</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>62.58</v>
-[...2 lines deleted...]
-        <v>56.91</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
         <v>117</v>
       </c>
       <c r="E49" t="s">
         <v>118</v>
       </c>
       <c r="F49">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="G49" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="H49">
-        <v>106.95</v>
+        <v>119.49</v>
       </c>
       <c r="I49">
-        <v>106.95</v>
+        <v>119.49</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>106.95</v>
+        <v>62.58</v>
+      </c>
+      <c r="N49">
+        <v>56.91</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>119</v>
       </c>
       <c r="E50" t="s">
         <v>120</v>
       </c>
       <c r="F50">
-        <v>2006</v>
+        <v>1984</v>
       </c>
       <c r="G50" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="H50">
-        <v>103.59</v>
+        <v>106.95</v>
       </c>
       <c r="I50">
-        <v>74.29</v>
+        <v>106.95</v>
       </c>
       <c r="J50">
-        <v>29.3</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M50">
-        <v>74.29</v>
-[...5 lines deleted...]
-        <v>13.07</v>
+        <v>106.95</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>121</v>
       </c>
       <c r="E51" t="s">
         <v>122</v>
       </c>
       <c r="F51">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G51" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="H51">
-        <v>98.93</v>
+        <v>103.59</v>
       </c>
       <c r="I51">
-        <v>98.93</v>
+        <v>74.29</v>
       </c>
       <c r="J51">
-        <v>0.0</v>
+        <v>29.3</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M51">
-        <v>98.93</v>
+        <v>74.29</v>
+      </c>
+      <c r="S51">
+        <v>16.23</v>
+      </c>
+      <c r="T51">
+        <v>13.07</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>123</v>
       </c>
       <c r="E52" t="s">
         <v>124</v>
       </c>
       <c r="F52">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="G52" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="H52">
-        <v>93.41</v>
+        <v>98.93</v>
       </c>
       <c r="I52">
+        <v>98.93</v>
+      </c>
+      <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>25.91</v>
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>98.93</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="E53" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F53">
         <v>2004</v>
       </c>
       <c r="G53" t="s">
         <v>26</v>
       </c>
       <c r="H53">
-        <v>86.83</v>
+        <v>93.41</v>
       </c>
       <c r="I53">
-        <v>86.83</v>
+        <v>0.0</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>93.41</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L53">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>86.83</v>
+        <v>3</v>
+      </c>
+      <c r="S53">
+        <v>34.66</v>
+      </c>
+      <c r="T53">
+        <v>32.84</v>
+      </c>
+      <c r="U53">
+        <v>25.91</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="E54" t="s">
         <v>127</v>
       </c>
       <c r="F54">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G54" t="s">
         <v>26</v>
       </c>
       <c r="H54">
-        <v>77.75</v>
+        <v>86.83</v>
       </c>
       <c r="I54">
+        <v>86.83</v>
+      </c>
+      <c r="J54">
         <v>0.0</v>
       </c>
-      <c r="J54">
-[...1 lines deleted...]
-      </c>
       <c r="K54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L54">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.57</v>
+        <v>0</v>
+      </c>
+      <c r="M54">
+        <v>86.83</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
         <v>128</v>
       </c>
       <c r="E55" t="s">
         <v>129</v>
       </c>
       <c r="F55">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G55" t="s">
         <v>26</v>
       </c>
       <c r="H55">
-        <v>68.72</v>
+        <v>77.75</v>
       </c>
       <c r="I55">
-        <v>68.72</v>
+        <v>0.0</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
+        <v>77.75</v>
       </c>
       <c r="K55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L55">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>68.72</v>
+        <v>2</v>
+      </c>
+      <c r="S55">
+        <v>51.18</v>
+      </c>
+      <c r="T55">
+        <v>26.57</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C56">
+        <v>0</v>
+      </c>
+      <c r="D56" t="s">
+        <v>130</v>
+      </c>
+      <c r="E56" t="s">
+        <v>131</v>
+      </c>
+      <c r="F56">
+        <v>2005</v>
+      </c>
+      <c r="G56" t="s">
+        <v>26</v>
+      </c>
+      <c r="H56">
+        <v>68.72</v>
+      </c>
+      <c r="I56">
+        <v>68.72</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
         <v>1</v>
       </c>
-      <c r="D56" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L56">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>19.63</v>
+        <v>0</v>
+      </c>
+      <c r="M56">
+        <v>68.72</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F57">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G57" t="s">
         <v>26</v>
       </c>
       <c r="H57">
-        <v>57.88</v>
+        <v>57.89</v>
       </c>
       <c r="I57">
-        <v>57.88</v>
+        <v>0.0</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
+        <v>57.89</v>
       </c>
       <c r="K57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L57">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>57.88</v>
+        <v>2</v>
+      </c>
+      <c r="S57">
+        <v>38.26</v>
+      </c>
+      <c r="T57">
+        <v>19.63</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>133</v>
       </c>
       <c r="F58">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G58" t="s">
         <v>26</v>
       </c>
       <c r="H58">
-        <v>52.64</v>
+        <v>57.88</v>
       </c>
       <c r="I58">
-        <v>52.64</v>
+        <v>57.88</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>52.64</v>
+        <v>57.88</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>134</v>
       </c>
       <c r="F59">
         <v>2008</v>
       </c>
       <c r="G59" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H59">
         <v>41.66</v>
       </c>
       <c r="I59">
         <v>41.66</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
         <v>41.66</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>135</v>
       </c>
       <c r="E60" t="s">
         <v>136</v>
       </c>
       <c r="F60">
         <v>2008</v>
       </c>
       <c r="G60" t="s">
         <v>26</v>
       </c>
       <c r="H60">
         <v>39.2</v>
       </c>
       <c r="I60">
         <v>39.2</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>39.2</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
         <v>137</v>
       </c>
       <c r="E61" t="s">
         <v>138</v>
       </c>
       <c r="F61">
         <v>2007</v>
       </c>
       <c r="G61" t="s">
         <v>26</v>
       </c>
       <c r="H61">
         <v>38.21</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>38.21</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>2</v>
       </c>
       <c r="S61">
         <v>28.01</v>
       </c>
       <c r="T61">
         <v>10.2</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
         <v>135</v>
       </c>
       <c r="E62" t="s">
         <v>139</v>
       </c>
       <c r="F62">
         <v>2000</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H62">
         <v>35.65</v>
       </c>
       <c r="I62">
         <v>35.65</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
         <v>35.65</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
         <v>140</v>
       </c>
       <c r="E63" t="s">
         <v>141</v>
       </c>
       <c r="F63">
         <v>2004</v>
       </c>
       <c r="G63" t="s">
         <v>26</v>
       </c>
       <c r="H63">
         <v>35.39</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="J63">
         <v>35.39</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="S63">
         <v>35.39</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E64" t="s">
         <v>142</v>
       </c>
       <c r="F64">
         <v>2006</v>
       </c>
       <c r="G64" t="s">
         <v>26</v>
       </c>
       <c r="H64">
         <v>33.1</v>
       </c>
       <c r="I64">
         <v>0.0</v>
       </c>
       <c r="J64">
         <v>33.1</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>2</v>
       </c>
       <c r="S64">
         <v>18.97</v>
       </c>
       <c r="T64">
         <v>14.13</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
         <v>143</v>
       </c>
       <c r="E65" t="s">
         <v>144</v>
       </c>
       <c r="F65">
         <v>2000</v>
       </c>
       <c r="G65" t="s">
         <v>26</v>
       </c>
       <c r="H65">
         <v>30.38</v>
       </c>
       <c r="I65">
         <v>0.0</v>
       </c>
       <c r="J65">
         <v>30.38</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="S65">
         <v>30.38</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
         <v>145</v>
       </c>
       <c r="E66" t="s">
         <v>146</v>
       </c>
       <c r="F66">
         <v>2008</v>
       </c>
       <c r="G66" t="s">
         <v>26</v>
       </c>
       <c r="H66">
         <v>20.86</v>
       </c>
       <c r="I66">
         <v>0.0</v>
       </c>
       <c r="J66">
         <v>20.86</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="S66">
         <v>20.86</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
         <v>147</v>
       </c>
       <c r="E67" t="s">
         <v>148</v>
       </c>
       <c r="F67">
         <v>2002</v>
       </c>
       <c r="G67" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H67">
         <v>20.81</v>
       </c>
       <c r="I67">
         <v>0.0</v>
       </c>
       <c r="J67">
         <v>20.81</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="S67">
         <v>20.81</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
@@ -4497,51 +4494,51 @@
       </c>
       <c r="S68">
         <v>19.29</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>68</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69" t="s">
         <v>151</v>
       </c>
       <c r="E69" t="s">
         <v>152</v>
       </c>
       <c r="F69">
         <v>2005</v>
       </c>
       <c r="G69" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H69">
         <v>17.55</v>
       </c>
       <c r="I69">
         <v>0.0</v>
       </c>
       <c r="J69">
         <v>17.55</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="S69">
         <v>17.55</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
@@ -4803,91 +4800,50 @@
         <v>166</v>
       </c>
       <c r="F76">
         <v>2007</v>
       </c>
       <c r="G76" t="s">
         <v>26</v>
       </c>
       <c r="H76">
         <v>13.89</v>
       </c>
       <c r="I76">
         <v>0.0</v>
       </c>
       <c r="J76">
         <v>13.89</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>1</v>
       </c>
       <c r="S76">
         <v>13.89</v>
-      </c>
-[...39 lines deleted...]
-        <v>3.59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">