--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -113,321 +113,321 @@
   <si>
     <t>Hauser</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Luke</t>
   </si>
   <si>
     <t>Willian</t>
   </si>
   <si>
     <t>Callum</t>
   </si>
   <si>
     <t>McClusky</t>
   </si>
   <si>
     <t>Brayden</t>
   </si>
   <si>
     <t>Mercer</t>
   </si>
   <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>McCullough</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Copeland</t>
+  </si>
+  <si>
     <t>Hayden</t>
   </si>
   <si>
     <t>Wilde</t>
   </si>
   <si>
-    <t>NZL</t>
-[...7 lines deleted...]
-  <si>
     <t>Schofield</t>
   </si>
   <si>
-    <t>Brandon</t>
-[...4 lines deleted...]
-  <si>
     <t>Saxon</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>Toby</t>
   </si>
   <si>
     <t>Powers</t>
   </si>
   <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Wootton</t>
   </si>
   <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>McMecking</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
     <t>Lachlan</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
-    <t>Henry</t>
-[...8 lines deleted...]
-    <t>Campbell</t>
+    <t>Jayden</t>
+  </si>
+  <si>
+    <t>Joel</t>
+  </si>
+  <si>
+    <t>Lange</t>
+  </si>
+  <si>
+    <t>Darcy</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Rieck</t>
   </si>
   <si>
     <t>Tayler</t>
   </si>
   <si>
     <t>Reid</t>
   </si>
   <si>
-    <t>Jayden</t>
-[...19 lines deleted...]
-  <si>
     <t>Robbie</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Crome</t>
+  </si>
+  <si>
     <t>Caleb</t>
   </si>
   <si>
     <t>Wagener</t>
   </si>
   <si>
     <t>Rory</t>
   </si>
   <si>
     <t>Thornhill</t>
   </si>
   <si>
-    <t>Jack</t>
-[...2 lines deleted...]
-    <t>Crome</t>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Course</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Taylor</t>
   </si>
   <si>
     <t>Finnley</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
-    <t>Bradley</t>
-[...10 lines deleted...]
-  <si>
     <t>Wade</t>
   </si>
   <si>
     <t>Barr</t>
   </si>
   <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>Airey</t>
+  </si>
+  <si>
+    <t>Gus</t>
+  </si>
+  <si>
+    <t>Marfell</t>
+  </si>
+  <si>
+    <t>Bate</t>
+  </si>
+  <si>
+    <t>Woodberry</t>
+  </si>
+  <si>
     <t>Christophe</t>
   </si>
   <si>
     <t>Gardner</t>
   </si>
   <si>
-    <t>Benjamin</t>
-[...16 lines deleted...]
-  <si>
     <t>Yoann</t>
   </si>
   <si>
     <t>Colin</t>
   </si>
   <si>
     <t>Lleyton</t>
   </si>
   <si>
     <t>Wall</t>
   </si>
   <si>
     <t>Christopher</t>
   </si>
   <si>
     <t>Deegan</t>
   </si>
   <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Davey</t>
+  </si>
+  <si>
+    <t>Reece</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Kye</t>
+  </si>
+  <si>
+    <t>Wylde</t>
+  </si>
+  <si>
+    <t>Bowen</t>
+  </si>
+  <si>
+    <t>Bamford</t>
+  </si>
+  <si>
+    <t>Tyreece</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>Grayson</t>
+  </si>
+  <si>
+    <t>Westgate</t>
+  </si>
+  <si>
+    <t>Zahn</t>
+  </si>
+  <si>
+    <t>Spies</t>
+  </si>
+  <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Abele</t>
   </si>
   <si>
-    <t>Reece</t>
-[...43 lines deleted...]
-  <si>
     <t>David</t>
   </si>
   <si>
     <t>Robati</t>
   </si>
   <si>
     <t>COK</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Mileham</t>
   </si>
   <si>
     <t>Alec</t>
   </si>
   <si>
     <t>Ball</t>
   </si>
   <si>
     <t>Latham</t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>Maunder</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Asher</t>
   </si>
   <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>Mason</t>
+  </si>
+  <si>
     <t>Moxon</t>
-  </si>
-[...4 lines deleted...]
-    <t>Mason</t>
   </si>
   <si>
     <t>Devries</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Parry</t>
   </si>
   <si>
     <t>Angus</t>
   </si>
   <si>
     <t>Argent-Smith</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>Eason</t>
   </si>
   <si>
     <t>Connor</t>
   </si>
@@ -1162,173 +1162,170 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1998</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>7728.47</v>
+        <v>6702.0</v>
       </c>
       <c r="I2">
-        <v>5995.76</v>
+        <v>4745.76</v>
       </c>
       <c r="J2">
-        <v>1732.71</v>
+        <v>1956.24</v>
       </c>
       <c r="K2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>1250.0</v>
       </c>
       <c r="N2">
-        <v>1250.0</v>
+        <v>1000.0</v>
       </c>
       <c r="O2">
         <v>1000.0</v>
       </c>
       <c r="P2">
         <v>1000.0</v>
       </c>
       <c r="Q2">
-        <v>1000.0</v>
-[...1 lines deleted...]
-      <c r="R2">
         <v>495.76</v>
       </c>
       <c r="S2">
-        <v>333.33</v>
+        <v>416.67</v>
       </c>
       <c r="T2">
         <v>333.33</v>
       </c>
       <c r="U2">
         <v>333.33</v>
       </c>
       <c r="V2">
+        <v>333.33</v>
+      </c>
+      <c r="W2">
         <v>308.33</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>231.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>193.14</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>1996</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3">
-        <v>4369.13</v>
+        <v>4190.12</v>
       </c>
       <c r="I3">
-        <v>3368.79</v>
+        <v>3243.48</v>
       </c>
       <c r="J3">
-        <v>1000.34</v>
+        <v>946.64</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
         <v>855.63</v>
       </c>
       <c r="N3">
         <v>626.4</v>
       </c>
       <c r="O3">
         <v>540.0</v>
       </c>
       <c r="P3">
         <v>500.0</v>
       </c>
       <c r="Q3">
         <v>458.58</v>
       </c>
       <c r="R3">
-        <v>388.18</v>
+        <v>262.87</v>
       </c>
       <c r="S3">
         <v>263.82</v>
       </c>
       <c r="T3">
         <v>263.82</v>
       </c>
       <c r="U3">
         <v>141.4</v>
       </c>
       <c r="V3">
-        <v>139.89</v>
+        <v>129.39</v>
       </c>
       <c r="W3">
-        <v>115.63</v>
+        <v>75.78</v>
       </c>
       <c r="X3">
-        <v>75.78</v>
+        <v>72.43</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4">
         <v>1998</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
@@ -1366,1184 +1363,1172 @@
       </c>
       <c r="S4">
         <v>131.91</v>
       </c>
       <c r="T4">
         <v>115.63</v>
       </c>
       <c r="U4">
         <v>111.91</v>
       </c>
       <c r="V4">
         <v>110.691</v>
       </c>
       <c r="W4">
         <v>106.95</v>
       </c>
       <c r="X4">
         <v>97.51</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5">
         <v>2004</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>2626.64</v>
+        <v>2600.71</v>
       </c>
       <c r="I5">
         <v>2212.05</v>
       </c>
       <c r="J5">
-        <v>414.59</v>
+        <v>388.66</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>677.19</v>
       </c>
       <c r="N5">
         <v>479.52</v>
       </c>
       <c r="O5">
         <v>313.2</v>
       </c>
       <c r="P5">
         <v>313.2</v>
       </c>
       <c r="Q5">
         <v>262.5</v>
       </c>
       <c r="R5">
         <v>166.44</v>
       </c>
       <c r="S5">
         <v>125.367</v>
       </c>
       <c r="T5">
         <v>115.63</v>
       </c>
       <c r="U5">
-        <v>61.28</v>
+        <v>41.36</v>
       </c>
       <c r="V5">
-        <v>41.36</v>
+        <v>40.96</v>
       </c>
       <c r="W5">
-        <v>40.96</v>
+        <v>35.35</v>
       </c>
       <c r="X5">
         <v>29.99</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6">
-        <v>2624.15</v>
+        <v>2532.14</v>
       </c>
       <c r="I6">
-        <v>1586.85</v>
+        <v>2365.47</v>
       </c>
       <c r="J6">
-        <v>1037.3</v>
+        <v>166.67</v>
       </c>
       <c r="K6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>915.12</v>
+        <v>783.0</v>
       </c>
       <c r="N6">
-        <v>540.0</v>
+        <v>500.0</v>
       </c>
       <c r="O6">
-        <v>131.73</v>
+        <v>462.5</v>
+      </c>
+      <c r="P6">
+        <v>265.0</v>
+      </c>
+      <c r="Q6">
+        <v>265.0</v>
+      </c>
+      <c r="R6">
+        <v>89.97</v>
       </c>
       <c r="S6">
-        <v>416.67</v>
-[...11 lines deleted...]
-        <v>95.75</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H7">
-        <v>2580.42</v>
+        <v>2251.57</v>
       </c>
       <c r="I7">
-        <v>2365.47</v>
+        <v>1733.7</v>
       </c>
       <c r="J7">
-        <v>214.95</v>
+        <v>517.87</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M7">
-        <v>783.0</v>
+        <v>458.58</v>
       </c>
       <c r="N7">
-        <v>500.0</v>
+        <v>425.0745</v>
       </c>
       <c r="O7">
-        <v>462.5</v>
+        <v>366.05</v>
       </c>
       <c r="P7">
-        <v>265.0</v>
+        <v>229.29</v>
       </c>
       <c r="Q7">
-        <v>265.0</v>
+        <v>132.86</v>
       </c>
       <c r="R7">
-        <v>89.97</v>
+        <v>121.85</v>
       </c>
       <c r="S7">
-        <v>166.67</v>
+        <v>180.0</v>
       </c>
       <c r="T7">
-        <v>48.28</v>
+        <v>142.6</v>
+      </c>
+      <c r="U7">
+        <v>95.75</v>
+      </c>
+      <c r="V7">
+        <v>41.61</v>
+      </c>
+      <c r="W7">
+        <v>34.38</v>
+      </c>
+      <c r="X7">
+        <v>23.53</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C8">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H8">
-        <v>2130.59</v>
+        <v>2207.48</v>
       </c>
       <c r="I8">
-        <v>1540.68</v>
+        <v>1586.85</v>
       </c>
       <c r="J8">
-        <v>589.91</v>
+        <v>620.63</v>
       </c>
       <c r="K8">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L8">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M8">
+        <v>915.12</v>
+      </c>
+      <c r="N8">
         <v>540.0</v>
       </c>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
       <c r="O8">
-        <v>245.78</v>
-[...8 lines deleted...]
-        <v>113.67</v>
+        <v>131.73</v>
       </c>
       <c r="S8">
-        <v>180.0</v>
+        <v>250.0</v>
       </c>
       <c r="T8">
-        <v>159.84</v>
+        <v>152.86</v>
       </c>
       <c r="U8">
-        <v>77.18</v>
+        <v>122.02</v>
       </c>
       <c r="V8">
-        <v>61.97</v>
-[...5 lines deleted...]
-        <v>53.6</v>
+        <v>95.75</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C9">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="F9">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G9" t="s">
         <v>26</v>
       </c>
       <c r="H9">
-        <v>1990.67</v>
+        <v>2130.59</v>
       </c>
       <c r="I9">
-        <v>1472.8</v>
+        <v>1540.68</v>
       </c>
       <c r="J9">
-        <v>517.87</v>
+        <v>589.91</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>6</v>
       </c>
       <c r="M9">
-        <v>458.58</v>
+        <v>540.0</v>
       </c>
       <c r="N9">
-        <v>425.0745</v>
+        <v>292.54</v>
       </c>
       <c r="O9">
-        <v>229.29</v>
+        <v>245.78</v>
       </c>
       <c r="P9">
-        <v>132.86</v>
+        <v>224.6</v>
       </c>
       <c r="Q9">
-        <v>121.85</v>
+        <v>124.09</v>
       </c>
       <c r="R9">
-        <v>105.15</v>
+        <v>113.67</v>
       </c>
       <c r="S9">
         <v>180.0</v>
       </c>
       <c r="T9">
-        <v>142.6</v>
+        <v>159.84</v>
       </c>
       <c r="U9">
-        <v>95.75</v>
+        <v>77.18</v>
       </c>
       <c r="V9">
-        <v>41.61</v>
+        <v>61.97</v>
       </c>
       <c r="W9">
-        <v>34.38</v>
+        <v>57.32</v>
       </c>
       <c r="X9">
-        <v>23.53</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10">
         <v>2000</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10">
-        <v>1942.47</v>
+        <v>1986.42</v>
       </c>
       <c r="I10">
-        <v>1458.52</v>
+        <v>1462.89</v>
       </c>
       <c r="J10">
-        <v>483.95</v>
+        <v>523.53</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
         <v>6</v>
       </c>
       <c r="M10">
         <v>479.52</v>
       </c>
       <c r="N10">
         <v>332.073</v>
       </c>
       <c r="O10">
-        <v>224.92</v>
+        <v>229.29</v>
       </c>
       <c r="P10">
         <v>207.76</v>
       </c>
       <c r="Q10">
         <v>131.73</v>
       </c>
       <c r="R10">
         <v>82.52</v>
       </c>
       <c r="S10">
         <v>141.6915</v>
       </c>
       <c r="T10">
         <v>110.691</v>
       </c>
       <c r="U10">
         <v>81.71</v>
       </c>
       <c r="V10">
+        <v>74.97</v>
+      </c>
+      <c r="W10">
         <v>67.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>35.39</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11">
         <v>2003</v>
       </c>
       <c r="G11" t="s">
         <v>26</v>
       </c>
       <c r="H11">
-        <v>1860.82</v>
+        <v>1936.63</v>
       </c>
       <c r="I11">
-        <v>1596.65</v>
+        <v>1672.46</v>
       </c>
       <c r="J11">
         <v>264.17</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
         <v>427.81</v>
       </c>
       <c r="N11">
         <v>292.54</v>
       </c>
       <c r="O11">
         <v>270.6</v>
       </c>
       <c r="P11">
         <v>247.88</v>
       </c>
       <c r="Q11">
         <v>237.44</v>
       </c>
       <c r="R11">
-        <v>120.38</v>
+        <v>196.19</v>
       </c>
       <c r="S11">
         <v>125.367</v>
       </c>
       <c r="T11">
         <v>48.34</v>
       </c>
       <c r="U11">
         <v>27.43</v>
       </c>
       <c r="V11">
         <v>27.43</v>
       </c>
       <c r="W11">
         <v>26.29</v>
       </c>
       <c r="X11">
         <v>9.31</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
         <v>2006</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
-        <v>1700.37</v>
+        <v>1736.1</v>
       </c>
       <c r="I12">
         <v>1563.4</v>
       </c>
       <c r="J12">
-        <v>136.97</v>
+        <v>172.7</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M12">
         <v>376.101</v>
       </c>
       <c r="N12">
         <v>376.101</v>
       </c>
       <c r="O12">
         <v>270.6</v>
       </c>
       <c r="P12">
         <v>245.13</v>
       </c>
       <c r="Q12">
         <v>177.76</v>
       </c>
       <c r="R12">
         <v>117.71</v>
       </c>
       <c r="S12">
         <v>90.2</v>
       </c>
       <c r="T12">
+        <v>35.73</v>
+      </c>
+      <c r="U12">
         <v>25.91</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20.86</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H13">
-        <v>1616.48</v>
+        <v>1668.0</v>
       </c>
       <c r="I13">
-        <v>1110.62</v>
+        <v>1287.72</v>
       </c>
       <c r="J13">
-        <v>505.86</v>
+        <v>380.28</v>
       </c>
       <c r="K13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M13">
         <v>425.0745</v>
       </c>
       <c r="N13">
         <v>332.073</v>
       </c>
       <c r="O13">
-        <v>292.54</v>
+        <v>231.54</v>
       </c>
       <c r="P13">
-        <v>60.93</v>
+        <v>153.55</v>
+      </c>
+      <c r="Q13">
+        <v>97.26</v>
+      </c>
+      <c r="R13">
+        <v>48.22</v>
       </c>
       <c r="S13">
-        <v>159.84</v>
+        <v>90.2</v>
       </c>
       <c r="T13">
-        <v>141.6915</v>
+        <v>83.44</v>
       </c>
       <c r="U13">
-        <v>90.2</v>
+        <v>75.58</v>
       </c>
       <c r="V13">
-        <v>66.25</v>
+        <v>55.95</v>
       </c>
       <c r="W13">
-        <v>47.88</v>
+        <v>38.82</v>
+      </c>
+      <c r="X13">
+        <v>36.29</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>49</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H14">
-        <v>1614.97</v>
+        <v>1558.28</v>
       </c>
       <c r="I14">
-        <v>1234.69</v>
+        <v>1262.81</v>
       </c>
       <c r="J14">
-        <v>380.28</v>
+        <v>295.47</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
         <v>6</v>
       </c>
       <c r="M14">
-        <v>425.0745</v>
+        <v>250.31</v>
       </c>
       <c r="N14">
-        <v>332.073</v>
+        <v>250.31</v>
       </c>
       <c r="O14">
-        <v>231.54</v>
+        <v>245.13</v>
       </c>
       <c r="P14">
+        <v>194.0</v>
+      </c>
+      <c r="Q14">
+        <v>169.51</v>
+      </c>
+      <c r="R14">
         <v>153.55</v>
       </c>
-      <c r="Q14">
-[...4 lines deleted...]
-      </c>
       <c r="S14">
-        <v>90.2</v>
+        <v>69.91</v>
       </c>
       <c r="T14">
-        <v>83.44</v>
+        <v>61.08</v>
       </c>
       <c r="U14">
-        <v>75.58</v>
+        <v>56.5</v>
       </c>
       <c r="V14">
-        <v>55.95</v>
+        <v>48.5</v>
       </c>
       <c r="W14">
-        <v>38.82</v>
+        <v>40.51</v>
       </c>
       <c r="X14">
-        <v>36.29</v>
+        <v>18.97</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G15" t="s">
         <v>26</v>
       </c>
       <c r="H15">
-        <v>1558.28</v>
+        <v>1550.23</v>
       </c>
       <c r="I15">
-        <v>1262.81</v>
+        <v>1110.62</v>
       </c>
       <c r="J15">
-        <v>295.47</v>
+        <v>439.61</v>
       </c>
       <c r="K15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M15">
-        <v>250.31</v>
+        <v>425.0745</v>
       </c>
       <c r="N15">
-        <v>250.31</v>
+        <v>332.073</v>
       </c>
       <c r="O15">
-        <v>245.13</v>
+        <v>292.54</v>
       </c>
       <c r="P15">
-        <v>194.0</v>
-[...5 lines deleted...]
-        <v>153.55</v>
+        <v>60.93</v>
       </c>
       <c r="S15">
-        <v>69.91</v>
+        <v>159.84</v>
       </c>
       <c r="T15">
-        <v>61.08</v>
+        <v>141.6915</v>
       </c>
       <c r="U15">
-        <v>56.5</v>
+        <v>90.2</v>
       </c>
       <c r="V15">
-        <v>48.5</v>
-[...5 lines deleted...]
-        <v>18.97</v>
+        <v>47.88</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F16">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G16" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H16">
-        <v>1465.0</v>
+        <v>1334.42</v>
       </c>
       <c r="I16">
-        <v>812.37</v>
+        <v>945.7</v>
       </c>
       <c r="J16">
-        <v>652.63</v>
+        <v>388.72</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
         <v>6</v>
       </c>
       <c r="M16">
-        <v>376.101</v>
+        <v>242.81</v>
       </c>
       <c r="N16">
-        <v>155.27</v>
+        <v>198.11</v>
       </c>
       <c r="O16">
-        <v>121.85</v>
+        <v>179.45</v>
       </c>
       <c r="P16">
-        <v>96.44</v>
+        <v>124.09</v>
       </c>
       <c r="Q16">
-        <v>35.3</v>
+        <v>103.98</v>
       </c>
       <c r="R16">
-        <v>27.41</v>
+        <v>97.26</v>
       </c>
       <c r="S16">
-        <v>261.0</v>
+        <v>141.6915</v>
       </c>
       <c r="T16">
-        <v>91.51</v>
+        <v>71.39</v>
       </c>
       <c r="U16">
-        <v>88.57</v>
+        <v>67.72</v>
       </c>
       <c r="V16">
-        <v>81.93</v>
+        <v>41.97</v>
       </c>
       <c r="W16">
-        <v>78.3</v>
+        <v>33.21</v>
       </c>
       <c r="X16">
-        <v>51.32</v>
+        <v>32.74</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" t="s">
         <v>55</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H17">
-        <v>1334.42</v>
+        <v>1243.12</v>
       </c>
       <c r="I17">
-        <v>945.7</v>
+        <v>969.44</v>
       </c>
       <c r="J17">
-        <v>388.72</v>
+        <v>273.68</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
-        <v>242.81</v>
+        <v>250.31</v>
       </c>
       <c r="N17">
-        <v>198.11</v>
+        <v>214.17</v>
       </c>
       <c r="O17">
-        <v>179.45</v>
+        <v>166.0</v>
       </c>
       <c r="P17">
-        <v>124.09</v>
+        <v>145.03</v>
       </c>
       <c r="Q17">
-        <v>103.98</v>
+        <v>112.41</v>
       </c>
       <c r="R17">
-        <v>97.26</v>
+        <v>81.52</v>
       </c>
       <c r="S17">
-        <v>141.6915</v>
+        <v>61.08</v>
       </c>
       <c r="T17">
-        <v>71.39</v>
+        <v>59.82</v>
       </c>
       <c r="U17">
-        <v>67.72</v>
+        <v>51.18</v>
       </c>
       <c r="V17">
-        <v>41.97</v>
+        <v>43.79</v>
       </c>
       <c r="W17">
-        <v>33.21</v>
+        <v>30.38</v>
       </c>
       <c r="X17">
-        <v>32.74</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" t="s">
         <v>57</v>
       </c>
       <c r="F18">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G18" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H18">
-        <v>1305.2</v>
+        <v>1229.82</v>
       </c>
       <c r="I18">
-        <v>1067.37</v>
+        <v>1155.63</v>
       </c>
       <c r="J18">
-        <v>237.83</v>
+        <v>74.19</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M18">
-        <v>250.31</v>
+        <v>270.6</v>
       </c>
       <c r="N18">
-        <v>214.17</v>
+        <v>231.54</v>
       </c>
       <c r="O18">
-        <v>179.45</v>
+        <v>169.51</v>
       </c>
       <c r="P18">
         <v>166.0</v>
       </c>
       <c r="Q18">
-        <v>145.03</v>
+        <v>164.43</v>
       </c>
       <c r="R18">
-        <v>112.41</v>
+        <v>153.55</v>
       </c>
       <c r="S18">
-        <v>61.08</v>
+        <v>48.34</v>
       </c>
       <c r="T18">
-        <v>51.18</v>
+        <v>20.51</v>
       </c>
       <c r="U18">
-        <v>43.79</v>
-[...8 lines deleted...]
-        <v>23.97</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19">
         <v>2003</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
-        <v>1229.82</v>
+        <v>1171.59</v>
       </c>
       <c r="I19">
-        <v>1155.63</v>
+        <v>1053.23</v>
       </c>
       <c r="J19">
-        <v>74.19</v>
+        <v>118.36</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M19">
-        <v>270.6</v>
+        <v>245.13</v>
       </c>
       <c r="N19">
-        <v>231.54</v>
+        <v>214.17</v>
       </c>
       <c r="O19">
+        <v>192.17</v>
+      </c>
+      <c r="P19">
         <v>169.51</v>
       </c>
-      <c r="P19">
-[...1 lines deleted...]
-      </c>
       <c r="Q19">
-        <v>164.43</v>
+        <v>155.27</v>
       </c>
       <c r="R19">
-        <v>153.55</v>
+        <v>76.98</v>
       </c>
       <c r="S19">
-        <v>48.34</v>
+        <v>40.51</v>
       </c>
       <c r="T19">
-        <v>20.51</v>
+        <v>35.39</v>
       </c>
       <c r="U19">
-        <v>5.34</v>
+        <v>26.57</v>
+      </c>
+      <c r="V19">
+        <v>15.89</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
       <c r="E20" t="s">
         <v>61</v>
       </c>
       <c r="F20">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H20">
-        <v>1204.43</v>
+        <v>1142.23</v>
       </c>
       <c r="I20">
-        <v>1053.23</v>
+        <v>812.37</v>
       </c>
       <c r="J20">
-        <v>151.2</v>
+        <v>329.86</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
         <v>5</v>
       </c>
       <c r="M20">
-        <v>245.13</v>
+        <v>376.101</v>
       </c>
       <c r="N20">
-        <v>214.17</v>
+        <v>155.27</v>
       </c>
       <c r="O20">
-        <v>192.17</v>
+        <v>121.85</v>
       </c>
       <c r="P20">
-        <v>169.51</v>
+        <v>96.44</v>
       </c>
       <c r="Q20">
-        <v>155.27</v>
+        <v>35.3</v>
       </c>
       <c r="R20">
-        <v>76.98</v>
+        <v>27.41</v>
       </c>
       <c r="S20">
-        <v>40.51</v>
+        <v>88.57</v>
       </c>
       <c r="T20">
-        <v>35.39</v>
+        <v>81.93</v>
       </c>
       <c r="U20">
-        <v>32.84</v>
+        <v>78.3</v>
       </c>
       <c r="V20">
-        <v>26.57</v>
+        <v>51.32</v>
       </c>
       <c r="W20">
-        <v>15.89</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21">
         <v>2003</v>
       </c>
       <c r="G21" t="s">
         <v>35</v>
       </c>
       <c r="H21">
         <v>1040.56</v>
       </c>
       <c r="I21">
         <v>921.38</v>
       </c>
       <c r="J21">
         <v>119.18</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
@@ -2564,799 +2549,799 @@
       </c>
       <c r="Q21">
         <v>131.38</v>
       </c>
       <c r="R21">
         <v>73.73</v>
       </c>
       <c r="S21">
         <v>51.18</v>
       </c>
       <c r="T21">
         <v>38.26</v>
       </c>
       <c r="U21">
         <v>23.97</v>
       </c>
       <c r="V21">
         <v>5.77</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>921.26</v>
+        <v>1023.85</v>
       </c>
       <c r="I22">
-        <v>857.35</v>
+        <v>800.32</v>
       </c>
       <c r="J22">
-        <v>63.91</v>
+        <v>223.53</v>
       </c>
       <c r="K22">
+        <v>5</v>
+      </c>
+      <c r="L22">
         <v>6</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
-        <v>226.74</v>
+        <v>214.17</v>
       </c>
       <c r="N22">
-        <v>158.29</v>
+        <v>198.11</v>
       </c>
       <c r="O22">
-        <v>145.03</v>
+        <v>142.03</v>
       </c>
       <c r="P22">
-        <v>134.16</v>
+        <v>142.03</v>
       </c>
       <c r="Q22">
-        <v>100.72</v>
-[...2 lines deleted...]
-        <v>92.41</v>
+        <v>103.98</v>
       </c>
       <c r="S22">
-        <v>41.36</v>
+        <v>77.18</v>
       </c>
       <c r="T22">
-        <v>22.55</v>
+        <v>52.26</v>
+      </c>
+      <c r="U22">
+        <v>44.72</v>
+      </c>
+      <c r="V22">
+        <v>30.72</v>
+      </c>
+      <c r="W22">
+        <v>14.87</v>
+      </c>
+      <c r="X22">
+        <v>3.78</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="F23">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H23">
-        <v>897.58</v>
+        <v>940.41</v>
       </c>
       <c r="I23">
-        <v>491.54</v>
+        <v>857.35</v>
       </c>
       <c r="J23">
-        <v>406.04</v>
+        <v>83.06</v>
       </c>
       <c r="K23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L23">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M23">
-        <v>131.38</v>
+        <v>226.74</v>
       </c>
       <c r="N23">
-        <v>111.35</v>
+        <v>158.29</v>
       </c>
       <c r="O23">
-        <v>106.18</v>
+        <v>145.03</v>
       </c>
       <c r="P23">
-        <v>76.12</v>
+        <v>134.16</v>
       </c>
       <c r="Q23">
-        <v>66.51</v>
+        <v>100.72</v>
+      </c>
+      <c r="R23">
+        <v>92.41</v>
       </c>
       <c r="S23">
-        <v>83.44</v>
+        <v>41.36</v>
       </c>
       <c r="T23">
-        <v>71.39</v>
+        <v>22.55</v>
       </c>
       <c r="U23">
-        <v>71.39</v>
-[...8 lines deleted...]
-        <v>55.33</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24">
-        <v>881.82</v>
+        <v>897.58</v>
       </c>
       <c r="I24">
-        <v>658.29</v>
+        <v>491.54</v>
       </c>
       <c r="J24">
-        <v>223.53</v>
+        <v>406.04</v>
       </c>
       <c r="K24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L24">
         <v>6</v>
       </c>
       <c r="M24">
-        <v>214.17</v>
+        <v>131.38</v>
       </c>
       <c r="N24">
-        <v>198.11</v>
+        <v>111.35</v>
       </c>
       <c r="O24">
-        <v>142.03</v>
+        <v>106.18</v>
       </c>
       <c r="P24">
-        <v>103.98</v>
+        <v>76.12</v>
+      </c>
+      <c r="Q24">
+        <v>66.51</v>
       </c>
       <c r="S24">
-        <v>77.18</v>
+        <v>83.44</v>
       </c>
       <c r="T24">
-        <v>52.26</v>
+        <v>71.39</v>
       </c>
       <c r="U24">
-        <v>44.72</v>
+        <v>71.39</v>
       </c>
       <c r="V24">
-        <v>30.72</v>
+        <v>64.67</v>
       </c>
       <c r="W24">
-        <v>14.87</v>
+        <v>59.82</v>
       </c>
       <c r="X24">
-        <v>3.78</v>
+        <v>55.33</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H25">
-        <v>833.06</v>
+        <v>811.82</v>
       </c>
       <c r="I25">
-        <v>688.57</v>
+        <v>377.11</v>
       </c>
       <c r="J25">
-        <v>144.49</v>
+        <v>434.71</v>
       </c>
       <c r="K25">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M25">
-        <v>156.79</v>
+        <v>212.09</v>
       </c>
       <c r="N25">
-        <v>137.57</v>
+        <v>112.71</v>
       </c>
       <c r="O25">
-        <v>125.28</v>
+        <v>30.2</v>
       </c>
       <c r="P25">
-        <v>117.71</v>
-[...5 lines deleted...]
-        <v>63.09</v>
+        <v>22.11</v>
       </c>
       <c r="S25">
-        <v>56.5</v>
+        <v>122.02</v>
       </c>
       <c r="T25">
-        <v>30.8</v>
+        <v>97.51</v>
       </c>
       <c r="U25">
-        <v>28.01</v>
+        <v>81.71</v>
       </c>
       <c r="V25">
-        <v>19.15</v>
+        <v>81.71</v>
       </c>
       <c r="W25">
-        <v>6.53</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>51.76</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>72</v>
       </c>
       <c r="E26" t="s">
         <v>73</v>
       </c>
       <c r="F26">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H26">
-        <v>789.71</v>
+        <v>749.66</v>
       </c>
       <c r="I26">
-        <v>355.0</v>
+        <v>718.88</v>
       </c>
       <c r="J26">
-        <v>434.71</v>
+        <v>30.78</v>
       </c>
       <c r="K26">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L26">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M26">
-        <v>212.09</v>
+        <v>198.11</v>
       </c>
       <c r="N26">
-        <v>112.71</v>
+        <v>142.03</v>
       </c>
       <c r="O26">
-        <v>30.2</v>
+        <v>142.03</v>
+      </c>
+      <c r="P26">
+        <v>88.97</v>
+      </c>
+      <c r="Q26">
+        <v>83.22</v>
+      </c>
+      <c r="R26">
+        <v>64.52</v>
       </c>
       <c r="S26">
-        <v>122.02</v>
+        <v>17.18</v>
       </c>
       <c r="T26">
-        <v>97.51</v>
-[...8 lines deleted...]
-        <v>51.76</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D27" t="s">
         <v>74</v>
       </c>
       <c r="E27" t="s">
         <v>75</v>
       </c>
       <c r="F27">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G27" t="s">
         <v>35</v>
       </c>
       <c r="H27">
-        <v>723.28</v>
+        <v>730.39</v>
       </c>
       <c r="I27">
-        <v>692.5</v>
+        <v>563.29</v>
       </c>
       <c r="J27">
-        <v>30.78</v>
+        <v>167.1</v>
       </c>
       <c r="K27">
+        <v>5</v>
+      </c>
+      <c r="L27">
         <v>6</v>
       </c>
-      <c r="L27">
-[...1 lines deleted...]
-      </c>
       <c r="M27">
-        <v>198.11</v>
+        <v>156.79</v>
       </c>
       <c r="N27">
-        <v>142.03</v>
+        <v>137.57</v>
       </c>
       <c r="O27">
-        <v>142.03</v>
+        <v>117.71</v>
       </c>
       <c r="P27">
-        <v>88.97</v>
+        <v>88.13</v>
       </c>
       <c r="Q27">
-        <v>64.52</v>
-[...2 lines deleted...]
-        <v>56.84</v>
+        <v>63.09</v>
       </c>
       <c r="S27">
-        <v>17.18</v>
+        <v>56.5</v>
       </c>
       <c r="T27">
-        <v>13.6</v>
+        <v>41.76</v>
+      </c>
+      <c r="U27">
+        <v>30.8</v>
+      </c>
+      <c r="V27">
+        <v>28.01</v>
+      </c>
+      <c r="W27">
+        <v>6.53</v>
+      </c>
+      <c r="X27">
+        <v>3.5</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>76</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28">
         <v>2006</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
-        <v>570.22</v>
+        <v>515.36</v>
       </c>
       <c r="I28">
-        <v>519.73</v>
+        <v>437.44</v>
       </c>
       <c r="J28">
-        <v>50.49</v>
+        <v>77.92</v>
       </c>
       <c r="K28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M28">
         <v>156.79</v>
       </c>
       <c r="N28">
         <v>131.38</v>
       </c>
       <c r="O28">
         <v>98.21</v>
       </c>
       <c r="P28">
-        <v>82.29</v>
-[...1 lines deleted...]
-      <c r="Q28">
         <v>51.06</v>
       </c>
       <c r="S28">
+        <v>27.43</v>
+      </c>
+      <c r="T28">
         <v>22.17</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16.23</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12.09</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>78</v>
       </c>
       <c r="E29" t="s">
         <v>79</v>
       </c>
       <c r="F29">
         <v>2005</v>
       </c>
       <c r="G29" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H29">
-        <v>468.22</v>
+        <v>462.18</v>
       </c>
       <c r="I29">
-        <v>324.67</v>
+        <v>423.52</v>
       </c>
       <c r="J29">
-        <v>143.55</v>
+        <v>38.66</v>
       </c>
       <c r="K29">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L29">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M29">
-        <v>112.41</v>
+        <v>145.03</v>
       </c>
       <c r="N29">
-        <v>90.85</v>
+        <v>114.79</v>
       </c>
       <c r="O29">
-        <v>84.03</v>
+        <v>70.41</v>
       </c>
       <c r="P29">
-        <v>37.38</v>
+        <v>49.6</v>
+      </c>
+      <c r="Q29">
+        <v>43.69</v>
       </c>
       <c r="S29">
-        <v>66.04</v>
+        <v>20.08</v>
       </c>
       <c r="T29">
-        <v>52.26</v>
-[...5 lines deleted...]
-        <v>9.96</v>
+        <v>18.58</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C30">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>80</v>
       </c>
       <c r="E30" t="s">
         <v>81</v>
       </c>
       <c r="F30">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G30" t="s">
         <v>35</v>
       </c>
       <c r="H30">
-        <v>462.18</v>
+        <v>459.69</v>
       </c>
       <c r="I30">
-        <v>423.52</v>
+        <v>365.92</v>
       </c>
       <c r="J30">
-        <v>38.66</v>
+        <v>93.77</v>
       </c>
       <c r="K30">
         <v>5</v>
       </c>
       <c r="L30">
         <v>2</v>
       </c>
       <c r="M30">
-        <v>145.03</v>
+        <v>124.09</v>
       </c>
       <c r="N30">
-        <v>114.79</v>
+        <v>95.27</v>
       </c>
       <c r="O30">
-        <v>70.41</v>
+        <v>63.56</v>
       </c>
       <c r="P30">
-        <v>49.6</v>
+        <v>60.25</v>
       </c>
       <c r="Q30">
-        <v>43.69</v>
+        <v>22.75</v>
       </c>
       <c r="S30">
-        <v>20.08</v>
+        <v>49.05</v>
       </c>
       <c r="T30">
-        <v>18.58</v>
+        <v>44.72</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C31">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" t="s">
         <v>82</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G31" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H31">
-        <v>459.69</v>
+        <v>451.78</v>
       </c>
       <c r="I31">
-        <v>365.92</v>
+        <v>438.93</v>
       </c>
       <c r="J31">
-        <v>93.77</v>
+        <v>12.85</v>
       </c>
       <c r="K31">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M31">
-        <v>124.09</v>
+        <v>194.0</v>
       </c>
       <c r="N31">
-        <v>95.27</v>
+        <v>130.14</v>
       </c>
       <c r="O31">
-        <v>63.56</v>
-[...5 lines deleted...]
-        <v>22.75</v>
+        <v>114.79</v>
       </c>
       <c r="S31">
-        <v>49.05</v>
-[...2 lines deleted...]
-        <v>44.72</v>
+        <v>12.85</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="E32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F32">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
-        <v>451.78</v>
+        <v>414.53</v>
       </c>
       <c r="I32">
-        <v>438.93</v>
+        <v>341.32</v>
       </c>
       <c r="J32">
-        <v>12.85</v>
+        <v>73.21</v>
       </c>
       <c r="K32">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M32">
-        <v>194.0</v>
+        <v>85.48</v>
       </c>
       <c r="N32">
-        <v>130.14</v>
+        <v>84.03</v>
       </c>
       <c r="O32">
-        <v>114.79</v>
+        <v>69.75</v>
+      </c>
+      <c r="P32">
+        <v>67.15</v>
+      </c>
+      <c r="Q32">
+        <v>34.91</v>
       </c>
       <c r="S32">
-        <v>12.85</v>
+        <v>44.72</v>
+      </c>
+      <c r="T32">
+        <v>28.49</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
         <v>85</v>
       </c>
       <c r="F33">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G33" t="s">
         <v>26</v>
       </c>
       <c r="H33">
-        <v>433.57</v>
+        <v>393.28</v>
       </c>
       <c r="I33">
-        <v>341.32</v>
+        <v>212.26</v>
       </c>
       <c r="J33">
-        <v>92.25</v>
+        <v>181.02</v>
       </c>
       <c r="K33">
+        <v>3</v>
+      </c>
+      <c r="L33">
         <v>5</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
-        <v>85.48</v>
+        <v>90.85</v>
       </c>
       <c r="N33">
         <v>84.03</v>
       </c>
       <c r="O33">
-        <v>69.75</v>
-[...5 lines deleted...]
-        <v>34.91</v>
+        <v>37.38</v>
       </c>
       <c r="S33">
-        <v>44.72</v>
+        <v>66.04</v>
       </c>
       <c r="T33">
-        <v>28.49</v>
+        <v>52.26</v>
       </c>
       <c r="U33">
-        <v>15.16</v>
+        <v>37.47</v>
       </c>
       <c r="V33">
-        <v>3.88</v>
+        <v>15.29</v>
+      </c>
+      <c r="W33">
+        <v>9.96</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>86</v>
       </c>
       <c r="E34" t="s">
         <v>87</v>
       </c>
       <c r="F34">
         <v>1998</v>
       </c>
       <c r="G34" t="s">
         <v>26</v>
       </c>
       <c r="H34">
@@ -3379,54 +3364,54 @@
       </c>
       <c r="S34">
         <v>77.18</v>
       </c>
       <c r="T34">
         <v>66.04</v>
       </c>
       <c r="U34">
         <v>64.67</v>
       </c>
       <c r="V34">
         <v>55.33</v>
       </c>
       <c r="W34">
         <v>38.26</v>
       </c>
       <c r="X34">
         <v>28.1</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
       <c r="E35" t="s">
         <v>89</v>
       </c>
       <c r="F35">
         <v>2002</v>
       </c>
       <c r="G35" t="s">
         <v>26</v>
       </c>
       <c r="H35">
         <v>361.41</v>
       </c>
       <c r="I35">
         <v>256.4</v>
       </c>
       <c r="J35">
         <v>105.01</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
@@ -3447,54 +3432,54 @@
       </c>
       <c r="Q35">
         <v>18.12</v>
       </c>
       <c r="R35">
         <v>17.31</v>
       </c>
       <c r="S35">
         <v>41.36</v>
       </c>
       <c r="T35">
         <v>28.01</v>
       </c>
       <c r="U35">
         <v>21.71</v>
       </c>
       <c r="V35">
         <v>13.93</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>90</v>
       </c>
       <c r="E36" t="s">
         <v>91</v>
       </c>
       <c r="F36">
         <v>1996</v>
       </c>
       <c r="G36" t="s">
         <v>26</v>
       </c>
       <c r="H36">
         <v>359.52</v>
       </c>
       <c r="I36">
         <v>319.01</v>
       </c>
       <c r="J36">
         <v>40.51</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
@@ -3503,96 +3488,108 @@
       </c>
       <c r="M36">
         <v>179.45</v>
       </c>
       <c r="N36">
         <v>56.91</v>
       </c>
       <c r="O36">
         <v>49.93</v>
       </c>
       <c r="P36">
         <v>20.45</v>
       </c>
       <c r="Q36">
         <v>12.27</v>
       </c>
       <c r="S36">
         <v>40.51</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C37">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>92</v>
       </c>
       <c r="E37" t="s">
         <v>93</v>
       </c>
       <c r="F37">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G37" t="s">
         <v>35</v>
       </c>
       <c r="H37">
-        <v>357.23</v>
+        <v>327.33</v>
       </c>
       <c r="I37">
-        <v>278.31</v>
+        <v>281.5</v>
       </c>
       <c r="J37">
-        <v>78.92</v>
+        <v>45.83</v>
       </c>
       <c r="K37">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L37">
         <v>3</v>
       </c>
       <c r="M37">
-        <v>156.79</v>
+        <v>103.98</v>
       </c>
       <c r="N37">
-        <v>121.52</v>
+        <v>98.21</v>
+      </c>
+      <c r="O37">
+        <v>25.56</v>
+      </c>
+      <c r="P37">
+        <v>20.23</v>
+      </c>
+      <c r="Q37">
+        <v>18.71</v>
+      </c>
+      <c r="R37">
+        <v>14.81</v>
       </c>
       <c r="S37">
-        <v>43.79</v>
+        <v>25.99</v>
       </c>
       <c r="T37">
-        <v>19.24</v>
+        <v>13.6</v>
       </c>
       <c r="U37">
-        <v>15.89</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>38</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>94</v>
       </c>
       <c r="E38" t="s">
         <v>95</v>
       </c>
       <c r="F38">
         <v>2000</v>
       </c>
       <c r="G38" t="s">
         <v>26</v>
       </c>
       <c r="H38">
@@ -3718,267 +3715,258 @@
       </c>
       <c r="L40">
         <v>2</v>
       </c>
       <c r="M40">
         <v>134.16</v>
       </c>
       <c r="N40">
         <v>106.18</v>
       </c>
       <c r="O40">
         <v>29.59</v>
       </c>
       <c r="S40">
         <v>22.17</v>
       </c>
       <c r="T40">
         <v>19.29</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C41">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
         <v>100</v>
       </c>
       <c r="E41" t="s">
         <v>101</v>
       </c>
       <c r="F41">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G41" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="H41">
-        <v>307.1</v>
+        <v>302.32</v>
       </c>
       <c r="I41">
-        <v>261.27</v>
+        <v>285.65</v>
       </c>
       <c r="J41">
-        <v>45.83</v>
+        <v>16.67</v>
       </c>
       <c r="K41">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L41">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M41">
-        <v>103.98</v>
+        <v>125.0</v>
       </c>
       <c r="N41">
-        <v>98.21</v>
+        <v>125.0</v>
       </c>
       <c r="O41">
-        <v>25.56</v>
-[...5 lines deleted...]
-        <v>14.81</v>
+        <v>35.65</v>
       </c>
       <c r="S41">
-        <v>25.99</v>
-[...5 lines deleted...]
-        <v>6.24</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F42">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G42" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="H42">
-        <v>302.32</v>
+        <v>296.9</v>
       </c>
       <c r="I42">
-        <v>285.65</v>
+        <v>143.25</v>
       </c>
       <c r="J42">
-        <v>16.67</v>
+        <v>153.65</v>
       </c>
       <c r="K42">
+        <v>2</v>
+      </c>
+      <c r="L42">
         <v>3</v>
       </c>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
       <c r="M42">
-        <v>125.0</v>
+        <v>98.21</v>
       </c>
       <c r="N42">
-        <v>125.0</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>45.04</v>
       </c>
       <c r="S42">
-        <v>16.67</v>
+        <v>83.44</v>
+      </c>
+      <c r="T42">
+        <v>37.47</v>
+      </c>
+      <c r="U42">
+        <v>32.74</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>105</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43">
         <v>2008</v>
       </c>
       <c r="G43" t="s">
         <v>26</v>
       </c>
       <c r="H43">
-        <v>300.33</v>
+        <v>278.14</v>
       </c>
       <c r="I43">
-        <v>224.87</v>
+        <v>191.58</v>
       </c>
       <c r="J43">
-        <v>75.46</v>
+        <v>86.56</v>
       </c>
       <c r="K43">
+        <v>3</v>
+      </c>
+      <c r="L43">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="M43">
         <v>108.0</v>
       </c>
       <c r="N43">
         <v>75.4</v>
       </c>
       <c r="O43">
-        <v>33.29</v>
-[...1 lines deleted...]
-      <c r="P43">
         <v>8.18</v>
       </c>
       <c r="S43">
         <v>33.3</v>
       </c>
       <c r="T43">
         <v>30.28</v>
       </c>
       <c r="U43">
         <v>11.88</v>
+      </c>
+      <c r="V43">
+        <v>11.1</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C44">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D44" t="s">
         <v>107</v>
       </c>
       <c r="E44" t="s">
         <v>108</v>
       </c>
       <c r="F44">
         <v>2003</v>
       </c>
       <c r="G44" t="s">
         <v>35</v>
       </c>
       <c r="H44">
-        <v>296.9</v>
+        <v>276.22</v>
       </c>
       <c r="I44">
-        <v>143.25</v>
+        <v>156.79</v>
       </c>
       <c r="J44">
-        <v>153.65</v>
+        <v>119.43</v>
       </c>
       <c r="K44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L44">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M44">
-        <v>98.21</v>
-[...2 lines deleted...]
-        <v>45.04</v>
+        <v>156.79</v>
       </c>
       <c r="S44">
-        <v>83.44</v>
+        <v>43.79</v>
       </c>
       <c r="T44">
-        <v>37.47</v>
+        <v>40.51</v>
       </c>
       <c r="U44">
-        <v>32.74</v>
+        <v>19.24</v>
+      </c>
+      <c r="V44">
+        <v>15.89</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>109</v>
       </c>
       <c r="E45" t="s">
         <v>110</v>
       </c>
       <c r="F45">
         <v>1982</v>
       </c>
       <c r="G45" t="s">
         <v>111</v>
       </c>
       <c r="H45">
@@ -4101,51 +4089,51 @@
       </c>
       <c r="O47">
         <v>25.32</v>
       </c>
       <c r="P47">
         <v>24.55</v>
       </c>
       <c r="S47">
         <v>10.99</v>
       </c>
       <c r="T47">
         <v>7.57</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E48" t="s">
         <v>116</v>
       </c>
       <c r="F48">
         <v>2006</v>
       </c>
       <c r="G48" t="s">
         <v>26</v>
       </c>
       <c r="H48">
         <v>211.02</v>
       </c>
       <c r="I48">
         <v>193.44</v>
       </c>
       <c r="J48">
         <v>17.58</v>
       </c>
       <c r="K48">
         <v>4</v>
       </c>
       <c r="L48">
         <v>2</v>
       </c>
@@ -4242,157 +4230,157 @@
       </c>
       <c r="J50">
         <v>176.36</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>3</v>
       </c>
       <c r="S50">
         <v>110.691</v>
       </c>
       <c r="T50">
         <v>35.39</v>
       </c>
       <c r="U50">
         <v>30.28</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="E51" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F51">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G51" t="s">
         <v>26</v>
       </c>
       <c r="H51">
-        <v>150.62</v>
+        <v>148.36</v>
       </c>
       <c r="I51">
-        <v>126.24</v>
+        <v>130.51</v>
       </c>
       <c r="J51">
-        <v>24.38</v>
+        <v>17.85</v>
       </c>
       <c r="K51">
         <v>3</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="M51">
-        <v>61.52</v>
+        <v>99.9</v>
       </c>
       <c r="N51">
-        <v>53.54</v>
+        <v>18.53</v>
       </c>
       <c r="O51">
-        <v>11.18</v>
+        <v>12.08</v>
       </c>
       <c r="S51">
-        <v>24.38</v>
+        <v>17.85</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D52" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="E52" t="s">
         <v>123</v>
       </c>
       <c r="F52">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G52" t="s">
         <v>26</v>
       </c>
       <c r="H52">
-        <v>148.36</v>
+        <v>143.17</v>
       </c>
       <c r="I52">
-        <v>130.51</v>
+        <v>115.06</v>
       </c>
       <c r="J52">
-        <v>17.85</v>
+        <v>28.11</v>
       </c>
       <c r="K52">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M52">
-        <v>99.9</v>
+        <v>61.52</v>
       </c>
       <c r="N52">
-        <v>18.53</v>
-[...2 lines deleted...]
-        <v>12.08</v>
+        <v>53.54</v>
       </c>
       <c r="S52">
-        <v>17.85</v>
+        <v>24.38</v>
+      </c>
+      <c r="T52">
+        <v>3.73</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E53" t="s">
         <v>124</v>
       </c>
       <c r="F53">
         <v>2008</v>
       </c>
       <c r="G53" t="s">
         <v>26</v>
       </c>
       <c r="H53">
         <v>141.44</v>
       </c>
       <c r="I53">
         <v>128.37</v>
       </c>
       <c r="J53">
         <v>13.07</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
@@ -4545,107 +4533,107 @@
       </c>
       <c r="J56">
         <v>11.18</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="M56">
         <v>62.58</v>
       </c>
       <c r="N56">
         <v>55.2</v>
       </c>
       <c r="S56">
         <v>11.18</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="E57" t="s">
         <v>132</v>
       </c>
       <c r="F57">
         <v>2007</v>
       </c>
       <c r="G57" t="s">
         <v>35</v>
       </c>
       <c r="H57">
         <v>128.82</v>
       </c>
       <c r="I57">
         <v>114.69</v>
       </c>
       <c r="J57">
         <v>14.13</v>
       </c>
       <c r="K57">
         <v>3</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
         <v>79.07</v>
       </c>
       <c r="N57">
         <v>30.5</v>
       </c>
       <c r="O57">
         <v>5.12</v>
       </c>
       <c r="S57">
         <v>14.13</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E58" t="s">
         <v>133</v>
       </c>
       <c r="F58">
         <v>1994</v>
       </c>
       <c r="G58" t="s">
         <v>134</v>
       </c>
       <c r="H58">
         <v>125.0</v>
       </c>
       <c r="I58">
         <v>125.0</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
@@ -4683,274 +4671,274 @@
       </c>
       <c r="J59">
         <v>117.57</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>3</v>
       </c>
       <c r="S59">
         <v>56.69</v>
       </c>
       <c r="T59">
         <v>38.39</v>
       </c>
       <c r="U59">
         <v>22.49</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>136</v>
       </c>
       <c r="E60" t="s">
         <v>137</v>
       </c>
       <c r="F60">
         <v>2008</v>
       </c>
       <c r="G60" t="s">
         <v>134</v>
       </c>
       <c r="H60">
         <v>115.63</v>
       </c>
       <c r="I60">
         <v>115.63</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>115.63</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
         <v>138</v>
       </c>
       <c r="E61" t="s">
         <v>139</v>
       </c>
       <c r="F61">
         <v>2006</v>
       </c>
       <c r="G61" t="s">
         <v>140</v>
       </c>
       <c r="H61">
         <v>106.95</v>
       </c>
       <c r="I61">
         <v>106.95</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
         <v>106.95</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="E62" t="s">
         <v>142</v>
       </c>
       <c r="F62">
         <v>1970</v>
       </c>
       <c r="G62" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H62">
         <v>106.93</v>
       </c>
       <c r="I62">
         <v>91.51</v>
       </c>
       <c r="J62">
         <v>15.42</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="M62">
         <v>91.51</v>
       </c>
       <c r="S62">
         <v>15.42</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
         <v>143</v>
       </c>
       <c r="E63" t="s">
         <v>144</v>
       </c>
       <c r="F63">
         <v>2002</v>
       </c>
       <c r="G63" t="s">
         <v>26</v>
       </c>
       <c r="H63">
         <v>103.88</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="J63">
         <v>103.88</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>2</v>
       </c>
       <c r="S63">
         <v>97.51</v>
       </c>
       <c r="T63">
         <v>6.37</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E64" t="s">
         <v>145</v>
       </c>
       <c r="F64">
         <v>2003</v>
       </c>
       <c r="G64" t="s">
         <v>35</v>
       </c>
       <c r="H64">
         <v>103.38</v>
       </c>
       <c r="I64">
         <v>71.9</v>
       </c>
       <c r="J64">
         <v>31.48</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>2</v>
       </c>
       <c r="M64">
         <v>71.9</v>
       </c>
       <c r="S64">
         <v>16.47</v>
       </c>
       <c r="T64">
         <v>15.01</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>64</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E65" t="s">
         <v>146</v>
       </c>
       <c r="F65">
         <v>2009</v>
       </c>
       <c r="G65" t="s">
         <v>26</v>
       </c>
       <c r="H65">
         <v>99.4</v>
       </c>
       <c r="I65">
         <v>99.4</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>3</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
@@ -5003,101 +4991,101 @@
       </c>
       <c r="M66">
         <v>55.73</v>
       </c>
       <c r="N66">
         <v>15.86</v>
       </c>
       <c r="S66">
         <v>11.92</v>
       </c>
       <c r="T66">
         <v>8.05</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="E67" t="s">
         <v>149</v>
       </c>
       <c r="F67">
         <v>2006</v>
       </c>
       <c r="G67" t="s">
         <v>26</v>
       </c>
       <c r="H67">
         <v>86.79</v>
       </c>
       <c r="I67">
         <v>53.97</v>
       </c>
       <c r="J67">
         <v>32.82</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67">
         <v>2</v>
       </c>
       <c r="M67">
         <v>36.83</v>
       </c>
       <c r="N67">
         <v>17.14</v>
       </c>
       <c r="S67">
         <v>17.55</v>
       </c>
       <c r="T67">
         <v>15.27</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>67</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E68" t="s">
         <v>150</v>
       </c>
       <c r="F68">
         <v>2006</v>
       </c>
       <c r="G68" t="s">
         <v>26</v>
       </c>
       <c r="H68">
         <v>84.34</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="J68">
         <v>84.34</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>2</v>
       </c>
@@ -5253,769 +5241,766 @@
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72" t="s">
         <v>157</v>
       </c>
       <c r="E72" t="s">
         <v>158</v>
       </c>
       <c r="F72">
         <v>2005</v>
       </c>
       <c r="G72" t="s">
         <v>26</v>
       </c>
       <c r="H72">
-        <v>75.25</v>
+        <v>72.92</v>
       </c>
       <c r="I72">
         <v>0.0</v>
       </c>
       <c r="J72">
-        <v>75.25</v>
+        <v>72.92</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S72">
         <v>38.26</v>
       </c>
       <c r="T72">
         <v>34.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.33</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D73" t="s">
         <v>159</v>
       </c>
       <c r="E73" t="s">
         <v>160</v>
       </c>
       <c r="F73">
         <v>2007</v>
       </c>
       <c r="G73" t="s">
         <v>35</v>
       </c>
       <c r="H73">
         <v>67.65</v>
       </c>
       <c r="I73">
         <v>67.65</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
         <v>67.65</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D74" t="s">
         <v>151</v>
       </c>
       <c r="E74" t="s">
         <v>161</v>
       </c>
       <c r="F74">
         <v>2009</v>
       </c>
       <c r="G74" t="s">
         <v>26</v>
       </c>
       <c r="H74">
         <v>64.71</v>
       </c>
       <c r="I74">
         <v>64.71</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
         <v>42.38</v>
       </c>
       <c r="N74">
         <v>22.33</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D75" t="s">
         <v>151</v>
       </c>
       <c r="E75" t="s">
         <v>162</v>
       </c>
       <c r="F75">
         <v>2005</v>
       </c>
       <c r="G75" t="s">
         <v>26</v>
       </c>
       <c r="H75">
         <v>58.53</v>
       </c>
       <c r="I75">
         <v>52.64</v>
       </c>
       <c r="J75">
         <v>5.89</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="M75">
         <v>52.64</v>
       </c>
       <c r="S75">
         <v>5.89</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D76" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E76" t="s">
         <v>163</v>
       </c>
       <c r="F76">
         <v>2007</v>
       </c>
       <c r="G76" t="s">
         <v>26</v>
       </c>
       <c r="H76">
         <v>47.04</v>
       </c>
       <c r="I76">
         <v>47.04</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>3</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
         <v>23.42</v>
       </c>
       <c r="N76">
         <v>13.99</v>
       </c>
       <c r="O76">
         <v>9.63</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D77" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E77" t="s">
         <v>164</v>
       </c>
       <c r="F77">
         <v>2008</v>
       </c>
       <c r="G77" t="s">
         <v>35</v>
       </c>
       <c r="H77">
         <v>45.83</v>
       </c>
       <c r="I77">
         <v>36.26</v>
       </c>
       <c r="J77">
         <v>9.57</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
       <c r="M77">
         <v>36.26</v>
       </c>
       <c r="S77">
         <v>9.57</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D78" t="s">
         <v>165</v>
       </c>
       <c r="E78" t="s">
         <v>166</v>
       </c>
       <c r="F78">
         <v>2005</v>
       </c>
       <c r="G78" t="s">
         <v>35</v>
       </c>
       <c r="H78">
         <v>40.45</v>
       </c>
       <c r="I78">
         <v>0.0</v>
       </c>
       <c r="J78">
         <v>40.45</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>2</v>
       </c>
       <c r="S78">
         <v>30.28</v>
       </c>
       <c r="T78">
         <v>10.17</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D79" t="s">
         <v>167</v>
       </c>
       <c r="E79" t="s">
         <v>168</v>
       </c>
       <c r="F79">
         <v>2009</v>
       </c>
       <c r="G79" t="s">
         <v>26</v>
       </c>
       <c r="H79">
         <v>39.2</v>
       </c>
       <c r="I79">
         <v>39.2</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
         <v>39.2</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D80" t="s">
         <v>169</v>
       </c>
       <c r="E80" t="s">
         <v>170</v>
       </c>
       <c r="F80">
         <v>2007</v>
       </c>
       <c r="G80" t="s">
         <v>26</v>
       </c>
       <c r="H80">
         <v>37.61</v>
       </c>
       <c r="I80">
         <v>37.61</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>2</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
         <v>26.54</v>
       </c>
       <c r="N80">
         <v>11.07</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D81" t="s">
         <v>171</v>
       </c>
       <c r="E81" t="s">
         <v>172</v>
       </c>
       <c r="F81">
         <v>2009</v>
       </c>
       <c r="G81" t="s">
         <v>26</v>
       </c>
       <c r="H81">
         <v>37.09</v>
       </c>
       <c r="I81">
         <v>37.09</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
         <v>19.11</v>
       </c>
       <c r="N81">
         <v>17.98</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D82" t="s">
         <v>170</v>
       </c>
       <c r="E82" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F82">
         <v>2005</v>
       </c>
       <c r="G82" t="s">
         <v>35</v>
       </c>
       <c r="H82">
         <v>34.07</v>
       </c>
       <c r="I82">
         <v>34.07</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
         <v>34.07</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D83" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E83" t="s">
         <v>173</v>
       </c>
       <c r="F83">
         <v>2000</v>
       </c>
       <c r="G83" t="s">
         <v>35</v>
       </c>
       <c r="H83">
         <v>33.21</v>
       </c>
       <c r="I83">
         <v>0.0</v>
       </c>
       <c r="J83">
         <v>33.21</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>1</v>
       </c>
       <c r="S83">
         <v>33.21</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D84" t="s">
         <v>174</v>
       </c>
       <c r="E84" t="s">
         <v>175</v>
       </c>
       <c r="F84">
         <v>2005</v>
       </c>
       <c r="G84" t="s">
         <v>26</v>
       </c>
       <c r="H84">
         <v>31.51</v>
       </c>
       <c r="I84">
         <v>31.51</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
         <v>31.51</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>176</v>
       </c>
       <c r="E85" t="s">
         <v>177</v>
       </c>
       <c r="F85">
         <v>2008</v>
       </c>
       <c r="G85" t="s">
         <v>26</v>
       </c>
       <c r="H85">
         <v>31.02</v>
       </c>
       <c r="I85">
         <v>31.02</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
         <v>31.02</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
         <v>178</v>
       </c>
       <c r="E86" t="s">
         <v>179</v>
       </c>
       <c r="F86">
         <v>2006</v>
       </c>
       <c r="G86" t="s">
         <v>35</v>
       </c>
       <c r="H86">
         <v>30.67</v>
       </c>
       <c r="I86">
         <v>0.0</v>
       </c>
       <c r="J86">
         <v>30.67</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>2</v>
       </c>
       <c r="S86">
         <v>26.36</v>
       </c>
       <c r="T86">
         <v>4.31</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E87" t="s">
         <v>180</v>
       </c>
       <c r="F87">
         <v>2008</v>
       </c>
       <c r="G87" t="s">
         <v>26</v>
       </c>
       <c r="H87">
         <v>28.7</v>
       </c>
       <c r="I87">
         <v>28.7</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
         <v>28.7</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
         <v>181</v>
       </c>
       <c r="E88" t="s">
         <v>182</v>
       </c>
       <c r="F88">
         <v>2006</v>
       </c>
       <c r="G88" t="s">
         <v>26</v>
       </c>
       <c r="H88">
         <v>27.37</v>
       </c>
       <c r="I88">
         <v>27.37</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>1</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
         <v>27.37</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="C89">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E89" t="s">
         <v>183</v>
       </c>
       <c r="F89">
         <v>2005</v>
       </c>
       <c r="G89" t="s">
         <v>26</v>
       </c>
       <c r="H89">
         <v>26.37</v>
       </c>
       <c r="I89">
         <v>0.0</v>
       </c>
       <c r="J89">
         <v>26.37</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>2</v>
       </c>
@@ -6551,51 +6536,51 @@
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
         <v>12.17</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>102</v>
       </c>
       <c r="C103">
         <v>0</v>
       </c>
       <c r="D103" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E103" t="s">
         <v>207</v>
       </c>
       <c r="F103">
         <v>2008</v>
       </c>
       <c r="G103" t="s">
         <v>26</v>
       </c>
       <c r="H103">
         <v>11.97</v>
       </c>
       <c r="I103">
         <v>11.97</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>1</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
@@ -6633,51 +6618,51 @@
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>11.72</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>104</v>
       </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E105" t="s">
         <v>210</v>
       </c>
       <c r="F105">
         <v>2007</v>
       </c>
       <c r="G105" t="s">
         <v>26</v>
       </c>
       <c r="H105">
         <v>11.26</v>
       </c>
       <c r="I105">
         <v>11.26</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
@@ -6838,51 +6823,51 @@
       </c>
       <c r="J109">
         <v>8.7</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="S109">
         <v>8.7</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>109</v>
       </c>
       <c r="C110">
         <v>0</v>
       </c>
       <c r="D110" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E110" t="s">
         <v>218</v>
       </c>
       <c r="F110">
         <v>1999</v>
       </c>
       <c r="G110" t="s">
         <v>26</v>
       </c>
       <c r="H110">
         <v>7.44</v>
       </c>
       <c r="I110">
         <v>0.0</v>
       </c>
       <c r="J110">
         <v>7.44</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>1</v>
       </c>