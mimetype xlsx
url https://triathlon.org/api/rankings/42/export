--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,308 +95,314 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Xinyu</t>
   </si>
   <si>
     <t>Lin</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
+    <t>Anqi</t>
+  </si>
+  <si>
+    <t>Huang</t>
+  </si>
+  <si>
     <t>Manami</t>
   </si>
   <si>
     <t>Hayashi</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
-    <t>Anqi</t>
-[...4 lines deleted...]
-  <si>
     <t>Mako</t>
   </si>
   <si>
     <t>Hiraizumi</t>
   </si>
   <si>
     <t>Martina</t>
   </si>
   <si>
     <t>Ayu Pratiwi</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
     <t>Sarika</t>
   </si>
   <si>
     <t>Nakayama</t>
   </si>
   <si>
     <t>Kanae</t>
   </si>
   <si>
     <t>Takenaka</t>
   </si>
   <si>
+    <t>Miyu</t>
+  </si>
+  <si>
+    <t>Sakai</t>
+  </si>
+  <si>
+    <t>Ayame</t>
+  </si>
+  <si>
     <t>Himeka</t>
   </si>
   <si>
     <t>Sato</t>
   </si>
   <si>
-    <t>Miyu</t>
-[...4 lines deleted...]
-  <si>
     <t>Hye Rim</t>
   </si>
   <si>
     <t>Jeong</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Gayeon</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
     <t>Margot</t>
   </si>
   <si>
     <t>Garabedian</t>
   </si>
   <si>
     <t>CAM</t>
   </si>
   <si>
     <t>Alina</t>
   </si>
   <si>
     <t>Khakimova</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
-    <t>Ayame</t>
-[...1 lines deleted...]
-  <si>
     <t>Yuki</t>
   </si>
   <si>
     <t>Sugihara</t>
   </si>
   <si>
+    <t>Tallulah</t>
+  </si>
+  <si>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>HKG</t>
+  </si>
+  <si>
+    <t>Yifan</t>
+  </si>
+  <si>
+    <t>Yang</t>
+  </si>
+  <si>
+    <t>Meiyi</t>
+  </si>
+  <si>
+    <t>Lu</t>
+  </si>
+  <si>
+    <t>Yan Yin Hilda</t>
+  </si>
+  <si>
+    <t>Choi</t>
+  </si>
+  <si>
     <t>Yuko</t>
   </si>
   <si>
     <t>Takahashi</t>
   </si>
   <si>
-    <t>Tallulah</t>
-[...11 lines deleted...]
-    <t>Yang</t>
+    <t>Ji Yeon</t>
+  </si>
+  <si>
+    <t>Kim</t>
   </si>
   <si>
     <t>Minori</t>
   </si>
   <si>
     <t>Ikeno</t>
   </si>
   <si>
-    <t>Meiyi</t>
-[...4 lines deleted...]
-  <si>
     <t>Hye Rang</t>
   </si>
   <si>
-    <t>Kim</t>
-[...2 lines deleted...]
-    <t>Ji Yeon</t>
+    <t>Ziqing</t>
+  </si>
+  <si>
+    <t>Raven</t>
+  </si>
+  <si>
+    <t>Alcoseba</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Kanade</t>
+  </si>
+  <si>
+    <t>Sugiura</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Yerzhanova</t>
+  </si>
+  <si>
+    <t>KAZ</t>
+  </si>
+  <si>
+    <t>Ikumi</t>
+  </si>
+  <si>
+    <t>Seto</t>
+  </si>
+  <si>
+    <t>Bailee</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Cade</t>
   </si>
   <si>
     <t>Xinyi</t>
   </si>
   <si>
     <t>Xu</t>
   </si>
   <si>
-    <t>Ziqing</t>
-[...43 lines deleted...]
-  <si>
     <t>Kaiye</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
-    <t>Cade</t>
-[...1 lines deleted...]
-  <si>
     <t>Hinaka</t>
   </si>
   <si>
     <t>Masuda</t>
   </si>
   <si>
     <t>Biktimirova</t>
   </si>
   <si>
     <t>Yoshiko</t>
   </si>
   <si>
+    <t>Chi Wen</t>
+  </si>
+  <si>
+    <t>Chang</t>
+  </si>
+  <si>
+    <t>TPE</t>
+  </si>
+  <si>
+    <t>Lydia</t>
+  </si>
+  <si>
+    <t>Musleh</t>
+  </si>
+  <si>
+    <t>JOR</t>
+  </si>
+  <si>
     <t>Jirong</t>
   </si>
   <si>
     <t>Dong</t>
   </si>
   <si>
-    <t>Chi Wen</t>
-[...16 lines deleted...]
-  <si>
     <t>Seoeun</t>
   </si>
   <si>
     <t>Siyi</t>
   </si>
   <si>
     <t>Zhang</t>
   </si>
   <si>
     <t>Gyeongmin</t>
   </si>
   <si>
     <t>Binta</t>
   </si>
   <si>
     <t>Erlen Salsabela</t>
   </si>
   <si>
     <t>Yume</t>
   </si>
   <si>
     <t>Obara</t>
   </si>
   <si>
+    <t>Alua</t>
+  </si>
+  <si>
+    <t>Nurmuhamet</t>
+  </si>
+  <si>
     <t>Wen</t>
   </si>
   <si>
     <t>Wei</t>
   </si>
   <si>
     <t>Saki</t>
   </si>
   <si>
     <t>Yanagihara</t>
   </si>
   <si>
     <t>Ziye</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>Gyuri</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>Hoi</t>
@@ -404,203 +410,203 @@
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Herlene Natasha</t>
   </si>
   <si>
     <t>Yu</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Esther Joy Hong Li</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
     <t>MAS</t>
   </si>
   <si>
     <t>Yuan</t>
   </si>
   <si>
-    <t>Alua</t>
-[...4 lines deleted...]
-  <si>
     <t>Rio</t>
   </si>
   <si>
     <t>Noda</t>
   </si>
   <si>
     <t>Narumi</t>
   </si>
   <si>
     <t>Kanke</t>
   </si>
   <si>
     <t>Kayla Nadia</t>
   </si>
   <si>
     <t>Shafa</t>
   </si>
   <si>
     <t>Yen Ling Kathlyn</t>
   </si>
   <si>
     <t>Yeo</t>
   </si>
   <si>
+    <t>Yeonu</t>
+  </si>
+  <si>
     <t>Sawa</t>
   </si>
   <si>
     <t>Eguchi</t>
   </si>
   <si>
     <t>Huiwen</t>
   </si>
   <si>
     <t>Jia</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Modiano</t>
   </si>
   <si>
     <t>Mariam</t>
   </si>
   <si>
     <t>Shaban</t>
   </si>
   <si>
+    <t>Yukiho</t>
+  </si>
+  <si>
+    <t>Okuma</t>
+  </si>
+  <si>
+    <t>Ting-Yun</t>
+  </si>
+  <si>
+    <t>Hu</t>
+  </si>
+  <si>
+    <t>Pauline</t>
+  </si>
+  <si>
+    <t>Courret</t>
+  </si>
+  <si>
+    <t>Renata</t>
+  </si>
+  <si>
+    <t>Berliana Aditya</t>
+  </si>
+  <si>
+    <t>Gihyeon</t>
+  </si>
+  <si>
+    <t>Nam</t>
+  </si>
+  <si>
+    <t>Dolly Devidas</t>
+  </si>
+  <si>
+    <t>Patil</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Yejin</t>
+  </si>
+  <si>
+    <t>Lai Ki Nicole</t>
+  </si>
+  <si>
+    <t>Man</t>
+  </si>
+  <si>
     <t>Juri</t>
   </si>
   <si>
     <t>Ide</t>
   </si>
   <si>
-    <t>Yeonu</t>
-[...43 lines deleted...]
-  <si>
     <t>Yu-Ting</t>
   </si>
   <si>
     <t>Pan</t>
   </si>
   <si>
     <t>Cindy Yea Zhen</t>
   </si>
   <si>
     <t>Sui</t>
   </si>
   <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t>Siyu</t>
+  </si>
+  <si>
+    <t>Wang</t>
+  </si>
+  <si>
+    <t>Tsubomi</t>
+  </si>
+  <si>
+    <t>Yokokura</t>
+  </si>
+  <si>
     <t>Xinying</t>
   </si>
   <si>
-    <t>Erika</t>
-[...22 lines deleted...]
-  <si>
     <t>Shujia</t>
   </si>
   <si>
     <t>Zheng</t>
   </si>
   <si>
     <t>Shuoci</t>
   </si>
   <si>
+    <t>Eunjin</t>
+  </si>
+  <si>
+    <t>Tanno</t>
+  </si>
+  <si>
     <t>Louisa Marie</t>
   </si>
   <si>
     <t>Middleditch</t>
   </si>
   <si>
     <t>Mao</t>
   </si>
   <si>
     <t>Shimazaki</t>
   </si>
   <si>
     <t>Siqi</t>
   </si>
   <si>
     <t>Bian</t>
   </si>
   <si>
     <t>Himari</t>
   </si>
   <si>
     <t>Shimizu</t>
   </si>
   <si>
     <t>Zixuan</t>
@@ -626,182 +632,191 @@
   <si>
     <t>Keerthi</t>
   </si>
   <si>
     <t>Sakthivel</t>
   </si>
   <si>
     <t>Samantha</t>
   </si>
   <si>
     <t>Corpuz</t>
   </si>
   <si>
     <t>Maaya</t>
   </si>
   <si>
     <t>Uehata</t>
   </si>
   <si>
     <t>Ssu Hui</t>
   </si>
   <si>
     <t>Wu</t>
   </si>
   <si>
-    <t>Tanno</t>
-[...1 lines deleted...]
-  <si>
     <t>Peiya</t>
   </si>
   <si>
     <t>Sasaki</t>
   </si>
   <si>
+    <t>Haruka</t>
+  </si>
+  <si>
+    <t>Sekiguchi</t>
+  </si>
+  <si>
+    <t>Sodovjamts</t>
+  </si>
+  <si>
+    <t>Sodonchimeg</t>
+  </si>
+  <si>
+    <t>MGL</t>
+  </si>
+  <si>
+    <t>Aida</t>
+  </si>
+  <si>
+    <t>Nomuunaa</t>
+  </si>
+  <si>
+    <t>Ganbaatar</t>
+  </si>
+  <si>
+    <t>Mansi</t>
+  </si>
+  <si>
+    <t>Mohite</t>
+  </si>
+  <si>
+    <t>Yayoi</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
+    <t>Sanchirmaa</t>
+  </si>
+  <si>
+    <t>Battur</t>
+  </si>
+  <si>
+    <t>Zijia</t>
+  </si>
+  <si>
+    <t>Qing</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>Saya</t>
+  </si>
+  <si>
+    <t>Aoyama</t>
+  </si>
+  <si>
+    <t>Aadhya</t>
+  </si>
+  <si>
+    <t>Singh</t>
+  </si>
+  <si>
+    <t>Aira Martha</t>
+  </si>
+  <si>
+    <t>Ardistri</t>
+  </si>
+  <si>
+    <t>Thi Kim Cuong</t>
+  </si>
+  <si>
+    <t>Nguyen</t>
+  </si>
+  <si>
+    <t>VIE</t>
+  </si>
+  <si>
+    <t>Solji</t>
+  </si>
+  <si>
+    <t>Om</t>
+  </si>
+  <si>
+    <t>Kaho</t>
+  </si>
+  <si>
+    <t>Dayana</t>
+  </si>
+  <si>
+    <t>Lukienko</t>
+  </si>
+  <si>
     <t>Kira</t>
   </si>
   <si>
     <t>Ellis</t>
   </si>
   <si>
-    <t>Sodovjamts</t>
-[...79 lines deleted...]
-  <si>
     <t>Maurizka Nur</t>
   </si>
   <si>
     <t>Azizah</t>
   </si>
   <si>
     <t>Wan Ting</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>Ruyue</t>
   </si>
   <si>
     <t>Gao</t>
   </si>
   <si>
     <t>Sara Joy  Hong Mae</t>
   </si>
   <si>
     <t>Jio</t>
   </si>
   <si>
     <t>Hong</t>
   </si>
   <si>
     <t>Katrina Almuete</t>
   </si>
   <si>
     <t>Salazar</t>
   </si>
   <si>
-    <t>Eunjin</t>
-[...1 lines deleted...]
-  <si>
     <t>Hiraku</t>
   </si>
   <si>
     <t>Fukuoka</t>
   </si>
   <si>
     <t>Yuet Hei</t>
   </si>
   <si>
     <t>Ng</t>
   </si>
   <si>
     <t>Zahra Bulan</t>
   </si>
   <si>
     <t>Aprillia Putri</t>
   </si>
   <si>
     <t>Lok Tung</t>
   </si>
   <si>
     <t>Wong</t>
   </si>
   <si>
     <t>Karen</t>
@@ -837,56 +852,50 @@
     <t>Xin</t>
   </si>
   <si>
     <t>Guan</t>
   </si>
   <si>
     <t>Yuka</t>
   </si>
   <si>
     <t>Izumi</t>
   </si>
   <si>
     <t>Kai</t>
   </si>
   <si>
     <t>Marion Kim</t>
   </si>
   <si>
     <t>Mangrobang</t>
   </si>
   <si>
     <t>Karin</t>
   </si>
   <si>
     <t>Saito</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sekiguchi</t>
   </si>
   <si>
     <t>Enge</t>
   </si>
   <si>
     <t>Hanna</t>
   </si>
   <si>
     <t>Yoshizaki</t>
   </si>
   <si>
     <t>Mio</t>
   </si>
   <si>
     <t>Nagashima</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1205,51 +1214,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X133"/>
+  <dimension ref="A1:X135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -1336,261 +1345,264 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>2002</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>2886.15</v>
+        <v>3192.81</v>
       </c>
       <c r="I2">
-        <v>2460.97</v>
+        <v>2695.97</v>
       </c>
       <c r="J2">
-        <v>425.18</v>
+        <v>496.84</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>545.0</v>
       </c>
       <c r="N2">
         <v>535.96</v>
       </c>
       <c r="O2">
+        <v>500.0</v>
+      </c>
+      <c r="P2">
         <v>483.96</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>366.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>265.0</v>
       </c>
       <c r="R2">
         <v>265.0</v>
       </c>
       <c r="S2">
         <v>181.6625</v>
       </c>
       <c r="T2">
+        <v>88.33</v>
+      </c>
+      <c r="U2">
         <v>64.67</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61.28</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53.02</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47.88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16.67</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H3">
-        <v>2614.3</v>
+        <v>2704.83</v>
       </c>
       <c r="I3">
-        <v>1999.2</v>
+        <v>2358.17</v>
       </c>
       <c r="J3">
-        <v>615.1</v>
+        <v>346.66</v>
       </c>
       <c r="K3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M3">
-        <v>429.0075</v>
+        <v>791.45</v>
       </c>
       <c r="N3">
-        <v>429.0075</v>
+        <v>545.0</v>
       </c>
       <c r="O3">
-        <v>338.59</v>
+        <v>483.96</v>
       </c>
       <c r="P3">
-        <v>289.71</v>
+        <v>395.73</v>
       </c>
       <c r="Q3">
-        <v>265.0</v>
-[...2 lines deleted...]
-        <v>247.88</v>
+        <v>142.03</v>
       </c>
       <c r="S3">
-        <v>161.616</v>
+        <v>88.33</v>
       </c>
       <c r="T3">
-        <v>126.522</v>
+        <v>88.33</v>
       </c>
       <c r="U3">
         <v>88.33</v>
       </c>
       <c r="V3">
-        <v>88.33</v>
+        <v>66.25</v>
       </c>
       <c r="W3">
-        <v>88.33</v>
-[...2 lines deleted...]
-        <v>61.97</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
         <v>30</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>2004</v>
+      </c>
+      <c r="G4" t="s">
         <v>31</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2309.1</v>
+        <v>2618.28</v>
       </c>
       <c r="I4">
-        <v>1962.44</v>
+        <v>1999.2</v>
       </c>
       <c r="J4">
-        <v>346.66</v>
+        <v>619.08</v>
       </c>
       <c r="K4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M4">
-        <v>791.45</v>
+        <v>429.0075</v>
       </c>
       <c r="N4">
-        <v>545.0</v>
+        <v>429.0075</v>
       </c>
       <c r="O4">
-        <v>483.96</v>
+        <v>338.59</v>
       </c>
       <c r="P4">
-        <v>142.03</v>
+        <v>289.71</v>
+      </c>
+      <c r="Q4">
+        <v>265.0</v>
+      </c>
+      <c r="R4">
+        <v>247.88</v>
       </c>
       <c r="S4">
-        <v>88.33</v>
+        <v>161.616</v>
       </c>
       <c r="T4">
-        <v>88.33</v>
+        <v>126.522</v>
       </c>
       <c r="U4">
         <v>88.33</v>
       </c>
       <c r="V4">
-        <v>66.25</v>
+        <v>88.33</v>
       </c>
       <c r="W4">
-        <v>15.42</v>
+        <v>88.33</v>
+      </c>
+      <c r="X4">
+        <v>65.95</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
         <v>2003</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H5">
         <v>2103.06</v>
       </c>
       <c r="I5">
         <v>1629.63</v>
       </c>
       <c r="J5">
         <v>473.43</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>335.1495</v>
       </c>
       <c r="N5">
         <v>335.1495</v>
       </c>
       <c r="O5">
         <v>247.88</v>
       </c>
@@ -1694,125 +1706,125 @@
       </c>
       <c r="X6">
         <v>41.82</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7">
         <v>2000</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>1727.23</v>
+        <v>1693.77</v>
       </c>
       <c r="I7">
-        <v>1380.99</v>
+        <v>1309.52</v>
       </c>
       <c r="J7">
-        <v>346.24</v>
+        <v>384.25</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
         <v>265.0</v>
       </c>
       <c r="N7">
         <v>245.13</v>
       </c>
       <c r="O7">
         <v>245.13</v>
       </c>
       <c r="P7">
-        <v>226.74</v>
+        <v>204.99</v>
       </c>
       <c r="Q7">
-        <v>204.99</v>
+        <v>194.0</v>
       </c>
       <c r="R7">
-        <v>194.0</v>
+        <v>155.27</v>
       </c>
       <c r="S7">
         <v>84.21</v>
       </c>
       <c r="T7">
         <v>81.71</v>
       </c>
       <c r="U7">
+        <v>75.58</v>
+      </c>
+      <c r="V7">
         <v>59.82</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>41.97</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>40.96</v>
-      </c>
-[...1 lines deleted...]
-        <v>37.57</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
         <v>2001</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H8">
         <v>1520.34</v>
       </c>
       <c r="I8">
         <v>1015.27</v>
       </c>
       <c r="J8">
         <v>505.07</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
         <v>6</v>
       </c>
       <c r="M8">
         <v>201.82</v>
       </c>
       <c r="N8">
         <v>196.19</v>
       </c>
       <c r="O8">
         <v>181.47</v>
       </c>
@@ -1839,1163 +1851,1160 @@
       </c>
       <c r="W8">
         <v>64.67</v>
       </c>
       <c r="X8">
         <v>59.82</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>9</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H9">
-        <v>1470.74</v>
+        <v>1483.57</v>
       </c>
       <c r="I9">
-        <v>1109.97</v>
+        <v>1047.29</v>
       </c>
       <c r="J9">
-        <v>360.77</v>
+        <v>436.28</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>6</v>
       </c>
       <c r="M9">
-        <v>235.88</v>
+        <v>295.25</v>
       </c>
       <c r="N9">
-        <v>218.18</v>
+        <v>194.0</v>
       </c>
       <c r="O9">
-        <v>186.68</v>
+        <v>179.45</v>
       </c>
       <c r="P9">
-        <v>179.45</v>
+        <v>142.03</v>
       </c>
       <c r="Q9">
-        <v>147.75</v>
+        <v>122.89</v>
       </c>
       <c r="R9">
-        <v>142.03</v>
+        <v>113.67</v>
       </c>
       <c r="S9">
-        <v>78.04</v>
+        <v>126.764</v>
       </c>
       <c r="T9">
+        <v>111.72</v>
+      </c>
+      <c r="U9">
         <v>69.91</v>
       </c>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
       <c r="V9">
-        <v>55.33</v>
+        <v>51.18</v>
       </c>
       <c r="W9">
-        <v>52.75</v>
+        <v>44.29</v>
       </c>
       <c r="X9">
-        <v>37.47</v>
+        <v>32.42</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
       <c r="C10">
         <v>-1</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="F10">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H10">
-        <v>1431.89</v>
+        <v>1451.82</v>
       </c>
       <c r="I10">
-        <v>995.61</v>
+        <v>1229.37</v>
       </c>
       <c r="J10">
-        <v>436.28</v>
+        <v>222.45</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
         <v>6</v>
       </c>
       <c r="M10">
-        <v>295.25</v>
+        <v>265.0</v>
       </c>
       <c r="N10">
+        <v>265.0</v>
+      </c>
+      <c r="O10">
+        <v>245.13</v>
+      </c>
+      <c r="P10">
         <v>194.0</v>
       </c>
-      <c r="O10">
-[...4 lines deleted...]
-      </c>
       <c r="Q10">
-        <v>113.67</v>
+        <v>151.24</v>
       </c>
       <c r="R10">
-        <v>71.21</v>
+        <v>109.0</v>
       </c>
       <c r="S10">
-        <v>126.764</v>
+        <v>69.91</v>
       </c>
       <c r="T10">
-        <v>111.72</v>
+        <v>55.33</v>
       </c>
       <c r="U10">
-        <v>69.91</v>
+        <v>41.75</v>
       </c>
       <c r="V10">
-        <v>51.18</v>
+        <v>33.61</v>
       </c>
       <c r="W10">
-        <v>44.29</v>
+        <v>15.42</v>
       </c>
       <c r="X10">
-        <v>32.42</v>
+        <v>6.43</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" t="s">
         <v>45</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H11">
-        <v>1420.93</v>
+        <v>1413.06</v>
       </c>
       <c r="I11">
-        <v>998.23</v>
+        <v>1017.03</v>
       </c>
       <c r="J11">
-        <v>422.7</v>
+        <v>396.03</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
-        <v>295.25</v>
+        <v>235.88</v>
       </c>
       <c r="N11">
-        <v>226.74</v>
+        <v>186.68</v>
       </c>
       <c r="O11">
-        <v>209.74</v>
+        <v>179.45</v>
       </c>
       <c r="P11">
-        <v>184.95</v>
+        <v>147.75</v>
       </c>
       <c r="Q11">
-        <v>46.25</v>
+        <v>142.03</v>
       </c>
       <c r="R11">
-        <v>35.3</v>
+        <v>125.24</v>
       </c>
       <c r="S11">
-        <v>98.42</v>
+        <v>78.04</v>
       </c>
       <c r="T11">
-        <v>81.71</v>
+        <v>72.73</v>
       </c>
       <c r="U11">
-        <v>75.58</v>
+        <v>69.91</v>
       </c>
       <c r="V11">
-        <v>61.28</v>
+        <v>67.27</v>
       </c>
       <c r="W11">
-        <v>60.49</v>
+        <v>55.33</v>
       </c>
       <c r="X11">
-        <v>45.22</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12">
+        <v>1999</v>
+      </c>
+      <c r="G12" t="s">
         <v>48</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12">
-        <v>1370.65</v>
+        <v>1374.68</v>
       </c>
       <c r="I12">
-        <v>1022.58</v>
+        <v>951.98</v>
       </c>
       <c r="J12">
-        <v>348.07</v>
+        <v>422.7</v>
       </c>
       <c r="K12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L12">
         <v>6</v>
       </c>
       <c r="M12">
-        <v>245.78</v>
+        <v>295.25</v>
       </c>
       <c r="N12">
-        <v>245.13</v>
+        <v>226.74</v>
       </c>
       <c r="O12">
-        <v>163.5</v>
+        <v>209.74</v>
       </c>
       <c r="P12">
-        <v>163.5</v>
+        <v>184.95</v>
       </c>
       <c r="Q12">
-        <v>132.86</v>
-[...2 lines deleted...]
-        <v>71.81</v>
+        <v>35.3</v>
       </c>
       <c r="S12">
+        <v>98.42</v>
+      </c>
+      <c r="T12">
         <v>81.71</v>
       </c>
-      <c r="T12">
-[...1 lines deleted...]
-      </c>
       <c r="U12">
-        <v>55.95</v>
+        <v>75.58</v>
       </c>
       <c r="V12">
-        <v>52.43</v>
+        <v>61.28</v>
       </c>
       <c r="W12">
-        <v>52.43</v>
+        <v>60.49</v>
       </c>
       <c r="X12">
-        <v>40.88</v>
+        <v>45.22</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
         <v>50</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="H13">
-        <v>1317.1</v>
+        <v>1370.65</v>
       </c>
       <c r="I13">
-        <v>1116.81</v>
+        <v>1022.58</v>
       </c>
       <c r="J13">
-        <v>200.29</v>
+        <v>348.07</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M13">
-        <v>273.11</v>
+        <v>245.78</v>
       </c>
       <c r="N13">
-        <v>209.74</v>
+        <v>245.13</v>
       </c>
       <c r="O13">
-        <v>194.0</v>
+        <v>163.5</v>
       </c>
       <c r="P13">
-        <v>153.55</v>
+        <v>163.5</v>
       </c>
       <c r="Q13">
-        <v>153.55</v>
+        <v>132.86</v>
       </c>
       <c r="R13">
-        <v>132.86</v>
+        <v>71.81</v>
       </c>
       <c r="S13">
-        <v>63.75</v>
+        <v>81.71</v>
       </c>
       <c r="T13">
-        <v>44.29</v>
+        <v>64.67</v>
       </c>
       <c r="U13">
-        <v>40.96</v>
+        <v>55.95</v>
       </c>
       <c r="V13">
-        <v>36.06</v>
+        <v>52.43</v>
       </c>
       <c r="W13">
-        <v>15.23</v>
+        <v>52.43</v>
+      </c>
+      <c r="X13">
+        <v>40.88</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14">
+        <v>1996</v>
+      </c>
+      <c r="G14" t="s">
         <v>53</v>
       </c>
-      <c r="E14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14">
-        <v>1280.08</v>
+        <v>1301.87</v>
       </c>
       <c r="I14">
-        <v>1073.73</v>
+        <v>1116.81</v>
       </c>
       <c r="J14">
-        <v>206.35</v>
+        <v>185.06</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
         <v>4</v>
       </c>
       <c r="M14">
-        <v>265.0</v>
+        <v>273.11</v>
       </c>
       <c r="N14">
-        <v>245.13</v>
+        <v>209.74</v>
       </c>
       <c r="O14">
-        <v>226.74</v>
+        <v>194.0</v>
       </c>
       <c r="P14">
-        <v>184.95</v>
+        <v>153.55</v>
       </c>
       <c r="Q14">
-        <v>96.18</v>
+        <v>153.55</v>
       </c>
       <c r="R14">
-        <v>55.73</v>
+        <v>132.86</v>
       </c>
       <c r="S14">
-        <v>64.67</v>
+        <v>63.75</v>
       </c>
       <c r="T14">
-        <v>64.67</v>
+        <v>44.29</v>
       </c>
       <c r="U14">
-        <v>38.62</v>
+        <v>40.96</v>
       </c>
       <c r="V14">
-        <v>38.39</v>
+        <v>36.06</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15">
+        <v>1997</v>
+      </c>
+      <c r="G15" t="s">
         <v>56</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15">
-        <v>1269.13</v>
+        <v>1280.08</v>
       </c>
       <c r="I15">
-        <v>1042.01</v>
+        <v>1073.73</v>
       </c>
       <c r="J15">
-        <v>227.12</v>
+        <v>206.35</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M15">
         <v>265.0</v>
       </c>
       <c r="N15">
         <v>245.13</v>
       </c>
       <c r="O15">
-        <v>194.0</v>
+        <v>226.74</v>
       </c>
       <c r="P15">
-        <v>151.24</v>
+        <v>184.95</v>
       </c>
       <c r="Q15">
-        <v>109.0</v>
+        <v>96.18</v>
       </c>
       <c r="R15">
-        <v>77.64</v>
+        <v>55.73</v>
       </c>
       <c r="S15">
-        <v>69.91</v>
+        <v>64.67</v>
       </c>
       <c r="T15">
-        <v>55.33</v>
+        <v>64.67</v>
       </c>
       <c r="U15">
-        <v>41.75</v>
+        <v>38.62</v>
       </c>
       <c r="V15">
-        <v>33.61</v>
-[...5 lines deleted...]
-        <v>11.1</v>
+        <v>38.39</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16">
         <v>1998</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H16">
-        <v>1196.75</v>
+        <v>1220.72</v>
       </c>
       <c r="I16">
-        <v>1131.25</v>
+        <v>1155.22</v>
       </c>
       <c r="J16">
         <v>65.5</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
         <v>2</v>
       </c>
       <c r="M16">
         <v>209.74</v>
       </c>
       <c r="N16">
         <v>209.74</v>
       </c>
       <c r="O16">
         <v>209.74</v>
       </c>
       <c r="P16">
         <v>194.0</v>
       </c>
       <c r="Q16">
         <v>166.0</v>
       </c>
       <c r="R16">
-        <v>142.03</v>
+        <v>166.0</v>
       </c>
       <c r="S16">
         <v>43.79</v>
       </c>
       <c r="T16">
         <v>21.71</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H17">
-        <v>1135.97</v>
+        <v>1104.24</v>
       </c>
       <c r="I17">
-        <v>524.11</v>
+        <v>875.51</v>
       </c>
       <c r="J17">
-        <v>611.86</v>
+        <v>228.73</v>
       </c>
       <c r="K17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
-        <v>313.2</v>
+        <v>216.15</v>
       </c>
       <c r="N17">
-        <v>164.66</v>
+        <v>172.68</v>
       </c>
       <c r="O17">
-        <v>46.25</v>
+        <v>151.24</v>
+      </c>
+      <c r="P17">
+        <v>135.4</v>
+      </c>
+      <c r="Q17">
+        <v>112.41</v>
+      </c>
+      <c r="R17">
+        <v>87.63</v>
       </c>
       <c r="S17">
-        <v>182.0</v>
+        <v>61.76</v>
       </c>
       <c r="T17">
-        <v>143.0025</v>
+        <v>57.03</v>
       </c>
       <c r="U17">
-        <v>91.51</v>
+        <v>33.35</v>
       </c>
       <c r="V17">
-        <v>81.93</v>
+        <v>32.84</v>
       </c>
       <c r="W17">
-        <v>57.94</v>
+        <v>27.68</v>
       </c>
       <c r="X17">
-        <v>55.48</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F18">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G18" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="H18">
-        <v>1104.24</v>
+        <v>1083.86</v>
       </c>
       <c r="I18">
-        <v>875.51</v>
+        <v>774.83</v>
       </c>
       <c r="J18">
-        <v>228.73</v>
+        <v>309.03</v>
       </c>
       <c r="K18">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>216.15</v>
+        <v>265.0</v>
       </c>
       <c r="N18">
-        <v>172.68</v>
+        <v>252.63</v>
       </c>
       <c r="O18">
-        <v>151.24</v>
+        <v>179.45</v>
       </c>
       <c r="P18">
-        <v>135.4</v>
+        <v>60.25</v>
       </c>
       <c r="Q18">
-        <v>112.41</v>
-[...2 lines deleted...]
-        <v>87.63</v>
+        <v>17.5</v>
       </c>
       <c r="S18">
-        <v>61.76</v>
+        <v>161.316</v>
       </c>
       <c r="T18">
-        <v>57.03</v>
+        <v>56.69</v>
       </c>
       <c r="U18">
-        <v>33.35</v>
+        <v>35.05</v>
       </c>
       <c r="V18">
-        <v>32.84</v>
+        <v>26.29</v>
       </c>
       <c r="W18">
-        <v>27.68</v>
+        <v>15.42</v>
       </c>
       <c r="X18">
-        <v>16.07</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C19">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
-        <v>1083.86</v>
+        <v>1042.65</v>
       </c>
       <c r="I19">
-        <v>774.83</v>
+        <v>771.24</v>
       </c>
       <c r="J19">
-        <v>309.03</v>
+        <v>271.41</v>
       </c>
       <c r="K19">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M19">
-        <v>265.0</v>
+        <v>379.577</v>
       </c>
       <c r="N19">
-        <v>252.63</v>
+        <v>245.13</v>
       </c>
       <c r="O19">
-        <v>179.45</v>
+        <v>76.12</v>
       </c>
       <c r="P19">
-        <v>60.25</v>
-[...2 lines deleted...]
-        <v>17.5</v>
+        <v>70.41</v>
       </c>
       <c r="S19">
-        <v>161.316</v>
+        <v>91.04</v>
       </c>
       <c r="T19">
-        <v>56.69</v>
+        <v>81.71</v>
       </c>
       <c r="U19">
-        <v>35.05</v>
+        <v>51.32</v>
       </c>
       <c r="V19">
-        <v>26.29</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>47.34</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C20">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H20">
-        <v>1057.65</v>
+        <v>1004.54</v>
       </c>
       <c r="I20">
-        <v>721.88</v>
+        <v>785.35</v>
       </c>
       <c r="J20">
-        <v>335.77</v>
+        <v>219.19</v>
       </c>
       <c r="K20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L20">
         <v>6</v>
       </c>
       <c r="M20">
-        <v>226.74</v>
+        <v>216.15</v>
       </c>
       <c r="N20">
-        <v>201.82</v>
+        <v>209.74</v>
       </c>
       <c r="O20">
-        <v>108.17</v>
+        <v>166.0</v>
       </c>
       <c r="P20">
-        <v>96.18</v>
+        <v>131.38</v>
       </c>
       <c r="Q20">
-        <v>88.97</v>
+        <v>55.73</v>
+      </c>
+      <c r="R20">
+        <v>6.35</v>
       </c>
       <c r="S20">
-        <v>81.71</v>
+        <v>84.36</v>
       </c>
       <c r="T20">
-        <v>75.58</v>
+        <v>38.39</v>
       </c>
       <c r="U20">
-        <v>61.28</v>
+        <v>37.47</v>
       </c>
       <c r="V20">
-        <v>57.13</v>
+        <v>24.19</v>
       </c>
       <c r="W20">
-        <v>43.79</v>
+        <v>17.6</v>
       </c>
       <c r="X20">
-        <v>16.28</v>
+        <v>17.18</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C21">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H21">
-        <v>1042.65</v>
+        <v>971.31</v>
       </c>
       <c r="I21">
-        <v>771.24</v>
+        <v>359.45</v>
       </c>
       <c r="J21">
-        <v>271.41</v>
+        <v>611.86</v>
       </c>
       <c r="K21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M21">
-        <v>379.577</v>
+        <v>313.2</v>
       </c>
       <c r="N21">
-        <v>245.13</v>
-[...5 lines deleted...]
-        <v>70.41</v>
+        <v>46.25</v>
       </c>
       <c r="S21">
-        <v>91.04</v>
+        <v>182.0</v>
       </c>
       <c r="T21">
-        <v>81.71</v>
+        <v>143.0025</v>
       </c>
       <c r="U21">
-        <v>51.32</v>
+        <v>91.51</v>
       </c>
       <c r="V21">
-        <v>47.34</v>
+        <v>81.93</v>
+      </c>
+      <c r="W21">
+        <v>57.94</v>
+      </c>
+      <c r="X21">
+        <v>55.48</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H22">
-        <v>922.79</v>
+        <v>950.35</v>
       </c>
       <c r="I22">
-        <v>844.81</v>
+        <v>739.72</v>
       </c>
       <c r="J22">
-        <v>77.98</v>
+        <v>210.63</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M22">
-        <v>199.94</v>
+        <v>226.74</v>
       </c>
       <c r="N22">
-        <v>194.0</v>
+        <v>121.52</v>
       </c>
       <c r="O22">
-        <v>179.45</v>
+        <v>121.52</v>
       </c>
       <c r="P22">
-        <v>131.38</v>
+        <v>121.52</v>
       </c>
       <c r="Q22">
-        <v>97.26</v>
+        <v>107.16</v>
       </c>
       <c r="R22">
-        <v>42.78</v>
+        <v>41.26</v>
       </c>
       <c r="S22">
-        <v>40.51</v>
+        <v>59.82</v>
       </c>
       <c r="T22">
-        <v>37.47</v>
+        <v>47.34</v>
+      </c>
+      <c r="U22">
+        <v>34.66</v>
+      </c>
+      <c r="V22">
+        <v>27.74</v>
+      </c>
+      <c r="W22">
+        <v>22.49</v>
+      </c>
+      <c r="X22">
+        <v>18.58</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F23">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H23">
-        <v>866.99</v>
+        <v>906.82</v>
       </c>
       <c r="I23">
-        <v>656.36</v>
+        <v>520.06</v>
       </c>
       <c r="J23">
-        <v>210.63</v>
+        <v>386.76</v>
       </c>
       <c r="K23">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L23">
         <v>6</v>
       </c>
       <c r="M23">
         <v>226.74</v>
       </c>
       <c r="N23">
-        <v>121.52</v>
+        <v>108.17</v>
       </c>
       <c r="O23">
-        <v>121.52</v>
+        <v>96.18</v>
       </c>
       <c r="P23">
-        <v>107.16</v>
-[...5 lines deleted...]
-        <v>38.16</v>
+        <v>88.97</v>
       </c>
       <c r="S23">
-        <v>59.82</v>
+        <v>81.71</v>
       </c>
       <c r="T23">
-        <v>47.34</v>
+        <v>75.58</v>
       </c>
       <c r="U23">
-        <v>34.66</v>
+        <v>67.27</v>
       </c>
       <c r="V23">
-        <v>27.74</v>
+        <v>61.28</v>
       </c>
       <c r="W23">
-        <v>22.49</v>
+        <v>57.13</v>
       </c>
       <c r="X23">
-        <v>18.58</v>
+        <v>43.79</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F24">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="H24">
-        <v>847.44</v>
+        <v>894.27</v>
       </c>
       <c r="I24">
-        <v>587.0</v>
+        <v>802.03</v>
       </c>
       <c r="J24">
-        <v>260.44</v>
+        <v>92.24</v>
       </c>
       <c r="K24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L24">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M24">
-        <v>245.13</v>
+        <v>199.94</v>
       </c>
       <c r="N24">
+        <v>194.0</v>
+      </c>
+      <c r="O24">
+        <v>179.45</v>
+      </c>
+      <c r="P24">
         <v>131.38</v>
       </c>
-      <c r="O24">
-[...3 lines deleted...]
-        <v>88.97</v>
+      <c r="Q24">
+        <v>97.26</v>
       </c>
       <c r="S24">
-        <v>75.58</v>
+        <v>40.51</v>
       </c>
       <c r="T24">
-        <v>69.91</v>
+        <v>37.47</v>
       </c>
       <c r="U24">
-        <v>69.91</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F25">
         <v>2006</v>
       </c>
       <c r="G25" t="s">
         <v>26</v>
       </c>
       <c r="H25">
         <v>840.82</v>
       </c>
       <c r="I25">
         <v>799.79</v>
       </c>
       <c r="J25">
         <v>41.03</v>
       </c>
       <c r="K25">
         <v>6</v>
       </c>
       <c r="L25">
         <v>2</v>
       </c>
       <c r="M25">
         <v>233.68</v>
       </c>
@@ -3004,1081 +3013,1087 @@
       </c>
       <c r="O25">
         <v>153.55</v>
       </c>
       <c r="P25">
         <v>131.38</v>
       </c>
       <c r="Q25">
         <v>94.73</v>
       </c>
       <c r="R25">
         <v>20.45</v>
       </c>
       <c r="S25">
         <v>22.24</v>
       </c>
       <c r="T25">
         <v>18.79</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26" t="s">
         <v>77</v>
       </c>
       <c r="F26">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G26" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="H26">
-        <v>826.12</v>
+        <v>835.24</v>
       </c>
       <c r="I26">
-        <v>575.61</v>
+        <v>774.16</v>
       </c>
       <c r="J26">
-        <v>250.51</v>
+        <v>61.08</v>
       </c>
       <c r="K26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L26">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M26">
-        <v>216.15</v>
+        <v>233.68</v>
       </c>
       <c r="N26">
-        <v>166.0</v>
+        <v>153.55</v>
       </c>
       <c r="O26">
-        <v>131.38</v>
+        <v>129.4</v>
       </c>
       <c r="P26">
-        <v>55.73</v>
+        <v>99.12</v>
       </c>
       <c r="Q26">
-        <v>6.35</v>
+        <v>82.29</v>
+      </c>
+      <c r="R26">
+        <v>76.12</v>
       </c>
       <c r="S26">
-        <v>84.36</v>
+        <v>40.51</v>
       </c>
       <c r="T26">
-        <v>48.5</v>
-[...11 lines deleted...]
-        <v>17.6</v>
+        <v>20.57</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>27</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F27">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G27" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H27">
-        <v>810.64</v>
+        <v>826.68</v>
       </c>
       <c r="I27">
-        <v>716.48</v>
+        <v>717.4</v>
       </c>
       <c r="J27">
-        <v>94.16</v>
+        <v>109.28</v>
       </c>
       <c r="K27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M27">
-        <v>252.63</v>
+        <v>179.45</v>
       </c>
       <c r="N27">
-        <v>209.74</v>
+        <v>166.0</v>
       </c>
       <c r="O27">
-        <v>142.03</v>
+        <v>131.38</v>
       </c>
       <c r="P27">
-        <v>89.97</v>
+        <v>100.83</v>
       </c>
       <c r="Q27">
-        <v>22.11</v>
+        <v>100.83</v>
+      </c>
+      <c r="R27">
+        <v>38.91</v>
       </c>
       <c r="S27">
-        <v>56.69</v>
+        <v>48.5</v>
       </c>
       <c r="T27">
-        <v>37.47</v>
+        <v>36.33</v>
+      </c>
+      <c r="U27">
+        <v>17.71</v>
+      </c>
+      <c r="V27">
+        <v>6.74</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>28</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F28">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="H28">
-        <v>729.37</v>
+        <v>804.74</v>
       </c>
       <c r="I28">
-        <v>624.8</v>
+        <v>674.51</v>
       </c>
       <c r="J28">
-        <v>104.57</v>
+        <v>130.23</v>
       </c>
       <c r="K28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M28">
-        <v>179.45</v>
+        <v>166.0</v>
       </c>
       <c r="N28">
         <v>153.55</v>
       </c>
       <c r="O28">
-        <v>139.89</v>
+        <v>109.0</v>
       </c>
       <c r="P28">
-        <v>96.18</v>
+        <v>93.26</v>
       </c>
       <c r="Q28">
-        <v>55.73</v>
+        <v>82.29</v>
+      </c>
+      <c r="R28">
+        <v>70.41</v>
       </c>
       <c r="S28">
         <v>69.91</v>
       </c>
       <c r="T28">
-        <v>34.66</v>
+        <v>35.72</v>
+      </c>
+      <c r="U28">
+        <v>24.6</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>29</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F29">
         <v>2002</v>
       </c>
       <c r="G29" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="H29">
-        <v>723.19</v>
+        <v>779.37</v>
       </c>
       <c r="I29">
-        <v>620.61</v>
+        <v>674.8</v>
       </c>
       <c r="J29">
-        <v>102.58</v>
+        <v>104.57</v>
       </c>
       <c r="K29">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M29">
-        <v>233.68</v>
+        <v>179.45</v>
       </c>
       <c r="N29">
-        <v>129.4</v>
+        <v>153.55</v>
       </c>
       <c r="O29">
-        <v>99.12</v>
+        <v>139.89</v>
       </c>
       <c r="P29">
-        <v>82.29</v>
+        <v>96.18</v>
       </c>
       <c r="Q29">
-        <v>76.12</v>
+        <v>55.73</v>
+      </c>
+      <c r="R29">
+        <v>50.0</v>
       </c>
       <c r="S29">
-        <v>41.5</v>
+        <v>69.91</v>
       </c>
       <c r="T29">
-        <v>40.51</v>
-[...2 lines deleted...]
-        <v>20.57</v>
+        <v>34.66</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C30">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F30">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G30" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="H30">
-        <v>722.45</v>
+        <v>753.95</v>
       </c>
       <c r="I30">
-        <v>592.22</v>
+        <v>716.48</v>
       </c>
       <c r="J30">
-        <v>130.23</v>
+        <v>37.47</v>
       </c>
       <c r="K30">
         <v>5</v>
       </c>
       <c r="L30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M30">
-        <v>166.0</v>
+        <v>252.63</v>
       </c>
       <c r="N30">
-        <v>153.55</v>
+        <v>209.74</v>
       </c>
       <c r="O30">
-        <v>109.0</v>
+        <v>142.03</v>
       </c>
       <c r="P30">
-        <v>93.26</v>
+        <v>89.97</v>
       </c>
       <c r="Q30">
-        <v>70.41</v>
+        <v>22.11</v>
       </c>
       <c r="S30">
-        <v>69.91</v>
-[...5 lines deleted...]
-        <v>24.6</v>
+        <v>37.47</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="F31">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H31">
-        <v>682.66</v>
+        <v>737.48</v>
       </c>
       <c r="I31">
-        <v>591.09</v>
+        <v>451.02</v>
       </c>
       <c r="J31">
-        <v>91.57</v>
+        <v>286.46</v>
       </c>
       <c r="K31">
+        <v>3</v>
+      </c>
+      <c r="L31">
         <v>6</v>
       </c>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
       <c r="M31">
-        <v>166.0</v>
+        <v>199.94</v>
       </c>
       <c r="N31">
         <v>131.38</v>
       </c>
       <c r="O31">
-        <v>100.83</v>
-[...8 lines deleted...]
-        <v>38.91</v>
+        <v>119.7</v>
       </c>
       <c r="S31">
-        <v>48.5</v>
+        <v>77.89</v>
       </c>
       <c r="T31">
-        <v>36.33</v>
+        <v>49.25</v>
       </c>
       <c r="U31">
-        <v>6.74</v>
+        <v>47.34</v>
+      </c>
+      <c r="V31">
+        <v>43.79</v>
+      </c>
+      <c r="W31">
+        <v>37.81</v>
+      </c>
+      <c r="X31">
+        <v>30.38</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>-7</v>
       </c>
       <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
         <v>90</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
-        <v>635.46</v>
+        <v>684.02</v>
       </c>
       <c r="I32">
-        <v>576.14</v>
+        <v>341.87</v>
       </c>
       <c r="J32">
-        <v>59.32</v>
+        <v>342.15</v>
       </c>
       <c r="K32">
+        <v>3</v>
+      </c>
+      <c r="L32">
         <v>6</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
-        <v>194.0</v>
+        <v>131.38</v>
       </c>
       <c r="N32">
-        <v>166.0</v>
+        <v>121.52</v>
       </c>
       <c r="O32">
-        <v>110.72</v>
-[...8 lines deleted...]
-        <v>8.03</v>
+        <v>88.97</v>
       </c>
       <c r="S32">
-        <v>29.66</v>
+        <v>81.71</v>
       </c>
       <c r="T32">
-        <v>29.66</v>
+        <v>75.58</v>
+      </c>
+      <c r="U32">
+        <v>69.91</v>
+      </c>
+      <c r="V32">
+        <v>69.91</v>
+      </c>
+      <c r="W32">
+        <v>32.84</v>
+      </c>
+      <c r="X32">
+        <v>12.2</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" t="s">
         <v>92</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G33" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="H33">
-        <v>620.58</v>
+        <v>635.46</v>
       </c>
       <c r="I33">
-        <v>319.64</v>
+        <v>576.14</v>
       </c>
       <c r="J33">
-        <v>300.94</v>
+        <v>59.32</v>
       </c>
       <c r="K33">
+        <v>6</v>
+      </c>
+      <c r="L33">
         <v>2</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
-        <v>199.94</v>
+        <v>194.0</v>
       </c>
       <c r="N33">
-        <v>119.7</v>
+        <v>166.0</v>
+      </c>
+      <c r="O33">
+        <v>110.72</v>
+      </c>
+      <c r="P33">
+        <v>82.29</v>
+      </c>
+      <c r="Q33">
+        <v>15.1</v>
+      </c>
+      <c r="R33">
+        <v>8.03</v>
       </c>
       <c r="S33">
-        <v>77.89</v>
+        <v>29.66</v>
       </c>
       <c r="T33">
-        <v>49.25</v>
-[...11 lines deleted...]
-        <v>37.81</v>
+        <v>29.66</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
       <c r="E34" t="s">
         <v>94</v>
       </c>
       <c r="F34">
         <v>2004</v>
       </c>
       <c r="G34" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H34">
         <v>573.66</v>
       </c>
       <c r="I34">
         <v>478.59</v>
       </c>
       <c r="J34">
         <v>95.07</v>
       </c>
       <c r="K34">
         <v>4</v>
       </c>
       <c r="L34">
         <v>4</v>
       </c>
       <c r="M34">
         <v>153.55</v>
       </c>
       <c r="N34">
         <v>139.89</v>
       </c>
       <c r="O34">
         <v>96.18</v>
       </c>
       <c r="P34">
         <v>88.97</v>
       </c>
       <c r="S34">
         <v>40.51</v>
       </c>
       <c r="T34">
         <v>25.6</v>
       </c>
       <c r="U34">
         <v>14.7</v>
       </c>
       <c r="V34">
         <v>14.26</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E35" t="s">
         <v>95</v>
       </c>
       <c r="F35">
         <v>2008</v>
       </c>
       <c r="G35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H35">
         <v>560.7</v>
       </c>
       <c r="I35">
         <v>485.51</v>
       </c>
       <c r="J35">
         <v>75.19</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>2</v>
       </c>
       <c r="M35">
         <v>179.45</v>
       </c>
       <c r="N35">
         <v>91.69</v>
       </c>
       <c r="O35">
         <v>86.27</v>
       </c>
       <c r="P35">
         <v>46.25</v>
       </c>
       <c r="Q35">
         <v>44.11</v>
       </c>
       <c r="R35">
         <v>37.74</v>
       </c>
       <c r="S35">
         <v>52.43</v>
       </c>
       <c r="T35">
         <v>22.76</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>96</v>
       </c>
       <c r="E36" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F36">
         <v>1993</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H36">
         <v>531.37</v>
       </c>
       <c r="I36">
         <v>218.15</v>
       </c>
       <c r="J36">
         <v>313.22</v>
       </c>
       <c r="K36">
         <v>2</v>
       </c>
       <c r="L36">
         <v>6</v>
       </c>
       <c r="M36">
         <v>142.03</v>
       </c>
       <c r="N36">
         <v>76.12</v>
       </c>
       <c r="S36">
         <v>91.2</v>
       </c>
       <c r="T36">
         <v>59.82</v>
       </c>
       <c r="U36">
         <v>44.86</v>
       </c>
       <c r="V36">
         <v>43.79</v>
       </c>
       <c r="W36">
         <v>40.51</v>
       </c>
       <c r="X36">
         <v>33.04</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>98</v>
       </c>
       <c r="F37">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="H37">
-        <v>512.97</v>
+        <v>517.17</v>
       </c>
       <c r="I37">
-        <v>432.91</v>
+        <v>344.89</v>
       </c>
       <c r="J37">
-        <v>80.06</v>
+        <v>172.28</v>
       </c>
       <c r="K37">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L37">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M37">
-        <v>194.0</v>
+        <v>158.24</v>
       </c>
       <c r="N37">
         <v>121.52</v>
       </c>
       <c r="O37">
-        <v>102.42</v>
-[...2 lines deleted...]
-        <v>14.97</v>
+        <v>65.13</v>
       </c>
       <c r="S37">
-        <v>72.18</v>
+        <v>47.34</v>
       </c>
       <c r="T37">
-        <v>7.88</v>
+        <v>43.79</v>
+      </c>
+      <c r="U37">
+        <v>38.69</v>
+      </c>
+      <c r="V37">
+        <v>22.38</v>
+      </c>
+      <c r="W37">
+        <v>20.08</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C38">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F38">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H38">
-        <v>452.04</v>
+        <v>424.91</v>
       </c>
       <c r="I38">
-        <v>279.76</v>
+        <v>229.59</v>
       </c>
       <c r="J38">
-        <v>172.28</v>
+        <v>195.32</v>
       </c>
       <c r="K38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L38">
         <v>5</v>
       </c>
       <c r="M38">
-        <v>158.24</v>
+        <v>103.98</v>
       </c>
       <c r="N38">
-        <v>121.52</v>
+        <v>84.81</v>
+      </c>
+      <c r="O38">
+        <v>40.8</v>
       </c>
       <c r="S38">
-        <v>47.34</v>
+        <v>50.0</v>
       </c>
       <c r="T38">
-        <v>43.79</v>
+        <v>41.67</v>
       </c>
       <c r="U38">
-        <v>38.69</v>
+        <v>37.5</v>
       </c>
       <c r="V38">
-        <v>22.38</v>
+        <v>35.65</v>
       </c>
       <c r="W38">
-        <v>20.08</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F39">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G39" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H39">
-        <v>420.93</v>
+        <v>383.64</v>
       </c>
       <c r="I39">
-        <v>275.61</v>
+        <v>238.91</v>
       </c>
       <c r="J39">
-        <v>145.32</v>
+        <v>144.73</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M39">
-        <v>150.0</v>
+        <v>121.52</v>
       </c>
       <c r="N39">
-        <v>84.81</v>
+        <v>102.42</v>
       </c>
       <c r="O39">
-        <v>40.8</v>
+        <v>14.97</v>
       </c>
       <c r="S39">
-        <v>41.67</v>
+        <v>72.18</v>
       </c>
       <c r="T39">
-        <v>37.5</v>
+        <v>64.67</v>
       </c>
       <c r="U39">
-        <v>35.65</v>
-[...2 lines deleted...]
-        <v>30.5</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>105</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F40">
         <v>2008</v>
       </c>
       <c r="G40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H40">
-        <v>409.59</v>
+        <v>383.21</v>
       </c>
       <c r="I40">
-        <v>380.83</v>
+        <v>341.26</v>
       </c>
       <c r="J40">
-        <v>28.76</v>
+        <v>41.95</v>
       </c>
       <c r="K40">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M40">
         <v>153.55</v>
       </c>
       <c r="N40">
         <v>93.26</v>
       </c>
       <c r="O40">
         <v>86.27</v>
       </c>
       <c r="P40">
-        <v>39.57</v>
-[...1 lines deleted...]
-      <c r="Q40">
         <v>8.18</v>
       </c>
       <c r="S40">
         <v>28.76</v>
+      </c>
+      <c r="T40">
+        <v>13.19</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>106</v>
       </c>
       <c r="E41" t="s">
         <v>107</v>
       </c>
       <c r="F41">
         <v>2005</v>
       </c>
       <c r="G41" t="s">
         <v>26</v>
       </c>
       <c r="H41">
-        <v>387.15</v>
+        <v>370.76</v>
       </c>
       <c r="I41">
         <v>342.34</v>
       </c>
       <c r="J41">
-        <v>44.81</v>
+        <v>28.42</v>
       </c>
       <c r="K41">
         <v>3</v>
       </c>
       <c r="L41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M41">
         <v>171.08</v>
       </c>
       <c r="N41">
         <v>88.97</v>
       </c>
       <c r="O41">
         <v>82.29</v>
       </c>
       <c r="S41">
         <v>28.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>16.39</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F42">
         <v>2002</v>
       </c>
       <c r="G42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H42">
         <v>370.12</v>
       </c>
       <c r="I42">
         <v>48.22</v>
       </c>
       <c r="J42">
         <v>321.9</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>5</v>
       </c>
       <c r="M42">
         <v>48.22</v>
       </c>
       <c r="S42">
         <v>88.33</v>
       </c>
       <c r="T42">
         <v>69.91</v>
       </c>
       <c r="U42">
         <v>66.77</v>
       </c>
       <c r="V42">
         <v>51.76</v>
       </c>
       <c r="W42">
         <v>45.13</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>109</v>
       </c>
       <c r="E43" t="s">
         <v>110</v>
       </c>
       <c r="F43">
         <v>2004</v>
       </c>
       <c r="G43" t="s">
         <v>36</v>
       </c>
       <c r="H43">
         <v>351.44</v>
       </c>
       <c r="I43">
         <v>254.97</v>
       </c>
       <c r="J43">
         <v>96.47</v>
       </c>
       <c r="K43">
         <v>2</v>
       </c>
@@ -4090,4095 +4105,4192 @@
       </c>
       <c r="N43">
         <v>88.97</v>
       </c>
       <c r="S43">
         <v>44.86</v>
       </c>
       <c r="T43">
         <v>18.74</v>
       </c>
       <c r="U43">
         <v>13.93</v>
       </c>
       <c r="V43">
         <v>13.6</v>
       </c>
       <c r="W43">
         <v>5.34</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>111</v>
       </c>
       <c r="E44" t="s">
         <v>112</v>
       </c>
       <c r="F44">
         <v>2004</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H44">
         <v>338.98</v>
       </c>
       <c r="I44">
         <v>287.96</v>
       </c>
       <c r="J44">
         <v>51.02</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44">
         <v>4</v>
       </c>
       <c r="M44">
         <v>110.72</v>
       </c>
       <c r="N44">
         <v>96.18</v>
       </c>
       <c r="O44">
         <v>81.06</v>
       </c>
       <c r="S44">
         <v>21.91</v>
       </c>
       <c r="T44">
         <v>13.19</v>
       </c>
       <c r="U44">
         <v>12.58</v>
       </c>
       <c r="V44">
         <v>3.34</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>113</v>
       </c>
       <c r="E45" t="s">
         <v>114</v>
       </c>
       <c r="F45">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="G45" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="H45">
-        <v>318.63</v>
+        <v>323.85</v>
       </c>
       <c r="I45">
+        <v>323.85</v>
+      </c>
+      <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="J45">
-[...1 lines deleted...]
-      </c>
       <c r="K45">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L45">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>194.0</v>
+      </c>
+      <c r="N45">
+        <v>60.25</v>
+      </c>
+      <c r="O45">
+        <v>58.42</v>
+      </c>
+      <c r="P45">
+        <v>11.18</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
       <c r="E46" t="s">
         <v>116</v>
       </c>
       <c r="F46">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G46" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H46">
-        <v>317.56</v>
+        <v>318.63</v>
       </c>
       <c r="I46">
-        <v>305.77</v>
+        <v>0.0</v>
       </c>
       <c r="J46">
-        <v>11.79</v>
+        <v>318.63</v>
       </c>
       <c r="K46">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L46">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>70.41</v>
+        <v>6</v>
       </c>
       <c r="S46">
-        <v>7.88</v>
+        <v>111.9195</v>
       </c>
       <c r="T46">
-        <v>3.91</v>
+        <v>75.58</v>
+      </c>
+      <c r="U46">
+        <v>70.1</v>
+      </c>
+      <c r="V46">
+        <v>27.74</v>
+      </c>
+      <c r="W46">
+        <v>19.03</v>
+      </c>
+      <c r="X46">
+        <v>14.26</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" t="s">
         <v>118</v>
       </c>
       <c r="F47">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G47" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H47">
-        <v>295.64</v>
+        <v>317.56</v>
       </c>
       <c r="I47">
-        <v>275.07</v>
+        <v>305.77</v>
       </c>
       <c r="J47">
-        <v>20.57</v>
+        <v>11.79</v>
       </c>
       <c r="K47">
+        <v>3</v>
+      </c>
+      <c r="L47">
         <v>2</v>
       </c>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
       <c r="M47">
-        <v>153.55</v>
+        <v>131.38</v>
       </c>
       <c r="N47">
-        <v>121.52</v>
+        <v>103.98</v>
+      </c>
+      <c r="O47">
+        <v>70.41</v>
       </c>
       <c r="S47">
-        <v>20.57</v>
+        <v>7.88</v>
+      </c>
+      <c r="T47">
+        <v>3.91</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
       <c r="E48" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="F48">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G48" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="H48">
-        <v>288.7</v>
+        <v>295.64</v>
       </c>
       <c r="I48">
-        <v>0.0</v>
+        <v>275.07</v>
       </c>
       <c r="J48">
-        <v>288.7</v>
+        <v>20.57</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L48">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M48">
+        <v>153.55</v>
+      </c>
+      <c r="N48">
+        <v>121.52</v>
       </c>
       <c r="S48">
-        <v>61.65</v>
-[...14 lines deleted...]
-        <v>29.66</v>
+        <v>20.57</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C49">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="F49">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="G49" t="s">
-        <v>122</v>
+        <v>48</v>
       </c>
       <c r="H49">
-        <v>280.77</v>
+        <v>288.7</v>
       </c>
       <c r="I49">
-        <v>207.29</v>
+        <v>0.0</v>
       </c>
       <c r="J49">
-        <v>73.48</v>
+        <v>288.7</v>
       </c>
       <c r="K49">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L49">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>82.29</v>
+        <v>6</v>
       </c>
       <c r="S49">
-        <v>32.98</v>
+        <v>61.65</v>
       </c>
       <c r="T49">
-        <v>14.7</v>
+        <v>56.69</v>
       </c>
       <c r="U49">
-        <v>12.5</v>
+        <v>48.5</v>
       </c>
       <c r="V49">
-        <v>8.73</v>
+        <v>47.34</v>
       </c>
       <c r="W49">
-        <v>4.57</v>
+        <v>44.86</v>
+      </c>
+      <c r="X49">
+        <v>29.66</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
+        <v>122</v>
+      </c>
+      <c r="E50" t="s">
         <v>123</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50">
+        <v>1984</v>
+      </c>
+      <c r="G50" t="s">
         <v>124</v>
       </c>
-      <c r="F50">
-[...4 lines deleted...]
-      </c>
       <c r="H50">
-        <v>274.27</v>
+        <v>280.77</v>
       </c>
       <c r="I50">
-        <v>173.07</v>
+        <v>207.29</v>
       </c>
       <c r="J50">
-        <v>101.2</v>
+        <v>73.48</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="L50">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M50">
-        <v>121.52</v>
+        <v>125.0</v>
       </c>
       <c r="N50">
-        <v>51.55</v>
+        <v>82.29</v>
       </c>
       <c r="S50">
-        <v>41.5</v>
+        <v>32.98</v>
       </c>
       <c r="T50">
-        <v>35.65</v>
+        <v>14.7</v>
       </c>
       <c r="U50">
-        <v>24.05</v>
+        <v>12.5</v>
+      </c>
+      <c r="V50">
+        <v>8.73</v>
+      </c>
+      <c r="W50">
+        <v>4.57</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>125</v>
+      </c>
+      <c r="E51" t="s">
         <v>126</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51">
+        <v>2002</v>
+      </c>
+      <c r="G51" t="s">
         <v>127</v>
       </c>
-      <c r="F51">
-[...4 lines deleted...]
-      </c>
       <c r="H51">
-        <v>265.49</v>
+        <v>274.27</v>
       </c>
       <c r="I51">
-        <v>210.93</v>
+        <v>173.07</v>
       </c>
       <c r="J51">
-        <v>54.56</v>
+        <v>101.2</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="L51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M51">
-        <v>106.95</v>
+        <v>121.52</v>
       </c>
       <c r="N51">
-        <v>103.98</v>
+        <v>51.55</v>
       </c>
       <c r="S51">
-        <v>41.67</v>
+        <v>41.5</v>
       </c>
       <c r="T51">
-        <v>12.89</v>
+        <v>35.65</v>
+      </c>
+      <c r="U51">
+        <v>24.05</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E52" t="s">
         <v>129</v>
       </c>
       <c r="F52">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G52" t="s">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="H52">
-        <v>264.89</v>
+        <v>265.49</v>
       </c>
       <c r="I52">
-        <v>44.11</v>
+        <v>210.93</v>
       </c>
       <c r="J52">
-        <v>220.78</v>
+        <v>54.56</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M52">
-        <v>44.11</v>
+        <v>106.95</v>
+      </c>
+      <c r="N52">
+        <v>103.98</v>
       </c>
       <c r="S52">
-        <v>59.82</v>
+        <v>41.67</v>
       </c>
       <c r="T52">
-        <v>51.18</v>
-[...11 lines deleted...]
-        <v>12.2</v>
+        <v>12.89</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="G53" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="H53">
-        <v>263.6</v>
+        <v>264.89</v>
       </c>
       <c r="I53">
-        <v>263.6</v>
+        <v>44.11</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>220.78</v>
       </c>
       <c r="K53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L53">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M53">
-        <v>194.0</v>
-[...5 lines deleted...]
-        <v>11.18</v>
+        <v>44.11</v>
+      </c>
+      <c r="S53">
+        <v>59.82</v>
+      </c>
+      <c r="T53">
+        <v>51.18</v>
+      </c>
+      <c r="U53">
+        <v>48.88</v>
+      </c>
+      <c r="V53">
+        <v>35.51</v>
+      </c>
+      <c r="W53">
+        <v>13.19</v>
+      </c>
+      <c r="X53">
+        <v>12.2</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C54">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
         <v>132</v>
       </c>
       <c r="E54" t="s">
         <v>133</v>
       </c>
       <c r="F54">
         <v>2005</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H54">
         <v>252.05</v>
       </c>
       <c r="I54">
         <v>195.88</v>
       </c>
       <c r="J54">
         <v>56.17</v>
       </c>
       <c r="K54">
         <v>3</v>
       </c>
       <c r="L54">
         <v>4</v>
       </c>
       <c r="M54">
         <v>74.98</v>
       </c>
       <c r="N54">
         <v>69.35</v>
       </c>
       <c r="O54">
         <v>51.55</v>
       </c>
       <c r="S54">
         <v>26.6</v>
       </c>
       <c r="T54">
         <v>15.42</v>
       </c>
       <c r="U54">
         <v>9.21</v>
       </c>
       <c r="V54">
         <v>4.94</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
         <v>134</v>
       </c>
       <c r="E55" t="s">
         <v>135</v>
       </c>
       <c r="F55">
         <v>2004</v>
       </c>
       <c r="G55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H55">
         <v>245.03</v>
       </c>
       <c r="I55">
         <v>215.54</v>
       </c>
       <c r="J55">
         <v>29.49</v>
       </c>
       <c r="K55">
         <v>3</v>
       </c>
       <c r="L55">
         <v>2</v>
       </c>
       <c r="M55">
         <v>81.06</v>
       </c>
       <c r="N55">
         <v>69.35</v>
       </c>
       <c r="O55">
         <v>65.13</v>
       </c>
       <c r="S55">
         <v>15.89</v>
       </c>
       <c r="T55">
         <v>13.6</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
         <v>136</v>
       </c>
       <c r="E56" t="s">
         <v>137</v>
       </c>
       <c r="F56">
         <v>2008</v>
       </c>
       <c r="G56" t="s">
         <v>36</v>
       </c>
       <c r="H56">
         <v>243.85</v>
       </c>
       <c r="I56">
         <v>240.24</v>
       </c>
       <c r="J56">
         <v>3.61</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="M56">
         <v>194.0</v>
       </c>
       <c r="N56">
         <v>46.24</v>
       </c>
       <c r="S56">
         <v>3.61</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>138</v>
       </c>
       <c r="E57" t="s">
         <v>139</v>
       </c>
       <c r="F57">
         <v>2000</v>
       </c>
       <c r="G57" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H57">
         <v>231.15</v>
       </c>
       <c r="I57">
         <v>216.39</v>
       </c>
       <c r="J57">
         <v>14.76</v>
       </c>
       <c r="K57">
         <v>2</v>
       </c>
       <c r="L57">
         <v>2</v>
       </c>
       <c r="M57">
         <v>112.41</v>
       </c>
       <c r="N57">
         <v>103.98</v>
       </c>
       <c r="S57">
         <v>8.52</v>
       </c>
       <c r="T57">
         <v>6.24</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>140</v>
       </c>
       <c r="E58" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
       <c r="F58">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G58" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H58">
-        <v>225.48</v>
+        <v>228.35</v>
       </c>
       <c r="I58">
-        <v>124.01</v>
+        <v>204.67</v>
       </c>
       <c r="J58">
-        <v>101.47</v>
+        <v>23.68</v>
       </c>
       <c r="K58">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L58">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>68.28</v>
+        <v>88.97</v>
       </c>
       <c r="N58">
-        <v>55.73</v>
+        <v>64.15</v>
+      </c>
+      <c r="O58">
+        <v>51.55</v>
       </c>
       <c r="S58">
-        <v>47.34</v>
-[...8 lines deleted...]
-        <v>7.29</v>
+        <v>23.68</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
+        <v>141</v>
+      </c>
+      <c r="E59" t="s">
         <v>142</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G59" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H59">
-        <v>215.75</v>
+        <v>225.48</v>
       </c>
       <c r="I59">
-        <v>0.0</v>
+        <v>124.01</v>
       </c>
       <c r="J59">
-        <v>215.75</v>
+        <v>101.47</v>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L59">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="M59">
+        <v>68.28</v>
+      </c>
+      <c r="N59">
+        <v>55.73</v>
       </c>
       <c r="S59">
-        <v>64.84</v>
+        <v>47.34</v>
       </c>
       <c r="T59">
-        <v>64.67</v>
+        <v>29.66</v>
       </c>
       <c r="U59">
-        <v>38.39</v>
+        <v>17.18</v>
       </c>
       <c r="V59">
-        <v>34.66</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C60">
+        <v>0</v>
+      </c>
+      <c r="D60" t="s">
+        <v>143</v>
+      </c>
+      <c r="E60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F60">
+        <v>2002</v>
+      </c>
+      <c r="G60" t="s">
+        <v>26</v>
+      </c>
+      <c r="H60">
+        <v>215.75</v>
+      </c>
+      <c r="I60">
+        <v>0.0</v>
+      </c>
+      <c r="J60">
+        <v>215.75</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60">
         <v>5</v>
       </c>
-      <c r="D60" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="S60">
-        <v>8.07</v>
+        <v>64.84</v>
+      </c>
+      <c r="T60">
+        <v>64.67</v>
+      </c>
+      <c r="U60">
+        <v>38.39</v>
+      </c>
+      <c r="V60">
+        <v>34.66</v>
+      </c>
+      <c r="W60">
+        <v>13.19</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
         <v>146</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G61" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="H61">
-        <v>185.65</v>
+        <v>201.62</v>
       </c>
       <c r="I61">
-        <v>150.0</v>
+        <v>193.55</v>
       </c>
       <c r="J61">
-        <v>35.65</v>
+        <v>8.07</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="M61">
-        <v>150.0</v>
+        <v>79.8</v>
+      </c>
+      <c r="N61">
+        <v>68.28</v>
+      </c>
+      <c r="O61">
+        <v>45.47</v>
       </c>
       <c r="S61">
-        <v>35.65</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
+        <v>147</v>
+      </c>
+      <c r="E62" t="s">
         <v>148</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="H62">
-        <v>184.68</v>
+        <v>185.65</v>
       </c>
       <c r="I62">
-        <v>103.98</v>
+        <v>150.0</v>
       </c>
       <c r="J62">
-        <v>80.7</v>
+        <v>35.65</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M62">
-        <v>103.98</v>
+        <v>150.0</v>
       </c>
       <c r="S62">
-        <v>52.43</v>
-[...5 lines deleted...]
-        <v>4.22</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
+        <v>149</v>
+      </c>
+      <c r="E63" t="s">
         <v>150</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G63" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H63">
-        <v>176.8</v>
+        <v>176.71</v>
       </c>
       <c r="I63">
-        <v>153.12</v>
+        <v>140.05</v>
       </c>
       <c r="J63">
-        <v>23.68</v>
+        <v>36.66</v>
       </c>
       <c r="K63">
         <v>2</v>
       </c>
       <c r="L63">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M63">
-        <v>88.97</v>
+        <v>79.8</v>
       </c>
       <c r="N63">
-        <v>64.15</v>
+        <v>60.25</v>
       </c>
       <c r="S63">
-        <v>23.68</v>
+        <v>14.26</v>
+      </c>
+      <c r="T63">
+        <v>11.64</v>
+      </c>
+      <c r="U63">
+        <v>10.76</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
         <v>151</v>
       </c>
       <c r="E64" t="s">
         <v>152</v>
       </c>
       <c r="F64">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G64" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="H64">
-        <v>176.71</v>
+        <v>170.72</v>
       </c>
       <c r="I64">
-        <v>140.05</v>
+        <v>150.46</v>
       </c>
       <c r="J64">
-        <v>36.66</v>
+        <v>20.26</v>
       </c>
       <c r="K64">
         <v>2</v>
       </c>
       <c r="L64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M64">
-        <v>79.8</v>
+        <v>94.73</v>
       </c>
       <c r="N64">
-        <v>60.25</v>
+        <v>55.73</v>
       </c>
       <c r="S64">
-        <v>14.26</v>
-[...5 lines deleted...]
-        <v>10.76</v>
+        <v>20.26</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
         <v>153</v>
       </c>
       <c r="E65" t="s">
         <v>154</v>
       </c>
       <c r="F65">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G65" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="H65">
-        <v>149.56</v>
+        <v>170.13</v>
       </c>
       <c r="I65">
-        <v>0.0</v>
+        <v>121.44</v>
       </c>
       <c r="J65">
-        <v>149.56</v>
+        <v>48.69</v>
       </c>
       <c r="K65">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L65">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="M65">
+        <v>87.63</v>
+      </c>
+      <c r="N65">
+        <v>33.81</v>
       </c>
       <c r="S65">
-        <v>41.5</v>
+        <v>31.09</v>
       </c>
       <c r="T65">
-        <v>38.54</v>
-[...11 lines deleted...]
-        <v>5.77</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
         <v>155</v>
       </c>
       <c r="E66" t="s">
         <v>156</v>
       </c>
       <c r="F66">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G66" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="H66">
-        <v>139.28</v>
+        <v>149.56</v>
       </c>
       <c r="I66">
-        <v>139.28</v>
+        <v>0.0</v>
       </c>
       <c r="J66">
-        <v>0.0</v>
+        <v>149.56</v>
       </c>
       <c r="K66">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L66">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>35.3</v>
+        <v>6</v>
+      </c>
+      <c r="S66">
+        <v>41.5</v>
+      </c>
+      <c r="T66">
+        <v>38.54</v>
+      </c>
+      <c r="U66">
+        <v>35.51</v>
+      </c>
+      <c r="V66">
+        <v>19.03</v>
+      </c>
+      <c r="W66">
+        <v>9.21</v>
+      </c>
+      <c r="X66">
+        <v>5.77</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
         <v>157</v>
       </c>
       <c r="E67" t="s">
         <v>158</v>
       </c>
       <c r="F67">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G67" t="s">
-        <v>159</v>
+        <v>48</v>
       </c>
       <c r="H67">
-        <v>138.91</v>
+        <v>139.28</v>
       </c>
       <c r="I67">
-        <v>46.25</v>
+        <v>139.28</v>
       </c>
       <c r="J67">
-        <v>92.66</v>
+        <v>0.0</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L67">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M67">
-        <v>46.25</v>
-[...5 lines deleted...]
-        <v>32.84</v>
+        <v>103.98</v>
+      </c>
+      <c r="N67">
+        <v>35.3</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
+        <v>159</v>
+      </c>
+      <c r="E68" t="s">
         <v>160</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G68" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="H68">
-        <v>137.07</v>
+        <v>138.91</v>
       </c>
       <c r="I68">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J68">
-        <v>137.07</v>
+        <v>92.66</v>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L68">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M68">
+        <v>46.25</v>
       </c>
       <c r="S68">
-        <v>55.33</v>
+        <v>59.82</v>
       </c>
       <c r="T68">
-        <v>51.18</v>
-[...2 lines deleted...]
-        <v>30.56</v>
+        <v>32.84</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E69" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="F69">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G69" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H69">
-        <v>136.97</v>
+        <v>137.07</v>
       </c>
       <c r="I69">
-        <v>136.97</v>
+        <v>0.0</v>
       </c>
       <c r="J69">
-        <v>0.0</v>
+        <v>137.07</v>
       </c>
       <c r="K69">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L69">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>63.16</v>
+        <v>3</v>
+      </c>
+      <c r="S69">
+        <v>55.33</v>
+      </c>
+      <c r="T69">
+        <v>51.18</v>
+      </c>
+      <c r="U69">
+        <v>30.56</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
         <v>163</v>
       </c>
       <c r="E70" t="s">
         <v>164</v>
       </c>
       <c r="F70">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G70" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H70">
-        <v>136.32</v>
+        <v>136.97</v>
       </c>
       <c r="I70">
-        <v>87.63</v>
+        <v>136.97</v>
       </c>
       <c r="J70">
-        <v>48.69</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L70">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M70">
-        <v>87.63</v>
-[...5 lines deleted...]
-        <v>17.6</v>
+        <v>73.81</v>
+      </c>
+      <c r="N70">
+        <v>63.16</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D71" t="s">
         <v>165</v>
       </c>
       <c r="E71" t="s">
         <v>166</v>
       </c>
       <c r="F71">
-        <v>2003</v>
+        <v>1983</v>
       </c>
       <c r="G71" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="H71">
-        <v>130.69</v>
+        <v>132.25</v>
       </c>
       <c r="I71">
-        <v>102.42</v>
+        <v>103.98</v>
       </c>
       <c r="J71">
         <v>28.27</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M71">
-        <v>102.42</v>
+        <v>103.98</v>
       </c>
       <c r="S71">
-        <v>28.27</v>
+        <v>24.05</v>
+      </c>
+      <c r="T71">
+        <v>4.22</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D72" t="s">
         <v>167</v>
       </c>
       <c r="E72" t="s">
         <v>168</v>
       </c>
       <c r="F72">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G72" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="H72">
-        <v>126.66</v>
+        <v>130.69</v>
       </c>
       <c r="I72">
-        <v>115.63</v>
+        <v>102.42</v>
       </c>
       <c r="J72">
-        <v>11.03</v>
+        <v>28.27</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72">
         <v>1</v>
       </c>
       <c r="M72">
-        <v>115.63</v>
+        <v>102.42</v>
       </c>
       <c r="S72">
-        <v>11.03</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D73" t="s">
         <v>169</v>
       </c>
       <c r="E73" t="s">
-        <v>124</v>
+        <v>170</v>
       </c>
       <c r="F73">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G73" t="s">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="H73">
-        <v>122.05</v>
+        <v>126.66</v>
       </c>
       <c r="I73">
-        <v>0.0</v>
+        <v>115.63</v>
       </c>
       <c r="J73">
-        <v>122.05</v>
+        <v>11.03</v>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L73">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M73">
+        <v>115.63</v>
       </c>
       <c r="S73">
-        <v>59.82</v>
-[...5 lines deleted...]
-        <v>9.39</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>74</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E74" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F74">
         <v>2002</v>
       </c>
       <c r="G74" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="H74">
         <v>119.7</v>
       </c>
       <c r="I74">
         <v>119.7</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
         <v>119.7</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>75</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E75" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F75">
         <v>2000</v>
       </c>
       <c r="G75" t="s">
         <v>26</v>
       </c>
       <c r="H75">
         <v>116.68</v>
       </c>
       <c r="I75">
         <v>116.68</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>2</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
         <v>65.13</v>
       </c>
       <c r="N75">
         <v>51.55</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>76</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E76" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F76">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G76" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="H76">
-        <v>114.99</v>
+        <v>113.95</v>
       </c>
       <c r="I76">
-        <v>94.73</v>
+        <v>73.81</v>
       </c>
       <c r="J76">
-        <v>20.26</v>
+        <v>40.14</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M76">
-        <v>94.73</v>
+        <v>73.81</v>
       </c>
       <c r="S76">
-        <v>20.26</v>
+        <v>23.47</v>
+      </c>
+      <c r="T76">
+        <v>16.67</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D77" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E77" t="s">
-        <v>177</v>
+        <v>126</v>
       </c>
       <c r="F77">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="G77" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H77">
-        <v>113.95</v>
+        <v>112.66</v>
       </c>
       <c r="I77">
-        <v>73.81</v>
+        <v>0.0</v>
       </c>
       <c r="J77">
-        <v>40.14</v>
+        <v>112.66</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L77">
         <v>2</v>
       </c>
-      <c r="M77">
-[...1 lines deleted...]
-      </c>
       <c r="S77">
-        <v>23.47</v>
+        <v>59.82</v>
       </c>
       <c r="T77">
-        <v>16.67</v>
+        <v>52.84</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D78" t="s">
         <v>178</v>
       </c>
       <c r="E78" t="s">
         <v>179</v>
       </c>
       <c r="F78">
         <v>2009</v>
       </c>
       <c r="G78" t="s">
         <v>26</v>
       </c>
       <c r="H78">
         <v>112.41</v>
       </c>
       <c r="I78">
         <v>112.41</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
         <v>112.41</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D79" t="s">
         <v>180</v>
       </c>
       <c r="E79" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F79">
         <v>2008</v>
       </c>
       <c r="G79" t="s">
         <v>26</v>
       </c>
       <c r="H79">
         <v>103.98</v>
       </c>
       <c r="I79">
         <v>103.98</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
         <v>103.98</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="C80">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="D80" t="s">
         <v>181</v>
       </c>
       <c r="E80" t="s">
-        <v>182</v>
+        <v>67</v>
       </c>
       <c r="F80">
         <v>2000</v>
       </c>
       <c r="G80" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="H80">
-        <v>89.1</v>
+        <v>100.45</v>
       </c>
       <c r="I80">
-        <v>0.0</v>
+        <v>70.41</v>
       </c>
       <c r="J80">
-        <v>89.1</v>
+        <v>30.04</v>
       </c>
       <c r="K80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L80">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M80">
+        <v>70.41</v>
       </c>
       <c r="S80">
-        <v>41.67</v>
+        <v>20.08</v>
       </c>
       <c r="T80">
-        <v>35.51</v>
-[...2 lines deleted...]
-        <v>11.92</v>
+        <v>9.96</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>80</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E81" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F81">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="G81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H81">
-        <v>84.48</v>
+        <v>95.88</v>
       </c>
       <c r="I81">
-        <v>20.63</v>
+        <v>83.68</v>
       </c>
       <c r="J81">
-        <v>63.85</v>
+        <v>12.2</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M81">
-        <v>20.63</v>
+        <v>44.11</v>
+      </c>
+      <c r="N81">
+        <v>39.57</v>
       </c>
       <c r="S81">
-        <v>55.33</v>
-[...2 lines deleted...]
-        <v>8.52</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>81</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E82" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F82">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G82" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="H82">
-        <v>83.43</v>
+        <v>89.1</v>
       </c>
       <c r="I82">
         <v>0.0</v>
       </c>
       <c r="J82">
-        <v>83.43</v>
+        <v>89.1</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S82">
-        <v>55.33</v>
+        <v>41.67</v>
       </c>
       <c r="T82">
-        <v>28.1</v>
+        <v>35.51</v>
+      </c>
+      <c r="U82">
+        <v>11.92</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>82</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E83" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F83">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H83">
-        <v>82.29</v>
+        <v>84.48</v>
       </c>
       <c r="I83">
-        <v>82.29</v>
+        <v>20.63</v>
       </c>
       <c r="J83">
-        <v>0.0</v>
+        <v>63.85</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M83">
-        <v>82.29</v>
+        <v>20.63</v>
+      </c>
+      <c r="S83">
+        <v>55.33</v>
+      </c>
+      <c r="T83">
+        <v>8.52</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>83</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E84" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F84">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G84" t="s">
         <v>26</v>
       </c>
       <c r="H84">
-        <v>78.06</v>
+        <v>83.43</v>
       </c>
       <c r="I84">
-        <v>47.68</v>
+        <v>0.0</v>
       </c>
       <c r="J84">
-        <v>30.38</v>
+        <v>83.43</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L84">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>47.68</v>
+        <v>2</v>
       </c>
       <c r="S84">
-        <v>30.38</v>
+        <v>55.33</v>
+      </c>
+      <c r="T84">
+        <v>28.1</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E85" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F85">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G85" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H85">
-        <v>74.98</v>
+        <v>82.29</v>
       </c>
       <c r="I85">
-        <v>74.98</v>
+        <v>82.29</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>74.98</v>
+        <v>82.29</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C86">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E86" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F86">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="G86" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="H86">
-        <v>73.23</v>
+        <v>78.06</v>
       </c>
       <c r="I86">
-        <v>0.0</v>
+        <v>47.68</v>
       </c>
       <c r="J86">
-        <v>73.23</v>
+        <v>30.38</v>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L86">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M86">
+        <v>47.68</v>
       </c>
       <c r="S86">
-        <v>38.54</v>
-[...2 lines deleted...]
-        <v>34.69</v>
+        <v>30.38</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C87">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E87" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F87">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G87" t="s">
-        <v>159</v>
+        <v>48</v>
       </c>
       <c r="H87">
-        <v>72.92</v>
+        <v>74.98</v>
       </c>
       <c r="I87">
-        <v>72.92</v>
+        <v>74.98</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>22.92</v>
+        <v>74.98</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E88" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F88">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G88" t="s">
-        <v>84</v>
+        <v>197</v>
       </c>
       <c r="H88">
-        <v>68.89</v>
+        <v>73.23</v>
       </c>
       <c r="I88">
         <v>0.0</v>
       </c>
       <c r="J88">
-        <v>68.89</v>
+        <v>73.23</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>2</v>
       </c>
       <c r="S88">
-        <v>38.39</v>
+        <v>38.54</v>
       </c>
       <c r="T88">
-        <v>30.5</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C89">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E89" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F89">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G89" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="H89">
-        <v>65.58</v>
+        <v>72.92</v>
       </c>
       <c r="I89">
-        <v>59.34</v>
+        <v>72.92</v>
       </c>
       <c r="J89">
-        <v>6.24</v>
+        <v>0.0</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M89">
-        <v>59.34</v>
-[...2 lines deleted...]
-        <v>6.24</v>
+        <v>50.0</v>
+      </c>
+      <c r="N89">
+        <v>22.92</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C90">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E90" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G90" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="H90">
-        <v>63.16</v>
+        <v>68.89</v>
       </c>
       <c r="I90">
-        <v>63.16</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
-        <v>0.0</v>
+        <v>68.89</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L90">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>63.16</v>
+        <v>2</v>
+      </c>
+      <c r="S90">
+        <v>38.39</v>
+      </c>
+      <c r="T90">
+        <v>30.5</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="C91">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D91" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="E91" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H91">
-        <v>56.31</v>
+        <v>65.58</v>
       </c>
       <c r="I91">
-        <v>44.11</v>
+        <v>59.34</v>
       </c>
       <c r="J91">
-        <v>12.2</v>
+        <v>6.24</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="M91">
-        <v>44.11</v>
+        <v>59.34</v>
       </c>
       <c r="S91">
-        <v>12.2</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C92">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D92" t="s">
+        <v>204</v>
+      </c>
+      <c r="E92" t="s">
         <v>205</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G92" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="H92">
-        <v>54.04</v>
+        <v>63.16</v>
       </c>
       <c r="I92">
-        <v>54.04</v>
+        <v>63.16</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>54.04</v>
+        <v>63.16</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D93" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="E93" t="s">
-        <v>206</v>
+        <v>129</v>
       </c>
       <c r="F93">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="G93" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H93">
-        <v>53.04</v>
+        <v>54.04</v>
       </c>
       <c r="I93">
-        <v>37.74</v>
+        <v>54.04</v>
       </c>
       <c r="J93">
-        <v>15.3</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M93">
-        <v>37.74</v>
-[...5 lines deleted...]
-        <v>5.34</v>
+        <v>54.04</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C94">
+        <v>0</v>
+      </c>
+      <c r="D94" t="s">
+        <v>32</v>
+      </c>
+      <c r="E94" t="s">
+        <v>207</v>
+      </c>
+      <c r="F94">
+        <v>2005</v>
+      </c>
+      <c r="G94" t="s">
+        <v>31</v>
+      </c>
+      <c r="H94">
+        <v>53.04</v>
+      </c>
+      <c r="I94">
+        <v>37.74</v>
+      </c>
+      <c r="J94">
+        <v>15.3</v>
+      </c>
+      <c r="K94">
+        <v>1</v>
+      </c>
+      <c r="L94">
         <v>2</v>
       </c>
-      <c r="D94" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M94">
-        <v>26.35</v>
+        <v>37.74</v>
       </c>
       <c r="S94">
-        <v>25.37</v>
+        <v>9.96</v>
+      </c>
+      <c r="T94">
+        <v>5.34</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D95" t="s">
+        <v>208</v>
+      </c>
+      <c r="E95" t="s">
         <v>209</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="G95" t="s">
-        <v>211</v>
+        <v>31</v>
       </c>
       <c r="H95">
-        <v>50.0</v>
+        <v>52.99</v>
       </c>
       <c r="I95">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
       <c r="J95">
-        <v>0.0</v>
+        <v>6.74</v>
       </c>
       <c r="K95">
         <v>1</v>
       </c>
       <c r="L95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M95">
-        <v>50.0</v>
+        <v>46.25</v>
+      </c>
+      <c r="S95">
+        <v>6.74</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
+        <v>210</v>
+      </c>
+      <c r="E96" t="s">
+        <v>211</v>
+      </c>
+      <c r="F96">
+        <v>2009</v>
+      </c>
+      <c r="G96" t="s">
         <v>212</v>
       </c>
-      <c r="E96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H96">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
       <c r="I96">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>1</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
         <v>213</v>
       </c>
       <c r="E97" t="s">
-        <v>214</v>
+        <v>71</v>
       </c>
       <c r="F97">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G97" t="s">
-        <v>211</v>
+        <v>83</v>
       </c>
       <c r="H97">
-        <v>46.25</v>
+        <v>49.99</v>
       </c>
       <c r="I97">
-        <v>46.25</v>
+        <v>49.99</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>46.25</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F98">
         <v>2007</v>
       </c>
       <c r="G98" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H98">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="I98">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>99</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D99" t="s">
+        <v>216</v>
+      </c>
+      <c r="E99" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F99">
         <v>2003</v>
       </c>
       <c r="G99" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H99">
         <v>42.78</v>
       </c>
       <c r="I99">
         <v>42.78</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
         <v>42.78</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D100" t="s">
+        <v>218</v>
+      </c>
+      <c r="E100" t="s">
         <v>219</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="G100" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H100">
-        <v>42.77</v>
+        <v>42.78</v>
       </c>
       <c r="I100">
-        <v>42.77</v>
+        <v>42.78</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>1</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>42.77</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D101" t="s">
         <v>220</v>
       </c>
       <c r="E101" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="F101">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G101" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="H101">
-        <v>41.5</v>
+        <v>42.78</v>
       </c>
       <c r="I101">
+        <v>42.78</v>
+      </c>
+      <c r="J101">
         <v>0.0</v>
       </c>
-      <c r="J101">
-[...1 lines deleted...]
-      </c>
       <c r="K101">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L101">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41.5</v>
+        <v>0</v>
+      </c>
+      <c r="M101">
+        <v>42.78</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E102" t="s">
-        <v>222</v>
+        <v>188</v>
       </c>
       <c r="F102">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="G102" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="H102">
-        <v>41.21</v>
+        <v>42.77</v>
       </c>
       <c r="I102">
+        <v>42.77</v>
+      </c>
+      <c r="J102">
         <v>0.0</v>
       </c>
-      <c r="J102">
-[...1 lines deleted...]
-      </c>
       <c r="K102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L102">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>15.06</v>
+        <v>0</v>
+      </c>
+      <c r="M102">
+        <v>42.77</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D103" t="s">
         <v>223</v>
       </c>
       <c r="E103" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="F103">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G103" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H103">
-        <v>40.8</v>
+        <v>41.5</v>
       </c>
       <c r="I103">
-        <v>40.8</v>
+        <v>0.0</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
+        <v>41.5</v>
       </c>
       <c r="K103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L103">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>40.8</v>
+        <v>1</v>
+      </c>
+      <c r="S103">
+        <v>41.5</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>224</v>
+      </c>
+      <c r="E104" t="s">
+        <v>225</v>
+      </c>
+      <c r="F104">
+        <v>2003</v>
+      </c>
+      <c r="G104" t="s">
+        <v>61</v>
+      </c>
+      <c r="H104">
+        <v>41.21</v>
+      </c>
+      <c r="I104">
+        <v>0.0</v>
+      </c>
+      <c r="J104">
+        <v>41.21</v>
+      </c>
+      <c r="K104">
+        <v>0</v>
+      </c>
+      <c r="L104">
         <v>2</v>
       </c>
-      <c r="D104" t="s">
-[...27 lines deleted...]
-        <v>39.57</v>
+      <c r="S104">
+        <v>26.15</v>
+      </c>
+      <c r="T104">
+        <v>15.06</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D105" t="s">
+        <v>226</v>
+      </c>
+      <c r="E105" t="s">
         <v>227</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="G105" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H105">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
       <c r="I105">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
+        <v>228</v>
+      </c>
+      <c r="E106" t="s">
         <v>229</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G106" t="s">
-        <v>231</v>
+        <v>161</v>
       </c>
       <c r="H106">
-        <v>38.54</v>
+        <v>39.57</v>
       </c>
       <c r="I106">
+        <v>39.57</v>
+      </c>
+      <c r="J106">
         <v>0.0</v>
       </c>
-      <c r="J106">
-[...1 lines deleted...]
-      </c>
       <c r="K106">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L106">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>0</v>
+      </c>
+      <c r="M106">
+        <v>39.57</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E107" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F107">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="G107" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="H107">
-        <v>38.16</v>
+        <v>39.56</v>
       </c>
       <c r="I107">
-        <v>38.16</v>
+        <v>39.56</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>38.16</v>
+        <v>39.56</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D108" t="s">
+        <v>232</v>
+      </c>
+      <c r="E108" t="s">
+        <v>233</v>
+      </c>
+      <c r="F108">
+        <v>2000</v>
+      </c>
+      <c r="G108" t="s">
         <v>234</v>
       </c>
-      <c r="E108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H108">
-        <v>36.59</v>
+        <v>38.54</v>
       </c>
       <c r="I108">
-        <v>36.59</v>
+        <v>0.0</v>
       </c>
       <c r="J108">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L108">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.59</v>
+        <v>1</v>
+      </c>
+      <c r="S108">
+        <v>38.54</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D109" t="s">
+        <v>235</v>
+      </c>
+      <c r="E109" t="s">
         <v>236</v>
       </c>
-      <c r="E109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="G109" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="H109">
-        <v>33.85</v>
+        <v>38.16</v>
       </c>
       <c r="I109">
-        <v>33.85</v>
+        <v>38.16</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>1</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
-        <v>33.85</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E110" t="s">
-        <v>239</v>
+        <v>69</v>
       </c>
       <c r="F110">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G110" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="H110">
-        <v>32.98</v>
+        <v>36.6</v>
       </c>
       <c r="I110">
+        <v>36.6</v>
+      </c>
+      <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="J110">
-[...1 lines deleted...]
-      </c>
       <c r="K110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L110">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>32.98</v>
+        <v>0</v>
+      </c>
+      <c r="M110">
+        <v>36.6</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E111" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F111">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G111" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="H111">
-        <v>32.06</v>
+        <v>36.59</v>
       </c>
       <c r="I111">
+        <v>36.59</v>
+      </c>
+      <c r="J111">
         <v>0.0</v>
       </c>
-      <c r="J111">
-[...1 lines deleted...]
-      </c>
       <c r="K111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L111">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>32.06</v>
+        <v>0</v>
+      </c>
+      <c r="M111">
+        <v>36.59</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C112">
-        <v>2</v>
+        <v>-16</v>
       </c>
       <c r="D112" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E112" t="s">
-        <v>127</v>
+        <v>241</v>
       </c>
       <c r="F112">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G112" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="H112">
-        <v>31.61</v>
+        <v>34.15</v>
       </c>
       <c r="I112">
         <v>0.0</v>
       </c>
       <c r="J112">
-        <v>31.61</v>
+        <v>34.15</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>2</v>
       </c>
       <c r="S112">
-        <v>24.14</v>
+        <v>25.37</v>
       </c>
       <c r="T112">
-        <v>7.47</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C113">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D113" t="s">
+        <v>242</v>
+      </c>
+      <c r="E113" t="s">
         <v>243</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G113" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="H113">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
       <c r="I113">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>1</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C114">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D114" t="s">
+        <v>244</v>
+      </c>
+      <c r="E114" t="s">
         <v>245</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G114" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="H114">
-        <v>30.38</v>
+        <v>32.98</v>
       </c>
       <c r="I114">
         <v>0.0</v>
       </c>
       <c r="J114">
-        <v>30.38</v>
+        <v>32.98</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="S114">
-        <v>30.38</v>
+        <v>32.98</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C115">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D115" t="s">
+        <v>246</v>
+      </c>
+      <c r="E115" t="s">
         <v>247</v>
       </c>
-      <c r="E115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F115">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G115" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="H115">
-        <v>30.04</v>
+        <v>32.06</v>
       </c>
       <c r="I115">
         <v>0.0</v>
       </c>
       <c r="J115">
-        <v>30.04</v>
+        <v>32.06</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S115">
-        <v>20.08</v>
-[...2 lines deleted...]
-        <v>9.96</v>
+        <v>32.06</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D116" t="s">
         <v>248</v>
       </c>
       <c r="E116" t="s">
-        <v>249</v>
+        <v>129</v>
       </c>
       <c r="F116">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G116" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="H116">
-        <v>29.99</v>
+        <v>31.61</v>
       </c>
       <c r="I116">
         <v>0.0</v>
       </c>
       <c r="J116">
-        <v>29.99</v>
+        <v>31.61</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S116">
-        <v>29.99</v>
+        <v>24.14</v>
+      </c>
+      <c r="T116">
+        <v>7.47</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C117">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D117" t="s">
+        <v>249</v>
+      </c>
+      <c r="E117" t="s">
         <v>250</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="G117" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H117">
-        <v>28.96</v>
+        <v>31.31</v>
       </c>
       <c r="I117">
-        <v>28.96</v>
+        <v>31.31</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>28.96</v>
+        <v>31.31</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C118">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D118" t="s">
+        <v>251</v>
+      </c>
+      <c r="E118" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F118">
         <v>2004</v>
       </c>
       <c r="G118" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="H118">
-        <v>28.22</v>
+        <v>30.38</v>
       </c>
       <c r="I118">
         <v>0.0</v>
       </c>
       <c r="J118">
-        <v>28.22</v>
+        <v>30.38</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="S118">
-        <v>28.22</v>
+        <v>30.38</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C119">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D119" t="s">
+        <v>253</v>
+      </c>
+      <c r="E119" t="s">
         <v>254</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="G119" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H119">
-        <v>26.79</v>
+        <v>29.99</v>
       </c>
       <c r="I119">
-        <v>26.79</v>
+        <v>0.0</v>
       </c>
       <c r="J119">
-        <v>0.0</v>
+        <v>29.99</v>
       </c>
       <c r="K119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L119">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.79</v>
+        <v>1</v>
+      </c>
+      <c r="S119">
+        <v>29.99</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C120">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D120" t="s">
+        <v>255</v>
+      </c>
+      <c r="E120" t="s">
         <v>256</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="G120" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="H120">
-        <v>26.1</v>
+        <v>28.96</v>
       </c>
       <c r="I120">
+        <v>28.96</v>
+      </c>
+      <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="J120">
-[...1 lines deleted...]
-      </c>
       <c r="K120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L120">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>26.1</v>
+        <v>0</v>
+      </c>
+      <c r="M120">
+        <v>28.96</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="C121">
-        <v>-35</v>
+        <v>0</v>
       </c>
       <c r="D121" t="s">
+        <v>257</v>
+      </c>
+      <c r="E121" t="s">
         <v>258</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G121" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="H121">
-        <v>25.37</v>
+        <v>28.22</v>
       </c>
       <c r="I121">
         <v>0.0</v>
       </c>
       <c r="J121">
-        <v>25.37</v>
+        <v>28.22</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="S121">
-        <v>25.37</v>
+        <v>28.22</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C122">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D122" t="s">
         <v>259</v>
       </c>
       <c r="E122" t="s">
         <v>260</v>
       </c>
       <c r="F122">
         <v>2009</v>
       </c>
       <c r="G122" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="H122">
-        <v>24.78</v>
+        <v>26.79</v>
       </c>
       <c r="I122">
-        <v>24.78</v>
+        <v>26.79</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>1</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>24.78</v>
+        <v>26.79</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C123">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D123" t="s">
         <v>261</v>
       </c>
       <c r="E123" t="s">
         <v>262</v>
       </c>
       <c r="F123">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G123" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="H123">
-        <v>21.94</v>
+        <v>26.1</v>
       </c>
       <c r="I123">
         <v>0.0</v>
       </c>
       <c r="J123">
-        <v>21.94</v>
+        <v>26.1</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S123">
-        <v>12.2</v>
-[...5 lines deleted...]
-        <v>2.45</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C124">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D124" t="s">
         <v>263</v>
       </c>
       <c r="E124" t="s">
-        <v>264</v>
+        <v>98</v>
       </c>
       <c r="F124">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="G124" t="s">
-        <v>265</v>
+        <v>99</v>
       </c>
       <c r="H124">
-        <v>21.2</v>
+        <v>25.37</v>
       </c>
       <c r="I124">
-        <v>21.2</v>
+        <v>0.0</v>
       </c>
       <c r="J124">
-        <v>0.0</v>
+        <v>25.37</v>
       </c>
       <c r="K124">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L124">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>21.2</v>
+        <v>1</v>
+      </c>
+      <c r="S124">
+        <v>25.37</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C125">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D125" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E125" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="F125">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G125" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H125">
-        <v>16.28</v>
+        <v>24.78</v>
       </c>
       <c r="I125">
+        <v>24.78</v>
+      </c>
+      <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="J125">
-[...1 lines deleted...]
-      </c>
       <c r="K125">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L125">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.28</v>
+        <v>0</v>
+      </c>
+      <c r="M125">
+        <v>24.78</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="C126">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="D126" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E126" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
       <c r="F126">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H126">
-        <v>14.26</v>
+        <v>21.94</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126">
-        <v>14.26</v>
+        <v>21.94</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S126">
-        <v>14.26</v>
+        <v>12.2</v>
+      </c>
+      <c r="T126">
+        <v>7.29</v>
+      </c>
+      <c r="U126">
+        <v>2.45</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D127" t="s">
+        <v>268</v>
+      </c>
+      <c r="E127" t="s">
         <v>269</v>
       </c>
-      <c r="E127" t="s">
+      <c r="F127">
+        <v>2010</v>
+      </c>
+      <c r="G127" t="s">
         <v>270</v>
       </c>
-      <c r="F127">
-[...4 lines deleted...]
-      </c>
       <c r="H127">
-        <v>13.19</v>
+        <v>21.2</v>
       </c>
       <c r="I127">
+        <v>21.2</v>
+      </c>
+      <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="J127">
-[...1 lines deleted...]
-      </c>
       <c r="K127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L127">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M127">
+        <v>21.2</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D128" t="s">
         <v>271</v>
       </c>
       <c r="E128" t="s">
         <v>272</v>
       </c>
       <c r="F128">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="G128" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="H128">
-        <v>9.89</v>
+        <v>16.28</v>
       </c>
       <c r="I128">
         <v>0.0</v>
       </c>
       <c r="J128">
-        <v>9.89</v>
+        <v>16.28</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="S128">
-        <v>9.89</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C129">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D129" t="s">
         <v>273</v>
       </c>
       <c r="E129" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="F129">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G129" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H129">
-        <v>7.2</v>
+        <v>14.26</v>
       </c>
       <c r="I129">
         <v>0.0</v>
       </c>
       <c r="J129">
-        <v>7.2</v>
+        <v>14.26</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S129">
-        <v>4.94</v>
-[...2 lines deleted...]
-        <v>2.26</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C130">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D130" t="s">
+        <v>274</v>
+      </c>
+      <c r="E130" t="s">
         <v>275</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G130" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H130">
-        <v>6.74</v>
+        <v>13.19</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130">
-        <v>6.74</v>
+        <v>13.19</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>1</v>
       </c>
       <c r="S130">
-        <v>6.74</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
         <v>130</v>
       </c>
       <c r="C131">
         <v>0</v>
       </c>
       <c r="D131" t="s">
+        <v>276</v>
+      </c>
+      <c r="E131" t="s">
         <v>277</v>
       </c>
-      <c r="E131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="G131" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="H131">
-        <v>5.77</v>
+        <v>9.89</v>
       </c>
       <c r="I131">
         <v>0.0</v>
       </c>
       <c r="J131">
-        <v>5.77</v>
+        <v>9.89</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>1</v>
       </c>
       <c r="S131">
-        <v>5.77</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
         <v>131</v>
       </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132" t="s">
         <v>278</v>
       </c>
       <c r="E132" t="s">
         <v>279</v>
       </c>
       <c r="F132">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G132" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H132">
-        <v>2.86</v>
+        <v>7.2</v>
       </c>
       <c r="I132">
         <v>0.0</v>
       </c>
       <c r="J132">
-        <v>2.86</v>
+        <v>7.2</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S132">
-        <v>2.86</v>
+        <v>4.94</v>
+      </c>
+      <c r="T132">
+        <v>2.26</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
         <v>132</v>
       </c>
       <c r="C133">
         <v>0</v>
       </c>
       <c r="D133" t="s">
         <v>280</v>
       </c>
       <c r="E133" t="s">
-        <v>281</v>
+        <v>90</v>
       </c>
       <c r="F133">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G133" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H133">
-        <v>2.65</v>
+        <v>5.77</v>
       </c>
       <c r="I133">
         <v>0.0</v>
       </c>
       <c r="J133">
+        <v>5.77</v>
+      </c>
+      <c r="K133">
+        <v>0</v>
+      </c>
+      <c r="L133">
+        <v>1</v>
+      </c>
+      <c r="S133">
+        <v>5.77</v>
+      </c>
+    </row>
+    <row r="134" spans="1:24">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134">
+        <v>133</v>
+      </c>
+      <c r="C134">
+        <v>0</v>
+      </c>
+      <c r="D134" t="s">
+        <v>281</v>
+      </c>
+      <c r="E134" t="s">
+        <v>282</v>
+      </c>
+      <c r="F134">
+        <v>2007</v>
+      </c>
+      <c r="G134" t="s">
+        <v>31</v>
+      </c>
+      <c r="H134">
+        <v>2.86</v>
+      </c>
+      <c r="I134">
+        <v>0.0</v>
+      </c>
+      <c r="J134">
+        <v>2.86</v>
+      </c>
+      <c r="K134">
+        <v>0</v>
+      </c>
+      <c r="L134">
+        <v>1</v>
+      </c>
+      <c r="S134">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="135" spans="1:24">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135">
+        <v>134</v>
+      </c>
+      <c r="C135">
+        <v>0</v>
+      </c>
+      <c r="D135" t="s">
+        <v>283</v>
+      </c>
+      <c r="E135" t="s">
+        <v>284</v>
+      </c>
+      <c r="F135">
+        <v>2000</v>
+      </c>
+      <c r="G135" t="s">
+        <v>31</v>
+      </c>
+      <c r="H135">
         <v>2.65</v>
       </c>
-      <c r="K133">
-[...5 lines deleted...]
-      <c r="S133">
+      <c r="I135">
+        <v>0.0</v>
+      </c>
+      <c r="J135">
+        <v>2.65</v>
+      </c>
+      <c r="K135">
+        <v>0</v>
+      </c>
+      <c r="L135">
+        <v>1</v>
+      </c>
+      <c r="S135">
         <v>2.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>