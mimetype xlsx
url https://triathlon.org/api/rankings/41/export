--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -86,621 +86,627 @@
   <si>
     <t>Current 5th Score</t>
   </si>
   <si>
     <t>Current 6th Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
+    <t>Xirui</t>
+  </si>
+  <si>
+    <t>Zhang</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
     <t>Takumi</t>
   </si>
   <si>
     <t>Hojo</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Aoba</t>
   </si>
   <si>
     <t>Yasumatsu</t>
   </si>
   <si>
     <t>Jérémy</t>
   </si>
   <si>
     <t>Quindos</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Kenji</t>
   </si>
   <si>
     <t>Nener</t>
   </si>
   <si>
-    <t>Xirui</t>
-[...7 lines deleted...]
-  <si>
     <t>Kazushi</t>
   </si>
   <si>
     <t>Jozuka</t>
   </si>
   <si>
     <t>Takuto</t>
   </si>
   <si>
     <t>Oshima</t>
   </si>
   <si>
+    <t>Ren</t>
+  </si>
+  <si>
+    <t>Sato</t>
+  </si>
+  <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Coggins</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
-    <t>Ren</t>
-[...2 lines deleted...]
-    <t>Sato</t>
+    <t>Genta</t>
+  </si>
+  <si>
+    <t>Uchida</t>
+  </si>
+  <si>
+    <t>Daryn</t>
+  </si>
+  <si>
+    <t>Konysbayev</t>
+  </si>
+  <si>
+    <t>KAZ</t>
   </si>
   <si>
     <t>Junjie</t>
   </si>
   <si>
     <t>Fan</t>
   </si>
   <si>
-    <t>Daryn</t>
-[...11 lines deleted...]
-    <t>Uchida</t>
+    <t>Hokuto</t>
+  </si>
+  <si>
+    <t>Obara</t>
   </si>
   <si>
     <t>Arlan</t>
   </si>
   <si>
     <t>Zhanabay</t>
   </si>
   <si>
     <t>Ayan</t>
   </si>
   <si>
     <t>Beisenbayev</t>
   </si>
   <si>
     <t>Kenshin</t>
   </si>
   <si>
     <t>Mori</t>
   </si>
   <si>
-    <t>Hokuto</t>
-[...4 lines deleted...]
-  <si>
     <t>Satoshi</t>
   </si>
   <si>
     <t>Iwamoto</t>
   </si>
   <si>
+    <t>Ryoya</t>
+  </si>
+  <si>
+    <t>Tamazaki</t>
+  </si>
+  <si>
     <t>Mingxu</t>
   </si>
   <si>
     <t>Li</t>
   </si>
   <si>
-    <t>Ryoya</t>
-[...2 lines deleted...]
-    <t>Tamazaki</t>
+    <t>Mitsuho</t>
+  </si>
+  <si>
+    <t>Mochizuki</t>
   </si>
   <si>
     <t>Alexandr</t>
   </si>
   <si>
     <t>Ten</t>
   </si>
   <si>
     <t>Yunfeng</t>
   </si>
   <si>
     <t>Teng</t>
   </si>
   <si>
-    <t>Mitsuho</t>
-[...4 lines deleted...]
-  <si>
     <t>Kazuna</t>
   </si>
   <si>
     <t>Asanuma</t>
   </si>
   <si>
+    <t>Rongheng</t>
+  </si>
+  <si>
+    <t>Chen</t>
+  </si>
+  <si>
     <t>Yunxiang</t>
   </si>
   <si>
     <t>Ma</t>
   </si>
   <si>
-    <t>Rongheng</t>
-[...4 lines deleted...]
-  <si>
     <t>Yegor</t>
   </si>
   <si>
     <t>Krupyakov</t>
   </si>
   <si>
     <t>Rashif</t>
   </si>
   <si>
     <t>Amila Yaqin</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
     <t>Aleksandr</t>
   </si>
   <si>
     <t>Kurishov</t>
   </si>
   <si>
+    <t>Tzu I</t>
+  </si>
+  <si>
+    <t>Pan</t>
+  </si>
+  <si>
+    <t>TPE</t>
+  </si>
+  <si>
     <t>Kyotaro</t>
   </si>
   <si>
     <t>Yoshikawa</t>
   </si>
   <si>
-    <t>Tzu I</t>
-[...5 lines deleted...]
-    <t>TPE</t>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Wakatake</t>
   </si>
   <si>
     <t>Kanta</t>
   </si>
   <si>
     <t>Ando</t>
   </si>
   <si>
     <t>Cheung Sing Nicholas</t>
   </si>
   <si>
     <t>Tsang</t>
   </si>
   <si>
+    <t>Ryousuke</t>
+  </si>
+  <si>
+    <t>Maeda</t>
+  </si>
+  <si>
     <t>Tak Long</t>
   </si>
   <si>
     <t>Yip</t>
   </si>
   <si>
-    <t>Ryousuke</t>
-[...2 lines deleted...]
-    <t>Maeda</t>
+    <t>Yuya</t>
+  </si>
+  <si>
+    <t>Kobayashi</t>
   </si>
   <si>
     <t>Taegi</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Koki</t>
   </si>
   <si>
     <t>Yamamoto</t>
   </si>
   <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Elg</t>
+  </si>
+  <si>
     <t>Gyuseo</t>
   </si>
   <si>
     <t>Choi</t>
   </si>
   <si>
-    <t>Robin</t>
-[...2 lines deleted...]
-    <t>Elg</t>
+    <t>Isaki</t>
+  </si>
+  <si>
+    <t>Oku</t>
+  </si>
+  <si>
+    <t>Sangmin</t>
+  </si>
+  <si>
+    <t>Park</t>
+  </si>
+  <si>
+    <t>Tsz To</t>
+  </si>
+  <si>
+    <t>Wong</t>
   </si>
   <si>
     <t>Rintaro</t>
   </si>
   <si>
     <t>Kuramoto</t>
   </si>
   <si>
-    <t>Tsz To</t>
-[...22 lines deleted...]
-  <si>
     <t>Omar Abdulla</t>
   </si>
   <si>
     <t>Hamza Ali</t>
   </si>
   <si>
     <t>BRN</t>
   </si>
   <si>
     <t>Temirlan</t>
   </si>
   <si>
     <t>Temirov</t>
   </si>
   <si>
     <t>Li Rong, Luke</t>
   </si>
   <si>
     <t>Chua</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
+    <t>Seki</t>
+  </si>
+  <si>
+    <t>Aleksey</t>
+  </si>
+  <si>
+    <t>Makarov</t>
+  </si>
+  <si>
+    <t>Konosuke</t>
+  </si>
+  <si>
+    <t>Akira</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
     <t>Minho</t>
   </si>
   <si>
     <t>Kweon</t>
   </si>
   <si>
-    <t>Aleksey</t>
-[...2 lines deleted...]
-    <t>Makarov</t>
+    <t>Abdelrahman</t>
+  </si>
+  <si>
+    <t>Tantish</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Ruslan</t>
+  </si>
+  <si>
+    <t>Karnilov</t>
+  </si>
+  <si>
+    <t>Yi Jun</t>
+  </si>
+  <si>
+    <t>Tey</t>
+  </si>
+  <si>
+    <t>Maxim</t>
+  </si>
+  <si>
+    <t>Shmulich</t>
+  </si>
+  <si>
+    <t>Adoh</t>
+  </si>
+  <si>
+    <t>Doherty</t>
+  </si>
+  <si>
+    <t>LBN</t>
+  </si>
+  <si>
+    <t>Juyoung</t>
+  </si>
+  <si>
+    <t>Kamran</t>
+  </si>
+  <si>
+    <t>Khodjaev</t>
   </si>
   <si>
     <t>Zixiang</t>
   </si>
   <si>
     <t>Lin</t>
   </si>
   <si>
-    <t>Ruslan</t>
-[...53 lines deleted...]
-    <t>Oku</t>
+    <t>Nok Hei</t>
+  </si>
+  <si>
+    <t>Daiki</t>
+  </si>
+  <si>
+    <t>Nishizaki</t>
+  </si>
+  <si>
+    <t>Seongsik</t>
+  </si>
+  <si>
+    <t>Yelmurat</t>
+  </si>
+  <si>
+    <t>Kanay</t>
+  </si>
+  <si>
+    <t>Muhammad Noval</t>
+  </si>
+  <si>
+    <t>Ashidiq</t>
   </si>
   <si>
     <t>Jason Tai Long</t>
   </si>
   <si>
     <t>Ng</t>
   </si>
   <si>
-    <t>Kamran</t>
-[...11 lines deleted...]
-    <t>Nishizaki</t>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>Yamaura</t>
+  </si>
+  <si>
+    <t>Fernando José</t>
+  </si>
+  <si>
+    <t>Casares Tan</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Naoshige</t>
+  </si>
+  <si>
+    <t>Oura</t>
+  </si>
+  <si>
+    <t>Kosei</t>
+  </si>
+  <si>
+    <t>Ramazan</t>
+  </si>
+  <si>
+    <t>Ainegov</t>
+  </si>
+  <si>
+    <t>Qing</t>
+  </si>
+  <si>
+    <t>Isaac</t>
+  </si>
+  <si>
+    <t>Tan</t>
+  </si>
+  <si>
+    <t>MAS</t>
+  </si>
+  <si>
+    <t>Dayshaun</t>
+  </si>
+  <si>
+    <t>Ramos</t>
+  </si>
+  <si>
+    <t>Min Ho</t>
+  </si>
+  <si>
+    <t>Heo</t>
+  </si>
+  <si>
+    <t>Yunkang</t>
+  </si>
+  <si>
+    <t>Luo</t>
+  </si>
+  <si>
+    <t>Dong Wook</t>
+  </si>
+  <si>
+    <t>Iñaki</t>
+  </si>
+  <si>
+    <t>Lorbes</t>
+  </si>
+  <si>
+    <t>Hauqalah</t>
+  </si>
+  <si>
+    <t>Fakhal Arvyello</t>
   </si>
   <si>
     <t>Shengyin</t>
   </si>
   <si>
     <t>Gao</t>
   </si>
   <si>
-    <t>Yelmurat</t>
-[...82 lines deleted...]
-  <si>
     <t>Hyeonil</t>
   </si>
   <si>
     <t>Jang</t>
   </si>
   <si>
-    <t>Ken</t>
-[...4 lines deleted...]
-  <si>
     <t>Teppei</t>
   </si>
   <si>
     <t>Tokuyama</t>
   </si>
   <si>
     <t>Abdulla</t>
   </si>
   <si>
     <t>Al-Ali</t>
   </si>
   <si>
     <t>UAE</t>
   </si>
   <si>
     <t>Keiki</t>
   </si>
   <si>
     <t>Yamane</t>
   </si>
   <si>
     <t>Sultan</t>
   </si>
   <si>
     <t>Aliev</t>
   </si>
   <si>
     <t>Amu</t>
   </si>
   <si>
     <t>Omuro</t>
   </si>
   <si>
     <t>Lubo</t>
   </si>
   <si>
+    <t>Jaejin</t>
+  </si>
+  <si>
+    <t>Jung</t>
+  </si>
+  <si>
     <t>Chi</t>
   </si>
   <si>
     <t>Wan Hyuk</t>
   </si>
   <si>
+    <t>Tien Yu</t>
+  </si>
+  <si>
+    <t>Chiang</t>
+  </si>
+  <si>
     <t>Mohammed</t>
   </si>
   <si>
     <t>Al Gheilani</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t>Yui Fung</t>
   </si>
   <si>
     <t>Chan</t>
   </si>
   <si>
-    <t>Jaejin</t>
-[...8 lines deleted...]
-    <t>Chiang</t>
+    <t>Hinata</t>
+  </si>
+  <si>
+    <t>Oyama</t>
   </si>
   <si>
     <t>Qi Yi</t>
   </si>
   <si>
     <t>Yap</t>
   </si>
   <si>
     <t>Feichi</t>
   </si>
   <si>
     <t>Zhan</t>
   </si>
   <si>
     <t>Jimin</t>
   </si>
   <si>
     <t>Hong</t>
   </si>
   <si>
     <t>Sarungbam Athouba</t>
   </si>
   <si>
     <t>Meitei</t>
   </si>
@@ -737,54 +743,54 @@
   <si>
     <t>Chan Uk</t>
   </si>
   <si>
     <t>Wt Dominic</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Shing Him</t>
   </si>
   <si>
     <t>Yu</t>
   </si>
   <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Yousuf Yaaqoub</t>
   </si>
   <si>
     <t>Alhanaee</t>
   </si>
   <si>
-    <t>Hinata</t>
-[...2 lines deleted...]
-    <t>Oyama</t>
+    <t>Takatoshi</t>
+  </si>
+  <si>
+    <t>Yumura</t>
   </si>
   <si>
     <t>Jaemin</t>
   </si>
   <si>
     <t>Zhengyu</t>
   </si>
   <si>
     <t>Duan</t>
   </si>
   <si>
     <t>Kuanysh</t>
   </si>
   <si>
     <t>Bekenov</t>
   </si>
   <si>
     <t>Lok Shi</t>
   </si>
   <si>
     <t>Lam</t>
   </si>
   <si>
     <t>Woohyeon</t>
   </si>
@@ -800,227 +806,233 @@
   <si>
     <t>Ji Hwan</t>
   </si>
   <si>
     <t>Yajat</t>
   </si>
   <si>
     <t>Kandanda Praveen</t>
   </si>
   <si>
     <t>Nanhe</t>
   </si>
   <si>
     <t>Kaixin</t>
   </si>
   <si>
     <t>Benjamin John Hong Ren</t>
   </si>
   <si>
     <t>Meirlan</t>
   </si>
   <si>
     <t>Iskakov</t>
   </si>
   <si>
+    <t>Ali</t>
+  </si>
+  <si>
+    <t>Zhanat</t>
+  </si>
+  <si>
+    <t>Naru</t>
+  </si>
+  <si>
+    <t>Sadra</t>
+  </si>
+  <si>
+    <t>Ebrahimi</t>
+  </si>
+  <si>
+    <t>IRI</t>
+  </si>
+  <si>
+    <t>Minghang</t>
+  </si>
+  <si>
+    <t>Xu</t>
+  </si>
+  <si>
+    <t>Arseniy</t>
+  </si>
+  <si>
+    <t>Shevchenko</t>
+  </si>
+  <si>
+    <t>Woo Sik</t>
+  </si>
+  <si>
+    <t>Jeong</t>
+  </si>
+  <si>
+    <t>Abdrakhimov</t>
+  </si>
+  <si>
+    <t>KGZ</t>
+  </si>
+  <si>
+    <t>Pu Chak</t>
+  </si>
+  <si>
+    <t>Wenlei</t>
+  </si>
+  <si>
+    <t>Xie</t>
+  </si>
+  <si>
+    <t>Faquan</t>
+  </si>
+  <si>
+    <t>Bai</t>
+  </si>
+  <si>
+    <t>Yuanchen</t>
+  </si>
+  <si>
+    <t>Guan</t>
+  </si>
+  <si>
+    <t>Shunsuke</t>
+  </si>
+  <si>
+    <t>Takahashi</t>
+  </si>
+  <si>
+    <t>Majuntie</t>
+  </si>
+  <si>
+    <t>Wan</t>
+  </si>
+  <si>
+    <t>Nhat</t>
+  </si>
+  <si>
+    <t>Lam Quang</t>
+  </si>
+  <si>
+    <t>VIE</t>
+  </si>
+  <si>
+    <t>Sun Min</t>
+  </si>
+  <si>
+    <t>Pak Fan</t>
+  </si>
+  <si>
+    <t>Mok</t>
+  </si>
+  <si>
+    <t>Poria</t>
+  </si>
+  <si>
+    <t>Shami</t>
+  </si>
+  <si>
+    <t>Amarsanaa</t>
+  </si>
+  <si>
+    <t>Ganbaatar</t>
+  </si>
+  <si>
+    <t>MGL</t>
+  </si>
+  <si>
+    <t>Matvei</t>
+  </si>
+  <si>
+    <t>Shevnin</t>
+  </si>
+  <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Remolino</t>
   </si>
   <si>
-    <t>Ali</t>
-[...20 lines deleted...]
-    <t>Xu</t>
+    <t>Juan Miguel</t>
+  </si>
+  <si>
+    <t>Tayag</t>
+  </si>
+  <si>
+    <t>Can</t>
+  </si>
+  <si>
+    <t>Su</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Hermosa</t>
+  </si>
+  <si>
+    <t>Adarsh</t>
+  </si>
+  <si>
+    <t>Muralidharan Nair Sinimol</t>
+  </si>
+  <si>
+    <t>Chon Ip</t>
+  </si>
+  <si>
+    <t>MAC</t>
   </si>
   <si>
     <t>Tik Long</t>
   </si>
   <si>
     <t>Hung</t>
   </si>
   <si>
-    <t>Arseniy</t>
-[...118 lines deleted...]
-  <si>
     <t>Ilya</t>
   </si>
   <si>
     <t>Ehab</t>
   </si>
   <si>
     <t>Khallouf</t>
   </si>
   <si>
     <t>SYR</t>
   </si>
   <si>
     <t>Bima</t>
   </si>
   <si>
     <t>Muslim Perdana</t>
   </si>
   <si>
     <t>Dongjoo</t>
   </si>
   <si>
+    <t>Wen Chien</t>
+  </si>
+  <si>
+    <t>Lan</t>
+  </si>
+  <si>
     <t>Khundrakpam Nganba</t>
   </si>
   <si>
     <t>Leader Matthew</t>
   </si>
   <si>
     <t>Wisanggeni</t>
   </si>
   <si>
     <t>Seezar</t>
   </si>
   <si>
     <t>Alshoumari</t>
   </si>
   <si>
     <t>Yanjie</t>
   </si>
   <si>
     <t>Nurasyl</t>
   </si>
   <si>
     <t>Saparbek</t>
   </si>
   <si>
     <t>Aman</t>
@@ -1112,101 +1124,89 @@
   <si>
     <t>Rikigoro</t>
   </si>
   <si>
     <t>Shinozuka</t>
   </si>
   <si>
     <t>Fedor</t>
   </si>
   <si>
     <t>Kuznetsov</t>
   </si>
   <si>
     <t>Yongjin</t>
   </si>
   <si>
     <t>Gwon</t>
   </si>
   <si>
     <t>Aloysius</t>
   </si>
   <si>
     <t>Reckyardo Mardian</t>
   </si>
   <si>
-    <t>Shunsuke</t>
-[...4 lines deleted...]
-  <si>
     <t>Samir</t>
   </si>
   <si>
     <t>Varma</t>
   </si>
   <si>
     <t>Akiya</t>
   </si>
   <si>
     <t>Deguchi</t>
   </si>
   <si>
     <t>Canyu</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
+    <t>Euan Arrow</t>
+  </si>
+  <si>
     <t>Yujun</t>
   </si>
   <si>
-    <t>Euan Arrow</t>
-[...1 lines deleted...]
-  <si>
     <t>Hiroto</t>
   </si>
   <si>
     <t>Hasegawa</t>
   </si>
   <si>
     <t>Cheng Yu</t>
   </si>
   <si>
     <t>Wenhui</t>
   </si>
   <si>
     <t>Lai</t>
   </si>
   <si>
-    <t>Wen Chien</t>
-[...4 lines deleted...]
-  <si>
     <t>Al</t>
   </si>
   <si>
     <t>Kautsar</t>
   </si>
   <si>
     <t>Ankur</t>
   </si>
   <si>
     <t>Ka Ho</t>
   </si>
   <si>
     <t>Ee Hann</t>
   </si>
   <si>
     <t>Kan</t>
   </si>
   <si>
     <t>Mukhammadyusuf</t>
   </si>
   <si>
     <t>Abdukhalilov</t>
   </si>
   <si>
     <t>Taichi</t>
@@ -1256,99 +1256,99 @@
   <si>
     <t>Nasiri</t>
   </si>
   <si>
     <t>Seyyed Parsa</t>
   </si>
   <si>
     <t>Mahjoub</t>
   </si>
   <si>
     <t>Boseong</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>Ryusei</t>
   </si>
   <si>
     <t>Aizaki</t>
   </si>
   <si>
     <t>Zheng</t>
   </si>
   <si>
+    <t>Aref</t>
+  </si>
+  <si>
+    <t>Abbasi</t>
+  </si>
+  <si>
     <t>Seyed Javad</t>
   </si>
   <si>
     <t>Hosseini</t>
   </si>
   <si>
-    <t>Aref</t>
-[...4 lines deleted...]
-  <si>
     <t>Parsa</t>
   </si>
   <si>
     <t>Rasouli Jazi</t>
   </si>
   <si>
     <t>Poya</t>
   </si>
   <si>
     <t>Mohammadamin</t>
   </si>
   <si>
     <t>Sadramin</t>
   </si>
   <si>
     <t>Yuxuan</t>
   </si>
   <si>
     <t>Huang</t>
   </si>
   <si>
+    <t>Omid</t>
+  </si>
+  <si>
+    <t>Pakar</t>
+  </si>
+  <si>
     <t>Mahdi</t>
   </si>
   <si>
     <t>Aghaei</t>
   </si>
   <si>
     <t>Yan Ho</t>
   </si>
   <si>
     <t>Chu</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pakar</t>
   </si>
   <si>
     <t>Like</t>
   </si>
   <si>
     <t>Iat Hei</t>
   </si>
   <si>
     <t>Lou</t>
   </si>
   <si>
     <t>Farshad</t>
   </si>
   <si>
     <t>Dadfar</t>
   </si>
   <si>
     <t>Hou Lam</t>
   </si>
   <si>
     <t>Koraboev</t>
   </si>
   <si>
     <t>Abdullajon</t>
   </si>
@@ -1813,436 +1813,436 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>2252.9</v>
+        <v>2344.37</v>
       </c>
       <c r="I2">
-        <v>1509.46</v>
+        <v>1920.77</v>
       </c>
       <c r="J2">
-        <v>743.44</v>
+        <v>423.6</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
-        <v>545.0</v>
+        <v>483.96</v>
       </c>
       <c r="N2">
+        <v>462.5</v>
+      </c>
+      <c r="O2">
         <v>310.55</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
-        <v>142.41</v>
+        <v>252.63</v>
       </c>
       <c r="Q2">
-        <v>132.86</v>
+        <v>245.13</v>
       </c>
       <c r="R2">
-        <v>132.86</v>
+        <v>166.0</v>
       </c>
       <c r="S2">
-        <v>182.0</v>
+        <v>161.616</v>
       </c>
       <c r="T2">
-        <v>181.6625</v>
+        <v>111.72</v>
       </c>
       <c r="U2">
-        <v>141.4</v>
+        <v>53.02</v>
       </c>
       <c r="V2">
-        <v>88.33</v>
+        <v>43.79</v>
       </c>
       <c r="W2">
-        <v>84.65</v>
+        <v>34.66</v>
       </c>
       <c r="X2">
-        <v>65.4</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H3">
-        <v>2092.76</v>
+        <v>2252.9</v>
       </c>
       <c r="I3">
-        <v>1488.61</v>
+        <v>1509.46</v>
       </c>
       <c r="J3">
-        <v>604.15</v>
+        <v>743.44</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
-        <v>458.58</v>
+        <v>545.0</v>
       </c>
       <c r="N3">
-        <v>252.63</v>
+        <v>310.55</v>
       </c>
       <c r="O3">
         <v>245.78</v>
       </c>
       <c r="P3">
-        <v>196.19</v>
+        <v>142.41</v>
       </c>
       <c r="Q3">
-        <v>181.47</v>
+        <v>132.86</v>
       </c>
       <c r="R3">
-        <v>153.96</v>
+        <v>132.86</v>
       </c>
       <c r="S3">
-        <v>161.316</v>
+        <v>182.0</v>
       </c>
       <c r="T3">
-        <v>131.91</v>
+        <v>181.6625</v>
       </c>
       <c r="U3">
-        <v>111.91</v>
+        <v>141.4</v>
       </c>
       <c r="V3">
         <v>88.33</v>
       </c>
       <c r="W3">
-        <v>66.77</v>
+        <v>84.65</v>
       </c>
       <c r="X3">
-        <v>43.91</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4">
+        <v>1997</v>
+      </c>
+      <c r="G4" t="s">
         <v>29</v>
       </c>
-      <c r="E4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H4">
-        <v>2025.98</v>
+        <v>2106.66</v>
       </c>
       <c r="I4">
-        <v>1521.77</v>
+        <v>1502.51</v>
       </c>
       <c r="J4">
-        <v>504.21</v>
+        <v>604.15</v>
       </c>
       <c r="K4">
         <v>6</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
-        <v>379.577</v>
+        <v>458.58</v>
       </c>
       <c r="N4">
-        <v>379.577</v>
+        <v>252.63</v>
       </c>
       <c r="O4">
-        <v>287.26</v>
+        <v>245.78</v>
       </c>
       <c r="P4">
-        <v>209.74</v>
+        <v>196.19</v>
       </c>
       <c r="Q4">
-        <v>209.74</v>
+        <v>181.47</v>
       </c>
       <c r="R4">
-        <v>55.88</v>
+        <v>167.86</v>
       </c>
       <c r="S4">
-        <v>143.267</v>
+        <v>161.316</v>
       </c>
       <c r="T4">
-        <v>126.522</v>
+        <v>131.91</v>
       </c>
       <c r="U4">
-        <v>66.25</v>
+        <v>111.91</v>
       </c>
       <c r="V4">
-        <v>58.46</v>
+        <v>88.33</v>
       </c>
       <c r="W4">
-        <v>56.69</v>
+        <v>66.77</v>
       </c>
       <c r="X4">
-        <v>53.02</v>
+        <v>43.91</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>2004.89</v>
+        <v>2047.08</v>
       </c>
       <c r="I5">
-        <v>1548.0</v>
+        <v>1542.87</v>
       </c>
       <c r="J5">
-        <v>456.89</v>
+        <v>504.21</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
-        <v>362.95</v>
+        <v>379.577</v>
       </c>
       <c r="N5">
-        <v>335.73</v>
+        <v>379.577</v>
       </c>
       <c r="O5">
-        <v>289.71</v>
+        <v>287.26</v>
       </c>
       <c r="P5">
-        <v>229.29</v>
+        <v>209.74</v>
       </c>
       <c r="Q5">
-        <v>178.01</v>
+        <v>209.74</v>
       </c>
       <c r="R5">
-        <v>152.31</v>
+        <v>76.98</v>
       </c>
       <c r="S5">
-        <v>151.23</v>
+        <v>143.267</v>
       </c>
       <c r="T5">
-        <v>106.95</v>
+        <v>126.522</v>
       </c>
       <c r="U5">
-        <v>64.84</v>
+        <v>66.25</v>
       </c>
       <c r="V5">
-        <v>51.32</v>
+        <v>58.46</v>
       </c>
       <c r="W5">
-        <v>44.98</v>
+        <v>56.69</v>
       </c>
       <c r="X5">
-        <v>37.57</v>
+        <v>53.02</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>4</v>
       </c>
       <c r="C6">
         <v>-1</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>1978.05</v>
+        <v>1840.14</v>
       </c>
       <c r="I6">
-        <v>1554.45</v>
+        <v>1475.14</v>
       </c>
       <c r="J6">
-        <v>423.6</v>
+        <v>365.0</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
-        <v>483.96</v>
+        <v>362.95</v>
       </c>
       <c r="N6">
-        <v>310.55</v>
+        <v>335.73</v>
       </c>
       <c r="O6">
-        <v>252.63</v>
+        <v>289.71</v>
       </c>
       <c r="P6">
-        <v>245.13</v>
+        <v>229.29</v>
       </c>
       <c r="Q6">
-        <v>166.0</v>
+        <v>152.31</v>
       </c>
       <c r="R6">
-        <v>96.18</v>
+        <v>105.15</v>
       </c>
       <c r="S6">
-        <v>161.616</v>
+        <v>106.95</v>
       </c>
       <c r="T6">
-        <v>111.72</v>
+        <v>64.84</v>
       </c>
       <c r="U6">
-        <v>53.02</v>
+        <v>59.34</v>
       </c>
       <c r="V6">
-        <v>43.79</v>
+        <v>51.32</v>
       </c>
       <c r="W6">
-        <v>34.66</v>
+        <v>44.98</v>
       </c>
       <c r="X6">
-        <v>18.79</v>
+        <v>37.57</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7">
         <v>2004</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H7">
         <v>1800.22</v>
       </c>
       <c r="I7">
         <v>1521.26</v>
       </c>
       <c r="J7">
         <v>278.96</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
         <v>483.96</v>
       </c>
       <c r="N7">
         <v>245.13</v>
       </c>
       <c r="O7">
         <v>201.82</v>
       </c>
@@ -2272,51 +2272,51 @@
       </c>
       <c r="X7">
         <v>24.32</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
         <v>2005</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H8">
         <v>1644.15</v>
       </c>
       <c r="I8">
         <v>1268.17</v>
       </c>
       <c r="J8">
         <v>375.98</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
         <v>6</v>
       </c>
       <c r="M8">
         <v>295.25</v>
       </c>
       <c r="N8">
         <v>265.0</v>
       </c>
       <c r="O8">
         <v>226.74</v>
       </c>
@@ -2343,1140 +2343,1143 @@
       </c>
       <c r="W8">
         <v>36.33</v>
       </c>
       <c r="X8">
         <v>29.66</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H9">
-        <v>1596.9</v>
+        <v>1576.11</v>
       </c>
       <c r="I9">
-        <v>1231.61</v>
+        <v>1198.59</v>
       </c>
       <c r="J9">
-        <v>365.29</v>
+        <v>377.52</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>6</v>
       </c>
       <c r="M9">
-        <v>429.0075</v>
+        <v>273.11</v>
       </c>
       <c r="N9">
-        <v>273.11</v>
+        <v>226.74</v>
       </c>
       <c r="O9">
-        <v>167.86</v>
+        <v>210.3</v>
       </c>
       <c r="P9">
-        <v>166.0</v>
+        <v>209.74</v>
       </c>
       <c r="Q9">
-        <v>112.41</v>
+        <v>142.03</v>
       </c>
       <c r="R9">
-        <v>83.22</v>
+        <v>136.67</v>
       </c>
       <c r="S9">
-        <v>126.764</v>
+        <v>98.42</v>
       </c>
       <c r="T9">
-        <v>61.28</v>
+        <v>81.93</v>
       </c>
       <c r="U9">
-        <v>59.82</v>
+        <v>75.58</v>
       </c>
       <c r="V9">
-        <v>57.03</v>
+        <v>47.47</v>
       </c>
       <c r="W9">
-        <v>52.43</v>
+        <v>41.97</v>
       </c>
       <c r="X9">
-        <v>7.97</v>
+        <v>32.15</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10">
+        <v>1999</v>
+      </c>
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="F10">
-[...4 lines deleted...]
-      </c>
       <c r="H10">
-        <v>1576.11</v>
+        <v>1544.47</v>
       </c>
       <c r="I10">
-        <v>1198.59</v>
+        <v>1231.61</v>
       </c>
       <c r="J10">
-        <v>377.52</v>
+        <v>312.86</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M10">
+        <v>429.0075</v>
+      </c>
+      <c r="N10">
         <v>273.11</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
-        <v>210.3</v>
+        <v>167.86</v>
       </c>
       <c r="P10">
-        <v>209.74</v>
+        <v>166.0</v>
       </c>
       <c r="Q10">
-        <v>142.03</v>
+        <v>112.41</v>
       </c>
       <c r="R10">
-        <v>136.67</v>
+        <v>83.22</v>
       </c>
       <c r="S10">
-        <v>98.42</v>
+        <v>126.764</v>
       </c>
       <c r="T10">
-        <v>81.93</v>
+        <v>61.28</v>
       </c>
       <c r="U10">
-        <v>75.58</v>
+        <v>59.82</v>
       </c>
       <c r="V10">
-        <v>47.47</v>
+        <v>57.03</v>
       </c>
       <c r="W10">
-        <v>41.97</v>
-[...2 lines deleted...]
-        <v>32.15</v>
+        <v>7.97</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C11">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G11" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H11">
-        <v>1493.22</v>
+        <v>1409.89</v>
       </c>
       <c r="I11">
-        <v>1031.09</v>
+        <v>1089.94</v>
       </c>
       <c r="J11">
-        <v>462.13</v>
+        <v>319.95</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
-        <v>335.1495</v>
+        <v>226.74</v>
       </c>
       <c r="N11">
-        <v>265.0</v>
+        <v>209.74</v>
       </c>
       <c r="O11">
-        <v>166.44</v>
+        <v>199.94</v>
       </c>
       <c r="P11">
+        <v>166.0</v>
+      </c>
+      <c r="Q11">
+        <v>166.0</v>
+      </c>
+      <c r="R11">
         <v>121.52</v>
       </c>
-      <c r="Q11">
-[...4 lines deleted...]
-      </c>
       <c r="S11">
-        <v>143.0025</v>
+        <v>84.36</v>
       </c>
       <c r="T11">
-        <v>88.33</v>
+        <v>69.91</v>
       </c>
       <c r="U11">
-        <v>75.78</v>
+        <v>64.67</v>
       </c>
       <c r="V11">
-        <v>61.76</v>
+        <v>38.39</v>
       </c>
       <c r="W11">
-        <v>51.76</v>
+        <v>32.06</v>
       </c>
       <c r="X11">
-        <v>41.5</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12">
         <v>1999</v>
       </c>
       <c r="G12" t="s">
         <v>50</v>
       </c>
       <c r="H12">
-        <v>1492.11</v>
+        <v>1386.21</v>
       </c>
       <c r="I12">
-        <v>1119.77</v>
+        <v>988.24</v>
       </c>
       <c r="J12">
-        <v>372.34</v>
+        <v>397.97</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
       <c r="L12">
         <v>6</v>
       </c>
       <c r="M12">
         <v>265.0</v>
       </c>
       <c r="N12">
         <v>245.13</v>
       </c>
       <c r="O12">
         <v>233.68</v>
       </c>
       <c r="P12">
-        <v>142.03</v>
+        <v>121.52</v>
       </c>
       <c r="Q12">
-        <v>121.52</v>
+        <v>112.41</v>
       </c>
       <c r="R12">
-        <v>112.41</v>
+        <v>10.5</v>
       </c>
       <c r="S12">
         <v>88.33</v>
       </c>
       <c r="T12">
         <v>81.71</v>
       </c>
       <c r="U12">
         <v>81.71</v>
       </c>
       <c r="V12">
         <v>57.13</v>
       </c>
       <c r="W12">
+        <v>47.34</v>
+      </c>
+      <c r="X12">
         <v>41.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>21.71</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
-        <v>1409.89</v>
+        <v>1316.31</v>
       </c>
       <c r="I13">
-        <v>1089.94</v>
+        <v>807.35</v>
       </c>
       <c r="J13">
-        <v>319.95</v>
+        <v>508.96</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
         <v>6</v>
       </c>
       <c r="M13">
-        <v>226.74</v>
+        <v>335.1495</v>
       </c>
       <c r="N13">
-        <v>209.74</v>
+        <v>166.44</v>
       </c>
       <c r="O13">
-        <v>199.94</v>
+        <v>121.52</v>
       </c>
       <c r="P13">
-        <v>166.0</v>
+        <v>72.57</v>
       </c>
       <c r="Q13">
-        <v>166.0</v>
+        <v>70.41</v>
       </c>
       <c r="R13">
-        <v>121.52</v>
+        <v>41.26</v>
       </c>
       <c r="S13">
-        <v>84.36</v>
+        <v>143.0025</v>
       </c>
       <c r="T13">
-        <v>69.91</v>
+        <v>88.33</v>
       </c>
       <c r="U13">
-        <v>64.67</v>
+        <v>88.33</v>
       </c>
       <c r="V13">
-        <v>38.39</v>
+        <v>75.78</v>
       </c>
       <c r="W13">
-        <v>32.06</v>
+        <v>61.76</v>
       </c>
       <c r="X13">
-        <v>30.56</v>
+        <v>51.76</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H14">
-        <v>1287.33</v>
+        <v>1293.74</v>
       </c>
       <c r="I14">
-        <v>1163.73</v>
+        <v>1095.35</v>
       </c>
       <c r="J14">
-        <v>123.6</v>
+        <v>198.39</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M14">
-        <v>429.0075</v>
+        <v>265.0</v>
       </c>
       <c r="N14">
-        <v>245.13</v>
+        <v>226.74</v>
       </c>
       <c r="O14">
-        <v>226.74</v>
+        <v>166.0</v>
       </c>
       <c r="P14">
-        <v>119.7</v>
+        <v>153.55</v>
       </c>
       <c r="Q14">
-        <v>81.06</v>
+        <v>142.03</v>
       </c>
       <c r="R14">
-        <v>62.09</v>
+        <v>142.03</v>
       </c>
       <c r="S14">
-        <v>38.62</v>
+        <v>53.24</v>
       </c>
       <c r="T14">
-        <v>33.61</v>
+        <v>36.06</v>
       </c>
       <c r="U14">
+        <v>32.84</v>
+      </c>
+      <c r="V14">
         <v>29.66</v>
       </c>
-      <c r="V14">
-        <v>21.71</v>
+      <c r="W14">
+        <v>25.37</v>
+      </c>
+      <c r="X14">
+        <v>21.22</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G15" t="s">
         <v>50</v>
       </c>
       <c r="H15">
-        <v>1243.47</v>
+        <v>1287.33</v>
       </c>
       <c r="I15">
-        <v>1018.18</v>
+        <v>1163.73</v>
       </c>
       <c r="J15">
-        <v>225.29</v>
+        <v>123.6</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M15">
-        <v>265.0</v>
+        <v>429.0075</v>
       </c>
       <c r="N15">
-        <v>233.68</v>
+        <v>245.13</v>
       </c>
       <c r="O15">
-        <v>172.68</v>
+        <v>226.74</v>
       </c>
       <c r="P15">
-        <v>125.24</v>
+        <v>119.7</v>
       </c>
       <c r="Q15">
-        <v>121.52</v>
+        <v>81.06</v>
       </c>
       <c r="R15">
-        <v>100.06</v>
+        <v>62.09</v>
       </c>
       <c r="S15">
-        <v>69.91</v>
+        <v>38.62</v>
       </c>
       <c r="T15">
-        <v>52.84</v>
+        <v>33.61</v>
       </c>
       <c r="U15">
-        <v>47.34</v>
+        <v>29.66</v>
       </c>
       <c r="V15">
-        <v>45.13</v>
-[...2 lines deleted...]
-        <v>10.07</v>
+        <v>21.71</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="H16">
-        <v>1230.3</v>
+        <v>1243.47</v>
       </c>
       <c r="I16">
-        <v>974.89</v>
+        <v>1018.18</v>
       </c>
       <c r="J16">
-        <v>255.41</v>
+        <v>225.29</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M16">
-        <v>209.74</v>
+        <v>265.0</v>
       </c>
       <c r="N16">
-        <v>179.45</v>
+        <v>233.68</v>
       </c>
       <c r="O16">
-        <v>179.45</v>
+        <v>172.68</v>
       </c>
       <c r="P16">
-        <v>179.45</v>
+        <v>125.24</v>
       </c>
       <c r="Q16">
-        <v>116.94</v>
+        <v>121.52</v>
       </c>
       <c r="R16">
-        <v>109.86</v>
+        <v>100.06</v>
       </c>
       <c r="S16">
-        <v>64.67</v>
+        <v>69.91</v>
       </c>
       <c r="T16">
-        <v>48.5</v>
+        <v>52.84</v>
       </c>
       <c r="U16">
         <v>47.34</v>
       </c>
       <c r="V16">
-        <v>37.47</v>
+        <v>45.13</v>
       </c>
       <c r="W16">
-        <v>32.06</v>
-[...2 lines deleted...]
-        <v>25.37</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>17</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H17">
-        <v>1193.98</v>
+        <v>1172.26</v>
       </c>
       <c r="I17">
-        <v>1028.34</v>
+        <v>872.31</v>
       </c>
       <c r="J17">
-        <v>165.64</v>
+        <v>299.95</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
-        <v>265.0</v>
+        <v>179.45</v>
       </c>
       <c r="N17">
-        <v>166.0</v>
+        <v>179.45</v>
       </c>
       <c r="O17">
-        <v>159.73</v>
+        <v>179.45</v>
       </c>
       <c r="P17">
-        <v>153.55</v>
+        <v>116.94</v>
       </c>
       <c r="Q17">
-        <v>142.03</v>
+        <v>109.86</v>
       </c>
       <c r="R17">
-        <v>142.03</v>
+        <v>107.16</v>
       </c>
       <c r="S17">
-        <v>38.39</v>
+        <v>69.91</v>
       </c>
       <c r="T17">
-        <v>32.84</v>
+        <v>64.67</v>
       </c>
       <c r="U17">
-        <v>29.66</v>
+        <v>48.5</v>
       </c>
       <c r="V17">
-        <v>25.37</v>
+        <v>47.34</v>
       </c>
       <c r="W17">
-        <v>21.22</v>
+        <v>37.47</v>
       </c>
       <c r="X17">
-        <v>18.16</v>
+        <v>32.06</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C18">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
         <v>1996</v>
       </c>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H18">
-        <v>1187.56</v>
+        <v>1171.53</v>
       </c>
       <c r="I18">
-        <v>937.83</v>
+        <v>852.59</v>
       </c>
       <c r="J18">
-        <v>249.73</v>
+        <v>318.94</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
         <v>209.74</v>
       </c>
       <c r="N18">
         <v>194.0</v>
       </c>
       <c r="O18">
-        <v>194.0</v>
+        <v>179.45</v>
       </c>
       <c r="P18">
         <v>131.38</v>
       </c>
       <c r="Q18">
-        <v>126.42</v>
+        <v>82.29</v>
       </c>
       <c r="R18">
-        <v>82.29</v>
+        <v>55.73</v>
       </c>
       <c r="S18">
         <v>81.71</v>
       </c>
       <c r="T18">
+        <v>64.67</v>
+      </c>
+      <c r="U18">
         <v>52.43</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>51.18</v>
       </c>
-      <c r="V18">
+      <c r="W18">
+        <v>42.14</v>
+      </c>
+      <c r="X18">
         <v>26.81</v>
-      </c>
-[...4 lines deleted...]
-        <v>15.89</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
         <v>1998</v>
       </c>
       <c r="G19" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H19">
-        <v>1093.32</v>
+        <v>1119.73</v>
       </c>
       <c r="I19">
-        <v>977.48</v>
+        <v>825.03</v>
       </c>
       <c r="J19">
-        <v>115.84</v>
+        <v>294.7</v>
       </c>
       <c r="K19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M19">
-        <v>545.0</v>
+        <v>245.13</v>
       </c>
       <c r="N19">
-        <v>245.13</v>
+        <v>209.74</v>
       </c>
       <c r="O19">
-        <v>71.21</v>
+        <v>131.38</v>
       </c>
       <c r="P19">
-        <v>60.41</v>
+        <v>101.62</v>
       </c>
       <c r="Q19">
-        <v>55.73</v>
+        <v>85.61</v>
+      </c>
+      <c r="R19">
+        <v>51.55</v>
       </c>
       <c r="S19">
-        <v>64.67</v>
+        <v>69.91</v>
       </c>
       <c r="T19">
-        <v>23.47</v>
+        <v>52.43</v>
       </c>
       <c r="U19">
-        <v>16.67</v>
+        <v>52.43</v>
       </c>
       <c r="V19">
-        <v>11.03</v>
+        <v>52.43</v>
+      </c>
+      <c r="W19">
+        <v>34.66</v>
+      </c>
+      <c r="X19">
+        <v>32.84</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20">
         <v>1998</v>
       </c>
       <c r="G20" t="s">
         <v>26</v>
       </c>
       <c r="H20">
-        <v>994.63</v>
+        <v>1107.17</v>
       </c>
       <c r="I20">
-        <v>676.08</v>
+        <v>991.33</v>
       </c>
       <c r="J20">
-        <v>318.55</v>
+        <v>115.84</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M20">
-        <v>209.74</v>
+        <v>545.0</v>
       </c>
       <c r="N20">
-        <v>131.38</v>
+        <v>245.13</v>
       </c>
       <c r="O20">
-        <v>101.62</v>
+        <v>71.21</v>
       </c>
       <c r="P20">
-        <v>96.18</v>
+        <v>60.41</v>
       </c>
       <c r="Q20">
-        <v>85.61</v>
+        <v>55.73</v>
       </c>
       <c r="R20">
-        <v>51.55</v>
+        <v>13.85</v>
       </c>
       <c r="S20">
-        <v>69.91</v>
+        <v>64.67</v>
       </c>
       <c r="T20">
-        <v>56.69</v>
+        <v>23.47</v>
       </c>
       <c r="U20">
-        <v>52.43</v>
+        <v>16.67</v>
       </c>
       <c r="V20">
-        <v>52.43</v>
-[...5 lines deleted...]
-        <v>34.66</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G21" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H21">
-        <v>947.03</v>
+        <v>1041.16</v>
       </c>
       <c r="I21">
-        <v>805.61</v>
+        <v>836.9</v>
       </c>
       <c r="J21">
-        <v>141.42</v>
+        <v>204.26</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
       <c r="L21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M21">
-        <v>189.61</v>
+        <v>245.13</v>
       </c>
       <c r="N21">
-        <v>167.86</v>
+        <v>194.0</v>
       </c>
       <c r="O21">
-        <v>158.24</v>
+        <v>131.38</v>
       </c>
       <c r="P21">
-        <v>129.4</v>
+        <v>112.41</v>
       </c>
       <c r="Q21">
-        <v>119.7</v>
+        <v>103.98</v>
       </c>
       <c r="R21">
-        <v>40.8</v>
+        <v>50.0</v>
       </c>
       <c r="S21">
-        <v>37.81</v>
+        <v>55.33</v>
       </c>
       <c r="T21">
-        <v>37.47</v>
+        <v>47.34</v>
       </c>
       <c r="U21">
-        <v>35.79</v>
+        <v>34.66</v>
       </c>
       <c r="V21">
-        <v>22.38</v>
+        <v>33.35</v>
       </c>
       <c r="W21">
-        <v>7.97</v>
+        <v>19.32</v>
+      </c>
+      <c r="X21">
+        <v>14.26</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>69</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="H22">
-        <v>942.91</v>
+        <v>993.18</v>
       </c>
       <c r="I22">
-        <v>694.5</v>
+        <v>851.76</v>
       </c>
       <c r="J22">
-        <v>248.41</v>
+        <v>141.42</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M22">
-        <v>216.15</v>
+        <v>189.61</v>
       </c>
       <c r="N22">
-        <v>209.74</v>
+        <v>167.86</v>
       </c>
       <c r="O22">
-        <v>142.03</v>
+        <v>158.24</v>
       </c>
       <c r="P22">
-        <v>82.29</v>
+        <v>129.4</v>
       </c>
       <c r="Q22">
-        <v>34.91</v>
+        <v>119.7</v>
       </c>
       <c r="R22">
-        <v>9.38</v>
+        <v>86.95</v>
       </c>
       <c r="S22">
-        <v>78.04</v>
+        <v>37.81</v>
       </c>
       <c r="T22">
-        <v>59.98</v>
+        <v>37.47</v>
       </c>
       <c r="U22">
-        <v>59.82</v>
+        <v>35.79</v>
       </c>
       <c r="V22">
-        <v>24.19</v>
+        <v>22.38</v>
       </c>
       <c r="W22">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>7.97</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23">
-        <v>931.29</v>
+        <v>942.91</v>
       </c>
       <c r="I23">
-        <v>727.03</v>
+        <v>694.5</v>
       </c>
       <c r="J23">
-        <v>204.26</v>
+        <v>248.41</v>
       </c>
       <c r="K23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L23">
         <v>6</v>
       </c>
       <c r="M23">
-        <v>245.13</v>
+        <v>216.15</v>
       </c>
       <c r="N23">
-        <v>194.0</v>
+        <v>209.74</v>
       </c>
       <c r="O23">
-        <v>131.38</v>
+        <v>142.03</v>
       </c>
       <c r="P23">
-        <v>112.41</v>
+        <v>82.29</v>
       </c>
       <c r="Q23">
-        <v>44.11</v>
+        <v>34.91</v>
+      </c>
+      <c r="R23">
+        <v>9.38</v>
       </c>
       <c r="S23">
-        <v>55.33</v>
+        <v>78.04</v>
       </c>
       <c r="T23">
-        <v>47.34</v>
+        <v>59.98</v>
       </c>
       <c r="U23">
-        <v>34.66</v>
+        <v>59.82</v>
       </c>
       <c r="V23">
-        <v>33.35</v>
+        <v>24.19</v>
       </c>
       <c r="W23">
-        <v>19.32</v>
+        <v>13.19</v>
       </c>
       <c r="X23">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
       <c r="E24" t="s">
         <v>74</v>
       </c>
       <c r="F24">
         <v>2005</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H24">
         <v>918.65</v>
       </c>
       <c r="I24">
         <v>716.19</v>
       </c>
       <c r="J24">
         <v>202.46</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
         <v>6</v>
       </c>
       <c r="M24">
         <v>153.55</v>
       </c>
       <c r="N24">
         <v>139.89</v>
       </c>
       <c r="O24">
         <v>131.38</v>
       </c>
@@ -3491,190 +3494,187 @@
       </c>
       <c r="S24">
         <v>61.65</v>
       </c>
       <c r="T24">
         <v>43.79</v>
       </c>
       <c r="U24">
         <v>32.06</v>
       </c>
       <c r="V24">
         <v>31.09</v>
       </c>
       <c r="W24">
         <v>25.99</v>
       </c>
       <c r="X24">
         <v>7.88</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>76</v>
       </c>
       <c r="F25">
         <v>2003</v>
       </c>
       <c r="G25" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H25">
-        <v>867.76</v>
+        <v>858.51</v>
       </c>
       <c r="I25">
-        <v>642.7</v>
+        <v>740.12</v>
       </c>
       <c r="J25">
-        <v>225.06</v>
+        <v>118.39</v>
       </c>
       <c r="K25">
+        <v>6</v>
+      </c>
+      <c r="L25">
         <v>4</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>335.1495</v>
+        <v>194.0</v>
       </c>
       <c r="N25">
         <v>194.0</v>
       </c>
       <c r="O25">
-        <v>65.87</v>
+        <v>184.95</v>
       </c>
       <c r="P25">
-        <v>47.68</v>
+        <v>104.26</v>
+      </c>
+      <c r="Q25">
+        <v>40.8</v>
+      </c>
+      <c r="R25">
+        <v>22.11</v>
       </c>
       <c r="S25">
-        <v>98.6</v>
+        <v>69.91</v>
       </c>
       <c r="T25">
-        <v>75.58</v>
+        <v>37.47</v>
       </c>
       <c r="U25">
-        <v>14.99</v>
+        <v>6.39</v>
       </c>
       <c r="V25">
-        <v>14.26</v>
-[...5 lines deleted...]
-        <v>7.37</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
       <c r="E26" t="s">
         <v>78</v>
       </c>
       <c r="F26">
         <v>2003</v>
       </c>
       <c r="G26" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H26">
-        <v>858.51</v>
+        <v>852.77</v>
       </c>
       <c r="I26">
-        <v>740.12</v>
+        <v>642.7</v>
       </c>
       <c r="J26">
-        <v>118.39</v>
+        <v>210.07</v>
       </c>
       <c r="K26">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L26">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M26">
-        <v>194.0</v>
+        <v>335.1495</v>
       </c>
       <c r="N26">
         <v>194.0</v>
       </c>
       <c r="O26">
-        <v>184.95</v>
+        <v>65.87</v>
       </c>
       <c r="P26">
-        <v>104.26</v>
-[...5 lines deleted...]
-        <v>22.11</v>
+        <v>47.68</v>
       </c>
       <c r="S26">
-        <v>69.91</v>
+        <v>98.6</v>
       </c>
       <c r="T26">
-        <v>37.47</v>
+        <v>75.58</v>
       </c>
       <c r="U26">
-        <v>6.39</v>
+        <v>14.26</v>
       </c>
       <c r="V26">
-        <v>4.62</v>
+        <v>14.26</v>
+      </c>
+      <c r="W26">
+        <v>7.37</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" t="s">
         <v>80</v>
       </c>
       <c r="F27">
         <v>2004</v>
       </c>
       <c r="G27" t="s">
         <v>50</v>
       </c>
       <c r="H27">
         <v>826.79</v>
       </c>
       <c r="I27">
         <v>474.81</v>
       </c>
       <c r="J27">
         <v>351.98</v>
       </c>
       <c r="K27">
         <v>5</v>
       </c>
@@ -3698,54 +3698,54 @@
       </c>
       <c r="S27">
         <v>91.2</v>
       </c>
       <c r="T27">
         <v>84.21</v>
       </c>
       <c r="U27">
         <v>59.82</v>
       </c>
       <c r="V27">
         <v>59.82</v>
       </c>
       <c r="W27">
         <v>34.97</v>
       </c>
       <c r="X27">
         <v>21.96</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" t="s">
         <v>82</v>
       </c>
       <c r="F28">
         <v>2002</v>
       </c>
       <c r="G28" t="s">
         <v>83</v>
       </c>
       <c r="H28">
         <v>782.68</v>
       </c>
       <c r="I28">
         <v>571.25</v>
       </c>
       <c r="J28">
         <v>211.43</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
@@ -3787,480 +3787,480 @@
       </c>
       <c r="X28">
         <v>20.7</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
       <c r="E29" t="s">
         <v>85</v>
       </c>
       <c r="F29">
         <v>1995</v>
       </c>
       <c r="G29" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H29">
         <v>777.96</v>
       </c>
       <c r="I29">
         <v>659.55</v>
       </c>
       <c r="J29">
         <v>118.41</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
         <v>3</v>
       </c>
       <c r="M29">
         <v>226.74</v>
       </c>
       <c r="N29">
         <v>103.98</v>
       </c>
       <c r="O29">
         <v>99.12</v>
       </c>
       <c r="P29">
         <v>82.29</v>
       </c>
       <c r="Q29">
         <v>82.29</v>
       </c>
       <c r="R29">
         <v>65.13</v>
       </c>
       <c r="S29">
         <v>61.28</v>
       </c>
       <c r="T29">
         <v>51.18</v>
       </c>
       <c r="U29">
         <v>5.95</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30">
         <v>2000</v>
       </c>
       <c r="G30" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="H30">
-        <v>761.52</v>
+        <v>773.6</v>
       </c>
       <c r="I30">
-        <v>503.73</v>
+        <v>582.72</v>
       </c>
       <c r="J30">
-        <v>257.79</v>
+        <v>190.88</v>
       </c>
       <c r="K30">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L30">
         <v>6</v>
       </c>
       <c r="M30">
-        <v>194.0</v>
+        <v>121.52</v>
       </c>
       <c r="N30">
-        <v>179.45</v>
+        <v>112.41</v>
       </c>
       <c r="O30">
-        <v>108.17</v>
+        <v>103.0</v>
       </c>
       <c r="P30">
-        <v>22.11</v>
+        <v>91.69</v>
+      </c>
+      <c r="Q30">
+        <v>88.97</v>
+      </c>
+      <c r="R30">
+        <v>65.13</v>
       </c>
       <c r="S30">
-        <v>59.82</v>
+        <v>52.75</v>
       </c>
       <c r="T30">
-        <v>55.33</v>
+        <v>45.22</v>
       </c>
       <c r="U30">
-        <v>48.5</v>
+        <v>32.06</v>
       </c>
       <c r="V30">
-        <v>34.66</v>
+        <v>27.74</v>
       </c>
       <c r="W30">
-        <v>29.74</v>
+        <v>17.88</v>
       </c>
       <c r="X30">
-        <v>29.74</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F31">
         <v>2000</v>
       </c>
       <c r="G31" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="H31">
-        <v>700.3</v>
+        <v>761.52</v>
       </c>
       <c r="I31">
-        <v>509.42</v>
+        <v>503.73</v>
       </c>
       <c r="J31">
-        <v>190.88</v>
+        <v>257.79</v>
       </c>
       <c r="K31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L31">
         <v>6</v>
       </c>
       <c r="M31">
-        <v>112.41</v>
+        <v>194.0</v>
       </c>
       <c r="N31">
-        <v>103.0</v>
+        <v>179.45</v>
       </c>
       <c r="O31">
-        <v>91.69</v>
+        <v>108.17</v>
       </c>
       <c r="P31">
-        <v>88.97</v>
-[...5 lines deleted...]
-        <v>48.22</v>
+        <v>22.11</v>
       </c>
       <c r="S31">
-        <v>52.75</v>
+        <v>59.82</v>
       </c>
       <c r="T31">
-        <v>45.22</v>
+        <v>55.33</v>
       </c>
       <c r="U31">
-        <v>32.06</v>
+        <v>48.5</v>
       </c>
       <c r="V31">
-        <v>27.74</v>
+        <v>34.66</v>
       </c>
       <c r="W31">
-        <v>17.88</v>
+        <v>29.74</v>
       </c>
       <c r="X31">
-        <v>15.23</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="E32" t="s">
         <v>92</v>
       </c>
       <c r="F32">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G32" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H32">
-        <v>691.31</v>
+        <v>724.18</v>
       </c>
       <c r="I32">
-        <v>518.75</v>
+        <v>587.84</v>
       </c>
       <c r="J32">
-        <v>172.56</v>
+        <v>136.34</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
         <v>6</v>
       </c>
       <c r="M32">
-        <v>179.45</v>
+        <v>209.74</v>
       </c>
       <c r="N32">
-        <v>131.38</v>
+        <v>112.41</v>
       </c>
       <c r="O32">
-        <v>65.13</v>
+        <v>88.97</v>
       </c>
       <c r="P32">
-        <v>58.88</v>
+        <v>87.63</v>
       </c>
       <c r="Q32">
-        <v>43.11</v>
+        <v>44.98</v>
       </c>
       <c r="R32">
-        <v>40.8</v>
+        <v>44.11</v>
       </c>
       <c r="S32">
-        <v>51.18</v>
+        <v>29.66</v>
       </c>
       <c r="T32">
-        <v>41.5</v>
+        <v>28.1</v>
       </c>
       <c r="U32">
-        <v>27.43</v>
+        <v>23.68</v>
       </c>
       <c r="V32">
-        <v>20.57</v>
+        <v>22.24</v>
       </c>
       <c r="W32">
-        <v>17.18</v>
+        <v>20.08</v>
       </c>
       <c r="X32">
-        <v>14.7</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" t="s">
         <v>94</v>
       </c>
       <c r="F33">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G33" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H33">
-        <v>667.56</v>
+        <v>691.31</v>
       </c>
       <c r="I33">
-        <v>517.96</v>
+        <v>518.75</v>
       </c>
       <c r="J33">
-        <v>149.6</v>
+        <v>172.56</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
         <v>6</v>
       </c>
       <c r="M33">
-        <v>146.38</v>
+        <v>179.45</v>
       </c>
       <c r="N33">
-        <v>96.18</v>
+        <v>131.38</v>
       </c>
       <c r="O33">
-        <v>96.18</v>
+        <v>65.13</v>
       </c>
       <c r="P33">
-        <v>76.12</v>
+        <v>58.88</v>
       </c>
       <c r="Q33">
-        <v>51.55</v>
+        <v>43.11</v>
       </c>
       <c r="R33">
-        <v>51.55</v>
+        <v>40.8</v>
       </c>
       <c r="S33">
-        <v>59.82</v>
+        <v>51.18</v>
       </c>
       <c r="T33">
-        <v>32.06</v>
+        <v>41.5</v>
       </c>
       <c r="U33">
-        <v>25.37</v>
+        <v>27.43</v>
       </c>
       <c r="V33">
-        <v>16.28</v>
+        <v>20.57</v>
       </c>
       <c r="W33">
-        <v>8.78</v>
+        <v>17.18</v>
       </c>
       <c r="X33">
-        <v>7.29</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>95</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G34" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H34">
-        <v>667.33</v>
+        <v>667.56</v>
       </c>
       <c r="I34">
-        <v>507.66</v>
+        <v>517.96</v>
       </c>
       <c r="J34">
-        <v>159.67</v>
+        <v>149.6</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
         <v>6</v>
       </c>
       <c r="M34">
-        <v>121.52</v>
+        <v>146.38</v>
       </c>
       <c r="N34">
-        <v>110.72</v>
+        <v>96.18</v>
       </c>
       <c r="O34">
-        <v>99.12</v>
+        <v>96.18</v>
       </c>
       <c r="P34">
-        <v>94.73</v>
+        <v>76.12</v>
       </c>
       <c r="Q34">
-        <v>55.73</v>
+        <v>51.55</v>
       </c>
       <c r="R34">
-        <v>25.84</v>
+        <v>51.55</v>
       </c>
       <c r="S34">
-        <v>30.38</v>
+        <v>59.82</v>
       </c>
       <c r="T34">
-        <v>29.66</v>
+        <v>32.06</v>
       </c>
       <c r="U34">
-        <v>28.27</v>
+        <v>25.37</v>
       </c>
       <c r="V34">
-        <v>25.6</v>
+        <v>16.28</v>
       </c>
       <c r="W34">
-        <v>24.05</v>
+        <v>8.78</v>
       </c>
       <c r="X34">
-        <v>21.71</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35">
         <v>1995</v>
       </c>
       <c r="G35" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H35">
         <v>665.11</v>
       </c>
       <c r="I35">
         <v>297.97</v>
       </c>
       <c r="J35">
         <v>367.14</v>
       </c>
       <c r="K35">
         <v>4</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
         <v>121.52</v>
       </c>
       <c r="N35">
         <v>96.18</v>
       </c>
       <c r="O35">
         <v>56.36</v>
       </c>
@@ -4284,2570 +4284,2603 @@
       </c>
       <c r="X35">
         <v>44.86</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>99</v>
       </c>
       <c r="E36" t="s">
         <v>100</v>
       </c>
       <c r="F36">
         <v>2004</v>
       </c>
       <c r="G36" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H36">
-        <v>599.83</v>
+        <v>651.65</v>
       </c>
       <c r="I36">
-        <v>503.77</v>
+        <v>507.66</v>
       </c>
       <c r="J36">
-        <v>96.06</v>
+        <v>143.99</v>
       </c>
       <c r="K36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L36">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M36">
-        <v>151.24</v>
+        <v>121.52</v>
       </c>
       <c r="N36">
-        <v>146.38</v>
+        <v>110.72</v>
       </c>
       <c r="O36">
-        <v>102.42</v>
+        <v>99.12</v>
       </c>
       <c r="P36">
-        <v>67.13</v>
+        <v>94.73</v>
       </c>
       <c r="Q36">
-        <v>36.6</v>
+        <v>55.73</v>
+      </c>
+      <c r="R36">
+        <v>25.84</v>
       </c>
       <c r="S36">
-        <v>69.91</v>
+        <v>29.66</v>
       </c>
       <c r="T36">
-        <v>26.15</v>
+        <v>28.27</v>
+      </c>
+      <c r="U36">
+        <v>25.6</v>
+      </c>
+      <c r="V36">
+        <v>24.05</v>
+      </c>
+      <c r="W36">
+        <v>21.71</v>
+      </c>
+      <c r="X36">
+        <v>14.7</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" t="s">
         <v>102</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H37">
-        <v>566.72</v>
+        <v>607.25</v>
       </c>
       <c r="I37">
-        <v>218.92</v>
+        <v>454.52</v>
       </c>
       <c r="J37">
-        <v>347.8</v>
+        <v>152.73</v>
       </c>
       <c r="K37">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L37">
         <v>6</v>
       </c>
       <c r="M37">
-        <v>96.18</v>
+        <v>179.45</v>
       </c>
       <c r="N37">
-        <v>65.31</v>
+        <v>142.03</v>
       </c>
       <c r="O37">
-        <v>57.43</v>
+        <v>55.73</v>
+      </c>
+      <c r="P37">
+        <v>39.57</v>
+      </c>
+      <c r="Q37">
+        <v>37.74</v>
       </c>
       <c r="S37">
-        <v>75.58</v>
+        <v>64.67</v>
       </c>
       <c r="T37">
-        <v>69.91</v>
+        <v>38.39</v>
       </c>
       <c r="U37">
-        <v>59.82</v>
+        <v>20.08</v>
       </c>
       <c r="V37">
-        <v>48.88</v>
+        <v>12.58</v>
       </c>
       <c r="W37">
-        <v>47.34</v>
+        <v>11.37</v>
       </c>
       <c r="X37">
-        <v>46.27</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" t="s">
         <v>104</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>2004</v>
+      </c>
+      <c r="G38" t="s">
         <v>105</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38">
-        <v>561.23</v>
+        <v>575.43</v>
       </c>
       <c r="I38">
-        <v>422.65</v>
+        <v>467.17</v>
       </c>
       <c r="J38">
-        <v>138.58</v>
+        <v>108.26</v>
       </c>
       <c r="K38">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L38">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M38">
-        <v>103.98</v>
+        <v>151.24</v>
       </c>
       <c r="N38">
-        <v>88.97</v>
+        <v>146.38</v>
       </c>
       <c r="O38">
-        <v>84.81</v>
+        <v>102.42</v>
       </c>
       <c r="P38">
-        <v>70.41</v>
-[...5 lines deleted...]
-        <v>34.91</v>
+        <v>67.13</v>
       </c>
       <c r="S38">
-        <v>38.54</v>
+        <v>69.91</v>
       </c>
       <c r="T38">
-        <v>34.66</v>
+        <v>26.15</v>
       </c>
       <c r="U38">
-        <v>19.03</v>
-[...8 lines deleted...]
-        <v>13.6</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>106</v>
       </c>
       <c r="E39" t="s">
         <v>107</v>
       </c>
       <c r="F39">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G39" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H39">
-        <v>551.1</v>
+        <v>566.72</v>
       </c>
       <c r="I39">
-        <v>295.25</v>
+        <v>218.92</v>
       </c>
       <c r="J39">
-        <v>255.85</v>
+        <v>347.8</v>
       </c>
       <c r="K39">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L39">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M39">
-        <v>295.25</v>
+        <v>96.18</v>
+      </c>
+      <c r="N39">
+        <v>65.31</v>
+      </c>
+      <c r="O39">
+        <v>57.43</v>
       </c>
       <c r="S39">
-        <v>111.9195</v>
+        <v>75.58</v>
       </c>
       <c r="T39">
         <v>69.91</v>
       </c>
       <c r="U39">
-        <v>40.88</v>
+        <v>59.82</v>
       </c>
       <c r="V39">
-        <v>20.31</v>
+        <v>48.88</v>
       </c>
       <c r="W39">
-        <v>12.83</v>
+        <v>47.34</v>
+      </c>
+      <c r="X39">
+        <v>46.27</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>40</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
       <c r="E40" t="s">
         <v>109</v>
       </c>
       <c r="F40">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G40" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="H40">
-        <v>540.65</v>
+        <v>538.27</v>
       </c>
       <c r="I40">
-        <v>508.04</v>
+        <v>295.25</v>
       </c>
       <c r="J40">
-        <v>32.61</v>
+        <v>243.02</v>
       </c>
       <c r="K40">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M40">
-        <v>136.67</v>
-[...14 lines deleted...]
-        <v>44.11</v>
+        <v>295.25</v>
       </c>
       <c r="S40">
-        <v>16.66</v>
+        <v>111.9195</v>
       </c>
       <c r="T40">
-        <v>9.21</v>
+        <v>69.91</v>
       </c>
       <c r="U40">
-        <v>6.74</v>
+        <v>40.88</v>
+      </c>
+      <c r="V40">
+        <v>20.31</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D41" t="s">
         <v>110</v>
       </c>
       <c r="E41" t="s">
         <v>111</v>
       </c>
       <c r="F41">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G41" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="H41">
-        <v>532.42</v>
+        <v>521.66</v>
       </c>
       <c r="I41">
-        <v>342.98</v>
+        <v>383.08</v>
       </c>
       <c r="J41">
-        <v>189.44</v>
+        <v>138.58</v>
       </c>
       <c r="K41">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L41">
         <v>6</v>
       </c>
       <c r="M41">
-        <v>171.08</v>
+        <v>103.98</v>
       </c>
       <c r="N41">
-        <v>142.03</v>
+        <v>88.97</v>
       </c>
       <c r="O41">
-        <v>29.87</v>
+        <v>84.81</v>
+      </c>
+      <c r="P41">
+        <v>70.41</v>
+      </c>
+      <c r="Q41">
+        <v>34.91</v>
       </c>
       <c r="S41">
-        <v>55.33</v>
+        <v>38.54</v>
       </c>
       <c r="T41">
-        <v>44.86</v>
+        <v>34.66</v>
       </c>
       <c r="U41">
-        <v>37.47</v>
+        <v>19.03</v>
       </c>
       <c r="V41">
-        <v>19.18</v>
+        <v>17.6</v>
       </c>
       <c r="W41">
-        <v>18.58</v>
+        <v>15.15</v>
       </c>
       <c r="X41">
-        <v>14.02</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>112</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G42" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H42">
-        <v>514.44</v>
+        <v>512.38</v>
       </c>
       <c r="I42">
-        <v>378.1</v>
+        <v>509.52</v>
       </c>
       <c r="J42">
-        <v>136.34</v>
+        <v>2.86</v>
       </c>
       <c r="K42">
         <v>5</v>
       </c>
       <c r="L42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M42">
-        <v>112.41</v>
+        <v>194.0</v>
       </c>
       <c r="N42">
-        <v>88.97</v>
+        <v>153.55</v>
       </c>
       <c r="O42">
-        <v>87.63</v>
+        <v>65.13</v>
       </c>
       <c r="P42">
-        <v>44.98</v>
+        <v>60.25</v>
       </c>
       <c r="Q42">
-        <v>44.11</v>
+        <v>36.59</v>
       </c>
       <c r="S42">
-        <v>29.66</v>
-[...14 lines deleted...]
-        <v>12.58</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D43" t="s">
         <v>114</v>
       </c>
       <c r="E43" t="s">
         <v>115</v>
       </c>
       <c r="F43">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G43" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H43">
-        <v>511.95</v>
+        <v>511.56</v>
       </c>
       <c r="I43">
-        <v>359.22</v>
+        <v>427.79</v>
       </c>
       <c r="J43">
-        <v>152.73</v>
+        <v>83.77</v>
       </c>
       <c r="K43">
+        <v>6</v>
+      </c>
+      <c r="L43">
         <v>3</v>
       </c>
-      <c r="L43">
-[...1 lines deleted...]
-      </c>
       <c r="M43">
-        <v>179.45</v>
+        <v>184.95</v>
       </c>
       <c r="N43">
-        <v>142.03</v>
+        <v>65.13</v>
       </c>
       <c r="O43">
-        <v>37.74</v>
+        <v>60.25</v>
+      </c>
+      <c r="P43">
+        <v>40.41</v>
+      </c>
+      <c r="Q43">
+        <v>38.89</v>
+      </c>
+      <c r="R43">
+        <v>38.16</v>
       </c>
       <c r="S43">
-        <v>64.67</v>
+        <v>35.51</v>
       </c>
       <c r="T43">
-        <v>38.39</v>
+        <v>32.84</v>
       </c>
       <c r="U43">
-        <v>20.08</v>
-[...8 lines deleted...]
-        <v>5.64</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
         <v>116</v>
       </c>
       <c r="E44" t="s">
         <v>117</v>
       </c>
       <c r="F44">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G44" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H44">
-        <v>504.23</v>
+        <v>500.45</v>
       </c>
       <c r="I44">
-        <v>435.88</v>
+        <v>342.98</v>
       </c>
       <c r="J44">
-        <v>68.35</v>
+        <v>157.47</v>
       </c>
       <c r="K44">
+        <v>3</v>
+      </c>
+      <c r="L44">
         <v>6</v>
       </c>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
       <c r="M44">
-        <v>184.95</v>
+        <v>171.08</v>
       </c>
       <c r="N44">
-        <v>65.13</v>
+        <v>142.03</v>
       </c>
       <c r="O44">
-        <v>60.25</v>
-[...8 lines deleted...]
-        <v>38.89</v>
+        <v>29.87</v>
       </c>
       <c r="S44">
-        <v>35.51</v>
+        <v>55.33</v>
       </c>
       <c r="T44">
-        <v>32.84</v>
+        <v>37.47</v>
+      </c>
+      <c r="U44">
+        <v>19.18</v>
+      </c>
+      <c r="V44">
+        <v>18.58</v>
+      </c>
+      <c r="W44">
+        <v>14.02</v>
+      </c>
+      <c r="X44">
+        <v>12.89</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C45">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>118</v>
       </c>
       <c r="E45" t="s">
         <v>119</v>
       </c>
       <c r="F45">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G45" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="H45">
-        <v>489.69</v>
+        <v>490.34</v>
       </c>
       <c r="I45">
-        <v>452.19</v>
+        <v>412.17</v>
       </c>
       <c r="J45">
-        <v>37.5</v>
+        <v>78.17</v>
       </c>
       <c r="K45">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L45">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M45">
-        <v>150.0</v>
+        <v>103.98</v>
       </c>
       <c r="N45">
-        <v>125.0</v>
+        <v>102.42</v>
       </c>
       <c r="O45">
-        <v>107.16</v>
+        <v>65.13</v>
       </c>
       <c r="P45">
-        <v>37.74</v>
+        <v>55.73</v>
       </c>
       <c r="Q45">
-        <v>32.29</v>
+        <v>44.11</v>
+      </c>
+      <c r="R45">
+        <v>40.8</v>
       </c>
       <c r="S45">
-        <v>37.5</v>
+        <v>45.56</v>
+      </c>
+      <c r="T45">
+        <v>16.66</v>
+      </c>
+      <c r="U45">
+        <v>9.21</v>
+      </c>
+      <c r="V45">
+        <v>6.74</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C46">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D46" t="s">
+        <v>120</v>
+      </c>
+      <c r="E46" t="s">
         <v>121</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46">
+        <v>2000</v>
+      </c>
+      <c r="G46" t="s">
         <v>122</v>
       </c>
-      <c r="F46">
-[...4 lines deleted...]
-      </c>
       <c r="H46">
-        <v>474.81</v>
+        <v>489.69</v>
       </c>
       <c r="I46">
-        <v>393.96</v>
+        <v>452.19</v>
       </c>
       <c r="J46">
-        <v>80.85</v>
+        <v>37.5</v>
       </c>
       <c r="K46">
         <v>5</v>
       </c>
       <c r="L46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M46">
-        <v>142.03</v>
+        <v>150.0</v>
       </c>
       <c r="N46">
-        <v>115.85</v>
+        <v>125.0</v>
       </c>
       <c r="O46">
-        <v>96.18</v>
+        <v>107.16</v>
       </c>
       <c r="P46">
-        <v>29.87</v>
+        <v>37.74</v>
       </c>
       <c r="Q46">
-        <v>10.03</v>
+        <v>32.29</v>
       </c>
       <c r="S46">
-        <v>48.79</v>
-[...2 lines deleted...]
-        <v>32.06</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
       <c r="E47" t="s">
         <v>124</v>
       </c>
       <c r="F47">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G47" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="H47">
-        <v>455.19</v>
+        <v>474.81</v>
       </c>
       <c r="I47">
-        <v>319.93</v>
+        <v>393.96</v>
       </c>
       <c r="J47">
-        <v>135.26</v>
+        <v>80.85</v>
       </c>
       <c r="K47">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L47">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M47">
-        <v>153.55</v>
+        <v>142.03</v>
       </c>
       <c r="N47">
-        <v>125.24</v>
+        <v>115.85</v>
       </c>
       <c r="O47">
-        <v>28.47</v>
+        <v>96.18</v>
       </c>
       <c r="P47">
-        <v>12.67</v>
+        <v>29.87</v>
+      </c>
+      <c r="Q47">
+        <v>10.03</v>
       </c>
       <c r="S47">
-        <v>38.54</v>
+        <v>48.79</v>
       </c>
       <c r="T47">
-        <v>28.22</v>
-[...11 lines deleted...]
-        <v>13.93</v>
+        <v>32.06</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>48</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
+        <v>125</v>
+      </c>
+      <c r="E48" t="s">
         <v>126</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48">
+        <v>2001</v>
+      </c>
+      <c r="G48" t="s">
         <v>127</v>
       </c>
-      <c r="F48">
-[...4 lines deleted...]
-      </c>
       <c r="H48">
-        <v>447.95</v>
+        <v>471.2</v>
       </c>
       <c r="I48">
-        <v>295.77</v>
+        <v>335.94</v>
       </c>
       <c r="J48">
-        <v>152.18</v>
+        <v>135.26</v>
       </c>
       <c r="K48">
         <v>5</v>
       </c>
       <c r="L48">
         <v>6</v>
       </c>
       <c r="M48">
-        <v>96.18</v>
+        <v>153.55</v>
       </c>
       <c r="N48">
-        <v>70.41</v>
+        <v>125.24</v>
       </c>
       <c r="O48">
-        <v>51.55</v>
+        <v>28.47</v>
       </c>
       <c r="P48">
-        <v>50.0</v>
+        <v>16.01</v>
       </c>
       <c r="Q48">
-        <v>27.63</v>
+        <v>12.67</v>
       </c>
       <c r="S48">
-        <v>37.47</v>
+        <v>38.54</v>
       </c>
       <c r="T48">
-        <v>33.04</v>
+        <v>28.22</v>
       </c>
       <c r="U48">
-        <v>29.66</v>
+        <v>23.47</v>
       </c>
       <c r="V48">
-        <v>20.66</v>
+        <v>16.04</v>
       </c>
       <c r="W48">
-        <v>17.6</v>
+        <v>15.06</v>
       </c>
       <c r="X48">
-        <v>13.75</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D49" t="s">
+        <v>118</v>
+      </c>
+      <c r="E49" t="s">
         <v>128</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G49" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H49">
-        <v>430.74</v>
+        <v>450.12</v>
       </c>
       <c r="I49">
-        <v>391.6</v>
+        <v>406.86</v>
       </c>
       <c r="J49">
-        <v>39.14</v>
+        <v>43.26</v>
       </c>
       <c r="K49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L49">
         <v>2</v>
       </c>
       <c r="M49">
-        <v>166.0</v>
+        <v>153.55</v>
       </c>
       <c r="N49">
-        <v>60.25</v>
+        <v>121.52</v>
       </c>
       <c r="O49">
+        <v>70.41</v>
+      </c>
+      <c r="P49">
         <v>47.68</v>
       </c>
-      <c r="P49">
-[...1 lines deleted...]
-      </c>
       <c r="Q49">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>30.78</v>
+        <v>13.7</v>
       </c>
       <c r="S49">
-        <v>30.62</v>
+        <v>29.66</v>
       </c>
       <c r="T49">
-        <v>8.52</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>50</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
+        <v>129</v>
+      </c>
+      <c r="E50" t="s">
         <v>130</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G50" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H50">
-        <v>398.92</v>
+        <v>430.74</v>
       </c>
       <c r="I50">
-        <v>321.7</v>
+        <v>391.6</v>
       </c>
       <c r="J50">
-        <v>77.22</v>
+        <v>39.14</v>
       </c>
       <c r="K50">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L50">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M50">
-        <v>153.55</v>
+        <v>166.0</v>
       </c>
       <c r="N50">
-        <v>88.97</v>
+        <v>60.25</v>
       </c>
       <c r="O50">
-        <v>51.55</v>
+        <v>47.68</v>
       </c>
       <c r="P50">
-        <v>27.63</v>
+        <v>44.11</v>
+      </c>
+      <c r="Q50">
+        <v>42.78</v>
+      </c>
+      <c r="R50">
+        <v>30.78</v>
       </c>
       <c r="S50">
-        <v>47.34</v>
+        <v>30.62</v>
       </c>
       <c r="T50">
-        <v>16.28</v>
-[...2 lines deleted...]
-        <v>13.6</v>
+        <v>8.52</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>51</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="F51">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G51" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H51">
-        <v>392.91</v>
+        <v>422.3</v>
       </c>
       <c r="I51">
-        <v>392.91</v>
+        <v>405.78</v>
       </c>
       <c r="J51">
-        <v>0.0</v>
+        <v>16.52</v>
       </c>
       <c r="K51">
         <v>6</v>
       </c>
       <c r="L51">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M51">
-        <v>94.73</v>
+        <v>109.0</v>
       </c>
       <c r="N51">
+        <v>100.83</v>
+      </c>
+      <c r="O51">
         <v>88.97</v>
       </c>
-      <c r="O51">
-[...1 lines deleted...]
-      </c>
       <c r="P51">
-        <v>46.25</v>
+        <v>51.55</v>
       </c>
       <c r="Q51">
-        <v>45.46</v>
+        <v>29.87</v>
       </c>
       <c r="R51">
-        <v>29.87</v>
+        <v>25.56</v>
+      </c>
+      <c r="S51">
+        <v>14.26</v>
+      </c>
+      <c r="T51">
+        <v>2.26</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E52" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="F52">
         <v>2001</v>
       </c>
       <c r="G52" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="H52">
-        <v>367.16</v>
+        <v>412.16</v>
       </c>
       <c r="I52">
-        <v>235.42</v>
+        <v>354.28</v>
       </c>
       <c r="J52">
-        <v>131.74</v>
+        <v>57.88</v>
       </c>
       <c r="K52">
+        <v>6</v>
+      </c>
+      <c r="L52">
         <v>5</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
-        <v>82.29</v>
+        <v>121.52</v>
       </c>
       <c r="N52">
+        <v>88.97</v>
+      </c>
+      <c r="O52">
         <v>47.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>42.78</v>
       </c>
       <c r="P52">
         <v>40.8</v>
       </c>
       <c r="Q52">
-        <v>21.87</v>
+        <v>36.6</v>
+      </c>
+      <c r="R52">
+        <v>18.71</v>
       </c>
       <c r="S52">
-        <v>30.5</v>
+        <v>20.57</v>
       </c>
       <c r="T52">
-        <v>29.66</v>
+        <v>12.58</v>
       </c>
       <c r="U52">
-        <v>24.23</v>
+        <v>9.96</v>
       </c>
       <c r="V52">
-        <v>19.14</v>
+        <v>9.43</v>
       </c>
       <c r="W52">
-        <v>17.18</v>
-[...2 lines deleted...]
-        <v>11.03</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D53" t="s">
+        <v>134</v>
+      </c>
+      <c r="E53" t="s">
         <v>135</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G53" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="H53">
-        <v>364.75</v>
+        <v>400.87</v>
       </c>
       <c r="I53">
-        <v>247.73</v>
+        <v>245.77</v>
       </c>
       <c r="J53">
-        <v>117.02</v>
+        <v>155.1</v>
       </c>
       <c r="K53">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M53">
-        <v>171.08</v>
+        <v>96.18</v>
       </c>
       <c r="N53">
-        <v>59.34</v>
+        <v>70.41</v>
       </c>
       <c r="O53">
-        <v>17.31</v>
+        <v>51.55</v>
+      </c>
+      <c r="P53">
+        <v>27.63</v>
       </c>
       <c r="S53">
-        <v>40.51</v>
+        <v>37.47</v>
       </c>
       <c r="T53">
-        <v>32.98</v>
+        <v>33.04</v>
       </c>
       <c r="U53">
-        <v>20.57</v>
+        <v>29.66</v>
       </c>
       <c r="V53">
-        <v>14.84</v>
+        <v>20.66</v>
       </c>
       <c r="W53">
-        <v>8.12</v>
+        <v>17.6</v>
+      </c>
+      <c r="X53">
+        <v>16.67</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C54">
+        <v>0</v>
+      </c>
+      <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
+        <v>137</v>
+      </c>
+      <c r="F54">
+        <v>2003</v>
+      </c>
+      <c r="G54" t="s">
+        <v>138</v>
+      </c>
+      <c r="H54">
+        <v>398.92</v>
+      </c>
+      <c r="I54">
+        <v>289.62</v>
+      </c>
+      <c r="J54">
+        <v>109.3</v>
+      </c>
+      <c r="K54">
+        <v>4</v>
+      </c>
+      <c r="L54">
         <v>2</v>
       </c>
-      <c r="D54" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M54">
-        <v>110.72</v>
+        <v>128.34</v>
       </c>
       <c r="N54">
-        <v>88.97</v>
+        <v>64.15</v>
       </c>
       <c r="O54">
-        <v>55.73</v>
+        <v>53.02</v>
       </c>
       <c r="P54">
-        <v>54.89</v>
-[...2 lines deleted...]
-        <v>37.74</v>
+        <v>44.11</v>
       </c>
       <c r="S54">
-        <v>13.72</v>
+        <v>78.8</v>
+      </c>
+      <c r="T54">
+        <v>30.5</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="E55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F55">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G55" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H55">
-        <v>355.88</v>
+        <v>392.91</v>
       </c>
       <c r="I55">
-        <v>342.28</v>
+        <v>392.91</v>
       </c>
       <c r="J55">
-        <v>13.6</v>
+        <v>0.0</v>
       </c>
       <c r="K55">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M55">
-        <v>121.52</v>
+        <v>94.73</v>
       </c>
       <c r="N55">
         <v>88.97</v>
       </c>
       <c r="O55">
-        <v>70.41</v>
+        <v>87.63</v>
       </c>
       <c r="P55">
-        <v>47.68</v>
+        <v>46.25</v>
       </c>
       <c r="Q55">
-        <v>13.7</v>
-[...2 lines deleted...]
-        <v>13.6</v>
+        <v>45.46</v>
+      </c>
+      <c r="R55">
+        <v>29.87</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C56">
-        <v>-11</v>
+        <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F56">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G56" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="H56">
-        <v>354.81</v>
+        <v>364.75</v>
       </c>
       <c r="I56">
-        <v>245.51</v>
+        <v>247.73</v>
       </c>
       <c r="J56">
-        <v>109.3</v>
+        <v>117.02</v>
       </c>
       <c r="K56">
         <v>3</v>
       </c>
       <c r="L56">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M56">
-        <v>128.34</v>
+        <v>171.08</v>
       </c>
       <c r="N56">
-        <v>64.15</v>
+        <v>59.34</v>
       </c>
       <c r="O56">
-        <v>53.02</v>
+        <v>17.31</v>
       </c>
       <c r="S56">
-        <v>78.8</v>
+        <v>40.51</v>
       </c>
       <c r="T56">
-        <v>30.5</v>
+        <v>32.98</v>
+      </c>
+      <c r="U56">
+        <v>20.57</v>
+      </c>
+      <c r="V56">
+        <v>14.84</v>
+      </c>
+      <c r="W56">
+        <v>8.12</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
         <v>143</v>
       </c>
       <c r="E57" t="s">
         <v>144</v>
       </c>
       <c r="F57">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G57" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="H57">
-        <v>334.76</v>
+        <v>361.77</v>
       </c>
       <c r="I57">
-        <v>276.88</v>
+        <v>348.05</v>
       </c>
       <c r="J57">
-        <v>57.88</v>
+        <v>13.72</v>
       </c>
       <c r="K57">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L57">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M57">
-        <v>121.52</v>
+        <v>110.72</v>
       </c>
       <c r="N57">
         <v>88.97</v>
       </c>
       <c r="O57">
-        <v>47.68</v>
+        <v>55.73</v>
       </c>
       <c r="P57">
-        <v>18.71</v>
+        <v>54.89</v>
+      </c>
+      <c r="Q57">
+        <v>37.74</v>
       </c>
       <c r="S57">
-        <v>20.57</v>
-[...11 lines deleted...]
-        <v>5.34</v>
+        <v>13.72</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>59</v>
       </c>
       <c r="C58">
         <v>2</v>
       </c>
       <c r="D58" t="s">
         <v>145</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>146</v>
       </c>
       <c r="F58">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="G58" t="s">
-        <v>26</v>
+        <v>147</v>
       </c>
       <c r="H58">
-        <v>333.33</v>
+        <v>327.84</v>
       </c>
       <c r="I58">
-        <v>316.81</v>
+        <v>327.84</v>
       </c>
       <c r="J58">
-        <v>16.52</v>
+        <v>0.0</v>
       </c>
       <c r="K58">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L58">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M58">
-        <v>109.0</v>
+        <v>158.24</v>
       </c>
       <c r="N58">
-        <v>100.83</v>
+        <v>43.11</v>
       </c>
       <c r="O58">
-        <v>51.55</v>
+        <v>40.8</v>
       </c>
       <c r="P58">
-        <v>29.87</v>
+        <v>39.88</v>
       </c>
       <c r="Q58">
-        <v>25.56</v>
-[...5 lines deleted...]
-        <v>2.26</v>
+        <v>31.56</v>
+      </c>
+      <c r="R58">
+        <v>14.25</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D59" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E59" t="s">
-        <v>147</v>
+        <v>104</v>
       </c>
       <c r="F59">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G59" t="s">
-        <v>148</v>
+        <v>105</v>
       </c>
       <c r="H59">
-        <v>327.84</v>
+        <v>327.61</v>
       </c>
       <c r="I59">
-        <v>327.84</v>
+        <v>192.64</v>
       </c>
       <c r="J59">
-        <v>0.0</v>
+        <v>134.97</v>
       </c>
       <c r="K59">
+        <v>4</v>
+      </c>
+      <c r="L59">
         <v>6</v>
       </c>
-      <c r="L59">
-[...1 lines deleted...]
-      </c>
       <c r="M59">
-        <v>158.24</v>
+        <v>82.29</v>
       </c>
       <c r="N59">
-        <v>43.11</v>
+        <v>47.68</v>
       </c>
       <c r="O59">
         <v>40.8</v>
       </c>
       <c r="P59">
-        <v>39.88</v>
-[...5 lines deleted...]
-        <v>14.25</v>
+        <v>21.87</v>
+      </c>
+      <c r="S59">
+        <v>30.5</v>
+      </c>
+      <c r="T59">
+        <v>29.66</v>
+      </c>
+      <c r="U59">
+        <v>24.23</v>
+      </c>
+      <c r="V59">
+        <v>19.14</v>
+      </c>
+      <c r="W59">
+        <v>17.18</v>
+      </c>
+      <c r="X59">
+        <v>14.26</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>60</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>149</v>
       </c>
       <c r="E60" t="s">
         <v>150</v>
       </c>
       <c r="F60">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G60" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H60">
-        <v>318.38</v>
+        <v>313.1</v>
       </c>
       <c r="I60">
-        <v>315.52</v>
+        <v>257.33</v>
       </c>
       <c r="J60">
-        <v>2.86</v>
+        <v>55.77</v>
       </c>
       <c r="K60">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M60">
-        <v>153.55</v>
+        <v>112.41</v>
       </c>
       <c r="N60">
-        <v>65.13</v>
+        <v>42.05</v>
       </c>
       <c r="O60">
-        <v>60.25</v>
+        <v>39.57</v>
       </c>
       <c r="P60">
-        <v>36.59</v>
+        <v>37.74</v>
+      </c>
+      <c r="Q60">
+        <v>25.56</v>
       </c>
       <c r="S60">
-        <v>2.86</v>
+        <v>35.51</v>
+      </c>
+      <c r="T60">
+        <v>20.26</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>-7</v>
       </c>
       <c r="D61" t="s">
         <v>151</v>
       </c>
       <c r="E61" t="s">
         <v>152</v>
       </c>
       <c r="F61">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G61" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H61">
-        <v>315.04</v>
+        <v>296.55</v>
       </c>
       <c r="I61">
-        <v>84.72</v>
+        <v>168.15</v>
       </c>
       <c r="J61">
-        <v>230.32</v>
+        <v>128.4</v>
       </c>
       <c r="K61">
         <v>3</v>
       </c>
       <c r="L61">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M61">
-        <v>53.13</v>
+        <v>88.97</v>
       </c>
       <c r="N61">
-        <v>18.92</v>
+        <v>51.55</v>
       </c>
       <c r="O61">
-        <v>12.67</v>
+        <v>27.63</v>
       </c>
       <c r="S61">
-        <v>77.89</v>
+        <v>51.18</v>
       </c>
       <c r="T61">
-        <v>48.5</v>
+        <v>47.34</v>
       </c>
       <c r="U61">
-        <v>41.5</v>
+        <v>16.28</v>
       </c>
       <c r="V61">
-        <v>38.69</v>
-[...2 lines deleted...]
-        <v>23.74</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
         <v>153</v>
       </c>
       <c r="E62" t="s">
-        <v>154</v>
+        <v>117</v>
       </c>
       <c r="F62">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G62" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H62">
-        <v>313.1</v>
+        <v>291.8</v>
       </c>
       <c r="I62">
-        <v>257.33</v>
+        <v>276.39</v>
       </c>
       <c r="J62">
-        <v>55.77</v>
+        <v>15.41</v>
       </c>
       <c r="K62">
         <v>5</v>
       </c>
       <c r="L62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M62">
-        <v>112.41</v>
+        <v>93.26</v>
       </c>
       <c r="N62">
-        <v>42.05</v>
+        <v>86.27</v>
       </c>
       <c r="O62">
-        <v>39.57</v>
+        <v>44.11</v>
       </c>
       <c r="P62">
-        <v>37.74</v>
+        <v>34.91</v>
       </c>
       <c r="Q62">
-        <v>25.56</v>
+        <v>17.84</v>
       </c>
       <c r="S62">
-        <v>35.51</v>
-[...2 lines deleted...]
-        <v>20.26</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
+        <v>154</v>
+      </c>
+      <c r="E63" t="s">
         <v>155</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G63" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H63">
-        <v>291.8</v>
+        <v>290.37</v>
       </c>
       <c r="I63">
-        <v>276.39</v>
+        <v>264.07</v>
       </c>
       <c r="J63">
-        <v>15.41</v>
+        <v>26.3</v>
       </c>
       <c r="K63">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L63">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M63">
-        <v>93.26</v>
+        <v>109.0</v>
       </c>
       <c r="N63">
-        <v>86.27</v>
+        <v>100.83</v>
       </c>
       <c r="O63">
-        <v>44.11</v>
+        <v>29.87</v>
       </c>
       <c r="P63">
-        <v>34.91</v>
-[...2 lines deleted...]
-        <v>17.84</v>
+        <v>24.37</v>
       </c>
       <c r="S63">
-        <v>15.41</v>
+        <v>12.2</v>
+      </c>
+      <c r="T63">
+        <v>10.76</v>
+      </c>
+      <c r="U63">
+        <v>3.34</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C64">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>156</v>
       </c>
       <c r="E64" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="F64">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G64" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H64">
-        <v>290.37</v>
+        <v>282.72</v>
       </c>
       <c r="I64">
-        <v>264.07</v>
+        <v>213.62</v>
       </c>
       <c r="J64">
-        <v>26.3</v>
+        <v>69.1</v>
       </c>
       <c r="K64">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L64">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M64">
-        <v>109.0</v>
+        <v>115.63</v>
       </c>
       <c r="N64">
-        <v>100.83</v>
+        <v>76.12</v>
       </c>
       <c r="O64">
-        <v>29.87</v>
-[...2 lines deleted...]
-        <v>24.37</v>
+        <v>21.87</v>
       </c>
       <c r="S64">
-        <v>12.2</v>
+        <v>41.67</v>
       </c>
       <c r="T64">
-        <v>10.76</v>
-[...2 lines deleted...]
-        <v>3.34</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C65">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
+        <v>157</v>
+      </c>
+      <c r="E65" t="s">
         <v>158</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G65" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="H65">
-        <v>287.97</v>
+        <v>279.85</v>
       </c>
       <c r="I65">
-        <v>258.54</v>
+        <v>255.25</v>
       </c>
       <c r="J65">
-        <v>29.43</v>
+        <v>24.6</v>
       </c>
       <c r="K65">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L65">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>166.0</v>
+        <v>79.8</v>
       </c>
       <c r="N65">
-        <v>60.25</v>
+        <v>59.34</v>
       </c>
       <c r="O65">
-        <v>32.29</v>
+        <v>47.68</v>
+      </c>
+      <c r="P65">
+        <v>40.8</v>
+      </c>
+      <c r="Q65">
+        <v>27.63</v>
       </c>
       <c r="S65">
-        <v>17.18</v>
-[...5 lines deleted...]
-        <v>5.34</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
+        <v>159</v>
+      </c>
+      <c r="E66" t="s">
         <v>160</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G66" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H66">
-        <v>279.85</v>
+        <v>278.85</v>
       </c>
       <c r="I66">
-        <v>255.25</v>
+        <v>259.74</v>
       </c>
       <c r="J66">
-        <v>24.6</v>
+        <v>19.11</v>
       </c>
       <c r="K66">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="M66">
-        <v>79.8</v>
+        <v>135.4</v>
       </c>
       <c r="N66">
-        <v>59.34</v>
+        <v>60.25</v>
       </c>
       <c r="O66">
-        <v>47.68</v>
+        <v>32.29</v>
       </c>
       <c r="P66">
-        <v>40.8</v>
-[...2 lines deleted...]
-        <v>27.63</v>
+        <v>31.8</v>
       </c>
       <c r="S66">
-        <v>24.6</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
+        <v>161</v>
+      </c>
+      <c r="E67" t="s">
         <v>162</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G67" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="H67">
-        <v>278.85</v>
+        <v>266.54</v>
       </c>
       <c r="I67">
-        <v>259.74</v>
+        <v>84.72</v>
       </c>
       <c r="J67">
-        <v>19.11</v>
+        <v>181.82</v>
       </c>
       <c r="K67">
+        <v>3</v>
+      </c>
+      <c r="L67">
         <v>4</v>
       </c>
-      <c r="L67">
-[...1 lines deleted...]
-      </c>
       <c r="M67">
-        <v>135.4</v>
+        <v>53.13</v>
       </c>
       <c r="N67">
-        <v>60.25</v>
+        <v>18.92</v>
       </c>
       <c r="O67">
-        <v>32.29</v>
-[...2 lines deleted...]
-        <v>31.8</v>
+        <v>12.67</v>
       </c>
       <c r="S67">
-        <v>19.11</v>
+        <v>77.89</v>
+      </c>
+      <c r="T67">
+        <v>41.5</v>
+      </c>
+      <c r="U67">
+        <v>38.69</v>
+      </c>
+      <c r="V67">
+        <v>23.74</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C68">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D68" t="s">
+        <v>163</v>
+      </c>
+      <c r="E68" t="s">
         <v>164</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G68" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="H68">
-        <v>260.85</v>
+        <v>256.77</v>
       </c>
       <c r="I68">
-        <v>191.75</v>
+        <v>243.58</v>
       </c>
       <c r="J68">
-        <v>69.1</v>
+        <v>13.19</v>
       </c>
       <c r="K68">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M68">
-        <v>115.63</v>
+        <v>82.29</v>
       </c>
       <c r="N68">
-        <v>76.12</v>
+        <v>42.78</v>
+      </c>
+      <c r="O68">
+        <v>37.74</v>
+      </c>
+      <c r="P68">
+        <v>37.74</v>
+      </c>
+      <c r="Q68">
+        <v>27.63</v>
+      </c>
+      <c r="R68">
+        <v>15.4</v>
       </c>
       <c r="S68">
-        <v>41.67</v>
-[...2 lines deleted...]
-        <v>27.43</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>69</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>165</v>
       </c>
       <c r="E69" t="s">
         <v>166</v>
       </c>
       <c r="F69">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G69" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="H69">
-        <v>259.8</v>
+        <v>251.01</v>
       </c>
       <c r="I69">
-        <v>65.13</v>
+        <v>216.15</v>
       </c>
       <c r="J69">
-        <v>194.67</v>
+        <v>34.86</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M69">
-        <v>65.13</v>
+        <v>216.15</v>
       </c>
       <c r="S69">
-        <v>41.5</v>
+        <v>18.58</v>
       </c>
       <c r="T69">
-        <v>40.51</v>
-[...11 lines deleted...]
-        <v>22.24</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>70</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F70">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G70" t="s">
-        <v>169</v>
+        <v>29</v>
       </c>
       <c r="H70">
-        <v>251.01</v>
+        <v>233.72</v>
       </c>
       <c r="I70">
-        <v>216.15</v>
+        <v>65.13</v>
       </c>
       <c r="J70">
-        <v>34.86</v>
+        <v>168.59</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M70">
-        <v>216.15</v>
+        <v>65.13</v>
       </c>
       <c r="S70">
-        <v>18.58</v>
+        <v>40.51</v>
       </c>
       <c r="T70">
-        <v>16.28</v>
+        <v>30.38</v>
+      </c>
+      <c r="U70">
+        <v>30.38</v>
+      </c>
+      <c r="V70">
+        <v>29.66</v>
+      </c>
+      <c r="W70">
+        <v>22.24</v>
+      </c>
+      <c r="X70">
+        <v>15.42</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D71" t="s">
         <v>170</v>
       </c>
       <c r="E71" t="s">
-        <v>171</v>
+        <v>102</v>
       </c>
       <c r="F71">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="G71" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H71">
-        <v>223.92</v>
+        <v>230.15</v>
       </c>
       <c r="I71">
-        <v>223.92</v>
+        <v>210.57</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
+        <v>19.58</v>
       </c>
       <c r="K71">
+        <v>5</v>
+      </c>
+      <c r="L71">
         <v>3</v>
       </c>
-      <c r="L71">
-[...1 lines deleted...]
-      </c>
       <c r="M71">
-        <v>93.26</v>
+        <v>96.18</v>
       </c>
       <c r="N71">
-        <v>70.41</v>
+        <v>55.73</v>
       </c>
       <c r="O71">
-        <v>60.25</v>
+        <v>32.29</v>
+      </c>
+      <c r="P71">
+        <v>13.7</v>
+      </c>
+      <c r="Q71">
+        <v>12.67</v>
+      </c>
+      <c r="S71">
+        <v>12.58</v>
+      </c>
+      <c r="T71">
+        <v>3.91</v>
+      </c>
+      <c r="U71">
+        <v>3.09</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D72" t="s">
+        <v>171</v>
+      </c>
+      <c r="E72" t="s">
         <v>172</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G72" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="H72">
-        <v>220.7</v>
+        <v>223.92</v>
       </c>
       <c r="I72">
-        <v>6.35</v>
+        <v>223.92</v>
       </c>
       <c r="J72">
-        <v>214.35</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L72">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M72">
-        <v>6.35</v>
-[...11 lines deleted...]
-        <v>12.2</v>
+        <v>93.26</v>
+      </c>
+      <c r="N72">
+        <v>70.41</v>
+      </c>
+      <c r="O72">
+        <v>60.25</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>173</v>
       </c>
       <c r="E73" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="F73">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G73" t="s">
         <v>26</v>
       </c>
       <c r="H73">
-        <v>217.48</v>
+        <v>220.7</v>
       </c>
       <c r="I73">
-        <v>197.9</v>
+        <v>6.35</v>
       </c>
       <c r="J73">
-        <v>19.58</v>
+        <v>214.35</v>
       </c>
       <c r="K73">
+        <v>1</v>
+      </c>
+      <c r="L73">
         <v>4</v>
       </c>
-      <c r="L73">
-[...1 lines deleted...]
-      </c>
       <c r="M73">
-        <v>96.18</v>
-[...8 lines deleted...]
-        <v>13.7</v>
+        <v>6.35</v>
       </c>
       <c r="S73">
-        <v>12.58</v>
+        <v>81.71</v>
       </c>
       <c r="T73">
-        <v>3.91</v>
+        <v>75.58</v>
       </c>
       <c r="U73">
-        <v>3.09</v>
+        <v>44.86</v>
+      </c>
+      <c r="V73">
+        <v>12.2</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C74">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D74" t="s">
         <v>174</v>
       </c>
       <c r="E74" t="s">
         <v>175</v>
       </c>
       <c r="F74">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G74" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="H74">
-        <v>212.33</v>
+        <v>213.08</v>
       </c>
       <c r="I74">
-        <v>139.33</v>
+        <v>144.09</v>
       </c>
       <c r="J74">
-        <v>73.0</v>
+        <v>68.99</v>
       </c>
       <c r="K74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L74">
         <v>3</v>
       </c>
       <c r="M74">
-        <v>63.16</v>
+        <v>65.13</v>
       </c>
       <c r="N74">
-        <v>40.19</v>
+        <v>57.32</v>
       </c>
       <c r="O74">
-        <v>35.98</v>
+        <v>13.7</v>
+      </c>
+      <c r="P74">
+        <v>7.94</v>
       </c>
       <c r="S74">
-        <v>32.06</v>
+        <v>41.67</v>
       </c>
       <c r="T74">
-        <v>30.5</v>
+        <v>17.67</v>
       </c>
       <c r="U74">
-        <v>10.44</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="C75">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F75">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="G75" t="s">
-        <v>101</v>
+        <v>167</v>
       </c>
       <c r="H75">
-        <v>210.6</v>
+        <v>212.33</v>
       </c>
       <c r="I75">
-        <v>173.13</v>
+        <v>139.33</v>
       </c>
       <c r="J75">
-        <v>37.47</v>
+        <v>73.0</v>
       </c>
       <c r="K75">
         <v>3</v>
       </c>
       <c r="L75">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M75">
-        <v>135.4</v>
+        <v>63.16</v>
       </c>
       <c r="N75">
-        <v>20.23</v>
+        <v>40.19</v>
       </c>
       <c r="O75">
-        <v>17.5</v>
+        <v>35.98</v>
       </c>
       <c r="S75">
-        <v>37.47</v>
+        <v>32.06</v>
+      </c>
+      <c r="T75">
+        <v>30.5</v>
+      </c>
+      <c r="U75">
+        <v>10.44</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F76">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G76" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="H76">
-        <v>205.8</v>
+        <v>210.6</v>
       </c>
       <c r="I76">
-        <v>205.8</v>
+        <v>173.13</v>
       </c>
       <c r="J76">
-        <v>0.0</v>
+        <v>37.47</v>
       </c>
       <c r="K76">
         <v>3</v>
       </c>
       <c r="L76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M76">
-        <v>129.4</v>
+        <v>135.4</v>
       </c>
       <c r="N76">
-        <v>70.41</v>
+        <v>20.23</v>
       </c>
       <c r="O76">
-        <v>5.99</v>
+        <v>17.5</v>
+      </c>
+      <c r="S76">
+        <v>37.47</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E77" t="s">
-        <v>100</v>
+        <v>182</v>
       </c>
       <c r="F77">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G77" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H77">
-        <v>203.02</v>
+        <v>205.8</v>
       </c>
       <c r="I77">
-        <v>190.44</v>
+        <v>205.8</v>
       </c>
       <c r="J77">
-        <v>12.58</v>
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>3</v>
       </c>
       <c r="L77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M77">
-        <v>96.18</v>
+        <v>129.4</v>
       </c>
       <c r="N77">
-        <v>61.97</v>
+        <v>70.41</v>
       </c>
       <c r="O77">
-        <v>32.29</v>
-[...2 lines deleted...]
-        <v>12.58</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>78</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E78" t="s">
-        <v>182</v>
+        <v>104</v>
       </c>
       <c r="F78">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G78" t="s">
-        <v>183</v>
+        <v>105</v>
       </c>
       <c r="H78">
-        <v>199.38</v>
+        <v>203.02</v>
       </c>
       <c r="I78">
-        <v>130.39</v>
+        <v>190.44</v>
       </c>
       <c r="J78">
-        <v>68.99</v>
+        <v>12.58</v>
       </c>
       <c r="K78">
         <v>3</v>
       </c>
       <c r="L78">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M78">
-        <v>65.13</v>
+        <v>96.18</v>
       </c>
       <c r="N78">
-        <v>57.32</v>
+        <v>61.97</v>
       </c>
       <c r="O78">
-        <v>7.94</v>
+        <v>32.29</v>
       </c>
       <c r="S78">
-        <v>41.67</v>
-[...5 lines deleted...]
-        <v>9.65</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>79</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>184</v>
       </c>
       <c r="E79" t="s">
         <v>185</v>
       </c>
       <c r="F79">
         <v>2001</v>
       </c>
       <c r="G79" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="H79">
         <v>188.45</v>
       </c>
       <c r="I79">
         <v>153.59</v>
       </c>
       <c r="J79">
         <v>34.86</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79">
         <v>3</v>
       </c>
       <c r="M79">
         <v>115.85</v>
       </c>
       <c r="N79">
         <v>37.74</v>
       </c>
       <c r="S79">
         <v>13.6</v>
       </c>
@@ -6900,2106 +6933,2121 @@
       </c>
       <c r="N80">
         <v>37.74</v>
       </c>
       <c r="S80">
         <v>25.37</v>
       </c>
       <c r="T80">
         <v>17.6</v>
       </c>
       <c r="U80">
         <v>13.93</v>
       </c>
       <c r="V80">
         <v>9.43</v>
       </c>
       <c r="W80">
         <v>7.51</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>-17</v>
       </c>
       <c r="D81" t="s">
         <v>188</v>
       </c>
       <c r="E81" t="s">
         <v>189</v>
       </c>
       <c r="F81">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G81" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H81">
-        <v>176.96</v>
+        <v>177.3</v>
       </c>
       <c r="I81">
-        <v>81.06</v>
+        <v>92.54</v>
       </c>
       <c r="J81">
-        <v>95.9</v>
+        <v>84.76</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L81">
         <v>4</v>
       </c>
       <c r="M81">
-        <v>81.06</v>
+        <v>60.25</v>
+      </c>
+      <c r="N81">
+        <v>32.29</v>
       </c>
       <c r="S81">
         <v>55.33</v>
       </c>
       <c r="T81">
-        <v>15.89</v>
+        <v>17.18</v>
       </c>
       <c r="U81">
-        <v>12.69</v>
+        <v>6.91</v>
       </c>
       <c r="V81">
-        <v>11.99</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C82">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D82" t="s">
         <v>190</v>
       </c>
       <c r="E82" t="s">
         <v>191</v>
       </c>
       <c r="F82">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G82" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H82">
-        <v>176.25</v>
+        <v>176.96</v>
       </c>
       <c r="I82">
-        <v>163.06</v>
+        <v>81.06</v>
       </c>
       <c r="J82">
-        <v>13.19</v>
+        <v>95.9</v>
       </c>
       <c r="K82">
+        <v>1</v>
+      </c>
+      <c r="L82">
         <v>4</v>
       </c>
-      <c r="L82">
-[...1 lines deleted...]
-      </c>
       <c r="M82">
-        <v>82.29</v>
-[...8 lines deleted...]
-        <v>15.4</v>
+        <v>81.06</v>
       </c>
       <c r="S82">
-        <v>13.19</v>
+        <v>55.33</v>
+      </c>
+      <c r="T82">
+        <v>15.89</v>
+      </c>
+      <c r="U82">
+        <v>12.69</v>
+      </c>
+      <c r="V82">
+        <v>11.99</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>82</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83" t="s">
         <v>192</v>
       </c>
       <c r="E83" t="s">
         <v>193</v>
       </c>
       <c r="F83">
         <v>2002</v>
       </c>
       <c r="G83" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H83">
         <v>173.22</v>
       </c>
       <c r="I83">
         <v>0.0</v>
       </c>
       <c r="J83">
         <v>173.22</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>6</v>
       </c>
       <c r="S83">
         <v>75.58</v>
       </c>
       <c r="T83">
         <v>32.06</v>
       </c>
       <c r="U83">
         <v>27.68</v>
       </c>
       <c r="V83">
         <v>23.47</v>
       </c>
       <c r="W83">
         <v>9.49</v>
       </c>
       <c r="X83">
         <v>4.94</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D84" t="s">
         <v>194</v>
       </c>
       <c r="E84" t="s">
         <v>195</v>
       </c>
       <c r="F84">
         <v>1997</v>
       </c>
       <c r="G84" t="s">
         <v>196</v>
       </c>
       <c r="H84">
         <v>170.84</v>
       </c>
       <c r="I84">
         <v>138.75</v>
       </c>
       <c r="J84">
         <v>32.09</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="M84">
         <v>138.75</v>
       </c>
       <c r="S84">
         <v>32.09</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>197</v>
       </c>
       <c r="E85" t="s">
         <v>198</v>
       </c>
       <c r="F85">
         <v>2003</v>
       </c>
       <c r="G85" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H85">
         <v>170.82</v>
       </c>
       <c r="I85">
         <v>164.58</v>
       </c>
       <c r="J85">
         <v>6.24</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85">
         <v>1</v>
       </c>
       <c r="M85">
         <v>82.29</v>
       </c>
       <c r="N85">
         <v>82.29</v>
       </c>
       <c r="S85">
         <v>6.24</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C86">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
         <v>199</v>
       </c>
       <c r="E86" t="s">
         <v>200</v>
       </c>
       <c r="F86">
         <v>2004</v>
       </c>
       <c r="G86" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H86">
         <v>169.24</v>
       </c>
       <c r="I86">
         <v>157.5</v>
       </c>
       <c r="J86">
         <v>11.74</v>
       </c>
       <c r="K86">
         <v>3</v>
       </c>
       <c r="L86">
         <v>1</v>
       </c>
       <c r="M86">
         <v>69.35</v>
       </c>
       <c r="N86">
         <v>51.55</v>
       </c>
       <c r="O86">
         <v>36.6</v>
       </c>
       <c r="S86">
         <v>11.74</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="C87">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
         <v>201</v>
       </c>
       <c r="E87" t="s">
         <v>202</v>
       </c>
       <c r="F87">
         <v>2004</v>
       </c>
       <c r="G87" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H87">
         <v>165.87</v>
       </c>
       <c r="I87">
         <v>69.35</v>
       </c>
       <c r="J87">
         <v>96.52</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
         <v>5</v>
       </c>
       <c r="M87">
         <v>69.35</v>
       </c>
       <c r="S87">
         <v>32.35</v>
       </c>
       <c r="T87">
         <v>18.58</v>
       </c>
       <c r="U87">
         <v>16.67</v>
       </c>
       <c r="V87">
         <v>15.89</v>
       </c>
       <c r="W87">
         <v>13.03</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
         <v>203</v>
       </c>
       <c r="E88" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F88">
         <v>2003</v>
       </c>
       <c r="G88" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H88">
         <v>164.95</v>
       </c>
       <c r="I88">
         <v>87.88</v>
       </c>
       <c r="J88">
         <v>77.07</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88">
         <v>3</v>
       </c>
       <c r="M88">
         <v>60.25</v>
       </c>
       <c r="N88">
         <v>27.63</v>
       </c>
       <c r="S88">
         <v>43.79</v>
       </c>
       <c r="T88">
         <v>18.58</v>
       </c>
       <c r="U88">
         <v>14.7</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>88</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89" t="s">
         <v>204</v>
       </c>
       <c r="E89" t="s">
-        <v>35</v>
+        <v>205</v>
       </c>
       <c r="F89">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G89" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="H89">
-        <v>157.46</v>
+        <v>158.29</v>
       </c>
       <c r="I89">
-        <v>0.0</v>
+        <v>145.4</v>
       </c>
       <c r="J89">
-        <v>157.46</v>
+        <v>12.89</v>
       </c>
       <c r="K89">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L89">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M89">
+        <v>106.95</v>
+      </c>
+      <c r="N89">
+        <v>23.64</v>
+      </c>
+      <c r="O89">
+        <v>14.81</v>
       </c>
       <c r="S89">
-        <v>47.34</v>
-[...14 lines deleted...]
-        <v>12.2</v>
+        <v>12.89</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C90">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E90" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="F90">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G90" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H90">
-        <v>155.15</v>
+        <v>157.46</v>
       </c>
       <c r="I90">
-        <v>112.13</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
-        <v>43.02</v>
+        <v>157.46</v>
       </c>
       <c r="K90">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L90">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>11.85</v>
+        <v>6</v>
       </c>
       <c r="S90">
-        <v>28.32</v>
+        <v>47.34</v>
       </c>
       <c r="T90">
-        <v>14.7</v>
+        <v>29.66</v>
+      </c>
+      <c r="U90">
+        <v>26.2</v>
+      </c>
+      <c r="V90">
+        <v>25.99</v>
+      </c>
+      <c r="W90">
+        <v>16.07</v>
+      </c>
+      <c r="X90">
+        <v>12.2</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C91">
+        <v>0</v>
+      </c>
+      <c r="D91" t="s">
+        <v>207</v>
+      </c>
+      <c r="E91" t="s">
+        <v>104</v>
+      </c>
+      <c r="F91">
+        <v>1996</v>
+      </c>
+      <c r="G91" t="s">
+        <v>105</v>
+      </c>
+      <c r="H91">
+        <v>155.15</v>
+      </c>
+      <c r="I91">
+        <v>112.13</v>
+      </c>
+      <c r="J91">
+        <v>43.02</v>
+      </c>
+      <c r="K91">
+        <v>3</v>
+      </c>
+      <c r="L91">
         <v>2</v>
       </c>
-      <c r="D91" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M91">
-        <v>118.72</v>
+        <v>70.41</v>
       </c>
       <c r="N91">
-        <v>34.38</v>
+        <v>29.87</v>
+      </c>
+      <c r="O91">
+        <v>11.85</v>
+      </c>
+      <c r="S91">
+        <v>28.32</v>
+      </c>
+      <c r="T91">
+        <v>14.7</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D92" t="s">
+        <v>208</v>
+      </c>
+      <c r="E92" t="s">
         <v>209</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G92" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="H92">
-        <v>144.05</v>
+        <v>154.94</v>
       </c>
       <c r="I92">
-        <v>144.05</v>
+        <v>98.87</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
+        <v>56.07</v>
       </c>
       <c r="K92">
         <v>3</v>
       </c>
       <c r="L92">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M92">
-        <v>73.81</v>
+        <v>46.97</v>
       </c>
       <c r="N92">
-        <v>46.6</v>
+        <v>26.34</v>
       </c>
       <c r="O92">
-        <v>23.64</v>
+        <v>25.56</v>
+      </c>
+      <c r="S92">
+        <v>20.08</v>
+      </c>
+      <c r="T92">
+        <v>14.7</v>
+      </c>
+      <c r="U92">
+        <v>10.86</v>
+      </c>
+      <c r="V92">
+        <v>6.43</v>
+      </c>
+      <c r="W92">
+        <v>4.0</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C93">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D93" t="s">
+        <v>210</v>
+      </c>
+      <c r="E93" t="s">
         <v>211</v>
       </c>
-      <c r="E93" t="s">
+      <c r="F93">
+        <v>2005</v>
+      </c>
+      <c r="G93" t="s">
         <v>212</v>
       </c>
-      <c r="F93">
-[...4 lines deleted...]
-      </c>
       <c r="H93">
-        <v>143.48</v>
+        <v>153.1</v>
       </c>
       <c r="I93">
-        <v>130.59</v>
+        <v>153.1</v>
       </c>
       <c r="J93">
-        <v>12.89</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>2</v>
       </c>
       <c r="L93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M93">
-        <v>106.95</v>
+        <v>118.72</v>
       </c>
       <c r="N93">
-        <v>23.64</v>
-[...2 lines deleted...]
-        <v>12.89</v>
+        <v>34.38</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C94">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D94" t="s">
         <v>213</v>
       </c>
       <c r="E94" t="s">
         <v>214</v>
       </c>
       <c r="F94">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G94" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="H94">
-        <v>129.38</v>
+        <v>144.05</v>
       </c>
       <c r="I94">
-        <v>73.31</v>
+        <v>144.05</v>
       </c>
       <c r="J94">
-        <v>56.07</v>
+        <v>0.0</v>
       </c>
       <c r="K94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L94">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M94">
-        <v>46.97</v>
+        <v>73.81</v>
       </c>
       <c r="N94">
-        <v>26.34</v>
-[...14 lines deleted...]
-        <v>4.0</v>
+        <v>46.6</v>
+      </c>
+      <c r="O94">
+        <v>23.64</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D95" t="s">
         <v>215</v>
       </c>
       <c r="E95" t="s">
         <v>216</v>
       </c>
       <c r="F95">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G95" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="H95">
-        <v>126.14</v>
+        <v>126.35</v>
       </c>
       <c r="I95">
-        <v>126.14</v>
+        <v>119.13</v>
       </c>
       <c r="J95">
-        <v>0.0</v>
+        <v>7.22</v>
       </c>
       <c r="K95">
+        <v>5</v>
+      </c>
+      <c r="L95">
         <v>2</v>
       </c>
-      <c r="L95">
-[...1 lines deleted...]
-      </c>
       <c r="M95">
-        <v>98.93</v>
+        <v>34.91</v>
       </c>
       <c r="N95">
-        <v>27.21</v>
+        <v>27.63</v>
+      </c>
+      <c r="O95">
+        <v>21.87</v>
+      </c>
+      <c r="P95">
+        <v>18.71</v>
+      </c>
+      <c r="Q95">
+        <v>16.01</v>
+      </c>
+      <c r="S95">
+        <v>3.61</v>
+      </c>
+      <c r="T95">
+        <v>3.61</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C96">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D96" t="s">
         <v>217</v>
       </c>
       <c r="E96" t="s">
         <v>218</v>
       </c>
       <c r="F96">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G96" t="s">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="H96">
-        <v>120.68</v>
+        <v>126.14</v>
       </c>
       <c r="I96">
-        <v>95.66</v>
+        <v>126.14</v>
       </c>
       <c r="J96">
-        <v>25.02</v>
+        <v>0.0</v>
       </c>
       <c r="K96">
         <v>2</v>
       </c>
       <c r="L96">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M96">
-        <v>51.55</v>
+        <v>98.93</v>
       </c>
       <c r="N96">
-        <v>44.11</v>
-[...5 lines deleted...]
-        <v>9.96</v>
+        <v>27.21</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D97" t="s">
         <v>219</v>
       </c>
       <c r="E97" t="s">
         <v>220</v>
       </c>
       <c r="F97">
         <v>2005</v>
       </c>
       <c r="G97" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H97">
-        <v>119.79</v>
+        <v>120.68</v>
       </c>
       <c r="I97">
-        <v>107.59</v>
+        <v>95.66</v>
       </c>
       <c r="J97">
-        <v>12.2</v>
+        <v>25.02</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M97">
-        <v>64.15</v>
+        <v>51.55</v>
       </c>
       <c r="N97">
-        <v>43.44</v>
+        <v>44.11</v>
       </c>
       <c r="S97">
-        <v>12.2</v>
+        <v>15.06</v>
+      </c>
+      <c r="T97">
+        <v>9.96</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D98" t="s">
         <v>221</v>
       </c>
       <c r="E98" t="s">
         <v>222</v>
       </c>
       <c r="F98">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G98" t="s">
-        <v>223</v>
+        <v>105</v>
       </c>
       <c r="H98">
-        <v>117.91</v>
+        <v>119.79</v>
       </c>
       <c r="I98">
-        <v>69.57</v>
+        <v>107.59</v>
       </c>
       <c r="J98">
-        <v>48.34</v>
+        <v>12.2</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="L98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M98">
-        <v>42.78</v>
+        <v>64.15</v>
       </c>
       <c r="N98">
-        <v>26.79</v>
+        <v>43.44</v>
       </c>
       <c r="S98">
-        <v>26.1</v>
-[...2 lines deleted...]
-        <v>22.24</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C99">
+        <v>0</v>
+      </c>
+      <c r="D99" t="s">
+        <v>223</v>
+      </c>
+      <c r="E99" t="s">
+        <v>224</v>
+      </c>
+      <c r="F99">
+        <v>2007</v>
+      </c>
+      <c r="G99" t="s">
+        <v>225</v>
+      </c>
+      <c r="H99">
+        <v>117.91</v>
+      </c>
+      <c r="I99">
+        <v>69.57</v>
+      </c>
+      <c r="J99">
+        <v>48.34</v>
+      </c>
+      <c r="K99">
         <v>2</v>
       </c>
-      <c r="D99" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L99">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="M99">
+        <v>42.78</v>
+      </c>
+      <c r="N99">
+        <v>26.79</v>
       </c>
       <c r="S99">
-        <v>55.33</v>
+        <v>26.1</v>
       </c>
       <c r="T99">
-        <v>22.42</v>
-[...8 lines deleted...]
-        <v>6.24</v>
+        <v>22.24</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C100">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D100" t="s">
         <v>226</v>
       </c>
       <c r="E100" t="s">
-        <v>96</v>
+        <v>227</v>
       </c>
       <c r="F100">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G100" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H100">
-        <v>111.53</v>
+        <v>114.27</v>
       </c>
       <c r="I100">
-        <v>92.06</v>
+        <v>0.0</v>
       </c>
       <c r="J100">
-        <v>19.47</v>
+        <v>114.27</v>
       </c>
       <c r="K100">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L100">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>37.17</v>
+        <v>5</v>
       </c>
       <c r="S100">
-        <v>19.47</v>
+        <v>55.33</v>
+      </c>
+      <c r="T100">
+        <v>22.42</v>
+      </c>
+      <c r="U100">
+        <v>20.08</v>
+      </c>
+      <c r="V100">
+        <v>10.2</v>
+      </c>
+      <c r="W100">
+        <v>6.24</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C101">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D101" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E101" t="s">
-        <v>228</v>
+        <v>100</v>
       </c>
       <c r="F101">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G101" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="H101">
-        <v>109.81</v>
+        <v>111.53</v>
       </c>
       <c r="I101">
-        <v>109.81</v>
+        <v>92.06</v>
       </c>
       <c r="J101">
-        <v>0.0</v>
+        <v>19.47</v>
       </c>
       <c r="K101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L101">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M101">
-        <v>109.81</v>
+        <v>54.89</v>
+      </c>
+      <c r="N101">
+        <v>37.17</v>
+      </c>
+      <c r="S101">
+        <v>19.47</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C102">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D102" t="s">
         <v>229</v>
       </c>
       <c r="E102" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="F102">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G102" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="H102">
-        <v>108.47</v>
+        <v>109.81</v>
       </c>
       <c r="I102">
-        <v>108.47</v>
+        <v>109.81</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>68.28</v>
-[...2 lines deleted...]
-        <v>40.19</v>
+        <v>109.81</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C103">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D103" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E103" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="F103">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G103" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="H103">
-        <v>105.77</v>
+        <v>108.47</v>
       </c>
       <c r="I103">
-        <v>89.82</v>
+        <v>108.47</v>
       </c>
       <c r="J103">
-        <v>15.95</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
         <v>2</v>
       </c>
       <c r="L103">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M103">
-        <v>76.12</v>
+        <v>68.28</v>
       </c>
       <c r="N103">
-        <v>13.7</v>
-[...5 lines deleted...]
-        <v>7.88</v>
+        <v>40.19</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C104">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D104" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E104" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
       <c r="F104">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G104" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="H104">
-        <v>104.45</v>
+        <v>105.77</v>
       </c>
       <c r="I104">
-        <v>91.51</v>
+        <v>89.82</v>
       </c>
       <c r="J104">
-        <v>12.94</v>
+        <v>15.95</v>
       </c>
       <c r="K104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L104">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M104">
-        <v>91.51</v>
+        <v>76.12</v>
+      </c>
+      <c r="N104">
+        <v>13.7</v>
       </c>
       <c r="S104">
-        <v>12.94</v>
+        <v>8.07</v>
+      </c>
+      <c r="T104">
+        <v>7.88</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C105">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D105" t="s">
         <v>233</v>
       </c>
       <c r="E105" t="s">
-        <v>117</v>
+        <v>234</v>
       </c>
       <c r="F105">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G105" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="H105">
-        <v>104.23</v>
+        <v>104.45</v>
       </c>
       <c r="I105">
-        <v>47.68</v>
+        <v>91.51</v>
       </c>
       <c r="J105">
-        <v>56.55</v>
+        <v>12.94</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M105">
-        <v>47.68</v>
+        <v>91.51</v>
       </c>
       <c r="S105">
-        <v>25.37</v>
-[...8 lines deleted...]
-        <v>5.09</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C106">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D106" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E106" t="s">
-        <v>235</v>
+        <v>115</v>
       </c>
       <c r="F106">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G106" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="H106">
-        <v>104.15</v>
+        <v>104.23</v>
       </c>
       <c r="I106">
-        <v>104.15</v>
+        <v>47.68</v>
       </c>
       <c r="J106">
-        <v>0.0</v>
+        <v>56.55</v>
       </c>
       <c r="K106">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L106">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M106">
-        <v>39.56</v>
-[...5 lines deleted...]
-        <v>31.31</v>
+        <v>47.68</v>
+      </c>
+      <c r="S106">
+        <v>25.37</v>
+      </c>
+      <c r="T106">
+        <v>15.89</v>
+      </c>
+      <c r="U106">
+        <v>10.2</v>
+      </c>
+      <c r="V106">
+        <v>5.09</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="C107">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="D107" t="s">
         <v>236</v>
       </c>
       <c r="E107" t="s">
         <v>237</v>
       </c>
       <c r="F107">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G107" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H107">
-        <v>103.97</v>
+        <v>104.15</v>
       </c>
       <c r="I107">
+        <v>104.15</v>
+      </c>
+      <c r="J107">
         <v>0.0</v>
       </c>
-      <c r="J107">
-[...1 lines deleted...]
-      </c>
       <c r="K107">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L107">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>4.27</v>
+        <v>0</v>
+      </c>
+      <c r="M107">
+        <v>39.56</v>
+      </c>
+      <c r="N107">
+        <v>33.28</v>
+      </c>
+      <c r="O107">
+        <v>31.31</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D108" t="s">
         <v>238</v>
       </c>
       <c r="E108" t="s">
-        <v>175</v>
+        <v>239</v>
       </c>
       <c r="F108">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G108" t="s">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="H108">
-        <v>101.99</v>
+        <v>103.97</v>
       </c>
       <c r="I108">
-        <v>84.65</v>
+        <v>0.0</v>
       </c>
       <c r="J108">
-        <v>17.34</v>
+        <v>103.97</v>
       </c>
       <c r="K108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L108">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>84.65</v>
+        <v>4</v>
       </c>
       <c r="S108">
-        <v>17.34</v>
+        <v>40.51</v>
+      </c>
+      <c r="T108">
+        <v>35.72</v>
+      </c>
+      <c r="U108">
+        <v>23.47</v>
+      </c>
+      <c r="V108">
+        <v>4.27</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D109" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E109" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="F109">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G109" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="H109">
-        <v>101.58</v>
+        <v>101.99</v>
       </c>
       <c r="I109">
-        <v>101.58</v>
+        <v>84.65</v>
       </c>
       <c r="J109">
-        <v>0.0</v>
+        <v>17.34</v>
       </c>
       <c r="K109">
         <v>1</v>
       </c>
       <c r="L109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M109">
-        <v>101.58</v>
+        <v>84.65</v>
+      </c>
+      <c r="S109">
+        <v>17.34</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C110">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D110" t="s">
         <v>241</v>
       </c>
       <c r="E110" t="s">
         <v>242</v>
       </c>
       <c r="F110">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G110" t="s">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="H110">
-        <v>98.72</v>
+        <v>101.58</v>
       </c>
       <c r="I110">
-        <v>91.5</v>
+        <v>101.58</v>
       </c>
       <c r="J110">
-        <v>7.22</v>
+        <v>0.0</v>
       </c>
       <c r="K110">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L110">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M110">
-        <v>34.91</v>
-[...14 lines deleted...]
-        <v>3.61</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D111" t="s">
         <v>243</v>
       </c>
       <c r="E111" t="s">
-        <v>100</v>
+        <v>244</v>
       </c>
       <c r="F111">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G111" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="H111">
-        <v>92.78</v>
+        <v>93.85</v>
       </c>
       <c r="I111">
-        <v>71.07</v>
+        <v>69.89</v>
       </c>
       <c r="J111">
-        <v>21.71</v>
+        <v>23.96</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="L111">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M111">
-        <v>43.44</v>
+        <v>46.25</v>
       </c>
       <c r="N111">
-        <v>27.63</v>
+        <v>23.64</v>
       </c>
       <c r="S111">
-        <v>21.71</v>
+        <v>16.67</v>
+      </c>
+      <c r="T111">
+        <v>7.29</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D112" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E112" t="s">
-        <v>245</v>
+        <v>104</v>
       </c>
       <c r="F112">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G112" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="H112">
-        <v>90.53</v>
+        <v>92.78</v>
       </c>
       <c r="I112">
-        <v>0.0</v>
+        <v>71.07</v>
       </c>
       <c r="J112">
-        <v>90.53</v>
+        <v>21.71</v>
       </c>
       <c r="K112">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L112">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M112">
+        <v>43.44</v>
+      </c>
+      <c r="N112">
+        <v>27.63</v>
       </c>
       <c r="S112">
-        <v>40.51</v>
-[...5 lines deleted...]
-        <v>17.18</v>
+        <v>21.71</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D113" t="s">
         <v>246</v>
       </c>
       <c r="E113" t="s">
         <v>247</v>
       </c>
       <c r="F113">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G113" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="H113">
-        <v>89.33</v>
+        <v>90.53</v>
       </c>
       <c r="I113">
-        <v>68.28</v>
+        <v>0.0</v>
       </c>
       <c r="J113">
-        <v>21.05</v>
+        <v>90.53</v>
       </c>
       <c r="K113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L113">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>68.28</v>
+        <v>3</v>
       </c>
       <c r="S113">
-        <v>21.05</v>
+        <v>40.51</v>
+      </c>
+      <c r="T113">
+        <v>32.84</v>
+      </c>
+      <c r="U113">
+        <v>17.18</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D114" t="s">
         <v>248</v>
       </c>
       <c r="E114" t="s">
         <v>249</v>
       </c>
       <c r="F114">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G114" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H114">
-        <v>89.01</v>
+        <v>89.33</v>
       </c>
       <c r="I114">
-        <v>89.01</v>
+        <v>68.28</v>
       </c>
       <c r="J114">
-        <v>0.0</v>
+        <v>21.05</v>
       </c>
       <c r="K114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L114">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M114">
-        <v>46.24</v>
-[...2 lines deleted...]
-        <v>42.77</v>
+        <v>68.28</v>
+      </c>
+      <c r="S114">
+        <v>21.05</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C115">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D115" t="s">
         <v>250</v>
       </c>
       <c r="E115" t="s">
         <v>251</v>
       </c>
       <c r="F115">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G115" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H115">
-        <v>86.27</v>
+        <v>89.01</v>
       </c>
       <c r="I115">
-        <v>86.27</v>
+        <v>89.01</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>86.27</v>
+        <v>46.24</v>
+      </c>
+      <c r="N115">
+        <v>42.77</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D116" t="s">
         <v>252</v>
       </c>
       <c r="E116" t="s">
         <v>253</v>
       </c>
       <c r="F116">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G116" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="H116">
-        <v>85.45</v>
+        <v>86.27</v>
       </c>
       <c r="I116">
-        <v>71.19</v>
+        <v>86.27</v>
       </c>
       <c r="J116">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M116">
-        <v>49.99</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>86.27</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C117">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D117" t="s">
         <v>254</v>
       </c>
       <c r="E117" t="s">
-        <v>100</v>
+        <v>255</v>
       </c>
       <c r="F117">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="G117" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="H117">
-        <v>85.11</v>
+        <v>85.45</v>
       </c>
       <c r="I117">
-        <v>32.29</v>
+        <v>71.19</v>
       </c>
       <c r="J117">
-        <v>52.82</v>
+        <v>14.26</v>
       </c>
       <c r="K117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L117">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M117">
-        <v>32.29</v>
+        <v>49.99</v>
+      </c>
+      <c r="N117">
+        <v>21.2</v>
       </c>
       <c r="S117">
-        <v>23.47</v>
-[...5 lines deleted...]
-        <v>11.64</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D118" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E118" t="s">
-        <v>256</v>
+        <v>104</v>
       </c>
       <c r="F118">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="G118" t="s">
-        <v>223</v>
+        <v>105</v>
       </c>
       <c r="H118">
-        <v>84.91</v>
+        <v>85.11</v>
       </c>
       <c r="I118">
-        <v>84.91</v>
+        <v>32.29</v>
       </c>
       <c r="J118">
-        <v>0.0</v>
+        <v>52.82</v>
       </c>
       <c r="K118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L118">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M118">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>34.91</v>
+        <v>32.29</v>
+      </c>
+      <c r="S118">
+        <v>23.47</v>
+      </c>
+      <c r="T118">
+        <v>17.71</v>
+      </c>
+      <c r="U118">
+        <v>11.64</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="C119">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="D119" t="s">
         <v>257</v>
       </c>
       <c r="E119" t="s">
+        <v>258</v>
+      </c>
+      <c r="F119">
+        <v>2006</v>
+      </c>
+      <c r="G119" t="s">
         <v>225</v>
       </c>
-      <c r="F119">
-[...4 lines deleted...]
-      </c>
       <c r="H119">
-        <v>83.33</v>
+        <v>84.91</v>
       </c>
       <c r="I119">
+        <v>84.91</v>
+      </c>
+      <c r="J119">
         <v>0.0</v>
       </c>
-      <c r="J119">
-[...1 lines deleted...]
-      </c>
       <c r="K119">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L119">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>32.15</v>
+        <v>0</v>
+      </c>
+      <c r="M119">
+        <v>50.0</v>
+      </c>
+      <c r="N119">
+        <v>34.91</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>119</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E120" t="s">
-        <v>35</v>
+        <v>227</v>
       </c>
       <c r="F120">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G120" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H120">
-        <v>79.8</v>
+        <v>83.33</v>
       </c>
       <c r="I120">
-        <v>79.8</v>
+        <v>0.0</v>
       </c>
       <c r="J120">
-        <v>0.0</v>
+        <v>83.33</v>
       </c>
       <c r="K120">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L120">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.8</v>
+        <v>2</v>
+      </c>
+      <c r="S120">
+        <v>51.18</v>
+      </c>
+      <c r="T120">
+        <v>32.15</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>120</v>
       </c>
       <c r="C121">
         <v>0</v>
       </c>
       <c r="D121" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E121" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="F121">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G121" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="H121">
-        <v>78.3</v>
+        <v>79.8</v>
       </c>
       <c r="I121">
-        <v>78.3</v>
+        <v>79.8</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>1</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>78.3</v>
+        <v>79.8</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>121</v>
       </c>
       <c r="C122">
         <v>0</v>
       </c>
       <c r="D122" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E122" t="s">
-        <v>261</v>
+        <v>76</v>
       </c>
       <c r="F122">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G122" t="s">
-        <v>50</v>
+        <v>176</v>
       </c>
       <c r="H122">
-        <v>78.28</v>
+        <v>78.3</v>
       </c>
       <c r="I122">
+        <v>78.3</v>
+      </c>
+      <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="J122">
-[...1 lines deleted...]
-      </c>
       <c r="K122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L122">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>16.38</v>
+        <v>0</v>
+      </c>
+      <c r="M122">
+        <v>78.3</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>122</v>
       </c>
       <c r="C123">
         <v>0</v>
       </c>
       <c r="D123" t="s">
         <v>262</v>
       </c>
       <c r="E123" t="s">
         <v>263</v>
       </c>
       <c r="F123">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G123" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="H123">
-        <v>75.29</v>
+        <v>78.28</v>
       </c>
       <c r="I123">
-        <v>21.87</v>
+        <v>0.0</v>
       </c>
       <c r="J123">
-        <v>53.42</v>
+        <v>78.28</v>
       </c>
       <c r="K123">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L123">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>21.87</v>
+        <v>3</v>
       </c>
       <c r="S123">
-        <v>27.43</v>
+        <v>41.82</v>
       </c>
       <c r="T123">
-        <v>25.99</v>
+        <v>20.08</v>
+      </c>
+      <c r="U123">
+        <v>16.38</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>123</v>
       </c>
       <c r="C124">
         <v>0</v>
       </c>
       <c r="D124" t="s">
         <v>264</v>
       </c>
       <c r="E124" t="s">
         <v>265</v>
       </c>
       <c r="F124">
         <v>2005</v>
       </c>
       <c r="G124" t="s">
         <v>50</v>
       </c>
       <c r="H124">
@@ -9016,57 +9064,57 @@
       </c>
       <c r="L124">
         <v>2</v>
       </c>
       <c r="S124">
         <v>43.79</v>
       </c>
       <c r="T124">
         <v>28.76</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>124</v>
       </c>
       <c r="C125">
         <v>0</v>
       </c>
       <c r="D125" t="s">
         <v>266</v>
       </c>
       <c r="E125" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F125">
         <v>2004</v>
       </c>
       <c r="G125" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H125">
         <v>72.43</v>
       </c>
       <c r="I125">
         <v>72.43</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>1</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>72.43</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
@@ -9107,3093 +9155,3096 @@
       </c>
       <c r="S126">
         <v>13.99</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>126</v>
       </c>
       <c r="C127">
         <v>0</v>
       </c>
       <c r="D127" t="s">
         <v>270</v>
       </c>
       <c r="E127" t="s">
         <v>271</v>
       </c>
       <c r="F127">
         <v>2006</v>
       </c>
       <c r="G127" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H127">
         <v>72.23</v>
       </c>
       <c r="I127">
         <v>61.38</v>
       </c>
       <c r="J127">
         <v>10.85</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>2</v>
       </c>
       <c r="M127">
         <v>37.74</v>
       </c>
       <c r="N127">
         <v>23.64</v>
       </c>
       <c r="S127">
         <v>5.91</v>
       </c>
       <c r="T127">
         <v>4.94</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>127</v>
       </c>
       <c r="C128">
         <v>0</v>
       </c>
       <c r="D128" t="s">
         <v>272</v>
       </c>
       <c r="E128" t="s">
         <v>273</v>
       </c>
       <c r="F128">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G128" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H128">
-        <v>72.18</v>
+        <v>71.8</v>
       </c>
       <c r="I128">
+        <v>71.8</v>
+      </c>
+      <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="J128">
-[...1 lines deleted...]
-      </c>
       <c r="K128">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L128">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>9.21</v>
+        <v>0</v>
+      </c>
+      <c r="M128">
+        <v>46.24</v>
+      </c>
+      <c r="N128">
+        <v>25.56</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>128</v>
       </c>
       <c r="C129">
         <v>0</v>
       </c>
       <c r="D129" t="s">
         <v>274</v>
       </c>
       <c r="E129" t="s">
         <v>275</v>
       </c>
       <c r="F129">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G129" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="H129">
-        <v>71.8</v>
+        <v>67.94</v>
       </c>
       <c r="I129">
-        <v>71.8</v>
+        <v>32.29</v>
       </c>
       <c r="J129">
-        <v>0.0</v>
+        <v>35.65</v>
       </c>
       <c r="K129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L129">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M129">
-        <v>46.24</v>
-[...2 lines deleted...]
-        <v>25.56</v>
+        <v>32.29</v>
+      </c>
+      <c r="S129">
+        <v>35.65</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
         <v>129</v>
       </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130" t="s">
+        <v>123</v>
+      </c>
+      <c r="E130" t="s">
         <v>276</v>
       </c>
-      <c r="E130" t="s">
+      <c r="F130">
+        <v>2004</v>
+      </c>
+      <c r="G130" t="s">
         <v>277</v>
       </c>
-      <c r="F130">
-[...4 lines deleted...]
-      </c>
       <c r="H130">
-        <v>67.94</v>
+        <v>67.0</v>
       </c>
       <c r="I130">
-        <v>32.29</v>
+        <v>67.0</v>
       </c>
       <c r="J130">
-        <v>35.65</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
         <v>1</v>
       </c>
       <c r="L130">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M130">
-        <v>32.29</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
         <v>130</v>
       </c>
       <c r="C131">
         <v>0</v>
       </c>
       <c r="D131" t="s">
-        <v>121</v>
+        <v>278</v>
       </c>
       <c r="E131" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="F131">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G131" t="s">
-        <v>279</v>
+        <v>45</v>
       </c>
       <c r="H131">
-        <v>67.0</v>
+        <v>63.16</v>
       </c>
       <c r="I131">
-        <v>67.0</v>
+        <v>63.16</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>67.0</v>
+        <v>63.16</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
         <v>131</v>
       </c>
       <c r="C132">
         <v>0</v>
       </c>
       <c r="D132" t="s">
+        <v>279</v>
+      </c>
+      <c r="E132" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F132">
         <v>2007</v>
       </c>
       <c r="G132" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H132">
-        <v>63.16</v>
+        <v>61.11</v>
       </c>
       <c r="I132">
-        <v>63.16</v>
+        <v>61.11</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
-        <v>63.16</v>
+        <v>50.77</v>
+      </c>
+      <c r="N132">
+        <v>10.34</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C133">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D133" t="s">
         <v>281</v>
       </c>
       <c r="E133" t="s">
         <v>282</v>
       </c>
       <c r="F133">
-        <v>2007</v>
+        <v>1986</v>
       </c>
       <c r="G133" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H133">
-        <v>61.11</v>
+        <v>60.75</v>
       </c>
       <c r="I133">
-        <v>61.11</v>
+        <v>0.0</v>
       </c>
       <c r="J133">
-        <v>0.0</v>
+        <v>60.75</v>
       </c>
       <c r="K133">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L133">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>10.34</v>
+        <v>3</v>
+      </c>
+      <c r="S133">
+        <v>37.47</v>
+      </c>
+      <c r="T133">
+        <v>11.64</v>
+      </c>
+      <c r="U133">
+        <v>11.64</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C134">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D134" t="s">
         <v>283</v>
       </c>
       <c r="E134" t="s">
         <v>284</v>
       </c>
       <c r="F134">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="G134" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H134">
-        <v>60.75</v>
+        <v>58.42</v>
       </c>
       <c r="I134">
+        <v>58.42</v>
+      </c>
+      <c r="J134">
         <v>0.0</v>
       </c>
-      <c r="J134">
-[...1 lines deleted...]
-      </c>
       <c r="K134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L134">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>11.64</v>
+        <v>0</v>
+      </c>
+      <c r="M134">
+        <v>58.42</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C135">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D135" t="s">
         <v>285</v>
       </c>
       <c r="E135" t="s">
         <v>286</v>
       </c>
       <c r="F135">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G135" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H135">
-        <v>58.42</v>
+        <v>57.85</v>
       </c>
       <c r="I135">
-        <v>58.42</v>
+        <v>57.85</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>58.42</v>
+        <v>32.29</v>
+      </c>
+      <c r="N135">
+        <v>25.56</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C136">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D136" t="s">
         <v>287</v>
       </c>
       <c r="E136" t="s">
         <v>288</v>
       </c>
       <c r="F136">
         <v>2002</v>
       </c>
       <c r="G136" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H136">
         <v>56.42</v>
       </c>
       <c r="I136">
         <v>0.0</v>
       </c>
       <c r="J136">
         <v>56.42</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>4</v>
       </c>
       <c r="S136">
         <v>27.43</v>
       </c>
       <c r="T136">
         <v>10.76</v>
       </c>
       <c r="U136">
         <v>10.76</v>
       </c>
       <c r="V136">
         <v>7.47</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C137">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D137" t="s">
         <v>289</v>
       </c>
       <c r="E137" t="s">
         <v>290</v>
       </c>
       <c r="F137">
         <v>1997</v>
       </c>
       <c r="G137" t="s">
         <v>291</v>
       </c>
       <c r="H137">
         <v>55.31</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137">
         <v>55.31</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>2</v>
       </c>
       <c r="S137">
         <v>32.98</v>
       </c>
       <c r="T137">
         <v>22.33</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C138">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D138" t="s">
         <v>292</v>
       </c>
       <c r="E138" t="s">
-        <v>293</v>
+        <v>115</v>
       </c>
       <c r="F138">
         <v>2007</v>
       </c>
       <c r="G138" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="H138">
         <v>54.04</v>
       </c>
       <c r="I138">
         <v>54.04</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>1</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
         <v>54.04</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C139">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D139" t="s">
+        <v>293</v>
+      </c>
+      <c r="E139" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F139">
         <v>2007</v>
       </c>
       <c r="G139" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H139">
         <v>54.04</v>
       </c>
       <c r="I139">
         <v>54.04</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
         <v>54.04</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C140">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D140" t="s">
-        <v>295</v>
+        <v>63</v>
       </c>
       <c r="E140" t="s">
-        <v>296</v>
+        <v>107</v>
       </c>
       <c r="F140">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G140" t="s">
-        <v>269</v>
+        <v>29</v>
       </c>
       <c r="H140">
-        <v>50.77</v>
+        <v>53.51</v>
       </c>
       <c r="I140">
-        <v>50.77</v>
+        <v>53.51</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
-        <v>50.77</v>
+        <v>29.87</v>
+      </c>
+      <c r="N140">
+        <v>23.64</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
         <v>140</v>
       </c>
       <c r="C141">
         <v>0</v>
       </c>
       <c r="D141" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E141" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F141">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G141" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="H141">
-        <v>50.0</v>
+        <v>50.77</v>
       </c>
       <c r="I141">
-        <v>50.0</v>
+        <v>50.77</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>1</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>50.0</v>
+        <v>50.77</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
         <v>141</v>
       </c>
       <c r="C142">
         <v>0</v>
       </c>
       <c r="D142" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E142" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="F142">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G142" t="s">
-        <v>50</v>
+        <v>299</v>
       </c>
       <c r="H142">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
       <c r="I142">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>1</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
-        <v>49.99</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
         <v>142</v>
       </c>
       <c r="C143">
         <v>0</v>
       </c>
       <c r="D143" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E143" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F143">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G143" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="H143">
-        <v>49.05</v>
+        <v>49.99</v>
       </c>
       <c r="I143">
-        <v>49.05</v>
+        <v>49.99</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>49.05</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
         <v>143</v>
       </c>
       <c r="C144">
         <v>0</v>
       </c>
       <c r="D144" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E144" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F144">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G144" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="H144">
-        <v>47.6</v>
+        <v>49.3</v>
       </c>
       <c r="I144">
-        <v>23.64</v>
+        <v>21.87</v>
       </c>
       <c r="J144">
-        <v>23.96</v>
+        <v>27.43</v>
       </c>
       <c r="K144">
         <v>1</v>
       </c>
       <c r="L144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M144">
-        <v>23.64</v>
+        <v>21.87</v>
       </c>
       <c r="S144">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>7.29</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
         <v>144</v>
       </c>
       <c r="C145">
         <v>0</v>
       </c>
       <c r="D145" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E145" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F145">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G145" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="H145">
-        <v>47.21</v>
+        <v>49.05</v>
       </c>
       <c r="I145">
+        <v>49.05</v>
+      </c>
+      <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="J145">
-[...1 lines deleted...]
-      </c>
       <c r="K145">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L145">
-        <v>5</v>
-[...14 lines deleted...]
-        <v>5.06</v>
+        <v>0</v>
+      </c>
+      <c r="M145">
+        <v>49.05</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
         <v>145</v>
       </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E146" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F146">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G146" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="H146">
-        <v>46.97</v>
+        <v>47.21</v>
       </c>
       <c r="I146">
-        <v>46.97</v>
+        <v>0.0</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>47.21</v>
       </c>
       <c r="K146">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L146">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46.97</v>
+        <v>5</v>
+      </c>
+      <c r="S146">
+        <v>12.58</v>
+      </c>
+      <c r="T146">
+        <v>11.09</v>
+      </c>
+      <c r="U146">
+        <v>9.96</v>
+      </c>
+      <c r="V146">
+        <v>8.52</v>
+      </c>
+      <c r="W146">
+        <v>5.06</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
         <v>146</v>
       </c>
       <c r="C147">
         <v>0</v>
       </c>
       <c r="D147" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E147" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F147">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G147" t="s">
-        <v>223</v>
+        <v>167</v>
       </c>
       <c r="H147">
-        <v>46.25</v>
+        <v>46.97</v>
       </c>
       <c r="I147">
-        <v>46.25</v>
+        <v>46.97</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>1</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>46.25</v>
+        <v>46.97</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C148">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D148" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E148" t="s">
-        <v>210</v>
+        <v>311</v>
       </c>
       <c r="F148">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G148" t="s">
-        <v>313</v>
+        <v>225</v>
       </c>
       <c r="H148">
-        <v>45.37</v>
+        <v>46.25</v>
       </c>
       <c r="I148">
-        <v>45.37</v>
+        <v>46.25</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>45.37</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C149">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D149" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E149" t="s">
-        <v>80</v>
+        <v>214</v>
       </c>
       <c r="F149">
         <v>2006</v>
       </c>
       <c r="G149" t="s">
-        <v>50</v>
+        <v>313</v>
       </c>
       <c r="H149">
-        <v>42.77</v>
+        <v>45.37</v>
       </c>
       <c r="I149">
-        <v>42.77</v>
+        <v>45.37</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>42.77</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D150" t="s">
+        <v>314</v>
+      </c>
+      <c r="E150" t="s">
         <v>315</v>
       </c>
-      <c r="E150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G150" t="s">
-        <v>317</v>
+        <v>45</v>
       </c>
       <c r="H150">
-        <v>41.67</v>
+        <v>44.08</v>
       </c>
       <c r="I150">
         <v>0.0</v>
       </c>
       <c r="J150">
-        <v>41.67</v>
+        <v>44.08</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S150">
-        <v>41.67</v>
+        <v>21.91</v>
+      </c>
+      <c r="T150">
+        <v>12.96</v>
+      </c>
+      <c r="U150">
+        <v>9.21</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C151">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D151" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="E151" t="s">
-        <v>319</v>
+        <v>80</v>
       </c>
       <c r="F151">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G151" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="H151">
-        <v>41.66</v>
+        <v>42.77</v>
       </c>
       <c r="I151">
+        <v>42.77</v>
+      </c>
+      <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="J151">
-[...1 lines deleted...]
-      </c>
       <c r="K151">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L151">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>15.06</v>
+        <v>0</v>
+      </c>
+      <c r="M151">
+        <v>42.77</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C152">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D152" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E152" t="s">
-        <v>100</v>
+        <v>318</v>
       </c>
       <c r="F152">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G152" t="s">
-        <v>101</v>
+        <v>319</v>
       </c>
       <c r="H152">
-        <v>40.8</v>
+        <v>41.67</v>
       </c>
       <c r="I152">
-        <v>40.8</v>
+        <v>0.0</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
+        <v>41.67</v>
       </c>
       <c r="K152">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L152">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>40.8</v>
+        <v>1</v>
+      </c>
+      <c r="S152">
+        <v>41.67</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C153">
+        <v>0</v>
+      </c>
+      <c r="D153" t="s">
+        <v>320</v>
+      </c>
+      <c r="E153" t="s">
+        <v>321</v>
+      </c>
+      <c r="F153">
+        <v>2007</v>
+      </c>
+      <c r="G153" t="s">
+        <v>83</v>
+      </c>
+      <c r="H153">
+        <v>41.66</v>
+      </c>
+      <c r="I153">
+        <v>0.0</v>
+      </c>
+      <c r="J153">
+        <v>41.66</v>
+      </c>
+      <c r="K153">
+        <v>0</v>
+      </c>
+      <c r="L153">
         <v>2</v>
       </c>
-      <c r="D153" t="s">
-[...27 lines deleted...]
-        <v>39.57</v>
+      <c r="S153">
+        <v>26.6</v>
+      </c>
+      <c r="T153">
+        <v>15.06</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C154">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D154" t="s">
         <v>322</v>
       </c>
       <c r="E154" t="s">
-        <v>323</v>
+        <v>104</v>
       </c>
       <c r="F154">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="G154" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="H154">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
       <c r="I154">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
-        <v>39.56</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C155">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D155" t="s">
+        <v>323</v>
+      </c>
+      <c r="E155" t="s">
         <v>324</v>
       </c>
-      <c r="E155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G155" t="s">
-        <v>317</v>
+        <v>88</v>
       </c>
       <c r="H155">
-        <v>38.54</v>
+        <v>40.78</v>
       </c>
       <c r="I155">
-        <v>0.0</v>
+        <v>17.31</v>
       </c>
       <c r="J155">
-        <v>38.54</v>
+        <v>23.47</v>
       </c>
       <c r="K155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L155">
         <v>1</v>
       </c>
+      <c r="M155">
+        <v>17.31</v>
+      </c>
       <c r="S155">
-        <v>38.54</v>
+        <v>23.47</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C156">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D156" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="E156" t="s">
-        <v>64</v>
+        <v>224</v>
       </c>
       <c r="F156">
         <v>2004</v>
       </c>
       <c r="G156" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="H156">
-        <v>37.76</v>
+        <v>39.57</v>
       </c>
       <c r="I156">
-        <v>21.87</v>
+        <v>39.57</v>
       </c>
       <c r="J156">
-        <v>15.89</v>
+        <v>0.0</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
       <c r="L156">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M156">
-        <v>21.87</v>
-[...2 lines deleted...]
-        <v>15.89</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C157">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D157" t="s">
+        <v>326</v>
+      </c>
+      <c r="E157" t="s">
         <v>327</v>
       </c>
-      <c r="E157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G157" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H157">
-        <v>37.74</v>
+        <v>39.56</v>
       </c>
       <c r="I157">
-        <v>37.74</v>
+        <v>39.56</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>37.74</v>
+        <v>39.56</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C158">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D158" t="s">
+        <v>328</v>
+      </c>
+      <c r="E158" t="s">
         <v>329</v>
       </c>
-      <c r="E158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G158" t="s">
-        <v>223</v>
+        <v>319</v>
       </c>
       <c r="H158">
-        <v>36.6</v>
+        <v>38.54</v>
       </c>
       <c r="I158">
-        <v>36.6</v>
+        <v>0.0</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K158">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L158">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.6</v>
+        <v>1</v>
+      </c>
+      <c r="S158">
+        <v>38.54</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C159">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D159" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E159" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
       <c r="F159">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G159" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="H159">
-        <v>36.59</v>
+        <v>37.76</v>
       </c>
       <c r="I159">
-        <v>36.59</v>
+        <v>21.87</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
+        <v>15.89</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
       <c r="L159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M159">
-        <v>36.59</v>
+        <v>21.87</v>
+      </c>
+      <c r="S159">
+        <v>15.89</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C160">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D160" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E160" t="s">
-        <v>76</v>
+        <v>332</v>
       </c>
       <c r="F160">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G160" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="H160">
-        <v>36.21</v>
+        <v>37.74</v>
       </c>
       <c r="I160">
+        <v>37.74</v>
+      </c>
+      <c r="J160">
         <v>0.0</v>
       </c>
-      <c r="J160">
-[...1 lines deleted...]
-      </c>
       <c r="K160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L160">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>17.18</v>
+        <v>0</v>
+      </c>
+      <c r="M160">
+        <v>37.74</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C161">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D161" t="s">
+        <v>333</v>
+      </c>
+      <c r="E161" t="s">
         <v>334</v>
       </c>
-      <c r="E161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G161" t="s">
-        <v>125</v>
+        <v>225</v>
       </c>
       <c r="H161">
-        <v>35.65</v>
+        <v>36.6</v>
       </c>
       <c r="I161">
+        <v>36.6</v>
+      </c>
+      <c r="J161">
         <v>0.0</v>
       </c>
-      <c r="J161">
-[...1 lines deleted...]
-      </c>
       <c r="K161">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L161">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>0</v>
+      </c>
+      <c r="M161">
+        <v>36.6</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C162">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D162" t="s">
-        <v>264</v>
+        <v>335</v>
       </c>
       <c r="E162" t="s">
         <v>336</v>
       </c>
       <c r="F162">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="G162" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="H162">
-        <v>35.65</v>
+        <v>36.59</v>
       </c>
       <c r="I162">
+        <v>36.59</v>
+      </c>
+      <c r="J162">
         <v>0.0</v>
       </c>
-      <c r="J162">
-[...1 lines deleted...]
-      </c>
       <c r="K162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L162">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>0</v>
+      </c>
+      <c r="M162">
+        <v>36.59</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C163">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D163" t="s">
         <v>337</v>
       </c>
       <c r="E163" t="s">
-        <v>338</v>
+        <v>78</v>
       </c>
       <c r="F163">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G163" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H163">
-        <v>34.91</v>
+        <v>36.21</v>
       </c>
       <c r="I163">
-        <v>34.91</v>
+        <v>0.0</v>
       </c>
       <c r="J163">
-        <v>0.0</v>
+        <v>36.21</v>
       </c>
       <c r="K163">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L163">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>34.91</v>
+        <v>2</v>
+      </c>
+      <c r="S163">
+        <v>19.03</v>
+      </c>
+      <c r="T163">
+        <v>17.18</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C164">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D164" t="s">
+        <v>338</v>
+      </c>
+      <c r="E164" t="s">
         <v>339</v>
       </c>
-      <c r="E164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="G164" t="s">
-        <v>317</v>
+        <v>127</v>
       </c>
       <c r="H164">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>1</v>
       </c>
       <c r="S164">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C165">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D165" t="s">
-        <v>341</v>
+        <v>264</v>
       </c>
       <c r="E165" t="s">
-        <v>100</v>
+        <v>340</v>
       </c>
       <c r="F165">
-        <v>2003</v>
+        <v>1987</v>
       </c>
       <c r="G165" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="H165">
-        <v>34.34</v>
+        <v>35.65</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165">
-        <v>34.34</v>
+        <v>35.65</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S165">
-        <v>24.14</v>
-[...2 lines deleted...]
-        <v>10.2</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C166">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D166" t="s">
+        <v>341</v>
+      </c>
+      <c r="E166" t="s">
         <v>342</v>
       </c>
-      <c r="E166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="G166" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="H166">
-        <v>33.85</v>
+        <v>34.91</v>
       </c>
       <c r="I166">
-        <v>33.85</v>
+        <v>34.91</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>33.85</v>
+        <v>34.91</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C167">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D167" t="s">
+        <v>343</v>
+      </c>
+      <c r="E167" t="s">
         <v>344</v>
       </c>
-      <c r="E167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G167" t="s">
-        <v>269</v>
+        <v>319</v>
       </c>
       <c r="H167">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="S167">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C168">
+        <v>0</v>
+      </c>
+      <c r="D168" t="s">
+        <v>345</v>
+      </c>
+      <c r="E168" t="s">
+        <v>104</v>
+      </c>
+      <c r="F168">
+        <v>2003</v>
+      </c>
+      <c r="G168" t="s">
+        <v>105</v>
+      </c>
+      <c r="H168">
+        <v>34.34</v>
+      </c>
+      <c r="I168">
+        <v>0.0</v>
+      </c>
+      <c r="J168">
+        <v>34.34</v>
+      </c>
+      <c r="K168">
+        <v>0</v>
+      </c>
+      <c r="L168">
         <v>2</v>
       </c>
-      <c r="D168" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S168">
-        <v>17.6</v>
+        <v>24.14</v>
+      </c>
+      <c r="T168">
+        <v>10.2</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C169">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D169" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E169" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="F169">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G169" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H169">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
       <c r="I169">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
-        <v>31.31</v>
+        <v>33.85</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C170">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D170" t="s">
-        <v>65</v>
+        <v>348</v>
       </c>
       <c r="E170" t="s">
-        <v>103</v>
+        <v>349</v>
       </c>
       <c r="F170">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G170" t="s">
-        <v>26</v>
+        <v>269</v>
       </c>
       <c r="H170">
-        <v>29.87</v>
+        <v>32.98</v>
       </c>
       <c r="I170">
-        <v>29.87</v>
+        <v>0.0</v>
       </c>
       <c r="J170">
-        <v>0.0</v>
+        <v>32.98</v>
       </c>
       <c r="K170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L170">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>29.87</v>
+        <v>1</v>
+      </c>
+      <c r="S170">
+        <v>32.98</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C171">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D171" t="s">
         <v>350</v>
       </c>
       <c r="E171" t="s">
         <v>351</v>
       </c>
       <c r="F171">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G171" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="H171">
-        <v>29.87</v>
+        <v>32.41</v>
       </c>
       <c r="I171">
-        <v>29.87</v>
+        <v>14.81</v>
       </c>
       <c r="J171">
-        <v>0.0</v>
+        <v>17.6</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M171">
-        <v>29.87</v>
+        <v>14.81</v>
+      </c>
+      <c r="S171">
+        <v>17.6</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C172">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D172" t="s">
         <v>352</v>
       </c>
       <c r="E172" t="s">
         <v>353</v>
       </c>
       <c r="F172">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G172" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="H172">
-        <v>29.42</v>
+        <v>31.31</v>
       </c>
       <c r="I172">
-        <v>29.42</v>
+        <v>31.31</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
-        <v>29.42</v>
+        <v>31.31</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C173">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D173" t="s">
         <v>354</v>
       </c>
       <c r="E173" t="s">
         <v>355</v>
       </c>
       <c r="F173">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G173" t="s">
-        <v>169</v>
+        <v>83</v>
       </c>
       <c r="H173">
-        <v>28.96</v>
+        <v>29.87</v>
       </c>
       <c r="I173">
-        <v>28.96</v>
+        <v>29.87</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
-        <v>28.96</v>
+        <v>29.87</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C174">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D174" t="s">
         <v>356</v>
       </c>
       <c r="E174" t="s">
         <v>357</v>
       </c>
       <c r="F174">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="G174" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H174">
-        <v>28.96</v>
+        <v>29.42</v>
       </c>
       <c r="I174">
-        <v>28.96</v>
+        <v>29.42</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
         <v>1</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
-        <v>28.96</v>
+        <v>29.42</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C175">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D175" t="s">
         <v>358</v>
       </c>
       <c r="E175" t="s">
         <v>359</v>
       </c>
       <c r="F175">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G175" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="H175">
-        <v>28.22</v>
+        <v>28.96</v>
       </c>
       <c r="I175">
+        <v>28.96</v>
+      </c>
+      <c r="J175">
         <v>0.0</v>
       </c>
-      <c r="J175">
-[...1 lines deleted...]
-      </c>
       <c r="K175">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L175">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28.22</v>
+        <v>0</v>
+      </c>
+      <c r="M175">
+        <v>28.96</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C176">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D176" t="s">
         <v>360</v>
       </c>
       <c r="E176" t="s">
         <v>361</v>
       </c>
       <c r="F176">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G176" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H176">
-        <v>27.63</v>
+        <v>28.96</v>
       </c>
       <c r="I176">
-        <v>27.63</v>
+        <v>28.96</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
-        <v>27.63</v>
+        <v>28.96</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C177">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D177" t="s">
         <v>362</v>
       </c>
       <c r="E177" t="s">
         <v>363</v>
       </c>
       <c r="F177">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="G177" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="H177">
-        <v>26.79</v>
+        <v>28.22</v>
       </c>
       <c r="I177">
-        <v>26.79</v>
+        <v>0.0</v>
       </c>
       <c r="J177">
-        <v>0.0</v>
+        <v>28.22</v>
       </c>
       <c r="K177">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L177">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.79</v>
+        <v>1</v>
+      </c>
+      <c r="S177">
+        <v>28.22</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C178">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D178" t="s">
         <v>364</v>
       </c>
       <c r="E178" t="s">
         <v>365</v>
       </c>
       <c r="F178">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G178" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="H178">
-        <v>26.1</v>
+        <v>27.63</v>
       </c>
       <c r="I178">
+        <v>27.63</v>
+      </c>
+      <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="J178">
-[...1 lines deleted...]
-      </c>
       <c r="K178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L178">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>26.1</v>
+        <v>0</v>
+      </c>
+      <c r="M178">
+        <v>27.63</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C179">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" t="s">
         <v>367</v>
       </c>
       <c r="F179">
         <v>2008</v>
       </c>
       <c r="G179" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H179">
-        <v>25.56</v>
+        <v>26.79</v>
       </c>
       <c r="I179">
-        <v>25.56</v>
+        <v>26.79</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>25.56</v>
+        <v>26.79</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C180">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D180" t="s">
         <v>368</v>
       </c>
       <c r="E180" t="s">
         <v>369</v>
       </c>
       <c r="F180">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G180" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="H180">
-        <v>25.56</v>
+        <v>26.1</v>
       </c>
       <c r="I180">
-        <v>25.56</v>
+        <v>0.0</v>
       </c>
       <c r="J180">
-        <v>0.0</v>
+        <v>26.1</v>
       </c>
       <c r="K180">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L180">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>25.56</v>
+        <v>1</v>
+      </c>
+      <c r="S180">
+        <v>26.1</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="C181">
-        <v>-28</v>
+        <v>0</v>
       </c>
       <c r="D181" t="s">
         <v>370</v>
       </c>
       <c r="E181" t="s">
         <v>371</v>
       </c>
       <c r="F181">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G181" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="H181">
-        <v>25.52</v>
+        <v>25.56</v>
       </c>
       <c r="I181">
-        <v>14.81</v>
+        <v>25.56</v>
       </c>
       <c r="J181">
-        <v>10.71</v>
+        <v>0.0</v>
       </c>
       <c r="K181">
         <v>1</v>
       </c>
       <c r="L181">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M181">
-        <v>14.81</v>
-[...5 lines deleted...]
-        <v>4.94</v>
+        <v>25.56</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C182">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D182" t="s">
         <v>372</v>
       </c>
       <c r="E182" t="s">
         <v>373</v>
       </c>
       <c r="F182">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G182" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H182">
-        <v>25.37</v>
+        <v>25.52</v>
       </c>
       <c r="I182">
-        <v>0.0</v>
+        <v>14.81</v>
       </c>
       <c r="J182">
-        <v>25.37</v>
+        <v>10.71</v>
       </c>
       <c r="K182">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L182">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="M182">
+        <v>14.81</v>
       </c>
       <c r="S182">
-        <v>25.37</v>
+        <v>5.77</v>
+      </c>
+      <c r="T182">
+        <v>4.94</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C183">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D183" t="s">
         <v>374</v>
       </c>
       <c r="E183" t="s">
-        <v>189</v>
+        <v>375</v>
       </c>
       <c r="F183">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G183" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="H183">
-        <v>24.78</v>
+        <v>25.37</v>
       </c>
       <c r="I183">
-        <v>24.78</v>
+        <v>0.0</v>
       </c>
       <c r="J183">
-        <v>0.0</v>
+        <v>25.37</v>
       </c>
       <c r="K183">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L183">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>24.78</v>
+        <v>1</v>
+      </c>
+      <c r="S183">
+        <v>25.37</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
         <v>183</v>
       </c>
       <c r="C184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D184" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E184" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F184">
         <v>2009</v>
       </c>
       <c r="G184" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="H184">
         <v>24.78</v>
       </c>
       <c r="I184">
         <v>24.78</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
         <v>24.78</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D185" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E185" t="s">
-        <v>377</v>
+        <v>191</v>
       </c>
       <c r="F185">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G185" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H185">
-        <v>24.32</v>
+        <v>24.78</v>
       </c>
       <c r="I185">
-        <v>21.87</v>
+        <v>24.78</v>
       </c>
       <c r="J185">
-        <v>2.45</v>
+        <v>0.0</v>
       </c>
       <c r="K185">
         <v>1</v>
       </c>
       <c r="L185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M185">
-        <v>21.87</v>
-[...2 lines deleted...]
-        <v>2.45</v>
+        <v>24.78</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D186" t="s">
         <v>378</v>
       </c>
       <c r="E186" t="s">
-        <v>232</v>
+        <v>379</v>
       </c>
       <c r="F186">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G186" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="H186">
-        <v>24.14</v>
+        <v>24.32</v>
       </c>
       <c r="I186">
-        <v>0.0</v>
+        <v>21.87</v>
       </c>
       <c r="J186">
-        <v>24.14</v>
+        <v>2.45</v>
       </c>
       <c r="K186">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L186">
         <v>1</v>
       </c>
+      <c r="M186">
+        <v>21.87</v>
+      </c>
       <c r="S186">
-        <v>24.14</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D187" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E187" t="s">
-        <v>380</v>
+        <v>234</v>
       </c>
       <c r="F187">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G187" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="H187">
-        <v>23.47</v>
+        <v>24.14</v>
       </c>
       <c r="I187">
         <v>0.0</v>
       </c>
       <c r="J187">
-        <v>23.47</v>
+        <v>24.14</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="S187">
-        <v>23.47</v>
+        <v>24.14</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
         <v>187</v>
       </c>
       <c r="C188">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D188" t="s">
         <v>381</v>
       </c>
       <c r="E188" t="s">
         <v>382</v>
       </c>
       <c r="F188">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G188" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="H188">
         <v>23.47</v>
       </c>
       <c r="I188">
         <v>0.0</v>
       </c>
       <c r="J188">
         <v>23.47</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>1</v>
       </c>
       <c r="S188">
         <v>23.47</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C189">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D189" t="s">
         <v>383</v>
       </c>
       <c r="E189" t="s">
         <v>384</v>
       </c>
       <c r="F189">
         <v>2008</v>
       </c>
       <c r="G189" t="s">
         <v>83</v>
       </c>
       <c r="H189">
         <v>22.92</v>
       </c>
       <c r="I189">
         <v>22.92</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
         <v>22.92</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D190" t="s">
         <v>385</v>
       </c>
       <c r="E190" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F190">
         <v>2006</v>
       </c>
       <c r="G190" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H190">
         <v>22.92</v>
       </c>
       <c r="I190">
         <v>22.92</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
         <v>22.92</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D191" t="s">
         <v>386</v>
       </c>
       <c r="E191" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F191">
         <v>2006</v>
       </c>
       <c r="G191" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H191">
         <v>22.76</v>
       </c>
       <c r="I191">
         <v>0.0</v>
       </c>
       <c r="J191">
         <v>22.76</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="S191">
         <v>22.76</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C192">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D192" t="s">
         <v>387</v>
       </c>
       <c r="E192" t="s">
         <v>388</v>
       </c>
       <c r="F192">
         <v>2007</v>
       </c>
       <c r="G192" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="H192">
         <v>22.33</v>
       </c>
       <c r="I192">
         <v>0.0</v>
       </c>
       <c r="J192">
         <v>22.33</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>1</v>
       </c>
       <c r="S192">
         <v>22.33</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C193">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D193" t="s">
         <v>389</v>
       </c>
       <c r="E193" t="s">
         <v>390</v>
       </c>
       <c r="F193">
         <v>2008</v>
       </c>
       <c r="G193" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H193">
         <v>21.2</v>
       </c>
       <c r="I193">
         <v>21.2</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193">
         <v>1</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
         <v>21.2</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C194">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D194" t="s">
         <v>391</v>
       </c>
       <c r="E194" t="s">
         <v>392</v>
       </c>
       <c r="F194">
         <v>2003</v>
       </c>
       <c r="G194" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H194">
         <v>20.23</v>
       </c>
       <c r="I194">
         <v>20.23</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
         <v>20.23</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C195">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D195" t="s">
         <v>393</v>
       </c>
       <c r="E195" t="s">
         <v>394</v>
       </c>
       <c r="F195">
         <v>2006</v>
       </c>
       <c r="G195" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H195">
         <v>20.17</v>
       </c>
       <c r="I195">
         <v>0.0</v>
       </c>
       <c r="J195">
         <v>20.17</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>2</v>
       </c>
       <c r="S195">
         <v>14.7</v>
       </c>
       <c r="T195">
         <v>5.47</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C196">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D196" t="s">
         <v>395</v>
       </c>
       <c r="E196" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="F196">
         <v>2000</v>
       </c>
       <c r="G196" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H196">
         <v>20.08</v>
       </c>
       <c r="I196">
         <v>0.0</v>
       </c>
       <c r="J196">
         <v>20.08</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="S196">
         <v>20.08</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C197">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D197" t="s">
         <v>396</v>
       </c>
       <c r="E197" t="s">
         <v>397</v>
       </c>
       <c r="F197">
         <v>2009</v>
       </c>
       <c r="G197" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H197">
         <v>19.61</v>
       </c>
       <c r="I197">
         <v>19.61</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
         <v>19.61</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="C198">
-        <v>-50</v>
+        <v>0</v>
       </c>
       <c r="D198" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="E198" t="s">
         <v>398</v>
       </c>
       <c r="F198">
         <v>2002</v>
       </c>
       <c r="G198" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H198">
         <v>18.74</v>
       </c>
       <c r="I198">
         <v>0.0</v>
       </c>
       <c r="J198">
         <v>18.74</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="S198">
         <v>18.74</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
         <v>198</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199" t="s">
         <v>399</v>
       </c>
       <c r="E199" t="s">
         <v>400</v>
       </c>
       <c r="F199">
         <v>2000</v>
       </c>
       <c r="G199" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H199">
         <v>18.39</v>
       </c>
       <c r="I199">
         <v>0.0</v>
       </c>
       <c r="J199">
         <v>18.39</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>2</v>
       </c>
       <c r="S199">
         <v>12.89</v>
       </c>
       <c r="T199">
         <v>5.5</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
@@ -12234,51 +12285,51 @@
       </c>
       <c r="S200">
         <v>18.01</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
         <v>200</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201" t="s">
         <v>403</v>
       </c>
       <c r="E201" t="s">
         <v>404</v>
       </c>
       <c r="F201">
         <v>1999</v>
       </c>
       <c r="G201" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H201">
         <v>17.31</v>
       </c>
       <c r="I201">
         <v>17.31</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201">
         <v>1</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
         <v>17.31</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
@@ -12357,133 +12408,133 @@
       </c>
       <c r="S203">
         <v>16.67</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
         <v>203</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204" t="s">
         <v>409</v>
       </c>
       <c r="E204" t="s">
         <v>410</v>
       </c>
       <c r="F204">
         <v>2005</v>
       </c>
       <c r="G204" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H204">
         <v>16.35</v>
       </c>
       <c r="I204">
         <v>0.0</v>
       </c>
       <c r="J204">
         <v>16.35</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1</v>
       </c>
       <c r="S204">
         <v>16.35</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
         <v>204</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205" t="s">
         <v>411</v>
       </c>
       <c r="E205" t="s">
         <v>412</v>
       </c>
       <c r="F205">
         <v>2005</v>
       </c>
       <c r="G205" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H205">
         <v>16.01</v>
       </c>
       <c r="I205">
         <v>16.01</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
         <v>16.01</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
         <v>205</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206" t="s">
         <v>413</v>
       </c>
       <c r="E206" t="s">
         <v>271</v>
       </c>
       <c r="F206">
         <v>1994</v>
       </c>
       <c r="G206" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H206">
         <v>15.89</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="J206">
         <v>15.89</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="S206">
         <v>15.89</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
@@ -12597,51 +12648,51 @@
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="S209">
         <v>15.12</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
         <v>209</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210" t="s">
         <v>420</v>
       </c>
       <c r="E210" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F210">
         <v>2006</v>
       </c>
       <c r="G210" t="s">
         <v>269</v>
       </c>
       <c r="H210">
         <v>14.26</v>
       </c>
       <c r="I210">
         <v>0.0</v>
       </c>
       <c r="J210">
         <v>14.26</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>1</v>
       </c>
       <c r="S210">
         <v>14.26</v>
       </c>
@@ -12685,215 +12736,215 @@
       </c>
       <c r="S211">
         <v>14.26</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
         <v>211</v>
       </c>
       <c r="C212">
         <v>0</v>
       </c>
       <c r="D212" t="s">
         <v>423</v>
       </c>
       <c r="E212" t="s">
         <v>424</v>
       </c>
       <c r="F212">
         <v>2005</v>
       </c>
       <c r="G212" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H212">
         <v>13.6</v>
       </c>
       <c r="I212">
         <v>0.0</v>
       </c>
       <c r="J212">
         <v>13.6</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>1</v>
       </c>
       <c r="S212">
         <v>13.6</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
         <v>212</v>
       </c>
       <c r="C213">
         <v>0</v>
       </c>
       <c r="D213" t="s">
         <v>425</v>
       </c>
       <c r="E213" t="s">
         <v>426</v>
       </c>
       <c r="F213">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="G213" t="s">
         <v>269</v>
       </c>
       <c r="H213">
         <v>13.19</v>
       </c>
       <c r="I213">
         <v>0.0</v>
       </c>
       <c r="J213">
         <v>13.19</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="S213">
         <v>13.19</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
         <v>212</v>
       </c>
       <c r="C214">
         <v>0</v>
       </c>
       <c r="D214" t="s">
         <v>427</v>
       </c>
       <c r="E214" t="s">
         <v>428</v>
       </c>
       <c r="F214">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G214" t="s">
-        <v>43</v>
+        <v>269</v>
       </c>
       <c r="H214">
         <v>13.19</v>
       </c>
       <c r="I214">
         <v>0.0</v>
       </c>
       <c r="J214">
         <v>13.19</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>1</v>
       </c>
       <c r="S214">
         <v>13.19</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
         <v>212</v>
       </c>
       <c r="C215">
         <v>0</v>
       </c>
       <c r="D215" t="s">
         <v>429</v>
       </c>
       <c r="E215" t="s">
         <v>430</v>
       </c>
       <c r="F215">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G215" t="s">
-        <v>269</v>
+        <v>45</v>
       </c>
       <c r="H215">
         <v>13.19</v>
       </c>
       <c r="I215">
         <v>0.0</v>
       </c>
       <c r="J215">
         <v>13.19</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>1</v>
       </c>
       <c r="S215">
         <v>13.19</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
         <v>215</v>
       </c>
       <c r="C216">
         <v>0</v>
       </c>
       <c r="D216" t="s">
         <v>431</v>
       </c>
       <c r="E216" t="s">
         <v>424</v>
       </c>
       <c r="F216">
         <v>2005</v>
       </c>
       <c r="G216" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H216">
         <v>12.58</v>
       </c>
       <c r="I216">
         <v>0.0</v>
       </c>
       <c r="J216">
         <v>12.58</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="S216">
         <v>12.58</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
@@ -12966,303 +13017,303 @@
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="S218">
         <v>12.2</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
         <v>218</v>
       </c>
       <c r="C219">
         <v>0</v>
       </c>
       <c r="D219" t="s">
         <v>436</v>
       </c>
       <c r="E219" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F219">
         <v>2007</v>
       </c>
       <c r="G219" t="s">
         <v>313</v>
       </c>
       <c r="H219">
         <v>11.56</v>
       </c>
       <c r="I219">
         <v>0.0</v>
       </c>
       <c r="J219">
         <v>11.56</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>1</v>
       </c>
       <c r="S219">
         <v>11.56</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
         <v>219</v>
       </c>
       <c r="C220">
         <v>0</v>
       </c>
       <c r="D220" t="s">
         <v>437</v>
       </c>
       <c r="E220" t="s">
         <v>438</v>
       </c>
       <c r="F220">
         <v>2005</v>
       </c>
       <c r="G220" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H220">
         <v>11.28</v>
       </c>
       <c r="I220">
         <v>0.0</v>
       </c>
       <c r="J220">
         <v>11.28</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="S220">
         <v>11.28</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
         <v>220</v>
       </c>
       <c r="C221">
         <v>0</v>
       </c>
       <c r="D221" t="s">
         <v>439</v>
       </c>
       <c r="E221" t="s">
         <v>410</v>
       </c>
       <c r="F221">
         <v>1992</v>
       </c>
       <c r="G221" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H221">
         <v>10.26</v>
       </c>
       <c r="I221">
         <v>0.0</v>
       </c>
       <c r="J221">
         <v>10.26</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>1</v>
       </c>
       <c r="S221">
         <v>10.26</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
         <v>221</v>
       </c>
       <c r="C222">
         <v>0</v>
       </c>
       <c r="D222" t="s">
         <v>440</v>
       </c>
       <c r="E222" t="s">
         <v>441</v>
       </c>
       <c r="F222">
         <v>2004</v>
       </c>
       <c r="G222" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H222">
         <v>4.68</v>
       </c>
       <c r="I222">
         <v>0.0</v>
       </c>
       <c r="J222">
         <v>4.68</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>1</v>
       </c>
       <c r="S222">
         <v>4.68</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
         <v>222</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223" t="s">
         <v>442</v>
       </c>
       <c r="E223" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F223">
         <v>2002</v>
       </c>
       <c r="G223" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H223">
         <v>4.33</v>
       </c>
       <c r="I223">
         <v>0.0</v>
       </c>
       <c r="J223">
         <v>4.33</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>1</v>
       </c>
       <c r="S223">
         <v>4.33</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
         <v>223</v>
       </c>
       <c r="C224">
         <v>0</v>
       </c>
       <c r="D224" t="s">
         <v>443</v>
       </c>
       <c r="E224" t="s">
         <v>444</v>
       </c>
       <c r="F224">
         <v>2003</v>
       </c>
       <c r="G224" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H224">
         <v>3.09</v>
       </c>
       <c r="I224">
         <v>0.0</v>
       </c>
       <c r="J224">
         <v>3.09</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>1</v>
       </c>
       <c r="S224">
         <v>3.09</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
         <v>224</v>
       </c>
       <c r="C225">
         <v>0</v>
       </c>
       <c r="D225" t="s">
         <v>445</v>
       </c>
       <c r="E225" t="s">
         <v>446</v>
       </c>
       <c r="F225">
         <v>2002</v>
       </c>
       <c r="G225" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H225">
         <v>2.65</v>
       </c>
       <c r="I225">
         <v>0.0</v>
       </c>
       <c r="J225">
         <v>2.65</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>1</v>
       </c>
       <c r="S225">
         <v>2.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">