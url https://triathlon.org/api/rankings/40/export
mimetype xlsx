--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -116,150 +116,156 @@
   <si>
     <t>RSA</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Newman</t>
   </si>
   <si>
     <t>Bridget</t>
   </si>
   <si>
     <t>Theunissen</t>
   </si>
   <si>
     <t>Andie</t>
   </si>
   <si>
     <t>Kuipers</t>
   </si>
   <si>
     <t>ZIM</t>
   </si>
   <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Roux</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Nouri</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Ghizlane</t>
+  </si>
+  <si>
+    <t>Assou</t>
+  </si>
+  <si>
+    <t>Maja Jeanne</t>
+  </si>
+  <si>
+    <t>Brinkmann</t>
+  </si>
+  <si>
+    <t>NAM</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Irungu</t>
+  </si>
+  <si>
+    <t>KEN</t>
+  </si>
+  <si>
+    <t>Saleha Nerddjes</t>
+  </si>
+  <si>
+    <t>Berrached</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>O'Donoghue</t>
+  </si>
+  <si>
     <t>Imene</t>
   </si>
   <si>
     <t>Maldji</t>
   </si>
   <si>
-    <t>ALG</t>
-[...46 lines deleted...]
-  <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>Tissink</t>
   </si>
   <si>
     <t>Lomé</t>
   </si>
   <si>
     <t>Gouws</t>
   </si>
   <si>
+    <t>Dalia</t>
+  </si>
+  <si>
+    <t>Aidouni</t>
+  </si>
+  <si>
     <t>Elissa</t>
   </si>
   <si>
     <t>Ghanoudi</t>
   </si>
   <si>
     <t>TUN</t>
   </si>
   <si>
     <t>Mahounan Conforte</t>
   </si>
   <si>
     <t>Hounga</t>
   </si>
   <si>
     <t>BEN</t>
   </si>
   <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
     <t>Doaa</t>
   </si>
   <si>
     <t>Izem</t>
-  </si>
-[...10 lines deleted...]
-    <t>Foster</t>
   </si>
   <si>
     <t>Joudy</t>
   </si>
   <si>
     <t>Fathy</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Beamish</t>
   </si>
   <si>
     <t>Chayma</t>
   </si>
   <si>
     <t>Biar</t>
   </si>
   <si>
     <t>Valerie</t>
   </si>
@@ -671,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X35"/>
+  <dimension ref="A1:X36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -802,149 +808,152 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1998</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>1916.29</v>
+        <v>1573.51</v>
       </c>
       <c r="I2">
-        <v>1544.17</v>
+        <v>1062.11</v>
       </c>
       <c r="J2">
-        <v>372.12</v>
+        <v>511.4</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>510.0</v>
       </c>
       <c r="N2">
-        <v>510.0</v>
+        <v>218.18</v>
       </c>
       <c r="O2">
-        <v>218.18</v>
+        <v>201.82</v>
       </c>
       <c r="P2">
-        <v>201.82</v>
+        <v>56.36</v>
       </c>
       <c r="Q2">
-        <v>56.36</v>
+        <v>47.81</v>
       </c>
       <c r="R2">
-        <v>47.81</v>
+        <v>27.94</v>
       </c>
       <c r="S2">
         <v>170.0</v>
       </c>
       <c r="T2">
+        <v>170.0</v>
+      </c>
+      <c r="U2">
         <v>76.43</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61.97</v>
-      </c>
-[...1 lines deleted...]
-        <v>30.72</v>
       </c>
       <c r="W2">
         <v>16.67</v>
       </c>
       <c r="X2">
         <v>16.33</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>2000</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3">
-        <v>711.7</v>
+        <v>747.0</v>
       </c>
       <c r="I3">
-        <v>711.7</v>
+        <v>747.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>452.88</v>
       </c>
       <c r="N3">
         <v>159.73</v>
       </c>
       <c r="O3">
         <v>60.93</v>
       </c>
       <c r="P3">
         <v>38.16</v>
+      </c>
+      <c r="Q3">
+        <v>35.3</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4">
         <v>2001</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
@@ -988,333 +997,339 @@
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5">
         <v>2002</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5">
-        <v>585.02</v>
+        <v>483.02</v>
       </c>
       <c r="I5">
-        <v>466.62</v>
+        <v>313.62</v>
       </c>
       <c r="J5">
-        <v>118.4</v>
+        <v>169.4</v>
       </c>
       <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="L5">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M5">
         <v>313.6245</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
         <v>118.404</v>
+      </c>
+      <c r="T5">
+        <v>51.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H6">
-        <v>452.88</v>
+        <v>401.47</v>
       </c>
       <c r="I6">
-        <v>452.88</v>
+        <v>401.47</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
-        <v>452.88</v>
+        <v>401.465</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7">
+        <v>2004</v>
+      </c>
+      <c r="G7" t="s">
         <v>38</v>
       </c>
-      <c r="F7">
-[...4 lines deleted...]
-      </c>
       <c r="H7">
-        <v>401.47</v>
+        <v>395.43</v>
       </c>
       <c r="I7">
-        <v>401.47</v>
+        <v>289.28</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
+        <v>106.15</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M7">
-        <v>401.465</v>
+        <v>147.75</v>
+      </c>
+      <c r="N7">
+        <v>141.53</v>
+      </c>
+      <c r="S7">
+        <v>58.97</v>
+      </c>
+      <c r="T7">
+        <v>47.18</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
         <v>1992</v>
       </c>
       <c r="G8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H8">
         <v>355.2</v>
       </c>
       <c r="I8">
         <v>355.2</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>355.201</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
         <v>42</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>2007</v>
+      </c>
+      <c r="G9" t="s">
         <v>43</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>342.03</v>
+        <v>297.76</v>
       </c>
       <c r="I9">
-        <v>283.06</v>
+        <v>227.0</v>
       </c>
       <c r="J9">
-        <v>58.97</v>
+        <v>70.76</v>
       </c>
       <c r="K9">
         <v>2</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M9">
-        <v>141.53</v>
+        <v>125.0</v>
       </c>
       <c r="N9">
-        <v>141.53</v>
+        <v>102.0</v>
       </c>
       <c r="S9">
-        <v>58.97</v>
+        <v>41.67</v>
+      </c>
+      <c r="T9">
+        <v>29.09</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10">
-        <v>297.76</v>
+        <v>240.63</v>
       </c>
       <c r="I10">
-        <v>227.0</v>
+        <v>240.63</v>
       </c>
       <c r="J10">
-        <v>70.76</v>
+        <v>0.0</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
       <c r="L10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M10">
         <v>125.0</v>
       </c>
       <c r="N10">
-        <v>102.0</v>
-[...5 lines deleted...]
-        <v>29.09</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
       <c r="H11">
-        <v>240.63</v>
+        <v>231.26</v>
       </c>
       <c r="I11">
-        <v>240.63</v>
+        <v>231.26</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>2</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>125.0</v>
+        <v>115.63</v>
       </c>
       <c r="N11">
         <v>115.63</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12">
         <v>2010</v>
       </c>
       <c r="G12" t="s">
@@ -1334,994 +1349,1038 @@
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>218.18</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H13">
-        <v>148.09</v>
+        <v>150.96</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
-        <v>148.09</v>
+        <v>150.96</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S13">
-        <v>133.8255</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>150.96</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G14" t="s">
         <v>26</v>
       </c>
       <c r="H14">
-        <v>127.6</v>
+        <v>148.09</v>
       </c>
       <c r="I14">
-        <v>80.73</v>
+        <v>0.0</v>
       </c>
       <c r="J14">
-        <v>46.87</v>
+        <v>148.09</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L14">
         <v>2</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
-        <v>31.45</v>
+        <v>133.8255</v>
       </c>
       <c r="T14">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="H15">
-        <v>125.0</v>
+        <v>127.6</v>
       </c>
       <c r="I15">
-        <v>125.0</v>
+        <v>80.73</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>46.87</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M15">
-        <v>125.0</v>
+        <v>80.73</v>
+      </c>
+      <c r="S15">
+        <v>31.45</v>
+      </c>
+      <c r="T15">
+        <v>15.42</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
         <v>59</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="H16">
         <v>125.0</v>
       </c>
       <c r="I16">
         <v>125.0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>125.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F17">
         <v>2009</v>
       </c>
       <c r="G17" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="H17">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="I17">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F18">
         <v>2009</v>
       </c>
       <c r="G18" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="H18">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="I18">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>67</v>
       </c>
       <c r="F19">
         <v>2010</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
-        <v>94.35</v>
+        <v>120.7</v>
       </c>
       <c r="I19">
-        <v>94.35</v>
+        <v>120.7</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>94.35</v>
+      </c>
+      <c r="N19">
+        <v>26.35</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>69</v>
       </c>
       <c r="F20">
         <v>2009</v>
       </c>
       <c r="G20" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="H20">
-        <v>87.27</v>
+        <v>115.63</v>
       </c>
       <c r="I20">
-        <v>87.27</v>
+        <v>115.63</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>87.27</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
         <v>71</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21">
+        <v>2009</v>
+      </c>
+      <c r="G21" t="s">
         <v>72</v>
       </c>
-      <c r="F21">
-[...4 lines deleted...]
-      </c>
       <c r="H21">
-        <v>74.67</v>
+        <v>87.27</v>
       </c>
       <c r="I21">
-        <v>74.67</v>
+        <v>87.27</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>74.67</v>
+        <v>87.27</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G22" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="H22">
-        <v>69.07</v>
+        <v>74.67</v>
       </c>
       <c r="I22">
-        <v>69.07</v>
+        <v>74.67</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>69.07</v>
+        <v>74.67</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>76</v>
       </c>
       <c r="F23">
-        <v>1969</v>
+        <v>2008</v>
       </c>
       <c r="G23" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="H23">
-        <v>66.67</v>
+        <v>69.07</v>
       </c>
       <c r="I23">
-        <v>50.0</v>
+        <v>69.07</v>
       </c>
       <c r="J23">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M23">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>69.07</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" t="s">
         <v>78</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24">
+        <v>1969</v>
+      </c>
+      <c r="G24" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H24">
         <v>66.67</v>
       </c>
       <c r="I24">
         <v>50.0</v>
       </c>
       <c r="J24">
         <v>16.67</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>1</v>
       </c>
       <c r="M24">
         <v>50.0</v>
       </c>
       <c r="S24">
         <v>16.67</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>80</v>
       </c>
       <c r="E25" t="s">
         <v>81</v>
       </c>
       <c r="F25">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="G25" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="H25">
-        <v>50.67</v>
+        <v>66.67</v>
       </c>
       <c r="I25">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="J25">
-        <v>50.67</v>
+        <v>16.67</v>
       </c>
       <c r="K25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L25">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M25">
+        <v>50.0</v>
       </c>
       <c r="S25">
-        <v>34.0</v>
-[...1 lines deleted...]
-      <c r="T25">
         <v>16.67</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>82</v>
       </c>
       <c r="E26" t="s">
         <v>83</v>
       </c>
       <c r="F26">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G26" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="H26">
-        <v>46.25</v>
+        <v>50.67</v>
       </c>
       <c r="I26">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>50.67</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L26">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>2</v>
+      </c>
+      <c r="S26">
+        <v>34.0</v>
+      </c>
+      <c r="T26">
+        <v>16.67</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>85</v>
       </c>
       <c r="F27">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G27" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="H27">
-        <v>41.67</v>
+        <v>46.25</v>
       </c>
       <c r="I27">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J27">
-        <v>41.67</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41.67</v>
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <v>46.25</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" t="s">
         <v>87</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28">
+        <v>2005</v>
+      </c>
+      <c r="G28" t="s">
         <v>88</v>
       </c>
-      <c r="F28">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
-        <v>37.5</v>
+        <v>41.67</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
-        <v>37.5</v>
+        <v>41.67</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="S28">
-        <v>37.5</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
         <v>90</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>2007</v>
+      </c>
+      <c r="G29" t="s">
         <v>91</v>
       </c>
-      <c r="F29">
-[...4 lines deleted...]
-      </c>
       <c r="H29">
-        <v>37.09</v>
+        <v>37.5</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
-        <v>37.09</v>
+        <v>37.5</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S29">
-        <v>24.89</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>92</v>
       </c>
       <c r="E30" t="s">
         <v>93</v>
       </c>
       <c r="F30">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G30" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="H30">
-        <v>34.69</v>
+        <v>37.09</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
-        <v>34.69</v>
+        <v>37.09</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S30">
-        <v>34.69</v>
+        <v>24.89</v>
+      </c>
+      <c r="T30">
+        <v>12.2</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>94</v>
       </c>
       <c r="E31" t="s">
         <v>95</v>
       </c>
       <c r="F31">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G31" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="H31">
-        <v>26.91</v>
+        <v>34.69</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
-        <v>26.91</v>
+        <v>34.69</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="S31">
-        <v>26.91</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>96</v>
       </c>
       <c r="E32" t="s">
         <v>97</v>
       </c>
       <c r="F32">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
-        <v>23.02</v>
+        <v>26.91</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
-        <v>23.02</v>
+        <v>26.91</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="S32">
-        <v>23.02</v>
+        <v>26.91</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G33" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H33">
-        <v>16.67</v>
+        <v>23.02</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
-        <v>16.67</v>
+        <v>23.02</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="S33">
-        <v>16.67</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
       <c r="E34" t="s">
         <v>101</v>
       </c>
       <c r="F34">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G34" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H34">
-        <v>14.26</v>
+        <v>16.67</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
-        <v>14.26</v>
+        <v>16.67</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="S34">
-        <v>14.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
       <c r="E35" t="s">
         <v>103</v>
       </c>
       <c r="F35">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G35" t="s">
         <v>26</v>
       </c>
       <c r="H35">
+        <v>14.26</v>
+      </c>
+      <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
+        <v>14.26</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35">
+        <v>1</v>
+      </c>
+      <c r="S35">
+        <v>14.26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36">
+        <v>35</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F36">
+        <v>2004</v>
+      </c>
+      <c r="G36" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36">
         <v>13.19</v>
       </c>
-      <c r="I35">
-[...2 lines deleted...]
-      <c r="J35">
+      <c r="I36">
+        <v>0.0</v>
+      </c>
+      <c r="J36">
         <v>13.19</v>
       </c>
-      <c r="K35">
-[...5 lines deleted...]
-      <c r="S35">
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36">
+        <v>1</v>
+      </c>
+      <c r="S36">
         <v>13.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>