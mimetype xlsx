--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -107,203 +107,221 @@
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Shanae</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Newman</t>
   </si>
   <si>
     <t>Bridget</t>
   </si>
   <si>
     <t>Theunissen</t>
   </si>
   <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Nouri</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Roux</t>
+  </si>
+  <si>
     <t>Andie</t>
   </si>
   <si>
     <t>Kuipers</t>
   </si>
   <si>
     <t>ZIM</t>
   </si>
   <si>
-    <t>Aimee</t>
-[...13 lines deleted...]
-  <si>
     <t>Ghizlane</t>
   </si>
   <si>
     <t>Assou</t>
   </si>
   <si>
     <t>Maja Jeanne</t>
   </si>
   <si>
     <t>Brinkmann</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Irungu</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Saleha Nerddjes</t>
   </si>
   <si>
     <t>Berrached</t>
   </si>
   <si>
     <t>ALG</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>O'Donoghue</t>
   </si>
   <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>Engelbrecht</t>
+  </si>
+  <si>
     <t>Imene</t>
   </si>
   <si>
     <t>Maldji</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>Tissink</t>
   </si>
   <si>
+    <t>Danica</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld</t>
+  </si>
+  <si>
     <t>Lomé</t>
   </si>
   <si>
     <t>Gouws</t>
   </si>
   <si>
     <t>Dalia</t>
   </si>
   <si>
     <t>Aidouni</t>
   </si>
   <si>
+    <t>Mahounan Conforte</t>
+  </si>
+  <si>
+    <t>Hounga</t>
+  </si>
+  <si>
+    <t>BEN</t>
+  </si>
+  <si>
     <t>Elissa</t>
   </si>
   <si>
     <t>Ghanoudi</t>
   </si>
   <si>
     <t>TUN</t>
   </si>
   <si>
-    <t>Mahounan Conforte</t>
-[...5 lines deleted...]
-    <t>BEN</t>
+    <t>Mikhaela</t>
+  </si>
+  <si>
+    <t>De Oliveira</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Foster</t>
   </si>
   <si>
     <t>Doaa</t>
   </si>
   <si>
     <t>Izem</t>
   </si>
   <si>
     <t>Joudy</t>
   </si>
   <si>
     <t>Fathy</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Beamish</t>
   </si>
   <si>
     <t>Chayma</t>
   </si>
   <si>
     <t>Biar</t>
   </si>
   <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Staub</t>
+  </si>
+  <si>
+    <t>MRI</t>
+  </si>
+  <si>
     <t>Valerie</t>
   </si>
   <si>
     <t>Gerard</t>
   </si>
   <si>
-    <t>MRI</t>
-[...7 lines deleted...]
-  <si>
     <t>Kadence</t>
   </si>
   <si>
     <t>Ribbink</t>
   </si>
   <si>
     <t>Keira</t>
   </si>
   <si>
     <t>Rajabalee</t>
   </si>
   <si>
     <t>Seynabou Cissé</t>
   </si>
   <si>
     <t>Ba</t>
   </si>
   <si>
     <t>SEN</t>
   </si>
   <si>
     <t>Mbalu Marie</t>
   </si>
   <si>
     <t>Fofanah</t>
@@ -324,56 +342,50 @@
     <t>Bangura</t>
   </si>
   <si>
     <t>Lena</t>
   </si>
   <si>
     <t>Wiroth</t>
   </si>
   <si>
     <t>Karli</t>
   </si>
   <si>
     <t>Lotter</t>
   </si>
   <si>
     <t>Anri</t>
   </si>
   <si>
     <t>Krugel</t>
   </si>
   <si>
     <t>Karla</t>
   </si>
   <si>
     <t>Grobler</t>
-  </si>
-[...4 lines deleted...]
-    <t>Engelbrecht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -677,63 +689,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X36"/>
+  <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -808,375 +820,381 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1998</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>1573.51</v>
+        <v>2055.57</v>
       </c>
       <c r="I2">
-        <v>1062.11</v>
+        <v>1544.17</v>
       </c>
       <c r="J2">
         <v>511.4</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>510.0</v>
       </c>
       <c r="N2">
+        <v>510.0</v>
+      </c>
+      <c r="O2">
         <v>218.18</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201.82</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56.36</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47.81</v>
-      </c>
-[...1 lines deleted...]
-        <v>27.94</v>
       </c>
       <c r="S2">
         <v>170.0</v>
       </c>
       <c r="T2">
         <v>170.0</v>
       </c>
       <c r="U2">
         <v>76.43</v>
       </c>
       <c r="V2">
         <v>61.97</v>
       </c>
       <c r="W2">
         <v>16.67</v>
       </c>
       <c r="X2">
         <v>16.33</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>2000</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3">
-        <v>747.0</v>
+        <v>1199.88</v>
       </c>
       <c r="I3">
-        <v>747.0</v>
+        <v>1199.88</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>452.88</v>
       </c>
       <c r="N3">
+        <v>452.88</v>
+      </c>
+      <c r="O3">
         <v>159.73</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>60.93</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>38.16</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>35.3</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4">
         <v>2001</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>654.43</v>
+        <v>647.0</v>
       </c>
       <c r="I4">
         <v>309.35</v>
       </c>
       <c r="J4">
-        <v>345.08</v>
+        <v>337.65</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M4">
         <v>172.68</v>
       </c>
       <c r="N4">
         <v>136.67</v>
       </c>
       <c r="S4">
         <v>150.96</v>
       </c>
       <c r="T4">
         <v>78.63</v>
       </c>
       <c r="U4">
         <v>60.49</v>
       </c>
       <c r="V4">
         <v>32.15</v>
       </c>
       <c r="W4">
         <v>15.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.43</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G5" t="s">
         <v>33</v>
       </c>
       <c r="H5">
-        <v>483.02</v>
+        <v>526.34</v>
       </c>
       <c r="I5">
-        <v>313.62</v>
+        <v>420.19</v>
       </c>
       <c r="J5">
-        <v>169.4</v>
+        <v>106.15</v>
       </c>
       <c r="K5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L5">
         <v>2</v>
       </c>
       <c r="M5">
-        <v>313.6245</v>
+        <v>147.75</v>
+      </c>
+      <c r="N5">
+        <v>141.53</v>
+      </c>
+      <c r="O5">
+        <v>130.91</v>
       </c>
       <c r="S5">
-        <v>118.404</v>
+        <v>58.97</v>
       </c>
       <c r="T5">
-        <v>51.0</v>
+        <v>47.18</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
         <v>2003</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6">
-        <v>401.47</v>
+        <v>513.48</v>
       </c>
       <c r="I6">
-        <v>401.47</v>
+        <v>513.48</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>401.465</v>
+      </c>
+      <c r="N6">
+        <v>112.01</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
-        <v>395.43</v>
+        <v>483.02</v>
       </c>
       <c r="I7">
-        <v>289.28</v>
+        <v>313.62</v>
       </c>
       <c r="J7">
-        <v>106.15</v>
+        <v>169.4</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
-        <v>147.75</v>
-[...2 lines deleted...]
-        <v>141.53</v>
+        <v>313.6245</v>
       </c>
       <c r="S7">
-        <v>58.97</v>
+        <v>118.404</v>
       </c>
       <c r="T7">
-        <v>47.18</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
         <v>1992</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H8">
         <v>355.2</v>
       </c>
       <c r="I8">
         <v>355.2</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>355.201</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
@@ -1311,1077 +1329,1162 @@
       </c>
       <c r="N11">
         <v>115.63</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12">
         <v>2010</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H12">
         <v>218.18</v>
       </c>
       <c r="I12">
         <v>218.18</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>218.18</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="H13">
-        <v>150.96</v>
+        <v>166.19</v>
       </c>
       <c r="I13">
-        <v>0.0</v>
+        <v>153.0</v>
       </c>
       <c r="J13">
-        <v>150.96</v>
+        <v>13.19</v>
       </c>
       <c r="K13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
+      <c r="M13">
+        <v>153.0</v>
+      </c>
       <c r="S13">
-        <v>150.96</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H14">
-        <v>148.09</v>
+        <v>150.96</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
-        <v>148.09</v>
+        <v>150.96</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S14">
-        <v>133.8255</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>150.96</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G15" t="s">
         <v>26</v>
       </c>
       <c r="H15">
-        <v>127.6</v>
+        <v>148.09</v>
       </c>
       <c r="I15">
-        <v>80.73</v>
+        <v>0.0</v>
       </c>
       <c r="J15">
-        <v>46.87</v>
+        <v>148.09</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L15">
         <v>2</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="S15">
-        <v>31.45</v>
+        <v>133.8255</v>
       </c>
       <c r="T15">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>59</v>
       </c>
       <c r="F16">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="H16">
-        <v>125.0</v>
+        <v>141.53</v>
       </c>
       <c r="I16">
-        <v>125.0</v>
+        <v>141.53</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>125.0</v>
+        <v>141.53</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>60</v>
       </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
       <c r="F17">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="H17">
-        <v>125.0</v>
+        <v>127.6</v>
       </c>
       <c r="I17">
-        <v>125.0</v>
+        <v>80.73</v>
       </c>
       <c r="J17">
-        <v>0.0</v>
+        <v>46.87</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M17">
-        <v>125.0</v>
+        <v>80.73</v>
+      </c>
+      <c r="S17">
+        <v>31.45</v>
+      </c>
+      <c r="T17">
+        <v>15.42</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
         <v>63</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G18" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="H18">
         <v>125.0</v>
       </c>
       <c r="I18">
         <v>125.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>125.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19">
+        <v>2009</v>
+      </c>
+      <c r="G19" t="s">
         <v>66</v>
       </c>
-      <c r="E19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19">
-        <v>120.7</v>
+        <v>125.0</v>
       </c>
       <c r="I19">
-        <v>120.7</v>
+        <v>125.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>94.35</v>
-[...2 lines deleted...]
-        <v>26.35</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F20">
         <v>2009</v>
       </c>
       <c r="G20" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="H20">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="I20">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G21" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="H21">
-        <v>87.27</v>
+        <v>121.09</v>
       </c>
       <c r="I21">
-        <v>87.27</v>
+        <v>121.09</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>87.27</v>
+        <v>121.09</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F22">
         <v>2010</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>74.67</v>
+        <v>120.7</v>
       </c>
       <c r="I22">
-        <v>74.67</v>
+        <v>120.7</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>74.67</v>
+        <v>94.35</v>
+      </c>
+      <c r="N22">
+        <v>26.35</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" t="s">
         <v>75</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G23" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H23">
-        <v>69.07</v>
+        <v>115.63</v>
       </c>
       <c r="I23">
-        <v>69.07</v>
+        <v>115.63</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>69.07</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" t="s">
         <v>77</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24">
+        <v>2009</v>
+      </c>
+      <c r="G24" t="s">
         <v>78</v>
       </c>
-      <c r="F24">
-[...4 lines deleted...]
-      </c>
       <c r="H24">
-        <v>66.67</v>
+        <v>87.27</v>
       </c>
       <c r="I24">
-        <v>50.0</v>
+        <v>87.27</v>
       </c>
       <c r="J24">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>87.27</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" t="s">
         <v>80</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="G25" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="H25">
-        <v>66.67</v>
+        <v>74.67</v>
       </c>
       <c r="I25">
-        <v>50.0</v>
+        <v>74.67</v>
       </c>
       <c r="J25">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>74.67</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" t="s">
         <v>82</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H26">
-        <v>50.67</v>
+        <v>69.07</v>
       </c>
       <c r="I26">
-        <v>0.0</v>
+        <v>69.07</v>
       </c>
       <c r="J26">
-        <v>50.67</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M26">
+        <v>69.07</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
         <v>84</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27">
+        <v>1986</v>
+      </c>
+      <c r="G27" t="s">
         <v>85</v>
       </c>
-      <c r="F27">
-[...4 lines deleted...]
-      </c>
       <c r="H27">
-        <v>46.25</v>
+        <v>66.67</v>
       </c>
       <c r="I27">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="J27">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M27">
-        <v>46.25</v>
+        <v>50.0</v>
+      </c>
+      <c r="S27">
+        <v>16.67</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>86</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28">
-        <v>2005</v>
+        <v>1969</v>
       </c>
       <c r="G28" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H28">
-        <v>41.67</v>
+        <v>66.67</v>
       </c>
       <c r="I28">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="J28">
-        <v>41.67</v>
+        <v>16.67</v>
       </c>
       <c r="K28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
+      <c r="M28">
+        <v>50.0</v>
+      </c>
       <c r="S28">
-        <v>41.67</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" t="s">
         <v>89</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G29" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="H29">
-        <v>37.5</v>
+        <v>50.67</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
-        <v>37.5</v>
+        <v>50.67</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S29">
-        <v>37.5</v>
+        <v>34.0</v>
+      </c>
+      <c r="T29">
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F30">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G30" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="H30">
-        <v>37.09</v>
+        <v>46.25</v>
       </c>
       <c r="I30">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J30">
-        <v>37.09</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L30">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <v>46.25</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31">
+        <v>2005</v>
+      </c>
+      <c r="G31" t="s">
         <v>94</v>
       </c>
-      <c r="E31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H31">
-        <v>34.69</v>
+        <v>41.67</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
-        <v>34.69</v>
+        <v>41.67</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>1</v>
       </c>
       <c r="S31">
-        <v>34.69</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
         <v>96</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32">
+        <v>2007</v>
+      </c>
+      <c r="G32" t="s">
         <v>97</v>
       </c>
-      <c r="F32">
-[...4 lines deleted...]
-      </c>
       <c r="H32">
-        <v>26.91</v>
+        <v>37.5</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
-        <v>26.91</v>
+        <v>37.5</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="S32">
-        <v>26.91</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33">
         <v>2008</v>
       </c>
       <c r="G33" t="s">
         <v>26</v>
       </c>
       <c r="H33">
-        <v>23.02</v>
+        <v>37.09</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
-        <v>23.02</v>
+        <v>37.09</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S33">
-        <v>23.02</v>
+        <v>24.89</v>
+      </c>
+      <c r="T33">
+        <v>12.2</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>100</v>
       </c>
       <c r="E34" t="s">
         <v>101</v>
       </c>
       <c r="F34">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G34" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="H34">
-        <v>16.67</v>
+        <v>34.69</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
-        <v>16.67</v>
+        <v>34.69</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="S34">
-        <v>16.67</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
       <c r="E35" t="s">
         <v>103</v>
       </c>
       <c r="F35">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G35" t="s">
         <v>26</v>
       </c>
       <c r="H35">
-        <v>14.26</v>
+        <v>26.91</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
-        <v>14.26</v>
+        <v>26.91</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>1</v>
       </c>
       <c r="S35">
-        <v>14.26</v>
+        <v>26.91</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>104</v>
       </c>
       <c r="E36" t="s">
         <v>105</v>
       </c>
       <c r="F36">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G36" t="s">
         <v>26</v>
       </c>
       <c r="H36">
-        <v>13.19</v>
+        <v>23.02</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="J36">
-        <v>13.19</v>
+        <v>23.02</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="S36">
-        <v>13.19</v>
+        <v>23.02</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37">
+        <v>36</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37">
+        <v>1995</v>
+      </c>
+      <c r="G37" t="s">
+        <v>43</v>
+      </c>
+      <c r="H37">
+        <v>16.67</v>
+      </c>
+      <c r="I37">
+        <v>0.0</v>
+      </c>
+      <c r="J37">
+        <v>16.67</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <v>1</v>
+      </c>
+      <c r="S37">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38">
+        <v>37</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38" t="s">
+        <v>108</v>
+      </c>
+      <c r="E38" t="s">
+        <v>109</v>
+      </c>
+      <c r="F38">
+        <v>2002</v>
+      </c>
+      <c r="G38" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38">
+        <v>14.26</v>
+      </c>
+      <c r="I38">
+        <v>0.0</v>
+      </c>
+      <c r="J38">
+        <v>14.26</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <v>1</v>
+      </c>
+      <c r="S38">
+        <v>14.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">