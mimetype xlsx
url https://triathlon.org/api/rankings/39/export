--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -95,336 +95,339 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Jawad</t>
   </si>
   <si>
     <t>Abdelmoula</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Birkel</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
     <t>Badr</t>
   </si>
   <si>
     <t>Siwane</t>
   </si>
   <si>
-    <t>Julian</t>
-[...5 lines deleted...]
-    <t>RSA</t>
+    <t>Zakaria</t>
+  </si>
+  <si>
+    <t>Chtioui</t>
+  </si>
+  <si>
+    <t>TUN</t>
+  </si>
+  <si>
+    <t>Remy</t>
+  </si>
+  <si>
+    <t>Gerard</t>
+  </si>
+  <si>
+    <t>MRI</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Spence</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Van Coller</t>
   </si>
   <si>
+    <t>Jean Gael Laurent</t>
+  </si>
+  <si>
+    <t>L`entete</t>
+  </si>
+  <si>
     <t>Aiden</t>
   </si>
   <si>
     <t>Petersen</t>
   </si>
   <si>
-    <t>Remy</t>
-[...26 lines deleted...]
-    <t>L`entete</t>
+    <t>Mohamed Aziz</t>
+  </si>
+  <si>
+    <t>Hamdi</t>
+  </si>
+  <si>
+    <t>Eloi</t>
+  </si>
+  <si>
+    <t>Adjavon</t>
+  </si>
+  <si>
+    <t>TOG</t>
+  </si>
+  <si>
+    <t>Naim</t>
+  </si>
+  <si>
+    <t>Mokhfi</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Youssef</t>
+  </si>
+  <si>
+    <t>Slama</t>
+  </si>
+  <si>
+    <t>Maximilian</t>
+  </si>
+  <si>
+    <t>Betts</t>
+  </si>
+  <si>
+    <t>NAM</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Pearson Inman</t>
   </si>
   <si>
     <t>Seifeddine</t>
   </si>
   <si>
     <t>Selmi</t>
   </si>
   <si>
-    <t>Mohamed Aziz</t>
-[...26 lines deleted...]
-    <t>ALG</t>
+    <t>Nathan Max Centlivres</t>
+  </si>
+  <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Toulet</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Steytler</t>
+  </si>
+  <si>
+    <t>Mohamed Amine</t>
+  </si>
+  <si>
+    <t>Khemais</t>
+  </si>
+  <si>
+    <t>Adel</t>
+  </si>
+  <si>
+    <t>Rabir</t>
+  </si>
+  <si>
+    <t>Conrad</t>
+  </si>
+  <si>
+    <t>Visagie</t>
+  </si>
+  <si>
+    <t>Ziad</t>
+  </si>
+  <si>
+    <t>Bouchikha</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Malick</t>
+  </si>
+  <si>
+    <t>Diop</t>
+  </si>
+  <si>
+    <t>SEN</t>
   </si>
   <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Nemsi</t>
   </si>
   <si>
-    <t>Maximilian</t>
-[...11 lines deleted...]
-    <t>Pearson Inman</t>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>Uys</t>
+  </si>
+  <si>
+    <t>Pieterjan</t>
+  </si>
+  <si>
+    <t>Van Der Merwe</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Horne</t>
   </si>
   <si>
     <t>Oussama</t>
   </si>
   <si>
     <t>Berrouane</t>
   </si>
   <si>
-    <t>Nathan Max Centlivres</t>
-[...67 lines deleted...]
-  <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Delport</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Nortje</t>
   </si>
   <si>
-    <t>Chad</t>
-[...4 lines deleted...]
-  <si>
     <t>Matt Reece Levert</t>
   </si>
   <si>
     <t>Izaaks</t>
   </si>
   <si>
     <t>Ouddah</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Kermadi</t>
   </si>
   <si>
     <t>Ala</t>
   </si>
   <si>
     <t>Saidane</t>
   </si>
   <si>
     <t>Abdulaziz</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Mamadou</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Viviers</t>
   </si>
   <si>
     <t>Omar Othmane</t>
   </si>
   <si>
     <t>Goumghar</t>
   </si>
   <si>
     <t>Merwann</t>
   </si>
   <si>
     <t>Abassi</t>
   </si>
   <si>
+    <t>Khenissi</t>
+  </si>
+  <si>
     <t>Amro</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Zander</t>
   </si>
   <si>
     <t>Botha</t>
   </si>
   <si>
     <t>ZIM</t>
   </si>
   <si>
     <t>Johannes Jacob</t>
   </si>
   <si>
     <t>Langford</t>
   </si>
   <si>
     <t>Nico</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>Arvin</t>
   </si>
   <si>
-    <t>AbdelMassih</t>
+    <t>Abdel Massih</t>
   </si>
   <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>Sirajin John</t>
   </si>
   <si>
     <t>Thoronka</t>
   </si>
   <si>
     <t>SLE</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
   <si>
     <t>Mohamed Gorgui Urbain Alfred</t>
   </si>
   <si>
     <t>Kambe</t>
   </si>
@@ -444,53 +447,50 @@
     <t>Abu Sheik</t>
   </si>
   <si>
     <t>Sesay</t>
   </si>
   <si>
     <t>Moses Lamin</t>
   </si>
   <si>
     <t>Kamara</t>
   </si>
   <si>
     <t>Zac</t>
   </si>
   <si>
     <t>Fletcher</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Foster</t>
   </si>
   <si>
     <t>Sofienne</t>
-  </si>
-[...1 lines deleted...]
-    <t>Khenissi</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Fanicchi</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>Van der Westhuizen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,1200 +937,1245 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1994</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>2544.15</v>
+        <v>2347.78</v>
       </c>
       <c r="I2">
-        <v>2295.03</v>
+        <v>1928.66</v>
       </c>
       <c r="J2">
-        <v>249.12</v>
+        <v>419.12</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M2">
         <v>510.0</v>
       </c>
       <c r="N2">
-        <v>510.0</v>
+        <v>495.76</v>
       </c>
       <c r="O2">
-        <v>495.76</v>
+        <v>427.81</v>
       </c>
       <c r="P2">
-        <v>427.81</v>
+        <v>196.19</v>
       </c>
       <c r="Q2">
-        <v>196.19</v>
+        <v>155.27</v>
       </c>
       <c r="R2">
-        <v>155.27</v>
+        <v>143.63</v>
       </c>
       <c r="S2">
         <v>170.0</v>
       </c>
       <c r="T2">
+        <v>170.0</v>
+      </c>
+      <c r="U2">
         <v>60.49</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18.63</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H3">
-        <v>1644.06</v>
+        <v>1306.0</v>
       </c>
       <c r="I3">
-        <v>1436.96</v>
+        <v>1071.28</v>
       </c>
       <c r="J3">
-        <v>207.1</v>
+        <v>234.72</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M3">
         <v>452.88</v>
       </c>
       <c r="N3">
-        <v>401.465</v>
+        <v>201.82</v>
       </c>
       <c r="O3">
-        <v>186.68</v>
+        <v>167.86</v>
       </c>
       <c r="P3">
-        <v>172.68</v>
+        <v>92.55</v>
       </c>
       <c r="Q3">
-        <v>150.0</v>
+        <v>79.19</v>
       </c>
       <c r="R3">
-        <v>73.25</v>
+        <v>76.98</v>
       </c>
       <c r="S3">
-        <v>133.8255</v>
+        <v>150.96</v>
       </c>
       <c r="T3">
-        <v>42.14</v>
+        <v>29.99</v>
       </c>
       <c r="U3">
-        <v>17.38</v>
+        <v>16.67</v>
       </c>
       <c r="V3">
-        <v>13.75</v>
+        <v>15.4</v>
+      </c>
+      <c r="W3">
+        <v>11.27</v>
+      </c>
+      <c r="X3">
+        <v>10.43</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H4">
-        <v>1297.69</v>
+        <v>1198.79</v>
       </c>
       <c r="I4">
-        <v>1084.27</v>
+        <v>808.45</v>
       </c>
       <c r="J4">
-        <v>213.42</v>
+        <v>390.34</v>
       </c>
       <c r="K4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
-        <v>452.88</v>
+        <v>401.465</v>
       </c>
       <c r="N4">
-        <v>201.82</v>
+        <v>186.68</v>
       </c>
       <c r="O4">
-        <v>167.86</v>
+        <v>172.68</v>
       </c>
       <c r="P4">
-        <v>92.55</v>
+        <v>32.65</v>
       </c>
       <c r="Q4">
-        <v>89.97</v>
-[...2 lines deleted...]
-        <v>79.19</v>
+        <v>14.97</v>
       </c>
       <c r="S4">
         <v>150.96</v>
       </c>
       <c r="T4">
-        <v>16.67</v>
+        <v>133.8255</v>
       </c>
       <c r="U4">
-        <v>15.4</v>
+        <v>50.0</v>
       </c>
       <c r="V4">
-        <v>11.27</v>
+        <v>24.42</v>
       </c>
       <c r="W4">
-        <v>10.43</v>
+        <v>17.38</v>
       </c>
       <c r="X4">
-        <v>8.69</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>853.71</v>
+        <v>669.83</v>
       </c>
       <c r="I5">
-        <v>748.53</v>
+        <v>497.87</v>
       </c>
       <c r="J5">
-        <v>105.18</v>
+        <v>171.96</v>
       </c>
       <c r="K5">
         <v>5</v>
       </c>
       <c r="L5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M5">
-        <v>355.201</v>
+        <v>255.57</v>
       </c>
       <c r="N5">
-        <v>202.27</v>
+        <v>125.0</v>
       </c>
       <c r="O5">
-        <v>85.61</v>
+        <v>73.25</v>
       </c>
       <c r="P5">
-        <v>62.67</v>
+        <v>24.59</v>
       </c>
       <c r="Q5">
-        <v>42.78</v>
+        <v>19.46</v>
       </c>
       <c r="S5">
-        <v>78.8</v>
+        <v>104.538</v>
       </c>
       <c r="T5">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>67.42</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6">
         <v>2001</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H6">
-        <v>772.74</v>
+        <v>662.26</v>
       </c>
       <c r="I6">
-        <v>669.07</v>
+        <v>572.7</v>
       </c>
       <c r="J6">
-        <v>103.67</v>
+        <v>89.56</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M6">
-        <v>276.29</v>
+        <v>187.1</v>
       </c>
       <c r="N6">
-        <v>148.08</v>
+        <v>125.0</v>
       </c>
       <c r="O6">
-        <v>126.42</v>
+        <v>106.95</v>
       </c>
       <c r="P6">
-        <v>54.47</v>
+        <v>84.65</v>
       </c>
       <c r="Q6">
-        <v>42.44</v>
+        <v>46.25</v>
       </c>
       <c r="R6">
-        <v>21.37</v>
+        <v>22.75</v>
       </c>
       <c r="S6">
-        <v>85.19</v>
+        <v>72.89</v>
       </c>
       <c r="T6">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>4.22</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F7">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H7">
-        <v>678.34</v>
+        <v>617.71</v>
       </c>
       <c r="I7">
-        <v>661.67</v>
+        <v>617.71</v>
       </c>
       <c r="J7">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M7">
-        <v>218.67</v>
+        <v>355.201</v>
       </c>
       <c r="N7">
-        <v>187.1</v>
+        <v>150.07</v>
       </c>
       <c r="O7">
-        <v>125.0</v>
+        <v>109.86</v>
       </c>
       <c r="P7">
-        <v>84.65</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F8">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H8">
-        <v>615.13</v>
+        <v>616.91</v>
       </c>
       <c r="I8">
-        <v>615.13</v>
+        <v>393.33</v>
       </c>
       <c r="J8">
-        <v>0.0</v>
+        <v>223.58</v>
       </c>
       <c r="K8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M8">
-        <v>355.201</v>
+        <v>202.27</v>
       </c>
       <c r="N8">
-        <v>150.07</v>
+        <v>85.61</v>
       </c>
       <c r="O8">
-        <v>109.86</v>
+        <v>62.67</v>
+      </c>
+      <c r="P8">
+        <v>42.78</v>
+      </c>
+      <c r="S8">
+        <v>118.404</v>
+      </c>
+      <c r="T8">
+        <v>78.8</v>
+      </c>
+      <c r="U8">
+        <v>13.19</v>
+      </c>
+      <c r="V8">
+        <v>13.19</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="H9">
-        <v>606.43</v>
+        <v>604.22</v>
       </c>
       <c r="I9">
-        <v>501.89</v>
+        <v>557.55</v>
       </c>
       <c r="J9">
-        <v>104.54</v>
+        <v>46.67</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9">
         <v>1</v>
       </c>
       <c r="M9">
-        <v>255.57</v>
+        <v>276.29</v>
       </c>
       <c r="N9">
-        <v>202.27</v>
+        <v>115.63</v>
       </c>
       <c r="O9">
-        <v>24.59</v>
+        <v>115.63</v>
       </c>
       <c r="P9">
-        <v>19.46</v>
+        <v>50.0</v>
       </c>
       <c r="S9">
-        <v>104.538</v>
+        <v>46.67</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H10">
-        <v>604.22</v>
+        <v>568.94</v>
       </c>
       <c r="I10">
-        <v>557.55</v>
+        <v>359.02</v>
       </c>
       <c r="J10">
-        <v>46.67</v>
+        <v>209.92</v>
       </c>
       <c r="K10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M10">
-        <v>276.29</v>
+        <v>148.08</v>
       </c>
       <c r="N10">
-        <v>115.63</v>
+        <v>126.42</v>
       </c>
       <c r="O10">
-        <v>115.63</v>
+        <v>54.47</v>
       </c>
       <c r="P10">
-        <v>50.0</v>
+        <v>21.37</v>
+      </c>
+      <c r="Q10">
+        <v>8.68</v>
       </c>
       <c r="S10">
-        <v>46.67</v>
+        <v>92.1</v>
+      </c>
+      <c r="T10">
+        <v>85.19</v>
+      </c>
+      <c r="U10">
+        <v>14.26</v>
+      </c>
+      <c r="V10">
+        <v>14.15</v>
+      </c>
+      <c r="W10">
+        <v>4.22</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H11">
-        <v>570.29</v>
+        <v>556.93</v>
       </c>
       <c r="I11">
-        <v>566.6</v>
+        <v>438.53</v>
       </c>
       <c r="J11">
-        <v>3.69</v>
+        <v>118.4</v>
       </c>
       <c r="K11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="M11">
-        <v>255.57</v>
+        <v>218.67</v>
       </c>
       <c r="N11">
-        <v>160.09</v>
+        <v>125.0</v>
       </c>
       <c r="O11">
-        <v>138.75</v>
+        <v>53.63</v>
       </c>
       <c r="P11">
-        <v>12.19</v>
+        <v>33.59</v>
+      </c>
+      <c r="Q11">
+        <v>7.64</v>
       </c>
       <c r="S11">
-        <v>3.69</v>
+        <v>118.404</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G12" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H12">
-        <v>556.93</v>
+        <v>537.38</v>
       </c>
       <c r="I12">
-        <v>438.53</v>
+        <v>537.38</v>
       </c>
       <c r="J12">
-        <v>118.4</v>
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M12">
-        <v>218.67</v>
+        <v>236.4</v>
       </c>
       <c r="N12">
         <v>125.0</v>
       </c>
       <c r="O12">
-        <v>53.63</v>
+        <v>106.95</v>
       </c>
       <c r="P12">
-        <v>33.59</v>
+        <v>42.44</v>
       </c>
       <c r="Q12">
-        <v>7.64</v>
-[...2 lines deleted...]
-        <v>118.404</v>
+        <v>26.59</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F13">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H13">
-        <v>494.94</v>
+        <v>536.2</v>
       </c>
       <c r="I13">
-        <v>494.94</v>
+        <v>536.2</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>236.4</v>
+        <v>313.6245</v>
       </c>
       <c r="N13">
-        <v>125.0</v>
+        <v>115.63</v>
       </c>
       <c r="O13">
         <v>106.95</v>
-      </c>
-[...1 lines deleted...]
-        <v>26.59</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F14">
         <v>2009</v>
       </c>
       <c r="G14" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H14">
         <v>465.78</v>
       </c>
       <c r="I14">
         <v>465.78</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>125.0</v>
       </c>
       <c r="N14">
         <v>106.95</v>
       </c>
       <c r="O14">
         <v>91.51</v>
       </c>
       <c r="P14">
         <v>73.25</v>
       </c>
       <c r="Q14">
         <v>69.07</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C15">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H15">
-        <v>420.57</v>
+        <v>364.55</v>
       </c>
       <c r="I15">
-        <v>420.57</v>
+        <v>364.55</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>313.6245</v>
+        <v>173.07</v>
       </c>
       <c r="N15">
-        <v>106.95</v>
+        <v>98.93</v>
+      </c>
+      <c r="O15">
+        <v>92.55</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C16">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H16">
-        <v>401.47</v>
+        <v>352.55</v>
       </c>
       <c r="I16">
-        <v>401.47</v>
+        <v>352.55</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>401.465</v>
+        <v>147.75</v>
+      </c>
+      <c r="N16">
+        <v>108.17</v>
+      </c>
+      <c r="O16">
+        <v>67.76</v>
+      </c>
+      <c r="P16">
+        <v>21.18</v>
+      </c>
+      <c r="Q16">
+        <v>7.69</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="H17">
-        <v>364.55</v>
+        <v>307.41</v>
       </c>
       <c r="I17">
-        <v>364.55</v>
+        <v>172.28</v>
       </c>
       <c r="J17">
-        <v>0.0</v>
+        <v>135.13</v>
       </c>
       <c r="K17">
+        <v>2</v>
+      </c>
+      <c r="L17">
         <v>3</v>
       </c>
-      <c r="L17">
-[...1 lines deleted...]
-      </c>
       <c r="M17">
-        <v>173.07</v>
+        <v>160.09</v>
       </c>
       <c r="N17">
-        <v>98.93</v>
-[...2 lines deleted...]
-        <v>92.55</v>
+        <v>12.19</v>
+      </c>
+      <c r="S17">
+        <v>85.19</v>
+      </c>
+      <c r="T17">
+        <v>46.25</v>
+      </c>
+      <c r="U17">
+        <v>3.69</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G18" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="H18">
-        <v>352.55</v>
+        <v>257.9</v>
       </c>
       <c r="I18">
-        <v>352.55</v>
+        <v>228.81</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>29.09</v>
       </c>
       <c r="K18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>147.75</v>
+        <v>115.63</v>
       </c>
       <c r="N18">
-        <v>108.17</v>
+        <v>102.0</v>
       </c>
       <c r="O18">
-        <v>67.76</v>
-[...5 lines deleted...]
-        <v>7.69</v>
+        <v>11.18</v>
+      </c>
+      <c r="S18">
+        <v>29.09</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>66</v>
       </c>
       <c r="F19">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="H19">
-        <v>330.15</v>
+        <v>235.02</v>
       </c>
       <c r="I19">
-        <v>313.62</v>
+        <v>208.11</v>
       </c>
       <c r="J19">
-        <v>16.53</v>
+        <v>26.91</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
-        <v>313.6245</v>
+        <v>100.06</v>
+      </c>
+      <c r="N19">
+        <v>50.0</v>
+      </c>
+      <c r="O19">
+        <v>42.78</v>
+      </c>
+      <c r="P19">
+        <v>15.27</v>
       </c>
       <c r="S19">
-        <v>16.53</v>
+        <v>26.91</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="H20">
-        <v>246.72</v>
+        <v>200.43</v>
       </c>
       <c r="I20">
-        <v>217.63</v>
+        <v>185.01</v>
       </c>
       <c r="J20">
-        <v>29.09</v>
+        <v>15.42</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L20">
         <v>1</v>
       </c>
       <c r="M20">
-        <v>115.63</v>
+        <v>95.84</v>
       </c>
       <c r="N20">
-        <v>102.0</v>
+        <v>49.6</v>
+      </c>
+      <c r="O20">
+        <v>39.57</v>
       </c>
       <c r="S20">
-        <v>29.09</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G21" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H21">
-        <v>235.02</v>
+        <v>190.3</v>
       </c>
       <c r="I21">
-        <v>208.11</v>
+        <v>190.3</v>
       </c>
       <c r="J21">
-        <v>26.91</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M21">
-        <v>100.06</v>
+        <v>115.63</v>
       </c>
       <c r="N21">
-        <v>50.0</v>
-[...8 lines deleted...]
-        <v>26.91</v>
+        <v>74.67</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G22" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="H22">
-        <v>190.3</v>
+        <v>170.36</v>
       </c>
       <c r="I22">
-        <v>190.3</v>
+        <v>130.0</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>40.36</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>115.63</v>
+        <v>98.93</v>
       </c>
       <c r="N22">
-        <v>74.67</v>
+        <v>31.07</v>
+      </c>
+      <c r="S22">
+        <v>40.36</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>73</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
         <v>2004</v>
       </c>
       <c r="G23" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H23">
-        <v>178.64</v>
+        <v>167.1</v>
       </c>
       <c r="I23">
-        <v>178.64</v>
+        <v>161.33</v>
       </c>
       <c r="J23">
-        <v>0.0</v>
+        <v>5.77</v>
       </c>
       <c r="K23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M23">
         <v>126.42</v>
       </c>
       <c r="N23">
         <v>34.91</v>
       </c>
-      <c r="O23">
-        <v>17.31</v>
+      <c r="S23">
+        <v>5.77</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
         <v>2009</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24">
@@ -2150,78 +2195,81 @@
       </c>
       <c r="M24">
         <v>98.93</v>
       </c>
       <c r="N24">
         <v>54.67</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G25" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H25">
-        <v>150.83</v>
+        <v>149.61</v>
       </c>
       <c r="I25">
-        <v>135.41</v>
+        <v>101.35</v>
       </c>
       <c r="J25">
-        <v>15.42</v>
+        <v>48.26</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M25">
-        <v>95.84</v>
+        <v>94.35</v>
       </c>
       <c r="N25">
-        <v>39.57</v>
+        <v>7.0</v>
       </c>
       <c r="S25">
-        <v>15.42</v>
+        <v>34.0</v>
+      </c>
+      <c r="T25">
+        <v>14.26</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26">
         <v>2007</v>
       </c>
       <c r="G26" t="s">
         <v>81</v>
       </c>
       <c r="H26">
@@ -2241,403 +2289,403 @@
       </c>
       <c r="M26">
         <v>106.95</v>
       </c>
       <c r="S26">
         <v>38.54</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>82</v>
       </c>
       <c r="E27" t="s">
         <v>83</v>
       </c>
       <c r="F27">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G27" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H27">
-        <v>142.61</v>
+        <v>133.83</v>
       </c>
       <c r="I27">
-        <v>94.35</v>
+        <v>0.0</v>
       </c>
       <c r="J27">
-        <v>48.26</v>
+        <v>133.83</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>94.35</v>
+        <v>1</v>
       </c>
       <c r="S27">
-        <v>34.0</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>133.8255</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G28" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H28">
-        <v>124.84</v>
+        <v>132.35</v>
       </c>
       <c r="I28">
-        <v>108.17</v>
+        <v>132.35</v>
       </c>
       <c r="J28">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M28">
-        <v>108.17</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>103.61</v>
+      </c>
+      <c r="N28">
+        <v>28.74</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G29" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H29">
-        <v>124.38</v>
+        <v>124.84</v>
       </c>
       <c r="I29">
-        <v>80.73</v>
+        <v>108.17</v>
       </c>
       <c r="J29">
-        <v>43.65</v>
+        <v>16.67</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M29">
-        <v>80.73</v>
+        <v>108.17</v>
       </c>
       <c r="S29">
-        <v>31.45</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
       <c r="E30" t="s">
         <v>89</v>
       </c>
       <c r="F30">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G30" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="H30">
-        <v>121.09</v>
+        <v>124.38</v>
       </c>
       <c r="I30">
-        <v>121.09</v>
+        <v>80.73</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>43.65</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M30">
-        <v>121.09</v>
+        <v>80.73</v>
+      </c>
+      <c r="S30">
+        <v>31.45</v>
+      </c>
+      <c r="T30">
+        <v>12.2</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" t="s">
         <v>91</v>
       </c>
       <c r="F31">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G31" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="H31">
-        <v>112.16</v>
+        <v>121.07</v>
       </c>
       <c r="I31">
-        <v>87.27</v>
+        <v>0.0</v>
       </c>
       <c r="J31">
-        <v>24.89</v>
+        <v>121.07</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L31">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>87.27</v>
+        <v>2</v>
       </c>
       <c r="S31">
-        <v>24.89</v>
+        <v>104.538</v>
+      </c>
+      <c r="T31">
+        <v>16.53</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H32">
-        <v>107.52</v>
+        <v>112.16</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>87.27</v>
       </c>
       <c r="J32">
-        <v>107.52</v>
+        <v>24.89</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M32">
+        <v>87.27</v>
       </c>
       <c r="S32">
-        <v>92.1</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>24.89</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="E33" t="s">
         <v>95</v>
       </c>
       <c r="F33">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G33" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H33">
-        <v>103.61</v>
+        <v>107.52</v>
       </c>
       <c r="I33">
-        <v>103.61</v>
+        <v>0.0</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
+        <v>107.52</v>
       </c>
       <c r="K33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>103.61</v>
+        <v>2</v>
+      </c>
+      <c r="S33">
+        <v>92.1</v>
+      </c>
+      <c r="T33">
+        <v>15.42</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34">
         <v>2009</v>
       </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H34">
         <v>98.93</v>
       </c>
       <c r="I34">
         <v>98.93</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>98.93</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>33</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35">
         <v>2006</v>
       </c>
       <c r="G35" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H35">
         <v>98.93</v>
       </c>
       <c r="I35">
         <v>98.93</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>98.93</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
@@ -2675,83 +2723,83 @@
       </c>
       <c r="M36">
         <v>91.51</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>101</v>
       </c>
       <c r="E37" t="s">
         <v>102</v>
       </c>
       <c r="F37">
         <v>2009</v>
       </c>
       <c r="G37" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H37">
         <v>84.65</v>
       </c>
       <c r="I37">
         <v>84.65</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>84.65</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E38" t="s">
         <v>103</v>
       </c>
       <c r="F38">
         <v>2006</v>
       </c>
       <c r="G38" t="s">
         <v>104</v>
       </c>
       <c r="H38">
         <v>78.3</v>
       </c>
       <c r="I38">
         <v>78.3</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
@@ -2801,51 +2849,51 @@
       </c>
       <c r="T39">
         <v>32.09</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>106</v>
       </c>
       <c r="E40" t="s">
         <v>107</v>
       </c>
       <c r="F40">
         <v>2009</v>
       </c>
       <c r="G40" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H40">
         <v>63.89</v>
       </c>
       <c r="I40">
         <v>63.89</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>63.89</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
@@ -2915,757 +2963,760 @@
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>57.97</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E43" t="s">
         <v>112</v>
       </c>
       <c r="F43">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G43" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="H43">
-        <v>50.57</v>
+        <v>51.81</v>
       </c>
       <c r="I43">
-        <v>50.57</v>
+        <v>33.59</v>
       </c>
       <c r="J43">
-        <v>0.0</v>
+        <v>18.22</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M43">
-        <v>50.57</v>
+        <v>33.59</v>
+      </c>
+      <c r="S43">
+        <v>18.22</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44">
+        <v>2008</v>
+      </c>
+      <c r="G44" t="s">
         <v>114</v>
       </c>
-      <c r="E44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44">
-        <v>46.78</v>
+        <v>50.57</v>
       </c>
       <c r="I44">
-        <v>46.78</v>
+        <v>50.57</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>46.78</v>
+        <v>50.57</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" t="s">
+        <v>116</v>
+      </c>
+      <c r="F45">
+        <v>2010</v>
+      </c>
+      <c r="G45" t="s">
         <v>117</v>
       </c>
-      <c r="E45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H45">
-        <v>41.67</v>
+        <v>46.78</v>
       </c>
       <c r="I45">
+        <v>46.78</v>
+      </c>
+      <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="J45">
-[...1 lines deleted...]
-      </c>
       <c r="K45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L45">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41.67</v>
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>46.78</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
+        <v>118</v>
+      </c>
+      <c r="E46" t="s">
         <v>119</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G46" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="H46">
-        <v>39.88</v>
+        <v>41.67</v>
       </c>
       <c r="I46">
-        <v>39.88</v>
+        <v>0.0</v>
       </c>
       <c r="J46">
-        <v>0.0</v>
+        <v>41.67</v>
       </c>
       <c r="K46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L46">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>39.88</v>
+        <v>1</v>
+      </c>
+      <c r="S46">
+        <v>41.67</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
+        <v>120</v>
+      </c>
+      <c r="E47" t="s">
         <v>121</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G47" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="H47">
-        <v>38.54</v>
+        <v>39.88</v>
       </c>
       <c r="I47">
+        <v>39.88</v>
+      </c>
+      <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="J47">
-[...1 lines deleted...]
-      </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>39.88</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
+        <v>122</v>
+      </c>
+      <c r="E48" t="s">
+        <v>123</v>
+      </c>
+      <c r="F48">
+        <v>2009</v>
+      </c>
+      <c r="G48" t="s">
         <v>124</v>
       </c>
-      <c r="E48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H48">
-        <v>37.5</v>
+        <v>38.54</v>
       </c>
       <c r="I48">
         <v>0.0</v>
       </c>
       <c r="J48">
-        <v>37.5</v>
+        <v>38.54</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>1</v>
       </c>
       <c r="S48">
-        <v>37.5</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
+        <v>125</v>
+      </c>
+      <c r="E49" t="s">
+        <v>126</v>
+      </c>
+      <c r="F49">
+        <v>2002</v>
+      </c>
+      <c r="G49" t="s">
         <v>127</v>
       </c>
-      <c r="E49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H49">
-        <v>36.6</v>
+        <v>37.5</v>
       </c>
       <c r="I49">
-        <v>36.6</v>
+        <v>0.0</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
+        <v>37.5</v>
       </c>
       <c r="K49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L49">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.6</v>
+        <v>1</v>
+      </c>
+      <c r="S49">
+        <v>37.5</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
+        <v>128</v>
+      </c>
+      <c r="E50" t="s">
         <v>129</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G50" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="H50">
-        <v>35.65</v>
+        <v>36.6</v>
       </c>
       <c r="I50">
+        <v>36.6</v>
+      </c>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>36.6</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>130</v>
+      </c>
+      <c r="E51" t="s">
         <v>131</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G51" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="H51">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="S51">
-        <v>34.69</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
+        <v>132</v>
+      </c>
+      <c r="E52" t="s">
         <v>133</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G52" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="H52">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>1</v>
       </c>
       <c r="S52">
-        <v>32.98</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
+        <v>134</v>
+      </c>
+      <c r="E53" t="s">
         <v>135</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="G53" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="H53">
-        <v>29.68</v>
+        <v>32.98</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
-        <v>29.68</v>
+        <v>32.98</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="S53">
-        <v>29.68</v>
+        <v>32.98</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
         <v>137</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G54" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H54">
-        <v>27.45</v>
+        <v>29.68</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
-        <v>27.45</v>
+        <v>29.68</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="S54">
-        <v>27.45</v>
+        <v>29.68</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55" t="s">
+        <v>138</v>
+      </c>
+      <c r="E55" t="s">
         <v>139</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G55" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="H55">
-        <v>23.02</v>
+        <v>27.45</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="J55">
-        <v>23.02</v>
+        <v>27.45</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="S55">
-        <v>23.02</v>
+        <v>27.45</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" t="s">
         <v>141</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G56" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H56">
-        <v>21.3</v>
+        <v>23.02</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56">
-        <v>21.3</v>
+        <v>23.02</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="S56">
-        <v>21.3</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" t="s">
         <v>143</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G57" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H57">
-        <v>19.7</v>
+        <v>21.3</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="J57">
-        <v>19.7</v>
+        <v>21.3</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="S57">
-        <v>19.7</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>57</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="F58">
         <v>2006</v>
       </c>
       <c r="G58" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H58">
-        <v>18.22</v>
+        <v>19.7</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
-        <v>18.22</v>
+        <v>19.7</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="S58">
-        <v>18.22</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>58</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>145</v>
       </c>
       <c r="E59" t="s">
         <v>146</v>
       </c>
       <c r="F59">
         <v>2007</v>
       </c>
       <c r="G59" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H59">
         <v>16.86</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>16.86</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="S59">
         <v>16.86</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>59</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
       </c>
       <c r="E60" t="s">
         <v>148</v>
       </c>
       <c r="F60">
         <v>2002</v>
       </c>
       <c r="G60" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H60">
         <v>12.05</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="J60">
         <v>12.05</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="S60">
         <v>12.05</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">