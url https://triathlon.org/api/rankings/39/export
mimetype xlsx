--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -119,281 +119,290 @@
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Birkel</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
     <t>Badr</t>
   </si>
   <si>
     <t>Siwane</t>
   </si>
   <si>
     <t>Zakaria</t>
   </si>
   <si>
     <t>Chtioui</t>
   </si>
   <si>
     <t>TUN</t>
   </si>
   <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Spence</t>
+  </si>
+  <si>
+    <t>Mohamed Aziz</t>
+  </si>
+  <si>
+    <t>Hamdi</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Van Coller</t>
+  </si>
+  <si>
+    <t>Naim</t>
+  </si>
+  <si>
+    <t>Mokhfi</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Eloi</t>
+  </si>
+  <si>
+    <t>Adjavon</t>
+  </si>
+  <si>
+    <t>TOG</t>
+  </si>
+  <si>
     <t>Remy</t>
   </si>
   <si>
     <t>Gerard</t>
   </si>
   <si>
     <t>MRI</t>
   </si>
   <si>
-    <t>Jack</t>
-[...8 lines deleted...]
-    <t>Van Coller</t>
+    <t>Aiden</t>
+  </si>
+  <si>
+    <t>Petersen</t>
   </si>
   <si>
     <t>Jean Gael Laurent</t>
   </si>
   <si>
     <t>L`entete</t>
   </si>
   <si>
-    <t>Aiden</t>
-[...28 lines deleted...]
-  <si>
     <t>Youssef</t>
   </si>
   <si>
     <t>Slama</t>
   </si>
   <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Toulet</t>
+  </si>
+  <si>
+    <t>Henri</t>
+  </si>
+  <si>
+    <t>Schoeman</t>
+  </si>
+  <si>
     <t>Maximilian</t>
   </si>
   <si>
     <t>Betts</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>Pearson Inman</t>
   </si>
   <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Steytler</t>
+  </si>
+  <si>
     <t>Seifeddine</t>
   </si>
   <si>
     <t>Selmi</t>
   </si>
   <si>
+    <t>Merwann</t>
+  </si>
+  <si>
+    <t>Abassi</t>
+  </si>
+  <si>
     <t>Nathan Max Centlivres</t>
   </si>
   <si>
     <t>Chase</t>
   </si>
   <si>
-    <t>Adrien</t>
-[...8 lines deleted...]
-    <t>Steytler</t>
+    <t>Pieterjan</t>
+  </si>
+  <si>
+    <t>Van Der Merwe</t>
+  </si>
+  <si>
+    <t>Sofienne</t>
   </si>
   <si>
     <t>Mohamed Amine</t>
   </si>
   <si>
     <t>Khemais</t>
   </si>
   <si>
     <t>Adel</t>
   </si>
   <si>
     <t>Rabir</t>
   </si>
   <si>
+    <t>Ziad</t>
+  </si>
+  <si>
+    <t>Bouchikha</t>
+  </si>
+  <si>
+    <t>Malick</t>
+  </si>
+  <si>
+    <t>Diop</t>
+  </si>
+  <si>
+    <t>SEN</t>
+  </si>
+  <si>
     <t>Conrad</t>
   </si>
   <si>
     <t>Visagie</t>
   </si>
   <si>
-    <t>Ziad</t>
-[...19 lines deleted...]
-  <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Nemsi</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
     <t>Uys</t>
   </si>
   <si>
-    <t>Pieterjan</t>
-[...4 lines deleted...]
-  <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Horne</t>
   </si>
   <si>
     <t>Oussama</t>
   </si>
   <si>
     <t>Berrouane</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Delport</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Nortje</t>
   </si>
   <si>
+    <t>Ouddah</t>
+  </si>
+  <si>
     <t>Matt Reece Levert</t>
   </si>
   <si>
     <t>Izaaks</t>
   </si>
   <si>
-    <t>Ouddah</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Kermadi</t>
   </si>
   <si>
     <t>Ala</t>
   </si>
   <si>
     <t>Saidane</t>
   </si>
   <si>
     <t>Abdulaziz</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Mamadou</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
     <t>Viviers</t>
   </si>
   <si>
     <t>Omar Othmane</t>
   </si>
   <si>
     <t>Goumghar</t>
   </si>
   <si>
-    <t>Merwann</t>
-[...4 lines deleted...]
-  <si>
     <t>Khenissi</t>
   </si>
   <si>
     <t>Amro</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Zander</t>
   </si>
   <si>
     <t>Botha</t>
   </si>
   <si>
     <t>ZIM</t>
   </si>
   <si>
     <t>Johannes Jacob</t>
   </si>
   <si>
     <t>Langford</t>
   </si>
   <si>
     <t>Nico</t>
@@ -444,53 +453,50 @@
     <t>Seck</t>
   </si>
   <si>
     <t>Abu Sheik</t>
   </si>
   <si>
     <t>Sesay</t>
   </si>
   <si>
     <t>Moses Lamin</t>
   </si>
   <si>
     <t>Kamara</t>
   </si>
   <si>
     <t>Zac</t>
   </si>
   <si>
     <t>Fletcher</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Foster</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sofienne</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Fanicchi</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>Van der Westhuizen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X60"/>
+  <dimension ref="A1:X61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -937,748 +943,769 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1994</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>2347.78</v>
+        <v>2714.15</v>
       </c>
       <c r="I2">
-        <v>1928.66</v>
+        <v>2295.03</v>
       </c>
       <c r="J2">
         <v>419.12</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>4</v>
       </c>
       <c r="M2">
         <v>510.0</v>
       </c>
       <c r="N2">
+        <v>510.0</v>
+      </c>
+      <c r="O2">
         <v>495.76</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>427.81</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>196.19</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>155.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>143.63</v>
       </c>
       <c r="S2">
         <v>170.0</v>
       </c>
       <c r="T2">
         <v>170.0</v>
       </c>
       <c r="U2">
         <v>60.49</v>
       </c>
       <c r="V2">
         <v>18.63</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>2002</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>1306.0</v>
+        <v>1637.58</v>
       </c>
       <c r="I3">
-        <v>1071.28</v>
+        <v>1395.77</v>
       </c>
       <c r="J3">
-        <v>234.72</v>
+        <v>241.81</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
         <v>452.88</v>
       </c>
       <c r="N3">
+        <v>401.465</v>
+      </c>
+      <c r="O3">
         <v>201.82</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>167.86</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>92.55</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>79.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>76.98</v>
       </c>
       <c r="S3">
         <v>150.96</v>
       </c>
       <c r="T3">
         <v>29.99</v>
       </c>
       <c r="U3">
+        <v>17.52</v>
+      </c>
+      <c r="V3">
         <v>16.67</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15.4</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.43</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C4">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
         <v>1994</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>1198.79</v>
+        <v>1383.54</v>
       </c>
       <c r="I4">
-        <v>808.45</v>
+        <v>949.39</v>
       </c>
       <c r="J4">
-        <v>390.34</v>
+        <v>434.15</v>
       </c>
       <c r="K4">
         <v>5</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
         <v>401.465</v>
       </c>
       <c r="N4">
+        <v>313.6245</v>
+      </c>
+      <c r="O4">
         <v>186.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>172.68</v>
       </c>
       <c r="P4">
         <v>32.65</v>
       </c>
       <c r="Q4">
         <v>14.97</v>
       </c>
       <c r="S4">
         <v>150.96</v>
       </c>
       <c r="T4">
         <v>133.8255</v>
       </c>
       <c r="U4">
+        <v>57.56</v>
+      </c>
+      <c r="V4">
         <v>50.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>24.42</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>17.38</v>
-      </c>
-[...1 lines deleted...]
-        <v>13.75</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5">
         <v>2004</v>
       </c>
       <c r="G5" t="s">
         <v>34</v>
       </c>
       <c r="H5">
-        <v>669.83</v>
+        <v>1025.03</v>
       </c>
       <c r="I5">
-        <v>497.87</v>
+        <v>853.07</v>
       </c>
       <c r="J5">
         <v>171.96</v>
       </c>
       <c r="K5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L5">
         <v>2</v>
       </c>
       <c r="M5">
+        <v>355.201</v>
+      </c>
+      <c r="N5">
         <v>255.57</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>125.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>73.25</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24.59</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19.46</v>
       </c>
       <c r="S5">
         <v>104.538</v>
       </c>
       <c r="T5">
         <v>67.42</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>662.26</v>
+        <v>873.28</v>
       </c>
       <c r="I6">
-        <v>572.7</v>
+        <v>873.28</v>
       </c>
       <c r="J6">
-        <v>89.56</v>
+        <v>0.0</v>
       </c>
       <c r="K6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>187.1</v>
+        <v>355.201</v>
       </c>
       <c r="N6">
-        <v>125.0</v>
+        <v>255.57</v>
       </c>
       <c r="O6">
-        <v>106.95</v>
+        <v>150.07</v>
       </c>
       <c r="P6">
-        <v>84.65</v>
+        <v>109.86</v>
       </c>
       <c r="Q6">
-        <v>46.25</v>
-[...8 lines deleted...]
-        <v>16.67</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H7">
-        <v>617.71</v>
+        <v>833.22</v>
       </c>
       <c r="I7">
-        <v>617.71</v>
+        <v>714.82</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
+        <v>118.4</v>
       </c>
       <c r="K7">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M7">
-        <v>355.201</v>
+        <v>276.29</v>
       </c>
       <c r="N7">
-        <v>150.07</v>
+        <v>218.67</v>
       </c>
       <c r="O7">
-        <v>109.86</v>
+        <v>125.0</v>
       </c>
       <c r="P7">
-        <v>2.58</v>
+        <v>53.63</v>
+      </c>
+      <c r="Q7">
+        <v>33.59</v>
+      </c>
+      <c r="R7">
+        <v>7.64</v>
+      </c>
+      <c r="S7">
+        <v>118.404</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F8">
         <v>2005</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8">
-        <v>616.91</v>
+        <v>764.99</v>
       </c>
       <c r="I8">
-        <v>393.33</v>
+        <v>541.41</v>
       </c>
       <c r="J8">
         <v>223.58</v>
       </c>
       <c r="K8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L8">
         <v>4</v>
       </c>
       <c r="M8">
         <v>202.27</v>
       </c>
       <c r="N8">
+        <v>148.08</v>
+      </c>
+      <c r="O8">
         <v>85.61</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>62.67</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>42.78</v>
       </c>
       <c r="S8">
         <v>118.404</v>
       </c>
       <c r="T8">
         <v>78.8</v>
       </c>
       <c r="U8">
         <v>13.19</v>
       </c>
       <c r="V8">
         <v>13.19</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
         <v>42</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>2000</v>
+      </c>
+      <c r="G9" t="s">
         <v>43</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>604.22</v>
+        <v>738.47</v>
       </c>
       <c r="I9">
-        <v>557.55</v>
+        <v>738.47</v>
       </c>
       <c r="J9">
-        <v>46.67</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M9">
-        <v>276.29</v>
+        <v>313.6245</v>
       </c>
       <c r="N9">
-        <v>115.63</v>
+        <v>202.27</v>
       </c>
       <c r="O9">
         <v>115.63</v>
       </c>
       <c r="P9">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>46.67</v>
+        <v>106.95</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H10">
-        <v>568.94</v>
+        <v>674.36</v>
       </c>
       <c r="I10">
-        <v>359.02</v>
+        <v>674.36</v>
       </c>
       <c r="J10">
-        <v>209.92</v>
+        <v>0.0</v>
       </c>
       <c r="K10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M10">
-        <v>148.08</v>
+        <v>236.4</v>
       </c>
       <c r="N10">
-        <v>126.42</v>
+        <v>136.98</v>
       </c>
       <c r="O10">
-        <v>54.47</v>
+        <v>125.0</v>
       </c>
       <c r="P10">
-        <v>21.37</v>
+        <v>106.95</v>
       </c>
       <c r="Q10">
-        <v>8.68</v>
-[...14 lines deleted...]
-        <v>4.22</v>
+        <v>42.44</v>
+      </c>
+      <c r="R10">
+        <v>26.59</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F11">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="H11">
-        <v>556.93</v>
+        <v>662.26</v>
       </c>
       <c r="I11">
-        <v>438.53</v>
+        <v>572.7</v>
       </c>
       <c r="J11">
-        <v>118.4</v>
+        <v>89.56</v>
       </c>
       <c r="K11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M11">
-        <v>218.67</v>
+        <v>187.1</v>
       </c>
       <c r="N11">
         <v>125.0</v>
       </c>
       <c r="O11">
-        <v>53.63</v>
+        <v>106.95</v>
       </c>
       <c r="P11">
-        <v>33.59</v>
+        <v>84.65</v>
       </c>
       <c r="Q11">
-        <v>7.64</v>
+        <v>46.25</v>
+      </c>
+      <c r="R11">
+        <v>22.75</v>
       </c>
       <c r="S11">
-        <v>118.404</v>
+        <v>72.89</v>
+      </c>
+      <c r="T11">
+        <v>16.67</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F12">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G12" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H12">
-        <v>537.38</v>
+        <v>644.75</v>
       </c>
       <c r="I12">
-        <v>537.38</v>
+        <v>392.69</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
+        <v>252.06</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M12">
-        <v>236.4</v>
+        <v>160.09</v>
       </c>
       <c r="N12">
-        <v>125.0</v>
+        <v>148.08</v>
       </c>
       <c r="O12">
-        <v>106.95</v>
+        <v>54.47</v>
       </c>
       <c r="P12">
-        <v>42.44</v>
+        <v>21.37</v>
       </c>
       <c r="Q12">
-        <v>26.59</v>
+        <v>8.68</v>
+      </c>
+      <c r="S12">
+        <v>92.1</v>
+      </c>
+      <c r="T12">
+        <v>85.19</v>
+      </c>
+      <c r="U12">
+        <v>42.14</v>
+      </c>
+      <c r="V12">
+        <v>14.26</v>
+      </c>
+      <c r="W12">
+        <v>14.15</v>
+      </c>
+      <c r="X12">
+        <v>4.22</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H13">
-        <v>536.2</v>
+        <v>604.22</v>
       </c>
       <c r="I13">
-        <v>536.2</v>
+        <v>557.55</v>
       </c>
       <c r="J13">
-        <v>0.0</v>
+        <v>46.67</v>
       </c>
       <c r="K13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13">
-        <v>313.6245</v>
+        <v>276.29</v>
       </c>
       <c r="N13">
         <v>115.63</v>
       </c>
       <c r="O13">
-        <v>106.95</v>
+        <v>115.63</v>
+      </c>
+      <c r="P13">
+        <v>50.0</v>
+      </c>
+      <c r="S13">
+        <v>46.67</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14">
         <v>2009</v>
       </c>
       <c r="G14" t="s">
         <v>34</v>
       </c>
       <c r="H14">
@@ -1695,2045 +1722,2104 @@
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>125.0</v>
       </c>
       <c r="N14">
         <v>106.95</v>
       </c>
       <c r="O14">
         <v>91.51</v>
       </c>
       <c r="P14">
         <v>73.25</v>
       </c>
       <c r="Q14">
         <v>69.07</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H15">
-        <v>364.55</v>
+        <v>461.24</v>
       </c>
       <c r="I15">
-        <v>364.55</v>
+        <v>429.24</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M15">
-        <v>173.07</v>
+        <v>236.4</v>
       </c>
       <c r="N15">
-        <v>98.93</v>
+        <v>100.06</v>
       </c>
       <c r="O15">
-        <v>92.55</v>
+        <v>50.0</v>
+      </c>
+      <c r="P15">
+        <v>42.78</v>
+      </c>
+      <c r="S15">
+        <v>26.91</v>
+      </c>
+      <c r="T15">
+        <v>5.09</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" t="s">
         <v>59</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16">
-        <v>352.55</v>
+        <v>452.88</v>
       </c>
       <c r="I16">
-        <v>352.55</v>
+        <v>452.88</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>147.75</v>
-[...11 lines deleted...]
-        <v>7.69</v>
+        <v>452.88</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
         <v>61</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17">
+        <v>2003</v>
+      </c>
+      <c r="G17" t="s">
         <v>62</v>
       </c>
-      <c r="F17">
-[...4 lines deleted...]
-      </c>
       <c r="H17">
-        <v>307.41</v>
+        <v>440.4</v>
       </c>
       <c r="I17">
-        <v>172.28</v>
+        <v>440.4</v>
       </c>
       <c r="J17">
-        <v>135.13</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L17">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M17">
-        <v>160.09</v>
+        <v>173.07</v>
       </c>
       <c r="N17">
-        <v>12.19</v>
-[...8 lines deleted...]
-        <v>3.69</v>
+        <v>98.93</v>
+      </c>
+      <c r="O17">
+        <v>92.55</v>
+      </c>
+      <c r="P17">
+        <v>75.85</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
       <c r="F18">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="H18">
-        <v>257.9</v>
+        <v>347.42</v>
       </c>
       <c r="I18">
-        <v>228.81</v>
+        <v>344.86</v>
       </c>
       <c r="J18">
-        <v>29.09</v>
+        <v>2.56</v>
       </c>
       <c r="K18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L18">
         <v>1</v>
       </c>
       <c r="M18">
-        <v>115.63</v>
+        <v>147.75</v>
       </c>
       <c r="N18">
-        <v>102.0</v>
+        <v>108.17</v>
       </c>
       <c r="O18">
-        <v>11.18</v>
+        <v>67.76</v>
+      </c>
+      <c r="P18">
+        <v>21.18</v>
       </c>
       <c r="S18">
-        <v>29.09</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>66</v>
       </c>
       <c r="F19">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H19">
-        <v>235.02</v>
+        <v>336.71</v>
       </c>
       <c r="I19">
-        <v>208.11</v>
+        <v>288.45</v>
       </c>
       <c r="J19">
-        <v>26.91</v>
+        <v>48.26</v>
       </c>
       <c r="K19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M19">
-        <v>100.06</v>
+        <v>187.1</v>
       </c>
       <c r="N19">
-        <v>50.0</v>
+        <v>94.35</v>
       </c>
       <c r="O19">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>15.27</v>
+        <v>7.0</v>
       </c>
       <c r="S19">
-        <v>26.91</v>
+        <v>34.0</v>
+      </c>
+      <c r="T19">
+        <v>14.26</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
       <c r="F20">
         <v>2003</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20">
-        <v>200.43</v>
+        <v>327.13</v>
       </c>
       <c r="I20">
-        <v>185.01</v>
+        <v>311.71</v>
       </c>
       <c r="J20">
         <v>15.42</v>
       </c>
       <c r="K20">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L20">
         <v>1</v>
       </c>
       <c r="M20">
+        <v>126.7</v>
+      </c>
+      <c r="N20">
         <v>95.84</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>49.6</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>39.57</v>
       </c>
       <c r="S20">
         <v>15.42</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G21" t="s">
         <v>34</v>
       </c>
       <c r="H21">
-        <v>190.3</v>
+        <v>303.72</v>
       </c>
       <c r="I21">
-        <v>190.3</v>
+        <v>172.28</v>
       </c>
       <c r="J21">
-        <v>0.0</v>
+        <v>131.44</v>
       </c>
       <c r="K21">
         <v>2</v>
       </c>
       <c r="L21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M21">
-        <v>115.63</v>
+        <v>160.09</v>
       </c>
       <c r="N21">
-        <v>74.67</v>
+        <v>12.19</v>
+      </c>
+      <c r="S21">
+        <v>85.19</v>
+      </c>
+      <c r="T21">
+        <v>46.25</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>170.36</v>
+        <v>276.64</v>
       </c>
       <c r="I22">
-        <v>130.0</v>
+        <v>276.64</v>
       </c>
       <c r="J22">
-        <v>40.36</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M22">
-        <v>98.93</v>
+        <v>218.67</v>
       </c>
       <c r="N22">
-        <v>31.07</v>
-[...2 lines deleted...]
-        <v>40.36</v>
+        <v>57.97</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>73</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="H23">
-        <v>167.1</v>
+        <v>257.9</v>
       </c>
       <c r="I23">
-        <v>161.33</v>
+        <v>228.81</v>
       </c>
       <c r="J23">
-        <v>5.77</v>
+        <v>29.09</v>
       </c>
       <c r="K23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L23">
         <v>1</v>
       </c>
       <c r="M23">
-        <v>126.42</v>
+        <v>115.63</v>
       </c>
       <c r="N23">
-        <v>34.91</v>
+        <v>102.0</v>
+      </c>
+      <c r="O23">
+        <v>11.18</v>
       </c>
       <c r="S23">
-        <v>5.77</v>
+        <v>29.09</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H24">
-        <v>153.6</v>
+        <v>242.04</v>
       </c>
       <c r="I24">
-        <v>153.6</v>
+        <v>225.37</v>
       </c>
       <c r="J24">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M24">
-        <v>98.93</v>
+        <v>117.2</v>
       </c>
       <c r="N24">
-        <v>54.67</v>
+        <v>108.17</v>
+      </c>
+      <c r="S24">
+        <v>16.67</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="F25">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H25">
-        <v>149.61</v>
+        <v>192.77</v>
       </c>
       <c r="I25">
-        <v>101.35</v>
+        <v>173.07</v>
       </c>
       <c r="J25">
-        <v>48.26</v>
+        <v>19.7</v>
       </c>
       <c r="K25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M25">
-        <v>94.35</v>
-[...2 lines deleted...]
-        <v>7.0</v>
+        <v>173.07</v>
       </c>
       <c r="S25">
-        <v>34.0</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" t="s">
         <v>79</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="H26">
-        <v>145.49</v>
+        <v>190.3</v>
       </c>
       <c r="I26">
-        <v>106.95</v>
+        <v>190.3</v>
       </c>
       <c r="J26">
-        <v>38.54</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>106.95</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>115.63</v>
+      </c>
+      <c r="N26">
+        <v>74.67</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F27">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G27" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H27">
-        <v>133.83</v>
+        <v>170.36</v>
       </c>
       <c r="I27">
-        <v>0.0</v>
+        <v>130.0</v>
       </c>
       <c r="J27">
-        <v>133.83</v>
+        <v>40.36</v>
       </c>
       <c r="K27">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L27">
         <v>1</v>
       </c>
+      <c r="M27">
+        <v>98.93</v>
+      </c>
+      <c r="N27">
+        <v>31.07</v>
+      </c>
       <c r="S27">
-        <v>133.8255</v>
+        <v>40.36</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F28">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H28">
-        <v>132.35</v>
+        <v>153.6</v>
       </c>
       <c r="I28">
-        <v>132.35</v>
+        <v>153.6</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>103.61</v>
+        <v>98.93</v>
       </c>
       <c r="N28">
-        <v>28.74</v>
+        <v>54.67</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29">
+        <v>2007</v>
+      </c>
+      <c r="G29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H29">
-        <v>124.84</v>
+        <v>145.49</v>
       </c>
       <c r="I29">
-        <v>108.17</v>
+        <v>106.95</v>
       </c>
       <c r="J29">
-        <v>16.67</v>
+        <v>38.54</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>1</v>
       </c>
       <c r="M29">
-        <v>108.17</v>
+        <v>106.95</v>
       </c>
       <c r="S29">
-        <v>16.67</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" t="s">
         <v>88</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30">
-        <v>124.38</v>
+        <v>143.83</v>
       </c>
       <c r="I30">
-        <v>80.73</v>
+        <v>126.42</v>
       </c>
       <c r="J30">
-        <v>43.65</v>
+        <v>17.41</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>2</v>
       </c>
       <c r="M30">
-        <v>80.73</v>
+        <v>126.42</v>
       </c>
       <c r="S30">
-        <v>31.45</v>
+        <v>11.64</v>
       </c>
       <c r="T30">
-        <v>12.2</v>
+        <v>5.77</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F31">
         <v>1996</v>
       </c>
       <c r="G31" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="H31">
-        <v>121.07</v>
+        <v>133.83</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
-        <v>121.07</v>
+        <v>133.83</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S31">
-        <v>104.538</v>
-[...2 lines deleted...]
-        <v>16.53</v>
+        <v>133.8255</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" t="s">
         <v>92</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32">
-        <v>112.16</v>
+        <v>132.35</v>
       </c>
       <c r="I32">
-        <v>87.27</v>
+        <v>132.35</v>
       </c>
       <c r="J32">
-        <v>24.89</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>87.27</v>
-[...2 lines deleted...]
-        <v>24.89</v>
+        <v>103.61</v>
+      </c>
+      <c r="N32">
+        <v>28.74</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>93</v>
+      </c>
+      <c r="E33" t="s">
         <v>94</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33">
-        <v>107.52</v>
+        <v>124.38</v>
       </c>
       <c r="I33">
-        <v>0.0</v>
+        <v>80.73</v>
       </c>
       <c r="J33">
-        <v>107.52</v>
+        <v>43.65</v>
       </c>
       <c r="K33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L33">
         <v>2</v>
       </c>
+      <c r="M33">
+        <v>80.73</v>
+      </c>
       <c r="S33">
-        <v>92.1</v>
+        <v>31.45</v>
       </c>
       <c r="T33">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" t="s">
         <v>96</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G34" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="H34">
-        <v>98.93</v>
+        <v>121.07</v>
       </c>
       <c r="I34">
-        <v>98.93</v>
+        <v>0.0</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
+        <v>121.07</v>
       </c>
       <c r="K34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L34">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.93</v>
+        <v>2</v>
+      </c>
+      <c r="S34">
+        <v>104.538</v>
+      </c>
+      <c r="T34">
+        <v>16.53</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G35" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="H35">
-        <v>98.93</v>
+        <v>112.16</v>
       </c>
       <c r="I35">
-        <v>98.93</v>
+        <v>87.27</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
+        <v>24.89</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M35">
-        <v>98.93</v>
+        <v>87.27</v>
+      </c>
+      <c r="S35">
+        <v>24.89</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>99</v>
       </c>
       <c r="E36" t="s">
         <v>100</v>
       </c>
       <c r="F36">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="G36" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H36">
-        <v>91.51</v>
+        <v>107.52</v>
       </c>
       <c r="I36">
-        <v>91.51</v>
+        <v>0.0</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
+        <v>107.52</v>
       </c>
       <c r="K36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L36">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>91.51</v>
+        <v>2</v>
+      </c>
+      <c r="S36">
+        <v>92.1</v>
+      </c>
+      <c r="T36">
+        <v>15.42</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>78</v>
+      </c>
+      <c r="E37" t="s">
         <v>101</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G37" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H37">
-        <v>84.65</v>
+        <v>98.93</v>
       </c>
       <c r="I37">
-        <v>84.65</v>
+        <v>98.93</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
-        <v>84.65</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="E38" t="s">
         <v>103</v>
       </c>
       <c r="F38">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G38" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="H38">
-        <v>78.3</v>
+        <v>98.93</v>
       </c>
       <c r="I38">
-        <v>78.3</v>
+        <v>98.93</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
-        <v>78.3</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
+        <v>104</v>
+      </c>
+      <c r="E39" t="s">
         <v>105</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="G39" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="H39">
-        <v>73.76</v>
+        <v>91.51</v>
       </c>
       <c r="I39">
+        <v>91.51</v>
+      </c>
+      <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
       <c r="K39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L39">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>32.09</v>
+        <v>0</v>
+      </c>
+      <c r="M39">
+        <v>91.51</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>106</v>
       </c>
       <c r="E40" t="s">
         <v>107</v>
       </c>
       <c r="F40">
         <v>2009</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H40">
-        <v>63.89</v>
+        <v>84.65</v>
       </c>
       <c r="I40">
-        <v>63.89</v>
+        <v>84.65</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>63.89</v>
+        <v>84.65</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" t="s">
         <v>108</v>
       </c>
-      <c r="E41" t="s">
+      <c r="F41">
+        <v>2006</v>
+      </c>
+      <c r="G41" t="s">
         <v>109</v>
       </c>
-      <c r="F41">
-[...4 lines deleted...]
-      </c>
       <c r="H41">
-        <v>59.1</v>
+        <v>78.3</v>
       </c>
       <c r="I41">
-        <v>59.1</v>
+        <v>78.3</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>59.1</v>
+        <v>78.3</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>110</v>
       </c>
       <c r="E42" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="F42">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G42" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="H42">
-        <v>57.97</v>
+        <v>73.76</v>
       </c>
       <c r="I42">
-        <v>57.97</v>
+        <v>0.0</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>73.76</v>
       </c>
       <c r="K42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L42">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>57.97</v>
+        <v>2</v>
+      </c>
+      <c r="S42">
+        <v>41.67</v>
+      </c>
+      <c r="T42">
+        <v>32.09</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="E43" t="s">
         <v>112</v>
       </c>
       <c r="F43">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G43" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H43">
-        <v>51.81</v>
+        <v>63.89</v>
       </c>
       <c r="I43">
-        <v>33.59</v>
+        <v>63.89</v>
       </c>
       <c r="J43">
-        <v>18.22</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M43">
-        <v>33.59</v>
-[...2 lines deleted...]
-        <v>18.22</v>
+        <v>63.89</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F44">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G44" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="H44">
-        <v>50.57</v>
+        <v>59.1</v>
       </c>
       <c r="I44">
-        <v>50.57</v>
+        <v>59.1</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>50.57</v>
+        <v>59.1</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
+        <v>89</v>
+      </c>
+      <c r="E45" t="s">
         <v>115</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="G45" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
       <c r="H45">
-        <v>46.78</v>
+        <v>51.81</v>
       </c>
       <c r="I45">
-        <v>46.78</v>
+        <v>33.59</v>
       </c>
       <c r="J45">
-        <v>0.0</v>
+        <v>18.22</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M45">
-        <v>46.78</v>
+        <v>33.59</v>
+      </c>
+      <c r="S45">
+        <v>18.22</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="E46" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F46">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G46" t="s">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="H46">
-        <v>41.67</v>
+        <v>50.57</v>
       </c>
       <c r="I46">
+        <v>50.57</v>
+      </c>
+      <c r="J46">
         <v>0.0</v>
       </c>
-      <c r="J46">
-[...1 lines deleted...]
-      </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41.67</v>
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>50.57</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
+        <v>118</v>
+      </c>
+      <c r="E47" t="s">
+        <v>119</v>
+      </c>
+      <c r="F47">
+        <v>2010</v>
+      </c>
+      <c r="G47" t="s">
         <v>120</v>
       </c>
-      <c r="E47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H47">
-        <v>39.88</v>
+        <v>46.78</v>
       </c>
       <c r="I47">
-        <v>39.88</v>
+        <v>46.78</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>39.88</v>
+        <v>46.78</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F48">
         <v>2009</v>
       </c>
       <c r="G48" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="H48">
-        <v>38.54</v>
+        <v>41.67</v>
       </c>
       <c r="I48">
         <v>0.0</v>
       </c>
       <c r="J48">
-        <v>38.54</v>
+        <v>41.67</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>1</v>
       </c>
       <c r="S48">
-        <v>38.54</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E49" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F49">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G49" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="H49">
-        <v>37.5</v>
+        <v>39.88</v>
       </c>
       <c r="I49">
+        <v>39.88</v>
+      </c>
+      <c r="J49">
         <v>0.0</v>
       </c>
-      <c r="J49">
-[...1 lines deleted...]
-      </c>
       <c r="K49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L49">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>37.5</v>
+        <v>0</v>
+      </c>
+      <c r="M49">
+        <v>39.88</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E50" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="F50">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G50" t="s">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="H50">
-        <v>36.6</v>
+        <v>38.54</v>
       </c>
       <c r="I50">
-        <v>36.6</v>
+        <v>0.0</v>
       </c>
       <c r="J50">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L50">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.6</v>
+        <v>1</v>
+      </c>
+      <c r="S50">
+        <v>38.54</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>128</v>
+      </c>
+      <c r="E51" t="s">
+        <v>129</v>
+      </c>
+      <c r="F51">
+        <v>2002</v>
+      </c>
+      <c r="G51" t="s">
         <v>130</v>
       </c>
-      <c r="E51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H51">
-        <v>35.65</v>
+        <v>37.5</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
-        <v>35.65</v>
+        <v>37.5</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="S51">
-        <v>35.65</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" t="s">
         <v>132</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G52" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="H52">
-        <v>34.69</v>
+        <v>36.6</v>
       </c>
       <c r="I52">
+        <v>36.6</v>
+      </c>
+      <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>34.69</v>
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>36.6</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>52</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" t="s">
         <v>134</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="G53" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H53">
-        <v>32.98</v>
+        <v>35.65</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
-        <v>32.98</v>
+        <v>35.65</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="S53">
-        <v>32.98</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>53</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
+        <v>135</v>
+      </c>
+      <c r="E54" t="s">
         <v>136</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G54" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H54">
-        <v>29.68</v>
+        <v>34.69</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
-        <v>29.68</v>
+        <v>34.69</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="S54">
-        <v>29.68</v>
+        <v>34.69</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" t="s">
         <v>138</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G55" t="s">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="H55">
-        <v>27.45</v>
+        <v>32.98</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="J55">
-        <v>27.45</v>
+        <v>32.98</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="S55">
-        <v>27.45</v>
+        <v>32.98</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>139</v>
+      </c>
+      <c r="E56" t="s">
         <v>140</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G56" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="H56">
-        <v>23.02</v>
+        <v>29.68</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="J56">
-        <v>23.02</v>
+        <v>29.68</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="S56">
-        <v>23.02</v>
+        <v>29.68</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" t="s">
         <v>142</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G57" t="s">
-        <v>29</v>
+        <v>130</v>
       </c>
       <c r="H57">
-        <v>21.3</v>
+        <v>27.45</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="J57">
-        <v>21.3</v>
+        <v>27.45</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="S57">
-        <v>21.3</v>
+        <v>27.45</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>57</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
+        <v>143</v>
+      </c>
+      <c r="E58" t="s">
         <v>144</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G58" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H58">
-        <v>19.7</v>
+        <v>23.02</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
-        <v>19.7</v>
+        <v>23.02</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="S58">
-        <v>19.7</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>58</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>145</v>
       </c>
       <c r="E59" t="s">
         <v>146</v>
       </c>
       <c r="F59">
         <v>2007</v>
       </c>
       <c r="G59" t="s">
         <v>29</v>
       </c>
       <c r="H59">
-        <v>16.86</v>
+        <v>21.3</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
-        <v>16.86</v>
+        <v>21.3</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="S59">
-        <v>16.86</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>59</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
       </c>
       <c r="E60" t="s">
         <v>148</v>
       </c>
       <c r="F60">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60">
-        <v>12.05</v>
+        <v>16.86</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="J60">
+        <v>16.86</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60">
+        <v>1</v>
+      </c>
+      <c r="S60">
+        <v>16.86</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61">
+        <v>60</v>
+      </c>
+      <c r="C61">
+        <v>0</v>
+      </c>
+      <c r="D61" t="s">
+        <v>149</v>
+      </c>
+      <c r="E61" t="s">
+        <v>150</v>
+      </c>
+      <c r="F61">
+        <v>2002</v>
+      </c>
+      <c r="G61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61">
         <v>12.05</v>
       </c>
-      <c r="K60">
-[...5 lines deleted...]
-      <c r="S60">
+      <c r="I61">
+        <v>0.0</v>
+      </c>
+      <c r="J61">
+        <v>12.05</v>
+      </c>
+      <c r="K61">
+        <v>0</v>
+      </c>
+      <c r="L61">
+        <v>1</v>
+      </c>
+      <c r="S61">
         <v>12.05</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>