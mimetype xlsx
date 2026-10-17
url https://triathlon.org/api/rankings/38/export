--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -182,458 +182,458 @@
   <si>
     <t>Torres Gomez</t>
   </si>
   <si>
     <t>Erika</t>
   </si>
   <si>
     <t>Ackerlund</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Wetteland</t>
   </si>
   <si>
     <t>Knibb</t>
   </si>
   <si>
     <t>Naomi</t>
   </si>
   <si>
     <t>Ruff</t>
   </si>
   <si>
+    <t>Rosa Elena</t>
+  </si>
+  <si>
+    <t>Martinez Melchior</t>
+  </si>
+  <si>
+    <t>VEN</t>
+  </si>
+  <si>
     <t>Sophia</t>
   </si>
   <si>
     <t>Howell</t>
   </si>
   <si>
     <t>Marcela</t>
   </si>
   <si>
     <t>Alvarez Solis</t>
   </si>
   <si>
     <t>Erica</t>
   </si>
   <si>
     <t>Hawley</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>Bravo</t>
   </si>
   <si>
     <t>ECU</t>
   </si>
   <si>
     <t>Giovanna</t>
   </si>
   <si>
     <t>Lacerda</t>
   </si>
   <si>
-    <t>Rosa Elena</t>
-[...7 lines deleted...]
-  <si>
     <t>Joy</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Fuller</t>
+  </si>
+  <si>
     <t>Sidney</t>
   </si>
   <si>
     <t>Clement</t>
   </si>
   <si>
     <t>Vittoria</t>
   </si>
   <si>
     <t>Lopes</t>
   </si>
   <si>
+    <t>Dominga Elena</t>
+  </si>
+  <si>
+    <t>Jacome Espinoza</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
     <t>María</t>
   </si>
   <si>
     <t>López Faraudo</t>
   </si>
   <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Magnani</t>
+  </si>
+  <si>
+    <t>Eleanor</t>
+  </si>
+  <si>
+    <t>Beveridge</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Werking</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
     <t>Genesis Carolina</t>
   </si>
   <si>
     <t>Ruiz Volcan</t>
   </si>
   <si>
-    <t>Eleanor</t>
-[...19 lines deleted...]
-  <si>
     <t>Cecilia</t>
   </si>
   <si>
     <t>Perez</t>
   </si>
   <si>
-    <t>Michelle</t>
-[...8 lines deleted...]
-    <t>Duncan</t>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>McCune</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>Moya Chamorro</t>
   </si>
   <si>
     <t>Emy</t>
   </si>
   <si>
     <t>Legault</t>
   </si>
   <si>
     <t>Catalina</t>
   </si>
   <si>
     <t>Torres Espinoza</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>Sofia</t>
   </si>
   <si>
     <t>Rodriguez Moreno</t>
   </si>
   <si>
     <t>Béatrice</t>
   </si>
   <si>
     <t>Filion</t>
   </si>
   <si>
-    <t>Katie</t>
-[...4 lines deleted...]
-  <si>
     <t>Maïra</t>
   </si>
   <si>
     <t>Carreau</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>Riveros</t>
   </si>
   <si>
-    <t>Daniela</t>
-[...2 lines deleted...]
-    <t>Moya Chamorro</t>
+    <t>Luisa Daniela</t>
+  </si>
+  <si>
+    <t>Baca Vargas</t>
   </si>
   <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>PUR</t>
   </si>
   <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
+    <t>Rafaela</t>
+  </si>
+  <si>
+    <t>Capó</t>
+  </si>
+  <si>
     <t>Maria De Los Angeles</t>
   </si>
   <si>
     <t>Bonilla Garcia</t>
   </si>
   <si>
-    <t>Luisa Daniela</t>
-[...2 lines deleted...]
-    <t>Baca Vargas</t>
+    <t>Moira</t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>ARG</t>
   </si>
   <si>
     <t>Julia Maria</t>
   </si>
   <si>
     <t>Alcala Rosales</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
-    <t>Annie</t>
-[...4 lines deleted...]
-  <si>
     <t>Brooke</t>
   </si>
   <si>
     <t>Rousselle</t>
   </si>
   <si>
     <t>Ellison</t>
   </si>
   <si>
     <t>Wolfe</t>
   </si>
   <si>
     <t>Camila Victoria</t>
   </si>
   <si>
     <t>Jimena Renata</t>
   </si>
   <si>
     <t>De La Peña Schott</t>
   </si>
   <si>
+    <t>Gelati</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Gupta-Baltazar</t>
+  </si>
+  <si>
+    <t>Leslie</t>
+  </si>
+  <si>
+    <t>Amat Alvarez</t>
+  </si>
+  <si>
+    <t>CUB</t>
+  </si>
+  <si>
+    <t>Natalia</t>
+  </si>
+  <si>
+    <t>Casas</t>
+  </si>
+  <si>
     <t>Isla</t>
   </si>
   <si>
     <t>Britton</t>
   </si>
   <si>
-    <t>Moira</t>
-[...13 lines deleted...]
-  <si>
     <t>María Emilia</t>
   </si>
   <si>
     <t>Vargas</t>
   </si>
   <si>
     <t>Mercedes</t>
   </si>
   <si>
     <t>Romero Orozco</t>
   </si>
   <si>
-    <t>Rafaela</t>
-[...7 lines deleted...]
-  <si>
     <t>Gabrielle</t>
   </si>
   <si>
     <t>Lemes</t>
   </si>
   <si>
-    <t>Kira</t>
-[...4 lines deleted...]
-  <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Visgueiro</t>
   </si>
   <si>
     <t>Anahi</t>
   </si>
   <si>
     <t>Alvarez Corral</t>
   </si>
   <si>
     <t>Valentina</t>
   </si>
   <si>
     <t>Alvarez Valencia</t>
   </si>
   <si>
-    <t>Leslie</t>
-[...5 lines deleted...]
-    <t>CUB</t>
+    <t>Cecilia Sayuri</t>
+  </si>
+  <si>
+    <t>Ramirez Alavez</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Ricca</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>Machado Penteado</t>
   </si>
   <si>
     <t>Molly</t>
   </si>
   <si>
     <t>Lakustiak</t>
   </si>
   <si>
+    <t>Gabby</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
     <t>Ruth</t>
   </si>
   <si>
     <t>Pardy</t>
   </si>
   <si>
-    <t>Gabby</t>
-[...10 lines deleted...]
-  <si>
     <t>Raquel</t>
   </si>
   <si>
     <t>Solis</t>
   </si>
   <si>
     <t>De Rosas</t>
   </si>
   <si>
-    <t>Gabriela</t>
-[...4 lines deleted...]
-  <si>
     <t>Bivian Andrea Luisita</t>
   </si>
   <si>
     <t>Diaz Fuentes</t>
   </si>
   <si>
     <t>GUA</t>
   </si>
   <si>
+    <t>Isabella</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Colette</t>
+  </si>
+  <si>
+    <t>Reimer</t>
+  </si>
+  <si>
     <t>Marlen Alejandra Abigail</t>
   </si>
   <si>
     <t>Aguilar Bolaños</t>
   </si>
   <si>
-    <t>Isabella</t>
-[...10 lines deleted...]
-  <si>
     <t>Yaniuska Mared</t>
   </si>
   <si>
     <t>Jimenez Arriechi</t>
   </si>
   <si>
     <t>Poole</t>
   </si>
   <si>
     <t>Valeria</t>
   </si>
   <si>
     <t>Arce Núñez</t>
   </si>
   <si>
     <t>Valentina Sofia</t>
   </si>
   <si>
     <t>Negron</t>
   </si>
   <si>
     <t>Luma</t>
   </si>
   <si>
     <t>Guillen</t>
   </si>
   <si>
-    <t>Liberty</t>
-[...4 lines deleted...]
-  <si>
     <t>Chelsea</t>
   </si>
   <si>
     <t>Webber</t>
   </si>
   <si>
     <t>Paula</t>
   </si>
   <si>
     <t>Jara</t>
   </si>
   <si>
     <t>Manuela</t>
   </si>
   <si>
     <t>Ortega Arteaga</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Arce Nuñez</t>
   </si>
   <si>
     <t>Summer</t>
@@ -887,50 +887,56 @@
   <si>
     <t>Stratton</t>
   </si>
   <si>
     <t>Ava</t>
   </si>
   <si>
     <t>Snyder</t>
   </si>
   <si>
     <t>Kahlen</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
     <t>Vega</t>
   </si>
   <si>
     <t>Alejandra Isabel</t>
   </si>
   <si>
     <t>Rodriguez</t>
   </si>
   <si>
+    <t>Mackenzie</t>
+  </si>
+  <si>
+    <t>McConagha</t>
+  </si>
+  <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Champoux</t>
   </si>
   <si>
     <t>María José</t>
   </si>
   <si>
     <t>Nuñez Bautista</t>
   </si>
   <si>
     <t>Rebeca Sofia</t>
   </si>
   <si>
     <t>Rivero Franco</t>
   </si>
   <si>
     <t>Nataliia</t>
   </si>
   <si>
     <t>Kolesova</t>
   </si>
   <si>
     <t>Rylan</t>
@@ -947,74 +953,68 @@
   <si>
     <t>Andrea Keylha</t>
   </si>
   <si>
     <t>Morales Díaz</t>
   </si>
   <si>
     <t>Macarena</t>
   </si>
   <si>
     <t>Salazar</t>
   </si>
   <si>
     <t>Lopez Ortega</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Castillo</t>
   </si>
   <si>
     <t>Alfaro</t>
   </si>
   <si>
-    <t>Mackenzie</t>
-[...4 lines deleted...]
-  <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Gadbois</t>
   </si>
   <si>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>Ballón Cano</t>
+  </si>
+  <si>
     <t>María Paula</t>
   </si>
   <si>
     <t>Navarro Chaverri</t>
   </si>
   <si>
-    <t>Angelica</t>
-[...4 lines deleted...]
-  <si>
     <t>Far Nuñez</t>
   </si>
   <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Luna</t>
   </si>
   <si>
     <t>Roman lafalla</t>
   </si>
   <si>
     <t>Beatrice</t>
   </si>
   <si>
     <t>Normand</t>
   </si>
   <si>
     <t>Angie Sofía</t>
   </si>
   <si>
     <t>López Sánchez</t>
   </si>
   <si>
     <t>Nogelys</t>
@@ -1088,86 +1088,86 @@
   <si>
     <t>Paloma</t>
   </si>
   <si>
     <t>Soto Rodriguez</t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
     <t>Elliott </t>
   </si>
   <si>
     <t>García Vélez</t>
   </si>
   <si>
     <t>Ashleigh</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>TTO</t>
   </si>
   <si>
+    <t>Emilia</t>
+  </si>
+  <si>
+    <t>Dabadie Zambrano</t>
+  </si>
+  <si>
+    <t>Ilse Dayana</t>
+  </si>
+  <si>
+    <t>Cabinal Gramajo</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Delgado</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>García Rábago</t>
+  </si>
+  <si>
+    <t>Senna</t>
+  </si>
+  <si>
+    <t>Chan Carusone</t>
+  </si>
+  <si>
     <t>Maya</t>
   </si>
   <si>
     <t>Reilly</t>
   </si>
   <si>
-    <t>Emilia</t>
-[...28 lines deleted...]
-  <si>
     <t>Ángel Rubí</t>
   </si>
   <si>
     <t>Pérez Santos</t>
   </si>
   <si>
     <t>Ivanna Gabriela</t>
   </si>
   <si>
     <t>Villatoro Sandoval</t>
   </si>
   <si>
     <t>Espinoza Guablocho</t>
   </si>
   <si>
     <t>Juliette</t>
   </si>
   <si>
     <t>Chenail-Lafond</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Lucrezia</t>
@@ -1235,147 +1235,147 @@
   <si>
     <t>Pincus</t>
   </si>
   <si>
     <t>Fabiola</t>
   </si>
   <si>
     <t>Guillén  Brenes</t>
   </si>
   <si>
     <t>Manuella</t>
   </si>
   <si>
     <t>Lima</t>
   </si>
   <si>
     <t>Heidi</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Carreras Bayardo</t>
   </si>
   <si>
+    <t>Janelle</t>
+  </si>
+  <si>
+    <t>Clarke</t>
+  </si>
+  <si>
     <t>Niuska</t>
   </si>
   <si>
     <t>Figueredo Bringa</t>
   </si>
   <si>
-    <t>Janelle</t>
-[...4 lines deleted...]
-  <si>
     <t>Liska</t>
   </si>
   <si>
     <t>Arteaga</t>
   </si>
   <si>
     <t>Jauharah</t>
   </si>
   <si>
     <t>De souza</t>
   </si>
   <si>
     <t>Alessa Cristina</t>
   </si>
   <si>
     <t>Ayala Maestre</t>
   </si>
   <si>
     <t>Ana Paula</t>
   </si>
   <si>
     <t>Brouwer De Koning</t>
   </si>
   <si>
     <t>Andie</t>
   </si>
   <si>
     <t>Psilopoulos</t>
   </si>
   <si>
     <t>Selene</t>
   </si>
   <si>
     <t>Martinez Avila</t>
   </si>
   <si>
     <t>Clare</t>
   </si>
   <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Naranjo Bravo</t>
+  </si>
+  <si>
     <t>Guadalupe</t>
   </si>
   <si>
     <t>Ghiretti</t>
   </si>
   <si>
-    <t>Nicole</t>
-[...4 lines deleted...]
-  <si>
     <t>Lucila Marlene</t>
   </si>
   <si>
     <t>Robledo</t>
   </si>
   <si>
     <t>Francisca Paola</t>
   </si>
   <si>
     <t>Garrido Del Real</t>
   </si>
   <si>
     <t>Marianny Giuseppina</t>
   </si>
   <si>
     <t>Antonelli Urriola</t>
   </si>
   <si>
     <t>Lutjens Oliva</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>O'Keefe</t>
   </si>
   <si>
+    <t>Fernanda</t>
+  </si>
+  <si>
+    <t>Orellana</t>
+  </si>
+  <si>
     <t>Silvestre Maldonado</t>
-  </si>
-[...4 lines deleted...]
-    <t>Orellana</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Ye</t>
   </si>
   <si>
     <t>Pfaff</t>
   </si>
   <si>
     <t>Plant</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2026,117 +2026,117 @@
       </c>
       <c r="S4">
         <v>208.8</v>
       </c>
       <c r="T4">
         <v>122.02</v>
       </c>
       <c r="U4">
         <v>112.86</v>
       </c>
       <c r="V4">
         <v>75.78</v>
       </c>
       <c r="W4">
         <v>63.2</v>
       </c>
       <c r="X4">
         <v>55.48</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5">
         <v>1999</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>2748.06</v>
+        <v>2719.87</v>
       </c>
       <c r="I5">
         <v>2283.57</v>
       </c>
       <c r="J5">
-        <v>464.49</v>
+        <v>436.3</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>585.0</v>
       </c>
       <c r="N5">
         <v>500.0</v>
       </c>
       <c r="O5">
         <v>366.05</v>
       </c>
       <c r="P5">
         <v>313.2</v>
       </c>
       <c r="Q5">
         <v>307.23</v>
       </c>
       <c r="R5">
         <v>212.09</v>
       </c>
       <c r="S5">
         <v>154.17</v>
       </c>
       <c r="T5">
         <v>82.63</v>
       </c>
       <c r="U5">
         <v>79.86</v>
       </c>
       <c r="V5">
         <v>55.48</v>
       </c>
       <c r="W5">
-        <v>46.98</v>
+        <v>45.37</v>
       </c>
       <c r="X5">
-        <v>45.37</v>
+        <v>18.79</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6">
         <v>1993</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6">
@@ -2171,54 +2171,54 @@
       </c>
       <c r="R6">
         <v>131.73</v>
       </c>
       <c r="S6">
         <v>195.0</v>
       </c>
       <c r="T6">
         <v>111.91</v>
       </c>
       <c r="U6">
         <v>96.57</v>
       </c>
       <c r="V6">
         <v>95.75</v>
       </c>
       <c r="W6">
         <v>70.1</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7">
         <v>1997</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
         <v>2599.5</v>
       </c>
       <c r="I7">
         <v>1987.29</v>
       </c>
       <c r="J7">
         <v>612.21</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
@@ -2245,54 +2245,54 @@
       </c>
       <c r="S7">
         <v>166.67</v>
       </c>
       <c r="T7">
         <v>105.64</v>
       </c>
       <c r="U7">
         <v>103.52</v>
       </c>
       <c r="V7">
         <v>93.33</v>
       </c>
       <c r="W7">
         <v>78.3</v>
       </c>
       <c r="X7">
         <v>64.75</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
         <v>1991</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8">
         <v>2552.82</v>
       </c>
       <c r="I8">
         <v>2346.25</v>
       </c>
       <c r="J8">
         <v>206.57</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
@@ -2304,54 +2304,54 @@
       </c>
       <c r="N8">
         <v>395.73</v>
       </c>
       <c r="O8">
         <v>362.95</v>
       </c>
       <c r="P8">
         <v>287.26</v>
       </c>
       <c r="Q8">
         <v>245.78</v>
       </c>
       <c r="R8">
         <v>208.05</v>
       </c>
       <c r="S8">
         <v>206.57</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C9">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9">
         <v>1999</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9">
         <v>2464.79</v>
       </c>
       <c r="I9">
         <v>1763.97</v>
       </c>
       <c r="J9">
         <v>700.82</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
@@ -2378,54 +2378,54 @@
       </c>
       <c r="S9">
         <v>193.14</v>
       </c>
       <c r="T9">
         <v>125.0</v>
       </c>
       <c r="U9">
         <v>103.52</v>
       </c>
       <c r="V9">
         <v>93.33</v>
       </c>
       <c r="W9">
         <v>93.33</v>
       </c>
       <c r="X9">
         <v>92.5</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
         <v>1997</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10">
         <v>2442.67</v>
       </c>
       <c r="I10">
         <v>1499.58</v>
       </c>
       <c r="J10">
         <v>943.09</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
@@ -2452,54 +2452,54 @@
       </c>
       <c r="S10">
         <v>208.8</v>
       </c>
       <c r="T10">
         <v>191.08</v>
       </c>
       <c r="U10">
         <v>183.02</v>
       </c>
       <c r="V10">
         <v>130.79</v>
       </c>
       <c r="W10">
         <v>125.0</v>
       </c>
       <c r="X10">
         <v>104.4</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11">
         <v>2001</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
         <v>2339.0</v>
       </c>
       <c r="I11">
         <v>1914.76</v>
       </c>
       <c r="J11">
         <v>424.24</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
@@ -2526,54 +2526,54 @@
       </c>
       <c r="S11">
         <v>135.817</v>
       </c>
       <c r="T11">
         <v>86.33</v>
       </c>
       <c r="U11">
         <v>64.75</v>
       </c>
       <c r="V11">
         <v>54.08</v>
       </c>
       <c r="W11">
         <v>45.37</v>
       </c>
       <c r="X11">
         <v>37.89</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12">
         <v>1996</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>2216.49</v>
       </c>
       <c r="I12">
         <v>1581.17</v>
       </c>
       <c r="J12">
         <v>635.32</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
@@ -2600,54 +2600,54 @@
       </c>
       <c r="S12">
         <v>154.17</v>
       </c>
       <c r="T12">
         <v>120.98</v>
       </c>
       <c r="U12">
         <v>98.93</v>
       </c>
       <c r="V12">
         <v>90.74</v>
       </c>
       <c r="W12">
         <v>88.57</v>
       </c>
       <c r="X12">
         <v>81.93</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13">
         <v>2004</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
         <v>2109.66</v>
       </c>
       <c r="I13">
         <v>1977.76</v>
       </c>
       <c r="J13">
         <v>131.9</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
@@ -2789,466 +2789,472 @@
       </c>
       <c r="S15">
         <v>86.33</v>
       </c>
       <c r="T15">
         <v>79.86</v>
       </c>
       <c r="U15">
         <v>68.33</v>
       </c>
       <c r="V15">
         <v>60.49</v>
       </c>
       <c r="W15">
         <v>38.22</v>
       </c>
       <c r="X15">
         <v>25.66</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C16">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G16" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H16">
-        <v>1844.42</v>
+        <v>1905.86</v>
       </c>
       <c r="I16">
-        <v>1328.06</v>
+        <v>1649.98</v>
       </c>
       <c r="J16">
-        <v>516.36</v>
+        <v>255.88</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
         <v>6</v>
       </c>
       <c r="M16">
         <v>427.81</v>
       </c>
       <c r="N16">
-        <v>366.05</v>
+        <v>313.2</v>
       </c>
       <c r="O16">
-        <v>212.09</v>
+        <v>280.0</v>
       </c>
       <c r="P16">
-        <v>132.86</v>
+        <v>280.0</v>
       </c>
       <c r="Q16">
-        <v>123.94</v>
+        <v>259.0</v>
       </c>
       <c r="R16">
-        <v>65.31</v>
+        <v>89.97</v>
       </c>
       <c r="S16">
-        <v>111.91</v>
+        <v>79.86</v>
       </c>
       <c r="T16">
-        <v>97.72</v>
+        <v>68.33</v>
       </c>
       <c r="U16">
-        <v>86.33</v>
+        <v>59.89</v>
       </c>
       <c r="V16">
-        <v>76.43</v>
+        <v>18.63</v>
       </c>
       <c r="W16">
-        <v>73.87</v>
+        <v>16.67</v>
       </c>
       <c r="X16">
-        <v>70.1</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F17">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H17">
-        <v>1724.31</v>
+        <v>1844.42</v>
       </c>
       <c r="I17">
-        <v>1273.9</v>
+        <v>1328.06</v>
       </c>
       <c r="J17">
-        <v>450.41</v>
+        <v>516.36</v>
       </c>
       <c r="K17">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
       <c r="N17">
-        <v>280.0</v>
+        <v>366.05</v>
       </c>
       <c r="O17">
-        <v>265.71</v>
+        <v>212.09</v>
       </c>
       <c r="P17">
-        <v>250.83</v>
+        <v>132.86</v>
       </c>
       <c r="Q17">
-        <v>81.63</v>
+        <v>123.94</v>
+      </c>
+      <c r="R17">
+        <v>65.31</v>
       </c>
       <c r="S17">
-        <v>93.33</v>
+        <v>111.91</v>
       </c>
       <c r="T17">
+        <v>97.72</v>
+      </c>
+      <c r="U17">
         <v>86.33</v>
       </c>
-      <c r="U17">
-[...1 lines deleted...]
-      </c>
       <c r="V17">
+        <v>76.43</v>
+      </c>
+      <c r="W17">
         <v>73.87</v>
       </c>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
       <c r="X17">
-        <v>46.27</v>
+        <v>70.1</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>16</v>
       </c>
       <c r="C18">
         <v>-1</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="H18">
-        <v>1694.78</v>
+        <v>1736.16</v>
       </c>
       <c r="I18">
-        <v>1321.89</v>
+        <v>1285.75</v>
       </c>
       <c r="J18">
-        <v>372.89</v>
+        <v>450.41</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>338.59</v>
+        <v>395.73</v>
       </c>
       <c r="N18">
-        <v>313.2</v>
+        <v>280.0</v>
       </c>
       <c r="O18">
-        <v>204.99</v>
+        <v>265.71</v>
       </c>
       <c r="P18">
-        <v>179.94</v>
+        <v>250.83</v>
       </c>
       <c r="Q18">
-        <v>152.31</v>
+        <v>81.63</v>
       </c>
       <c r="R18">
-        <v>132.86</v>
+        <v>11.85</v>
       </c>
       <c r="S18">
+        <v>93.33</v>
+      </c>
+      <c r="T18">
         <v>86.33</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
+        <v>83.61</v>
+      </c>
+      <c r="V18">
+        <v>73.87</v>
+      </c>
+      <c r="W18">
         <v>67.0</v>
       </c>
-      <c r="V18">
-[...4 lines deleted...]
-      </c>
       <c r="X18">
-        <v>40.62</v>
+        <v>46.27</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>17</v>
       </c>
       <c r="C19">
         <v>-1</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G19" t="s">
         <v>65</v>
       </c>
       <c r="H19">
-        <v>1668.55</v>
+        <v>1694.78</v>
       </c>
       <c r="I19">
-        <v>1285.28</v>
+        <v>1321.89</v>
       </c>
       <c r="J19">
-        <v>383.27</v>
+        <v>372.89</v>
       </c>
       <c r="K19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M19">
-        <v>316.92</v>
+        <v>338.59</v>
       </c>
       <c r="N19">
-        <v>267.98</v>
+        <v>313.2</v>
       </c>
       <c r="O19">
-        <v>259.0</v>
+        <v>204.99</v>
       </c>
       <c r="P19">
-        <v>229.29</v>
+        <v>179.94</v>
       </c>
       <c r="Q19">
-        <v>212.09</v>
+        <v>152.31</v>
+      </c>
+      <c r="R19">
+        <v>132.86</v>
       </c>
       <c r="S19">
-        <v>142.6</v>
+        <v>86.33</v>
       </c>
       <c r="T19">
-        <v>93.33</v>
+        <v>79.86</v>
       </c>
       <c r="U19">
-        <v>77.34</v>
+        <v>67.0</v>
       </c>
       <c r="V19">
-        <v>70.0</v>
+        <v>58.46</v>
+      </c>
+      <c r="W19">
+        <v>40.62</v>
+      </c>
+      <c r="X19">
+        <v>40.62</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18</v>
       </c>
       <c r="C20">
         <v>-1</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="H20">
-        <v>1658.54</v>
+        <v>1668.55</v>
       </c>
       <c r="I20">
-        <v>1533.19</v>
+        <v>1285.28</v>
       </c>
       <c r="J20">
-        <v>125.35</v>
+        <v>383.27</v>
       </c>
       <c r="K20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L20">
         <v>4</v>
       </c>
       <c r="M20">
-        <v>280.0</v>
+        <v>316.92</v>
       </c>
       <c r="N20">
-        <v>280.0</v>
+        <v>267.98</v>
       </c>
       <c r="O20">
         <v>259.0</v>
       </c>
       <c r="P20">
-        <v>259.0</v>
+        <v>229.29</v>
       </c>
       <c r="Q20">
-        <v>259.0</v>
-[...2 lines deleted...]
-        <v>196.19</v>
+        <v>212.09</v>
       </c>
       <c r="S20">
-        <v>43.85</v>
+        <v>142.6</v>
       </c>
       <c r="T20">
-        <v>39.59</v>
+        <v>93.33</v>
       </c>
       <c r="U20">
-        <v>30.35</v>
+        <v>77.34</v>
       </c>
       <c r="V20">
-        <v>11.56</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F21">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H21">
-        <v>1625.86</v>
+        <v>1658.54</v>
       </c>
       <c r="I21">
-        <v>1369.98</v>
+        <v>1533.19</v>
       </c>
       <c r="J21">
-        <v>255.88</v>
+        <v>125.35</v>
       </c>
       <c r="K21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L21">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M21">
-        <v>427.81</v>
+        <v>280.0</v>
       </c>
       <c r="N21">
-        <v>313.2</v>
+        <v>280.0</v>
       </c>
       <c r="O21">
-        <v>280.0</v>
+        <v>259.0</v>
       </c>
       <c r="P21">
         <v>259.0</v>
       </c>
       <c r="Q21">
-        <v>89.97</v>
+        <v>259.0</v>
+      </c>
+      <c r="R21">
+        <v>196.19</v>
       </c>
       <c r="S21">
-        <v>79.86</v>
+        <v>43.85</v>
       </c>
       <c r="T21">
-        <v>68.33</v>
+        <v>39.59</v>
       </c>
       <c r="U21">
-        <v>59.89</v>
+        <v>30.35</v>
       </c>
       <c r="V21">
-        <v>18.63</v>
-[...5 lines deleted...]
-        <v>12.5</v>
+        <v>11.56</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
         <v>2003</v>
       </c>
       <c r="G22" t="s">
         <v>26</v>
       </c>
       <c r="H22">
@@ -3286,3250 +3292,3277 @@
       </c>
       <c r="S22">
         <v>93.33</v>
       </c>
       <c r="T22">
         <v>86.33</v>
       </c>
       <c r="U22">
         <v>79.86</v>
       </c>
       <c r="V22">
         <v>58.46</v>
       </c>
       <c r="W22">
         <v>58.46</v>
       </c>
       <c r="X22">
         <v>16.79</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C23">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D23" t="s">
         <v>73</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G23" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H23">
-        <v>1504.11</v>
+        <v>1506.74</v>
       </c>
       <c r="I23">
-        <v>1168.42</v>
+        <v>1419.58</v>
       </c>
       <c r="J23">
-        <v>335.69</v>
+        <v>87.16</v>
       </c>
       <c r="K23">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L23">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M23">
-        <v>407.44</v>
+        <v>300.0</v>
       </c>
       <c r="N23">
-        <v>229.29</v>
+        <v>300.0</v>
       </c>
       <c r="O23">
-        <v>213.91</v>
+        <v>300.0</v>
       </c>
       <c r="P23">
-        <v>162.24</v>
+        <v>280.0</v>
       </c>
       <c r="Q23">
-        <v>122.89</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>239.58</v>
       </c>
       <c r="S23">
-        <v>76.43</v>
+        <v>73.87</v>
       </c>
       <c r="T23">
-        <v>73.87</v>
-[...11 lines deleted...]
-        <v>44.29</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G24" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="H24">
-        <v>1444.05</v>
+        <v>1504.11</v>
       </c>
       <c r="I24">
-        <v>1239.2</v>
+        <v>1168.42</v>
       </c>
       <c r="J24">
-        <v>204.85</v>
+        <v>335.69</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M24">
-        <v>359.751</v>
+        <v>407.44</v>
       </c>
       <c r="N24">
-        <v>212.09</v>
+        <v>229.29</v>
       </c>
       <c r="O24">
-        <v>210.3</v>
+        <v>213.91</v>
       </c>
       <c r="P24">
-        <v>179.94</v>
+        <v>162.24</v>
       </c>
       <c r="Q24">
-        <v>155.27</v>
+        <v>122.89</v>
       </c>
       <c r="R24">
-        <v>121.85</v>
+        <v>32.65</v>
       </c>
       <c r="S24">
-        <v>119.9205</v>
+        <v>76.43</v>
       </c>
       <c r="T24">
-        <v>72.43</v>
+        <v>73.87</v>
       </c>
       <c r="U24">
-        <v>12.5</v>
+        <v>50.02</v>
+      </c>
+      <c r="V24">
+        <v>46.27</v>
+      </c>
+      <c r="W24">
+        <v>44.81</v>
+      </c>
+      <c r="X24">
+        <v>44.29</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C25">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G25" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="H25">
-        <v>1420.34</v>
+        <v>1444.05</v>
       </c>
       <c r="I25">
-        <v>871.72</v>
+        <v>1239.2</v>
       </c>
       <c r="J25">
-        <v>548.62</v>
+        <v>204.85</v>
       </c>
       <c r="K25">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L25">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M25">
-        <v>300.0</v>
+        <v>359.751</v>
       </c>
       <c r="N25">
-        <v>259.0</v>
+        <v>212.09</v>
       </c>
       <c r="O25">
-        <v>144.85</v>
+        <v>210.3</v>
       </c>
       <c r="P25">
-        <v>122.89</v>
+        <v>179.94</v>
       </c>
       <c r="Q25">
-        <v>44.98</v>
+        <v>155.27</v>
+      </c>
+      <c r="R25">
+        <v>121.85</v>
       </c>
       <c r="S25">
-        <v>173.16</v>
+        <v>119.9205</v>
       </c>
       <c r="T25">
-        <v>86.33</v>
+        <v>72.43</v>
       </c>
       <c r="U25">
-        <v>79.86</v>
-[...8 lines deleted...]
-        <v>65.4</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="G26" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H26">
-        <v>1395.36</v>
+        <v>1440.11</v>
       </c>
       <c r="I26">
-        <v>1273.89</v>
+        <v>1302.79</v>
       </c>
       <c r="J26">
-        <v>121.47</v>
+        <v>137.32</v>
       </c>
       <c r="K26">
         <v>6</v>
       </c>
       <c r="L26">
         <v>4</v>
       </c>
       <c r="M26">
+        <v>280.0</v>
+      </c>
+      <c r="N26">
         <v>259.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
-        <v>235.88</v>
+        <v>239.58</v>
       </c>
       <c r="P26">
-        <v>204.99</v>
+        <v>229.29</v>
       </c>
       <c r="Q26">
-        <v>175.39</v>
+        <v>150.07</v>
       </c>
       <c r="R26">
-        <v>143.63</v>
+        <v>144.85</v>
       </c>
       <c r="S26">
-        <v>48.45</v>
+        <v>47.4</v>
       </c>
       <c r="T26">
-        <v>37.52</v>
+        <v>38.34</v>
       </c>
       <c r="U26">
-        <v>24.8</v>
+        <v>33.87</v>
       </c>
       <c r="V26">
-        <v>10.7</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C27">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F27">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G27" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H27">
-        <v>1363.99</v>
+        <v>1420.34</v>
       </c>
       <c r="I27">
-        <v>1250.54</v>
+        <v>871.72</v>
       </c>
       <c r="J27">
-        <v>113.45</v>
+        <v>548.62</v>
       </c>
       <c r="K27">
+        <v>5</v>
+      </c>
+      <c r="L27">
         <v>6</v>
       </c>
-      <c r="L27">
-[...1 lines deleted...]
-      </c>
       <c r="M27">
-        <v>271.17</v>
+        <v>300.0</v>
       </c>
       <c r="N27">
-        <v>247.88</v>
+        <v>259.0</v>
       </c>
       <c r="O27">
-        <v>218.18</v>
+        <v>144.85</v>
       </c>
       <c r="P27">
-        <v>201.82</v>
+        <v>122.89</v>
       </c>
       <c r="Q27">
-        <v>167.86</v>
-[...2 lines deleted...]
-        <v>143.63</v>
+        <v>44.98</v>
       </c>
       <c r="S27">
-        <v>64.75</v>
+        <v>173.16</v>
       </c>
       <c r="T27">
-        <v>38.82</v>
+        <v>86.33</v>
       </c>
       <c r="U27">
-        <v>9.88</v>
+        <v>79.86</v>
+      </c>
+      <c r="V27">
+        <v>73.87</v>
+      </c>
+      <c r="W27">
+        <v>70.0</v>
+      </c>
+      <c r="X27">
+        <v>65.4</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C28">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F28">
         <v>1998</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
-        <v>1328.43</v>
+        <v>1368.86</v>
       </c>
       <c r="I28">
-        <v>1146.88</v>
+        <v>975.14</v>
       </c>
       <c r="J28">
-        <v>181.55</v>
+        <v>393.72</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M28">
-        <v>219.63</v>
+        <v>226.74</v>
       </c>
       <c r="N28">
         <v>204.99</v>
       </c>
       <c r="O28">
-        <v>203.16</v>
+        <v>166.0</v>
       </c>
       <c r="P28">
-        <v>181.47</v>
+        <v>150.07</v>
       </c>
       <c r="Q28">
-        <v>175.39</v>
+        <v>113.67</v>
       </c>
       <c r="R28">
-        <v>162.24</v>
+        <v>113.67</v>
       </c>
       <c r="S28">
+        <v>86.33</v>
+      </c>
+      <c r="T28">
+        <v>73.87</v>
+      </c>
+      <c r="U28">
         <v>68.33</v>
       </c>
-      <c r="T28">
-[...3 lines deleted...]
-        <v>50.02</v>
+      <c r="V28">
+        <v>66.25</v>
+      </c>
+      <c r="W28">
+        <v>54.08</v>
+      </c>
+      <c r="X28">
+        <v>44.86</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F29">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="H29">
-        <v>1290.41</v>
+        <v>1366.83</v>
       </c>
       <c r="I29">
-        <v>1088.92</v>
+        <v>1250.54</v>
       </c>
       <c r="J29">
-        <v>201.49</v>
+        <v>116.29</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M29">
-        <v>280.0</v>
+        <v>271.17</v>
       </c>
       <c r="N29">
-        <v>239.58</v>
+        <v>247.88</v>
       </c>
       <c r="O29">
-        <v>229.29</v>
+        <v>218.18</v>
       </c>
       <c r="P29">
-        <v>150.07</v>
+        <v>201.82</v>
       </c>
       <c r="Q29">
-        <v>144.85</v>
+        <v>167.86</v>
       </c>
       <c r="R29">
-        <v>45.13</v>
+        <v>143.63</v>
       </c>
       <c r="S29">
-        <v>64.17</v>
+        <v>64.75</v>
       </c>
       <c r="T29">
-        <v>47.4</v>
+        <v>38.82</v>
       </c>
       <c r="U29">
-        <v>38.34</v>
-[...5 lines deleted...]
-        <v>17.71</v>
+        <v>12.72</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
       <c r="E30" t="s">
         <v>89</v>
       </c>
       <c r="F30">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="G30" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H30">
-        <v>1234.61</v>
+        <v>1328.43</v>
       </c>
       <c r="I30">
-        <v>1122.33</v>
+        <v>1146.88</v>
       </c>
       <c r="J30">
-        <v>112.28</v>
+        <v>181.55</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M30">
-        <v>221.61</v>
+        <v>219.63</v>
       </c>
       <c r="N30">
-        <v>221.61</v>
+        <v>204.99</v>
       </c>
       <c r="O30">
-        <v>189.61</v>
+        <v>203.16</v>
       </c>
       <c r="P30">
-        <v>183.63</v>
+        <v>181.47</v>
       </c>
       <c r="Q30">
+        <v>175.39</v>
+      </c>
+      <c r="R30">
         <v>162.24</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
       <c r="S30">
-        <v>79.86</v>
+        <v>68.33</v>
       </c>
       <c r="T30">
-        <v>32.42</v>
+        <v>63.2</v>
+      </c>
+      <c r="U30">
+        <v>50.02</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" t="s">
         <v>91</v>
       </c>
       <c r="F31">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G31" t="s">
         <v>26</v>
       </c>
       <c r="H31">
-        <v>1225.34</v>
+        <v>1326.84</v>
       </c>
       <c r="I31">
-        <v>831.62</v>
+        <v>1316.41</v>
       </c>
       <c r="J31">
-        <v>393.72</v>
+        <v>10.43</v>
       </c>
       <c r="K31">
         <v>6</v>
       </c>
       <c r="L31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M31">
-        <v>204.99</v>
+        <v>280.0</v>
       </c>
       <c r="N31">
-        <v>166.0</v>
+        <v>280.0</v>
       </c>
       <c r="O31">
-        <v>150.07</v>
+        <v>280.0</v>
       </c>
       <c r="P31">
-        <v>113.67</v>
+        <v>256.69</v>
       </c>
       <c r="Q31">
-        <v>113.67</v>
+        <v>109.86</v>
       </c>
       <c r="R31">
-        <v>83.22</v>
+        <v>109.86</v>
       </c>
       <c r="S31">
-        <v>86.33</v>
-[...14 lines deleted...]
-        <v>44.86</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G32" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="H32">
-        <v>1156.98</v>
+        <v>1243.24</v>
       </c>
       <c r="I32">
-        <v>1156.98</v>
+        <v>958.14</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
+        <v>285.1</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M32">
-        <v>280.0</v>
+        <v>259.0</v>
       </c>
       <c r="N32">
-        <v>280.0</v>
+        <v>204.99</v>
       </c>
       <c r="O32">
-        <v>280.0</v>
+        <v>175.39</v>
       </c>
       <c r="P32">
-        <v>109.86</v>
+        <v>143.63</v>
       </c>
       <c r="Q32">
-        <v>109.86</v>
+        <v>118.77</v>
       </c>
       <c r="R32">
-        <v>97.26</v>
+        <v>56.36</v>
+      </c>
+      <c r="S32">
+        <v>85.0</v>
+      </c>
+      <c r="T32">
+        <v>78.63</v>
+      </c>
+      <c r="U32">
+        <v>48.45</v>
+      </c>
+      <c r="V32">
+        <v>37.52</v>
+      </c>
+      <c r="W32">
+        <v>24.8</v>
+      </c>
+      <c r="X32">
+        <v>10.7</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C33">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="E33" t="s">
         <v>95</v>
       </c>
       <c r="F33">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G33" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H33">
-        <v>1147.0</v>
+        <v>1234.61</v>
       </c>
       <c r="I33">
-        <v>601.94</v>
+        <v>1122.33</v>
       </c>
       <c r="J33">
-        <v>545.06</v>
+        <v>112.28</v>
       </c>
       <c r="K33">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M33">
-        <v>212.09</v>
+        <v>221.61</v>
       </c>
       <c r="N33">
-        <v>155.27</v>
+        <v>221.61</v>
       </c>
       <c r="O33">
-        <v>130.32</v>
+        <v>189.61</v>
       </c>
       <c r="P33">
-        <v>104.26</v>
+        <v>183.63</v>
+      </c>
+      <c r="Q33">
+        <v>162.24</v>
+      </c>
+      <c r="R33">
+        <v>143.63</v>
       </c>
       <c r="S33">
-        <v>153.502</v>
+        <v>79.86</v>
       </c>
       <c r="T33">
-        <v>95.75</v>
-[...11 lines deleted...]
-        <v>64.84</v>
+        <v>32.42</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34">
         <v>1998</v>
       </c>
       <c r="G34" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H34">
-        <v>1139.59</v>
+        <v>1232.22</v>
       </c>
       <c r="I34">
-        <v>1091.59</v>
+        <v>1093.74</v>
       </c>
       <c r="J34">
-        <v>48.0</v>
+        <v>138.48</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M34">
-        <v>239.58</v>
+        <v>280.0</v>
       </c>
       <c r="N34">
-        <v>235.88</v>
+        <v>194.0</v>
       </c>
       <c r="O34">
-        <v>186.68</v>
+        <v>189.61</v>
       </c>
       <c r="P34">
-        <v>162.24</v>
+        <v>189.61</v>
       </c>
       <c r="Q34">
-        <v>138.81</v>
+        <v>175.39</v>
       </c>
       <c r="R34">
-        <v>128.4</v>
+        <v>65.13</v>
       </c>
       <c r="S34">
-        <v>31.33</v>
+        <v>81.71</v>
       </c>
       <c r="T34">
-        <v>16.67</v>
+        <v>51.18</v>
+      </c>
+      <c r="U34">
+        <v>5.59</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D35" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
         <v>99</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G35" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="H35">
-        <v>1130.07</v>
+        <v>1212.7</v>
       </c>
       <c r="I35">
-        <v>819.68</v>
+        <v>981.57</v>
       </c>
       <c r="J35">
-        <v>310.39</v>
+        <v>231.13</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
+        <v>259.0</v>
+      </c>
+      <c r="N35">
         <v>221.61</v>
       </c>
-      <c r="N35">
-[...1 lines deleted...]
-      </c>
       <c r="O35">
-        <v>113.67</v>
+        <v>221.61</v>
       </c>
       <c r="P35">
-        <v>105.15</v>
+        <v>157.12</v>
       </c>
       <c r="Q35">
-        <v>91.04</v>
+        <v>65.87</v>
       </c>
       <c r="R35">
-        <v>83.22</v>
+        <v>56.36</v>
       </c>
       <c r="S35">
-        <v>84.65</v>
+        <v>71.54</v>
       </c>
       <c r="T35">
-        <v>65.4</v>
+        <v>63.2</v>
       </c>
       <c r="U35">
-        <v>58.46</v>
+        <v>40.96</v>
       </c>
       <c r="V35">
-        <v>56.62</v>
+        <v>32.1</v>
       </c>
       <c r="W35">
-        <v>27.74</v>
+        <v>11.77</v>
       </c>
       <c r="X35">
-        <v>17.52</v>
+        <v>11.56</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D36" t="s">
+        <v>100</v>
+      </c>
+      <c r="E36" t="s">
         <v>101</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G36" t="s">
         <v>43</v>
       </c>
       <c r="H36">
-        <v>1129.69</v>
+        <v>1147.0</v>
       </c>
       <c r="I36">
-        <v>1010.68</v>
+        <v>601.94</v>
       </c>
       <c r="J36">
-        <v>119.01</v>
+        <v>545.06</v>
       </c>
       <c r="K36">
+        <v>4</v>
+      </c>
+      <c r="L36">
         <v>6</v>
       </c>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
       <c r="M36">
-        <v>259.0</v>
+        <v>212.09</v>
       </c>
       <c r="N36">
-        <v>259.0</v>
+        <v>155.27</v>
       </c>
       <c r="O36">
-        <v>247.88</v>
+        <v>130.32</v>
       </c>
       <c r="P36">
-        <v>143.63</v>
-[...5 lines deleted...]
-        <v>16.33</v>
+        <v>104.26</v>
       </c>
       <c r="S36">
-        <v>42.8</v>
+        <v>153.502</v>
       </c>
       <c r="T36">
-        <v>39.59</v>
+        <v>95.75</v>
       </c>
       <c r="U36">
-        <v>36.62</v>
+        <v>82.63</v>
+      </c>
+      <c r="V36">
+        <v>77.64</v>
+      </c>
+      <c r="W36">
+        <v>70.7</v>
+      </c>
+      <c r="X36">
+        <v>64.84</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F37">
         <v>1998</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="H37">
-        <v>1115.71</v>
+        <v>1139.59</v>
       </c>
       <c r="I37">
-        <v>977.23</v>
+        <v>1091.59</v>
       </c>
       <c r="J37">
-        <v>138.48</v>
+        <v>48.0</v>
       </c>
       <c r="K37">
         <v>6</v>
       </c>
       <c r="L37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M37">
-        <v>280.0</v>
+        <v>239.58</v>
       </c>
       <c r="N37">
-        <v>194.0</v>
+        <v>235.88</v>
       </c>
       <c r="O37">
-        <v>189.61</v>
+        <v>186.68</v>
       </c>
       <c r="P37">
-        <v>189.61</v>
+        <v>162.24</v>
       </c>
       <c r="Q37">
-        <v>65.13</v>
+        <v>138.81</v>
       </c>
       <c r="R37">
-        <v>58.88</v>
+        <v>128.4</v>
       </c>
       <c r="S37">
-        <v>81.71</v>
+        <v>31.33</v>
       </c>
       <c r="T37">
-        <v>51.18</v>
-[...2 lines deleted...]
-        <v>5.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C38">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H38">
-        <v>1089.74</v>
+        <v>1130.07</v>
       </c>
       <c r="I38">
-        <v>1004.82</v>
+        <v>819.68</v>
       </c>
       <c r="J38">
-        <v>84.92</v>
+        <v>310.39</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M38">
-        <v>212.09</v>
+        <v>221.61</v>
       </c>
       <c r="N38">
         <v>204.99</v>
       </c>
       <c r="O38">
-        <v>189.61</v>
+        <v>113.67</v>
       </c>
       <c r="P38">
-        <v>175.39</v>
+        <v>105.15</v>
       </c>
       <c r="Q38">
-        <v>138.81</v>
+        <v>91.04</v>
       </c>
       <c r="R38">
-        <v>83.93</v>
+        <v>83.22</v>
       </c>
       <c r="S38">
-        <v>36.62</v>
+        <v>84.65</v>
       </c>
       <c r="T38">
-        <v>35.47</v>
+        <v>65.4</v>
       </c>
       <c r="U38">
-        <v>12.83</v>
+        <v>58.46</v>
+      </c>
+      <c r="V38">
+        <v>56.62</v>
+      </c>
+      <c r="W38">
+        <v>27.74</v>
+      </c>
+      <c r="X38">
+        <v>17.52</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C39">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D39" t="s">
         <v>107</v>
       </c>
       <c r="E39" t="s">
         <v>108</v>
       </c>
       <c r="F39">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G39" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H39">
-        <v>1039.5</v>
+        <v>1129.69</v>
       </c>
       <c r="I39">
-        <v>914.66</v>
+        <v>1010.68</v>
       </c>
       <c r="J39">
-        <v>124.84</v>
+        <v>119.01</v>
       </c>
       <c r="K39">
         <v>6</v>
       </c>
       <c r="L39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M39">
-        <v>239.58</v>
+        <v>259.0</v>
       </c>
       <c r="N39">
-        <v>204.99</v>
+        <v>259.0</v>
       </c>
       <c r="O39">
+        <v>247.88</v>
+      </c>
+      <c r="P39">
         <v>143.63</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>105.15</v>
+        <v>84.84</v>
       </c>
       <c r="R39">
-        <v>98.42</v>
+        <v>16.33</v>
       </c>
       <c r="S39">
-        <v>89.33</v>
+        <v>42.8</v>
       </c>
       <c r="T39">
-        <v>35.51</v>
+        <v>39.59</v>
+      </c>
+      <c r="U39">
+        <v>36.62</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>38</v>
       </c>
       <c r="C40">
         <v>-1</v>
       </c>
       <c r="D40" t="s">
         <v>109</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G40" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="H40">
-        <v>1023.92</v>
+        <v>1089.74</v>
       </c>
       <c r="I40">
-        <v>804.56</v>
+        <v>1004.82</v>
       </c>
       <c r="J40">
-        <v>219.36</v>
+        <v>84.92</v>
       </c>
       <c r="K40">
         <v>6</v>
       </c>
       <c r="L40">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M40">
-        <v>259.0</v>
+        <v>212.09</v>
       </c>
       <c r="N40">
-        <v>221.61</v>
+        <v>204.99</v>
       </c>
       <c r="O40">
-        <v>157.12</v>
+        <v>189.61</v>
       </c>
       <c r="P40">
-        <v>65.87</v>
+        <v>175.39</v>
       </c>
       <c r="Q40">
-        <v>56.36</v>
+        <v>138.81</v>
       </c>
       <c r="R40">
-        <v>44.6</v>
+        <v>83.93</v>
       </c>
       <c r="S40">
-        <v>71.54</v>
+        <v>36.62</v>
       </c>
       <c r="T40">
-        <v>63.2</v>
+        <v>35.47</v>
       </c>
       <c r="U40">
-        <v>40.96</v>
-[...5 lines deleted...]
-        <v>11.56</v>
+        <v>12.83</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D41" t="s">
         <v>111</v>
       </c>
       <c r="E41" t="s">
         <v>112</v>
       </c>
       <c r="F41">
-        <v>2005</v>
+        <v>1987</v>
       </c>
       <c r="G41" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="H41">
-        <v>1000.59</v>
+        <v>1055.57</v>
       </c>
       <c r="I41">
-        <v>975.83</v>
+        <v>914.66</v>
       </c>
       <c r="J41">
-        <v>24.76</v>
+        <v>140.91</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M41">
-        <v>221.61</v>
+        <v>239.58</v>
       </c>
       <c r="N41">
-        <v>189.61</v>
+        <v>204.99</v>
       </c>
       <c r="O41">
-        <v>189.61</v>
+        <v>143.63</v>
       </c>
       <c r="P41">
-        <v>125.0</v>
+        <v>122.89</v>
       </c>
       <c r="Q41">
-        <v>125.0</v>
+        <v>105.15</v>
       </c>
       <c r="R41">
-        <v>125.0</v>
+        <v>98.42</v>
       </c>
       <c r="S41">
-        <v>14.24</v>
+        <v>89.33</v>
       </c>
       <c r="T41">
-        <v>10.52</v>
+        <v>35.51</v>
+      </c>
+      <c r="U41">
+        <v>16.07</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D42" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" t="s">
         <v>114</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G42" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H42">
-        <v>984.46</v>
+        <v>1023.56</v>
       </c>
       <c r="I42">
-        <v>849.8</v>
+        <v>766.27</v>
       </c>
       <c r="J42">
-        <v>134.66</v>
+        <v>257.29</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M42">
-        <v>214.62</v>
+        <v>212.09</v>
       </c>
       <c r="N42">
-        <v>179.45</v>
+        <v>189.61</v>
       </c>
       <c r="O42">
-        <v>175.39</v>
+        <v>124.35</v>
       </c>
       <c r="P42">
-        <v>150.07</v>
+        <v>118.77</v>
       </c>
       <c r="Q42">
-        <v>68.82</v>
+        <v>63.09</v>
       </c>
       <c r="R42">
-        <v>61.45</v>
+        <v>58.36</v>
       </c>
       <c r="S42">
-        <v>58.46</v>
+        <v>70.7</v>
       </c>
       <c r="T42">
-        <v>36.62</v>
+        <v>63.2</v>
       </c>
       <c r="U42">
-        <v>22.94</v>
+        <v>49.05</v>
       </c>
       <c r="V42">
-        <v>16.64</v>
+        <v>46.27</v>
+      </c>
+      <c r="W42">
+        <v>28.07</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>41</v>
       </c>
       <c r="C43">
         <v>-1</v>
       </c>
       <c r="D43" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" t="s">
         <v>116</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43">
+        <v>2005</v>
+      </c>
+      <c r="G43" t="s">
         <v>117</v>
       </c>
-      <c r="F43">
-[...4 lines deleted...]
-      </c>
       <c r="H43">
-        <v>973.01</v>
+        <v>1000.59</v>
       </c>
       <c r="I43">
-        <v>831.47</v>
+        <v>975.83</v>
       </c>
       <c r="J43">
-        <v>141.54</v>
+        <v>24.76</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M43">
-        <v>175.39</v>
+        <v>221.61</v>
       </c>
       <c r="N43">
-        <v>175.39</v>
+        <v>189.61</v>
       </c>
       <c r="O43">
-        <v>162.24</v>
+        <v>189.61</v>
       </c>
       <c r="P43">
-        <v>128.4</v>
+        <v>125.0</v>
       </c>
       <c r="Q43">
-        <v>128.4</v>
+        <v>125.0</v>
       </c>
       <c r="R43">
-        <v>61.65</v>
+        <v>125.0</v>
       </c>
       <c r="S43">
-        <v>63.2</v>
+        <v>14.24</v>
       </c>
       <c r="T43">
-        <v>55.4</v>
-[...2 lines deleted...]
-        <v>22.94</v>
+        <v>10.52</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>42</v>
       </c>
       <c r="C44">
         <v>-1</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
       <c r="E44" t="s">
         <v>119</v>
       </c>
       <c r="F44">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G44" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H44">
-        <v>965.2</v>
+        <v>984.46</v>
       </c>
       <c r="I44">
-        <v>707.91</v>
+        <v>849.8</v>
       </c>
       <c r="J44">
-        <v>257.29</v>
+        <v>134.66</v>
       </c>
       <c r="K44">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M44">
-        <v>212.09</v>
+        <v>214.62</v>
       </c>
       <c r="N44">
-        <v>189.61</v>
+        <v>179.45</v>
       </c>
       <c r="O44">
-        <v>124.35</v>
+        <v>175.39</v>
       </c>
       <c r="P44">
-        <v>118.77</v>
+        <v>150.07</v>
       </c>
       <c r="Q44">
-        <v>63.09</v>
+        <v>68.82</v>
+      </c>
+      <c r="R44">
+        <v>61.45</v>
       </c>
       <c r="S44">
-        <v>70.7</v>
+        <v>58.46</v>
       </c>
       <c r="T44">
-        <v>63.2</v>
+        <v>36.62</v>
       </c>
       <c r="U44">
-        <v>49.05</v>
+        <v>22.94</v>
       </c>
       <c r="V44">
-        <v>46.27</v>
-[...2 lines deleted...]
-        <v>28.07</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
         <v>120</v>
       </c>
       <c r="E45" t="s">
         <v>121</v>
       </c>
       <c r="F45">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G45" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="H45">
-        <v>910.97</v>
+        <v>979.4</v>
       </c>
       <c r="I45">
-        <v>833.74</v>
+        <v>892.77</v>
       </c>
       <c r="J45">
-        <v>77.23</v>
+        <v>86.63</v>
       </c>
       <c r="K45">
         <v>6</v>
       </c>
       <c r="L45">
         <v>3</v>
       </c>
       <c r="M45">
-        <v>204.99</v>
+        <v>239.58</v>
       </c>
       <c r="N45">
+        <v>198.52</v>
+      </c>
+      <c r="O45">
         <v>189.61</v>
-      </c>
-[...1 lines deleted...]
-        <v>162.24</v>
       </c>
       <c r="P45">
         <v>162.24</v>
       </c>
       <c r="Q45">
-        <v>65.87</v>
+        <v>76.98</v>
       </c>
       <c r="R45">
-        <v>48.79</v>
+        <v>25.84</v>
       </c>
       <c r="S45">
-        <v>40.56</v>
+        <v>34.7</v>
       </c>
       <c r="T45">
-        <v>24.8</v>
+        <v>28.98</v>
       </c>
       <c r="U45">
-        <v>11.87</v>
+        <v>22.95</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C46">
-        <v>17</v>
+        <v>-2</v>
       </c>
       <c r="D46" t="s">
+        <v>122</v>
+      </c>
+      <c r="E46" t="s">
         <v>123</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G46" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="H46">
-        <v>906.74</v>
+        <v>973.01</v>
       </c>
       <c r="I46">
-        <v>819.58</v>
+        <v>831.47</v>
       </c>
       <c r="J46">
-        <v>87.16</v>
+        <v>141.54</v>
       </c>
       <c r="K46">
+        <v>6</v>
+      </c>
+      <c r="L46">
         <v>3</v>
       </c>
-      <c r="L46">
-[...1 lines deleted...]
-      </c>
       <c r="M46">
-        <v>300.0</v>
+        <v>175.39</v>
       </c>
       <c r="N46">
-        <v>280.0</v>
+        <v>175.39</v>
       </c>
       <c r="O46">
-        <v>239.58</v>
+        <v>162.24</v>
+      </c>
+      <c r="P46">
+        <v>128.4</v>
+      </c>
+      <c r="Q46">
+        <v>128.4</v>
+      </c>
+      <c r="R46">
+        <v>61.65</v>
       </c>
       <c r="S46">
-        <v>73.87</v>
+        <v>63.2</v>
       </c>
       <c r="T46">
-        <v>13.29</v>
+        <v>55.4</v>
+      </c>
+      <c r="U46">
+        <v>22.94</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
+        <v>124</v>
+      </c>
+      <c r="E47" t="s">
         <v>125</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47">
+        <v>1998</v>
+      </c>
+      <c r="G47" t="s">
         <v>126</v>
       </c>
-      <c r="F47">
-[...4 lines deleted...]
-      </c>
       <c r="H47">
-        <v>896.6</v>
+        <v>965.92</v>
       </c>
       <c r="I47">
-        <v>806.99</v>
+        <v>965.92</v>
       </c>
       <c r="J47">
-        <v>89.61</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>6</v>
       </c>
       <c r="L47">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M47">
-        <v>239.58</v>
+        <v>204.99</v>
       </c>
       <c r="N47">
         <v>204.99</v>
       </c>
       <c r="O47">
+        <v>189.61</v>
+      </c>
+      <c r="P47">
+        <v>175.39</v>
+      </c>
+      <c r="Q47">
         <v>138.81</v>
       </c>
-      <c r="P47">
-[...4 lines deleted...]
-      </c>
       <c r="R47">
-        <v>49.16</v>
-[...5 lines deleted...]
-        <v>39.59</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>45</v>
       </c>
       <c r="C48">
         <v>-2</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="E48" t="s">
         <v>128</v>
       </c>
       <c r="F48">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G48" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="H48">
-        <v>895.42</v>
+        <v>910.97</v>
       </c>
       <c r="I48">
-        <v>613.29</v>
+        <v>833.74</v>
       </c>
       <c r="J48">
-        <v>282.13</v>
+        <v>77.23</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M48">
+        <v>204.99</v>
+      </c>
+      <c r="N48">
         <v>189.61</v>
       </c>
-      <c r="N48">
-[...1 lines deleted...]
-      </c>
       <c r="O48">
-        <v>109.86</v>
+        <v>162.24</v>
       </c>
       <c r="P48">
-        <v>101.62</v>
+        <v>162.24</v>
       </c>
       <c r="Q48">
-        <v>52.75</v>
+        <v>65.87</v>
       </c>
       <c r="R48">
-        <v>9.38</v>
+        <v>48.79</v>
       </c>
       <c r="S48">
-        <v>68.33</v>
+        <v>40.56</v>
       </c>
       <c r="T48">
-        <v>58.46</v>
+        <v>24.8</v>
       </c>
       <c r="U48">
-        <v>58.46</v>
-[...5 lines deleted...]
-        <v>42.8</v>
+        <v>11.87</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>46</v>
       </c>
       <c r="C49">
         <v>-2</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="F49">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G49" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="H49">
-        <v>884.04</v>
+        <v>896.6</v>
       </c>
       <c r="I49">
-        <v>775.32</v>
+        <v>806.99</v>
       </c>
       <c r="J49">
-        <v>108.72</v>
+        <v>89.61</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M49">
-        <v>169.86</v>
+        <v>239.58</v>
       </c>
       <c r="N49">
-        <v>162.24</v>
+        <v>204.99</v>
       </c>
       <c r="O49">
-        <v>150.07</v>
+        <v>138.81</v>
       </c>
       <c r="P49">
-        <v>105.15</v>
+        <v>117.0</v>
       </c>
       <c r="Q49">
-        <v>94.0</v>
+        <v>57.45</v>
       </c>
       <c r="R49">
-        <v>94.0</v>
+        <v>49.16</v>
       </c>
       <c r="S49">
-        <v>54.08</v>
+        <v>50.02</v>
       </c>
       <c r="T49">
-        <v>41.67</v>
-[...2 lines deleted...]
-        <v>12.97</v>
+        <v>39.59</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C50">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E50" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F50">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G50" t="s">
         <v>26</v>
       </c>
       <c r="H50">
-        <v>870.69</v>
+        <v>895.42</v>
       </c>
       <c r="I50">
-        <v>652.26</v>
+        <v>613.29</v>
       </c>
       <c r="J50">
-        <v>218.43</v>
+        <v>282.13</v>
       </c>
       <c r="K50">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L50">
         <v>5</v>
       </c>
       <c r="M50">
-        <v>239.58</v>
+        <v>189.61</v>
       </c>
       <c r="N50">
-        <v>221.61</v>
+        <v>150.07</v>
       </c>
       <c r="O50">
-        <v>99.15</v>
+        <v>109.86</v>
       </c>
       <c r="P50">
-        <v>68.82</v>
+        <v>101.62</v>
       </c>
       <c r="Q50">
-        <v>23.1</v>
+        <v>52.75</v>
+      </c>
+      <c r="R50">
+        <v>9.38</v>
       </c>
       <c r="S50">
-        <v>55.4</v>
+        <v>68.33</v>
       </c>
       <c r="T50">
+        <v>58.46</v>
+      </c>
+      <c r="U50">
+        <v>58.46</v>
+      </c>
+      <c r="V50">
         <v>54.08</v>
       </c>
-      <c r="U50">
-[...4 lines deleted...]
-      </c>
       <c r="W50">
-        <v>24.8</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C51">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E51" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F51">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G51" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="H51">
-        <v>814.16</v>
+        <v>884.04</v>
       </c>
       <c r="I51">
-        <v>493.52</v>
+        <v>775.32</v>
       </c>
       <c r="J51">
-        <v>320.64</v>
+        <v>108.72</v>
       </c>
       <c r="K51">
         <v>6</v>
       </c>
       <c r="L51">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M51">
-        <v>143.63</v>
+        <v>169.86</v>
       </c>
       <c r="N51">
-        <v>106.05</v>
+        <v>162.24</v>
       </c>
       <c r="O51">
-        <v>83.22</v>
+        <v>150.07</v>
       </c>
       <c r="P51">
-        <v>56.36</v>
+        <v>105.15</v>
       </c>
       <c r="Q51">
-        <v>52.57</v>
+        <v>94.0</v>
       </c>
       <c r="R51">
-        <v>51.69</v>
+        <v>94.0</v>
       </c>
       <c r="S51">
-        <v>75.58</v>
+        <v>54.08</v>
       </c>
       <c r="T51">
-        <v>72.73</v>
+        <v>41.67</v>
       </c>
       <c r="U51">
-        <v>66.25</v>
-[...8 lines deleted...]
-        <v>19.93</v>
+        <v>12.97</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F52">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G52" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="H52">
-        <v>805.72</v>
+        <v>870.69</v>
       </c>
       <c r="I52">
-        <v>791.13</v>
+        <v>652.26</v>
       </c>
       <c r="J52">
-        <v>14.59</v>
+        <v>218.43</v>
       </c>
       <c r="K52">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L52">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M52">
-        <v>204.99</v>
+        <v>239.58</v>
       </c>
       <c r="N52">
-        <v>189.61</v>
+        <v>221.61</v>
       </c>
       <c r="O52">
-        <v>175.39</v>
+        <v>99.15</v>
       </c>
       <c r="P52">
-        <v>138.81</v>
+        <v>68.82</v>
       </c>
       <c r="Q52">
-        <v>52.13</v>
-[...2 lines deleted...]
-        <v>30.2</v>
+        <v>23.1</v>
       </c>
       <c r="S52">
-        <v>14.59</v>
+        <v>55.4</v>
+      </c>
+      <c r="T52">
+        <v>54.08</v>
+      </c>
+      <c r="U52">
+        <v>45.15</v>
+      </c>
+      <c r="V52">
+        <v>39.0</v>
+      </c>
+      <c r="W52">
+        <v>24.8</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C53">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>105</v>
+      </c>
+      <c r="E53" t="s">
+        <v>137</v>
+      </c>
+      <c r="F53">
+        <v>2003</v>
+      </c>
+      <c r="G53" t="s">
+        <v>35</v>
+      </c>
+      <c r="H53">
+        <v>838.49</v>
+      </c>
+      <c r="I53">
+        <v>827.79</v>
+      </c>
+      <c r="J53">
+        <v>10.7</v>
+      </c>
+      <c r="K53">
+        <v>6</v>
+      </c>
+      <c r="L53">
         <v>1</v>
       </c>
-      <c r="D53" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M53">
-        <v>239.58</v>
+        <v>204.99</v>
       </c>
       <c r="N53">
-        <v>204.99</v>
+        <v>150.07</v>
       </c>
       <c r="O53">
-        <v>204.99</v>
+        <v>150.07</v>
       </c>
       <c r="P53">
-        <v>74.4</v>
+        <v>138.81</v>
+      </c>
+      <c r="Q53">
+        <v>115.03</v>
+      </c>
+      <c r="R53">
+        <v>68.82</v>
       </c>
       <c r="S53">
-        <v>46.27</v>
-[...2 lines deleted...]
-        <v>31.33</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D54" t="s">
+        <v>138</v>
+      </c>
+      <c r="E54" t="s">
         <v>139</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G54" t="s">
-        <v>136</v>
+        <v>43</v>
       </c>
       <c r="H54">
-        <v>777.29</v>
+        <v>834.85</v>
       </c>
       <c r="I54">
-        <v>756.07</v>
+        <v>567.91</v>
       </c>
       <c r="J54">
-        <v>21.22</v>
+        <v>266.94</v>
       </c>
       <c r="K54">
+        <v>5</v>
+      </c>
+      <c r="L54">
         <v>6</v>
       </c>
-      <c r="L54">
-[...1 lines deleted...]
-      </c>
       <c r="M54">
-        <v>221.61</v>
+        <v>159.73</v>
       </c>
       <c r="N54">
-        <v>138.81</v>
+        <v>147.75</v>
       </c>
       <c r="O54">
-        <v>128.4</v>
+        <v>112.41</v>
       </c>
       <c r="P54">
-        <v>115.63</v>
+        <v>109.86</v>
       </c>
       <c r="Q54">
-        <v>101.62</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>38.16</v>
       </c>
       <c r="S54">
-        <v>21.22</v>
+        <v>68.33</v>
+      </c>
+      <c r="T54">
+        <v>63.2</v>
+      </c>
+      <c r="U54">
+        <v>40.51</v>
+      </c>
+      <c r="V54">
+        <v>36.62</v>
+      </c>
+      <c r="W54">
+        <v>30.85</v>
+      </c>
+      <c r="X54">
+        <v>27.43</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C55">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="D55" t="s">
+        <v>140</v>
+      </c>
+      <c r="E55" t="s">
         <v>141</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55">
+        <v>1992</v>
+      </c>
+      <c r="G55" t="s">
         <v>142</v>
       </c>
-      <c r="F55">
-[...4 lines deleted...]
-      </c>
       <c r="H55">
-        <v>761.81</v>
+        <v>821.27</v>
       </c>
       <c r="I55">
-        <v>511.68</v>
+        <v>749.95</v>
       </c>
       <c r="J55">
-        <v>250.13</v>
+        <v>71.32</v>
       </c>
       <c r="K55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M55">
-        <v>239.58</v>
+        <v>189.61</v>
       </c>
       <c r="N55">
-        <v>105.15</v>
+        <v>189.61</v>
       </c>
       <c r="O55">
-        <v>89.97</v>
+        <v>175.39</v>
       </c>
       <c r="P55">
-        <v>76.98</v>
+        <v>145.34</v>
+      </c>
+      <c r="Q55">
+        <v>50.0</v>
       </c>
       <c r="S55">
-        <v>57.32</v>
+        <v>43.85</v>
       </c>
       <c r="T55">
-        <v>55.4</v>
-[...11 lines deleted...]
-        <v>21.54</v>
+        <v>27.47</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D56" t="s">
         <v>143</v>
       </c>
       <c r="E56" t="s">
         <v>144</v>
       </c>
       <c r="F56">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G56" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="H56">
-        <v>739.82</v>
+        <v>801.56</v>
       </c>
       <c r="I56">
-        <v>653.19</v>
+        <v>723.96</v>
       </c>
       <c r="J56">
-        <v>86.63</v>
+        <v>77.6</v>
       </c>
       <c r="K56">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L56">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M56">
-        <v>198.52</v>
+        <v>239.58</v>
       </c>
       <c r="N56">
-        <v>189.61</v>
+        <v>204.99</v>
       </c>
       <c r="O56">
-        <v>162.24</v>
+        <v>204.99</v>
       </c>
       <c r="P56">
-        <v>76.98</v>
-[...2 lines deleted...]
-        <v>25.84</v>
+        <v>74.4</v>
       </c>
       <c r="S56">
-        <v>34.7</v>
+        <v>46.27</v>
       </c>
       <c r="T56">
-        <v>28.98</v>
-[...2 lines deleted...]
-        <v>22.95</v>
+        <v>31.33</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D57" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="E57" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F57">
         <v>2003</v>
       </c>
       <c r="G57" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="H57">
-        <v>734.67</v>
+        <v>794.23</v>
       </c>
       <c r="I57">
-        <v>723.97</v>
+        <v>493.52</v>
       </c>
       <c r="J57">
-        <v>10.7</v>
+        <v>300.71</v>
       </c>
       <c r="K57">
         <v>6</v>
       </c>
       <c r="L57">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M57">
-        <v>204.99</v>
+        <v>143.63</v>
       </c>
       <c r="N57">
-        <v>150.07</v>
+        <v>106.05</v>
       </c>
       <c r="O57">
-        <v>138.81</v>
+        <v>83.22</v>
       </c>
       <c r="P57">
-        <v>115.03</v>
+        <v>56.36</v>
       </c>
       <c r="Q57">
-        <v>68.82</v>
+        <v>52.57</v>
       </c>
       <c r="R57">
-        <v>46.25</v>
+        <v>51.69</v>
       </c>
       <c r="S57">
-        <v>10.7</v>
+        <v>75.58</v>
+      </c>
+      <c r="T57">
+        <v>72.73</v>
+      </c>
+      <c r="U57">
+        <v>66.25</v>
+      </c>
+      <c r="V57">
+        <v>51.76</v>
+      </c>
+      <c r="W57">
+        <v>34.39</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C58">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E58" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F58">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G58" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="H58">
-        <v>723.24</v>
+        <v>777.29</v>
       </c>
       <c r="I58">
-        <v>587.56</v>
+        <v>756.07</v>
       </c>
       <c r="J58">
-        <v>135.68</v>
+        <v>21.22</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>121.52</v>
+        <v>221.61</v>
       </c>
       <c r="N58">
-        <v>118.77</v>
+        <v>138.81</v>
       </c>
       <c r="O58">
-        <v>113.67</v>
+        <v>128.4</v>
       </c>
       <c r="P58">
-        <v>97.26</v>
+        <v>115.63</v>
       </c>
       <c r="Q58">
-        <v>71.21</v>
+        <v>101.62</v>
       </c>
       <c r="R58">
-        <v>65.13</v>
+        <v>50.0</v>
       </c>
       <c r="S58">
-        <v>50.02</v>
-[...4 lines deleted...]
-      <c r="U58">
         <v>21.22</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.22</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C59">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E59" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F59">
         <v>2002</v>
       </c>
       <c r="G59" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H59">
-        <v>722.44</v>
+        <v>761.81</v>
       </c>
       <c r="I59">
-        <v>455.5</v>
+        <v>511.68</v>
       </c>
       <c r="J59">
-        <v>266.94</v>
+        <v>250.13</v>
       </c>
       <c r="K59">
         <v>4</v>
       </c>
       <c r="L59">
         <v>6</v>
       </c>
       <c r="M59">
-        <v>159.73</v>
+        <v>239.58</v>
       </c>
       <c r="N59">
-        <v>147.75</v>
+        <v>105.15</v>
       </c>
       <c r="O59">
-        <v>109.86</v>
+        <v>89.97</v>
       </c>
       <c r="P59">
-        <v>38.16</v>
+        <v>76.98</v>
       </c>
       <c r="S59">
-        <v>68.33</v>
+        <v>57.32</v>
       </c>
       <c r="T59">
-        <v>63.2</v>
+        <v>55.4</v>
       </c>
       <c r="U59">
-        <v>40.51</v>
+        <v>54.08</v>
       </c>
       <c r="V59">
-        <v>36.62</v>
+        <v>31.33</v>
       </c>
       <c r="W59">
-        <v>30.85</v>
+        <v>30.46</v>
       </c>
       <c r="X59">
-        <v>27.43</v>
+        <v>21.54</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E60" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F60">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G60" t="s">
         <v>35</v>
       </c>
       <c r="H60">
-        <v>718.03</v>
+        <v>723.24</v>
       </c>
       <c r="I60">
-        <v>599.92</v>
+        <v>587.56</v>
       </c>
       <c r="J60">
-        <v>118.11</v>
+        <v>135.68</v>
       </c>
       <c r="K60">
         <v>6</v>
       </c>
       <c r="L60">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M60">
-        <v>162.24</v>
+        <v>121.52</v>
       </c>
       <c r="N60">
-        <v>114.65</v>
+        <v>118.77</v>
       </c>
       <c r="O60">
-        <v>89.97</v>
+        <v>113.67</v>
       </c>
       <c r="P60">
-        <v>89.97</v>
+        <v>97.26</v>
       </c>
       <c r="Q60">
-        <v>84.21</v>
+        <v>71.21</v>
       </c>
       <c r="R60">
-        <v>58.88</v>
+        <v>65.13</v>
       </c>
       <c r="S60">
-        <v>54.08</v>
+        <v>50.02</v>
       </c>
       <c r="T60">
-        <v>35.05</v>
+        <v>39.59</v>
       </c>
       <c r="U60">
-        <v>28.98</v>
+        <v>21.22</v>
+      </c>
+      <c r="V60">
+        <v>19.63</v>
+      </c>
+      <c r="W60">
+        <v>5.22</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C61">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E61" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F61">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G61" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="H61">
-        <v>684.67</v>
+        <v>718.03</v>
       </c>
       <c r="I61">
-        <v>470.64</v>
+        <v>599.92</v>
       </c>
       <c r="J61">
-        <v>214.03</v>
+        <v>118.11</v>
       </c>
       <c r="K61">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L61">
         <v>3</v>
       </c>
       <c r="M61">
-        <v>189.61</v>
+        <v>162.24</v>
       </c>
       <c r="N61">
-        <v>138.81</v>
+        <v>114.65</v>
       </c>
       <c r="O61">
-        <v>94.0</v>
+        <v>89.97</v>
       </c>
       <c r="P61">
-        <v>48.22</v>
+        <v>89.97</v>
+      </c>
+      <c r="Q61">
+        <v>84.21</v>
+      </c>
+      <c r="R61">
+        <v>58.88</v>
       </c>
       <c r="S61">
-        <v>93.33</v>
+        <v>54.08</v>
       </c>
       <c r="T61">
-        <v>68.33</v>
+        <v>35.05</v>
       </c>
       <c r="U61">
-        <v>52.37</v>
+        <v>28.98</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C62">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F62">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G62" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H62">
-        <v>682.19</v>
+        <v>684.67</v>
       </c>
       <c r="I62">
-        <v>566.66</v>
+        <v>470.64</v>
       </c>
       <c r="J62">
-        <v>115.53</v>
+        <v>214.03</v>
       </c>
       <c r="K62">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L62">
         <v>3</v>
       </c>
       <c r="M62">
         <v>189.61</v>
       </c>
       <c r="N62">
-        <v>175.39</v>
+        <v>138.81</v>
       </c>
       <c r="O62">
-        <v>138.81</v>
+        <v>94.0</v>
       </c>
       <c r="P62">
-        <v>32.65</v>
-[...2 lines deleted...]
-        <v>30.2</v>
+        <v>48.22</v>
       </c>
       <c r="S62">
-        <v>51.25</v>
+        <v>93.33</v>
       </c>
       <c r="T62">
-        <v>50.02</v>
+        <v>68.33</v>
       </c>
       <c r="U62">
-        <v>14.26</v>
+        <v>52.37</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>61</v>
       </c>
       <c r="C63">
         <v>-1</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F63">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G63" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="H63">
-        <v>631.66</v>
+        <v>682.19</v>
       </c>
       <c r="I63">
-        <v>560.34</v>
+        <v>566.66</v>
       </c>
       <c r="J63">
-        <v>71.32</v>
+        <v>115.53</v>
       </c>
       <c r="K63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M63">
         <v>189.61</v>
       </c>
       <c r="N63">
         <v>175.39</v>
       </c>
       <c r="O63">
-        <v>145.34</v>
+        <v>138.81</v>
       </c>
       <c r="P63">
-        <v>50.0</v>
+        <v>32.65</v>
+      </c>
+      <c r="Q63">
+        <v>30.2</v>
       </c>
       <c r="S63">
-        <v>43.85</v>
+        <v>51.25</v>
       </c>
       <c r="T63">
-        <v>27.47</v>
+        <v>50.02</v>
+      </c>
+      <c r="U63">
+        <v>14.26</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C64">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D64" t="s">
         <v>159</v>
       </c>
       <c r="E64" t="s">
         <v>160</v>
       </c>
       <c r="F64">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G64" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H64">
-        <v>591.91</v>
+        <v>668.47</v>
       </c>
       <c r="I64">
-        <v>350.11</v>
+        <v>668.47</v>
       </c>
       <c r="J64">
-        <v>241.8</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L64">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M64">
-        <v>128.4</v>
+        <v>239.58</v>
       </c>
       <c r="N64">
-        <v>54.47</v>
+        <v>162.24</v>
       </c>
       <c r="O64">
-        <v>43.11</v>
+        <v>118.77</v>
       </c>
       <c r="P64">
-        <v>41.61</v>
+        <v>86.95</v>
       </c>
       <c r="Q64">
-        <v>41.26</v>
-[...20 lines deleted...]
-        <v>14.24</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C65">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D65" t="s">
         <v>161</v>
       </c>
       <c r="E65" t="s">
         <v>162</v>
       </c>
       <c r="F65">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G65" t="s">
         <v>26</v>
       </c>
       <c r="H65">
-        <v>547.22</v>
+        <v>662.81</v>
       </c>
       <c r="I65">
-        <v>477.27</v>
+        <v>644.65</v>
       </c>
       <c r="J65">
-        <v>69.95</v>
+        <v>18.16</v>
       </c>
       <c r="K65">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>128.4</v>
+        <v>256.69</v>
       </c>
       <c r="N65">
-        <v>109.86</v>
+        <v>138.81</v>
       </c>
       <c r="O65">
+        <v>94.0</v>
+      </c>
+      <c r="P65">
         <v>86.95</v>
       </c>
-      <c r="P65">
-[...1 lines deleted...]
-      </c>
       <c r="Q65">
-        <v>42.06</v>
-[...2 lines deleted...]
-        <v>35.6</v>
+        <v>68.2</v>
       </c>
       <c r="S65">
-        <v>36.08</v>
-[...2 lines deleted...]
-        <v>33.87</v>
+        <v>18.16</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C66">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>163</v>
       </c>
       <c r="E66" t="s">
         <v>164</v>
       </c>
       <c r="F66">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G66" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H66">
-        <v>509.15</v>
+        <v>616.4</v>
       </c>
       <c r="I66">
-        <v>509.15</v>
+        <v>585.53</v>
       </c>
       <c r="J66">
-        <v>0.0</v>
+        <v>30.87</v>
       </c>
       <c r="K66">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M66">
-        <v>221.61</v>
+        <v>138.81</v>
       </c>
       <c r="N66">
-        <v>148.73</v>
+        <v>138.81</v>
       </c>
       <c r="O66">
-        <v>138.81</v>
+        <v>128.4</v>
+      </c>
+      <c r="P66">
+        <v>101.62</v>
+      </c>
+      <c r="Q66">
+        <v>77.89</v>
+      </c>
+      <c r="S66">
+        <v>30.87</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C67">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D67" t="s">
         <v>165</v>
       </c>
       <c r="E67" t="s">
         <v>166</v>
       </c>
       <c r="F67">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G67" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H67">
-        <v>506.23</v>
+        <v>591.91</v>
       </c>
       <c r="I67">
-        <v>506.23</v>
+        <v>350.11</v>
       </c>
       <c r="J67">
-        <v>0.0</v>
+        <v>241.8</v>
       </c>
       <c r="K67">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L67">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M67">
-        <v>239.58</v>
+        <v>128.4</v>
       </c>
       <c r="N67">
-        <v>118.77</v>
+        <v>54.47</v>
       </c>
       <c r="O67">
-        <v>86.95</v>
+        <v>43.11</v>
       </c>
       <c r="P67">
-        <v>60.93</v>
+        <v>41.61</v>
+      </c>
+      <c r="Q67">
+        <v>41.26</v>
+      </c>
+      <c r="R67">
+        <v>41.26</v>
+      </c>
+      <c r="S67">
+        <v>66.17</v>
+      </c>
+      <c r="T67">
+        <v>63.2</v>
+      </c>
+      <c r="U67">
+        <v>46.27</v>
+      </c>
+      <c r="V67">
+        <v>28.98</v>
+      </c>
+      <c r="W67">
+        <v>22.94</v>
+      </c>
+      <c r="X67">
+        <v>14.24</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D68" t="s">
         <v>167</v>
       </c>
       <c r="E68" t="s">
         <v>168</v>
       </c>
       <c r="F68">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G68" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H68">
-        <v>487.05</v>
+        <v>551.87</v>
       </c>
       <c r="I68">
-        <v>336.55</v>
+        <v>551.87</v>
       </c>
       <c r="J68">
-        <v>150.5</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L68">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M68">
-        <v>118.77</v>
+        <v>221.61</v>
       </c>
       <c r="N68">
-        <v>80.43</v>
+        <v>148.73</v>
       </c>
       <c r="O68">
-        <v>72.05</v>
+        <v>138.81</v>
       </c>
       <c r="P68">
-        <v>32.65</v>
-[...11 lines deleted...]
-        <v>15.42</v>
+        <v>42.72</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D69" t="s">
-        <v>99</v>
+        <v>169</v>
       </c>
       <c r="E69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F69">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G69" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="H69">
-        <v>479.88</v>
+        <v>547.22</v>
       </c>
       <c r="I69">
-        <v>476.06</v>
+        <v>477.27</v>
       </c>
       <c r="J69">
-        <v>3.82</v>
+        <v>69.95</v>
       </c>
       <c r="K69">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M69">
-        <v>162.24</v>
+        <v>128.4</v>
       </c>
       <c r="N69">
-        <v>128.4</v>
+        <v>109.86</v>
       </c>
       <c r="O69">
-        <v>118.77</v>
+        <v>86.95</v>
       </c>
       <c r="P69">
-        <v>66.65</v>
+        <v>74.4</v>
+      </c>
+      <c r="Q69">
+        <v>42.06</v>
+      </c>
+      <c r="R69">
+        <v>35.6</v>
       </c>
       <c r="S69">
-        <v>3.82</v>
+        <v>36.08</v>
+      </c>
+      <c r="T69">
+        <v>33.87</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C70">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F70">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G70" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="H70">
-        <v>477.59</v>
+        <v>487.05</v>
       </c>
       <c r="I70">
-        <v>446.72</v>
+        <v>336.55</v>
       </c>
       <c r="J70">
-        <v>30.87</v>
+        <v>150.5</v>
       </c>
       <c r="K70">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L70">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M70">
-        <v>138.81</v>
+        <v>118.77</v>
       </c>
       <c r="N70">
-        <v>128.4</v>
+        <v>80.43</v>
       </c>
       <c r="O70">
-        <v>101.62</v>
+        <v>72.05</v>
       </c>
       <c r="P70">
-        <v>77.89</v>
+        <v>32.65</v>
+      </c>
+      <c r="Q70">
+        <v>32.65</v>
       </c>
       <c r="S70">
-        <v>30.87</v>
+        <v>73.87</v>
+      </c>
+      <c r="T70">
+        <v>61.21</v>
+      </c>
+      <c r="U70">
+        <v>15.42</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C71">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D71" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="E71" t="s">
         <v>173</v>
       </c>
       <c r="F71">
         <v>2005</v>
       </c>
       <c r="G71" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="H71">
-        <v>450.94</v>
+        <v>479.88</v>
       </c>
       <c r="I71">
-        <v>420.44</v>
+        <v>476.06</v>
       </c>
       <c r="J71">
-        <v>30.5</v>
+        <v>3.82</v>
       </c>
       <c r="K71">
         <v>4</v>
       </c>
       <c r="L71">
         <v>1</v>
       </c>
       <c r="M71">
-        <v>115.63</v>
+        <v>162.24</v>
       </c>
       <c r="N71">
-        <v>106.95</v>
+        <v>128.4</v>
       </c>
       <c r="O71">
-        <v>98.93</v>
+        <v>118.77</v>
       </c>
       <c r="P71">
-        <v>98.93</v>
+        <v>66.65</v>
       </c>
       <c r="S71">
-        <v>30.5</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72" t="s">
+        <v>174</v>
+      </c>
+      <c r="E72" t="s">
         <v>175</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72">
+        <v>2005</v>
+      </c>
+      <c r="G72" t="s">
         <v>176</v>
       </c>
-      <c r="F72">
-[...4 lines deleted...]
-      </c>
       <c r="H72">
-        <v>447.33</v>
+        <v>450.94</v>
       </c>
       <c r="I72">
-        <v>252.47</v>
+        <v>420.44</v>
       </c>
       <c r="J72">
-        <v>194.86</v>
+        <v>30.5</v>
       </c>
       <c r="K72">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L72">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M72">
-        <v>138.81</v>
+        <v>115.63</v>
       </c>
       <c r="N72">
-        <v>63.66</v>
+        <v>106.95</v>
       </c>
       <c r="O72">
-        <v>50.0</v>
+        <v>98.93</v>
+      </c>
+      <c r="P72">
+        <v>98.93</v>
       </c>
       <c r="S72">
-        <v>90.39</v>
-[...11 lines deleted...]
-        <v>11.56</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73" t="s">
         <v>177</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73">
         <v>2008</v>
       </c>
       <c r="G73" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H73">
         <v>447.07</v>
       </c>
       <c r="I73">
         <v>392.9</v>
       </c>
       <c r="J73">
         <v>54.17</v>
       </c>
       <c r="K73">
         <v>6</v>
       </c>
       <c r="L73">
         <v>2</v>
       </c>
       <c r="M73">
         <v>115.63</v>
       </c>
       <c r="N73">
         <v>106.95</v>
       </c>
       <c r="O73">
         <v>84.65</v>
       </c>
@@ -6594,351 +6627,363 @@
       </c>
       <c r="O74">
         <v>63.66</v>
       </c>
       <c r="S74">
         <v>28.98</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>74</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75" t="s">
         <v>181</v>
       </c>
       <c r="E75" t="s">
         <v>182</v>
       </c>
       <c r="F75">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G75" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="H75">
-        <v>408.94</v>
+        <v>414.0</v>
       </c>
       <c r="I75">
-        <v>381.96</v>
+        <v>202.47</v>
       </c>
       <c r="J75">
-        <v>26.98</v>
+        <v>211.53</v>
       </c>
       <c r="K75">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L75">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M75">
-        <v>162.24</v>
+        <v>138.81</v>
       </c>
       <c r="N75">
-        <v>109.86</v>
-[...2 lines deleted...]
-        <v>109.86</v>
+        <v>63.66</v>
       </c>
       <c r="S75">
-        <v>15.42</v>
+        <v>90.39</v>
       </c>
       <c r="T75">
+        <v>47.4</v>
+      </c>
+      <c r="U75">
+        <v>28.98</v>
+      </c>
+      <c r="V75">
+        <v>16.67</v>
+      </c>
+      <c r="W75">
+        <v>16.53</v>
+      </c>
+      <c r="X75">
         <v>11.56</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>75</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76" t="s">
-        <v>114</v>
+        <v>183</v>
       </c>
       <c r="E76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F76">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G76" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="H76">
-        <v>395.21</v>
+        <v>408.94</v>
       </c>
       <c r="I76">
-        <v>395.21</v>
+        <v>381.96</v>
       </c>
       <c r="J76">
-        <v>0.0</v>
+        <v>26.98</v>
       </c>
       <c r="K76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L76">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M76">
-        <v>150.07</v>
+        <v>162.24</v>
       </c>
       <c r="N76">
-        <v>94.0</v>
+        <v>109.86</v>
       </c>
       <c r="O76">
-        <v>80.43</v>
-[...5 lines deleted...]
-        <v>24.11</v>
+        <v>109.86</v>
+      </c>
+      <c r="S76">
+        <v>15.42</v>
+      </c>
+      <c r="T76">
+        <v>11.56</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>76</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="E77" t="s">
         <v>185</v>
       </c>
       <c r="F77">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G77" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H77">
-        <v>376.32</v>
+        <v>395.21</v>
       </c>
       <c r="I77">
-        <v>334.65</v>
+        <v>395.21</v>
       </c>
       <c r="J77">
-        <v>41.67</v>
+        <v>0.0</v>
       </c>
       <c r="K77">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M77">
-        <v>125.0</v>
+        <v>150.07</v>
       </c>
       <c r="N77">
-        <v>125.0</v>
+        <v>94.0</v>
       </c>
       <c r="O77">
-        <v>84.65</v>
-[...2 lines deleted...]
-        <v>41.67</v>
+        <v>80.43</v>
+      </c>
+      <c r="P77">
+        <v>46.6</v>
+      </c>
+      <c r="Q77">
+        <v>24.11</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78" t="s">
         <v>186</v>
       </c>
       <c r="E78" t="s">
         <v>187</v>
       </c>
       <c r="F78">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G78" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="H78">
-        <v>374.36</v>
+        <v>376.32</v>
       </c>
       <c r="I78">
-        <v>338.71</v>
+        <v>334.65</v>
       </c>
       <c r="J78">
-        <v>35.65</v>
+        <v>41.67</v>
       </c>
       <c r="K78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L78">
         <v>1</v>
       </c>
       <c r="M78">
-        <v>106.95</v>
+        <v>125.0</v>
       </c>
       <c r="N78">
-        <v>94.0</v>
+        <v>125.0</v>
       </c>
       <c r="O78">
-        <v>91.51</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>84.65</v>
       </c>
       <c r="S78">
-        <v>35.65</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>78</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79" t="s">
         <v>188</v>
       </c>
       <c r="E79" t="s">
         <v>189</v>
       </c>
       <c r="F79">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G79" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="H79">
-        <v>364.28</v>
+        <v>374.36</v>
       </c>
       <c r="I79">
-        <v>305.82</v>
+        <v>338.71</v>
       </c>
       <c r="J79">
-        <v>58.46</v>
+        <v>35.65</v>
       </c>
       <c r="K79">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="M79">
-        <v>175.39</v>
+        <v>106.95</v>
       </c>
       <c r="N79">
-        <v>80.43</v>
+        <v>94.0</v>
       </c>
       <c r="O79">
-        <v>50.0</v>
+        <v>91.51</v>
+      </c>
+      <c r="P79">
+        <v>46.25</v>
       </c>
       <c r="S79">
-        <v>58.46</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>79</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80" t="s">
         <v>190</v>
       </c>
       <c r="E80" t="s">
         <v>191</v>
       </c>
       <c r="F80">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G80" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H80">
-        <v>337.92</v>
+        <v>364.28</v>
       </c>
       <c r="I80">
-        <v>319.76</v>
+        <v>305.82</v>
       </c>
       <c r="J80">
-        <v>18.16</v>
+        <v>58.46</v>
       </c>
       <c r="K80">
         <v>3</v>
       </c>
       <c r="L80">
         <v>1</v>
       </c>
       <c r="M80">
-        <v>138.81</v>
+        <v>175.39</v>
       </c>
       <c r="N80">
-        <v>94.0</v>
+        <v>80.43</v>
       </c>
       <c r="O80">
-        <v>86.95</v>
+        <v>50.0</v>
       </c>
       <c r="S80">
-        <v>18.16</v>
+        <v>58.46</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C81">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D81" t="s">
         <v>192</v>
       </c>
       <c r="E81" t="s">
         <v>193</v>
       </c>
       <c r="F81">
         <v>2004</v>
       </c>
       <c r="G81" t="s">
         <v>26</v>
       </c>
       <c r="H81">
         <v>335.91</v>
       </c>
       <c r="I81">
         <v>111.65</v>
       </c>
       <c r="J81">
         <v>224.26</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
@@ -6953,204 +6998,204 @@
       </c>
       <c r="S81">
         <v>79.86</v>
       </c>
       <c r="T81">
         <v>46.27</v>
       </c>
       <c r="U81">
         <v>33.87</v>
       </c>
       <c r="V81">
         <v>32.81</v>
       </c>
       <c r="W81">
         <v>18.16</v>
       </c>
       <c r="X81">
         <v>13.29</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C82">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D82" t="s">
         <v>194</v>
       </c>
       <c r="E82" t="s">
         <v>195</v>
       </c>
       <c r="F82">
         <v>1997</v>
       </c>
       <c r="G82" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H82">
         <v>335.63</v>
       </c>
       <c r="I82">
         <v>175.39</v>
       </c>
       <c r="J82">
         <v>160.24</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>3</v>
       </c>
       <c r="M82">
         <v>175.39</v>
       </c>
       <c r="S82">
         <v>59.89</v>
       </c>
       <c r="T82">
         <v>54.08</v>
       </c>
       <c r="U82">
         <v>46.27</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C83">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D83" t="s">
         <v>196</v>
       </c>
       <c r="E83" t="s">
         <v>197</v>
       </c>
       <c r="F83">
         <v>2009</v>
       </c>
       <c r="G83" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H83">
         <v>329.53</v>
       </c>
       <c r="I83">
         <v>329.53</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>3</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
         <v>115.63</v>
       </c>
       <c r="N83">
         <v>106.95</v>
       </c>
       <c r="O83">
         <v>106.95</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C84">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D84" t="s">
         <v>198</v>
       </c>
       <c r="E84" t="s">
         <v>199</v>
       </c>
       <c r="F84">
         <v>2009</v>
       </c>
       <c r="G84" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H84">
         <v>327.28</v>
       </c>
       <c r="I84">
         <v>291.63</v>
       </c>
       <c r="J84">
         <v>35.65</v>
       </c>
       <c r="K84">
         <v>4</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="M84">
         <v>98.93</v>
       </c>
       <c r="N84">
         <v>91.51</v>
       </c>
       <c r="O84">
         <v>72.43</v>
       </c>
       <c r="P84">
         <v>28.76</v>
       </c>
       <c r="S84">
         <v>35.65</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>200</v>
       </c>
       <c r="E85" t="s">
         <v>201</v>
       </c>
       <c r="F85">
         <v>1991</v>
       </c>
       <c r="G85" t="s">
         <v>26</v>
       </c>
       <c r="H85">
         <v>318.89</v>
       </c>
       <c r="I85">
         <v>0.0</v>
       </c>
       <c r="J85">
         <v>318.89</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
@@ -7294,101 +7339,101 @@
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88">
         <v>2</v>
       </c>
       <c r="M88">
         <v>115.63</v>
       </c>
       <c r="N88">
         <v>109.86</v>
       </c>
       <c r="S88">
         <v>38.54</v>
       </c>
       <c r="T88">
         <v>38.54</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
         <v>210</v>
       </c>
       <c r="E89" t="s">
         <v>211</v>
       </c>
       <c r="F89">
         <v>2006</v>
       </c>
       <c r="G89" t="s">
         <v>212</v>
       </c>
       <c r="H89">
         <v>267.67</v>
       </c>
       <c r="I89">
         <v>267.67</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>3</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
         <v>91.51</v>
       </c>
       <c r="N89">
         <v>91.51</v>
       </c>
       <c r="O89">
         <v>84.65</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
         <v>213</v>
       </c>
       <c r="E90" t="s">
         <v>214</v>
       </c>
       <c r="F90">
         <v>2006</v>
       </c>
       <c r="G90" t="s">
         <v>26</v>
       </c>
       <c r="H90">
         <v>265.65</v>
       </c>
       <c r="I90">
         <v>210.32</v>
       </c>
       <c r="J90">
         <v>55.33</v>
       </c>
       <c r="K90">
         <v>3</v>
       </c>
@@ -7397,304 +7442,304 @@
       </c>
       <c r="M90">
         <v>101.62</v>
       </c>
       <c r="N90">
         <v>68.82</v>
       </c>
       <c r="O90">
         <v>39.88</v>
       </c>
       <c r="S90">
         <v>33.37</v>
       </c>
       <c r="T90">
         <v>15.53</v>
       </c>
       <c r="U90">
         <v>6.43</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D91" t="s">
         <v>215</v>
       </c>
       <c r="E91" t="s">
         <v>216</v>
       </c>
       <c r="F91">
         <v>2001</v>
       </c>
       <c r="G91" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H91">
         <v>260.42</v>
       </c>
       <c r="I91">
         <v>245.0</v>
       </c>
       <c r="J91">
         <v>15.42</v>
       </c>
       <c r="K91">
         <v>3</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="M91">
         <v>125.0</v>
       </c>
       <c r="N91">
         <v>80.43</v>
       </c>
       <c r="O91">
         <v>39.57</v>
       </c>
       <c r="S91">
         <v>15.42</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D92" t="s">
         <v>217</v>
       </c>
       <c r="E92" t="s">
         <v>218</v>
       </c>
       <c r="F92">
         <v>2004</v>
       </c>
       <c r="G92" t="s">
         <v>43</v>
       </c>
       <c r="H92">
         <v>247.08</v>
       </c>
       <c r="I92">
         <v>236.32</v>
       </c>
       <c r="J92">
         <v>10.76</v>
       </c>
       <c r="K92">
         <v>3</v>
       </c>
       <c r="L92">
         <v>1</v>
       </c>
       <c r="M92">
         <v>112.41</v>
       </c>
       <c r="N92">
         <v>63.66</v>
       </c>
       <c r="O92">
         <v>60.25</v>
       </c>
       <c r="S92">
         <v>10.76</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D93" t="s">
         <v>219</v>
       </c>
       <c r="E93" t="s">
         <v>220</v>
       </c>
       <c r="F93">
         <v>1998</v>
       </c>
       <c r="G93" t="s">
         <v>43</v>
       </c>
       <c r="H93">
         <v>234.5</v>
       </c>
       <c r="I93">
         <v>234.5</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>4</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
         <v>108.17</v>
       </c>
       <c r="N93">
         <v>86.95</v>
       </c>
       <c r="O93">
         <v>27.0</v>
       </c>
       <c r="P93">
         <v>12.38</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D94" t="s">
         <v>221</v>
       </c>
       <c r="E94" t="s">
         <v>222</v>
       </c>
       <c r="F94">
         <v>2004</v>
       </c>
       <c r="G94" t="s">
         <v>43</v>
       </c>
       <c r="H94">
         <v>234.14</v>
       </c>
       <c r="I94">
         <v>199.63</v>
       </c>
       <c r="J94">
         <v>34.51</v>
       </c>
       <c r="K94">
         <v>3</v>
       </c>
       <c r="L94">
         <v>2</v>
       </c>
       <c r="M94">
         <v>80.43</v>
       </c>
       <c r="N94">
         <v>68.82</v>
       </c>
       <c r="O94">
         <v>50.38</v>
       </c>
       <c r="S94">
         <v>26.81</v>
       </c>
       <c r="T94">
         <v>7.7</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D95" t="s">
         <v>223</v>
       </c>
       <c r="E95" t="s">
         <v>224</v>
       </c>
       <c r="F95">
         <v>2005</v>
       </c>
       <c r="G95" t="s">
         <v>225</v>
       </c>
       <c r="H95">
         <v>216.54</v>
       </c>
       <c r="I95">
         <v>190.44</v>
       </c>
       <c r="J95">
         <v>26.1</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="L95">
         <v>1</v>
       </c>
       <c r="M95">
         <v>98.93</v>
       </c>
       <c r="N95">
         <v>91.51</v>
       </c>
       <c r="S95">
         <v>26.1</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D96" t="s">
         <v>226</v>
       </c>
       <c r="E96" t="s">
         <v>227</v>
       </c>
       <c r="F96">
         <v>2006</v>
       </c>
       <c r="G96" t="s">
         <v>26</v>
       </c>
       <c r="H96">
         <v>210.68</v>
       </c>
       <c r="I96">
         <v>179.45</v>
       </c>
       <c r="J96">
         <v>31.23</v>
       </c>
       <c r="K96">
         <v>5</v>
       </c>
@@ -7706,418 +7751,415 @@
       </c>
       <c r="N96">
         <v>31.28</v>
       </c>
       <c r="O96">
         <v>27.0</v>
       </c>
       <c r="P96">
         <v>22.9</v>
       </c>
       <c r="Q96">
         <v>17.84</v>
       </c>
       <c r="S96">
         <v>26.41</v>
       </c>
       <c r="T96">
         <v>4.82</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D97" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E97" t="s">
         <v>228</v>
       </c>
       <c r="F97">
         <v>2010</v>
       </c>
       <c r="G97" t="s">
         <v>38</v>
       </c>
       <c r="H97">
         <v>205.88</v>
       </c>
       <c r="I97">
         <v>205.88</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
         <v>106.95</v>
       </c>
       <c r="N97">
         <v>98.93</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D98" t="s">
         <v>229</v>
       </c>
       <c r="E98" t="s">
         <v>230</v>
       </c>
       <c r="F98">
         <v>1996</v>
       </c>
       <c r="G98" t="s">
         <v>26</v>
       </c>
       <c r="H98">
         <v>202.34</v>
       </c>
       <c r="I98">
         <v>0.0</v>
       </c>
       <c r="J98">
         <v>202.34</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>3</v>
       </c>
       <c r="S98">
         <v>106.95</v>
       </c>
       <c r="T98">
         <v>65.4</v>
       </c>
       <c r="U98">
         <v>29.99</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D99" t="s">
         <v>231</v>
       </c>
       <c r="E99" t="s">
         <v>232</v>
       </c>
       <c r="F99">
         <v>1998</v>
       </c>
       <c r="G99" t="s">
         <v>46</v>
       </c>
       <c r="H99">
         <v>201.83</v>
       </c>
       <c r="I99">
         <v>162.24</v>
       </c>
       <c r="J99">
         <v>39.59</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="M99">
         <v>162.24</v>
       </c>
       <c r="S99">
         <v>39.59</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D100" t="s">
         <v>233</v>
       </c>
       <c r="E100" t="s">
         <v>234</v>
       </c>
       <c r="F100">
         <v>2010</v>
       </c>
       <c r="G100" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H100">
         <v>199.36</v>
       </c>
       <c r="I100">
         <v>199.36</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>3</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
         <v>106.95</v>
       </c>
       <c r="N100">
         <v>49.63</v>
       </c>
       <c r="O100">
         <v>42.78</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D101" t="s">
         <v>235</v>
       </c>
       <c r="E101" t="s">
         <v>236</v>
       </c>
       <c r="F101">
         <v>2007</v>
       </c>
       <c r="G101" t="s">
         <v>35</v>
       </c>
       <c r="H101">
         <v>192.53</v>
       </c>
       <c r="I101">
         <v>192.53</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
         <v>150.07</v>
       </c>
       <c r="N101">
         <v>42.46</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C102">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D102" t="s">
         <v>237</v>
       </c>
       <c r="E102" t="s">
         <v>238</v>
       </c>
       <c r="F102">
         <v>2006</v>
       </c>
       <c r="G102" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H102">
         <v>187.21</v>
       </c>
       <c r="I102">
         <v>115.63</v>
       </c>
       <c r="J102">
         <v>71.58</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102">
         <v>3</v>
       </c>
       <c r="M102">
         <v>115.63</v>
       </c>
       <c r="S102">
         <v>32.98</v>
       </c>
       <c r="T102">
         <v>26.1</v>
       </c>
       <c r="U102">
         <v>12.5</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D103" t="s">
         <v>239</v>
       </c>
       <c r="E103" t="s">
         <v>240</v>
       </c>
       <c r="F103">
         <v>2009</v>
       </c>
       <c r="G103" t="s">
         <v>241</v>
       </c>
       <c r="H103">
         <v>182.54</v>
       </c>
       <c r="I103">
         <v>182.54</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>3</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
         <v>98.93</v>
       </c>
       <c r="N103">
         <v>50.0</v>
       </c>
       <c r="O103">
         <v>33.61</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="C104">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="D104" t="s">
         <v>242</v>
       </c>
       <c r="E104" t="s">
         <v>243</v>
       </c>
       <c r="F104">
         <v>1999</v>
       </c>
       <c r="G104" t="s">
         <v>26</v>
       </c>
       <c r="H104">
-        <v>181.79</v>
+        <v>177.6</v>
       </c>
       <c r="I104">
         <v>136.67</v>
       </c>
       <c r="J104">
-        <v>45.12</v>
+        <v>40.93</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M104">
         <v>136.67</v>
       </c>
       <c r="S104">
         <v>23.47</v>
       </c>
       <c r="T104">
         <v>14.37</v>
       </c>
       <c r="U104">
-        <v>4.19</v>
-[...1 lines deleted...]
-      <c r="V104">
         <v>3.09</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>104</v>
       </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105" t="s">
         <v>244</v>
       </c>
       <c r="E105" t="s">
         <v>245</v>
       </c>
       <c r="F105">
         <v>2003</v>
       </c>
       <c r="G105" t="s">
         <v>43</v>
       </c>
@@ -8185,86 +8227,86 @@
       </c>
       <c r="S106">
         <v>23.28</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>106</v>
       </c>
       <c r="C107">
         <v>0</v>
       </c>
       <c r="D107" t="s">
         <v>248</v>
       </c>
       <c r="E107" t="s">
         <v>249</v>
       </c>
       <c r="F107">
         <v>2003</v>
       </c>
       <c r="G107" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H107">
         <v>171.25</v>
       </c>
       <c r="I107">
         <v>171.25</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>125.0</v>
       </c>
       <c r="N107">
         <v>46.25</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>107</v>
       </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E108" t="s">
         <v>250</v>
       </c>
       <c r="F108">
         <v>2006</v>
       </c>
       <c r="G108" t="s">
         <v>38</v>
       </c>
       <c r="H108">
         <v>165.25</v>
       </c>
       <c r="I108">
         <v>165.25</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>2</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
@@ -8405,51 +8447,51 @@
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>86.95</v>
       </c>
       <c r="N111">
         <v>58.88</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>111</v>
       </c>
       <c r="C112">
         <v>0</v>
       </c>
       <c r="D112" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E112" t="s">
         <v>257</v>
       </c>
       <c r="F112">
         <v>2004</v>
       </c>
       <c r="G112" t="s">
         <v>26</v>
       </c>
       <c r="H112">
         <v>139.7</v>
       </c>
       <c r="I112">
         <v>96.98</v>
       </c>
       <c r="J112">
         <v>42.72</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112">
         <v>2</v>
       </c>
@@ -8464,95 +8506,95 @@
       </c>
       <c r="T112">
         <v>6.1</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>112</v>
       </c>
       <c r="C113">
         <v>0</v>
       </c>
       <c r="D113" t="s">
         <v>258</v>
       </c>
       <c r="E113" t="s">
         <v>259</v>
       </c>
       <c r="F113">
         <v>2005</v>
       </c>
       <c r="G113" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H113">
         <v>135.62</v>
       </c>
       <c r="I113">
         <v>135.62</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>2</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
         <v>78.3</v>
       </c>
       <c r="N113">
         <v>57.32</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>113</v>
       </c>
       <c r="C114">
         <v>0</v>
       </c>
       <c r="D114" t="s">
         <v>260</v>
       </c>
       <c r="E114" t="s">
         <v>261</v>
       </c>
       <c r="F114">
         <v>2006</v>
       </c>
       <c r="G114" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H114">
         <v>130.63</v>
       </c>
       <c r="I114">
         <v>115.21</v>
       </c>
       <c r="J114">
         <v>15.42</v>
       </c>
       <c r="K114">
         <v>2</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="M114">
         <v>72.43</v>
       </c>
       <c r="N114">
         <v>42.78</v>
       </c>
       <c r="S114">
         <v>15.42</v>
       </c>
@@ -8599,51 +8641,51 @@
       </c>
       <c r="N115">
         <v>14.47</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>115</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116" t="s">
         <v>264</v>
       </c>
       <c r="E116" t="s">
         <v>265</v>
       </c>
       <c r="F116">
         <v>2008</v>
       </c>
       <c r="G116" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H116">
         <v>121.69</v>
       </c>
       <c r="I116">
         <v>121.69</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>98.93</v>
       </c>
       <c r="N116">
         <v>22.76</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
@@ -8693,51 +8735,51 @@
       </c>
       <c r="T117">
         <v>7.12</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>117</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
       <c r="D118" t="s">
         <v>268</v>
       </c>
       <c r="E118" t="s">
         <v>269</v>
       </c>
       <c r="F118">
         <v>2006</v>
       </c>
       <c r="G118" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H118">
         <v>120.3</v>
       </c>
       <c r="I118">
         <v>84.65</v>
       </c>
       <c r="J118">
         <v>35.65</v>
       </c>
       <c r="K118">
         <v>1</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="M118">
         <v>84.65</v>
       </c>
       <c r="S118">
         <v>35.65</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
@@ -8766,1026 +8808,1029 @@
       </c>
       <c r="I119">
         <v>78.3</v>
       </c>
       <c r="J119">
         <v>41.67</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="M119">
         <v>78.3</v>
       </c>
       <c r="S119">
         <v>41.67</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C120">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D120" t="s">
         <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>274</v>
       </c>
       <c r="F120">
         <v>2007</v>
       </c>
       <c r="G120" t="s">
         <v>43</v>
       </c>
       <c r="H120">
         <v>116.61</v>
       </c>
       <c r="I120">
         <v>116.61</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
         <v>100.11</v>
       </c>
       <c r="N120">
         <v>16.5</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C121">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D121" t="s">
         <v>275</v>
       </c>
       <c r="E121" t="s">
         <v>276</v>
       </c>
       <c r="F121">
         <v>2009</v>
       </c>
       <c r="G121" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H121">
         <v>115.63</v>
       </c>
       <c r="I121">
         <v>115.63</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>1</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>115.63</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C122">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D122" t="s">
         <v>277</v>
       </c>
       <c r="E122" t="s">
         <v>278</v>
       </c>
       <c r="F122">
         <v>2007</v>
       </c>
       <c r="G122" t="s">
         <v>35</v>
       </c>
       <c r="H122">
         <v>114.07</v>
       </c>
       <c r="I122">
         <v>89.64</v>
       </c>
       <c r="J122">
         <v>24.43</v>
       </c>
       <c r="K122">
         <v>3</v>
       </c>
       <c r="L122">
         <v>1</v>
       </c>
       <c r="M122">
         <v>53.65</v>
       </c>
       <c r="N122">
         <v>23.91</v>
       </c>
       <c r="O122">
         <v>12.08</v>
       </c>
       <c r="S122">
         <v>24.43</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C123">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D123" t="s">
         <v>279</v>
       </c>
       <c r="E123" t="s">
         <v>280</v>
       </c>
       <c r="F123">
         <v>2007</v>
       </c>
       <c r="G123" t="s">
         <v>26</v>
       </c>
       <c r="H123">
         <v>111.89</v>
       </c>
       <c r="I123">
         <v>111.89</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>2</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
         <v>92.6</v>
       </c>
       <c r="N123">
         <v>19.29</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C124">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D124" t="s">
         <v>281</v>
       </c>
       <c r="E124" t="s">
         <v>282</v>
       </c>
       <c r="F124">
         <v>2002</v>
       </c>
       <c r="G124" t="s">
         <v>43</v>
       </c>
       <c r="H124">
         <v>111.05</v>
       </c>
       <c r="I124">
         <v>67.45</v>
       </c>
       <c r="J124">
         <v>43.6</v>
       </c>
       <c r="K124">
         <v>2</v>
       </c>
       <c r="L124">
         <v>2</v>
       </c>
       <c r="M124">
         <v>47.68</v>
       </c>
       <c r="N124">
         <v>19.77</v>
       </c>
       <c r="S124">
         <v>26.81</v>
       </c>
       <c r="T124">
         <v>16.79</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C125">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D125" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E125" t="s">
         <v>283</v>
       </c>
       <c r="F125">
         <v>1991</v>
       </c>
       <c r="G125" t="s">
         <v>26</v>
       </c>
       <c r="H125">
         <v>111.04</v>
       </c>
       <c r="I125">
         <v>0.0</v>
       </c>
       <c r="J125">
         <v>111.04</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>3</v>
       </c>
       <c r="S125">
         <v>50.02</v>
       </c>
       <c r="T125">
         <v>31.33</v>
       </c>
       <c r="U125">
         <v>29.69</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C126">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D126" t="s">
         <v>284</v>
       </c>
       <c r="E126" t="s">
         <v>285</v>
       </c>
       <c r="F126">
         <v>2002</v>
       </c>
       <c r="G126" t="s">
         <v>43</v>
       </c>
       <c r="H126">
         <v>106.89</v>
       </c>
       <c r="I126">
         <v>82.09</v>
       </c>
       <c r="J126">
         <v>24.8</v>
       </c>
       <c r="K126">
         <v>2</v>
       </c>
       <c r="L126">
         <v>1</v>
       </c>
       <c r="M126">
         <v>68.82</v>
       </c>
       <c r="N126">
         <v>13.27</v>
       </c>
       <c r="S126">
         <v>24.8</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C127">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D127" t="s">
         <v>286</v>
       </c>
       <c r="E127" t="s">
         <v>287</v>
       </c>
       <c r="F127">
         <v>2006</v>
       </c>
       <c r="G127" t="s">
         <v>43</v>
       </c>
       <c r="H127">
         <v>104.85</v>
       </c>
       <c r="I127">
         <v>104.85</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
         <v>54.47</v>
       </c>
       <c r="N127">
         <v>50.38</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C128">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D128" t="s">
         <v>194</v>
       </c>
       <c r="E128" t="s">
         <v>288</v>
       </c>
       <c r="F128">
         <v>2002</v>
       </c>
       <c r="G128" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H128">
         <v>101.62</v>
       </c>
       <c r="I128">
         <v>101.62</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>1</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
         <v>101.62</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C129">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D129" t="s">
         <v>289</v>
       </c>
       <c r="E129" t="s">
         <v>290</v>
       </c>
       <c r="F129">
         <v>2009</v>
       </c>
       <c r="G129" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H129">
         <v>94.95</v>
       </c>
       <c r="I129">
         <v>61.97</v>
       </c>
       <c r="J129">
         <v>32.98</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129">
         <v>1</v>
       </c>
       <c r="M129">
         <v>61.97</v>
       </c>
       <c r="S129">
         <v>32.98</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="C130">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>291</v>
       </c>
       <c r="E130" t="s">
         <v>292</v>
       </c>
       <c r="F130">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G130" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H130">
-        <v>92.51</v>
+        <v>93.02</v>
       </c>
       <c r="I130">
-        <v>92.51</v>
+        <v>93.02</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
-        <v>46.6</v>
+        <v>54.47</v>
       </c>
       <c r="N130">
-        <v>45.91</v>
+        <v>22.9</v>
+      </c>
+      <c r="O130">
+        <v>15.65</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C131">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D131" t="s">
         <v>293</v>
       </c>
       <c r="E131" t="s">
         <v>294</v>
       </c>
       <c r="F131">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G131" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H131">
-        <v>85.66</v>
+        <v>92.51</v>
       </c>
       <c r="I131">
-        <v>85.66</v>
+        <v>92.51</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>85.66</v>
+        <v>46.6</v>
+      </c>
+      <c r="N131">
+        <v>45.91</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C132">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D132" t="s">
         <v>295</v>
       </c>
       <c r="E132" t="s">
         <v>296</v>
       </c>
       <c r="F132">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G132" t="s">
         <v>46</v>
       </c>
       <c r="H132">
-        <v>85.65</v>
+        <v>85.66</v>
       </c>
       <c r="I132">
-        <v>62.71</v>
+        <v>85.66</v>
       </c>
       <c r="J132">
-        <v>22.94</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M132">
-        <v>62.71</v>
-[...2 lines deleted...]
-        <v>22.94</v>
+        <v>85.66</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C133">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D133" t="s">
         <v>297</v>
       </c>
       <c r="E133" t="s">
         <v>298</v>
       </c>
       <c r="F133">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G133" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H133">
-        <v>84.83</v>
+        <v>85.65</v>
       </c>
       <c r="I133">
-        <v>0.0</v>
+        <v>62.71</v>
       </c>
       <c r="J133">
-        <v>84.83</v>
+        <v>22.94</v>
       </c>
       <c r="K133">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L133">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M133">
+        <v>62.71</v>
       </c>
       <c r="S133">
-        <v>33.87</v>
-[...5 lines deleted...]
-        <v>19.63</v>
+        <v>22.94</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C134">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D134" t="s">
         <v>299</v>
       </c>
       <c r="E134" t="s">
         <v>300</v>
       </c>
       <c r="F134">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G134" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H134">
-        <v>84.74</v>
+        <v>84.83</v>
       </c>
       <c r="I134">
-        <v>84.74</v>
+        <v>0.0</v>
       </c>
       <c r="J134">
-        <v>0.0</v>
+        <v>84.83</v>
       </c>
       <c r="K134">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L134">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>11.45</v>
+        <v>3</v>
+      </c>
+      <c r="S134">
+        <v>33.87</v>
+      </c>
+      <c r="T134">
+        <v>31.33</v>
+      </c>
+      <c r="U134">
+        <v>19.63</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C135">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D135" t="s">
         <v>301</v>
       </c>
       <c r="E135" t="s">
         <v>302</v>
       </c>
       <c r="F135">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G135" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H135">
-        <v>79.23</v>
+        <v>84.74</v>
       </c>
       <c r="I135">
-        <v>79.23</v>
+        <v>84.74</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>79.23</v>
+        <v>73.29</v>
+      </c>
+      <c r="N135">
+        <v>11.45</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C136">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D136" t="s">
         <v>303</v>
       </c>
       <c r="E136" t="s">
         <v>304</v>
       </c>
       <c r="F136">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G136" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="H136">
-        <v>77.46</v>
+        <v>79.23</v>
       </c>
       <c r="I136">
+        <v>79.23</v>
+      </c>
+      <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="J136">
-[...1 lines deleted...]
-      </c>
       <c r="K136">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L136">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>10.7</v>
+        <v>0</v>
+      </c>
+      <c r="M136">
+        <v>79.23</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C137">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D137" t="s">
         <v>305</v>
       </c>
       <c r="E137" t="s">
         <v>306</v>
       </c>
       <c r="F137">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G137" t="s">
-        <v>87</v>
+        <v>176</v>
       </c>
       <c r="H137">
-        <v>74.53</v>
+        <v>77.46</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137">
-        <v>74.53</v>
+        <v>77.46</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>3</v>
       </c>
       <c r="S137">
-        <v>36.62</v>
+        <v>38.54</v>
       </c>
       <c r="T137">
-        <v>25.41</v>
+        <v>28.22</v>
       </c>
       <c r="U137">
-        <v>12.5</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C138">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D138" t="s">
-        <v>246</v>
+        <v>307</v>
       </c>
       <c r="E138" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F138">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G138" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="H138">
-        <v>74.4</v>
+        <v>74.53</v>
       </c>
       <c r="I138">
-        <v>74.4</v>
+        <v>0.0</v>
       </c>
       <c r="J138">
-        <v>0.0</v>
+        <v>74.53</v>
       </c>
       <c r="K138">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L138">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>74.4</v>
+        <v>3</v>
+      </c>
+      <c r="S138">
+        <v>36.62</v>
+      </c>
+      <c r="T138">
+        <v>25.41</v>
+      </c>
+      <c r="U138">
+        <v>12.5</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C139">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D139" t="s">
-        <v>308</v>
+        <v>246</v>
       </c>
       <c r="E139" t="s">
         <v>309</v>
       </c>
       <c r="F139">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G139" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H139">
-        <v>72.71</v>
+        <v>74.4</v>
       </c>
       <c r="I139">
+        <v>74.4</v>
+      </c>
+      <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="J139">
-[...1 lines deleted...]
-      </c>
       <c r="K139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L139">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>15.42</v>
+        <v>0</v>
+      </c>
+      <c r="M139">
+        <v>74.4</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C140">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D140" t="s">
-        <v>111</v>
+        <v>310</v>
       </c>
       <c r="E140" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F140">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="G140" t="s">
-        <v>204</v>
+        <v>38</v>
       </c>
       <c r="H140">
-        <v>71.52</v>
+        <v>72.71</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140">
-        <v>71.52</v>
+        <v>72.71</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S140">
-        <v>38.54</v>
+        <v>31.33</v>
       </c>
       <c r="T140">
-        <v>32.98</v>
+        <v>25.96</v>
+      </c>
+      <c r="U140">
+        <v>15.42</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C141">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D141" t="s">
-        <v>311</v>
+        <v>115</v>
       </c>
       <c r="E141" t="s">
         <v>312</v>
       </c>
       <c r="F141">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G141" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="H141">
-        <v>70.12</v>
+        <v>71.52</v>
       </c>
       <c r="I141">
-        <v>70.12</v>
+        <v>0.0</v>
       </c>
       <c r="J141">
-        <v>0.0</v>
+        <v>71.52</v>
       </c>
       <c r="K141">
+        <v>0</v>
+      </c>
+      <c r="L141">
         <v>2</v>
       </c>
-      <c r="L141">
-[...6 lines deleted...]
-        <v>15.65</v>
+      <c r="S141">
+        <v>38.54</v>
+      </c>
+      <c r="T141">
+        <v>32.98</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
         <v>141</v>
       </c>
       <c r="C142">
         <v>0</v>
       </c>
       <c r="D142" t="s">
         <v>313</v>
       </c>
       <c r="E142" t="s">
         <v>314</v>
       </c>
       <c r="F142">
         <v>2008</v>
       </c>
       <c r="G142" t="s">
         <v>43</v>
       </c>
       <c r="H142">
@@ -9802,95 +9847,95 @@
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
         <v>67.79</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
         <v>142</v>
       </c>
       <c r="C143">
         <v>0</v>
       </c>
       <c r="D143" t="s">
         <v>315</v>
       </c>
       <c r="E143" t="s">
         <v>316</v>
       </c>
       <c r="F143">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G143" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="H143">
         <v>67.0</v>
       </c>
       <c r="I143">
         <v>67.0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
         <v>67.0</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
         <v>142</v>
       </c>
       <c r="C144">
         <v>0</v>
       </c>
       <c r="D144" t="s">
         <v>317</v>
       </c>
       <c r="E144" t="s">
         <v>318</v>
       </c>
       <c r="F144">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G144" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="H144">
         <v>67.0</v>
       </c>
       <c r="I144">
         <v>67.0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>1</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>67.0</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
@@ -9931,51 +9976,51 @@
       </c>
       <c r="S145">
         <v>16.67</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
         <v>145</v>
       </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146" t="s">
         <v>321</v>
       </c>
       <c r="E146" t="s">
         <v>322</v>
       </c>
       <c r="F146">
         <v>2006</v>
       </c>
       <c r="G146" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H146">
         <v>62.92</v>
       </c>
       <c r="I146">
         <v>46.25</v>
       </c>
       <c r="J146">
         <v>16.67</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146">
         <v>1</v>
       </c>
       <c r="M146">
         <v>46.25</v>
       </c>
       <c r="S146">
         <v>16.67</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
@@ -10019,51 +10064,51 @@
       </c>
       <c r="T147">
         <v>28.55</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
         <v>147</v>
       </c>
       <c r="C148">
         <v>0</v>
       </c>
       <c r="D148" t="s">
         <v>325</v>
       </c>
       <c r="E148" t="s">
         <v>326</v>
       </c>
       <c r="F148">
         <v>2010</v>
       </c>
       <c r="G148" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H148">
         <v>61.97</v>
       </c>
       <c r="I148">
         <v>61.97</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
         <v>61.97</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
@@ -10189,92 +10234,92 @@
       </c>
       <c r="M151">
         <v>58.0</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
         <v>151</v>
       </c>
       <c r="C152">
         <v>0</v>
       </c>
       <c r="D152" t="s">
         <v>333</v>
       </c>
       <c r="E152" t="s">
         <v>334</v>
       </c>
       <c r="F152">
         <v>2009</v>
       </c>
       <c r="G152" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H152">
         <v>53.02</v>
       </c>
       <c r="I152">
         <v>53.02</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>1</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
         <v>53.02</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
         <v>152</v>
       </c>
       <c r="C153">
         <v>0</v>
       </c>
       <c r="D153" t="s">
         <v>335</v>
       </c>
       <c r="E153" t="s">
         <v>336</v>
       </c>
       <c r="F153">
         <v>2006</v>
       </c>
       <c r="G153" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H153">
         <v>52.8</v>
       </c>
       <c r="I153">
         <v>0.0</v>
       </c>
       <c r="J153">
         <v>52.8</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>2</v>
       </c>
       <c r="S153">
         <v>38.54</v>
       </c>
       <c r="T153">
         <v>14.26</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
@@ -10315,51 +10360,51 @@
       </c>
       <c r="M154">
         <v>50.0</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
         <v>154</v>
       </c>
       <c r="C155">
         <v>0</v>
       </c>
       <c r="D155" t="s">
         <v>339</v>
       </c>
       <c r="E155" t="s">
         <v>340</v>
       </c>
       <c r="F155">
         <v>2000</v>
       </c>
       <c r="G155" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H155">
         <v>49.91</v>
       </c>
       <c r="I155">
         <v>0.0</v>
       </c>
       <c r="J155">
         <v>49.91</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>2</v>
       </c>
       <c r="S155">
         <v>35.65</v>
       </c>
       <c r="T155">
         <v>14.26</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
@@ -10532,51 +10577,51 @@
       </c>
       <c r="S159">
         <v>16.79</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
         <v>159</v>
       </c>
       <c r="C160">
         <v>0</v>
       </c>
       <c r="D160" t="s">
         <v>350</v>
       </c>
       <c r="E160" t="s">
         <v>351</v>
       </c>
       <c r="F160">
         <v>1998</v>
       </c>
       <c r="G160" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H160">
         <v>45.18</v>
       </c>
       <c r="I160">
         <v>0.0</v>
       </c>
       <c r="J160">
         <v>45.18</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>2</v>
       </c>
       <c r="S160">
         <v>32.98</v>
       </c>
       <c r="T160">
         <v>12.2</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
@@ -10608,51 +10653,51 @@
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161">
         <v>1</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
         <v>43.11</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
         <v>161</v>
       </c>
       <c r="C162">
         <v>0</v>
       </c>
       <c r="D162" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E162" t="s">
         <v>354</v>
       </c>
       <c r="F162">
         <v>1997</v>
       </c>
       <c r="G162" t="s">
         <v>46</v>
       </c>
       <c r="H162">
         <v>42.8</v>
       </c>
       <c r="I162">
         <v>0.0</v>
       </c>
       <c r="J162">
         <v>42.8</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
@@ -10684,298 +10729,298 @@
       </c>
       <c r="H163">
         <v>42.78</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163">
         <v>42.78</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>1</v>
       </c>
       <c r="S163">
         <v>42.78</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D164" t="s">
         <v>358</v>
       </c>
       <c r="E164" t="s">
         <v>359</v>
       </c>
       <c r="F164">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G164" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="H164">
-        <v>42.64</v>
+        <v>41.67</v>
       </c>
       <c r="I164">
-        <v>7.69</v>
+        <v>0.0</v>
       </c>
       <c r="J164">
-        <v>34.95</v>
+        <v>41.67</v>
       </c>
       <c r="K164">
+        <v>0</v>
+      </c>
+      <c r="L164">
         <v>1</v>
       </c>
-      <c r="L164">
-[...4 lines deleted...]
-      </c>
       <c r="S164">
-        <v>18.16</v>
-[...2 lines deleted...]
-        <v>16.79</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C165">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D165" t="s">
         <v>360</v>
       </c>
       <c r="E165" t="s">
         <v>361</v>
       </c>
       <c r="F165">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G165" t="s">
-        <v>87</v>
+        <v>176</v>
       </c>
       <c r="H165">
-        <v>41.67</v>
+        <v>40.39</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165">
-        <v>41.67</v>
+        <v>40.39</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S165">
-        <v>41.67</v>
+        <v>30.5</v>
+      </c>
+      <c r="T165">
+        <v>9.89</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C166">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D166" t="s">
         <v>362</v>
       </c>
       <c r="E166" t="s">
         <v>363</v>
       </c>
       <c r="F166">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G166" t="s">
-        <v>174</v>
+        <v>26</v>
       </c>
       <c r="H166">
-        <v>40.39</v>
+        <v>39.88</v>
       </c>
       <c r="I166">
+        <v>39.88</v>
+      </c>
+      <c r="J166">
         <v>0.0</v>
       </c>
-      <c r="J166">
-[...1 lines deleted...]
-      </c>
       <c r="K166">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L166">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>9.89</v>
+        <v>0</v>
+      </c>
+      <c r="M166">
+        <v>39.88</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C167">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D167" t="s">
         <v>364</v>
       </c>
       <c r="E167" t="s">
         <v>365</v>
       </c>
       <c r="F167">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="G167" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H167">
-        <v>39.88</v>
+        <v>39.59</v>
       </c>
       <c r="I167">
-        <v>39.88</v>
+        <v>0.0</v>
       </c>
       <c r="J167">
-        <v>0.0</v>
+        <v>39.59</v>
       </c>
       <c r="K167">
+        <v>0</v>
+      </c>
+      <c r="L167">
         <v>1</v>
       </c>
-      <c r="L167">
-[...3 lines deleted...]
-        <v>39.88</v>
+      <c r="S167">
+        <v>39.59</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D168" t="s">
         <v>366</v>
       </c>
       <c r="E168" t="s">
         <v>367</v>
       </c>
       <c r="F168">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G168" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H168">
-        <v>39.59</v>
+        <v>39.28</v>
       </c>
       <c r="I168">
+        <v>39.28</v>
+      </c>
+      <c r="J168">
         <v>0.0</v>
       </c>
-      <c r="J168">
-[...1 lines deleted...]
-      </c>
       <c r="K168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L168">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>39.59</v>
+        <v>0</v>
+      </c>
+      <c r="M168">
+        <v>39.28</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C169">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D169" t="s">
         <v>368</v>
       </c>
       <c r="E169" t="s">
         <v>369</v>
       </c>
       <c r="F169">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G169" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H169">
-        <v>39.28</v>
+        <v>37.51</v>
       </c>
       <c r="I169">
-        <v>39.28</v>
+        <v>0.0</v>
       </c>
       <c r="J169">
-        <v>0.0</v>
+        <v>37.51</v>
       </c>
       <c r="K169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L169">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>39.28</v>
+        <v>3</v>
+      </c>
+      <c r="S169">
+        <v>18.16</v>
+      </c>
+      <c r="T169">
+        <v>16.79</v>
+      </c>
+      <c r="U169">
+        <v>2.56</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
         <v>169</v>
       </c>
       <c r="C170">
         <v>0</v>
       </c>
       <c r="D170" t="s">
         <v>370</v>
       </c>
       <c r="E170" t="s">
         <v>371</v>
       </c>
       <c r="F170">
         <v>2003</v>
       </c>
       <c r="G170" t="s">
         <v>46</v>
       </c>
       <c r="H170">
@@ -11411,83 +11456,83 @@
       </c>
       <c r="S180">
         <v>28.98</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
         <v>180</v>
       </c>
       <c r="C181">
         <v>0</v>
       </c>
       <c r="D181" t="s">
         <v>390</v>
       </c>
       <c r="E181" t="s">
         <v>391</v>
       </c>
       <c r="F181">
         <v>2008</v>
       </c>
       <c r="G181" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H181">
         <v>28.22</v>
       </c>
       <c r="I181">
         <v>0.0</v>
       </c>
       <c r="J181">
         <v>28.22</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>1</v>
       </c>
       <c r="S181">
         <v>28.22</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
         <v>181</v>
       </c>
       <c r="C182">
         <v>0</v>
       </c>
       <c r="D182" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E182" t="s">
         <v>392</v>
       </c>
       <c r="F182">
         <v>1996</v>
       </c>
       <c r="G182" t="s">
         <v>46</v>
       </c>
       <c r="H182">
         <v>26.81</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
         <v>26.81</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>1</v>
       </c>
@@ -11660,51 +11705,51 @@
       </c>
       <c r="S186">
         <v>24.8</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
         <v>186</v>
       </c>
       <c r="C187">
         <v>0</v>
       </c>
       <c r="D187" t="s">
         <v>400</v>
       </c>
       <c r="E187" t="s">
         <v>401</v>
       </c>
       <c r="F187">
         <v>2007</v>
       </c>
       <c r="G187" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H187">
         <v>24.14</v>
       </c>
       <c r="I187">
         <v>0.0</v>
       </c>
       <c r="J187">
         <v>24.14</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="S187">
         <v>24.14</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
@@ -11818,142 +11863,142 @@
       </c>
       <c r="J190">
         <v>19.63</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="S190">
         <v>19.63</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
         <v>190</v>
       </c>
       <c r="C191">
         <v>0</v>
       </c>
       <c r="D191" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E191" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F191">
         <v>1997</v>
       </c>
       <c r="G191" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H191">
         <v>18.16</v>
       </c>
       <c r="I191">
         <v>0.0</v>
       </c>
       <c r="J191">
         <v>18.16</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="S191">
         <v>18.16</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
         <v>191</v>
       </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192" t="s">
         <v>407</v>
       </c>
       <c r="E192" t="s">
         <v>408</v>
       </c>
       <c r="F192">
-        <v>2001</v>
+        <v>1981</v>
       </c>
       <c r="G192" t="s">
-        <v>158</v>
+        <v>241</v>
       </c>
       <c r="H192">
         <v>16.67</v>
       </c>
       <c r="I192">
         <v>0.0</v>
       </c>
       <c r="J192">
         <v>16.67</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>1</v>
       </c>
       <c r="S192">
         <v>16.67</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
         <v>191</v>
       </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193" t="s">
         <v>409</v>
       </c>
       <c r="E193" t="s">
         <v>410</v>
       </c>
       <c r="F193">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="G193" t="s">
-        <v>241</v>
+        <v>142</v>
       </c>
       <c r="H193">
         <v>16.67</v>
       </c>
       <c r="I193">
         <v>0.0</v>
       </c>
       <c r="J193">
         <v>16.67</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>1</v>
       </c>
       <c r="S193">
         <v>16.67</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
@@ -12073,51 +12118,51 @@
       </c>
       <c r="S196">
         <v>14.26</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
         <v>195</v>
       </c>
       <c r="C197">
         <v>0</v>
       </c>
       <c r="D197" t="s">
         <v>417</v>
       </c>
       <c r="E197" t="s">
         <v>418</v>
       </c>
       <c r="F197">
         <v>2001</v>
       </c>
       <c r="G197" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H197">
         <v>14.26</v>
       </c>
       <c r="I197">
         <v>0.0</v>
       </c>
       <c r="J197">
         <v>14.26</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="S197">
         <v>14.26</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
@@ -12234,259 +12279,259 @@
       </c>
       <c r="L200">
         <v>1</v>
       </c>
       <c r="S200">
         <v>13.29</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
         <v>200</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201" t="s">
         <v>424</v>
       </c>
       <c r="E201" t="s">
         <v>425</v>
       </c>
       <c r="F201">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G201" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="H201">
         <v>13.19</v>
       </c>
       <c r="I201">
         <v>0.0</v>
       </c>
       <c r="J201">
         <v>13.19</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="S201">
         <v>13.19</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
         <v>200</v>
       </c>
       <c r="C202">
         <v>0</v>
       </c>
       <c r="D202" t="s">
         <v>426</v>
       </c>
       <c r="E202" t="s">
         <v>427</v>
       </c>
       <c r="F202">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G202" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="H202">
         <v>13.19</v>
       </c>
       <c r="I202">
         <v>0.0</v>
       </c>
       <c r="J202">
         <v>13.19</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>1</v>
       </c>
       <c r="S202">
         <v>13.19</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
         <v>202</v>
       </c>
       <c r="C203">
         <v>0</v>
       </c>
       <c r="D203" t="s">
         <v>428</v>
       </c>
       <c r="E203" t="s">
         <v>429</v>
       </c>
       <c r="F203">
         <v>2005</v>
       </c>
       <c r="G203" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H203">
         <v>12.2</v>
       </c>
       <c r="I203">
         <v>0.0</v>
       </c>
       <c r="J203">
         <v>12.2</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="S203">
         <v>12.2</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
         <v>203</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204" t="s">
         <v>430</v>
       </c>
       <c r="E204" t="s">
         <v>431</v>
       </c>
       <c r="F204">
         <v>2002</v>
       </c>
       <c r="G204" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H204">
         <v>10.7</v>
       </c>
       <c r="I204">
         <v>0.0</v>
       </c>
       <c r="J204">
         <v>10.7</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1</v>
       </c>
       <c r="S204">
         <v>10.7</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
         <v>204</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205" t="s">
         <v>432</v>
       </c>
       <c r="E205" t="s">
         <v>433</v>
       </c>
       <c r="F205">
         <v>1993</v>
       </c>
       <c r="G205" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="H205">
         <v>9.89</v>
       </c>
       <c r="I205">
         <v>0.0</v>
       </c>
       <c r="J205">
         <v>9.89</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>1</v>
       </c>
       <c r="S205">
         <v>9.89</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
         <v>204</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E206" t="s">
         <v>434</v>
       </c>
       <c r="F206">
         <v>2002</v>
       </c>
       <c r="G206" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H206">
         <v>9.89</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="J206">
         <v>9.89</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="S206">
         <v>9.89</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
@@ -12515,101 +12560,101 @@
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>9.8</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
         <v>207</v>
       </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208" t="s">
-        <v>231</v>
+        <v>437</v>
       </c>
       <c r="E208" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F208">
         <v>2004</v>
       </c>
       <c r="G208" t="s">
-        <v>174</v>
+        <v>81</v>
       </c>
       <c r="H208">
         <v>9.15</v>
       </c>
       <c r="I208">
         <v>0.0</v>
       </c>
       <c r="J208">
         <v>9.15</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>1</v>
       </c>
       <c r="S208">
         <v>9.15</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
         <v>207</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209" t="s">
-        <v>438</v>
+        <v>231</v>
       </c>
       <c r="E209" t="s">
         <v>439</v>
       </c>
       <c r="F209">
         <v>2004</v>
       </c>
       <c r="G209" t="s">
-        <v>87</v>
+        <v>176</v>
       </c>
       <c r="H209">
         <v>9.15</v>
       </c>
       <c r="I209">
         <v>0.0</v>
       </c>
       <c r="J209">
         <v>9.15</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="S209">
         <v>9.15</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">