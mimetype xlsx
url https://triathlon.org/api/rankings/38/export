--- v1 (2026-10-17)
+++ v2 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -101,1281 +101,1278 @@
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Spivey</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Gwen</t>
   </si>
   <si>
     <t>Jorgensen</t>
   </si>
   <si>
+    <t>Djenyfer</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>Danielle</t>
+  </si>
+  <si>
+    <t>Orie</t>
+  </si>
+  <si>
     <t>Gina</t>
   </si>
   <si>
     <t>Sereno</t>
   </si>
   <si>
-    <t>Danielle</t>
-[...13 lines deleted...]
-  <si>
     <t>Maria Carolina</t>
   </si>
   <si>
     <t>Velasquez Soto</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
+    <t>Desirae</t>
+  </si>
+  <si>
+    <t>Ridenour</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
     <t>Kirsten</t>
   </si>
   <si>
     <t>Kasper</t>
   </si>
   <si>
-    <t>Desirae</t>
-[...5 lines deleted...]
-    <t>CAN</t>
+    <t>Ana Maria Valentina</t>
+  </si>
+  <si>
+    <t>Torres Gomez</t>
+  </si>
+  <si>
+    <t>MEX</t>
   </si>
   <si>
     <t>Rosa Maria</t>
   </si>
   <si>
     <t>Tapia Vidal</t>
   </si>
   <si>
-    <t>MEX</t>
-[...7 lines deleted...]
-  <si>
     <t>Erika</t>
   </si>
   <si>
     <t>Ackerlund</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Wetteland</t>
   </si>
   <si>
     <t>Knibb</t>
   </si>
   <si>
     <t>Naomi</t>
   </si>
   <si>
     <t>Ruff</t>
   </si>
   <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Bravo</t>
+  </si>
+  <si>
+    <t>ECU</t>
+  </si>
+  <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>Alvarez Solis</t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>Hawley</t>
+  </si>
+  <si>
+    <t>BER</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Fuller</t>
+  </si>
+  <si>
     <t>Rosa Elena</t>
   </si>
   <si>
     <t>Martinez Melchior</t>
   </si>
   <si>
     <t>VEN</t>
   </si>
   <si>
+    <t>Giovanna</t>
+  </si>
+  <si>
+    <t>Lacerda</t>
+  </si>
+  <si>
+    <t>Joy</t>
+  </si>
+  <si>
+    <t>Gill</t>
+  </si>
+  <si>
+    <t>Sidney</t>
+  </si>
+  <si>
+    <t>Clement</t>
+  </si>
+  <si>
+    <t>Vittoria</t>
+  </si>
+  <si>
+    <t>Lopes</t>
+  </si>
+  <si>
     <t>Sophia</t>
   </si>
   <si>
     <t>Howell</t>
   </si>
   <si>
-    <t>Marcela</t>
-[...50 lines deleted...]
-    <t>Lopes</t>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Werking</t>
+  </si>
+  <si>
+    <t>María</t>
+  </si>
+  <si>
+    <t>López Faraudo</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Magnani</t>
+  </si>
+  <si>
+    <t>Eleanor</t>
+  </si>
+  <si>
+    <t>Beveridge</t>
+  </si>
+  <si>
+    <t>Cecilia</t>
+  </si>
+  <si>
+    <t>Perez</t>
+  </si>
+  <si>
+    <t>Genesis Carolina</t>
+  </si>
+  <si>
+    <t>Ruiz Volcan</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>Moya Chamorro</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
+    <t>Catalina</t>
+  </si>
+  <si>
+    <t>Torres Espinoza</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
+    <t>Maïra</t>
+  </si>
+  <si>
+    <t>Carreau</t>
+  </si>
+  <si>
+    <t>Béatrice</t>
+  </si>
+  <si>
+    <t>Filion</t>
   </si>
   <si>
     <t>Dominga Elena</t>
   </si>
   <si>
     <t>Jacome Espinoza</t>
   </si>
   <si>
-    <t>CHI</t>
-[...41 lines deleted...]
-    <t>Perez</t>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>Riveros</t>
   </si>
   <si>
     <t>Katie</t>
   </si>
   <si>
     <t>McCune</t>
   </si>
   <si>
-    <t>Daniela</t>
-[...2 lines deleted...]
-    <t>Moya Chamorro</t>
+    <t>Luisa Daniela</t>
+  </si>
+  <si>
+    <t>Baca Vargas</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Gupta-Baltazar</t>
+  </si>
+  <si>
+    <t>Zoe</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>PUR</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>Moira</t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Rodriguez Moreno</t>
+  </si>
+  <si>
+    <t>Rafaela</t>
+  </si>
+  <si>
+    <t>Capó</t>
+  </si>
+  <si>
+    <t>Maria De Los Angeles</t>
+  </si>
+  <si>
+    <t>Bonilla Garcia</t>
+  </si>
+  <si>
+    <t>Brooke</t>
+  </si>
+  <si>
+    <t>Rousselle</t>
+  </si>
+  <si>
+    <t>Ellison</t>
+  </si>
+  <si>
+    <t>Wolfe</t>
+  </si>
+  <si>
+    <t>Camila Victoria</t>
+  </si>
+  <si>
+    <t>Alcala Rosales</t>
+  </si>
+  <si>
+    <t>HON</t>
   </si>
   <si>
     <t>Emy</t>
   </si>
   <si>
     <t>Legault</t>
   </si>
   <si>
-    <t>Catalina</t>
-[...71 lines deleted...]
-    <t>ARG</t>
+    <t>Gelati</t>
+  </si>
+  <si>
+    <t>Leslie</t>
+  </si>
+  <si>
+    <t>Amat Alvarez</t>
+  </si>
+  <si>
+    <t>CUB</t>
   </si>
   <si>
     <t>Julia Maria</t>
   </si>
   <si>
-    <t>Alcala Rosales</t>
-[...17 lines deleted...]
-    <t>Camila Victoria</t>
+    <t>Isla</t>
+  </si>
+  <si>
+    <t>Britton</t>
+  </si>
+  <si>
+    <t>Cecilia Sayuri</t>
+  </si>
+  <si>
+    <t>Ramirez Alavez</t>
+  </si>
+  <si>
+    <t>Gabrielle</t>
+  </si>
+  <si>
+    <t>Lemes</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Visgueiro</t>
+  </si>
+  <si>
+    <t>María Emilia</t>
+  </si>
+  <si>
+    <t>Vargas</t>
+  </si>
+  <si>
+    <t>Anahi</t>
+  </si>
+  <si>
+    <t>Alvarez Corral</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>Romero Orozco</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Ricca</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>Machado Penteado</t>
   </si>
   <si>
     <t>Jimena Renata</t>
   </si>
   <si>
     <t>De La Peña Schott</t>
   </si>
   <si>
-    <t>Gelati</t>
-[...14 lines deleted...]
-    <t>CUB</t>
+    <t>Gabby</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>De Rosas</t>
+  </si>
+  <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Lakustiak</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Alvarez Valencia</t>
+  </si>
+  <si>
+    <t>Bivian Andrea Luisita</t>
+  </si>
+  <si>
+    <t>Diaz Fuentes</t>
+  </si>
+  <si>
+    <t>GUA</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>Pardy</t>
+  </si>
+  <si>
+    <t>Isabella</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
   </si>
   <si>
     <t>Natalia</t>
   </si>
   <si>
     <t>Casas</t>
   </si>
   <si>
-    <t>Isla</t>
-[...76 lines deleted...]
-  <si>
     <t>Raquel</t>
   </si>
   <si>
     <t>Solis</t>
   </si>
   <si>
-    <t>De Rosas</t>
-[...14 lines deleted...]
-    <t>Fernandez</t>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Jansen</t>
+  </si>
+  <si>
+    <t>ARU</t>
   </si>
   <si>
     <t>Colette</t>
   </si>
   <si>
     <t>Reimer</t>
   </si>
   <si>
+    <t>Valeria</t>
+  </si>
+  <si>
+    <t>Arce Núñez</t>
+  </si>
+  <si>
+    <t>Valentina Sofia</t>
+  </si>
+  <si>
+    <t>Negron</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>Arce Nuñez</t>
+  </si>
+  <si>
+    <t>Poole</t>
+  </si>
+  <si>
+    <t>Ana Victoria</t>
+  </si>
+  <si>
+    <t>Portillo Prono</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Webber</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Jara</t>
+  </si>
+  <si>
+    <t>Carla</t>
+  </si>
+  <si>
+    <t>Larrabeiti Jefferson</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>Luma</t>
+  </si>
+  <si>
+    <t>Guillen</t>
+  </si>
+  <si>
     <t>Marlen Alejandra Abigail</t>
   </si>
   <si>
     <t>Aguilar Bolaños</t>
   </si>
   <si>
+    <t>Gianella Debra</t>
+  </si>
+  <si>
+    <t>Coaguila Pita</t>
+  </si>
+  <si>
     <t>Yaniuska Mared</t>
   </si>
   <si>
     <t>Jimenez Arriechi</t>
   </si>
   <si>
-    <t>Poole</t>
-[...29 lines deleted...]
-    <t>Jara</t>
+    <t>Eliana</t>
+  </si>
+  <si>
+    <t>Portillo Laflamme</t>
+  </si>
+  <si>
+    <t>ESA</t>
+  </si>
+  <si>
+    <t>Isabel</t>
+  </si>
+  <si>
+    <t>Rodriguez Silverio</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Lashley</t>
+  </si>
+  <si>
+    <t>BAR</t>
+  </si>
+  <si>
+    <t>Eliana Estefania</t>
+  </si>
+  <si>
+    <t>Diaz</t>
+  </si>
+  <si>
+    <t>Mia</t>
+  </si>
+  <si>
+    <t>Wentzy</t>
   </si>
   <si>
     <t>Manuela</t>
   </si>
   <si>
     <t>Ortega Arteaga</t>
   </si>
   <si>
-    <t>Victoria</t>
-[...2 lines deleted...]
-    <t>Arce Nuñez</t>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>Harker</t>
+  </si>
+  <si>
+    <t>Cara</t>
+  </si>
+  <si>
+    <t>Macdonald</t>
+  </si>
+  <si>
+    <t>Moreno Velasco</t>
+  </si>
+  <si>
+    <t>Maria Fernanda</t>
+  </si>
+  <si>
+    <t>Salazar Hernandez</t>
+  </si>
+  <si>
+    <t>Federica</t>
+  </si>
+  <si>
+    <t>Carletto</t>
+  </si>
+  <si>
+    <t>Marley</t>
+  </si>
+  <si>
+    <t>Andelman</t>
+  </si>
+  <si>
+    <t>Maria Luiza</t>
+  </si>
+  <si>
+    <t>Simão de Oliveira</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Theil</t>
+  </si>
+  <si>
+    <t>Micah</t>
+  </si>
+  <si>
+    <t>Gay</t>
+  </si>
+  <si>
+    <t>Mayda Del Milagro</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Lizeth</t>
+  </si>
+  <si>
+    <t>Rueda Santos</t>
+  </si>
+  <si>
+    <t>Kathia Mayela</t>
+  </si>
+  <si>
+    <t>Flores Sepulveda</t>
+  </si>
+  <si>
+    <t>Samantha</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Dasso</t>
   </si>
   <si>
     <t>Summer</t>
   </si>
   <si>
     <t>Rappaport</t>
   </si>
   <si>
-    <t>Carla</t>
-[...79 lines deleted...]
-  <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>Gorman</t>
   </si>
   <si>
-    <t>Maria Fernanda</t>
-[...35 lines deleted...]
-    <t>Theil</t>
+    <t>Regina</t>
+  </si>
+  <si>
+    <t>Michel Camacho</t>
+  </si>
+  <si>
+    <t>Juana Marcela</t>
+  </si>
+  <si>
+    <t>Barzallo Ortiz</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>Moro</t>
+  </si>
+  <si>
+    <t>Bianca Maria Eva</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>Flavia Andrea</t>
+  </si>
+  <si>
+    <t>Castro Chavez</t>
+  </si>
+  <si>
+    <t>BOL</t>
+  </si>
+  <si>
+    <t>Sarah-Maude</t>
+  </si>
+  <si>
+    <t>Levesque</t>
+  </si>
+  <si>
+    <t>Maria Clara</t>
+  </si>
+  <si>
+    <t>Abreu Borges Cunha</t>
+  </si>
+  <si>
+    <t>Villa Ramirez</t>
+  </si>
+  <si>
+    <t>Jenna</t>
+  </si>
+  <si>
+    <t>Gilhooly</t>
+  </si>
+  <si>
+    <t>Emma Jean</t>
+  </si>
+  <si>
+    <t>Neal</t>
+  </si>
+  <si>
+    <t>Ava</t>
+  </si>
+  <si>
+    <t>Snyder</t>
+  </si>
+  <si>
+    <t>Kahlen</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>Vega</t>
+  </si>
+  <si>
+    <t>Gillian</t>
+  </si>
+  <si>
+    <t>Cridge</t>
+  </si>
+  <si>
+    <t>Melany Valeska</t>
+  </si>
+  <si>
+    <t>Tohom Castro</t>
+  </si>
+  <si>
+    <t>Priscilla</t>
+  </si>
+  <si>
+    <t>Portuguez Molina</t>
+  </si>
+  <si>
+    <t>Mackenzie</t>
+  </si>
+  <si>
+    <t>McConagha</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Champoux</t>
+  </si>
+  <si>
+    <t>María José</t>
+  </si>
+  <si>
+    <t>Nuñez Bautista</t>
+  </si>
+  <si>
+    <t>Rebeca Sofia</t>
+  </si>
+  <si>
+    <t>Rivero Franco</t>
+  </si>
+  <si>
+    <t>Nataliia</t>
+  </si>
+  <si>
+    <t>Kolesova</t>
+  </si>
+  <si>
+    <t>Rylan</t>
+  </si>
+  <si>
+    <t>Lonergan</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>Gurri Naranjo</t>
+  </si>
+  <si>
+    <t>Stratton</t>
+  </si>
+  <si>
+    <t>Maëlly</t>
+  </si>
+  <si>
+    <t>Lamontagne</t>
   </si>
   <si>
     <t>Noemie</t>
   </si>
   <si>
     <t>Beaulieu</t>
   </si>
   <si>
-    <t>Lizeth</t>
-[...83 lines deleted...]
-    <t>Levesque</t>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Castillo</t>
+  </si>
+  <si>
+    <t>Alfaro</t>
+  </si>
+  <si>
+    <t>Jeanne</t>
+  </si>
+  <si>
+    <t>Gadbois</t>
+  </si>
+  <si>
+    <t>María Paula</t>
+  </si>
+  <si>
+    <t>Navarro Chaverri</t>
+  </si>
+  <si>
+    <t>Andrea Keylha</t>
+  </si>
+  <si>
+    <t>Morales Díaz</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Roman lafalla</t>
+  </si>
+  <si>
+    <t>Beatrice</t>
+  </si>
+  <si>
+    <t>Normand</t>
+  </si>
+  <si>
+    <t>Angie Sofía</t>
+  </si>
+  <si>
+    <t>López Sánchez</t>
+  </si>
+  <si>
+    <t>Dominika</t>
+  </si>
+  <si>
+    <t>Jamnicky</t>
+  </si>
+  <si>
+    <t>Argelia</t>
+  </si>
+  <si>
+    <t>Pérez Olivera</t>
+  </si>
+  <si>
+    <t>Alejandra Isabel</t>
+  </si>
+  <si>
+    <t>Rodriguez</t>
+  </si>
+  <si>
+    <t>Salamah</t>
+  </si>
+  <si>
+    <t>Mahroos Diez</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>Schindel</t>
+  </si>
+  <si>
+    <t>Rose-Emanuelle</t>
+  </si>
+  <si>
+    <t>Binette</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Bergman</t>
+  </si>
+  <si>
+    <t>Macarena</t>
+  </si>
+  <si>
+    <t>Salazar</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>GRN</t>
+  </si>
+  <si>
+    <t>Maria Paula</t>
+  </si>
+  <si>
+    <t>Recinos Rios</t>
+  </si>
+  <si>
+    <t>Leah</t>
+  </si>
+  <si>
+    <t>Amezcua Herrera</t>
+  </si>
+  <si>
+    <t>Paloma</t>
+  </si>
+  <si>
+    <t>Soto Rodriguez</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Elliott </t>
+  </si>
+  <si>
+    <t>García Vélez</t>
+  </si>
+  <si>
+    <t>Ashleigh</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>TTO</t>
+  </si>
+  <si>
+    <t>Emilia</t>
+  </si>
+  <si>
+    <t>Dabadie Zambrano</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Delgado</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>García Rábago</t>
+  </si>
+  <si>
+    <t>Senna</t>
+  </si>
+  <si>
+    <t>Chan Carusone</t>
   </si>
   <si>
     <t>Renata Valentina</t>
   </si>
   <si>
     <t>Oña Paredes</t>
   </si>
   <si>
-    <t>Maria Clara</t>
-[...92 lines deleted...]
-    <t>Salazar</t>
+    <t>Maya</t>
+  </si>
+  <si>
+    <t>Reilly</t>
+  </si>
+  <si>
+    <t>Ángel Rubí</t>
+  </si>
+  <si>
+    <t>Pérez Santos</t>
+  </si>
+  <si>
+    <t>Ivanna Gabriela</t>
+  </si>
+  <si>
+    <t>Villatoro Sandoval</t>
+  </si>
+  <si>
+    <t>Espinoza Guablocho</t>
+  </si>
+  <si>
+    <t>Juliette</t>
+  </si>
+  <si>
+    <t>Chenail-Lafond</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>Lucrezia</t>
+  </si>
+  <si>
+    <t>Gowdy</t>
+  </si>
+  <si>
+    <t>Far Nuñez</t>
+  </si>
+  <si>
+    <t>PAN</t>
+  </si>
+  <si>
+    <t>Suri Valeria</t>
+  </si>
+  <si>
+    <t>Rubio Gonzalez</t>
+  </si>
+  <si>
+    <t>Gabriele</t>
+  </si>
+  <si>
+    <t>Amabiele Reis</t>
+  </si>
+  <si>
+    <t>Shelby</t>
+  </si>
+  <si>
+    <t>Lajeunesse</t>
+  </si>
+  <si>
+    <t>Ilse Dayana</t>
+  </si>
+  <si>
+    <t>Cabinal Gramajo</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Quiroga Giraldo</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Funes</t>
+  </si>
+  <si>
+    <t>Nogelys</t>
+  </si>
+  <si>
+    <t>López</t>
+  </si>
+  <si>
+    <t>Daniela Maria</t>
+  </si>
+  <si>
+    <t>Céspedes Morales</t>
+  </si>
+  <si>
+    <t>Roel</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Mathews</t>
+  </si>
+  <si>
+    <t>Anabelle</t>
+  </si>
+  <si>
+    <t>Saindon</t>
   </si>
   <si>
     <t>Lopez Ortega</t>
   </si>
   <si>
-    <t>Diana</t>
-[...11 lines deleted...]
-    <t>Gadbois</t>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Pincus</t>
+  </si>
+  <si>
+    <t>Fabiola</t>
+  </si>
+  <si>
+    <t>Guillén  Brenes</t>
+  </si>
+  <si>
+    <t>Manuella</t>
+  </si>
+  <si>
+    <t>Lima</t>
   </si>
   <si>
     <t>Angelica</t>
   </si>
   <si>
     <t>Ballón Cano</t>
   </si>
   <si>
-    <t>María Paula</t>
-[...44 lines deleted...]
-    <t>Pérez Olivera</t>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Carreras Bayardo</t>
   </si>
   <si>
     <t>María Alejandra</t>
   </si>
   <si>
     <t>Proaño Guerrero</t>
   </si>
   <si>
-    <t>Salamah</t>
-[...4 lines deleted...]
-  <si>
     <t>Zahra</t>
   </si>
   <si>
     <t>Gaskin</t>
   </si>
   <si>
-    <t>Priscilla</t>
-[...208 lines deleted...]
-  <si>
     <t>Niuska</t>
   </si>
   <si>
     <t>Figueredo Bringa</t>
   </si>
   <si>
     <t>Liska</t>
   </si>
   <si>
     <t>Arteaga</t>
   </si>
   <si>
-    <t>Jauharah</t>
-[...4 lines deleted...]
-  <si>
     <t>Alessa Cristina</t>
   </si>
   <si>
     <t>Ayala Maestre</t>
   </si>
   <si>
     <t>Ana Paula</t>
   </si>
   <si>
     <t>Brouwer De Koning</t>
   </si>
   <si>
     <t>Andie</t>
   </si>
   <si>
     <t>Psilopoulos</t>
   </si>
   <si>
+    <t>Clare</t>
+  </si>
+  <si>
     <t>Selene</t>
   </si>
   <si>
     <t>Martinez Avila</t>
   </si>
   <si>
-    <t>Clare</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicole</t>
   </si>
   <si>
     <t>Naranjo Bravo</t>
   </si>
   <si>
     <t>Guadalupe</t>
   </si>
   <si>
     <t>Ghiretti</t>
   </si>
   <si>
     <t>Lucila Marlene</t>
   </si>
   <si>
     <t>Robledo</t>
   </si>
   <si>
     <t>Francisca Paola</t>
   </si>
   <si>
     <t>Garrido Del Real</t>
   </si>
   <si>
     <t>Marianny Giuseppina</t>
   </si>
   <si>
     <t>Antonelli Urriola</t>
   </si>
   <si>
     <t>Lutjens Oliva</t>
   </si>
   <si>
     <t>Morgan</t>
   </si>
   <si>
     <t>O'Keefe</t>
   </si>
   <si>
     <t>Fernanda</t>
   </si>
   <si>
     <t>Orellana</t>
-  </si>
-[...1 lines deleted...]
-    <t>Silvestre Maldonado</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Ye</t>
   </si>
   <si>
     <t>Pfaff</t>
   </si>
   <si>
     <t>Plant</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1691,51 +1688,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X212"/>
+  <dimension ref="A1:X211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -1822,758 +1819,758 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1991</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>5613.32</v>
+        <v>5566.46</v>
       </c>
       <c r="I2">
-        <v>4390.38</v>
+        <v>4180.61</v>
       </c>
       <c r="J2">
-        <v>1222.94</v>
+        <v>1385.85</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>925.0</v>
       </c>
       <c r="N2">
         <v>791.45</v>
       </c>
       <c r="O2">
-        <v>783.0</v>
+        <v>732.09</v>
       </c>
       <c r="P2">
-        <v>732.09</v>
+        <v>579.42</v>
       </c>
       <c r="Q2">
         <v>579.42</v>
       </c>
       <c r="R2">
-        <v>579.42</v>
+        <v>573.23</v>
       </c>
       <c r="S2">
         <v>308.33</v>
       </c>
       <c r="T2">
         <v>263.82</v>
       </c>
       <c r="U2">
+        <v>261.0</v>
+      </c>
+      <c r="V2">
         <v>208.8</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>178.65</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>165.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>98.09</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>1986</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3">
-        <v>3216.37</v>
+        <v>3039.62</v>
       </c>
       <c r="I3">
         <v>2517.62</v>
       </c>
       <c r="J3">
-        <v>698.75</v>
+        <v>522.0</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M3">
         <v>732.09</v>
       </c>
       <c r="N3">
         <v>626.4</v>
       </c>
       <c r="O3">
         <v>495.76</v>
       </c>
       <c r="P3">
         <v>259.0</v>
       </c>
       <c r="Q3">
         <v>224.92</v>
       </c>
       <c r="R3">
         <v>179.45</v>
       </c>
       <c r="S3">
         <v>263.82</v>
       </c>
       <c r="T3">
-        <v>176.75</v>
+        <v>125.0</v>
       </c>
       <c r="U3">
-        <v>125.0</v>
+        <v>93.33</v>
       </c>
       <c r="V3">
-        <v>93.33</v>
+        <v>28.18</v>
       </c>
       <c r="W3">
-        <v>28.18</v>
-[...1 lines deleted...]
-      <c r="X3">
         <v>11.67</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H4">
-        <v>2843.73</v>
+        <v>2720.12</v>
       </c>
       <c r="I4">
-        <v>2205.59</v>
+        <v>2031.1</v>
       </c>
       <c r="J4">
-        <v>638.14</v>
+        <v>689.02</v>
       </c>
       <c r="K4">
         <v>6</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
-        <v>458.58</v>
+        <v>519.48</v>
       </c>
       <c r="N4">
-        <v>458.58</v>
+        <v>392.37</v>
       </c>
       <c r="O4">
-        <v>419.66</v>
+        <v>338.59</v>
       </c>
       <c r="P4">
         <v>335.73</v>
       </c>
       <c r="Q4">
-        <v>287.26</v>
+        <v>313.2</v>
       </c>
       <c r="R4">
-        <v>245.78</v>
+        <v>131.73</v>
       </c>
       <c r="S4">
-        <v>208.8</v>
+        <v>195.0</v>
       </c>
       <c r="T4">
-        <v>122.02</v>
+        <v>119.69</v>
       </c>
       <c r="U4">
-        <v>112.86</v>
+        <v>111.91</v>
       </c>
       <c r="V4">
-        <v>75.78</v>
+        <v>96.57</v>
       </c>
       <c r="W4">
-        <v>63.2</v>
+        <v>95.75</v>
       </c>
       <c r="X4">
-        <v>55.48</v>
+        <v>70.1</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5">
         <v>1999</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>2719.87</v>
+        <v>2650.22</v>
       </c>
       <c r="I5">
-        <v>2283.57</v>
+        <v>2130.3</v>
       </c>
       <c r="J5">
-        <v>436.3</v>
+        <v>519.92</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>585.0</v>
       </c>
       <c r="N5">
         <v>500.0</v>
       </c>
       <c r="O5">
         <v>366.05</v>
       </c>
       <c r="P5">
         <v>313.2</v>
       </c>
       <c r="Q5">
-        <v>307.23</v>
+        <v>212.09</v>
       </c>
       <c r="R5">
-        <v>212.09</v>
+        <v>153.96</v>
       </c>
       <c r="S5">
         <v>154.17</v>
       </c>
       <c r="T5">
+        <v>102.41</v>
+      </c>
+      <c r="U5">
         <v>82.63</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>79.86</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>55.48</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>45.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>18.79</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H6">
-        <v>2646.3</v>
+        <v>2643.55</v>
       </c>
       <c r="I6">
-        <v>2076.97</v>
+        <v>1978.38</v>
       </c>
       <c r="J6">
-        <v>569.33</v>
+        <v>665.17</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M6">
-        <v>519.48</v>
+        <v>458.58</v>
       </c>
       <c r="N6">
-        <v>392.37</v>
+        <v>458.58</v>
       </c>
       <c r="O6">
-        <v>359.07</v>
+        <v>335.73</v>
       </c>
       <c r="P6">
-        <v>338.59</v>
+        <v>287.26</v>
       </c>
       <c r="Q6">
-        <v>335.73</v>
+        <v>245.78</v>
       </c>
       <c r="R6">
-        <v>131.73</v>
+        <v>192.45</v>
       </c>
       <c r="S6">
-        <v>195.0</v>
+        <v>208.8</v>
       </c>
       <c r="T6">
-        <v>111.91</v>
+        <v>139.89</v>
       </c>
       <c r="U6">
-        <v>96.57</v>
+        <v>122.02</v>
       </c>
       <c r="V6">
-        <v>95.75</v>
+        <v>75.78</v>
       </c>
       <c r="W6">
-        <v>70.1</v>
+        <v>63.2</v>
+      </c>
+      <c r="X6">
+        <v>55.48</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7">
         <v>1997</v>
       </c>
       <c r="G7" t="s">
         <v>38</v>
       </c>
       <c r="H7">
-        <v>2599.5</v>
+        <v>2575.22</v>
       </c>
       <c r="I7">
-        <v>1987.29</v>
+        <v>1872.2</v>
       </c>
       <c r="J7">
-        <v>612.21</v>
+        <v>703.02</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
-        <v>453.68</v>
+        <v>366.05</v>
       </c>
       <c r="N7">
-        <v>366.05</v>
+        <v>338.59</v>
       </c>
       <c r="O7">
         <v>332.14</v>
       </c>
       <c r="P7">
         <v>289.71</v>
       </c>
       <c r="Q7">
         <v>280.0</v>
       </c>
       <c r="R7">
         <v>265.71</v>
       </c>
       <c r="S7">
         <v>166.67</v>
       </c>
       <c r="T7">
+        <v>151.23</v>
+      </c>
+      <c r="U7">
         <v>105.64</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>103.52</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>93.33</v>
       </c>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
       <c r="X7">
-        <v>64.75</v>
+        <v>82.63</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H8">
-        <v>2552.82</v>
+        <v>2464.79</v>
       </c>
       <c r="I8">
-        <v>2346.25</v>
+        <v>1763.97</v>
       </c>
       <c r="J8">
-        <v>206.57</v>
+        <v>700.82</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M8">
-        <v>846.48</v>
+        <v>579.42</v>
       </c>
       <c r="N8">
         <v>395.73</v>
       </c>
       <c r="O8">
-        <v>362.95</v>
+        <v>262.5</v>
       </c>
       <c r="P8">
-        <v>287.26</v>
+        <v>179.94</v>
       </c>
       <c r="Q8">
-        <v>245.78</v>
+        <v>179.94</v>
       </c>
       <c r="R8">
-        <v>208.05</v>
+        <v>166.44</v>
       </c>
       <c r="S8">
-        <v>206.57</v>
+        <v>193.14</v>
+      </c>
+      <c r="T8">
+        <v>125.0</v>
+      </c>
+      <c r="U8">
+        <v>103.52</v>
+      </c>
+      <c r="V8">
+        <v>93.33</v>
+      </c>
+      <c r="W8">
+        <v>93.33</v>
+      </c>
+      <c r="X8">
+        <v>92.5</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H9">
-        <v>2464.79</v>
+        <v>2320.26</v>
       </c>
       <c r="I9">
-        <v>1763.97</v>
+        <v>2250.91</v>
       </c>
       <c r="J9">
-        <v>700.82</v>
+        <v>69.35</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>579.42</v>
+        <v>846.48</v>
       </c>
       <c r="N9">
         <v>395.73</v>
       </c>
       <c r="O9">
-        <v>262.5</v>
+        <v>362.95</v>
       </c>
       <c r="P9">
-        <v>179.94</v>
+        <v>287.26</v>
       </c>
       <c r="Q9">
-        <v>179.94</v>
+        <v>245.78</v>
       </c>
       <c r="R9">
-        <v>166.44</v>
+        <v>112.71</v>
       </c>
       <c r="S9">
-        <v>193.14</v>
-[...14 lines deleted...]
-        <v>92.5</v>
+        <v>69.35</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10">
-        <v>2442.67</v>
+        <v>2255.06</v>
       </c>
       <c r="I10">
-        <v>1499.58</v>
+        <v>1788.85</v>
       </c>
       <c r="J10">
-        <v>943.09</v>
+        <v>466.21</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
         <v>6</v>
       </c>
       <c r="M10">
-        <v>362.95</v>
+        <v>500.0</v>
       </c>
       <c r="N10">
-        <v>335.73</v>
+        <v>366.05</v>
       </c>
       <c r="O10">
-        <v>293.15</v>
+        <v>310.55</v>
       </c>
       <c r="P10">
-        <v>243.16</v>
+        <v>259.0</v>
       </c>
       <c r="Q10">
-        <v>132.86</v>
+        <v>239.58</v>
       </c>
       <c r="R10">
-        <v>131.73</v>
+        <v>113.67</v>
       </c>
       <c r="S10">
-        <v>208.8</v>
+        <v>135.817</v>
       </c>
       <c r="T10">
-        <v>191.08</v>
+        <v>86.33</v>
       </c>
       <c r="U10">
-        <v>183.02</v>
+        <v>79.86</v>
       </c>
       <c r="V10">
-        <v>130.79</v>
+        <v>64.75</v>
       </c>
       <c r="W10">
-        <v>125.0</v>
+        <v>54.08</v>
       </c>
       <c r="X10">
-        <v>104.4</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D11" t="s">
         <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
-        <v>2339.0</v>
+        <v>2216.51</v>
       </c>
       <c r="I11">
-        <v>1914.76</v>
+        <v>1367.93</v>
       </c>
       <c r="J11">
-        <v>424.24</v>
+        <v>848.58</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
-        <v>500.0</v>
+        <v>362.95</v>
       </c>
       <c r="N11">
-        <v>366.05</v>
+        <v>335.73</v>
       </c>
       <c r="O11">
-        <v>310.55</v>
+        <v>293.15</v>
       </c>
       <c r="P11">
-        <v>259.0</v>
+        <v>132.86</v>
       </c>
       <c r="Q11">
-        <v>239.58</v>
+        <v>131.73</v>
       </c>
       <c r="R11">
-        <v>239.58</v>
+        <v>111.51</v>
       </c>
       <c r="S11">
-        <v>135.817</v>
+        <v>208.8</v>
       </c>
       <c r="T11">
-        <v>86.33</v>
+        <v>183.02</v>
       </c>
       <c r="U11">
-        <v>64.75</v>
+        <v>130.79</v>
       </c>
       <c r="V11">
-        <v>54.08</v>
+        <v>125.0</v>
       </c>
       <c r="W11">
-        <v>45.37</v>
+        <v>104.4</v>
       </c>
       <c r="X11">
-        <v>37.89</v>
+        <v>96.57</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12">
         <v>1996</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>2216.49</v>
       </c>
       <c r="I12">
         <v>1581.17</v>
       </c>
       <c r="J12">
         <v>635.32</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
@@ -2733,522 +2730,510 @@
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15">
         <v>2004</v>
       </c>
       <c r="G15" t="s">
         <v>26</v>
       </c>
       <c r="H15">
-        <v>2041.86</v>
+        <v>2024.87</v>
       </c>
       <c r="I15">
         <v>1682.97</v>
       </c>
       <c r="J15">
-        <v>358.89</v>
+        <v>341.9</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
         <v>6</v>
       </c>
       <c r="M15">
         <v>460.4945</v>
       </c>
       <c r="N15">
         <v>289.71</v>
       </c>
       <c r="O15">
         <v>267.98</v>
       </c>
       <c r="P15">
         <v>239.58</v>
       </c>
       <c r="Q15">
         <v>227.35</v>
       </c>
       <c r="R15">
         <v>197.86</v>
       </c>
       <c r="S15">
         <v>86.33</v>
       </c>
       <c r="T15">
         <v>79.86</v>
       </c>
       <c r="U15">
         <v>68.33</v>
       </c>
       <c r="V15">
         <v>60.49</v>
       </c>
       <c r="W15">
-        <v>38.22</v>
+        <v>25.66</v>
       </c>
       <c r="X15">
-        <v>25.66</v>
+        <v>21.23</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="G16" t="s">
         <v>58</v>
       </c>
       <c r="H16">
-        <v>1905.86</v>
+        <v>1836.41</v>
       </c>
       <c r="I16">
-        <v>1649.98</v>
+        <v>1453.14</v>
       </c>
       <c r="J16">
-        <v>255.88</v>
+        <v>383.27</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M16">
-        <v>427.81</v>
+        <v>316.92</v>
       </c>
       <c r="N16">
-        <v>313.2</v>
+        <v>267.98</v>
       </c>
       <c r="O16">
-        <v>280.0</v>
+        <v>259.0</v>
       </c>
       <c r="P16">
-        <v>280.0</v>
+        <v>229.29</v>
       </c>
       <c r="Q16">
-        <v>259.0</v>
+        <v>212.09</v>
       </c>
       <c r="R16">
-        <v>89.97</v>
+        <v>167.86</v>
       </c>
       <c r="S16">
-        <v>79.86</v>
+        <v>142.6</v>
       </c>
       <c r="T16">
-        <v>68.33</v>
+        <v>93.33</v>
       </c>
       <c r="U16">
-        <v>59.89</v>
+        <v>77.34</v>
       </c>
       <c r="V16">
-        <v>18.63</v>
-[...5 lines deleted...]
-        <v>12.5</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C17">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H17">
-        <v>1844.42</v>
+        <v>1790.18</v>
       </c>
       <c r="I17">
-        <v>1328.06</v>
+        <v>1339.77</v>
       </c>
       <c r="J17">
-        <v>516.36</v>
+        <v>450.41</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
-        <v>427.81</v>
+        <v>395.73</v>
       </c>
       <c r="N17">
-        <v>366.05</v>
+        <v>280.0</v>
       </c>
       <c r="O17">
-        <v>212.09</v>
+        <v>265.71</v>
       </c>
       <c r="P17">
-        <v>132.86</v>
+        <v>250.83</v>
       </c>
       <c r="Q17">
-        <v>123.94</v>
+        <v>81.63</v>
       </c>
       <c r="R17">
-        <v>65.31</v>
+        <v>65.87</v>
       </c>
       <c r="S17">
-        <v>111.91</v>
+        <v>93.33</v>
       </c>
       <c r="T17">
-        <v>97.72</v>
+        <v>86.33</v>
       </c>
       <c r="U17">
-        <v>86.33</v>
+        <v>83.61</v>
       </c>
       <c r="V17">
-        <v>76.43</v>
+        <v>73.87</v>
       </c>
       <c r="W17">
-        <v>73.87</v>
+        <v>67.0</v>
       </c>
       <c r="X17">
-        <v>70.1</v>
+        <v>46.27</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C18">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G18" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="H18">
-        <v>1736.16</v>
+        <v>1759.58</v>
       </c>
       <c r="I18">
-        <v>1285.75</v>
+        <v>1376.54</v>
       </c>
       <c r="J18">
-        <v>450.41</v>
+        <v>383.04</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>395.73</v>
+        <v>338.59</v>
       </c>
       <c r="N18">
-        <v>280.0</v>
+        <v>313.2</v>
       </c>
       <c r="O18">
-        <v>265.71</v>
+        <v>204.99</v>
       </c>
       <c r="P18">
-        <v>250.83</v>
+        <v>196.19</v>
       </c>
       <c r="Q18">
-        <v>81.63</v>
+        <v>179.94</v>
       </c>
       <c r="R18">
-        <v>11.85</v>
+        <v>143.63</v>
       </c>
       <c r="S18">
-        <v>93.33</v>
+        <v>86.33</v>
       </c>
       <c r="T18">
-        <v>86.33</v>
+        <v>79.86</v>
       </c>
       <c r="U18">
-        <v>83.61</v>
+        <v>67.0</v>
       </c>
       <c r="V18">
-        <v>73.87</v>
+        <v>58.46</v>
       </c>
       <c r="W18">
-        <v>67.0</v>
+        <v>50.77</v>
       </c>
       <c r="X18">
-        <v>46.27</v>
+        <v>40.62</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C19">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F19">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G19" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="H19">
-        <v>1694.78</v>
+        <v>1754.62</v>
       </c>
       <c r="I19">
-        <v>1321.89</v>
+        <v>1667.46</v>
       </c>
       <c r="J19">
-        <v>372.89</v>
+        <v>87.16</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M19">
-        <v>338.59</v>
+        <v>300.0</v>
       </c>
       <c r="N19">
-        <v>313.2</v>
+        <v>300.0</v>
       </c>
       <c r="O19">
-        <v>204.99</v>
+        <v>300.0</v>
       </c>
       <c r="P19">
-        <v>179.94</v>
+        <v>280.0</v>
       </c>
       <c r="Q19">
-        <v>152.31</v>
+        <v>247.88</v>
       </c>
       <c r="R19">
-        <v>132.86</v>
+        <v>239.58</v>
       </c>
       <c r="S19">
-        <v>86.33</v>
+        <v>73.87</v>
       </c>
       <c r="T19">
-        <v>79.86</v>
-[...11 lines deleted...]
-        <v>40.62</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18</v>
       </c>
       <c r="C20">
         <v>-1</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="G20" t="s">
         <v>68</v>
       </c>
       <c r="H20">
-        <v>1668.55</v>
+        <v>1686.79</v>
       </c>
       <c r="I20">
-        <v>1285.28</v>
+        <v>1231.15</v>
       </c>
       <c r="J20">
-        <v>383.27</v>
+        <v>455.64</v>
       </c>
       <c r="K20">
         <v>5</v>
       </c>
       <c r="L20">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M20">
-        <v>316.92</v>
+        <v>313.2</v>
       </c>
       <c r="N20">
+        <v>280.0</v>
+      </c>
+      <c r="O20">
+        <v>280.0</v>
+      </c>
+      <c r="P20">
         <v>267.98</v>
       </c>
-      <c r="O20">
-[...4 lines deleted...]
-      </c>
       <c r="Q20">
-        <v>212.09</v>
+        <v>89.97</v>
       </c>
       <c r="S20">
         <v>142.6</v>
       </c>
       <c r="T20">
-        <v>93.33</v>
+        <v>86.33</v>
       </c>
       <c r="U20">
-        <v>77.34</v>
+        <v>79.86</v>
       </c>
       <c r="V20">
-        <v>70.0</v>
+        <v>68.33</v>
+      </c>
+      <c r="W20">
+        <v>59.89</v>
+      </c>
+      <c r="X20">
+        <v>18.63</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>69</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21">
         <v>2002</v>
       </c>
       <c r="G21" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H21">
-        <v>1658.54</v>
+        <v>1647.11</v>
       </c>
       <c r="I21">
         <v>1533.19</v>
       </c>
       <c r="J21">
-        <v>125.35</v>
+        <v>113.92</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
       <c r="L21">
         <v>4</v>
       </c>
       <c r="M21">
         <v>280.0</v>
       </c>
       <c r="N21">
         <v>280.0</v>
       </c>
       <c r="O21">
         <v>259.0</v>
       </c>
       <c r="P21">
         <v>259.0</v>
       </c>
       <c r="Q21">
         <v>259.0</v>
       </c>
       <c r="R21">
         <v>196.19</v>
       </c>
       <c r="S21">
-        <v>43.85</v>
+        <v>39.59</v>
       </c>
       <c r="T21">
-        <v>39.59</v>
+        <v>32.42</v>
       </c>
       <c r="U21">
         <v>30.35</v>
       </c>
       <c r="V21">
         <v>11.56</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" t="s">
         <v>72</v>
       </c>
       <c r="F22">
@@ -3292,3704 +3277,3743 @@
       </c>
       <c r="S22">
         <v>93.33</v>
       </c>
       <c r="T22">
         <v>86.33</v>
       </c>
       <c r="U22">
         <v>79.86</v>
       </c>
       <c r="V22">
         <v>58.46</v>
       </c>
       <c r="W22">
         <v>58.46</v>
       </c>
       <c r="X22">
         <v>16.79</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>73</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H23">
-        <v>1506.74</v>
+        <v>1504.11</v>
       </c>
       <c r="I23">
-        <v>1419.58</v>
+        <v>1168.42</v>
       </c>
       <c r="J23">
-        <v>87.16</v>
+        <v>335.69</v>
       </c>
       <c r="K23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L23">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M23">
-        <v>300.0</v>
+        <v>407.44</v>
       </c>
       <c r="N23">
-        <v>300.0</v>
+        <v>229.29</v>
       </c>
       <c r="O23">
-        <v>300.0</v>
+        <v>213.91</v>
       </c>
       <c r="P23">
-        <v>280.0</v>
+        <v>162.24</v>
       </c>
       <c r="Q23">
-        <v>239.58</v>
+        <v>122.89</v>
+      </c>
+      <c r="R23">
+        <v>32.65</v>
       </c>
       <c r="S23">
+        <v>76.43</v>
+      </c>
+      <c r="T23">
         <v>73.87</v>
       </c>
-      <c r="T23">
-        <v>13.29</v>
+      <c r="U23">
+        <v>50.02</v>
+      </c>
+      <c r="V23">
+        <v>46.27</v>
+      </c>
+      <c r="W23">
+        <v>44.81</v>
+      </c>
+      <c r="X23">
+        <v>44.29</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C24">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" t="s">
         <v>76</v>
       </c>
       <c r="F24">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="H24">
-        <v>1504.11</v>
+        <v>1444.05</v>
       </c>
       <c r="I24">
-        <v>1168.42</v>
+        <v>1239.2</v>
       </c>
       <c r="J24">
-        <v>335.69</v>
+        <v>204.85</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M24">
-        <v>407.44</v>
+        <v>359.751</v>
       </c>
       <c r="N24">
-        <v>229.29</v>
+        <v>212.09</v>
       </c>
       <c r="O24">
-        <v>213.91</v>
+        <v>210.3</v>
       </c>
       <c r="P24">
-        <v>162.24</v>
+        <v>179.94</v>
       </c>
       <c r="Q24">
-        <v>122.89</v>
+        <v>155.27</v>
       </c>
       <c r="R24">
-        <v>32.65</v>
+        <v>121.85</v>
       </c>
       <c r="S24">
-        <v>76.43</v>
+        <v>119.9205</v>
       </c>
       <c r="T24">
-        <v>73.87</v>
+        <v>72.43</v>
       </c>
       <c r="U24">
-        <v>50.02</v>
-[...8 lines deleted...]
-        <v>44.29</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C25">
-        <v>-1</v>
+        <v>-8</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G25" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H25">
-        <v>1444.05</v>
+        <v>1436.55</v>
       </c>
       <c r="I25">
-        <v>1239.2</v>
+        <v>868.27</v>
       </c>
       <c r="J25">
-        <v>204.85</v>
+        <v>568.28</v>
       </c>
       <c r="K25">
+        <v>5</v>
+      </c>
+      <c r="L25">
         <v>6</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>359.751</v>
+        <v>427.81</v>
       </c>
       <c r="N25">
         <v>212.09</v>
       </c>
       <c r="O25">
-        <v>210.3</v>
+        <v>132.86</v>
       </c>
       <c r="P25">
-        <v>179.94</v>
+        <v>65.31</v>
       </c>
       <c r="Q25">
-        <v>155.27</v>
-[...2 lines deleted...]
-        <v>121.85</v>
+        <v>30.2</v>
       </c>
       <c r="S25">
-        <v>119.9205</v>
+        <v>122.02</v>
       </c>
       <c r="T25">
-        <v>72.43</v>
+        <v>111.91</v>
       </c>
       <c r="U25">
-        <v>12.5</v>
+        <v>97.72</v>
+      </c>
+      <c r="V25">
+        <v>86.33</v>
+      </c>
+      <c r="W25">
+        <v>76.43</v>
+      </c>
+      <c r="X25">
+        <v>73.87</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C26">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="H26">
-        <v>1440.11</v>
+        <v>1376.31</v>
       </c>
       <c r="I26">
-        <v>1302.79</v>
+        <v>1146.88</v>
       </c>
       <c r="J26">
-        <v>137.32</v>
+        <v>229.43</v>
       </c>
       <c r="K26">
         <v>6</v>
       </c>
       <c r="L26">
         <v>4</v>
       </c>
       <c r="M26">
-        <v>280.0</v>
+        <v>219.63</v>
       </c>
       <c r="N26">
-        <v>259.0</v>
+        <v>204.99</v>
       </c>
       <c r="O26">
-        <v>239.58</v>
+        <v>203.16</v>
       </c>
       <c r="P26">
-        <v>229.29</v>
+        <v>181.47</v>
       </c>
       <c r="Q26">
-        <v>150.07</v>
+        <v>175.39</v>
       </c>
       <c r="R26">
-        <v>144.85</v>
+        <v>162.24</v>
       </c>
       <c r="S26">
-        <v>47.4</v>
+        <v>68.33</v>
       </c>
       <c r="T26">
-        <v>38.34</v>
+        <v>63.2</v>
       </c>
       <c r="U26">
-        <v>33.87</v>
+        <v>50.02</v>
       </c>
       <c r="V26">
-        <v>17.71</v>
+        <v>47.88</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C27">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F27">
         <v>2005</v>
       </c>
       <c r="G27" t="s">
         <v>46</v>
       </c>
       <c r="H27">
-        <v>1420.34</v>
+        <v>1356.92</v>
       </c>
       <c r="I27">
-        <v>871.72</v>
+        <v>787.37</v>
       </c>
       <c r="J27">
-        <v>548.62</v>
+        <v>569.55</v>
       </c>
       <c r="K27">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L27">
         <v>6</v>
       </c>
       <c r="M27">
         <v>300.0</v>
       </c>
       <c r="N27">
-        <v>259.0</v>
+        <v>219.63</v>
       </c>
       <c r="O27">
         <v>144.85</v>
       </c>
       <c r="P27">
         <v>122.89</v>
       </c>
-      <c r="Q27">
-[...1 lines deleted...]
-      </c>
       <c r="S27">
         <v>173.16</v>
       </c>
       <c r="T27">
         <v>86.33</v>
       </c>
       <c r="U27">
+        <v>86.33</v>
+      </c>
+      <c r="V27">
         <v>79.86</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>73.87</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>70.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65.4</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C28">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" t="s">
         <v>84</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
-        <v>1368.86</v>
+        <v>1339.87</v>
       </c>
       <c r="I28">
-        <v>975.14</v>
+        <v>1329.44</v>
       </c>
       <c r="J28">
-        <v>393.72</v>
+        <v>10.43</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M28">
-        <v>226.74</v>
+        <v>280.0</v>
       </c>
       <c r="N28">
-        <v>204.99</v>
+        <v>280.0</v>
       </c>
       <c r="O28">
-        <v>166.0</v>
+        <v>280.0</v>
       </c>
       <c r="P28">
-        <v>150.07</v>
+        <v>256.69</v>
       </c>
       <c r="Q28">
-        <v>113.67</v>
+        <v>122.89</v>
       </c>
       <c r="R28">
-        <v>113.67</v>
+        <v>109.86</v>
       </c>
       <c r="S28">
-        <v>86.33</v>
-[...14 lines deleted...]
-        <v>44.86</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C29">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G29" t="s">
         <v>26</v>
       </c>
       <c r="H29">
-        <v>1366.83</v>
+        <v>1329.92</v>
       </c>
       <c r="I29">
-        <v>1250.54</v>
+        <v>975.14</v>
       </c>
       <c r="J29">
-        <v>116.29</v>
+        <v>354.78</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M29">
-        <v>271.17</v>
+        <v>226.74</v>
       </c>
       <c r="N29">
-        <v>247.88</v>
+        <v>204.99</v>
       </c>
       <c r="O29">
-        <v>218.18</v>
+        <v>166.0</v>
       </c>
       <c r="P29">
-        <v>201.82</v>
+        <v>150.07</v>
       </c>
       <c r="Q29">
-        <v>167.86</v>
+        <v>113.67</v>
       </c>
       <c r="R29">
-        <v>143.63</v>
+        <v>113.67</v>
       </c>
       <c r="S29">
-        <v>64.75</v>
+        <v>86.33</v>
       </c>
       <c r="T29">
-        <v>38.82</v>
+        <v>73.87</v>
       </c>
       <c r="U29">
-        <v>12.72</v>
+        <v>68.33</v>
+      </c>
+      <c r="V29">
+        <v>54.08</v>
+      </c>
+      <c r="W29">
+        <v>41.45</v>
+      </c>
+      <c r="X29">
+        <v>30.72</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C30">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" t="s">
         <v>88</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G30" t="s">
         <v>26</v>
       </c>
       <c r="H30">
-        <v>1328.43</v>
+        <v>1323.03</v>
       </c>
       <c r="I30">
-        <v>1146.88</v>
+        <v>1215.54</v>
       </c>
       <c r="J30">
-        <v>181.55</v>
+        <v>107.49</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30">
         <v>3</v>
       </c>
       <c r="M30">
-        <v>219.63</v>
+        <v>271.17</v>
       </c>
       <c r="N30">
-        <v>204.99</v>
+        <v>247.88</v>
       </c>
       <c r="O30">
-        <v>203.16</v>
+        <v>218.18</v>
       </c>
       <c r="P30">
-        <v>181.47</v>
+        <v>201.82</v>
       </c>
       <c r="Q30">
-        <v>175.39</v>
+        <v>143.63</v>
       </c>
       <c r="R30">
-        <v>162.24</v>
+        <v>132.86</v>
       </c>
       <c r="S30">
-        <v>68.33</v>
+        <v>55.95</v>
       </c>
       <c r="T30">
-        <v>63.2</v>
+        <v>38.82</v>
       </c>
       <c r="U30">
-        <v>50.02</v>
+        <v>12.72</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
         <v>90</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G31" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H31">
-        <v>1326.84</v>
+        <v>1234.61</v>
       </c>
       <c r="I31">
-        <v>1316.41</v>
+        <v>1122.33</v>
       </c>
       <c r="J31">
-        <v>10.43</v>
+        <v>112.28</v>
       </c>
       <c r="K31">
         <v>6</v>
       </c>
       <c r="L31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M31">
-        <v>280.0</v>
+        <v>221.61</v>
       </c>
       <c r="N31">
-        <v>280.0</v>
+        <v>221.61</v>
       </c>
       <c r="O31">
-        <v>280.0</v>
+        <v>189.61</v>
       </c>
       <c r="P31">
-        <v>256.69</v>
+        <v>183.63</v>
       </c>
       <c r="Q31">
-        <v>109.86</v>
+        <v>162.24</v>
       </c>
       <c r="R31">
-        <v>109.86</v>
+        <v>143.63</v>
       </c>
       <c r="S31">
-        <v>10.43</v>
+        <v>79.86</v>
+      </c>
+      <c r="T31">
+        <v>32.42</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C32">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F32">
         <v>1993</v>
       </c>
       <c r="G32" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H32">
-        <v>1243.24</v>
+        <v>1232.64</v>
       </c>
       <c r="I32">
-        <v>958.14</v>
+        <v>897.71</v>
       </c>
       <c r="J32">
-        <v>285.1</v>
+        <v>334.93</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
         <v>6</v>
       </c>
       <c r="M32">
         <v>259.0</v>
       </c>
       <c r="N32">
         <v>204.99</v>
       </c>
       <c r="O32">
-        <v>175.39</v>
+        <v>167.86</v>
       </c>
       <c r="P32">
         <v>143.63</v>
       </c>
       <c r="Q32">
-        <v>118.77</v>
+        <v>65.87</v>
       </c>
       <c r="R32">
         <v>56.36</v>
       </c>
       <c r="S32">
         <v>85.0</v>
       </c>
       <c r="T32">
         <v>78.63</v>
       </c>
       <c r="U32">
+        <v>58.46</v>
+      </c>
+      <c r="V32">
         <v>48.45</v>
       </c>
-      <c r="V32">
-[...1 lines deleted...]
-      </c>
       <c r="W32">
+        <v>39.59</v>
+      </c>
+      <c r="X32">
         <v>24.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.7</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>93</v>
+      </c>
+      <c r="E33" t="s">
         <v>94</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>2002</v>
+      </c>
+      <c r="G33" t="s">
         <v>95</v>
       </c>
-      <c r="F33">
-[...4 lines deleted...]
-      </c>
       <c r="H33">
-        <v>1234.61</v>
+        <v>1188.03</v>
       </c>
       <c r="I33">
-        <v>1122.33</v>
+        <v>981.57</v>
       </c>
       <c r="J33">
-        <v>112.28</v>
+        <v>206.46</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M33">
-        <v>221.61</v>
+        <v>259.0</v>
       </c>
       <c r="N33">
         <v>221.61</v>
       </c>
       <c r="O33">
-        <v>189.61</v>
+        <v>221.61</v>
       </c>
       <c r="P33">
-        <v>183.63</v>
+        <v>157.12</v>
       </c>
       <c r="Q33">
-        <v>162.24</v>
+        <v>65.87</v>
       </c>
       <c r="R33">
-        <v>143.63</v>
+        <v>56.36</v>
       </c>
       <c r="S33">
-        <v>79.86</v>
+        <v>71.54</v>
       </c>
       <c r="T33">
-        <v>32.42</v>
+        <v>63.2</v>
+      </c>
+      <c r="U33">
+        <v>40.96</v>
+      </c>
+      <c r="V33">
+        <v>11.77</v>
+      </c>
+      <c r="W33">
+        <v>11.56</v>
+      </c>
+      <c r="X33">
+        <v>7.43</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C34">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34">
         <v>1998</v>
       </c>
       <c r="G34" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="H34">
-        <v>1232.22</v>
+        <v>1139.59</v>
       </c>
       <c r="I34">
-        <v>1093.74</v>
+        <v>1091.59</v>
       </c>
       <c r="J34">
-        <v>138.48</v>
+        <v>48.0</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M34">
-        <v>280.0</v>
+        <v>239.58</v>
       </c>
       <c r="N34">
-        <v>194.0</v>
+        <v>235.88</v>
       </c>
       <c r="O34">
-        <v>189.61</v>
+        <v>186.68</v>
       </c>
       <c r="P34">
-        <v>189.61</v>
+        <v>162.24</v>
       </c>
       <c r="Q34">
-        <v>175.39</v>
+        <v>138.81</v>
       </c>
       <c r="R34">
-        <v>65.13</v>
+        <v>128.4</v>
       </c>
       <c r="S34">
-        <v>81.71</v>
+        <v>31.33</v>
       </c>
       <c r="T34">
-        <v>51.18</v>
-[...2 lines deleted...]
-        <v>5.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C35">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F35">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G35" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="H35">
-        <v>1212.7</v>
+        <v>1076.91</v>
       </c>
       <c r="I35">
-        <v>981.57</v>
+        <v>1004.82</v>
       </c>
       <c r="J35">
-        <v>231.13</v>
+        <v>72.09</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M35">
-        <v>259.0</v>
+        <v>212.09</v>
       </c>
       <c r="N35">
-        <v>221.61</v>
+        <v>204.99</v>
       </c>
       <c r="O35">
-        <v>221.61</v>
+        <v>189.61</v>
       </c>
       <c r="P35">
-        <v>157.12</v>
+        <v>175.39</v>
       </c>
       <c r="Q35">
-        <v>65.87</v>
+        <v>138.81</v>
       </c>
       <c r="R35">
-        <v>56.36</v>
+        <v>83.93</v>
       </c>
       <c r="S35">
-        <v>71.54</v>
+        <v>36.62</v>
       </c>
       <c r="T35">
-        <v>63.2</v>
-[...11 lines deleted...]
-        <v>11.56</v>
+        <v>35.47</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C36">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F36">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G36" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H36">
-        <v>1147.0</v>
+        <v>1073.13</v>
       </c>
       <c r="I36">
-        <v>601.94</v>
+        <v>925.84</v>
       </c>
       <c r="J36">
-        <v>545.06</v>
+        <v>147.29</v>
       </c>
       <c r="K36">
+        <v>5</v>
+      </c>
+      <c r="L36">
         <v>4</v>
       </c>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
       <c r="M36">
-        <v>212.09</v>
+        <v>259.0</v>
       </c>
       <c r="N36">
-        <v>155.27</v>
+        <v>259.0</v>
       </c>
       <c r="O36">
-        <v>130.32</v>
+        <v>247.88</v>
       </c>
       <c r="P36">
-        <v>104.26</v>
+        <v>143.63</v>
+      </c>
+      <c r="Q36">
+        <v>16.33</v>
       </c>
       <c r="S36">
-        <v>153.502</v>
+        <v>42.8</v>
       </c>
       <c r="T36">
-        <v>95.75</v>
+        <v>39.59</v>
       </c>
       <c r="U36">
-        <v>82.63</v>
+        <v>36.62</v>
       </c>
       <c r="V36">
-        <v>77.64</v>
-[...5 lines deleted...]
-        <v>64.84</v>
+        <v>28.28</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C37">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F37">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G37" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="H37">
-        <v>1139.59</v>
+        <v>1067.14</v>
       </c>
       <c r="I37">
-        <v>1091.59</v>
+        <v>773.46</v>
       </c>
       <c r="J37">
-        <v>48.0</v>
+        <v>293.68</v>
       </c>
       <c r="K37">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L37">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M37">
-        <v>239.58</v>
+        <v>259.0</v>
       </c>
       <c r="N37">
-        <v>235.88</v>
+        <v>229.29</v>
       </c>
       <c r="O37">
-        <v>186.68</v>
+        <v>150.07</v>
       </c>
       <c r="P37">
-        <v>162.24</v>
+        <v>89.97</v>
       </c>
       <c r="Q37">
-        <v>138.81</v>
-[...2 lines deleted...]
-        <v>128.4</v>
+        <v>45.13</v>
       </c>
       <c r="S37">
-        <v>31.33</v>
+        <v>93.33</v>
       </c>
       <c r="T37">
-        <v>16.67</v>
+        <v>79.86</v>
+      </c>
+      <c r="U37">
+        <v>48.28</v>
+      </c>
+      <c r="V37">
+        <v>38.34</v>
+      </c>
+      <c r="W37">
+        <v>33.87</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C38">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="G38" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="H38">
-        <v>1130.07</v>
+        <v>1051.34</v>
       </c>
       <c r="I38">
-        <v>819.68</v>
+        <v>875.38</v>
       </c>
       <c r="J38">
-        <v>310.39</v>
+        <v>175.96</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M38">
-        <v>221.61</v>
+        <v>239.58</v>
       </c>
       <c r="N38">
         <v>204.99</v>
       </c>
       <c r="O38">
-        <v>113.67</v>
+        <v>143.63</v>
       </c>
       <c r="P38">
-        <v>105.15</v>
+        <v>122.89</v>
       </c>
       <c r="Q38">
-        <v>91.04</v>
+        <v>98.42</v>
       </c>
       <c r="R38">
-        <v>83.22</v>
+        <v>65.87</v>
       </c>
       <c r="S38">
-        <v>84.65</v>
+        <v>89.33</v>
       </c>
       <c r="T38">
-        <v>65.4</v>
+        <v>35.51</v>
       </c>
       <c r="U38">
-        <v>58.46</v>
+        <v>35.05</v>
       </c>
       <c r="V38">
-        <v>56.62</v>
-[...5 lines deleted...]
-        <v>17.52</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C39">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D39" t="s">
         <v>107</v>
       </c>
       <c r="E39" t="s">
         <v>108</v>
       </c>
       <c r="F39">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G39" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H39">
-        <v>1129.69</v>
+        <v>1038.28</v>
       </c>
       <c r="I39">
-        <v>1010.68</v>
+        <v>773.4</v>
       </c>
       <c r="J39">
-        <v>119.01</v>
+        <v>264.88</v>
       </c>
       <c r="K39">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L39">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M39">
-        <v>259.0</v>
+        <v>280.0</v>
       </c>
       <c r="N39">
-        <v>259.0</v>
+        <v>194.0</v>
       </c>
       <c r="O39">
-        <v>247.88</v>
+        <v>175.39</v>
       </c>
       <c r="P39">
-        <v>143.63</v>
+        <v>65.13</v>
       </c>
       <c r="Q39">
-        <v>84.84</v>
-[...2 lines deleted...]
-        <v>16.33</v>
+        <v>58.88</v>
       </c>
       <c r="S39">
-        <v>42.8</v>
+        <v>81.71</v>
       </c>
       <c r="T39">
-        <v>39.59</v>
+        <v>63.2</v>
       </c>
       <c r="U39">
-        <v>36.62</v>
+        <v>63.2</v>
+      </c>
+      <c r="V39">
+        <v>51.18</v>
+      </c>
+      <c r="W39">
+        <v>5.59</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>109</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G40" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H40">
-        <v>1089.74</v>
+        <v>1023.56</v>
       </c>
       <c r="I40">
-        <v>1004.82</v>
+        <v>766.27</v>
       </c>
       <c r="J40">
-        <v>84.92</v>
+        <v>257.29</v>
       </c>
       <c r="K40">
         <v>6</v>
       </c>
       <c r="L40">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M40">
         <v>212.09</v>
       </c>
       <c r="N40">
-        <v>204.99</v>
+        <v>189.61</v>
       </c>
       <c r="O40">
-        <v>189.61</v>
+        <v>124.35</v>
       </c>
       <c r="P40">
-        <v>175.39</v>
+        <v>118.77</v>
       </c>
       <c r="Q40">
-        <v>138.81</v>
+        <v>63.09</v>
       </c>
       <c r="R40">
-        <v>83.93</v>
+        <v>58.36</v>
       </c>
       <c r="S40">
-        <v>36.62</v>
+        <v>70.7</v>
       </c>
       <c r="T40">
-        <v>35.47</v>
+        <v>63.2</v>
       </c>
       <c r="U40">
-        <v>12.83</v>
+        <v>49.05</v>
+      </c>
+      <c r="V40">
+        <v>46.27</v>
+      </c>
+      <c r="W40">
+        <v>28.07</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="C41">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
         <v>111</v>
       </c>
       <c r="E41" t="s">
         <v>112</v>
       </c>
       <c r="F41">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="G41" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="H41">
-        <v>1055.57</v>
+        <v>1014.3</v>
       </c>
       <c r="I41">
-        <v>914.66</v>
+        <v>747.36</v>
       </c>
       <c r="J41">
-        <v>140.91</v>
+        <v>266.94</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M41">
-        <v>239.58</v>
+        <v>179.45</v>
       </c>
       <c r="N41">
-        <v>204.99</v>
+        <v>159.73</v>
       </c>
       <c r="O41">
-        <v>143.63</v>
+        <v>147.75</v>
       </c>
       <c r="P41">
-        <v>122.89</v>
+        <v>112.41</v>
       </c>
       <c r="Q41">
-        <v>105.15</v>
+        <v>109.86</v>
       </c>
       <c r="R41">
-        <v>98.42</v>
+        <v>38.16</v>
       </c>
       <c r="S41">
-        <v>89.33</v>
+        <v>68.33</v>
       </c>
       <c r="T41">
-        <v>35.51</v>
+        <v>63.2</v>
       </c>
       <c r="U41">
-        <v>16.07</v>
+        <v>40.51</v>
+      </c>
+      <c r="V41">
+        <v>36.62</v>
+      </c>
+      <c r="W41">
+        <v>30.85</v>
+      </c>
+      <c r="X41">
+        <v>27.43</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>113</v>
       </c>
       <c r="E42" t="s">
         <v>114</v>
       </c>
       <c r="F42">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G42" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="H42">
-        <v>1023.56</v>
+        <v>1000.59</v>
       </c>
       <c r="I42">
-        <v>766.27</v>
+        <v>975.83</v>
       </c>
       <c r="J42">
-        <v>257.29</v>
+        <v>24.76</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M42">
-        <v>212.09</v>
+        <v>221.61</v>
       </c>
       <c r="N42">
         <v>189.61</v>
       </c>
       <c r="O42">
-        <v>124.35</v>
+        <v>189.61</v>
       </c>
       <c r="P42">
-        <v>118.77</v>
+        <v>125.0</v>
       </c>
       <c r="Q42">
-        <v>63.09</v>
+        <v>125.0</v>
       </c>
       <c r="R42">
-        <v>58.36</v>
+        <v>125.0</v>
       </c>
       <c r="S42">
-        <v>70.7</v>
+        <v>14.24</v>
       </c>
       <c r="T42">
-        <v>63.2</v>
-[...8 lines deleted...]
-        <v>28.07</v>
+        <v>10.52</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C43">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F43">
         <v>2005</v>
       </c>
       <c r="G43" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="H43">
-        <v>1000.59</v>
+        <v>984.46</v>
       </c>
       <c r="I43">
-        <v>975.83</v>
+        <v>849.8</v>
       </c>
       <c r="J43">
-        <v>24.76</v>
+        <v>134.66</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M43">
-        <v>221.61</v>
+        <v>214.62</v>
       </c>
       <c r="N43">
-        <v>189.61</v>
+        <v>179.45</v>
       </c>
       <c r="O43">
-        <v>189.61</v>
+        <v>175.39</v>
       </c>
       <c r="P43">
-        <v>125.0</v>
+        <v>150.07</v>
       </c>
       <c r="Q43">
-        <v>125.0</v>
+        <v>68.82</v>
       </c>
       <c r="R43">
-        <v>125.0</v>
+        <v>61.45</v>
       </c>
       <c r="S43">
-        <v>14.24</v>
+        <v>58.46</v>
       </c>
       <c r="T43">
-        <v>10.52</v>
+        <v>36.62</v>
+      </c>
+      <c r="U43">
+        <v>22.94</v>
+      </c>
+      <c r="V43">
+        <v>16.64</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C44">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
       <c r="E44" t="s">
         <v>119</v>
       </c>
       <c r="F44">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G44" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="H44">
-        <v>984.46</v>
+        <v>965.92</v>
       </c>
       <c r="I44">
-        <v>849.8</v>
+        <v>965.92</v>
       </c>
       <c r="J44">
-        <v>134.66</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M44">
-        <v>214.62</v>
+        <v>204.99</v>
       </c>
       <c r="N44">
-        <v>179.45</v>
+        <v>204.99</v>
       </c>
       <c r="O44">
+        <v>189.61</v>
+      </c>
+      <c r="P44">
         <v>175.39</v>
       </c>
-      <c r="P44">
-[...1 lines deleted...]
-      </c>
       <c r="Q44">
-        <v>68.82</v>
+        <v>138.81</v>
       </c>
       <c r="R44">
-        <v>61.45</v>
-[...11 lines deleted...]
-        <v>16.64</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="C45">
-        <v>12</v>
+        <v>-4</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E45" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F45">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G45" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="H45">
-        <v>979.4</v>
+        <v>965.55</v>
       </c>
       <c r="I45">
-        <v>892.77</v>
+        <v>588.66</v>
       </c>
       <c r="J45">
-        <v>86.63</v>
+        <v>376.89</v>
       </c>
       <c r="K45">
         <v>6</v>
       </c>
       <c r="L45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M45">
-        <v>239.58</v>
+        <v>204.99</v>
       </c>
       <c r="N45">
-        <v>198.52</v>
+        <v>105.15</v>
       </c>
       <c r="O45">
-        <v>189.61</v>
+        <v>91.04</v>
       </c>
       <c r="P45">
-        <v>162.24</v>
+        <v>83.22</v>
       </c>
       <c r="Q45">
-        <v>76.98</v>
+        <v>52.13</v>
       </c>
       <c r="R45">
-        <v>25.84</v>
+        <v>52.13</v>
       </c>
       <c r="S45">
-        <v>34.7</v>
+        <v>84.65</v>
       </c>
       <c r="T45">
-        <v>28.98</v>
+        <v>73.87</v>
       </c>
       <c r="U45">
-        <v>22.95</v>
+        <v>65.4</v>
+      </c>
+      <c r="V45">
+        <v>58.46</v>
+      </c>
+      <c r="W45">
+        <v>56.62</v>
+      </c>
+      <c r="X45">
+        <v>37.89</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C46">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F46">
         <v>2004</v>
       </c>
       <c r="G46" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="H46">
-        <v>973.01</v>
+        <v>963.46</v>
       </c>
       <c r="I46">
-        <v>831.47</v>
+        <v>911.53</v>
       </c>
       <c r="J46">
-        <v>141.54</v>
+        <v>51.93</v>
       </c>
       <c r="K46">
         <v>6</v>
       </c>
       <c r="L46">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M46">
-        <v>175.39</v>
+        <v>239.58</v>
       </c>
       <c r="N46">
-        <v>175.39</v>
+        <v>198.52</v>
       </c>
       <c r="O46">
+        <v>189.61</v>
+      </c>
+      <c r="P46">
         <v>162.24</v>
       </c>
-      <c r="P46">
-[...1 lines deleted...]
-      </c>
       <c r="Q46">
-        <v>128.4</v>
+        <v>76.98</v>
       </c>
       <c r="R46">
-        <v>61.65</v>
+        <v>44.6</v>
       </c>
       <c r="S46">
-        <v>63.2</v>
+        <v>28.98</v>
       </c>
       <c r="T46">
-        <v>55.4</v>
-[...2 lines deleted...]
-        <v>22.94</v>
+        <v>22.95</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="C47">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F47">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G47" t="s">
-        <v>126</v>
+        <v>58</v>
       </c>
       <c r="H47">
-        <v>965.92</v>
+        <v>932.01</v>
       </c>
       <c r="I47">
-        <v>965.92</v>
+        <v>747.67</v>
       </c>
       <c r="J47">
-        <v>0.0</v>
+        <v>184.34</v>
       </c>
       <c r="K47">
         <v>6</v>
       </c>
       <c r="L47">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M47">
-        <v>204.99</v>
+        <v>175.39</v>
       </c>
       <c r="N47">
-        <v>204.99</v>
+        <v>175.39</v>
       </c>
       <c r="O47">
-        <v>189.61</v>
+        <v>162.24</v>
       </c>
       <c r="P47">
-        <v>175.39</v>
+        <v>128.4</v>
       </c>
       <c r="Q47">
-        <v>138.81</v>
+        <v>61.65</v>
       </c>
       <c r="R47">
-        <v>52.13</v>
+        <v>44.6</v>
+      </c>
+      <c r="S47">
+        <v>63.2</v>
+      </c>
+      <c r="T47">
+        <v>55.4</v>
+      </c>
+      <c r="U47">
+        <v>42.8</v>
+      </c>
+      <c r="V47">
+        <v>22.94</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C48">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="E48" t="s">
         <v>128</v>
       </c>
       <c r="F48">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G48" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="H48">
-        <v>910.97</v>
+        <v>899.13</v>
       </c>
       <c r="I48">
-        <v>833.74</v>
+        <v>793.13</v>
       </c>
       <c r="J48">
-        <v>77.23</v>
+        <v>106.0</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48">
         <v>3</v>
       </c>
       <c r="M48">
+        <v>239.58</v>
+      </c>
+      <c r="N48">
         <v>204.99</v>
       </c>
-      <c r="N48">
-[...1 lines deleted...]
-      </c>
       <c r="O48">
-        <v>162.24</v>
+        <v>138.81</v>
       </c>
       <c r="P48">
-        <v>162.24</v>
+        <v>117.0</v>
       </c>
       <c r="Q48">
-        <v>65.87</v>
+        <v>57.45</v>
       </c>
       <c r="R48">
-        <v>48.79</v>
+        <v>35.3</v>
       </c>
       <c r="S48">
-        <v>40.56</v>
+        <v>50.02</v>
       </c>
       <c r="T48">
-        <v>24.8</v>
+        <v>39.59</v>
       </c>
       <c r="U48">
-        <v>11.87</v>
+        <v>16.39</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C49">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
+        <v>129</v>
+      </c>
+      <c r="E49" t="s">
         <v>130</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G49" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H49">
-        <v>896.6</v>
+        <v>895.42</v>
       </c>
       <c r="I49">
-        <v>806.99</v>
+        <v>613.29</v>
       </c>
       <c r="J49">
-        <v>89.61</v>
+        <v>282.13</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M49">
-        <v>239.58</v>
+        <v>189.61</v>
       </c>
       <c r="N49">
-        <v>204.99</v>
+        <v>150.07</v>
       </c>
       <c r="O49">
-        <v>138.81</v>
+        <v>109.86</v>
       </c>
       <c r="P49">
-        <v>117.0</v>
+        <v>101.62</v>
       </c>
       <c r="Q49">
-        <v>57.45</v>
+        <v>52.75</v>
       </c>
       <c r="R49">
-        <v>49.16</v>
+        <v>9.38</v>
       </c>
       <c r="S49">
-        <v>50.02</v>
+        <v>68.33</v>
       </c>
       <c r="T49">
-        <v>39.59</v>
+        <v>58.46</v>
+      </c>
+      <c r="U49">
+        <v>58.46</v>
+      </c>
+      <c r="V49">
+        <v>54.08</v>
+      </c>
+      <c r="W49">
+        <v>42.8</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C50">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
+        <v>131</v>
+      </c>
+      <c r="E50" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F50">
         <v>2005</v>
       </c>
       <c r="G50" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="H50">
-        <v>895.42</v>
+        <v>885.38</v>
       </c>
       <c r="I50">
-        <v>613.29</v>
+        <v>758.3</v>
       </c>
       <c r="J50">
-        <v>282.13</v>
+        <v>127.08</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M50">
-        <v>189.61</v>
+        <v>169.86</v>
       </c>
       <c r="N50">
+        <v>162.24</v>
+      </c>
+      <c r="O50">
         <v>150.07</v>
       </c>
-      <c r="O50">
-[...1 lines deleted...]
-      </c>
       <c r="P50">
-        <v>101.62</v>
+        <v>105.15</v>
       </c>
       <c r="Q50">
-        <v>52.75</v>
+        <v>94.0</v>
       </c>
       <c r="R50">
-        <v>9.38</v>
+        <v>76.98</v>
       </c>
       <c r="S50">
-        <v>68.33</v>
+        <v>54.08</v>
       </c>
       <c r="T50">
-        <v>58.46</v>
+        <v>41.67</v>
       </c>
       <c r="U50">
-        <v>58.46</v>
-[...5 lines deleted...]
-        <v>42.8</v>
+        <v>31.33</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="C51">
-        <v>-2</v>
+        <v>-9</v>
       </c>
       <c r="D51" t="s">
         <v>134</v>
       </c>
       <c r="E51" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="F51">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G51" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="H51">
-        <v>884.04</v>
+        <v>861.41</v>
       </c>
       <c r="I51">
-        <v>775.32</v>
+        <v>316.35</v>
       </c>
       <c r="J51">
-        <v>108.72</v>
+        <v>545.06</v>
       </c>
       <c r="K51">
+        <v>2</v>
+      </c>
+      <c r="L51">
         <v>6</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
-        <v>169.86</v>
+        <v>212.09</v>
       </c>
       <c r="N51">
-        <v>162.24</v>
-[...11 lines deleted...]
-        <v>94.0</v>
+        <v>104.26</v>
       </c>
       <c r="S51">
-        <v>54.08</v>
+        <v>153.502</v>
       </c>
       <c r="T51">
-        <v>41.67</v>
+        <v>95.75</v>
       </c>
       <c r="U51">
-        <v>12.97</v>
+        <v>82.63</v>
+      </c>
+      <c r="V51">
+        <v>77.64</v>
+      </c>
+      <c r="W51">
+        <v>70.7</v>
+      </c>
+      <c r="X51">
+        <v>64.84</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="E52" t="s">
         <v>136</v>
       </c>
       <c r="F52">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G52" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H52">
-        <v>870.69</v>
+        <v>838.86</v>
       </c>
       <c r="I52">
-        <v>652.26</v>
+        <v>805.22</v>
       </c>
       <c r="J52">
-        <v>218.43</v>
+        <v>33.64</v>
       </c>
       <c r="K52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L52">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M52">
-        <v>239.58</v>
+        <v>204.99</v>
       </c>
       <c r="N52">
-        <v>221.61</v>
+        <v>150.07</v>
       </c>
       <c r="O52">
-        <v>99.15</v>
+        <v>150.07</v>
       </c>
       <c r="P52">
-        <v>68.82</v>
+        <v>138.81</v>
       </c>
       <c r="Q52">
-        <v>23.1</v>
+        <v>115.03</v>
+      </c>
+      <c r="R52">
+        <v>46.25</v>
       </c>
       <c r="S52">
-        <v>55.4</v>
+        <v>22.94</v>
       </c>
       <c r="T52">
-        <v>54.08</v>
-[...8 lines deleted...]
-        <v>24.8</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" t="s">
+        <v>138</v>
+      </c>
+      <c r="F53">
+        <v>1992</v>
+      </c>
+      <c r="G53" t="s">
+        <v>139</v>
+      </c>
+      <c r="H53">
+        <v>793.8</v>
+      </c>
+      <c r="I53">
+        <v>749.95</v>
+      </c>
+      <c r="J53">
+        <v>43.85</v>
+      </c>
+      <c r="K53">
         <v>5</v>
       </c>
-      <c r="D53" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="M53">
-        <v>204.99</v>
+        <v>189.61</v>
       </c>
       <c r="N53">
-        <v>150.07</v>
+        <v>189.61</v>
       </c>
       <c r="O53">
-        <v>150.07</v>
+        <v>175.39</v>
       </c>
       <c r="P53">
-        <v>138.81</v>
+        <v>145.34</v>
       </c>
       <c r="Q53">
-        <v>115.03</v>
-[...2 lines deleted...]
-        <v>68.82</v>
+        <v>50.0</v>
       </c>
       <c r="S53">
-        <v>10.7</v>
+        <v>43.85</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C54">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="F54">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G54" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="H54">
-        <v>834.85</v>
+        <v>790.94</v>
       </c>
       <c r="I54">
-        <v>567.91</v>
+        <v>671.5</v>
       </c>
       <c r="J54">
-        <v>266.94</v>
+        <v>119.44</v>
       </c>
       <c r="K54">
         <v>5</v>
       </c>
       <c r="L54">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M54">
-        <v>159.73</v>
+        <v>204.99</v>
       </c>
       <c r="N54">
-        <v>147.75</v>
+        <v>189.61</v>
       </c>
       <c r="O54">
-        <v>112.41</v>
+        <v>162.24</v>
       </c>
       <c r="P54">
-        <v>109.86</v>
+        <v>65.87</v>
       </c>
       <c r="Q54">
-        <v>38.16</v>
+        <v>48.79</v>
       </c>
       <c r="S54">
-        <v>68.33</v>
+        <v>54.08</v>
       </c>
       <c r="T54">
-        <v>63.2</v>
+        <v>40.56</v>
       </c>
       <c r="U54">
-        <v>40.51</v>
-[...8 lines deleted...]
-        <v>27.43</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E55" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F55">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G55" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="H55">
-        <v>821.27</v>
+        <v>781.15</v>
       </c>
       <c r="I55">
-        <v>749.95</v>
+        <v>497.31</v>
       </c>
       <c r="J55">
-        <v>71.32</v>
+        <v>283.84</v>
       </c>
       <c r="K55">
+        <v>6</v>
+      </c>
+      <c r="L55">
         <v>5</v>
       </c>
-      <c r="L55">
-[...1 lines deleted...]
-      </c>
       <c r="M55">
-        <v>189.61</v>
+        <v>143.63</v>
       </c>
       <c r="N55">
-        <v>189.61</v>
+        <v>106.05</v>
       </c>
       <c r="O55">
-        <v>175.39</v>
+        <v>83.22</v>
       </c>
       <c r="P55">
-        <v>145.34</v>
+        <v>56.36</v>
       </c>
       <c r="Q55">
-        <v>50.0</v>
+        <v>56.36</v>
+      </c>
+      <c r="R55">
+        <v>51.69</v>
       </c>
       <c r="S55">
-        <v>43.85</v>
+        <v>75.58</v>
       </c>
       <c r="T55">
-        <v>27.47</v>
+        <v>72.73</v>
+      </c>
+      <c r="U55">
+        <v>66.25</v>
+      </c>
+      <c r="V55">
+        <v>51.76</v>
+      </c>
+      <c r="W55">
+        <v>17.52</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="C56">
-        <v>-4</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>143</v>
       </c>
       <c r="E56" t="s">
         <v>144</v>
       </c>
       <c r="F56">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G56" t="s">
         <v>46</v>
       </c>
       <c r="H56">
-        <v>801.56</v>
+        <v>773.62</v>
       </c>
       <c r="I56">
-        <v>723.96</v>
+        <v>773.62</v>
       </c>
       <c r="J56">
-        <v>77.6</v>
+        <v>0.0</v>
       </c>
       <c r="K56">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M56">
         <v>239.58</v>
       </c>
       <c r="N56">
-        <v>204.99</v>
+        <v>162.24</v>
       </c>
       <c r="O56">
-        <v>204.99</v>
+        <v>118.77</v>
       </c>
       <c r="P56">
-        <v>74.4</v>
-[...5 lines deleted...]
-        <v>31.33</v>
+        <v>105.15</v>
+      </c>
+      <c r="Q56">
+        <v>86.95</v>
+      </c>
+      <c r="R56">
+        <v>60.93</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C57">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D57" t="s">
         <v>145</v>
       </c>
       <c r="E57" t="s">
         <v>146</v>
       </c>
       <c r="F57">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G57" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="H57">
-        <v>794.23</v>
+        <v>739.43</v>
       </c>
       <c r="I57">
-        <v>493.52</v>
+        <v>580.01</v>
       </c>
       <c r="J57">
-        <v>300.71</v>
+        <v>159.42</v>
       </c>
       <c r="K57">
         <v>6</v>
       </c>
       <c r="L57">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M57">
-        <v>143.63</v>
+        <v>121.52</v>
       </c>
       <c r="N57">
-        <v>106.05</v>
+        <v>118.77</v>
       </c>
       <c r="O57">
-        <v>83.22</v>
+        <v>113.67</v>
       </c>
       <c r="P57">
-        <v>56.36</v>
+        <v>97.26</v>
       </c>
       <c r="Q57">
-        <v>52.57</v>
+        <v>65.13</v>
       </c>
       <c r="R57">
-        <v>51.69</v>
+        <v>63.66</v>
       </c>
       <c r="S57">
-        <v>75.58</v>
+        <v>50.02</v>
       </c>
       <c r="T57">
-        <v>72.73</v>
+        <v>39.59</v>
       </c>
       <c r="U57">
-        <v>66.25</v>
+        <v>23.74</v>
       </c>
       <c r="V57">
-        <v>51.76</v>
+        <v>21.22</v>
       </c>
       <c r="W57">
-        <v>34.39</v>
+        <v>19.63</v>
+      </c>
+      <c r="X57">
+        <v>5.22</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C58">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
         <v>147</v>
       </c>
       <c r="E58" t="s">
         <v>148</v>
       </c>
       <c r="F58">
         <v>2005</v>
       </c>
       <c r="G58" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="H58">
-        <v>777.29</v>
+        <v>724.39</v>
       </c>
       <c r="I58">
-        <v>756.07</v>
+        <v>599.92</v>
       </c>
       <c r="J58">
-        <v>21.22</v>
+        <v>124.47</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M58">
-        <v>221.61</v>
+        <v>162.24</v>
       </c>
       <c r="N58">
-        <v>138.81</v>
+        <v>114.65</v>
       </c>
       <c r="O58">
-        <v>128.4</v>
+        <v>89.97</v>
       </c>
       <c r="P58">
-        <v>115.63</v>
+        <v>89.97</v>
       </c>
       <c r="Q58">
-        <v>101.62</v>
+        <v>84.21</v>
       </c>
       <c r="R58">
-        <v>50.0</v>
+        <v>58.88</v>
       </c>
       <c r="S58">
-        <v>21.22</v>
+        <v>54.08</v>
+      </c>
+      <c r="T58">
+        <v>35.05</v>
+      </c>
+      <c r="U58">
+        <v>28.98</v>
+      </c>
+      <c r="V58">
+        <v>6.36</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>55</v>
       </c>
       <c r="C59">
         <v>-3</v>
       </c>
       <c r="D59" t="s">
         <v>149</v>
       </c>
       <c r="E59" t="s">
         <v>150</v>
       </c>
       <c r="F59">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G59" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="H59">
-        <v>761.81</v>
+        <v>709.54</v>
       </c>
       <c r="I59">
-        <v>511.68</v>
+        <v>654.45</v>
       </c>
       <c r="J59">
-        <v>250.13</v>
+        <v>55.09</v>
       </c>
       <c r="K59">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M59">
-        <v>239.58</v>
+        <v>221.61</v>
       </c>
       <c r="N59">
-        <v>105.15</v>
+        <v>138.81</v>
       </c>
       <c r="O59">
-        <v>89.97</v>
+        <v>128.4</v>
       </c>
       <c r="P59">
-        <v>76.98</v>
+        <v>115.63</v>
+      </c>
+      <c r="Q59">
+        <v>50.0</v>
       </c>
       <c r="S59">
-        <v>57.32</v>
+        <v>33.87</v>
       </c>
       <c r="T59">
-        <v>55.4</v>
-[...11 lines deleted...]
-        <v>21.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C60">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>151</v>
       </c>
       <c r="E60" t="s">
         <v>152</v>
       </c>
       <c r="F60">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G60" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H60">
-        <v>723.24</v>
+        <v>684.67</v>
       </c>
       <c r="I60">
-        <v>587.56</v>
+        <v>470.64</v>
       </c>
       <c r="J60">
-        <v>135.68</v>
+        <v>214.03</v>
       </c>
       <c r="K60">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L60">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M60">
-        <v>121.52</v>
+        <v>189.61</v>
       </c>
       <c r="N60">
-        <v>118.77</v>
+        <v>138.81</v>
       </c>
       <c r="O60">
-        <v>113.67</v>
+        <v>94.0</v>
       </c>
       <c r="P60">
-        <v>97.26</v>
-[...5 lines deleted...]
-        <v>65.13</v>
+        <v>48.22</v>
       </c>
       <c r="S60">
-        <v>50.02</v>
+        <v>93.33</v>
       </c>
       <c r="T60">
-        <v>39.59</v>
+        <v>68.33</v>
       </c>
       <c r="U60">
-        <v>21.22</v>
-[...5 lines deleted...]
-        <v>5.22</v>
+        <v>52.37</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C61">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D61" t="s">
         <v>153</v>
       </c>
       <c r="E61" t="s">
         <v>154</v>
       </c>
       <c r="F61">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G61" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H61">
-        <v>718.03</v>
+        <v>684.06</v>
       </c>
       <c r="I61">
-        <v>599.92</v>
+        <v>464.9</v>
       </c>
       <c r="J61">
-        <v>118.11</v>
+        <v>219.16</v>
       </c>
       <c r="K61">
+        <v>4</v>
+      </c>
+      <c r="L61">
         <v>6</v>
       </c>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
       <c r="M61">
-        <v>162.24</v>
+        <v>239.58</v>
       </c>
       <c r="N61">
-        <v>114.65</v>
+        <v>105.15</v>
       </c>
       <c r="O61">
         <v>89.97</v>
       </c>
       <c r="P61">
-        <v>89.97</v>
-[...5 lines deleted...]
-        <v>58.88</v>
+        <v>30.2</v>
       </c>
       <c r="S61">
+        <v>57.32</v>
+      </c>
+      <c r="T61">
         <v>54.08</v>
       </c>
-      <c r="T61">
-[...1 lines deleted...]
-      </c>
       <c r="U61">
-        <v>28.98</v>
+        <v>31.33</v>
+      </c>
+      <c r="V61">
+        <v>30.46</v>
+      </c>
+      <c r="W61">
+        <v>25.66</v>
+      </c>
+      <c r="X61">
+        <v>20.31</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C62">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D62" t="s">
         <v>155</v>
       </c>
       <c r="E62" t="s">
         <v>156</v>
       </c>
       <c r="F62">
         <v>2001</v>
       </c>
       <c r="G62" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H62">
-        <v>684.67</v>
+        <v>662.81</v>
       </c>
       <c r="I62">
-        <v>470.64</v>
+        <v>644.65</v>
       </c>
       <c r="J62">
-        <v>214.03</v>
+        <v>18.16</v>
       </c>
       <c r="K62">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M62">
-        <v>189.61</v>
+        <v>256.69</v>
       </c>
       <c r="N62">
         <v>138.81</v>
       </c>
       <c r="O62">
         <v>94.0</v>
       </c>
       <c r="P62">
-        <v>48.22</v>
+        <v>86.95</v>
+      </c>
+      <c r="Q62">
+        <v>68.2</v>
       </c>
       <c r="S62">
-        <v>93.33</v>
-[...5 lines deleted...]
-        <v>52.37</v>
+        <v>18.16</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C63">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D63" t="s">
         <v>157</v>
       </c>
       <c r="E63" t="s">
         <v>158</v>
       </c>
       <c r="F63">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G63" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="H63">
-        <v>682.19</v>
+        <v>616.4</v>
       </c>
       <c r="I63">
-        <v>566.66</v>
+        <v>585.53</v>
       </c>
       <c r="J63">
-        <v>115.53</v>
+        <v>30.87</v>
       </c>
       <c r="K63">
         <v>5</v>
       </c>
       <c r="L63">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M63">
-        <v>189.61</v>
+        <v>138.81</v>
       </c>
       <c r="N63">
-        <v>175.39</v>
+        <v>138.81</v>
       </c>
       <c r="O63">
-        <v>138.81</v>
+        <v>128.4</v>
       </c>
       <c r="P63">
-        <v>32.65</v>
+        <v>101.62</v>
       </c>
       <c r="Q63">
-        <v>30.2</v>
+        <v>77.89</v>
       </c>
       <c r="S63">
-        <v>51.25</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>30.87</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C64">
-        <v>4</v>
+        <v>-6</v>
       </c>
       <c r="D64" t="s">
         <v>159</v>
       </c>
       <c r="E64" t="s">
         <v>160</v>
       </c>
       <c r="F64">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G64" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H64">
-        <v>668.47</v>
+        <v>611.7</v>
       </c>
       <c r="I64">
-        <v>668.47</v>
+        <v>331.5</v>
       </c>
       <c r="J64">
-        <v>0.0</v>
+        <v>280.2</v>
       </c>
       <c r="K64">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L64">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M64">
         <v>239.58</v>
       </c>
       <c r="N64">
-        <v>162.24</v>
+        <v>68.82</v>
       </c>
       <c r="O64">
-        <v>118.77</v>
-[...5 lines deleted...]
-        <v>60.93</v>
+        <v>23.1</v>
+      </c>
+      <c r="S64">
+        <v>73.87</v>
+      </c>
+      <c r="T64">
+        <v>55.4</v>
+      </c>
+      <c r="U64">
+        <v>54.08</v>
+      </c>
+      <c r="V64">
+        <v>39.0</v>
+      </c>
+      <c r="W64">
+        <v>33.05</v>
+      </c>
+      <c r="X64">
+        <v>24.8</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C65">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="D65" t="s">
         <v>161</v>
       </c>
       <c r="E65" t="s">
         <v>162</v>
       </c>
       <c r="F65">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G65" t="s">
         <v>26</v>
       </c>
       <c r="H65">
-        <v>662.81</v>
+        <v>608.23</v>
       </c>
       <c r="I65">
-        <v>644.65</v>
+        <v>608.23</v>
       </c>
       <c r="J65">
-        <v>18.16</v>
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>5</v>
       </c>
       <c r="L65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M65">
-        <v>256.69</v>
+        <v>221.61</v>
       </c>
       <c r="N65">
+        <v>148.73</v>
+      </c>
+      <c r="O65">
         <v>138.81</v>
       </c>
-      <c r="O65">
-[...1 lines deleted...]
-      </c>
       <c r="P65">
-        <v>86.95</v>
+        <v>56.36</v>
       </c>
       <c r="Q65">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>18.16</v>
+        <v>42.72</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C66">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
+        <v>121</v>
+      </c>
+      <c r="E66" t="s">
         <v>163</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G66" t="s">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="H66">
-        <v>616.4</v>
+        <v>604.88</v>
       </c>
       <c r="I66">
-        <v>585.53</v>
+        <v>601.06</v>
       </c>
       <c r="J66">
-        <v>30.87</v>
+        <v>3.82</v>
       </c>
       <c r="K66">
         <v>5</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="M66">
-        <v>138.81</v>
+        <v>162.24</v>
       </c>
       <c r="N66">
-        <v>138.81</v>
+        <v>128.4</v>
       </c>
       <c r="O66">
-        <v>128.4</v>
+        <v>125.0</v>
       </c>
       <c r="P66">
-        <v>101.62</v>
+        <v>118.77</v>
       </c>
       <c r="Q66">
-        <v>77.89</v>
+        <v>66.65</v>
       </c>
       <c r="S66">
-        <v>30.87</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C67">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
+        <v>164</v>
+      </c>
+      <c r="E67" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F67">
         <v>2004</v>
       </c>
       <c r="G67" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H67">
-        <v>591.91</v>
+        <v>588.92</v>
       </c>
       <c r="I67">
-        <v>350.11</v>
+        <v>347.12</v>
       </c>
       <c r="J67">
         <v>241.8</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="L67">
         <v>6</v>
       </c>
       <c r="M67">
         <v>128.4</v>
       </c>
       <c r="N67">
         <v>54.47</v>
       </c>
       <c r="O67">
         <v>43.11</v>
       </c>
       <c r="P67">
-        <v>41.61</v>
+        <v>41.26</v>
       </c>
       <c r="Q67">
         <v>41.26</v>
       </c>
       <c r="R67">
-        <v>41.26</v>
+        <v>38.62</v>
       </c>
       <c r="S67">
         <v>66.17</v>
       </c>
       <c r="T67">
         <v>63.2</v>
       </c>
       <c r="U67">
         <v>46.27</v>
       </c>
       <c r="V67">
         <v>28.98</v>
       </c>
       <c r="W67">
         <v>22.94</v>
       </c>
       <c r="X67">
         <v>14.24</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C68">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D68" t="s">
+        <v>166</v>
+      </c>
+      <c r="E68" t="s">
         <v>167</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G68" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H68">
-        <v>551.87</v>
+        <v>565.26</v>
       </c>
       <c r="I68">
-        <v>551.87</v>
+        <v>391.27</v>
       </c>
       <c r="J68">
-        <v>0.0</v>
+        <v>173.99</v>
       </c>
       <c r="K68">
         <v>4</v>
       </c>
       <c r="L68">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M68">
-        <v>221.61</v>
+        <v>189.61</v>
       </c>
       <c r="N68">
-        <v>148.73</v>
+        <v>138.81</v>
       </c>
       <c r="O68">
-        <v>138.81</v>
+        <v>32.65</v>
       </c>
       <c r="P68">
-        <v>42.72</v>
+        <v>30.2</v>
+      </c>
+      <c r="S68">
+        <v>58.46</v>
+      </c>
+      <c r="T68">
+        <v>51.25</v>
+      </c>
+      <c r="U68">
+        <v>50.02</v>
+      </c>
+      <c r="V68">
+        <v>14.26</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C69">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D69" t="s">
+        <v>168</v>
+      </c>
+      <c r="E69" t="s">
         <v>169</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69">
+        <v>2005</v>
+      </c>
+      <c r="G69" t="s">
         <v>170</v>
       </c>
-      <c r="F69">
-[...4 lines deleted...]
-      </c>
       <c r="H69">
-        <v>547.22</v>
+        <v>541.94</v>
       </c>
       <c r="I69">
-        <v>477.27</v>
+        <v>478.46</v>
       </c>
       <c r="J69">
-        <v>69.95</v>
+        <v>63.48</v>
       </c>
       <c r="K69">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L69">
         <v>2</v>
       </c>
       <c r="M69">
-        <v>128.4</v>
+        <v>115.63</v>
       </c>
       <c r="N69">
-        <v>109.86</v>
+        <v>106.95</v>
       </c>
       <c r="O69">
-        <v>86.95</v>
+        <v>106.95</v>
       </c>
       <c r="P69">
-        <v>74.4</v>
+        <v>98.93</v>
       </c>
       <c r="Q69">
-        <v>42.06</v>
-[...2 lines deleted...]
-        <v>35.6</v>
+        <v>50.0</v>
       </c>
       <c r="S69">
-        <v>36.08</v>
+        <v>32.98</v>
       </c>
       <c r="T69">
-        <v>33.87</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C70">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
         <v>171</v>
       </c>
       <c r="E70" t="s">
         <v>172</v>
       </c>
       <c r="F70">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G70" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H70">
-        <v>487.05</v>
+        <v>535.37</v>
       </c>
       <c r="I70">
-        <v>336.55</v>
+        <v>451.4</v>
       </c>
       <c r="J70">
-        <v>150.5</v>
+        <v>83.97</v>
       </c>
       <c r="K70">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L70">
         <v>3</v>
       </c>
       <c r="M70">
-        <v>118.77</v>
+        <v>128.4</v>
       </c>
       <c r="N70">
-        <v>80.43</v>
+        <v>109.86</v>
       </c>
       <c r="O70">
-        <v>72.05</v>
+        <v>86.95</v>
       </c>
       <c r="P70">
-        <v>32.65</v>
+        <v>74.4</v>
       </c>
       <c r="Q70">
-        <v>32.65</v>
+        <v>35.6</v>
+      </c>
+      <c r="R70">
+        <v>16.19</v>
       </c>
       <c r="S70">
-        <v>73.87</v>
+        <v>36.08</v>
       </c>
       <c r="T70">
-        <v>61.21</v>
+        <v>33.87</v>
       </c>
       <c r="U70">
-        <v>15.42</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>69</v>
       </c>
       <c r="C71">
         <v>-1</v>
       </c>
       <c r="D71" t="s">
-        <v>105</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F71">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G71" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="H71">
-        <v>479.88</v>
+        <v>529.39</v>
       </c>
       <c r="I71">
-        <v>476.06</v>
+        <v>447.0</v>
       </c>
       <c r="J71">
-        <v>3.82</v>
+        <v>82.39</v>
       </c>
       <c r="K71">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L71">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M71">
-        <v>162.24</v>
+        <v>138.75</v>
       </c>
       <c r="N71">
-        <v>128.4</v>
+        <v>115.63</v>
       </c>
       <c r="O71">
-        <v>118.77</v>
+        <v>106.95</v>
       </c>
       <c r="P71">
-        <v>66.65</v>
+        <v>42.78</v>
+      </c>
+      <c r="Q71">
+        <v>24.6</v>
+      </c>
+      <c r="R71">
+        <v>18.29</v>
       </c>
       <c r="S71">
-        <v>3.82</v>
+        <v>41.67</v>
+      </c>
+      <c r="T71">
+        <v>28.22</v>
+      </c>
+      <c r="U71">
+        <v>12.5</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="C72">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F72">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G72" t="s">
-        <v>176</v>
+        <v>46</v>
       </c>
       <c r="H72">
-        <v>450.94</v>
+        <v>528.24</v>
       </c>
       <c r="I72">
-        <v>420.44</v>
+        <v>313.98</v>
       </c>
       <c r="J72">
-        <v>30.5</v>
+        <v>214.26</v>
       </c>
       <c r="K72">
+        <v>2</v>
+      </c>
+      <c r="L72">
         <v>4</v>
       </c>
-      <c r="L72">
-[...1 lines deleted...]
-      </c>
       <c r="M72">
-        <v>115.63</v>
+        <v>239.58</v>
       </c>
       <c r="N72">
-        <v>106.95</v>
-[...5 lines deleted...]
-        <v>98.93</v>
+        <v>74.4</v>
       </c>
       <c r="S72">
-        <v>30.5</v>
+        <v>68.33</v>
+      </c>
+      <c r="T72">
+        <v>68.33</v>
+      </c>
+      <c r="U72">
+        <v>46.27</v>
+      </c>
+      <c r="V72">
+        <v>31.33</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C73">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D73" t="s">
         <v>177</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G73" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="H73">
-        <v>447.07</v>
+        <v>487.05</v>
       </c>
       <c r="I73">
-        <v>392.9</v>
+        <v>336.55</v>
       </c>
       <c r="J73">
-        <v>54.17</v>
+        <v>150.5</v>
       </c>
       <c r="K73">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M73">
-        <v>115.63</v>
+        <v>118.77</v>
       </c>
       <c r="N73">
-        <v>106.95</v>
+        <v>80.43</v>
       </c>
       <c r="O73">
-        <v>84.65</v>
+        <v>72.05</v>
       </c>
       <c r="P73">
-        <v>42.78</v>
+        <v>32.65</v>
       </c>
       <c r="Q73">
-        <v>24.6</v>
-[...2 lines deleted...]
-        <v>18.29</v>
+        <v>32.65</v>
       </c>
       <c r="S73">
-        <v>41.67</v>
+        <v>73.87</v>
       </c>
       <c r="T73">
-        <v>12.5</v>
+        <v>61.21</v>
+      </c>
+      <c r="U73">
+        <v>15.42</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D74" t="s">
         <v>179</v>
       </c>
       <c r="E74" t="s">
         <v>180</v>
       </c>
       <c r="F74">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G74" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="H74">
-        <v>442.65</v>
+        <v>452.57</v>
       </c>
       <c r="I74">
-        <v>413.67</v>
+        <v>375.49</v>
       </c>
       <c r="J74">
-        <v>28.98</v>
+        <v>77.08</v>
       </c>
       <c r="K74">
         <v>3</v>
       </c>
       <c r="L74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M74">
-        <v>221.61</v>
+        <v>150.0</v>
       </c>
       <c r="N74">
-        <v>128.4</v>
+        <v>115.63</v>
       </c>
       <c r="O74">
-        <v>63.66</v>
+        <v>109.86</v>
       </c>
       <c r="S74">
-        <v>28.98</v>
+        <v>38.54</v>
+      </c>
+      <c r="T74">
+        <v>38.54</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C75">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F75">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G75" t="s">
-        <v>176</v>
+        <v>41</v>
       </c>
       <c r="H75">
-        <v>414.0</v>
+        <v>442.65</v>
       </c>
       <c r="I75">
-        <v>202.47</v>
+        <v>413.67</v>
       </c>
       <c r="J75">
-        <v>211.53</v>
+        <v>28.98</v>
       </c>
       <c r="K75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L75">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M75">
-        <v>138.81</v>
+        <v>221.61</v>
       </c>
       <c r="N75">
+        <v>128.4</v>
+      </c>
+      <c r="O75">
         <v>63.66</v>
       </c>
       <c r="S75">
-        <v>90.39</v>
-[...4 lines deleted...]
-      <c r="U75">
         <v>28.98</v>
-      </c>
-[...7 lines deleted...]
-        <v>11.56</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C76">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E76" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F76">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G76" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="H76">
-        <v>408.94</v>
+        <v>441.92</v>
       </c>
       <c r="I76">
-        <v>381.96</v>
+        <v>358.58</v>
       </c>
       <c r="J76">
-        <v>26.98</v>
+        <v>83.34</v>
       </c>
       <c r="K76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L76">
         <v>2</v>
       </c>
       <c r="M76">
-        <v>162.24</v>
+        <v>125.0</v>
       </c>
       <c r="N76">
-        <v>109.86</v>
+        <v>98.93</v>
       </c>
       <c r="O76">
-        <v>109.86</v>
+        <v>84.65</v>
+      </c>
+      <c r="P76">
+        <v>50.0</v>
       </c>
       <c r="S76">
-        <v>15.42</v>
+        <v>41.67</v>
       </c>
       <c r="T76">
-        <v>11.56</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C77">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D77" t="s">
-        <v>118</v>
+        <v>186</v>
       </c>
       <c r="E77" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F77">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G77" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="H77">
-        <v>395.21</v>
+        <v>432.07</v>
       </c>
       <c r="I77">
-        <v>395.21</v>
+        <v>365.92</v>
       </c>
       <c r="J77">
-        <v>0.0</v>
+        <v>66.15</v>
       </c>
       <c r="K77">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L77">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M77">
-        <v>150.07</v>
+        <v>118.72</v>
       </c>
       <c r="N77">
+        <v>106.95</v>
+      </c>
+      <c r="O77">
         <v>94.0</v>
       </c>
-      <c r="O77">
-[...1 lines deleted...]
-      </c>
       <c r="P77">
-        <v>46.6</v>
-[...2 lines deleted...]
-        <v>24.11</v>
+        <v>46.25</v>
+      </c>
+      <c r="S77">
+        <v>35.65</v>
+      </c>
+      <c r="T77">
+        <v>30.5</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E78" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F78">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G78" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H78">
-        <v>376.32</v>
+        <v>418.79</v>
       </c>
       <c r="I78">
-        <v>334.65</v>
+        <v>383.14</v>
       </c>
       <c r="J78">
-        <v>41.67</v>
+        <v>35.65</v>
       </c>
       <c r="K78">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L78">
         <v>1</v>
       </c>
       <c r="M78">
-        <v>125.0</v>
+        <v>98.93</v>
       </c>
       <c r="N78">
-        <v>125.0</v>
+        <v>91.51</v>
       </c>
       <c r="O78">
-        <v>84.65</v>
+        <v>91.51</v>
+      </c>
+      <c r="P78">
+        <v>72.43</v>
+      </c>
+      <c r="Q78">
+        <v>28.76</v>
       </c>
       <c r="S78">
-        <v>41.67</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="E79" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F79">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G79" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
       <c r="H79">
-        <v>374.36</v>
+        <v>395.21</v>
       </c>
       <c r="I79">
-        <v>338.71</v>
+        <v>395.21</v>
       </c>
       <c r="J79">
-        <v>35.65</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M79">
-        <v>106.95</v>
+        <v>150.07</v>
       </c>
       <c r="N79">
         <v>94.0</v>
       </c>
       <c r="O79">
-        <v>91.51</v>
+        <v>80.43</v>
       </c>
       <c r="P79">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>46.6</v>
+      </c>
+      <c r="Q79">
+        <v>24.11</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E80" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F80">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G80" t="s">
-        <v>35</v>
+        <v>193</v>
       </c>
       <c r="H80">
-        <v>364.28</v>
+        <v>345.97</v>
       </c>
       <c r="I80">
-        <v>305.82</v>
+        <v>345.97</v>
       </c>
       <c r="J80">
-        <v>58.46</v>
+        <v>0.0</v>
       </c>
       <c r="K80">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M80">
-        <v>175.39</v>
+        <v>91.51</v>
       </c>
       <c r="N80">
-        <v>80.43</v>
+        <v>91.51</v>
       </c>
       <c r="O80">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>58.46</v>
+        <v>84.65</v>
+      </c>
+      <c r="P80">
+        <v>78.3</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C81">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E81" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F81">
         <v>2004</v>
       </c>
       <c r="G81" t="s">
         <v>26</v>
       </c>
       <c r="H81">
         <v>335.91</v>
       </c>
       <c r="I81">
         <v>111.65</v>
       </c>
       <c r="J81">
         <v>224.26</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81">
         <v>6</v>
       </c>
       <c r="M81">
         <v>94.0</v>
       </c>
@@ -6998,5171 +7022,5168 @@
       </c>
       <c r="S81">
         <v>79.86</v>
       </c>
       <c r="T81">
         <v>46.27</v>
       </c>
       <c r="U81">
         <v>33.87</v>
       </c>
       <c r="V81">
         <v>32.81</v>
       </c>
       <c r="W81">
         <v>18.16</v>
       </c>
       <c r="X81">
         <v>13.29</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C82">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E82" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F82">
         <v>1997</v>
       </c>
       <c r="G82" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="H82">
         <v>335.63</v>
       </c>
       <c r="I82">
         <v>175.39</v>
       </c>
       <c r="J82">
         <v>160.24</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>3</v>
       </c>
       <c r="M82">
         <v>175.39</v>
       </c>
       <c r="S82">
         <v>59.89</v>
       </c>
       <c r="T82">
         <v>54.08</v>
       </c>
       <c r="U82">
         <v>46.27</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C83">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D83" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E83" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F83">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G83" t="s">
-        <v>68</v>
+        <v>200</v>
       </c>
       <c r="H83">
-        <v>329.53</v>
+        <v>316.9</v>
       </c>
       <c r="I83">
-        <v>329.53</v>
+        <v>316.9</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>3</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>115.63</v>
+        <v>150.07</v>
       </c>
       <c r="N83">
-        <v>106.95</v>
+        <v>150.07</v>
       </c>
       <c r="O83">
-        <v>106.95</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C84">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D84" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E84" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F84">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="G84" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="H84">
-        <v>327.28</v>
+        <v>310.66</v>
       </c>
       <c r="I84">
-        <v>291.63</v>
+        <v>225.39</v>
       </c>
       <c r="J84">
-        <v>35.65</v>
+        <v>85.27</v>
       </c>
       <c r="K84">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M84">
-        <v>98.93</v>
+        <v>175.39</v>
       </c>
       <c r="N84">
-        <v>91.51</v>
-[...5 lines deleted...]
-        <v>28.76</v>
+        <v>50.0</v>
       </c>
       <c r="S84">
-        <v>35.65</v>
+        <v>58.46</v>
+      </c>
+      <c r="T84">
+        <v>26.81</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C85">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D85" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E85" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F85">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="G85" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="H85">
-        <v>318.89</v>
+        <v>309.9</v>
       </c>
       <c r="I85">
-        <v>0.0</v>
+        <v>63.66</v>
       </c>
       <c r="J85">
-        <v>318.89</v>
+        <v>246.24</v>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L85">
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="M85">
+        <v>63.66</v>
       </c>
       <c r="S85">
-        <v>154.17</v>
+        <v>90.39</v>
       </c>
       <c r="T85">
-        <v>98.93</v>
+        <v>47.4</v>
       </c>
       <c r="U85">
-        <v>40.62</v>
+        <v>46.27</v>
       </c>
       <c r="V85">
-        <v>25.17</v>
+        <v>28.98</v>
+      </c>
+      <c r="W85">
+        <v>16.67</v>
+      </c>
+      <c r="X85">
+        <v>16.53</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E86" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F86">
         <v>2003</v>
       </c>
       <c r="G86" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H86">
-        <v>316.9</v>
+        <v>309.83</v>
       </c>
       <c r="I86">
-        <v>316.9</v>
+        <v>309.83</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
-        <v>150.07</v>
+        <v>175.39</v>
       </c>
       <c r="N86">
-        <v>150.07</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>134.44</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C87">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E87" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F87">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G87" t="s">
-        <v>204</v>
+        <v>68</v>
       </c>
       <c r="H87">
-        <v>309.83</v>
+        <v>304.52</v>
       </c>
       <c r="I87">
-        <v>309.83</v>
+        <v>186.84</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
+        <v>117.68</v>
       </c>
       <c r="K87">
         <v>2</v>
       </c>
       <c r="L87">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M87">
-        <v>175.39</v>
+        <v>109.86</v>
       </c>
       <c r="N87">
-        <v>134.44</v>
+        <v>76.98</v>
+      </c>
+      <c r="S87">
+        <v>54.08</v>
+      </c>
+      <c r="T87">
+        <v>36.62</v>
+      </c>
+      <c r="U87">
+        <v>15.42</v>
+      </c>
+      <c r="V87">
+        <v>11.56</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>87</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E88" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F88">
         <v>2005</v>
       </c>
       <c r="G88" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H88">
-        <v>302.57</v>
+        <v>301.19</v>
       </c>
       <c r="I88">
-        <v>225.49</v>
+        <v>275.09</v>
       </c>
       <c r="J88">
-        <v>77.08</v>
+        <v>26.1</v>
       </c>
       <c r="K88">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M88">
-        <v>115.63</v>
+        <v>98.93</v>
       </c>
       <c r="N88">
-        <v>109.86</v>
+        <v>91.51</v>
+      </c>
+      <c r="O88">
+        <v>84.65</v>
       </c>
       <c r="S88">
-        <v>38.54</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D89" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E89" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F89">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G89" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="H89">
-        <v>267.67</v>
+        <v>286.88</v>
       </c>
       <c r="I89">
-        <v>267.67</v>
+        <v>286.88</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>3</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>91.51</v>
+        <v>125.0</v>
       </c>
       <c r="N89">
-        <v>91.51</v>
+        <v>115.63</v>
       </c>
       <c r="O89">
-        <v>84.65</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C90">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F90">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G90" t="s">
-        <v>26</v>
+        <v>216</v>
       </c>
       <c r="H90">
-        <v>265.65</v>
+        <v>277.55</v>
       </c>
       <c r="I90">
-        <v>210.32</v>
+        <v>260.88</v>
       </c>
       <c r="J90">
-        <v>55.33</v>
+        <v>16.67</v>
       </c>
       <c r="K90">
         <v>3</v>
       </c>
       <c r="L90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M90">
-        <v>101.62</v>
+        <v>128.34</v>
       </c>
       <c r="N90">
-        <v>68.82</v>
+        <v>98.93</v>
       </c>
       <c r="O90">
-        <v>39.88</v>
+        <v>33.61</v>
       </c>
       <c r="S90">
-        <v>33.37</v>
-[...5 lines deleted...]
-        <v>6.43</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E91" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F91">
         <v>2001</v>
       </c>
       <c r="G91" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H91">
         <v>260.42</v>
       </c>
       <c r="I91">
         <v>245.0</v>
       </c>
       <c r="J91">
         <v>15.42</v>
       </c>
       <c r="K91">
         <v>3</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="M91">
         <v>125.0</v>
       </c>
       <c r="N91">
         <v>80.43</v>
       </c>
       <c r="O91">
         <v>39.57</v>
       </c>
       <c r="S91">
         <v>15.42</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C92">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E92" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F92">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G92" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H92">
-        <v>247.08</v>
+        <v>259.22</v>
       </c>
       <c r="I92">
-        <v>236.32</v>
+        <v>210.32</v>
       </c>
       <c r="J92">
-        <v>10.76</v>
+        <v>48.9</v>
       </c>
       <c r="K92">
         <v>3</v>
       </c>
       <c r="L92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M92">
-        <v>112.41</v>
+        <v>101.62</v>
       </c>
       <c r="N92">
-        <v>63.66</v>
+        <v>68.82</v>
       </c>
       <c r="O92">
-        <v>60.25</v>
+        <v>39.88</v>
       </c>
       <c r="S92">
-        <v>10.76</v>
+        <v>33.37</v>
+      </c>
+      <c r="T92">
+        <v>15.53</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C93">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D93" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E93" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F93">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G93" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H93">
-        <v>234.5</v>
+        <v>258.23</v>
       </c>
       <c r="I93">
-        <v>234.5</v>
+        <v>222.58</v>
       </c>
       <c r="J93">
-        <v>0.0</v>
+        <v>35.65</v>
       </c>
       <c r="K93">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M93">
-        <v>108.17</v>
+        <v>115.63</v>
       </c>
       <c r="N93">
-        <v>86.95</v>
-[...5 lines deleted...]
-        <v>12.38</v>
+        <v>106.95</v>
+      </c>
+      <c r="S93">
+        <v>35.65</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>93</v>
       </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E94" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F94">
         <v>2004</v>
       </c>
       <c r="G94" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H94">
-        <v>234.14</v>
+        <v>247.08</v>
       </c>
       <c r="I94">
-        <v>199.63</v>
+        <v>236.32</v>
       </c>
       <c r="J94">
-        <v>34.51</v>
+        <v>10.76</v>
       </c>
       <c r="K94">
         <v>3</v>
       </c>
       <c r="L94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M94">
-        <v>80.43</v>
+        <v>112.41</v>
       </c>
       <c r="N94">
-        <v>68.82</v>
+        <v>63.66</v>
       </c>
       <c r="O94">
-        <v>50.38</v>
+        <v>60.25</v>
       </c>
       <c r="S94">
-        <v>26.81</v>
-[...2 lines deleted...]
-        <v>7.7</v>
+        <v>10.76</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E95" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F95">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G95" t="s">
-        <v>225</v>
+        <v>41</v>
       </c>
       <c r="H95">
-        <v>216.54</v>
+        <v>234.14</v>
       </c>
       <c r="I95">
-        <v>190.44</v>
+        <v>199.63</v>
       </c>
       <c r="J95">
-        <v>26.1</v>
+        <v>34.51</v>
       </c>
       <c r="K95">
+        <v>3</v>
+      </c>
+      <c r="L95">
         <v>2</v>
       </c>
-      <c r="L95">
-[...1 lines deleted...]
-      </c>
       <c r="M95">
-        <v>98.93</v>
+        <v>80.43</v>
       </c>
       <c r="N95">
-        <v>91.51</v>
+        <v>68.82</v>
+      </c>
+      <c r="O95">
+        <v>50.38</v>
       </c>
       <c r="S95">
-        <v>26.1</v>
+        <v>26.81</v>
+      </c>
+      <c r="T95">
+        <v>7.7</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>226</v>
+        <v>96</v>
       </c>
       <c r="E96" t="s">
         <v>227</v>
       </c>
       <c r="F96">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="G96" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H96">
-        <v>210.68</v>
+        <v>205.88</v>
       </c>
       <c r="I96">
-        <v>179.45</v>
+        <v>205.88</v>
       </c>
       <c r="J96">
-        <v>31.23</v>
+        <v>0.0</v>
       </c>
       <c r="K96">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L96">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M96">
-        <v>80.43</v>
+        <v>106.95</v>
       </c>
       <c r="N96">
-        <v>31.28</v>
-[...14 lines deleted...]
-        <v>4.82</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>102</v>
+        <v>228</v>
       </c>
       <c r="E97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F97">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="G97" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H97">
-        <v>205.88</v>
+        <v>201.83</v>
       </c>
       <c r="I97">
-        <v>205.88</v>
+        <v>162.24</v>
       </c>
       <c r="J97">
-        <v>0.0</v>
+        <v>39.59</v>
       </c>
       <c r="K97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L97">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M97">
-        <v>106.95</v>
-[...2 lines deleted...]
-        <v>98.93</v>
+        <v>162.24</v>
+      </c>
+      <c r="S97">
+        <v>39.59</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E98" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F98">
-        <v>1996</v>
+        <v>2010</v>
       </c>
       <c r="G98" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="H98">
-        <v>202.34</v>
+        <v>199.36</v>
       </c>
       <c r="I98">
+        <v>199.36</v>
+      </c>
+      <c r="J98">
         <v>0.0</v>
       </c>
-      <c r="J98">
-[...1 lines deleted...]
-      </c>
       <c r="K98">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L98">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="S98">
+        <v>0</v>
+      </c>
+      <c r="M98">
         <v>106.95</v>
       </c>
-      <c r="T98">
-[...3 lines deleted...]
-        <v>29.99</v>
+      <c r="N98">
+        <v>49.63</v>
+      </c>
+      <c r="O98">
+        <v>42.78</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C99">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F99">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G99" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H99">
-        <v>201.83</v>
+        <v>198.79</v>
       </c>
       <c r="I99">
-        <v>162.24</v>
+        <v>161.61</v>
       </c>
       <c r="J99">
-        <v>39.59</v>
+        <v>37.18</v>
       </c>
       <c r="K99">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L99">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M99">
-        <v>162.24</v>
+        <v>80.43</v>
+      </c>
+      <c r="N99">
+        <v>31.28</v>
+      </c>
+      <c r="O99">
+        <v>27.0</v>
+      </c>
+      <c r="P99">
+        <v>22.9</v>
       </c>
       <c r="S99">
-        <v>39.59</v>
+        <v>26.41</v>
+      </c>
+      <c r="T99">
+        <v>5.95</v>
+      </c>
+      <c r="U99">
+        <v>4.82</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F100">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G100" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="H100">
-        <v>199.36</v>
+        <v>192.53</v>
       </c>
       <c r="I100">
-        <v>199.36</v>
+        <v>192.53</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>106.95</v>
+        <v>150.07</v>
       </c>
       <c r="N100">
-        <v>49.63</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>42.46</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C101">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E101" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F101">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G101" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H101">
-        <v>192.53</v>
+        <v>177.6</v>
       </c>
       <c r="I101">
-        <v>192.53</v>
+        <v>136.67</v>
       </c>
       <c r="J101">
-        <v>0.0</v>
+        <v>40.93</v>
       </c>
       <c r="K101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L101">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M101">
-        <v>150.07</v>
-[...2 lines deleted...]
-        <v>42.46</v>
+        <v>136.67</v>
+      </c>
+      <c r="S101">
+        <v>23.47</v>
+      </c>
+      <c r="T101">
+        <v>14.37</v>
+      </c>
+      <c r="U101">
+        <v>3.09</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C102">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D102" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E102" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F102">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G102" t="s">
-        <v>176</v>
+        <v>41</v>
       </c>
       <c r="H102">
-        <v>187.21</v>
+        <v>176.53</v>
       </c>
       <c r="I102">
-        <v>115.63</v>
+        <v>147.55</v>
       </c>
       <c r="J102">
-        <v>71.58</v>
+        <v>28.98</v>
       </c>
       <c r="K102">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M102">
-        <v>115.63</v>
+        <v>108.17</v>
+      </c>
+      <c r="N102">
+        <v>27.0</v>
+      </c>
+      <c r="O102">
+        <v>12.38</v>
       </c>
       <c r="S102">
-        <v>32.98</v>
-[...5 lines deleted...]
-        <v>12.5</v>
+        <v>28.98</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C103">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D103" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E103" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F103">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G103" t="s">
-        <v>241</v>
+        <v>170</v>
       </c>
       <c r="H103">
-        <v>182.54</v>
+        <v>174.71</v>
       </c>
       <c r="I103">
-        <v>182.54</v>
+        <v>115.63</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
+        <v>59.08</v>
       </c>
       <c r="K103">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L103">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M103">
-        <v>98.93</v>
-[...5 lines deleted...]
-        <v>33.61</v>
+        <v>115.63</v>
+      </c>
+      <c r="S103">
+        <v>32.98</v>
+      </c>
+      <c r="T103">
+        <v>26.1</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C104">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D104" t="s">
         <v>242</v>
       </c>
       <c r="E104" t="s">
         <v>243</v>
       </c>
       <c r="F104">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="G104" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H104">
-        <v>177.6</v>
+        <v>150.07</v>
       </c>
       <c r="I104">
-        <v>136.67</v>
+        <v>150.07</v>
       </c>
       <c r="J104">
-        <v>40.93</v>
+        <v>0.0</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M104">
-        <v>136.67</v>
-[...8 lines deleted...]
-        <v>3.09</v>
+        <v>150.07</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C105">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
         <v>244</v>
       </c>
       <c r="E105" t="s">
         <v>245</v>
       </c>
       <c r="F105">
         <v>2003</v>
       </c>
       <c r="G105" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H105">
-        <v>176.88</v>
+        <v>148.81</v>
       </c>
       <c r="I105">
-        <v>150.07</v>
+        <v>133.28</v>
       </c>
       <c r="J105">
-        <v>26.81</v>
+        <v>15.53</v>
       </c>
       <c r="K105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L105">
         <v>1</v>
       </c>
       <c r="M105">
-        <v>150.07</v>
+        <v>74.4</v>
+      </c>
+      <c r="N105">
+        <v>58.88</v>
       </c>
       <c r="S105">
-        <v>26.81</v>
+        <v>15.53</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C106">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D106" t="s">
         <v>246</v>
       </c>
       <c r="E106" t="s">
         <v>247</v>
       </c>
       <c r="F106">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G106" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H106">
-        <v>173.35</v>
+        <v>145.83</v>
       </c>
       <c r="I106">
-        <v>150.07</v>
+        <v>145.83</v>
       </c>
       <c r="J106">
-        <v>23.28</v>
+        <v>0.0</v>
       </c>
       <c r="K106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L106">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M106">
-        <v>150.07</v>
-[...2 lines deleted...]
-        <v>23.28</v>
+        <v>86.95</v>
+      </c>
+      <c r="N106">
+        <v>58.88</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C107">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
+        <v>83</v>
+      </c>
+      <c r="E107" t="s">
         <v>248</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G107" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="H107">
-        <v>171.25</v>
+        <v>139.7</v>
       </c>
       <c r="I107">
-        <v>171.25</v>
+        <v>96.98</v>
       </c>
       <c r="J107">
-        <v>0.0</v>
+        <v>42.72</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="L107">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M107">
-        <v>125.0</v>
+        <v>50.38</v>
       </c>
       <c r="N107">
-        <v>46.25</v>
+        <v>46.6</v>
+      </c>
+      <c r="S107">
+        <v>36.62</v>
+      </c>
+      <c r="T107">
+        <v>6.1</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C108">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>157</v>
+        <v>249</v>
       </c>
       <c r="E108" t="s">
         <v>250</v>
       </c>
       <c r="F108">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="G108" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H108">
-        <v>165.25</v>
+        <v>139.55</v>
       </c>
       <c r="I108">
-        <v>165.25</v>
+        <v>0.0</v>
       </c>
       <c r="J108">
-        <v>0.0</v>
+        <v>139.55</v>
       </c>
       <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108">
         <v>2</v>
       </c>
-      <c r="L108">
-[...6 lines deleted...]
-        <v>78.3</v>
+      <c r="S108">
+        <v>98.93</v>
+      </c>
+      <c r="T108">
+        <v>40.62</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C109">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D109" t="s">
         <v>251</v>
       </c>
       <c r="E109" t="s">
         <v>252</v>
       </c>
       <c r="F109">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G109" t="s">
         <v>26</v>
       </c>
       <c r="H109">
-        <v>155.67</v>
+        <v>136.94</v>
       </c>
       <c r="I109">
-        <v>86.18</v>
+        <v>0.0</v>
       </c>
       <c r="J109">
-        <v>69.49</v>
+        <v>136.94</v>
       </c>
       <c r="K109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L109">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>86.18</v>
+        <v>2</v>
       </c>
       <c r="S109">
-        <v>42.8</v>
+        <v>106.95</v>
       </c>
       <c r="T109">
-        <v>19.63</v>
-[...2 lines deleted...]
-        <v>7.06</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C110">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D110" t="s">
         <v>253</v>
       </c>
       <c r="E110" t="s">
         <v>254</v>
       </c>
       <c r="F110">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G110" t="s">
         <v>46</v>
       </c>
       <c r="H110">
-        <v>148.81</v>
+        <v>122.7</v>
       </c>
       <c r="I110">
-        <v>133.28</v>
+        <v>122.7</v>
       </c>
       <c r="J110">
-        <v>15.53</v>
+        <v>0.0</v>
       </c>
       <c r="K110">
         <v>2</v>
       </c>
       <c r="L110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M110">
-        <v>74.4</v>
+        <v>108.23</v>
       </c>
       <c r="N110">
-        <v>58.88</v>
-[...2 lines deleted...]
-        <v>15.53</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C111">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D111" t="s">
         <v>255</v>
       </c>
       <c r="E111" t="s">
         <v>256</v>
       </c>
       <c r="F111">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G111" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H111">
-        <v>145.83</v>
+        <v>121.69</v>
       </c>
       <c r="I111">
-        <v>145.83</v>
+        <v>121.69</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>2</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
-        <v>86.95</v>
+        <v>98.93</v>
       </c>
       <c r="N111">
-        <v>58.88</v>
+        <v>22.76</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C112">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D112" t="s">
-        <v>90</v>
+        <v>257</v>
       </c>
       <c r="E112" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F112">
         <v>2004</v>
       </c>
       <c r="G112" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H112">
-        <v>139.7</v>
+        <v>120.92</v>
       </c>
       <c r="I112">
-        <v>96.98</v>
+        <v>71.0</v>
       </c>
       <c r="J112">
-        <v>42.72</v>
+        <v>49.92</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112">
         <v>2</v>
       </c>
       <c r="M112">
-        <v>50.38</v>
+        <v>36.88</v>
       </c>
       <c r="N112">
-        <v>46.6</v>
+        <v>34.12</v>
       </c>
       <c r="S112">
-        <v>36.62</v>
+        <v>42.8</v>
       </c>
       <c r="T112">
-        <v>6.1</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C113">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E113" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F113">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G113" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="H113">
-        <v>135.62</v>
+        <v>120.3</v>
       </c>
       <c r="I113">
-        <v>135.62</v>
+        <v>84.65</v>
       </c>
       <c r="J113">
-        <v>0.0</v>
+        <v>35.65</v>
       </c>
       <c r="K113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M113">
-        <v>78.3</v>
-[...2 lines deleted...]
-        <v>57.32</v>
+        <v>84.65</v>
+      </c>
+      <c r="S113">
+        <v>35.65</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C114">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D114" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E114" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F114">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G114" t="s">
-        <v>142</v>
+        <v>263</v>
       </c>
       <c r="H114">
-        <v>130.63</v>
+        <v>119.97</v>
       </c>
       <c r="I114">
-        <v>115.21</v>
+        <v>78.3</v>
       </c>
       <c r="J114">
-        <v>15.42</v>
+        <v>41.67</v>
       </c>
       <c r="K114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L114">
         <v>1</v>
       </c>
       <c r="M114">
-        <v>72.43</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>78.3</v>
       </c>
       <c r="S114">
-        <v>15.42</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C115">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D115" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E115" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F115">
         <v>2007</v>
       </c>
       <c r="G115" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H115">
-        <v>122.7</v>
+        <v>116.61</v>
       </c>
       <c r="I115">
-        <v>122.7</v>
+        <v>116.61</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>2</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>108.23</v>
+        <v>100.11</v>
       </c>
       <c r="N115">
-        <v>14.47</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C116">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D116" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E116" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F116">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G116" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="H116">
-        <v>121.69</v>
+        <v>114.07</v>
       </c>
       <c r="I116">
-        <v>121.69</v>
+        <v>89.64</v>
       </c>
       <c r="J116">
-        <v>0.0</v>
+        <v>24.43</v>
       </c>
       <c r="K116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M116">
-        <v>98.93</v>
+        <v>53.65</v>
       </c>
       <c r="N116">
-        <v>22.76</v>
+        <v>23.91</v>
+      </c>
+      <c r="O116">
+        <v>12.08</v>
+      </c>
+      <c r="S116">
+        <v>24.43</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C117">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="D117" t="s">
-        <v>266</v>
+        <v>166</v>
       </c>
       <c r="E117" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F117">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G117" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H117">
-        <v>120.92</v>
+        <v>113.05</v>
       </c>
       <c r="I117">
-        <v>71.0</v>
+        <v>86.95</v>
       </c>
       <c r="J117">
-        <v>49.92</v>
+        <v>26.1</v>
       </c>
       <c r="K117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M117">
-        <v>36.88</v>
-[...2 lines deleted...]
-        <v>34.12</v>
+        <v>86.95</v>
       </c>
       <c r="S117">
-        <v>42.8</v>
-[...2 lines deleted...]
-        <v>7.12</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C118">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D118" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E118" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F118">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G118" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="H118">
-        <v>120.3</v>
+        <v>111.89</v>
       </c>
       <c r="I118">
-        <v>84.65</v>
+        <v>111.89</v>
       </c>
       <c r="J118">
-        <v>35.65</v>
+        <v>0.0</v>
       </c>
       <c r="K118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M118">
-        <v>84.65</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>92.6</v>
+      </c>
+      <c r="N118">
+        <v>19.29</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C119">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D119" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E119" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F119">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>272</v>
+        <v>41</v>
       </c>
       <c r="H119">
-        <v>119.97</v>
+        <v>111.05</v>
       </c>
       <c r="I119">
-        <v>78.3</v>
+        <v>67.45</v>
       </c>
       <c r="J119">
-        <v>41.67</v>
+        <v>43.6</v>
       </c>
       <c r="K119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M119">
-        <v>78.3</v>
+        <v>47.68</v>
+      </c>
+      <c r="N119">
+        <v>19.77</v>
       </c>
       <c r="S119">
-        <v>41.67</v>
+        <v>26.81</v>
+      </c>
+      <c r="T119">
+        <v>16.79</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C120">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D120" t="s">
         <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>274</v>
       </c>
       <c r="F120">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G120" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H120">
-        <v>116.61</v>
+        <v>106.89</v>
       </c>
       <c r="I120">
-        <v>116.61</v>
+        <v>82.09</v>
       </c>
       <c r="J120">
-        <v>0.0</v>
+        <v>24.8</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
       <c r="L120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M120">
-        <v>100.11</v>
+        <v>68.82</v>
       </c>
       <c r="N120">
-        <v>16.5</v>
+        <v>13.27</v>
+      </c>
+      <c r="S120">
+        <v>24.8</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C121">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D121" t="s">
         <v>275</v>
       </c>
       <c r="E121" t="s">
         <v>276</v>
       </c>
       <c r="F121">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G121" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="H121">
-        <v>115.63</v>
+        <v>104.85</v>
       </c>
       <c r="I121">
-        <v>115.63</v>
+        <v>104.85</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>115.63</v>
+        <v>54.47</v>
+      </c>
+      <c r="N121">
+        <v>50.38</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C122">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D122" t="s">
+        <v>196</v>
+      </c>
+      <c r="E122" t="s">
         <v>277</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G122" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="H122">
-        <v>114.07</v>
+        <v>101.62</v>
       </c>
       <c r="I122">
-        <v>89.64</v>
+        <v>101.62</v>
       </c>
       <c r="J122">
-        <v>24.43</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L122">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M122">
-        <v>53.65</v>
-[...8 lines deleted...]
-        <v>24.43</v>
+        <v>101.62</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C123">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D123" t="s">
+        <v>278</v>
+      </c>
+      <c r="E123" t="s">
         <v>279</v>
       </c>
-      <c r="E123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G123" t="s">
         <v>26</v>
       </c>
       <c r="H123">
-        <v>111.89</v>
+        <v>98.22</v>
       </c>
       <c r="I123">
-        <v>111.89</v>
+        <v>0.0</v>
       </c>
       <c r="J123">
-        <v>0.0</v>
+        <v>98.22</v>
       </c>
       <c r="K123">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L123">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>19.29</v>
+        <v>4</v>
+      </c>
+      <c r="S123">
+        <v>42.8</v>
+      </c>
+      <c r="T123">
+        <v>28.73</v>
+      </c>
+      <c r="U123">
+        <v>19.63</v>
+      </c>
+      <c r="V123">
+        <v>7.06</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="C124">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="D124" t="s">
+        <v>280</v>
+      </c>
+      <c r="E124" t="s">
         <v>281</v>
       </c>
-      <c r="E124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G124" t="s">
-        <v>43</v>
+        <v>170</v>
       </c>
       <c r="H124">
-        <v>111.05</v>
+        <v>97.41</v>
       </c>
       <c r="I124">
-        <v>67.45</v>
+        <v>78.3</v>
       </c>
       <c r="J124">
-        <v>43.6</v>
+        <v>19.11</v>
       </c>
       <c r="K124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M124">
-        <v>47.68</v>
-[...2 lines deleted...]
-        <v>19.77</v>
+        <v>78.3</v>
       </c>
       <c r="S124">
-        <v>26.81</v>
-[...2 lines deleted...]
-        <v>16.79</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C125">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D125" t="s">
-        <v>84</v>
+        <v>282</v>
       </c>
       <c r="E125" t="s">
         <v>283</v>
       </c>
       <c r="F125">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G125" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="H125">
-        <v>111.04</v>
+        <v>96.16</v>
       </c>
       <c r="I125">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J125">
-        <v>111.04</v>
+        <v>49.91</v>
       </c>
       <c r="K125">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L125">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M125">
+        <v>46.25</v>
       </c>
       <c r="S125">
-        <v>50.02</v>
+        <v>35.65</v>
       </c>
       <c r="T125">
-        <v>31.33</v>
-[...2 lines deleted...]
-        <v>29.69</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C126">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>284</v>
       </c>
       <c r="E126" t="s">
         <v>285</v>
       </c>
       <c r="F126">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G126" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H126">
-        <v>106.89</v>
+        <v>93.02</v>
       </c>
       <c r="I126">
-        <v>82.09</v>
+        <v>93.02</v>
       </c>
       <c r="J126">
-        <v>24.8</v>
+        <v>0.0</v>
       </c>
       <c r="K126">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M126">
-        <v>68.82</v>
+        <v>54.47</v>
       </c>
       <c r="N126">
-        <v>13.27</v>
-[...2 lines deleted...]
-        <v>24.8</v>
+        <v>22.9</v>
+      </c>
+      <c r="O126">
+        <v>15.65</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C127">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D127" t="s">
         <v>286</v>
       </c>
       <c r="E127" t="s">
         <v>287</v>
       </c>
       <c r="F127">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G127" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H127">
-        <v>104.85</v>
+        <v>92.51</v>
       </c>
       <c r="I127">
-        <v>104.85</v>
+        <v>92.51</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
-        <v>54.47</v>
+        <v>46.6</v>
       </c>
       <c r="N127">
-        <v>50.38</v>
+        <v>45.91</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C128">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D128" t="s">
-        <v>194</v>
+        <v>288</v>
       </c>
       <c r="E128" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F128">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G128" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="H128">
-        <v>101.62</v>
+        <v>85.66</v>
       </c>
       <c r="I128">
-        <v>101.62</v>
+        <v>85.66</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>1</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
-        <v>101.62</v>
+        <v>85.66</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C129">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D129" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E129" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F129">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G129" t="s">
-        <v>117</v>
+        <v>46</v>
       </c>
       <c r="H129">
-        <v>94.95</v>
+        <v>85.65</v>
       </c>
       <c r="I129">
-        <v>61.97</v>
+        <v>62.71</v>
       </c>
       <c r="J129">
-        <v>32.98</v>
+        <v>22.94</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129">
         <v>1</v>
       </c>
       <c r="M129">
-        <v>61.97</v>
+        <v>62.71</v>
       </c>
       <c r="S129">
-        <v>32.98</v>
+        <v>22.94</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C130">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D130" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E130" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F130">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G130" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H130">
-        <v>93.02</v>
+        <v>84.83</v>
       </c>
       <c r="I130">
-        <v>93.02</v>
+        <v>0.0</v>
       </c>
       <c r="J130">
-        <v>0.0</v>
+        <v>84.83</v>
       </c>
       <c r="K130">
+        <v>0</v>
+      </c>
+      <c r="L130">
         <v>3</v>
       </c>
-      <c r="L130">
-[...9 lines deleted...]
-        <v>15.65</v>
+      <c r="S130">
+        <v>33.87</v>
+      </c>
+      <c r="T130">
+        <v>31.33</v>
+      </c>
+      <c r="U130">
+        <v>19.63</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C131">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D131" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E131" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F131">
         <v>2008</v>
       </c>
       <c r="G131" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H131">
-        <v>92.51</v>
+        <v>84.74</v>
       </c>
       <c r="I131">
-        <v>92.51</v>
+        <v>84.74</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>2</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>46.6</v>
+        <v>73.29</v>
       </c>
       <c r="N131">
-        <v>45.91</v>
+        <v>11.45</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C132">
-        <v>-1</v>
+        <v>-19</v>
       </c>
       <c r="D132" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E132" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F132">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G132" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="H132">
-        <v>85.66</v>
+        <v>82.34</v>
       </c>
       <c r="I132">
-        <v>85.66</v>
+        <v>42.78</v>
       </c>
       <c r="J132">
-        <v>0.0</v>
+        <v>39.56</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M132">
-        <v>85.66</v>
+        <v>42.78</v>
+      </c>
+      <c r="S132">
+        <v>24.14</v>
+      </c>
+      <c r="T132">
+        <v>15.42</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="C133">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="D133" t="s">
-        <v>297</v>
+        <v>85</v>
       </c>
       <c r="E133" t="s">
         <v>298</v>
       </c>
       <c r="F133">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="G133" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H133">
-        <v>85.65</v>
+        <v>81.35</v>
       </c>
       <c r="I133">
-        <v>62.71</v>
+        <v>0.0</v>
       </c>
       <c r="J133">
-        <v>22.94</v>
+        <v>81.35</v>
       </c>
       <c r="K133">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L133">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>62.71</v>
+        <v>2</v>
       </c>
       <c r="S133">
-        <v>22.94</v>
+        <v>50.02</v>
+      </c>
+      <c r="T133">
+        <v>31.33</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C134">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D134" t="s">
         <v>299</v>
       </c>
       <c r="E134" t="s">
         <v>300</v>
       </c>
       <c r="F134">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G134" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H134">
-        <v>84.83</v>
+        <v>79.23</v>
       </c>
       <c r="I134">
+        <v>79.23</v>
+      </c>
+      <c r="J134">
         <v>0.0</v>
       </c>
-      <c r="J134">
-[...1 lines deleted...]
-      </c>
       <c r="K134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L134">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>19.63</v>
+        <v>0</v>
+      </c>
+      <c r="M134">
+        <v>79.23</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="C135">
-        <v>-1</v>
+        <v>-31</v>
       </c>
       <c r="D135" t="s">
         <v>301</v>
       </c>
       <c r="E135" t="s">
         <v>302</v>
       </c>
       <c r="F135">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G135" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H135">
-        <v>84.74</v>
+        <v>76.83</v>
       </c>
       <c r="I135">
-        <v>84.74</v>
+        <v>0.0</v>
       </c>
       <c r="J135">
-        <v>0.0</v>
+        <v>76.83</v>
       </c>
       <c r="K135">
+        <v>0</v>
+      </c>
+      <c r="L135">
         <v>2</v>
       </c>
-      <c r="L135">
-[...6 lines deleted...]
-        <v>11.45</v>
+      <c r="S135">
+        <v>50.02</v>
+      </c>
+      <c r="T135">
+        <v>26.81</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C136">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D136" t="s">
         <v>303</v>
       </c>
       <c r="E136" t="s">
         <v>304</v>
       </c>
       <c r="F136">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="G136" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H136">
-        <v>79.23</v>
+        <v>72.71</v>
       </c>
       <c r="I136">
-        <v>79.23</v>
+        <v>0.0</v>
       </c>
       <c r="J136">
-        <v>0.0</v>
+        <v>72.71</v>
       </c>
       <c r="K136">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L136">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.23</v>
+        <v>3</v>
+      </c>
+      <c r="S136">
+        <v>31.33</v>
+      </c>
+      <c r="T136">
+        <v>25.96</v>
+      </c>
+      <c r="U136">
+        <v>15.42</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C137">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D137" t="s">
+        <v>113</v>
+      </c>
+      <c r="E137" t="s">
         <v>305</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G137" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="H137">
-        <v>77.46</v>
+        <v>71.52</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137">
-        <v>77.46</v>
+        <v>71.52</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S137">
         <v>38.54</v>
       </c>
       <c r="T137">
-        <v>28.22</v>
-[...2 lines deleted...]
-        <v>10.7</v>
+        <v>32.98</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C138">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D138" t="s">
+        <v>306</v>
+      </c>
+      <c r="E138" t="s">
         <v>307</v>
       </c>
-      <c r="E138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G138" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="H138">
-        <v>74.53</v>
+        <v>67.79</v>
       </c>
       <c r="I138">
+        <v>67.79</v>
+      </c>
+      <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="J138">
-[...1 lines deleted...]
-      </c>
       <c r="K138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L138">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>12.5</v>
+        <v>0</v>
+      </c>
+      <c r="M138">
+        <v>67.79</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C139">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D139" t="s">
-        <v>246</v>
+        <v>308</v>
       </c>
       <c r="E139" t="s">
         <v>309</v>
       </c>
       <c r="F139">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="G139" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="H139">
-        <v>74.4</v>
+        <v>67.0</v>
       </c>
       <c r="I139">
-        <v>74.4</v>
+        <v>67.0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>74.4</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C140">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D140" t="s">
         <v>310</v>
       </c>
       <c r="E140" t="s">
         <v>311</v>
       </c>
       <c r="F140">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="G140" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="H140">
-        <v>72.71</v>
+        <v>66.76</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140">
-        <v>72.71</v>
+        <v>66.76</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S140">
-        <v>31.33</v>
+        <v>38.54</v>
       </c>
       <c r="T140">
-        <v>25.96</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>28.22</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C141">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D141" t="s">
-        <v>115</v>
+        <v>312</v>
       </c>
       <c r="E141" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F141">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G141" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
       <c r="H141">
-        <v>71.52</v>
+        <v>62.92</v>
       </c>
       <c r="I141">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J141">
-        <v>71.52</v>
+        <v>16.67</v>
       </c>
       <c r="K141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L141">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M141">
+        <v>46.25</v>
       </c>
       <c r="S141">
-        <v>38.54</v>
-[...2 lines deleted...]
-        <v>32.98</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C142">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D142" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E142" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F142">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G142" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H142">
-        <v>67.79</v>
+        <v>62.42</v>
       </c>
       <c r="I142">
-        <v>67.79</v>
+        <v>0.0</v>
       </c>
       <c r="J142">
-        <v>0.0</v>
+        <v>62.42</v>
       </c>
       <c r="K142">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L142">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>67.79</v>
+        <v>2</v>
+      </c>
+      <c r="S142">
+        <v>33.87</v>
+      </c>
+      <c r="T142">
+        <v>28.55</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C143">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D143" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E143" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F143">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G143" t="s">
-        <v>38</v>
+        <v>170</v>
       </c>
       <c r="H143">
-        <v>67.0</v>
+        <v>61.97</v>
       </c>
       <c r="I143">
-        <v>67.0</v>
+        <v>61.97</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>67.0</v>
+        <v>61.97</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C144">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D144" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E144" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F144">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="G144" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="H144">
-        <v>67.0</v>
+        <v>58.85</v>
       </c>
       <c r="I144">
-        <v>67.0</v>
+        <v>0.0</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
+        <v>58.85</v>
       </c>
       <c r="K144">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L144">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>67.0</v>
+        <v>2</v>
+      </c>
+      <c r="S144">
+        <v>35.91</v>
+      </c>
+      <c r="T144">
+        <v>22.94</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C145">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D145" t="s">
-        <v>231</v>
+        <v>320</v>
       </c>
       <c r="E145" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F145">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G145" t="s">
-        <v>320</v>
+        <v>46</v>
       </c>
       <c r="H145">
-        <v>66.67</v>
+        <v>58.0</v>
       </c>
       <c r="I145">
-        <v>50.0</v>
+        <v>58.0</v>
       </c>
       <c r="J145">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K145">
         <v>1</v>
       </c>
       <c r="L145">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M145">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="C146">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="D146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E146" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F146">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G146" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="H146">
-        <v>62.92</v>
+        <v>53.64</v>
       </c>
       <c r="I146">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J146">
-        <v>16.67</v>
+        <v>53.64</v>
       </c>
       <c r="K146">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L146">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>2</v>
       </c>
       <c r="S146">
-        <v>16.67</v>
+        <v>32.98</v>
+      </c>
+      <c r="T146">
+        <v>20.66</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C147">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D147" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E147" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F147">
         <v>2006</v>
       </c>
       <c r="G147" t="s">
-        <v>43</v>
+        <v>139</v>
       </c>
       <c r="H147">
-        <v>62.42</v>
+        <v>52.8</v>
       </c>
       <c r="I147">
         <v>0.0</v>
       </c>
       <c r="J147">
-        <v>62.42</v>
+        <v>52.8</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>2</v>
       </c>
       <c r="S147">
-        <v>33.87</v>
+        <v>38.54</v>
       </c>
       <c r="T147">
-        <v>28.55</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C148">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D148" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E148" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F148">
         <v>2010</v>
       </c>
       <c r="G148" t="s">
-        <v>176</v>
+        <v>63</v>
       </c>
       <c r="H148">
-        <v>61.97</v>
+        <v>50.0</v>
       </c>
       <c r="I148">
-        <v>61.97</v>
+        <v>50.0</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>61.97</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C149">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D149" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E149" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F149">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G149" t="s">
-        <v>320</v>
+        <v>41</v>
       </c>
       <c r="H149">
-        <v>59.44</v>
+        <v>49.78</v>
       </c>
       <c r="I149">
-        <v>46.25</v>
+        <v>24.98</v>
       </c>
       <c r="J149">
-        <v>13.19</v>
+        <v>24.8</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
       <c r="L149">
         <v>1</v>
       </c>
       <c r="M149">
-        <v>46.25</v>
+        <v>24.98</v>
       </c>
       <c r="S149">
-        <v>13.19</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C150">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D150" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E150" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F150">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G150" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H150">
-        <v>58.85</v>
+        <v>49.17</v>
       </c>
       <c r="I150">
-        <v>0.0</v>
+        <v>36.88</v>
       </c>
       <c r="J150">
-        <v>58.85</v>
+        <v>12.29</v>
       </c>
       <c r="K150">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L150">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M150">
+        <v>36.88</v>
       </c>
       <c r="S150">
-        <v>35.91</v>
-[...2 lines deleted...]
-        <v>22.94</v>
+        <v>12.29</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="C151">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="D151" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E151" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F151">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="G151" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="H151">
-        <v>58.0</v>
+        <v>49.12</v>
       </c>
       <c r="I151">
-        <v>58.0</v>
+        <v>0.0</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
+        <v>49.12</v>
       </c>
       <c r="K151">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L151">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>58.0</v>
+        <v>2</v>
+      </c>
+      <c r="S151">
+        <v>36.62</v>
+      </c>
+      <c r="T151">
+        <v>12.5</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C152">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D152" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E152" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F152">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G152" t="s">
-        <v>68</v>
+        <v>336</v>
       </c>
       <c r="H152">
-        <v>53.02</v>
+        <v>46.25</v>
       </c>
       <c r="I152">
-        <v>53.02</v>
+        <v>0.0</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="K152">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L152">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>53.02</v>
+        <v>1</v>
+      </c>
+      <c r="S152">
+        <v>46.25</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C153">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D153" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E153" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F153">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G153" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="H153">
-        <v>52.8</v>
+        <v>46.25</v>
       </c>
       <c r="I153">
+        <v>46.25</v>
+      </c>
+      <c r="J153">
         <v>0.0</v>
       </c>
-      <c r="J153">
-[...1 lines deleted...]
-      </c>
       <c r="K153">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L153">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M153">
+        <v>46.25</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C154">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D154" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E154" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="F154">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G154" t="s">
-        <v>241</v>
+        <v>46</v>
       </c>
       <c r="H154">
-        <v>50.0</v>
+        <v>45.98</v>
       </c>
       <c r="I154">
-        <v>50.0</v>
+        <v>29.19</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
+        <v>16.79</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M154">
-        <v>50.0</v>
+        <v>29.19</v>
+      </c>
+      <c r="S154">
+        <v>16.79</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C155">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D155" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E155" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F155">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G155" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H155">
-        <v>49.91</v>
+        <v>45.18</v>
       </c>
       <c r="I155">
         <v>0.0</v>
       </c>
       <c r="J155">
-        <v>49.91</v>
+        <v>45.18</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>2</v>
       </c>
       <c r="S155">
-        <v>35.65</v>
+        <v>32.98</v>
       </c>
       <c r="T155">
-        <v>14.26</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C156">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D156" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E156" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F156">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G156" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H156">
-        <v>49.78</v>
+        <v>43.11</v>
       </c>
       <c r="I156">
-        <v>24.98</v>
+        <v>43.11</v>
       </c>
       <c r="J156">
-        <v>24.8</v>
+        <v>0.0</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
       <c r="L156">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M156">
-        <v>24.98</v>
-[...2 lines deleted...]
-        <v>24.8</v>
+        <v>43.11</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C157">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D157" t="s">
-        <v>343</v>
+        <v>93</v>
       </c>
       <c r="E157" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F157">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G157" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H157">
-        <v>49.17</v>
+        <v>42.8</v>
       </c>
       <c r="I157">
-        <v>36.88</v>
+        <v>0.0</v>
       </c>
       <c r="J157">
-        <v>12.29</v>
+        <v>42.8</v>
       </c>
       <c r="K157">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L157">
         <v>1</v>
       </c>
-      <c r="M157">
-[...1 lines deleted...]
-      </c>
       <c r="S157">
-        <v>12.29</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C158">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D158" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E158" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F158">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G158" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H158">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="I158">
         <v>0.0</v>
       </c>
       <c r="J158">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>1</v>
       </c>
       <c r="S158">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C159">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D159" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E159" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F159">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G159" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="H159">
-        <v>45.98</v>
+        <v>41.67</v>
       </c>
       <c r="I159">
-        <v>29.19</v>
+        <v>0.0</v>
       </c>
       <c r="J159">
-        <v>16.79</v>
+        <v>41.67</v>
       </c>
       <c r="K159">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L159">
         <v>1</v>
       </c>
-      <c r="M159">
-[...1 lines deleted...]
-      </c>
       <c r="S159">
-        <v>16.79</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C160">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D160" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E160" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F160">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G160" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H160">
-        <v>45.18</v>
+        <v>39.88</v>
       </c>
       <c r="I160">
+        <v>39.88</v>
+      </c>
+      <c r="J160">
         <v>0.0</v>
       </c>
-      <c r="J160">
-[...1 lines deleted...]
-      </c>
       <c r="K160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L160">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M160">
+        <v>39.88</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C161">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D161" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E161" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F161">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G161" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H161">
-        <v>43.11</v>
+        <v>39.59</v>
       </c>
       <c r="I161">
-        <v>43.11</v>
+        <v>0.0</v>
       </c>
       <c r="J161">
-        <v>0.0</v>
+        <v>39.59</v>
       </c>
       <c r="K161">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L161">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>43.11</v>
+        <v>1</v>
+      </c>
+      <c r="S161">
+        <v>39.59</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C162">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D162" t="s">
-        <v>98</v>
+        <v>355</v>
       </c>
       <c r="E162" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F162">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="G162" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H162">
-        <v>42.8</v>
+        <v>39.28</v>
       </c>
       <c r="I162">
+        <v>39.28</v>
+      </c>
+      <c r="J162">
         <v>0.0</v>
       </c>
-      <c r="J162">
-[...1 lines deleted...]
-      </c>
       <c r="K162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L162">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.8</v>
+        <v>0</v>
+      </c>
+      <c r="M162">
+        <v>39.28</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>162</v>
+        <v>119</v>
       </c>
       <c r="C163">
-        <v>0</v>
+        <v>-43</v>
       </c>
       <c r="D163" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E163" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F163">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G163" t="s">
-        <v>357</v>
+        <v>58</v>
       </c>
       <c r="H163">
-        <v>42.78</v>
+        <v>38.54</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163">
-        <v>42.78</v>
+        <v>38.54</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>1</v>
       </c>
       <c r="S163">
-        <v>42.78</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C164">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D164" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E164" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F164">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G164" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="H164">
-        <v>41.67</v>
+        <v>37.51</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164">
-        <v>41.67</v>
+        <v>37.51</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S164">
-        <v>41.67</v>
+        <v>18.16</v>
+      </c>
+      <c r="T164">
+        <v>16.79</v>
+      </c>
+      <c r="U164">
+        <v>2.56</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C165">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D165" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E165" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F165">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G165" t="s">
-        <v>176</v>
+        <v>46</v>
       </c>
       <c r="H165">
-        <v>40.39</v>
+        <v>36.88</v>
       </c>
       <c r="I165">
+        <v>36.88</v>
+      </c>
+      <c r="J165">
         <v>0.0</v>
       </c>
-      <c r="J165">
-[...1 lines deleted...]
-      </c>
       <c r="K165">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L165">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>9.89</v>
+        <v>0</v>
+      </c>
+      <c r="M165">
+        <v>36.88</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C166">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D166" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E166" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F166">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G166" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H166">
-        <v>39.88</v>
+        <v>36.33</v>
       </c>
       <c r="I166">
-        <v>39.88</v>
+        <v>36.33</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>39.88</v>
+        <v>36.33</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C167">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D167" t="s">
-        <v>364</v>
+        <v>54</v>
       </c>
       <c r="E167" t="s">
         <v>365</v>
       </c>
       <c r="F167">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G167" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
       <c r="H167">
-        <v>39.59</v>
+        <v>35.65</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167">
-        <v>39.59</v>
+        <v>35.65</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="S167">
-        <v>39.59</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C168">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D168" t="s">
         <v>366</v>
       </c>
       <c r="E168" t="s">
         <v>367</v>
       </c>
       <c r="F168">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G168" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H168">
-        <v>39.28</v>
+        <v>34.58</v>
       </c>
       <c r="I168">
-        <v>39.28</v>
+        <v>31.56</v>
       </c>
       <c r="J168">
-        <v>0.0</v>
+        <v>3.02</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M168">
-        <v>39.28</v>
+        <v>31.56</v>
+      </c>
+      <c r="S168">
+        <v>3.02</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="C169">
-        <v>-5</v>
+        <v>4</v>
       </c>
       <c r="D169" t="s">
+        <v>24</v>
+      </c>
+      <c r="E169" t="s">
         <v>368</v>
       </c>
-      <c r="E169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G169" t="s">
         <v>26</v>
       </c>
       <c r="H169">
-        <v>37.51</v>
+        <v>34.12</v>
       </c>
       <c r="I169">
+        <v>34.12</v>
+      </c>
+      <c r="J169">
         <v>0.0</v>
       </c>
-      <c r="J169">
-[...1 lines deleted...]
-      </c>
       <c r="K169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L169">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2.56</v>
+        <v>0</v>
+      </c>
+      <c r="M169">
+        <v>34.12</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C170">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D170" t="s">
+        <v>369</v>
+      </c>
+      <c r="E170" t="s">
         <v>370</v>
       </c>
-      <c r="E170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F170">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G170" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H170">
-        <v>36.88</v>
+        <v>34.12</v>
       </c>
       <c r="I170">
-        <v>36.88</v>
+        <v>34.12</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
-        <v>36.88</v>
+        <v>34.12</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C171">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D171" t="s">
+        <v>228</v>
+      </c>
+      <c r="E171" t="s">
+        <v>371</v>
+      </c>
+      <c r="F171">
+        <v>1998</v>
+      </c>
+      <c r="G171" t="s">
         <v>372</v>
       </c>
-      <c r="E171" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H171">
-        <v>36.33</v>
+        <v>33.34</v>
       </c>
       <c r="I171">
-        <v>36.33</v>
+        <v>0.0</v>
       </c>
       <c r="J171">
-        <v>0.0</v>
+        <v>33.34</v>
       </c>
       <c r="K171">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L171">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.33</v>
+        <v>2</v>
+      </c>
+      <c r="S171">
+        <v>16.67</v>
+      </c>
+      <c r="T171">
+        <v>16.67</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C172">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D172" t="s">
-        <v>54</v>
+        <v>373</v>
       </c>
       <c r="E172" t="s">
         <v>374</v>
       </c>
       <c r="F172">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G172" t="s">
-        <v>204</v>
+        <v>46</v>
       </c>
       <c r="H172">
-        <v>35.65</v>
+        <v>31.56</v>
       </c>
       <c r="I172">
+        <v>31.56</v>
+      </c>
+      <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="J172">
-[...1 lines deleted...]
-      </c>
       <c r="K172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L172">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>35.65</v>
+        <v>0</v>
+      </c>
+      <c r="M172">
+        <v>31.56</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C173">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D173" t="s">
         <v>375</v>
       </c>
       <c r="E173" t="s">
         <v>376</v>
       </c>
       <c r="F173">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G173" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="H173">
-        <v>34.58</v>
+        <v>31.09</v>
       </c>
       <c r="I173">
-        <v>31.56</v>
+        <v>31.09</v>
       </c>
       <c r="J173">
-        <v>3.02</v>
+        <v>0.0</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M173">
-        <v>31.56</v>
-[...2 lines deleted...]
-        <v>3.02</v>
+        <v>31.09</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C174">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D174" t="s">
-        <v>24</v>
+        <v>377</v>
       </c>
       <c r="E174" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F174">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G174" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H174">
-        <v>34.12</v>
+        <v>31.06</v>
       </c>
       <c r="I174">
-        <v>34.12</v>
+        <v>0.0</v>
       </c>
       <c r="J174">
-        <v>0.0</v>
+        <v>31.06</v>
       </c>
       <c r="K174">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L174">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>34.12</v>
+        <v>2</v>
+      </c>
+      <c r="S174">
+        <v>15.53</v>
+      </c>
+      <c r="T174">
+        <v>15.53</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C175">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="D175" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E175" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F175">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G175" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="H175">
-        <v>34.12</v>
+        <v>30.5</v>
       </c>
       <c r="I175">
-        <v>34.12</v>
+        <v>0.0</v>
       </c>
       <c r="J175">
-        <v>0.0</v>
+        <v>30.5</v>
       </c>
       <c r="K175">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L175">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>34.12</v>
+        <v>1</v>
+      </c>
+      <c r="S175">
+        <v>30.5</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C176">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D176" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E176" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F176">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G176" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H176">
-        <v>31.56</v>
+        <v>30.5</v>
       </c>
       <c r="I176">
-        <v>31.56</v>
+        <v>0.0</v>
       </c>
       <c r="J176">
-        <v>0.0</v>
+        <v>30.5</v>
       </c>
       <c r="K176">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L176">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31.56</v>
+        <v>1</v>
+      </c>
+      <c r="S176">
+        <v>30.5</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C177">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D177" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E177" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F177">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G177" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H177">
-        <v>31.09</v>
+        <v>28.98</v>
       </c>
       <c r="I177">
-        <v>31.09</v>
+        <v>0.0</v>
       </c>
       <c r="J177">
-        <v>0.0</v>
+        <v>28.98</v>
       </c>
       <c r="K177">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L177">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31.09</v>
+        <v>1</v>
+      </c>
+      <c r="S177">
+        <v>28.98</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C178">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D178" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E178" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F178">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G178" t="s">
-        <v>43</v>
+        <v>372</v>
       </c>
       <c r="H178">
-        <v>31.06</v>
+        <v>28.61</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178">
-        <v>31.06</v>
+        <v>28.61</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>2</v>
       </c>
       <c r="S178">
-        <v>15.53</v>
+        <v>15.42</v>
       </c>
       <c r="T178">
-        <v>15.53</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C179">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D179" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E179" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F179">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G179" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="H179">
-        <v>30.5</v>
+        <v>28.22</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179">
-        <v>30.5</v>
+        <v>28.22</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="S179">
-        <v>30.5</v>
+        <v>28.22</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C180">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D180" t="s">
-        <v>388</v>
+        <v>286</v>
       </c>
       <c r="E180" t="s">
         <v>389</v>
       </c>
       <c r="F180">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G180" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H180">
-        <v>28.98</v>
+        <v>26.81</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180">
-        <v>28.98</v>
+        <v>26.81</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="S180">
-        <v>28.98</v>
+        <v>26.81</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C181">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D181" t="s">
         <v>390</v>
       </c>
       <c r="E181" t="s">
-        <v>391</v>
+        <v>270</v>
       </c>
       <c r="F181">
         <v>2008</v>
       </c>
       <c r="G181" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H181">
-        <v>28.22</v>
+        <v>26.6</v>
       </c>
       <c r="I181">
+        <v>26.6</v>
+      </c>
+      <c r="J181">
         <v>0.0</v>
       </c>
-      <c r="J181">
-[...1 lines deleted...]
-      </c>
       <c r="K181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L181">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28.22</v>
+        <v>0</v>
+      </c>
+      <c r="M181">
+        <v>26.6</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C182">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D182" t="s">
-        <v>293</v>
+        <v>391</v>
       </c>
       <c r="E182" t="s">
         <v>392</v>
       </c>
       <c r="F182">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="G182" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H182">
-        <v>26.81</v>
+        <v>25.35</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
-        <v>26.81</v>
+        <v>25.35</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S182">
-        <v>26.81</v>
+        <v>21.22</v>
+      </c>
+      <c r="T182">
+        <v>4.13</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C183">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D183" t="s">
         <v>393</v>
       </c>
       <c r="E183" t="s">
-        <v>280</v>
+        <v>394</v>
       </c>
       <c r="F183">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G183" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H183">
-        <v>26.6</v>
+        <v>24.98</v>
       </c>
       <c r="I183">
-        <v>26.6</v>
+        <v>24.98</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183">
         <v>1</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
-        <v>26.6</v>
+        <v>24.98</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>183</v>
+        <v>139</v>
       </c>
       <c r="C184">
-        <v>0</v>
+        <v>-44</v>
       </c>
       <c r="D184" t="s">
-        <v>394</v>
+        <v>242</v>
       </c>
       <c r="E184" t="s">
         <v>395</v>
       </c>
       <c r="F184">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G184" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H184">
-        <v>25.35</v>
+        <v>24.8</v>
       </c>
       <c r="I184">
         <v>0.0</v>
       </c>
       <c r="J184">
-        <v>25.35</v>
+        <v>24.8</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S184">
-        <v>21.22</v>
-[...2 lines deleted...]
-        <v>4.13</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C185">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D185" t="s">
         <v>396</v>
       </c>
       <c r="E185" t="s">
         <v>397</v>
       </c>
       <c r="F185">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G185" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H185">
-        <v>24.98</v>
+        <v>24.8</v>
       </c>
       <c r="I185">
-        <v>24.98</v>
+        <v>0.0</v>
       </c>
       <c r="J185">
-        <v>0.0</v>
+        <v>24.8</v>
       </c>
       <c r="K185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L185">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>24.98</v>
+        <v>1</v>
+      </c>
+      <c r="S185">
+        <v>24.8</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C186">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D186" t="s">
         <v>398</v>
       </c>
       <c r="E186" t="s">
         <v>399</v>
       </c>
       <c r="F186">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G186" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="H186">
-        <v>24.8</v>
+        <v>24.14</v>
       </c>
       <c r="I186">
         <v>0.0</v>
       </c>
       <c r="J186">
-        <v>24.8</v>
+        <v>24.14</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>1</v>
       </c>
       <c r="S186">
-        <v>24.8</v>
+        <v>24.14</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C187">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D187" t="s">
         <v>400</v>
       </c>
       <c r="E187" t="s">
         <v>401</v>
       </c>
       <c r="F187">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G187" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H187">
-        <v>24.14</v>
+        <v>23.1</v>
       </c>
       <c r="I187">
+        <v>23.1</v>
+      </c>
+      <c r="J187">
         <v>0.0</v>
       </c>
-      <c r="J187">
-[...1 lines deleted...]
-      </c>
       <c r="K187">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L187">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24.14</v>
+        <v>0</v>
+      </c>
+      <c r="M187">
+        <v>23.1</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="C188">
-        <v>0</v>
+        <v>-44</v>
       </c>
       <c r="D188" t="s">
         <v>402</v>
       </c>
       <c r="E188" t="s">
         <v>403</v>
       </c>
       <c r="F188">
         <v>2009</v>
       </c>
       <c r="G188" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H188">
-        <v>23.1</v>
+        <v>22.33</v>
       </c>
       <c r="I188">
-        <v>23.1</v>
+        <v>0.0</v>
       </c>
       <c r="J188">
-        <v>0.0</v>
+        <v>22.33</v>
       </c>
       <c r="K188">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L188">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>23.1</v>
+        <v>1</v>
+      </c>
+      <c r="S188">
+        <v>22.33</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C189">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D189" t="s">
         <v>404</v>
       </c>
       <c r="E189" t="s">
         <v>405</v>
       </c>
       <c r="F189">
         <v>2005</v>
       </c>
       <c r="G189" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H189">
         <v>20.75</v>
       </c>
       <c r="I189">
         <v>0.0</v>
       </c>
       <c r="J189">
         <v>20.75</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>2</v>
       </c>
       <c r="S189">
         <v>18.16</v>
       </c>
       <c r="T189">
         <v>2.59</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C190">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E190" t="s">
         <v>406</v>
       </c>
       <c r="F190">
         <v>2007</v>
       </c>
       <c r="G190" t="s">
         <v>46</v>
       </c>
       <c r="H190">
         <v>19.63</v>
       </c>
       <c r="I190">
         <v>0.0</v>
       </c>
       <c r="J190">
         <v>19.63</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="S190">
         <v>19.63</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="E191" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="F191">
         <v>1997</v>
       </c>
       <c r="G191" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="H191">
         <v>18.16</v>
       </c>
       <c r="I191">
         <v>0.0</v>
       </c>
       <c r="J191">
         <v>18.16</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="S191">
         <v>18.16</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>191</v>
+        <v>150</v>
       </c>
       <c r="C192">
-        <v>0</v>
+        <v>-41</v>
       </c>
       <c r="D192" t="s">
         <v>407</v>
       </c>
       <c r="E192" t="s">
         <v>408</v>
       </c>
       <c r="F192">
-        <v>1981</v>
+        <v>2009</v>
       </c>
       <c r="G192" t="s">
-        <v>241</v>
+        <v>58</v>
       </c>
       <c r="H192">
-        <v>16.67</v>
+        <v>17.67</v>
       </c>
       <c r="I192">
         <v>0.0</v>
       </c>
       <c r="J192">
-        <v>16.67</v>
+        <v>17.67</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>1</v>
       </c>
       <c r="S192">
-        <v>16.67</v>
+        <v>17.67</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C193">
         <v>0</v>
       </c>
       <c r="D193" t="s">
         <v>409</v>
       </c>
       <c r="E193" t="s">
         <v>410</v>
       </c>
       <c r="F193">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G193" t="s">
-        <v>142</v>
+        <v>216</v>
       </c>
       <c r="H193">
         <v>16.67</v>
       </c>
       <c r="I193">
         <v>0.0</v>
       </c>
       <c r="J193">
         <v>16.67</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>1</v>
       </c>
       <c r="S193">
         <v>16.67</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C194">
         <v>0</v>
       </c>
       <c r="D194" t="s">
         <v>411</v>
       </c>
       <c r="E194" t="s">
         <v>412</v>
       </c>
       <c r="F194">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G194" t="s">
-        <v>320</v>
+        <v>139</v>
       </c>
       <c r="H194">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I194">
         <v>0.0</v>
       </c>
       <c r="J194">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="S194">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C195">
         <v>0</v>
       </c>
       <c r="D195" t="s">
         <v>413</v>
       </c>
       <c r="E195" t="s">
         <v>414</v>
       </c>
       <c r="F195">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="G195" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="H195">
         <v>15.42</v>
       </c>
       <c r="I195">
         <v>0.0</v>
       </c>
       <c r="J195">
         <v>15.42</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>1</v>
       </c>
       <c r="S195">
         <v>15.42</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
         <v>195</v>
       </c>
       <c r="C196">
         <v>0</v>
       </c>
       <c r="D196" t="s">
         <v>415</v>
       </c>
       <c r="E196" t="s">
         <v>416</v>
       </c>
       <c r="F196">
         <v>2009</v>
       </c>
       <c r="G196" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="H196">
         <v>14.26</v>
       </c>
       <c r="I196">
         <v>0.0</v>
       </c>
       <c r="J196">
         <v>14.26</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="S196">
         <v>14.26</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
         <v>195</v>
       </c>
       <c r="C197">
         <v>0</v>
       </c>
       <c r="D197" t="s">
         <v>417</v>
       </c>
       <c r="E197" t="s">
         <v>418</v>
       </c>
       <c r="F197">
         <v>2001</v>
       </c>
       <c r="G197" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H197">
         <v>14.26</v>
       </c>
       <c r="I197">
         <v>0.0</v>
       </c>
       <c r="J197">
         <v>14.26</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="S197">
         <v>14.26</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
@@ -12194,344 +12215,344 @@
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
         <v>13.39</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
         <v>198</v>
       </c>
       <c r="C199">
         <v>0</v>
       </c>
       <c r="D199" t="s">
         <v>421</v>
       </c>
       <c r="E199" t="s">
-        <v>422</v>
+        <v>248</v>
       </c>
       <c r="F199">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G199" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H199">
         <v>13.29</v>
       </c>
       <c r="I199">
         <v>0.0</v>
       </c>
       <c r="J199">
         <v>13.29</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>1</v>
       </c>
       <c r="S199">
         <v>13.29</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
         <v>198</v>
       </c>
       <c r="C200">
         <v>0</v>
       </c>
       <c r="D200" t="s">
+        <v>422</v>
+      </c>
+      <c r="E200" t="s">
         <v>423</v>
       </c>
-      <c r="E200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G200" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H200">
         <v>13.29</v>
       </c>
       <c r="I200">
         <v>0.0</v>
       </c>
       <c r="J200">
         <v>13.29</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>1</v>
       </c>
       <c r="S200">
         <v>13.29</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
         <v>200</v>
       </c>
       <c r="C201">
         <v>0</v>
       </c>
       <c r="D201" t="s">
         <v>424</v>
       </c>
       <c r="E201" t="s">
         <v>425</v>
       </c>
       <c r="F201">
         <v>2003</v>
       </c>
       <c r="G201" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H201">
         <v>13.19</v>
       </c>
       <c r="I201">
         <v>0.0</v>
       </c>
       <c r="J201">
         <v>13.19</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="S201">
         <v>13.19</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
         <v>200</v>
       </c>
       <c r="C202">
         <v>0</v>
       </c>
       <c r="D202" t="s">
         <v>426</v>
       </c>
       <c r="E202" t="s">
         <v>427</v>
       </c>
       <c r="F202">
         <v>2007</v>
       </c>
       <c r="G202" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H202">
         <v>13.19</v>
       </c>
       <c r="I202">
         <v>0.0</v>
       </c>
       <c r="J202">
         <v>13.19</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>1</v>
       </c>
       <c r="S202">
         <v>13.19</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
         <v>202</v>
       </c>
       <c r="C203">
         <v>0</v>
       </c>
       <c r="D203" t="s">
         <v>428</v>
       </c>
       <c r="E203" t="s">
         <v>429</v>
       </c>
       <c r="F203">
         <v>2005</v>
       </c>
       <c r="G203" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H203">
         <v>12.2</v>
       </c>
       <c r="I203">
         <v>0.0</v>
       </c>
       <c r="J203">
         <v>12.2</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="S203">
         <v>12.2</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
         <v>203</v>
       </c>
       <c r="C204">
         <v>0</v>
       </c>
       <c r="D204" t="s">
         <v>430</v>
       </c>
       <c r="E204" t="s">
         <v>431</v>
       </c>
       <c r="F204">
         <v>2002</v>
       </c>
       <c r="G204" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="H204">
         <v>10.7</v>
       </c>
       <c r="I204">
         <v>0.0</v>
       </c>
       <c r="J204">
         <v>10.7</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1</v>
       </c>
       <c r="S204">
         <v>10.7</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
         <v>204</v>
       </c>
       <c r="C205">
         <v>0</v>
       </c>
       <c r="D205" t="s">
         <v>432</v>
       </c>
       <c r="E205" t="s">
         <v>433</v>
       </c>
       <c r="F205">
         <v>1993</v>
       </c>
       <c r="G205" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H205">
         <v>9.89</v>
       </c>
       <c r="I205">
         <v>0.0</v>
       </c>
       <c r="J205">
         <v>9.89</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>1</v>
       </c>
       <c r="S205">
         <v>9.89</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
         <v>204</v>
       </c>
       <c r="C206">
         <v>0</v>
       </c>
       <c r="D206" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="E206" t="s">
         <v>434</v>
       </c>
       <c r="F206">
         <v>2002</v>
       </c>
       <c r="G206" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="H206">
         <v>9.89</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="J206">
         <v>9.89</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="S206">
         <v>9.89</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
@@ -12569,232 +12590,191 @@
       </c>
       <c r="M207">
         <v>9.8</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
         <v>207</v>
       </c>
       <c r="C208">
         <v>0</v>
       </c>
       <c r="D208" t="s">
         <v>437</v>
       </c>
       <c r="E208" t="s">
         <v>438</v>
       </c>
       <c r="F208">
         <v>2004</v>
       </c>
       <c r="G208" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="H208">
         <v>9.15</v>
       </c>
       <c r="I208">
         <v>0.0</v>
       </c>
       <c r="J208">
         <v>9.15</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>1</v>
       </c>
       <c r="S208">
         <v>9.15</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C209">
         <v>0</v>
       </c>
       <c r="D209" t="s">
-        <v>231</v>
+        <v>439</v>
       </c>
       <c r="E209" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F209">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G209" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="H209">
-        <v>9.15</v>
+        <v>4.46</v>
       </c>
       <c r="I209">
         <v>0.0</v>
       </c>
       <c r="J209">
-        <v>9.15</v>
+        <v>4.46</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="S209">
-        <v>9.15</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
         <v>209</v>
       </c>
       <c r="C210">
         <v>0</v>
       </c>
       <c r="D210" t="s">
-        <v>440</v>
+        <v>273</v>
       </c>
       <c r="E210" t="s">
         <v>441</v>
       </c>
       <c r="F210">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G210" t="s">
         <v>26</v>
       </c>
       <c r="H210">
-        <v>4.46</v>
+        <v>3.53</v>
       </c>
       <c r="I210">
         <v>0.0</v>
       </c>
       <c r="J210">
-        <v>4.46</v>
+        <v>3.53</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>1</v>
       </c>
       <c r="S210">
-        <v>4.46</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
         <v>210</v>
       </c>
       <c r="C211">
         <v>0</v>
       </c>
       <c r="D211" t="s">
-        <v>284</v>
+        <v>390</v>
       </c>
       <c r="E211" t="s">
         <v>442</v>
       </c>
       <c r="F211">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G211" t="s">
         <v>26</v>
       </c>
       <c r="H211">
-        <v>3.53</v>
+        <v>2.39</v>
       </c>
       <c r="I211">
         <v>0.0</v>
       </c>
       <c r="J211">
-        <v>3.53</v>
+        <v>2.39</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="S211">
-        <v>3.53</v>
-[...39 lines deleted...]
-      <c r="S212">
         <v>2.39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>