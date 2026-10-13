--- v0 (2026-09-21)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="927">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -104,2760 +104,2739 @@
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Potter</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>Tertsch</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Cassandre</t>
+  </si>
+  <si>
+    <t>Beaugrand</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>Leonie</t>
   </si>
   <si>
     <t>Periault</t>
   </si>
   <si>
-    <t>FRA</t>
-[...1 lines deleted...]
-  <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Lehair</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
-    <t>Cassandre</t>
-[...4 lines deleted...]
-  <si>
     <t>Tilda</t>
   </si>
   <si>
     <t>Månsson</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Taylor-Brown</t>
+  </si>
+  <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Isakova</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Lombardi</t>
+  </si>
+  <si>
     <t>Jolien</t>
   </si>
   <si>
     <t>Vermeylen</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
-    <t>Georgia</t>
-[...4 lines deleted...]
-  <si>
     <t>Tanja</t>
   </si>
   <si>
     <t>Neubert</t>
   </si>
   <si>
-    <t>Emma</t>
-[...4 lines deleted...]
-  <si>
     <t>Bianca</t>
   </si>
   <si>
     <t>Seregni</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Fullagar</t>
   </si>
   <si>
     <t>Roksana</t>
   </si>
   <si>
     <t>Slupek</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Lindemann</t>
+  </si>
+  <si>
     <t>Sian</t>
   </si>
   <si>
     <t>Rainsley</t>
   </si>
   <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Pintanel Raymundo</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Franka</t>
+  </si>
+  <si>
+    <t>Rust</t>
+  </si>
+  <si>
+    <t>Tilly</t>
+  </si>
+  <si>
+    <t>Anema</t>
+  </si>
+  <si>
     <t>Valentina</t>
   </si>
   <si>
     <t>Riasova</t>
   </si>
   <si>
-    <t>Franka</t>
-[...4 lines deleted...]
-  <si>
     <t>Márta</t>
   </si>
   <si>
     <t>Kropkó</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
-    <t>Marta</t>
-[...17 lines deleted...]
-    <t>Lindemann</t>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>Waugh</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Guerrero Manso</t>
   </si>
   <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>Michalickova</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>Casillas García</t>
   </si>
   <si>
+    <t>Beatrice</t>
+  </si>
+  <si>
+    <t>Mallozzi</t>
+  </si>
+  <si>
+    <t>Fanni</t>
+  </si>
+  <si>
+    <t>Szalai</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
     <t>Verena</t>
   </si>
   <si>
     <t>Steinhauser</t>
   </si>
   <si>
-    <t>Zuzana</t>
-[...26 lines deleted...]
-    <t>Szalai</t>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>Prestia</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Vargem</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Bröcker</t>
   </si>
   <si>
     <t>Alissa</t>
   </si>
   <si>
     <t>Konig</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>Angelica</t>
-[...14 lines deleted...]
-    <t>Vargem</t>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Klamt</t>
+  </si>
+  <si>
+    <t>Therese</t>
+  </si>
+  <si>
+    <t>Feuersinger</t>
+  </si>
+  <si>
+    <t>AUT</t>
   </si>
   <si>
     <t>Cathia</t>
   </si>
   <si>
     <t>Schär</t>
   </si>
   <si>
-    <t>Selina</t>
-[...4 lines deleted...]
-  <si>
     <t>Robin</t>
   </si>
   <si>
     <t>Dreijling</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Kate</t>
-[...11 lines deleted...]
-    <t>AUT</t>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>Tjasa</t>
+  </si>
+  <si>
+    <t>Vrtacic</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>De Koning</t>
+  </si>
+  <si>
+    <t>Carlotta</t>
+  </si>
+  <si>
+    <t>Missaglia</t>
+  </si>
+  <si>
+    <t>María</t>
+  </si>
+  <si>
+    <t>Casals Mojica</t>
+  </si>
+  <si>
+    <t>Sinem Francisca</t>
+  </si>
+  <si>
+    <t>Tous Servera</t>
+  </si>
+  <si>
+    <t>TUR</t>
+  </si>
+  <si>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Carballo Gómez</t>
+  </si>
+  <si>
+    <t>Paola</t>
+  </si>
+  <si>
+    <t>Sacchi</t>
+  </si>
+  <si>
+    <t>Asia</t>
+  </si>
+  <si>
+    <t>Mercatelli</t>
+  </si>
+  <si>
+    <t>Mathilde</t>
+  </si>
+  <si>
+    <t>Gautier</t>
+  </si>
+  <si>
+    <t>Léa</t>
+  </si>
+  <si>
+    <t>Houart</t>
+  </si>
+  <si>
+    <t>Noelia</t>
+  </si>
+  <si>
+    <t>Juan</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>Eim</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Coninx</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Juránková</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Gmür</t>
   </si>
   <si>
     <t>Carina</t>
   </si>
   <si>
     <t>Reicht</t>
   </si>
   <si>
-    <t>Olivia</t>
-[...68 lines deleted...]
-    <t>Juan</t>
+    <t>Margareta</t>
+  </si>
+  <si>
+    <t>Vrablova</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>Godoy Contreras</t>
   </si>
   <si>
     <t>Dunajska</t>
   </si>
   <si>
-    <t>Nora</t>
-[...4 lines deleted...]
-  <si>
     <t>Cecilia</t>
   </si>
   <si>
     <t>Santamaria Surroca</t>
   </si>
   <si>
-    <t>Margareta</t>
-[...2 lines deleted...]
-    <t>Vrablova</t>
+    <t>Candice</t>
+  </si>
+  <si>
+    <t>Denizot</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Rodda</t>
+  </si>
+  <si>
+    <t>María Teresa</t>
+  </si>
+  <si>
+    <t>Jiménez-Orta Guerrero</t>
+  </si>
+  <si>
+    <t>Aviv</t>
+  </si>
+  <si>
+    <t>Levi</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Maksimava</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Josephine</t>
+  </si>
+  <si>
+    <t>Seerig</t>
+  </si>
+  <si>
+    <t>Ambre</t>
+  </si>
+  <si>
+    <t>Grasset</t>
+  </si>
+  <si>
+    <t>Manon</t>
+  </si>
+  <si>
+    <t>Laporte</t>
+  </si>
+  <si>
+    <t>Appoline</t>
+  </si>
+  <si>
+    <t>Foltz</t>
+  </si>
+  <si>
+    <t>Annabel</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>Alejandra</t>
+  </si>
+  <si>
+    <t>Seguí Soria</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Gießmann</t>
+  </si>
+  <si>
+    <t>Liis</t>
+  </si>
+  <si>
+    <t>Kapten</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Natalia</t>
+  </si>
+  <si>
+    <t>Castro Santos</t>
+  </si>
+  <si>
+    <t>Jule</t>
+  </si>
+  <si>
+    <t>Behrens</t>
+  </si>
+  <si>
+    <t>Annika</t>
+  </si>
+  <si>
+    <t>Koch</t>
+  </si>
+  <si>
+    <t>Anabel</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Lilly-Marie</t>
+  </si>
+  <si>
+    <t>Overberg</t>
+  </si>
+  <si>
+    <t>Hollie</t>
+  </si>
+  <si>
+    <t>Elliott</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Karolina Helga</t>
+  </si>
+  <si>
+    <t>Horváth</t>
   </si>
   <si>
     <t>Ilaria</t>
   </si>
   <si>
     <t>Zane</t>
   </si>
   <si>
-    <t>Anna</t>
-[...68 lines deleted...]
-    <t>Eim</t>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Muñoz Hernando</t>
+  </si>
+  <si>
+    <t>Zuzanna</t>
+  </si>
+  <si>
+    <t>Sudak</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Hadhoum</t>
+  </si>
+  <si>
+    <t>Dominika</t>
+  </si>
+  <si>
+    <t>Peszleg</t>
+  </si>
+  <si>
+    <t>Costanza</t>
+  </si>
+  <si>
+    <t>Arpinelli</t>
+  </si>
+  <si>
+    <t>Anouk</t>
+  </si>
+  <si>
+    <t>Danna</t>
+  </si>
+  <si>
+    <t>Lara Thekla</t>
+  </si>
+  <si>
+    <t>Ungewickell</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Polaert</t>
+  </si>
+  <si>
+    <t>Katrien</t>
+  </si>
+  <si>
+    <t>Maes</t>
+  </si>
+  <si>
+    <t>Matylda</t>
+  </si>
+  <si>
+    <t>Wojakiewicz</t>
+  </si>
+  <si>
+    <t>Felipa</t>
+  </si>
+  <si>
+    <t>Herrmann</t>
+  </si>
+  <si>
+    <t>Alessia</t>
+  </si>
+  <si>
+    <t>Orla</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Carlquist</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Beti</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Dodet</t>
   </si>
   <si>
-    <t>Ambre</t>
-[...95 lines deleted...]
-    <t>Behrens</t>
+    <t>Celia</t>
+  </si>
+  <si>
+    <t>Merle</t>
+  </si>
+  <si>
+    <t>Tereza</t>
+  </si>
+  <si>
+    <t>Zimovjanova</t>
+  </si>
+  <si>
+    <t>Iana</t>
+  </si>
+  <si>
+    <t>Chenskaia</t>
+  </si>
+  <si>
+    <t>Léonie</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
+    <t>Eve</t>
+  </si>
+  <si>
+    <t>Whitaker</t>
+  </si>
+  <si>
+    <t>Sofiya</t>
+  </si>
+  <si>
+    <t>Pryyma</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Grete Maria</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>Madalena Amaral</t>
+  </si>
+  <si>
+    <t>Almeida</t>
+  </si>
+  <si>
+    <t>Bülck</t>
+  </si>
+  <si>
+    <t>Bodenschatz</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Prikrylova</t>
+  </si>
+  <si>
+    <t>Nele</t>
+  </si>
+  <si>
+    <t>Dequae</t>
+  </si>
+  <si>
+    <t>Isabella</t>
+  </si>
+  <si>
+    <t>Hayes</t>
+  </si>
+  <si>
+    <t>Melanie</t>
+  </si>
+  <si>
+    <t>Santos</t>
   </si>
   <si>
     <t>Finja</t>
   </si>
   <si>
     <t>Schierl</t>
   </si>
   <si>
-    <t>Dominika</t>
-[...101 lines deleted...]
-    <t>Almeida</t>
+    <t>Sofya</t>
+  </si>
+  <si>
+    <t>Kryvetskaya</t>
   </si>
   <si>
     <t>Helena</t>
   </si>
   <si>
     <t>Knaapi</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
-    <t>Ilona</t>
-[...2 lines deleted...]
-    <t>Hadhoum</t>
+    <t>Noémi</t>
+  </si>
+  <si>
+    <t>Van der Kaaij</t>
+  </si>
+  <si>
+    <t>Pomme</t>
+  </si>
+  <si>
+    <t>Kjara</t>
+  </si>
+  <si>
+    <t>Reckmann</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Tikhonova</t>
+  </si>
+  <si>
+    <t>Claudia Carmela</t>
+  </si>
+  <si>
+    <t>Paladini</t>
+  </si>
+  <si>
+    <t>Alina</t>
+  </si>
+  <si>
+    <t>Sinevich</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>Göttler</t>
+  </si>
+  <si>
+    <t>Lærke</t>
+  </si>
+  <si>
+    <t>Ruby</t>
+  </si>
+  <si>
+    <t>Lizzy</t>
+  </si>
+  <si>
+    <t>Edge</t>
+  </si>
+  <si>
+    <t>Busse</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Iida</t>
+  </si>
+  <si>
+    <t>Reini</t>
+  </si>
+  <si>
+    <t>Isabel</t>
+  </si>
+  <si>
+    <t>Sterr</t>
+  </si>
+  <si>
+    <t>Millie</t>
+  </si>
+  <si>
+    <t>Breese</t>
+  </si>
+  <si>
+    <t>Bethany</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Mit</t>
+  </si>
+  <si>
+    <t>Wittemans</t>
+  </si>
+  <si>
+    <t>Hauser</t>
+  </si>
+  <si>
+    <t>Silke</t>
+  </si>
+  <si>
+    <t>De Wolde</t>
+  </si>
+  <si>
+    <t>Borbála</t>
+  </si>
+  <si>
+    <t>Sarcia</t>
+  </si>
+  <si>
+    <t>Joanna</t>
+  </si>
+  <si>
+    <t>Woźniak</t>
+  </si>
+  <si>
+    <t>Crociani</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Jímenez-Orta Guerrero</t>
+  </si>
+  <si>
+    <t>Matilde</t>
+  </si>
+  <si>
+    <t>Silva Santos</t>
+  </si>
+  <si>
+    <t>Bonacina</t>
+  </si>
+  <si>
+    <t>Romana</t>
+  </si>
+  <si>
+    <t>Gajdošová</t>
+  </si>
+  <si>
+    <t>Zsanett</t>
+  </si>
+  <si>
+    <t>Kuttor-Bragmayer</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Walter</t>
+  </si>
+  <si>
+    <t>Lana</t>
+  </si>
+  <si>
+    <t>Gavrilović</t>
+  </si>
+  <si>
+    <t>SRB</t>
+  </si>
+  <si>
+    <t>Nora Romina</t>
+  </si>
+  <si>
+    <t>Nádas</t>
+  </si>
+  <si>
+    <t>Iva</t>
+  </si>
+  <si>
+    <t>Pavlovic</t>
+  </si>
+  <si>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>Krombach</t>
+  </si>
+  <si>
+    <t>Maša</t>
+  </si>
+  <si>
+    <t>Marković</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
+  </si>
+  <si>
+    <t>Ferchmin</t>
+  </si>
+  <si>
+    <t>Mira Ivanova</t>
+  </si>
+  <si>
+    <t>Georgieva</t>
+  </si>
+  <si>
+    <t>BUL</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>McConnell</t>
+  </si>
+  <si>
+    <t>Paulina</t>
+  </si>
+  <si>
+    <t>Klimas</t>
+  </si>
+  <si>
+    <t>Daryna</t>
+  </si>
+  <si>
+    <t>Moskalenko</t>
+  </si>
+  <si>
+    <t>Zehnder</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>Sterbova</t>
+  </si>
+  <si>
+    <t>Maya</t>
+  </si>
+  <si>
+    <t>Kingma</t>
+  </si>
+  <si>
+    <t>Henrika</t>
+  </si>
+  <si>
+    <t>Parviainen</t>
+  </si>
+  <si>
+    <t>Myral</t>
+  </si>
+  <si>
+    <t>Greco</t>
+  </si>
+  <si>
+    <t>ALB</t>
+  </si>
+  <si>
+    <t>Röser</t>
+  </si>
+  <si>
+    <t>Míriam</t>
+  </si>
+  <si>
+    <t>Andreu Diaz</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>McDowell</t>
+  </si>
+  <si>
+    <t>Alzbeta</t>
+  </si>
+  <si>
+    <t>Hruskova</t>
+  </si>
+  <si>
+    <t>Yeva</t>
+  </si>
+  <si>
+    <t>Soroka</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Perjoiu</t>
+  </si>
+  <si>
+    <t>Betto</t>
   </si>
   <si>
     <t>Alden</t>
   </si>
   <si>
-    <t>Sofiya</t>
-[...251 lines deleted...]
-    <t>Jímenez-Orta Guerrero</t>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>Kuriackova</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>McInnes</t>
+  </si>
+  <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>Weber</t>
+  </si>
+  <si>
+    <t>O'Brien</t>
+  </si>
+  <si>
+    <t>Hasse</t>
+  </si>
+  <si>
+    <t>Fleerackers</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Carr</t>
+  </si>
+  <si>
+    <t>Hannelore</t>
+  </si>
+  <si>
+    <t>Willen</t>
+  </si>
+  <si>
+    <t>Korinna</t>
+  </si>
+  <si>
+    <t>Katona</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Vanderbruggen</t>
+  </si>
+  <si>
+    <t>Nika</t>
+  </si>
+  <si>
+    <t>Rimaj</t>
+  </si>
+  <si>
+    <t>CRO</t>
   </si>
   <si>
     <t>Tinkara</t>
   </si>
   <si>
     <t>Stres</t>
   </si>
   <si>
-    <t>Maša</t>
-[...23 lines deleted...]
-    <t>Ferchmin</t>
+    <t>Désirée</t>
+  </si>
+  <si>
+    <t>Saoirse</t>
+  </si>
+  <si>
+    <t>Babette</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t>Tunde Georgiana</t>
+  </si>
+  <si>
+    <t>Crisan</t>
+  </si>
+  <si>
+    <t>Lili</t>
+  </si>
+  <si>
+    <t>Dobi</t>
+  </si>
+  <si>
+    <t>Vicky</t>
+  </si>
+  <si>
+    <t>Holland</t>
+  </si>
+  <si>
+    <t>Dóra</t>
+  </si>
+  <si>
+    <t>Pusztai</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t>Kurikova</t>
+  </si>
+  <si>
+    <t>Leann</t>
+  </si>
+  <si>
+    <t>Dietzel</t>
+  </si>
+  <si>
+    <t>Aniek</t>
+  </si>
+  <si>
+    <t>Mars</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Lobba</t>
+  </si>
+  <si>
+    <t>Alzaga Criado</t>
+  </si>
+  <si>
+    <t>Marie</t>
+  </si>
+  <si>
+    <t>Wattiez</t>
+  </si>
+  <si>
+    <t>Karmen</t>
+  </si>
+  <si>
+    <t>Fabris</t>
+  </si>
+  <si>
+    <t>Johanna</t>
+  </si>
+  <si>
+    <t>Uherek</t>
+  </si>
+  <si>
+    <t>Candela</t>
+  </si>
+  <si>
+    <t>Sánchez Touza</t>
   </si>
   <si>
     <t>Tatiana</t>
   </si>
   <si>
     <t>Baskakova</t>
   </si>
   <si>
-    <t>Perjoiu</t>
-[...107 lines deleted...]
-    <t>Katona</t>
+    <t>Amélie</t>
+  </si>
+  <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Vanessa</t>
+  </si>
+  <si>
+    <t>Possberg</t>
+  </si>
+  <si>
+    <t>Anita</t>
+  </si>
+  <si>
+    <t>Ghelardoni</t>
+  </si>
+  <si>
+    <t>Kerry</t>
+  </si>
+  <si>
+    <t>Morris</t>
+  </si>
+  <si>
+    <t>Lara</t>
+  </si>
+  <si>
+    <t>Atkinson</t>
+  </si>
+  <si>
+    <t>Kimey</t>
+  </si>
+  <si>
+    <t>Casanova</t>
+  </si>
+  <si>
+    <t>Beate</t>
+  </si>
+  <si>
+    <t>Jansone</t>
+  </si>
+  <si>
+    <t>LAT</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Józefina</t>
+  </si>
+  <si>
+    <t>Młynarska</t>
+  </si>
+  <si>
+    <t>Ava Martha</t>
+  </si>
+  <si>
+    <t>Brambier</t>
+  </si>
+  <si>
+    <t>Szobácsi</t>
+  </si>
+  <si>
+    <t>Mürya</t>
+  </si>
+  <si>
+    <t>Karayel</t>
   </si>
   <si>
     <t>Inês</t>
   </si>
   <si>
     <t>Rico</t>
   </si>
   <si>
-    <t>Marie</t>
-[...62 lines deleted...]
-    <t>McConnell</t>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Klamer</t>
+  </si>
+  <si>
+    <t>Anna Maria</t>
+  </si>
+  <si>
+    <t>Besenyei</t>
+  </si>
+  <si>
+    <t>Lecompte</t>
+  </si>
+  <si>
+    <t>Odil</t>
+  </si>
+  <si>
+    <t>Ryšávková</t>
+  </si>
+  <si>
+    <t>Merel</t>
+  </si>
+  <si>
+    <t>Veltman</t>
+  </si>
+  <si>
+    <t>Jázmin</t>
+  </si>
+  <si>
+    <t>Hedley</t>
+  </si>
+  <si>
+    <t>Beāte</t>
+  </si>
+  <si>
+    <t>Bula</t>
+  </si>
+  <si>
+    <t>Natalija</t>
+  </si>
+  <si>
+    <t>Seslija</t>
+  </si>
+  <si>
+    <t>Rigaud</t>
+  </si>
+  <si>
+    <t>Cucheval</t>
+  </si>
+  <si>
+    <t>Etriin</t>
+  </si>
+  <si>
+    <t>Etverk</t>
+  </si>
+  <si>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>Minnebo</t>
+  </si>
+  <si>
+    <t>Elizaveta</t>
+  </si>
+  <si>
+    <t>Polianskaia</t>
+  </si>
+  <si>
+    <t>Cassilda</t>
+  </si>
+  <si>
+    <t>Carvalho</t>
+  </si>
+  <si>
+    <t>Bitzi</t>
+  </si>
+  <si>
+    <t>Rhune</t>
+  </si>
+  <si>
+    <t>Vansteenkiste</t>
+  </si>
+  <si>
+    <t>Abigail</t>
+  </si>
+  <si>
+    <t>Baines</t>
+  </si>
+  <si>
+    <t>Ieva</t>
+  </si>
+  <si>
+    <t>Pauniņa</t>
+  </si>
+  <si>
+    <t>Amit</t>
+  </si>
+  <si>
+    <t>Ben Adiva</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Trigo Albarran</t>
+  </si>
+  <si>
+    <t>Hehenwarter</t>
+  </si>
+  <si>
+    <t>Tomás</t>
+  </si>
+  <si>
+    <t>Sonja</t>
+  </si>
+  <si>
+    <t>Antoniotti</t>
+  </si>
+  <si>
+    <t>Andrea Madelena</t>
+  </si>
+  <si>
+    <t>Bolvig</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>Gracia Sancho</t>
+  </si>
+  <si>
+    <t>Kathrin</t>
+  </si>
+  <si>
+    <t>Ritter</t>
+  </si>
+  <si>
+    <t>Lena</t>
+  </si>
+  <si>
+    <t>Meißner</t>
+  </si>
+  <si>
+    <t>Mazlová</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>Grossenbacher</t>
+  </si>
+  <si>
+    <t>Letizia</t>
+  </si>
+  <si>
+    <t>Martinelli</t>
+  </si>
+  <si>
+    <t>Mikkeline</t>
+  </si>
+  <si>
+    <t>Fugleberg</t>
   </si>
   <si>
     <t>Sophia</t>
   </si>
   <si>
     <t>Weiler</t>
   </si>
   <si>
-    <t>Odil</t>
-[...35 lines deleted...]
-    <t>Ghelardoni</t>
+    <t>Martyna</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Mitchell</t>
+  </si>
+  <si>
+    <t>Tabea</t>
+  </si>
+  <si>
+    <t>Huys</t>
+  </si>
+  <si>
+    <t>Iratxe</t>
+  </si>
+  <si>
+    <t>Arenal Arribas</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Philippe</t>
   </si>
   <si>
     <t>Claire</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
-    <t>Kerry</t>
-[...80 lines deleted...]
-    <t>Mars</t>
+    <t>Alma</t>
+  </si>
+  <si>
+    <t>Bergqvist</t>
   </si>
   <si>
     <t>Riebler</t>
   </si>
   <si>
+    <t>Romanens</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Deeva</t>
+  </si>
+  <si>
+    <t>Livia</t>
+  </si>
+  <si>
+    <t>Wespe</t>
+  </si>
+  <si>
+    <t>Tenorio Albo</t>
+  </si>
+  <si>
+    <t>Libby</t>
+  </si>
+  <si>
+    <t>Coleman</t>
+  </si>
+  <si>
+    <t>Alessandri</t>
+  </si>
+  <si>
+    <t>Aulinas Prat</t>
+  </si>
+  <si>
     <t>Raluca</t>
   </si>
   <si>
     <t>Vilcu</t>
   </si>
   <si>
-    <t>Bitzi</t>
-[...11 lines deleted...]
-    <t>Cucheval</t>
+    <t>Roza</t>
+  </si>
+  <si>
+    <t>Sporcic</t>
+  </si>
+  <si>
+    <t>Turnbull</t>
+  </si>
+  <si>
+    <t>Ula</t>
+  </si>
+  <si>
+    <t>Sijaviciute</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Foltyniewicz</t>
+  </si>
+  <si>
+    <t>Bagarello</t>
+  </si>
+  <si>
+    <t>Youp</t>
+  </si>
+  <si>
+    <t>Shai</t>
+  </si>
+  <si>
+    <t>Meital</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Cavallini</t>
+  </si>
+  <si>
+    <t>Alba</t>
+  </si>
+  <si>
+    <t>Nuñez Hernández</t>
+  </si>
+  <si>
+    <t>Inna</t>
+  </si>
+  <si>
+    <t>Sysoeva</t>
+  </si>
+  <si>
+    <t>Csenge Orsolya</t>
+  </si>
+  <si>
+    <t>Szász</t>
+  </si>
+  <si>
+    <t>Juliette</t>
+  </si>
+  <si>
+    <t>Jannedothee</t>
+  </si>
+  <si>
+    <t>Imke</t>
+  </si>
+  <si>
+    <t>Bosch</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Snäll</t>
+  </si>
+  <si>
+    <t>Vasilić</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Sraka</t>
   </si>
   <si>
     <t>Fruzsina Dóra</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
-    <t>Ann</t>
-[...74 lines deleted...]
-    <t>Carvalho</t>
+    <t>Tiphaine</t>
+  </si>
+  <si>
+    <t>Brun</t>
+  </si>
+  <si>
+    <t>Sofiia</t>
+  </si>
+  <si>
+    <t>Bondarenko</t>
+  </si>
+  <si>
+    <t>Vilgustė</t>
+  </si>
+  <si>
+    <t>Gustaitytė</t>
+  </si>
+  <si>
+    <t>Moreau</t>
+  </si>
+  <si>
+    <t>Maren Sandqvist</t>
+  </si>
+  <si>
+    <t>Bjorli</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Vanda</t>
+  </si>
+  <si>
+    <t>Krizkova</t>
+  </si>
+  <si>
+    <t>Mirolyuba</t>
+  </si>
+  <si>
+    <t>Nenkova</t>
+  </si>
+  <si>
+    <t>Ribeiro</t>
+  </si>
+  <si>
+    <t>Giulia</t>
+  </si>
+  <si>
+    <t>Bergamin</t>
+  </si>
+  <si>
+    <t>Mirjam</t>
+  </si>
+  <si>
+    <t>Huber</t>
+  </si>
+  <si>
+    <t>Catarina</t>
+  </si>
+  <si>
+    <t>Felício Santos</t>
+  </si>
+  <si>
+    <t>Delfin Eylül</t>
+  </si>
+  <si>
+    <t>Avcı</t>
+  </si>
+  <si>
+    <t>Kathinka</t>
+  </si>
+  <si>
+    <t>Hartvedt</t>
   </si>
   <si>
     <t>Diana Alexandra</t>
   </si>
   <si>
     <t>Constantinescu</t>
   </si>
   <si>
-    <t>Luca</t>
-[...8 lines deleted...]
-    <t>Brun</t>
+    <t>Marielle</t>
+  </si>
+  <si>
+    <t>Bouchti</t>
+  </si>
+  <si>
+    <t>Kitty</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>Valinčić</t>
+  </si>
+  <si>
+    <t>Barceló Serra</t>
+  </si>
+  <si>
+    <t>Giada</t>
+  </si>
+  <si>
+    <t>Stegani</t>
+  </si>
+  <si>
+    <t>Kekkonen</t>
+  </si>
+  <si>
+    <t>Vandekerckhove</t>
+  </si>
+  <si>
+    <t>Arianna</t>
+  </si>
+  <si>
+    <t>Chiorboli</t>
+  </si>
+  <si>
+    <t>Loges</t>
+  </si>
+  <si>
+    <t>Jasmijn</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>Maite</t>
+  </si>
+  <si>
+    <t>Küstner</t>
+  </si>
+  <si>
+    <t>Noemi</t>
+  </si>
+  <si>
+    <t>Badrutt</t>
+  </si>
+  <si>
+    <t>NEW</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Del Pozo Borrachero</t>
+  </si>
+  <si>
+    <t>Graham-Brown</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Kennedy</t>
+  </si>
+  <si>
+    <t>Adar Haya</t>
+  </si>
+  <si>
+    <t>Kurant</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Schipai</t>
+  </si>
+  <si>
+    <t>Anastasiya</t>
+  </si>
+  <si>
+    <t>Peycheva</t>
+  </si>
+  <si>
+    <t>Míra</t>
+  </si>
+  <si>
+    <t>András</t>
+  </si>
+  <si>
+    <t>Alevtina</t>
+  </si>
+  <si>
+    <t>Stetsenko</t>
+  </si>
+  <si>
+    <t>Lumi</t>
+  </si>
+  <si>
+    <t>Laitinen</t>
+  </si>
+  <si>
+    <t>Margarida</t>
+  </si>
+  <si>
+    <t>Barao</t>
+  </si>
+  <si>
+    <t>Adi</t>
+  </si>
+  <si>
+    <t>Caspi</t>
+  </si>
+  <si>
+    <t>Betsy</t>
+  </si>
+  <si>
+    <t>Griffiths</t>
+  </si>
+  <si>
+    <t>Gabrielė</t>
+  </si>
+  <si>
+    <t>Garbauskaite</t>
+  </si>
+  <si>
+    <t>Jara</t>
+  </si>
+  <si>
+    <t>Banka</t>
+  </si>
+  <si>
+    <t>Giorgia</t>
+  </si>
+  <si>
+    <t>Messori</t>
+  </si>
+  <si>
+    <t>Coy</t>
+  </si>
+  <si>
+    <t>Korzunina</t>
+  </si>
+  <si>
+    <t>Unė</t>
+  </si>
+  <si>
+    <t>Narkūnaitė</t>
+  </si>
+  <si>
+    <t>Nadežda</t>
+  </si>
+  <si>
+    <t>Sulaine</t>
   </si>
   <si>
     <t>Amalia Maria</t>
   </si>
   <si>
     <t>Singuran</t>
   </si>
   <si>
-    <t>Martyna</t>
-[...62 lines deleted...]
-    <t>Alessandri</t>
+    <t>Antonia</t>
+  </si>
+  <si>
+    <t>Jubb</t>
+  </si>
+  <si>
+    <t>Leana</t>
+  </si>
+  <si>
+    <t>Bissig</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>Vestman</t>
+  </si>
+  <si>
+    <t>Cornelisse</t>
+  </si>
+  <si>
+    <t>Janina</t>
+  </si>
+  <si>
+    <t>Saarnio</t>
+  </si>
+  <si>
+    <t>Miszlai</t>
+  </si>
+  <si>
+    <t>Reviglio</t>
+  </si>
+  <si>
+    <t>Mathison</t>
+  </si>
+  <si>
+    <t>Lydia</t>
+  </si>
+  <si>
+    <t>Zacikova</t>
+  </si>
+  <si>
+    <t>Lottie</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Katarzyna</t>
+  </si>
+  <si>
+    <t>Dębska</t>
+  </si>
+  <si>
+    <t>Mirtel-Madlen</t>
+  </si>
+  <si>
+    <t>Siimar</t>
+  </si>
+  <si>
+    <t>Roni</t>
+  </si>
+  <si>
+    <t>Waiskop Waks</t>
+  </si>
+  <si>
+    <t>Rani</t>
+  </si>
+  <si>
+    <t>Skrabanja</t>
+  </si>
+  <si>
+    <t>Gemma</t>
+  </si>
+  <si>
+    <t>Frigola García</t>
+  </si>
+  <si>
+    <t>Klara</t>
+  </si>
+  <si>
+    <t>Mahkovec</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
+  </si>
+  <si>
+    <t>Loanne</t>
+  </si>
+  <si>
+    <t>Duvoisin</t>
+  </si>
+  <si>
+    <t>Zsófia</t>
+  </si>
+  <si>
+    <t>Baier</t>
+  </si>
+  <si>
+    <t>Diamond</t>
+  </si>
+  <si>
+    <t>Louna</t>
+  </si>
+  <si>
+    <t>Cariou</t>
+  </si>
+  <si>
+    <t>Anette</t>
+  </si>
+  <si>
+    <t>Zukker</t>
+  </si>
+  <si>
+    <t>Bojana</t>
+  </si>
+  <si>
+    <t>Gjorgjieska</t>
+  </si>
+  <si>
+    <t>MKD</t>
+  </si>
+  <si>
+    <t>Katrine</t>
+  </si>
+  <si>
+    <t>Græsbøll Christensen</t>
+  </si>
+  <si>
+    <t>Nenna</t>
+  </si>
+  <si>
+    <t>Mäkinen</t>
   </si>
   <si>
     <t>Marlene</t>
   </si>
   <si>
     <t>Gomez-Göggel</t>
   </si>
   <si>
-    <t>Roza</t>
-[...71 lines deleted...]
-    <t>Jázmin</t>
+    <t>Korina</t>
+  </si>
+  <si>
+    <t>Juranić</t>
+  </si>
+  <si>
+    <t>Isla</t>
+  </si>
+  <si>
+    <t>Ute</t>
+  </si>
+  <si>
+    <t>Pirchan</t>
+  </si>
+  <si>
+    <t>Jeļena</t>
+  </si>
+  <si>
+    <t>Pervozvanova</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Mirell</t>
+  </si>
+  <si>
+    <t>Krain</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Kreft</t>
+  </si>
+  <si>
+    <t>Dushica</t>
+  </si>
+  <si>
+    <t>Jankovikj</t>
+  </si>
+  <si>
+    <t>Nicoletta</t>
+  </si>
+  <si>
+    <t>Santonocito</t>
+  </si>
+  <si>
+    <t>Marioni</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Romy</t>
+  </si>
+  <si>
+    <t>Spoelder</t>
+  </si>
+  <si>
+    <t>Bezlaj</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>Leitner</t>
+  </si>
+  <si>
+    <t>Iris - Alexandrina</t>
+  </si>
+  <si>
+    <t>Samuila</t>
+  </si>
+  <si>
+    <t>Niamh</t>
+  </si>
+  <si>
+    <t>Staunton</t>
+  </si>
+  <si>
+    <t>Noga</t>
+  </si>
+  <si>
+    <t>Sayag</t>
+  </si>
+  <si>
+    <t>Zóra</t>
+  </si>
+  <si>
+    <t>Filep</t>
+  </si>
+  <si>
+    <t>Balletta</t>
+  </si>
+  <si>
+    <t>Harbo</t>
+  </si>
+  <si>
+    <t>Pauline</t>
+  </si>
+  <si>
+    <t>De Groof</t>
+  </si>
+  <si>
+    <t>Esmee</t>
+  </si>
+  <si>
+    <t>De Haan</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Maaike</t>
+  </si>
+  <si>
+    <t>Vooren</t>
+  </si>
+  <si>
+    <t>Aisha</t>
+  </si>
+  <si>
+    <t>Batel Essameldin Abouelela</t>
+  </si>
+  <si>
+    <t>Lena-Maria</t>
+  </si>
+  <si>
+    <t>Aichner</t>
+  </si>
+  <si>
+    <t>Filippa</t>
+  </si>
+  <si>
+    <t>Kokki</t>
+  </si>
+  <si>
+    <t>Duarte</t>
+  </si>
+  <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Coffey</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Bauer</t>
+  </si>
+  <si>
+    <t>Nisa</t>
+  </si>
+  <si>
+    <t>Cebeci</t>
+  </si>
+  <si>
+    <t>Bartok</t>
+  </si>
+  <si>
+    <t>Katharina</t>
+  </si>
+  <si>
+    <t>Loidl</t>
+  </si>
+  <si>
+    <t>Beatriz</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>Yvonne</t>
+  </si>
+  <si>
+    <t>Loughran</t>
+  </si>
+  <si>
+    <t>Daisy</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Weronika</t>
+  </si>
+  <si>
+    <t>Ptaszyńska</t>
+  </si>
+  <si>
+    <t>Rachele</t>
+  </si>
+  <si>
+    <t>Laschi</t>
   </si>
   <si>
     <t>Syayleva</t>
   </si>
   <si>
-    <t>Sofiia</t>
-[...11 lines deleted...]
-    <t>Moreau</t>
+    <t>De Bruin</t>
+  </si>
+  <si>
+    <t>Sterkers</t>
   </si>
   <si>
     <t>Ecrin</t>
   </si>
   <si>
     <t>Çınar</t>
   </si>
   <si>
-    <t>Maren Sandqvist</t>
-[...71 lines deleted...]
-    <t>Kekkonen</t>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Ohlsson</t>
+  </si>
+  <si>
+    <t>Isavella</t>
+  </si>
+  <si>
+    <t>Triza</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Dolinar Majdič</t>
+  </si>
+  <si>
+    <t>Annelise</t>
+  </si>
+  <si>
+    <t>Sparsis</t>
+  </si>
+  <si>
+    <t>Kseniia</t>
+  </si>
+  <si>
+    <t>Levkovska</t>
+  </si>
+  <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Magallon</t>
+  </si>
+  <si>
+    <t>Eline</t>
+  </si>
+  <si>
+    <t>Debecker</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Chovanečková</t>
+  </si>
+  <si>
+    <t>Moreno Gonzalez</t>
+  </si>
+  <si>
+    <t>Margaryta</t>
+  </si>
+  <si>
+    <t>Krylova</t>
+  </si>
+  <si>
+    <t>Francesca</t>
+  </si>
+  <si>
+    <t>Zenklusen</t>
   </si>
   <si>
     <t>Lucía</t>
   </si>
   <si>
     <t>Piñón Pereira</t>
   </si>
   <si>
-    <t>Arianna</t>
-[...137 lines deleted...]
-    <t>Narkūnaitė</t>
+    <t>Amira</t>
+  </si>
+  <si>
+    <t>Kulcsar</t>
+  </si>
+  <si>
+    <t>Zeljka</t>
+  </si>
+  <si>
+    <t>Milicic</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>Bonora</t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>Maculan</t>
+  </si>
+  <si>
+    <t>Laura Inez</t>
+  </si>
+  <si>
+    <t>Papp</t>
+  </si>
+  <si>
+    <t>Ainoa</t>
+  </si>
+  <si>
+    <t>Gontan Iglesias</t>
+  </si>
+  <si>
+    <t>Leticia</t>
+  </si>
+  <si>
+    <t>Magalhães</t>
+  </si>
+  <si>
+    <t>Novo Dios</t>
+  </si>
+  <si>
+    <t>Altendorfer</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>Pozlerova</t>
+  </si>
+  <si>
+    <t>Sara Melitta</t>
+  </si>
+  <si>
+    <t>Gimena Schümmelfeder</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Ceddia</t>
+  </si>
+  <si>
+    <t>Céline</t>
+  </si>
+  <si>
+    <t>Kaiser</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Derron</t>
+  </si>
+  <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Macedo</t>
+  </si>
+  <si>
+    <t>GIB</t>
+  </si>
+  <si>
+    <t>Aliu</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Meteleva</t>
   </si>
   <si>
     <t>Leyla</t>
   </si>
   <si>
     <t>Abdulazizova</t>
   </si>
   <si>
     <t>AZE</t>
   </si>
   <si>
-    <t>Astrid</t>
-[...197 lines deleted...]
-    <t>Jankovikj</t>
+    <t>Solveig</t>
+  </si>
+  <si>
+    <t>Løvseth</t>
+  </si>
+  <si>
+    <t>Helen</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Hilger</t>
+  </si>
+  <si>
+    <t>Karmen ros</t>
+  </si>
+  <si>
+    <t>Macheriotou</t>
+  </si>
+  <si>
+    <t>Evamaria</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>Tünde</t>
+  </si>
+  <si>
+    <t>Bukovszki</t>
+  </si>
+  <si>
+    <t>Francisca</t>
+  </si>
+  <si>
+    <t>Leirião</t>
+  </si>
+  <si>
+    <t>Baiba</t>
+  </si>
+  <si>
+    <t>Medne</t>
+  </si>
+  <si>
+    <t>Elīza</t>
+  </si>
+  <si>
+    <t>Gustiņa</t>
+  </si>
+  <si>
+    <t>Kerttu-Liis</t>
+  </si>
+  <si>
+    <t>Laane</t>
+  </si>
+  <si>
+    <t>Bicanova</t>
+  </si>
+  <si>
+    <t>Peralta</t>
+  </si>
+  <si>
+    <t>Daniele</t>
+  </si>
+  <si>
+    <t>Flammang</t>
+  </si>
+  <si>
+    <t>Maruša</t>
+  </si>
+  <si>
+    <t>Klemenc</t>
   </si>
   <si>
     <t>Mareschova</t>
   </si>
   <si>
-    <t>Lina</t>
-[...113 lines deleted...]
-    <t>Mathison</t>
+    <t>Neta</t>
+  </si>
+  <si>
+    <t>Naftali</t>
+  </si>
+  <si>
+    <t>Kaisa</t>
+  </si>
+  <si>
+    <t>Rahu</t>
+  </si>
+  <si>
+    <t>Becky</t>
+  </si>
+  <si>
+    <t>Woods</t>
+  </si>
+  <si>
+    <t>Theresa</t>
+  </si>
+  <si>
+    <t>Moser</t>
+  </si>
+  <si>
+    <t>Portia</t>
+  </si>
+  <si>
+    <t>Walton</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Bonde</t>
+  </si>
+  <si>
+    <t>Gabriella</t>
+  </si>
+  <si>
+    <t>Zelinka</t>
+  </si>
+  <si>
+    <t>Spyridona</t>
+  </si>
+  <si>
+    <t>Charalambous</t>
+  </si>
+  <si>
+    <t>Anastasija</t>
+  </si>
+  <si>
+    <t>Vakuļiča</t>
+  </si>
+  <si>
+    <t>Duban</t>
+  </si>
+  <si>
+    <t>Rūta</t>
+  </si>
+  <si>
+    <t>Juškevičiūtė</t>
+  </si>
+  <si>
+    <t>Dorota</t>
+  </si>
+  <si>
+    <t>Stramberska</t>
+  </si>
+  <si>
+    <t>Mika</t>
+  </si>
+  <si>
+    <t>Vitkin</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Hornova</t>
+  </si>
+  <si>
+    <t>Ema</t>
+  </si>
+  <si>
+    <t>Podhorna</t>
+  </si>
+  <si>
+    <t>Lora</t>
+  </si>
+  <si>
+    <t>Žuliček Dumančić</t>
+  </si>
+  <si>
+    <t>Karyn</t>
+  </si>
+  <si>
+    <t>Barnett</t>
+  </si>
+  <si>
+    <t>Ibosova</t>
+  </si>
+  <si>
+    <t>Nerea</t>
+  </si>
+  <si>
+    <t>Demuyt</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Bonney</t>
+  </si>
+  <si>
+    <t>Raquel</t>
+  </si>
+  <si>
+    <t>Arostegui Gonzalez</t>
+  </si>
+  <si>
+    <t>Ramírez Pedraza</t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t>Hadravova</t>
+  </si>
+  <si>
+    <t>Lihi</t>
+  </si>
+  <si>
+    <t>Steinfeld</t>
+  </si>
+  <si>
+    <t>Holanikova</t>
+  </si>
+  <si>
+    <t>Femke</t>
+  </si>
+  <si>
+    <t>Scheepers</t>
+  </si>
+  <si>
+    <t>Marit</t>
+  </si>
+  <si>
+    <t>Van Den Berg</t>
+  </si>
+  <si>
+    <t>Eszter</t>
+  </si>
+  <si>
+    <t>Fabók</t>
+  </si>
+  <si>
+    <t>Alanis</t>
+  </si>
+  <si>
+    <t>Siffert</t>
+  </si>
+  <si>
+    <t>Celina</t>
+  </si>
+  <si>
+    <t>Kaarup</t>
+  </si>
+  <si>
+    <t>Ducreux</t>
+  </si>
+  <si>
+    <t>Teresa</t>
+  </si>
+  <si>
+    <t>Vizio</t>
+  </si>
+  <si>
+    <t>Patience</t>
+  </si>
+  <si>
+    <t>Lamb</t>
   </si>
   <si>
     <t>Acosta Suarez</t>
   </si>
   <si>
-    <t>Nicole</t>
-[...518 lines deleted...]
-    <t>Siffert</t>
+    <t>Almeida Sousa</t>
   </si>
   <si>
     <t>Eleonora</t>
   </si>
   <si>
     <t>Demarchi</t>
   </si>
   <si>
-    <t>Celina</t>
-[...2 lines deleted...]
-    <t>Kaarup</t>
+    <t>Celine</t>
+  </si>
+  <si>
+    <t>Senia</t>
   </si>
   <si>
     <t>Nuria</t>
   </si>
   <si>
     <t>Noguera Salmeron</t>
   </si>
   <si>
+    <t>Sikora</t>
+  </si>
+  <si>
+    <t>Martha</t>
+  </si>
+  <si>
+    <t>Calton-Seal</t>
+  </si>
+  <si>
     <t>Ana Maria</t>
   </si>
   <si>
     <t>Santiso Prado</t>
-  </si>
-[...31 lines deleted...]
-    <t>Sikora</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3161,51 +3140,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X487"/>
+  <dimension ref="A1:X483"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -3292,883 +3271,889 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1991</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>7431.1</v>
+        <v>7445.42</v>
       </c>
       <c r="I2">
-        <v>5566.45</v>
+        <v>5555.77</v>
       </c>
       <c r="J2">
-        <v>1864.65</v>
+        <v>1889.65</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>1000.0</v>
       </c>
       <c r="N2">
-        <v>1000.0</v>
+        <v>989.32</v>
       </c>
       <c r="O2">
         <v>925.0</v>
       </c>
       <c r="P2">
         <v>925.0</v>
       </c>
       <c r="Q2">
         <v>925.0</v>
       </c>
       <c r="R2">
         <v>791.45</v>
       </c>
       <c r="S2">
         <v>385.42</v>
       </c>
       <c r="T2">
         <v>333.33</v>
       </c>
       <c r="U2">
-        <v>308.33</v>
+        <v>333.33</v>
       </c>
       <c r="V2">
         <v>308.33</v>
       </c>
       <c r="W2">
         <v>285.21</v>
       </c>
       <c r="X2">
         <v>244.03</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>1998</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>7376.74</v>
+        <v>7282.37</v>
       </c>
       <c r="I3">
-        <v>5736.26</v>
+        <v>5666.89</v>
       </c>
       <c r="J3">
-        <v>1640.48</v>
+        <v>1615.48</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
         <v>1250.0</v>
       </c>
       <c r="N3">
         <v>925.0</v>
       </c>
       <c r="O3">
         <v>925.0</v>
       </c>
       <c r="P3">
-        <v>925.0</v>
+        <v>855.63</v>
       </c>
       <c r="Q3">
         <v>855.63</v>
       </c>
       <c r="R3">
         <v>855.63</v>
       </c>
       <c r="S3">
-        <v>333.33</v>
+        <v>308.33</v>
       </c>
       <c r="T3">
         <v>285.21</v>
       </c>
       <c r="U3">
         <v>285.21</v>
       </c>
       <c r="V3">
         <v>261.0</v>
       </c>
       <c r="W3">
         <v>250.0</v>
       </c>
       <c r="X3">
         <v>225.73</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
-        <v>6442.24</v>
+        <v>6975.0</v>
       </c>
       <c r="I4">
-        <v>4914.46</v>
+        <v>5250.0</v>
       </c>
       <c r="J4">
-        <v>1527.78</v>
+        <v>1725.0</v>
       </c>
       <c r="K4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
+        <v>1250.0</v>
+      </c>
+      <c r="N4">
         <v>1000.0</v>
       </c>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
       <c r="O4">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="P4">
-        <v>732.09</v>
+        <v>1000.0</v>
       </c>
       <c r="Q4">
-        <v>732.09</v>
-[...2 lines deleted...]
-        <v>535.96</v>
+        <v>1000.0</v>
       </c>
       <c r="S4">
+        <v>416.67</v>
+      </c>
+      <c r="T4">
         <v>333.33</v>
       </c>
-      <c r="T4">
-[...1 lines deleted...]
-      </c>
       <c r="U4">
-        <v>244.03</v>
+        <v>333.33</v>
       </c>
       <c r="V4">
-        <v>244.03</v>
+        <v>308.33</v>
       </c>
       <c r="W4">
-        <v>223.32</v>
+        <v>166.67</v>
       </c>
       <c r="X4">
-        <v>197.86</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>6210.91</v>
+        <v>6630.55</v>
       </c>
       <c r="I5">
-        <v>4605.67</v>
+        <v>5102.77</v>
       </c>
       <c r="J5">
-        <v>1605.24</v>
+        <v>1527.78</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="N5">
-        <v>855.63</v>
+        <v>989.32</v>
       </c>
       <c r="O5">
-        <v>791.45</v>
+        <v>925.0</v>
       </c>
       <c r="P5">
-        <v>791.45</v>
+        <v>732.09</v>
       </c>
       <c r="Q5">
         <v>732.09</v>
       </c>
       <c r="R5">
-        <v>579.42</v>
+        <v>724.27</v>
       </c>
       <c r="S5">
         <v>333.33</v>
       </c>
       <c r="T5">
-        <v>308.33</v>
+        <v>285.21</v>
       </c>
       <c r="U5">
-        <v>282.16</v>
+        <v>244.03</v>
       </c>
       <c r="V5">
-        <v>263.82</v>
+        <v>244.03</v>
       </c>
       <c r="W5">
-        <v>208.8</v>
+        <v>223.32</v>
       </c>
       <c r="X5">
-        <v>208.8</v>
+        <v>197.86</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>1996</v>
+      </c>
+      <c r="G6" t="s">
         <v>37</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>5725.0</v>
+        <v>6210.91</v>
       </c>
       <c r="I6">
-        <v>4000.0</v>
+        <v>4605.67</v>
       </c>
       <c r="J6">
-        <v>1725.0</v>
+        <v>1605.24</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="N6">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="O6">
-        <v>1000.0</v>
+        <v>791.45</v>
       </c>
       <c r="P6">
-        <v>1000.0</v>
+        <v>791.45</v>
+      </c>
+      <c r="Q6">
+        <v>732.09</v>
+      </c>
+      <c r="R6">
+        <v>579.42</v>
       </c>
       <c r="S6">
-        <v>416.67</v>
+        <v>333.33</v>
       </c>
       <c r="T6">
-        <v>333.33</v>
+        <v>308.33</v>
       </c>
       <c r="U6">
-        <v>333.33</v>
+        <v>282.16</v>
       </c>
       <c r="V6">
-        <v>308.33</v>
+        <v>263.82</v>
       </c>
       <c r="W6">
-        <v>166.67</v>
+        <v>208.8</v>
       </c>
       <c r="X6">
-        <v>166.67</v>
+        <v>208.8</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7">
         <v>2004</v>
       </c>
       <c r="G7" t="s">
         <v>40</v>
       </c>
       <c r="H7">
-        <v>5045.9</v>
+        <v>5508.4</v>
       </c>
       <c r="I7">
-        <v>4060.45</v>
+        <v>4522.95</v>
       </c>
       <c r="J7">
         <v>985.45</v>
       </c>
       <c r="K7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
         <v>1000.0</v>
       </c>
       <c r="N7">
         <v>925.0</v>
       </c>
       <c r="O7">
         <v>855.63</v>
       </c>
       <c r="P7">
         <v>855.63</v>
       </c>
       <c r="Q7">
+        <v>462.5</v>
+      </c>
+      <c r="R7">
         <v>424.19</v>
       </c>
       <c r="S7">
         <v>244.03</v>
       </c>
       <c r="T7">
         <v>193.14</v>
       </c>
       <c r="U7">
         <v>178.65</v>
       </c>
       <c r="V7">
         <v>142.6</v>
       </c>
       <c r="W7">
         <v>120.98</v>
       </c>
       <c r="X7">
         <v>106.05</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H8">
-        <v>4899.33</v>
+        <v>5137.08</v>
       </c>
       <c r="I8">
-        <v>3918.12</v>
+        <v>4928.48</v>
       </c>
       <c r="J8">
-        <v>981.21</v>
+        <v>208.6</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M8">
-        <v>846.48</v>
+        <v>1156.25</v>
       </c>
       <c r="N8">
-        <v>732.09</v>
+        <v>1000.0</v>
       </c>
       <c r="O8">
+        <v>791.45</v>
+      </c>
+      <c r="P8">
         <v>677.19</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
+        <v>677.19</v>
+      </c>
+      <c r="R8">
         <v>626.4</v>
       </c>
-      <c r="Q8">
-[...4 lines deleted...]
-      </c>
       <c r="S8">
-        <v>225.73</v>
+        <v>120.98</v>
       </c>
       <c r="T8">
-        <v>192.396</v>
-[...11 lines deleted...]
-        <v>95.75</v>
+        <v>87.62</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>1999</v>
+      </c>
+      <c r="G9" t="s">
         <v>45</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>4873.54</v>
+        <v>5098.52</v>
       </c>
       <c r="I9">
-        <v>3605.34</v>
+        <v>3969.03</v>
       </c>
       <c r="J9">
-        <v>1268.2</v>
+        <v>1129.49</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>6</v>
       </c>
       <c r="M9">
-        <v>855.63</v>
+        <v>846.48</v>
       </c>
       <c r="N9">
+        <v>783.0</v>
+      </c>
+      <c r="O9">
+        <v>677.19</v>
+      </c>
+      <c r="P9">
         <v>626.4</v>
       </c>
-      <c r="O9">
-[...4 lines deleted...]
-      </c>
       <c r="Q9">
-        <v>577.2</v>
+        <v>535.96</v>
       </c>
       <c r="R9">
-        <v>300.0</v>
+        <v>500.0</v>
       </c>
       <c r="S9">
-        <v>263.82</v>
+        <v>244.03</v>
       </c>
       <c r="T9">
         <v>225.73</v>
       </c>
       <c r="U9">
-        <v>216.6625</v>
+        <v>192.396</v>
       </c>
       <c r="V9">
-        <v>216.6625</v>
+        <v>166.67</v>
       </c>
       <c r="W9">
-        <v>178.65</v>
+        <v>166.67</v>
       </c>
       <c r="X9">
-        <v>166.67</v>
+        <v>133.99</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
         <v>47</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H10">
-        <v>4728.54</v>
+        <v>5088.07</v>
       </c>
       <c r="I10">
-        <v>4234.73</v>
+        <v>4274.6</v>
       </c>
       <c r="J10">
-        <v>493.81</v>
+        <v>813.47</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
         <v>3</v>
       </c>
       <c r="M10">
-        <v>1000.0</v>
+        <v>1069.53</v>
       </c>
       <c r="N10">
         <v>791.45</v>
       </c>
       <c r="O10">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="P10">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="Q10">
-        <v>626.4</v>
+        <v>495.76</v>
       </c>
       <c r="R10">
-        <v>462.5</v>
+        <v>453.68</v>
       </c>
       <c r="S10">
-        <v>285.21</v>
+        <v>356.51</v>
       </c>
       <c r="T10">
-        <v>120.98</v>
+        <v>263.82</v>
       </c>
       <c r="U10">
-        <v>87.62</v>
+        <v>193.14</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
         <v>49</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11">
+        <v>1994</v>
+      </c>
+      <c r="G11" t="s">
         <v>50</v>
       </c>
-      <c r="F11">
-[...4 lines deleted...]
-      </c>
       <c r="H11">
-        <v>4647.31</v>
+        <v>4873.54</v>
       </c>
       <c r="I11">
-        <v>3551.84</v>
+        <v>3605.34</v>
       </c>
       <c r="J11">
-        <v>1095.47</v>
+        <v>1268.2</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
         <v>855.63</v>
       </c>
       <c r="N11">
-        <v>669.95</v>
+        <v>626.4</v>
       </c>
       <c r="O11">
-        <v>535.96</v>
+        <v>626.4</v>
       </c>
       <c r="P11">
-        <v>535.96</v>
+        <v>619.71</v>
       </c>
       <c r="Q11">
-        <v>495.76</v>
+        <v>577.2</v>
       </c>
       <c r="R11">
-        <v>458.58</v>
+        <v>300.0</v>
       </c>
       <c r="S11">
         <v>263.82</v>
       </c>
       <c r="T11">
-        <v>193.14</v>
+        <v>225.73</v>
       </c>
       <c r="U11">
-        <v>169.3</v>
+        <v>216.6625</v>
       </c>
       <c r="V11">
-        <v>163.49</v>
+        <v>216.6625</v>
       </c>
       <c r="W11">
-        <v>152.86</v>
+        <v>178.65</v>
       </c>
       <c r="X11">
-        <v>152.86</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H12">
-        <v>4634.39</v>
+        <v>4432.78</v>
       </c>
       <c r="I12">
-        <v>3820.92</v>
+        <v>3315.92</v>
       </c>
       <c r="J12">
-        <v>813.47</v>
+        <v>1116.86</v>
       </c>
       <c r="K12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M12">
-        <v>1069.53</v>
+        <v>669.95</v>
       </c>
       <c r="N12">
-        <v>791.45</v>
+        <v>619.71</v>
       </c>
       <c r="O12">
-        <v>732.09</v>
+        <v>535.96</v>
       </c>
       <c r="P12">
-        <v>732.09</v>
+        <v>535.96</v>
       </c>
       <c r="Q12">
         <v>495.76</v>
       </c>
+      <c r="R12">
+        <v>458.58</v>
+      </c>
       <c r="S12">
-        <v>356.51</v>
+        <v>285.21</v>
       </c>
       <c r="T12">
-        <v>263.82</v>
+        <v>193.14</v>
       </c>
       <c r="U12">
-        <v>193.14</v>
+        <v>169.3</v>
+      </c>
+      <c r="V12">
+        <v>163.49</v>
+      </c>
+      <c r="W12">
+        <v>152.86</v>
+      </c>
+      <c r="X12">
+        <v>152.86</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13">
         <v>2000</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13">
-        <v>4232.66</v>
+        <v>4357.31</v>
       </c>
       <c r="I13">
-        <v>3132.78</v>
+        <v>3140.75</v>
       </c>
       <c r="J13">
-        <v>1099.88</v>
+        <v>1216.56</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
         <v>6</v>
       </c>
       <c r="M13">
         <v>1156.25</v>
       </c>
       <c r="N13">
         <v>677.19</v>
       </c>
       <c r="O13">
-        <v>535.96</v>
+        <v>388.18</v>
       </c>
       <c r="P13">
+        <v>366.05</v>
+      </c>
+      <c r="Q13">
         <v>325.73</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>227.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>210.3</v>
       </c>
       <c r="S13">
         <v>308.33</v>
       </c>
       <c r="T13">
         <v>241.42</v>
       </c>
       <c r="U13">
         <v>192.396</v>
       </c>
       <c r="V13">
+        <v>178.65</v>
+      </c>
+      <c r="W13">
         <v>150.909</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>144.85</v>
-      </c>
-[...1 lines deleted...]
-        <v>61.97</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14">
         <v>2000</v>
       </c>
       <c r="G14" t="s">
         <v>26</v>
       </c>
       <c r="H14">
@@ -4289,3724 +4274,3781 @@
       </c>
       <c r="V15">
         <v>81.93</v>
       </c>
       <c r="W15">
         <v>73.21</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H16">
-        <v>3510.09</v>
+        <v>3554.36</v>
       </c>
       <c r="I16">
-        <v>2734.77</v>
+        <v>3138.81</v>
       </c>
       <c r="J16">
-        <v>775.32</v>
+        <v>415.55</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M16">
-        <v>579.42</v>
+        <v>915.12</v>
       </c>
       <c r="N16">
-        <v>530.24</v>
+        <v>535.96</v>
       </c>
       <c r="O16">
-        <v>495.76</v>
+        <v>500.0</v>
       </c>
       <c r="P16">
         <v>427.81</v>
       </c>
       <c r="Q16">
-        <v>362.95</v>
+        <v>424.19</v>
       </c>
       <c r="R16">
-        <v>338.59</v>
+        <v>335.73</v>
       </c>
       <c r="S16">
-        <v>165.25</v>
+        <v>213.91</v>
       </c>
       <c r="T16">
-        <v>142.6</v>
+        <v>154.17</v>
       </c>
       <c r="U16">
-        <v>130.79</v>
-[...8 lines deleted...]
-        <v>111.91</v>
+        <v>47.47</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
       <c r="F17">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H17">
-        <v>3166.42</v>
+        <v>3510.09</v>
       </c>
       <c r="I17">
-        <v>2909.78</v>
+        <v>2734.77</v>
       </c>
       <c r="J17">
-        <v>256.64</v>
+        <v>775.32</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M17">
-        <v>677.19</v>
+        <v>579.42</v>
       </c>
       <c r="N17">
-        <v>511.6695</v>
+        <v>530.24</v>
       </c>
       <c r="O17">
-        <v>500.0</v>
+        <v>495.76</v>
       </c>
       <c r="P17">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="Q17">
-        <v>392.37</v>
+        <v>362.95</v>
       </c>
       <c r="R17">
-        <v>366.05</v>
+        <v>338.59</v>
       </c>
       <c r="S17">
-        <v>166.67</v>
+        <v>165.25</v>
       </c>
       <c r="T17">
-        <v>46.06</v>
+        <v>142.6</v>
       </c>
       <c r="U17">
-        <v>43.91</v>
+        <v>130.79</v>
+      </c>
+      <c r="V17">
+        <v>112.86</v>
+      </c>
+      <c r="W17">
+        <v>111.91</v>
+      </c>
+      <c r="X17">
+        <v>111.91</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>66</v>
       </c>
       <c r="F18">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H18">
-        <v>3151.54</v>
+        <v>3330.84</v>
       </c>
       <c r="I18">
-        <v>2510.79</v>
+        <v>2749.19</v>
       </c>
       <c r="J18">
-        <v>640.75</v>
+        <v>581.65</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>535.96</v>
+        <v>626.4</v>
       </c>
       <c r="N18">
-        <v>458.58</v>
+        <v>530.24</v>
       </c>
       <c r="O18">
-        <v>427.81</v>
+        <v>462.5</v>
       </c>
       <c r="P18">
-        <v>424.19</v>
+        <v>395.73</v>
       </c>
       <c r="Q18">
-        <v>362.95</v>
+        <v>395.73</v>
       </c>
       <c r="R18">
-        <v>301.3</v>
+        <v>338.59</v>
       </c>
       <c r="S18">
-        <v>170.5565</v>
+        <v>122.02</v>
       </c>
       <c r="T18">
-        <v>130.79</v>
+        <v>104.4</v>
       </c>
       <c r="U18">
-        <v>92.5</v>
+        <v>104.4</v>
       </c>
       <c r="V18">
-        <v>85.56</v>
+        <v>100.43</v>
       </c>
       <c r="W18">
-        <v>85.56</v>
+        <v>85.0</v>
       </c>
       <c r="X18">
-        <v>75.78</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F19">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G19" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="H19">
-        <v>3071.08</v>
+        <v>3281.02</v>
       </c>
       <c r="I19">
-        <v>2547.9</v>
+        <v>2573.45</v>
       </c>
       <c r="J19">
-        <v>523.18</v>
+        <v>707.57</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
         <v>6</v>
       </c>
       <c r="M19">
-        <v>579.42</v>
+        <v>535.96</v>
       </c>
       <c r="N19">
-        <v>495.76</v>
+        <v>490.47</v>
       </c>
       <c r="O19">
-        <v>462.5</v>
+        <v>458.58</v>
       </c>
       <c r="P19">
-        <v>392.37</v>
+        <v>424.19</v>
       </c>
       <c r="Q19">
-        <v>352.14</v>
+        <v>362.95</v>
       </c>
       <c r="R19">
-        <v>265.71</v>
+        <v>301.3</v>
       </c>
       <c r="S19">
-        <v>122.02</v>
+        <v>170.5565</v>
       </c>
       <c r="T19">
-        <v>96.57</v>
+        <v>142.6</v>
       </c>
       <c r="U19">
-        <v>92.9</v>
+        <v>130.79</v>
       </c>
       <c r="V19">
-        <v>88.57</v>
+        <v>92.5</v>
       </c>
       <c r="W19">
-        <v>70.1</v>
+        <v>85.56</v>
       </c>
       <c r="X19">
-        <v>53.02</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G20" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="H20">
-        <v>3043.4</v>
+        <v>3226.86</v>
       </c>
       <c r="I20">
-        <v>2514.39</v>
+        <v>2702.37</v>
       </c>
       <c r="J20">
-        <v>529.01</v>
+        <v>524.49</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M20">
-        <v>626.4</v>
+        <v>573.23</v>
       </c>
       <c r="N20">
-        <v>462.5</v>
+        <v>500.0</v>
       </c>
       <c r="O20">
-        <v>395.73</v>
+        <v>495.76</v>
       </c>
       <c r="P20">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
       <c r="Q20">
-        <v>366.05</v>
+        <v>392.37</v>
       </c>
       <c r="R20">
-        <v>267.98</v>
+        <v>313.2</v>
       </c>
       <c r="S20">
-        <v>104.4</v>
+        <v>170.5565</v>
       </c>
       <c r="T20">
-        <v>104.4</v>
+        <v>131.91</v>
       </c>
       <c r="U20">
-        <v>100.43</v>
+        <v>122.02</v>
       </c>
       <c r="V20">
-        <v>85.0</v>
-[...5 lines deleted...]
-        <v>65.4</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
         <v>73</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="H21">
-        <v>3035.51</v>
+        <v>3226.4</v>
       </c>
       <c r="I21">
-        <v>2511.02</v>
+        <v>2909.78</v>
       </c>
       <c r="J21">
-        <v>524.49</v>
+        <v>316.62</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
       <c r="L21">
         <v>4</v>
       </c>
       <c r="M21">
-        <v>573.23</v>
+        <v>677.19</v>
       </c>
       <c r="N21">
+        <v>511.6695</v>
+      </c>
+      <c r="O21">
         <v>500.0</v>
       </c>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
       <c r="P21">
-        <v>427.81</v>
+        <v>462.5</v>
       </c>
       <c r="Q21">
         <v>392.37</v>
       </c>
       <c r="R21">
-        <v>121.85</v>
+        <v>366.05</v>
       </c>
       <c r="S21">
-        <v>170.5565</v>
+        <v>166.67</v>
       </c>
       <c r="T21">
-        <v>131.91</v>
+        <v>59.98</v>
       </c>
       <c r="U21">
-        <v>122.02</v>
+        <v>46.06</v>
       </c>
       <c r="V21">
-        <v>100.0</v>
+        <v>43.91</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" t="s">
         <v>75</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>2003</v>
+      </c>
+      <c r="G22" t="s">
         <v>76</v>
       </c>
-      <c r="F22">
-[...4 lines deleted...]
-      </c>
       <c r="H22">
-        <v>2949.79</v>
+        <v>2970.39</v>
       </c>
       <c r="I22">
-        <v>2534.24</v>
+        <v>2369.44</v>
       </c>
       <c r="J22">
-        <v>415.55</v>
+        <v>600.95</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M22">
-        <v>535.96</v>
+        <v>579.42</v>
       </c>
       <c r="N22">
-        <v>500.0</v>
+        <v>495.76</v>
       </c>
       <c r="O22">
-        <v>427.81</v>
+        <v>462.5</v>
       </c>
       <c r="P22">
-        <v>424.19</v>
+        <v>352.14</v>
       </c>
       <c r="Q22">
-        <v>335.73</v>
+        <v>265.71</v>
       </c>
       <c r="R22">
-        <v>310.55</v>
+        <v>213.91</v>
       </c>
       <c r="S22">
-        <v>213.91</v>
+        <v>130.79</v>
       </c>
       <c r="T22">
-        <v>154.17</v>
+        <v>122.02</v>
       </c>
       <c r="U22">
-        <v>47.47</v>
+        <v>96.57</v>
+      </c>
+      <c r="V22">
+        <v>92.9</v>
+      </c>
+      <c r="W22">
+        <v>88.57</v>
+      </c>
+      <c r="X22">
+        <v>70.1</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23" t="s">
         <v>78</v>
       </c>
       <c r="F23">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G23" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="H23">
-        <v>2816.25</v>
+        <v>2940.99</v>
       </c>
       <c r="I23">
-        <v>2222.2</v>
+        <v>2488.91</v>
       </c>
       <c r="J23">
-        <v>594.05</v>
+        <v>452.08</v>
       </c>
       <c r="K23">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L23">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M23">
-        <v>500.0</v>
+        <v>1069.53</v>
       </c>
       <c r="N23">
-        <v>462.5</v>
+        <v>495.76</v>
       </c>
       <c r="O23">
-        <v>395.73</v>
+        <v>427.81</v>
       </c>
       <c r="P23">
-        <v>338.59</v>
+        <v>362.95</v>
       </c>
       <c r="Q23">
-        <v>277.5</v>
-[...2 lines deleted...]
-        <v>247.88</v>
+        <v>132.86</v>
       </c>
       <c r="S23">
-        <v>142.6</v>
+        <v>225.73</v>
       </c>
       <c r="T23">
-        <v>122.02</v>
+        <v>123.94</v>
       </c>
       <c r="U23">
-        <v>117.38</v>
-[...8 lines deleted...]
-        <v>57.32</v>
+        <v>102.41</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="G24" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H24">
-        <v>2733.5</v>
+        <v>2882.29</v>
       </c>
       <c r="I24">
-        <v>2103.72</v>
+        <v>2235.83</v>
       </c>
       <c r="J24">
-        <v>629.78</v>
+        <v>646.46</v>
       </c>
       <c r="K24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L24">
         <v>6</v>
       </c>
       <c r="M24">
         <v>500.0</v>
       </c>
       <c r="N24">
-        <v>490.47</v>
+        <v>462.5</v>
       </c>
       <c r="O24">
-        <v>427.81</v>
+        <v>395.73</v>
       </c>
       <c r="P24">
-        <v>395.73</v>
+        <v>359.07</v>
       </c>
       <c r="Q24">
-        <v>289.71</v>
+        <v>338.59</v>
+      </c>
+      <c r="R24">
+        <v>179.94</v>
       </c>
       <c r="S24">
-        <v>305.04</v>
+        <v>142.6</v>
       </c>
       <c r="T24">
-        <v>95.75</v>
+        <v>122.02</v>
       </c>
       <c r="U24">
-        <v>81.93</v>
+        <v>117.38</v>
       </c>
       <c r="V24">
-        <v>64.84</v>
+        <v>92.5</v>
       </c>
       <c r="W24">
-        <v>47.47</v>
+        <v>89.33</v>
       </c>
       <c r="X24">
-        <v>34.75</v>
+        <v>82.63</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>81</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G25" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="H25">
-        <v>2682.95</v>
+        <v>2674.41</v>
       </c>
       <c r="I25">
-        <v>1982.8</v>
+        <v>2046.02</v>
       </c>
       <c r="J25">
-        <v>700.15</v>
+        <v>628.39</v>
       </c>
       <c r="K25">
         <v>6</v>
       </c>
       <c r="L25">
         <v>6</v>
       </c>
       <c r="M25">
+        <v>500.0</v>
+      </c>
+      <c r="N25">
         <v>424.19</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="P25">
-        <v>313.2</v>
+        <v>255.0</v>
       </c>
       <c r="Q25">
-        <v>310.55</v>
+        <v>255.0</v>
       </c>
       <c r="R25">
-        <v>229.29</v>
+        <v>245.78</v>
       </c>
       <c r="S25">
-        <v>141.4</v>
+        <v>133.245</v>
       </c>
       <c r="T25">
-        <v>131.91</v>
+        <v>133.245</v>
       </c>
       <c r="U25">
-        <v>131.91</v>
+        <v>112.86</v>
       </c>
       <c r="V25">
-        <v>111.91</v>
+        <v>89.33</v>
       </c>
       <c r="W25">
-        <v>91.51</v>
+        <v>82.63</v>
       </c>
       <c r="X25">
-        <v>91.51</v>
+        <v>77.08</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F26">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="G26" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="H26">
-        <v>2674.41</v>
+        <v>2672.2</v>
       </c>
       <c r="I26">
-        <v>2046.02</v>
+        <v>2103.72</v>
       </c>
       <c r="J26">
-        <v>628.39</v>
+        <v>568.48</v>
       </c>
       <c r="K26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L26">
         <v>6</v>
       </c>
       <c r="M26">
         <v>500.0</v>
       </c>
       <c r="N26">
-        <v>424.19</v>
+        <v>490.47</v>
       </c>
       <c r="O26">
-        <v>366.05</v>
+        <v>427.81</v>
       </c>
       <c r="P26">
-        <v>255.0</v>
+        <v>395.73</v>
       </c>
       <c r="Q26">
-        <v>255.0</v>
-[...2 lines deleted...]
-        <v>245.78</v>
+        <v>289.71</v>
       </c>
       <c r="S26">
-        <v>133.245</v>
+        <v>305.04</v>
       </c>
       <c r="T26">
-        <v>133.245</v>
+        <v>95.75</v>
       </c>
       <c r="U26">
-        <v>112.86</v>
+        <v>64.84</v>
       </c>
       <c r="V26">
-        <v>89.33</v>
+        <v>47.47</v>
       </c>
       <c r="W26">
-        <v>82.63</v>
+        <v>34.75</v>
       </c>
       <c r="X26">
-        <v>77.08</v>
+        <v>20.63</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>86</v>
       </c>
       <c r="E27" t="s">
         <v>87</v>
       </c>
       <c r="F27">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G27" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="H27">
-        <v>2514.29</v>
+        <v>2473.97</v>
       </c>
       <c r="I27">
-        <v>1913.46</v>
+        <v>1947.37</v>
       </c>
       <c r="J27">
-        <v>600.83</v>
+        <v>526.6</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27">
         <v>6</v>
       </c>
       <c r="M27">
-        <v>495.76</v>
+        <v>427.81</v>
       </c>
       <c r="N27">
-        <v>362.95</v>
+        <v>427.81</v>
       </c>
       <c r="O27">
-        <v>284.19</v>
+        <v>395.73</v>
       </c>
       <c r="P27">
-        <v>277.5</v>
+        <v>237.44</v>
       </c>
       <c r="Q27">
-        <v>265.71</v>
+        <v>229.29</v>
       </c>
       <c r="R27">
-        <v>227.35</v>
+        <v>229.29</v>
       </c>
       <c r="S27">
-        <v>165.25</v>
+        <v>131.91</v>
       </c>
       <c r="T27">
-        <v>120.98</v>
+        <v>89.33</v>
       </c>
       <c r="U27">
-        <v>92.9</v>
+        <v>82.63</v>
       </c>
       <c r="V27">
-        <v>85.56</v>
+        <v>76.43</v>
       </c>
       <c r="W27">
-        <v>71.3</v>
+        <v>73.87</v>
       </c>
       <c r="X27">
-        <v>64.84</v>
+        <v>72.43</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" t="s">
         <v>89</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G28" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H28">
-        <v>2465.87</v>
+        <v>2414.73</v>
       </c>
       <c r="I28">
-        <v>1947.37</v>
+        <v>2296.31</v>
       </c>
       <c r="J28">
-        <v>518.5</v>
+        <v>118.42</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M28">
-        <v>427.81</v>
+        <v>535.96</v>
       </c>
       <c r="N28">
-        <v>427.81</v>
+        <v>500.0</v>
       </c>
       <c r="O28">
-        <v>395.73</v>
+        <v>392.37</v>
       </c>
       <c r="P28">
-        <v>237.44</v>
+        <v>300.0</v>
       </c>
       <c r="Q28">
-        <v>229.29</v>
+        <v>300.0</v>
       </c>
       <c r="R28">
-        <v>229.29</v>
+        <v>267.98</v>
       </c>
       <c r="S28">
-        <v>131.91</v>
+        <v>61.67</v>
       </c>
       <c r="T28">
-        <v>89.33</v>
+        <v>40.08</v>
       </c>
       <c r="U28">
-        <v>82.63</v>
-[...8 lines deleted...]
-        <v>68.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
         <v>91</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>2001</v>
+      </c>
+      <c r="G29" t="s">
         <v>92</v>
       </c>
-      <c r="F29">
-[...4 lines deleted...]
-      </c>
       <c r="H29">
-        <v>2414.73</v>
+        <v>2405.07</v>
       </c>
       <c r="I29">
-        <v>2296.31</v>
+        <v>1703.83</v>
       </c>
       <c r="J29">
-        <v>118.42</v>
+        <v>701.24</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M29">
-        <v>535.96</v>
+        <v>362.95</v>
       </c>
       <c r="N29">
-        <v>500.0</v>
+        <v>284.19</v>
       </c>
       <c r="O29">
-        <v>392.37</v>
+        <v>284.19</v>
       </c>
       <c r="P29">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="Q29">
-        <v>300.0</v>
+        <v>265.71</v>
       </c>
       <c r="R29">
-        <v>267.98</v>
+        <v>229.29</v>
       </c>
       <c r="S29">
-        <v>61.67</v>
+        <v>165.25</v>
       </c>
       <c r="T29">
-        <v>40.08</v>
+        <v>165.25</v>
       </c>
       <c r="U29">
-        <v>16.67</v>
+        <v>120.98</v>
+      </c>
+      <c r="V29">
+        <v>92.9</v>
+      </c>
+      <c r="W29">
+        <v>85.56</v>
+      </c>
+      <c r="X29">
+        <v>71.3</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>93</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G30" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="H30">
-        <v>2315.32</v>
+        <v>2402.52</v>
       </c>
       <c r="I30">
-        <v>1670.67</v>
+        <v>1689.48</v>
       </c>
       <c r="J30">
-        <v>644.65</v>
+        <v>713.04</v>
       </c>
       <c r="K30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L30">
         <v>6</v>
       </c>
       <c r="M30">
-        <v>458.58</v>
+        <v>392.37</v>
       </c>
       <c r="N30">
-        <v>458.58</v>
+        <v>313.2</v>
       </c>
       <c r="O30">
-        <v>277.5</v>
+        <v>310.55</v>
       </c>
       <c r="P30">
-        <v>265.71</v>
+        <v>247.88</v>
       </c>
       <c r="Q30">
-        <v>210.3</v>
+        <v>229.29</v>
+      </c>
+      <c r="R30">
+        <v>196.19</v>
       </c>
       <c r="S30">
-        <v>152.86</v>
+        <v>141.4</v>
       </c>
       <c r="T30">
-        <v>115.63</v>
+        <v>131.91</v>
       </c>
       <c r="U30">
-        <v>115.63</v>
+        <v>131.91</v>
       </c>
       <c r="V30">
-        <v>89.33</v>
+        <v>111.91</v>
       </c>
       <c r="W30">
-        <v>88.57</v>
+        <v>104.4</v>
       </c>
       <c r="X30">
-        <v>82.63</v>
+        <v>91.51</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F31">
         <v>2002</v>
       </c>
       <c r="G31" t="s">
         <v>55</v>
       </c>
       <c r="H31">
-        <v>2308.85</v>
+        <v>2265.64</v>
       </c>
       <c r="I31">
-        <v>1874.69</v>
+        <v>1774.57</v>
       </c>
       <c r="J31">
-        <v>434.16</v>
+        <v>491.07</v>
       </c>
       <c r="K31">
         <v>6</v>
       </c>
       <c r="L31">
         <v>6</v>
       </c>
       <c r="M31">
         <v>462.5</v>
       </c>
       <c r="N31">
         <v>395.73</v>
       </c>
       <c r="O31">
         <v>313.2</v>
       </c>
       <c r="P31">
-        <v>267.98</v>
+        <v>231.25</v>
       </c>
       <c r="Q31">
-        <v>231.25</v>
+        <v>204.03</v>
       </c>
       <c r="R31">
-        <v>204.03</v>
+        <v>167.86</v>
       </c>
       <c r="S31">
         <v>112.86</v>
       </c>
       <c r="T31">
         <v>108.58</v>
       </c>
       <c r="U31">
+        <v>89.33</v>
+      </c>
+      <c r="V31">
         <v>64.17</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>58.19</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>57.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.42</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
         <v>98</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G32" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H32">
-        <v>2237.32</v>
+        <v>2257.35</v>
       </c>
       <c r="I32">
-        <v>1659.73</v>
+        <v>1930.35</v>
       </c>
       <c r="J32">
-        <v>577.59</v>
+        <v>327.0</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
         <v>6</v>
       </c>
       <c r="M32">
-        <v>335.73</v>
+        <v>579.42</v>
       </c>
       <c r="N32">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="O32">
-        <v>300.0</v>
+        <v>267.98</v>
       </c>
       <c r="P32">
-        <v>287.26</v>
+        <v>267.98</v>
       </c>
       <c r="Q32">
-        <v>227.35</v>
+        <v>229.29</v>
       </c>
       <c r="R32">
-        <v>196.19</v>
+        <v>219.63</v>
       </c>
       <c r="S32">
-        <v>142.6</v>
+        <v>85.0</v>
       </c>
       <c r="T32">
-        <v>111.91</v>
+        <v>73.21</v>
       </c>
       <c r="U32">
-        <v>92.5</v>
+        <v>67.72</v>
       </c>
       <c r="V32">
-        <v>79.15</v>
+        <v>55.95</v>
       </c>
       <c r="W32">
-        <v>76.43</v>
+        <v>27.74</v>
       </c>
       <c r="X32">
-        <v>75.0</v>
+        <v>17.38</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>99</v>
+      </c>
+      <c r="E33" t="s">
         <v>100</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G33" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="H33">
-        <v>2205.59</v>
+        <v>2195.09</v>
       </c>
       <c r="I33">
-        <v>1930.35</v>
+        <v>1617.5</v>
       </c>
       <c r="J33">
-        <v>275.24</v>
+        <v>577.59</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
         <v>6</v>
       </c>
       <c r="M33">
-        <v>579.42</v>
+        <v>335.73</v>
       </c>
       <c r="N33">
-        <v>366.05</v>
+        <v>313.2</v>
       </c>
       <c r="O33">
-        <v>267.98</v>
+        <v>300.0</v>
       </c>
       <c r="P33">
-        <v>267.98</v>
+        <v>287.26</v>
       </c>
       <c r="Q33">
-        <v>229.29</v>
+        <v>227.35</v>
       </c>
       <c r="R33">
-        <v>219.63</v>
+        <v>153.96</v>
       </c>
       <c r="S33">
-        <v>85.0</v>
+        <v>142.6</v>
       </c>
       <c r="T33">
-        <v>73.21</v>
+        <v>111.91</v>
       </c>
       <c r="U33">
-        <v>55.95</v>
+        <v>92.5</v>
       </c>
       <c r="V33">
-        <v>27.74</v>
+        <v>79.15</v>
       </c>
       <c r="W33">
-        <v>16.67</v>
+        <v>76.43</v>
       </c>
       <c r="X33">
-        <v>16.67</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
+        <v>101</v>
+      </c>
+      <c r="E34" t="s">
         <v>102</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34">
+        <v>1996</v>
+      </c>
+      <c r="G34" t="s">
         <v>103</v>
       </c>
-      <c r="F34">
-[...4 lines deleted...]
-      </c>
       <c r="H34">
-        <v>2184.07</v>
+        <v>2102.02</v>
       </c>
       <c r="I34">
-        <v>1798.69</v>
+        <v>1420.14</v>
       </c>
       <c r="J34">
-        <v>385.38</v>
+        <v>681.88</v>
       </c>
       <c r="K34">
+        <v>5</v>
+      </c>
+      <c r="L34">
         <v>6</v>
       </c>
-      <c r="L34">
-[...1 lines deleted...]
-      </c>
       <c r="M34">
-        <v>424.19</v>
+        <v>458.58</v>
       </c>
       <c r="N34">
-        <v>395.73</v>
+        <v>277.5</v>
       </c>
       <c r="O34">
-        <v>310.55</v>
+        <v>265.71</v>
       </c>
       <c r="P34">
-        <v>277.5</v>
+        <v>210.3</v>
       </c>
       <c r="Q34">
-        <v>196.19</v>
-[...2 lines deleted...]
-        <v>194.53</v>
+        <v>208.05</v>
       </c>
       <c r="S34">
-        <v>100.43</v>
+        <v>152.86</v>
       </c>
       <c r="T34">
-        <v>95.75</v>
+        <v>152.86</v>
       </c>
       <c r="U34">
+        <v>115.63</v>
+      </c>
+      <c r="V34">
+        <v>89.33</v>
+      </c>
+      <c r="W34">
+        <v>88.57</v>
+      </c>
+      <c r="X34">
         <v>82.63</v>
-      </c>
-[...4 lines deleted...]
-        <v>40.62</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35" t="s">
         <v>105</v>
       </c>
       <c r="F35">
         <v>2001</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35">
-        <v>2088.03</v>
+        <v>2096.92</v>
       </c>
       <c r="I35">
         <v>1701.93</v>
       </c>
       <c r="J35">
-        <v>386.1</v>
+        <v>394.99</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
         <v>399.7245</v>
       </c>
       <c r="N35">
         <v>310.55</v>
       </c>
       <c r="O35">
         <v>267.98</v>
       </c>
       <c r="P35">
         <v>256.69</v>
       </c>
       <c r="Q35">
         <v>256.69</v>
       </c>
       <c r="R35">
         <v>210.3</v>
       </c>
       <c r="S35">
         <v>104.4</v>
       </c>
       <c r="T35">
         <v>89.33</v>
       </c>
       <c r="U35">
         <v>75.78</v>
       </c>
       <c r="V35">
         <v>59.34</v>
       </c>
       <c r="W35">
         <v>33.72</v>
       </c>
       <c r="X35">
-        <v>23.53</v>
+        <v>32.42</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
       <c r="E36" t="s">
         <v>107</v>
       </c>
       <c r="F36">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G36" t="s">
         <v>108</v>
       </c>
       <c r="H36">
-        <v>2030.38</v>
+        <v>2056.88</v>
       </c>
       <c r="I36">
-        <v>1656.02</v>
+        <v>1737.76</v>
       </c>
       <c r="J36">
-        <v>374.36</v>
+        <v>319.12</v>
       </c>
       <c r="K36">
         <v>6</v>
       </c>
       <c r="L36">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M36">
-        <v>392.37</v>
+        <v>732.09</v>
       </c>
       <c r="N36">
-        <v>310.55</v>
+        <v>335.73</v>
       </c>
       <c r="O36">
-        <v>277.5</v>
+        <v>255.0</v>
       </c>
       <c r="P36">
-        <v>255.0</v>
+        <v>164.66</v>
       </c>
       <c r="Q36">
-        <v>210.3</v>
+        <v>137.57</v>
       </c>
       <c r="R36">
-        <v>210.3</v>
+        <v>112.71</v>
       </c>
       <c r="S36">
-        <v>85.93</v>
+        <v>165.25</v>
       </c>
       <c r="T36">
-        <v>72.43</v>
+        <v>79.15</v>
       </c>
       <c r="U36">
-        <v>67.72</v>
+        <v>59.98</v>
       </c>
       <c r="V36">
-        <v>58.19</v>
-[...5 lines deleted...]
-        <v>37.89</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>109</v>
       </c>
       <c r="E37" t="s">
         <v>110</v>
       </c>
       <c r="F37">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G37" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="H37">
-        <v>1982.63</v>
+        <v>2040.8</v>
       </c>
       <c r="I37">
-        <v>1286.52</v>
+        <v>1523.51</v>
       </c>
       <c r="J37">
-        <v>696.11</v>
+        <v>517.29</v>
       </c>
       <c r="K37">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L37">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M37">
-        <v>495.76</v>
+        <v>424.19</v>
       </c>
       <c r="N37">
-        <v>427.81</v>
+        <v>310.55</v>
       </c>
       <c r="O37">
-        <v>362.95</v>
+        <v>277.5</v>
+      </c>
+      <c r="P37">
+        <v>196.19</v>
+      </c>
+      <c r="Q37">
+        <v>194.53</v>
+      </c>
+      <c r="R37">
+        <v>120.55</v>
       </c>
       <c r="S37">
-        <v>244.03</v>
+        <v>131.91</v>
       </c>
       <c r="T37">
-        <v>225.73</v>
+        <v>100.43</v>
       </c>
       <c r="U37">
-        <v>123.94</v>
+        <v>95.75</v>
       </c>
       <c r="V37">
-        <v>102.41</v>
+        <v>82.63</v>
+      </c>
+      <c r="W37">
+        <v>65.95</v>
+      </c>
+      <c r="X37">
+        <v>40.62</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
       <c r="E38" t="s">
         <v>112</v>
       </c>
       <c r="F38">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G38" t="s">
         <v>113</v>
       </c>
       <c r="H38">
-        <v>1972.28</v>
+        <v>2005.83</v>
       </c>
       <c r="I38">
-        <v>1653.16</v>
+        <v>1656.02</v>
       </c>
       <c r="J38">
-        <v>319.12</v>
+        <v>349.81</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M38">
-        <v>732.09</v>
+        <v>392.37</v>
       </c>
       <c r="N38">
-        <v>335.73</v>
+        <v>310.55</v>
       </c>
       <c r="O38">
+        <v>277.5</v>
+      </c>
+      <c r="P38">
         <v>255.0</v>
       </c>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38">
-        <v>112.71</v>
+        <v>210.3</v>
       </c>
       <c r="R38">
-        <v>80.06</v>
+        <v>210.3</v>
       </c>
       <c r="S38">
-        <v>165.25</v>
+        <v>85.93</v>
       </c>
       <c r="T38">
-        <v>79.15</v>
+        <v>67.72</v>
       </c>
       <c r="U38">
-        <v>59.98</v>
+        <v>58.19</v>
       </c>
       <c r="V38">
-        <v>14.74</v>
+        <v>52.2</v>
+      </c>
+      <c r="W38">
+        <v>47.88</v>
+      </c>
+      <c r="X38">
+        <v>37.89</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>114</v>
       </c>
       <c r="E39" t="s">
         <v>115</v>
       </c>
       <c r="F39">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G39" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="H39">
-        <v>1935.3</v>
+        <v>1939.34</v>
       </c>
       <c r="I39">
-        <v>1610.77</v>
+        <v>1159.32</v>
       </c>
       <c r="J39">
-        <v>324.53</v>
+        <v>780.02</v>
       </c>
       <c r="K39">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M39">
-        <v>500.0</v>
+        <v>338.59</v>
       </c>
       <c r="N39">
-        <v>392.37</v>
+        <v>287.26</v>
       </c>
       <c r="O39">
-        <v>300.0</v>
+        <v>227.35</v>
       </c>
       <c r="P39">
-        <v>277.5</v>
+        <v>192.45</v>
       </c>
       <c r="Q39">
-        <v>89.21</v>
-[...2 lines deleted...]
-        <v>51.69</v>
+        <v>113.67</v>
       </c>
       <c r="S39">
-        <v>100.0</v>
+        <v>285.21</v>
       </c>
       <c r="T39">
-        <v>100.0</v>
+        <v>178.65</v>
       </c>
       <c r="U39">
-        <v>70.7</v>
+        <v>151.23</v>
       </c>
       <c r="V39">
-        <v>53.83</v>
+        <v>141.4</v>
+      </c>
+      <c r="W39">
+        <v>23.53</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>116</v>
       </c>
       <c r="E40" t="s">
         <v>117</v>
       </c>
       <c r="F40">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G40" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="H40">
-        <v>1910.32</v>
+        <v>1842.15</v>
       </c>
       <c r="I40">
-        <v>1045.65</v>
+        <v>1590.67</v>
       </c>
       <c r="J40">
-        <v>864.67</v>
+        <v>251.48</v>
       </c>
       <c r="K40">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L40">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M40">
-        <v>338.59</v>
+        <v>395.73</v>
       </c>
       <c r="N40">
-        <v>287.26</v>
+        <v>366.05</v>
       </c>
       <c r="O40">
-        <v>227.35</v>
+        <v>289.71</v>
       </c>
       <c r="P40">
-        <v>192.45</v>
+        <v>203.16</v>
+      </c>
+      <c r="Q40">
+        <v>203.16</v>
+      </c>
+      <c r="R40">
+        <v>132.86</v>
       </c>
       <c r="S40">
-        <v>285.21</v>
+        <v>85.0</v>
       </c>
       <c r="T40">
-        <v>178.65</v>
+        <v>54.91</v>
       </c>
       <c r="U40">
-        <v>151.23</v>
+        <v>47.88</v>
       </c>
       <c r="V40">
-        <v>141.4</v>
+        <v>40.96</v>
       </c>
       <c r="W40">
-        <v>84.65</v>
-[...2 lines deleted...]
-        <v>23.53</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F41">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G41" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="H41">
-        <v>1889.74</v>
+        <v>1765.76</v>
       </c>
       <c r="I41">
-        <v>1473.15</v>
+        <v>1353.37</v>
       </c>
       <c r="J41">
-        <v>416.59</v>
+        <v>412.39</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M41">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="N41">
         <v>289.71</v>
       </c>
       <c r="O41">
-        <v>247.88</v>
+        <v>212.09</v>
       </c>
       <c r="P41">
-        <v>229.29</v>
+        <v>196.19</v>
       </c>
       <c r="Q41">
-        <v>155.27</v>
+        <v>166.44</v>
       </c>
       <c r="R41">
-        <v>155.27</v>
+        <v>122.89</v>
       </c>
       <c r="S41">
-        <v>154.17</v>
+        <v>96.57</v>
       </c>
       <c r="T41">
-        <v>122.02</v>
+        <v>85.93</v>
       </c>
       <c r="U41">
-        <v>75.0</v>
+        <v>62.91</v>
       </c>
       <c r="V41">
-        <v>65.4</v>
+        <v>62.64</v>
+      </c>
+      <c r="W41">
+        <v>59.36</v>
+      </c>
+      <c r="X41">
+        <v>44.98</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G42" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
       <c r="H42">
-        <v>1842.15</v>
+        <v>1760.0</v>
       </c>
       <c r="I42">
-        <v>1590.67</v>
+        <v>1412.91</v>
       </c>
       <c r="J42">
-        <v>251.48</v>
+        <v>347.09</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M42">
-        <v>395.73</v>
+        <v>313.2</v>
       </c>
       <c r="N42">
-        <v>366.05</v>
+        <v>278.7</v>
       </c>
       <c r="O42">
-        <v>289.71</v>
+        <v>277.5</v>
       </c>
       <c r="P42">
-        <v>203.16</v>
+        <v>219.63</v>
       </c>
       <c r="Q42">
-        <v>203.16</v>
+        <v>181.47</v>
       </c>
       <c r="R42">
-        <v>132.86</v>
+        <v>142.41</v>
       </c>
       <c r="S42">
-        <v>85.0</v>
+        <v>100.0</v>
       </c>
       <c r="T42">
-        <v>54.91</v>
+        <v>79.15</v>
       </c>
       <c r="U42">
-        <v>47.88</v>
+        <v>68.01</v>
       </c>
       <c r="V42">
-        <v>40.96</v>
+        <v>57.94</v>
       </c>
       <c r="W42">
-        <v>22.73</v>
+        <v>26.57</v>
+      </c>
+      <c r="X42">
+        <v>15.42</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
       <c r="E43" t="s">
         <v>124</v>
       </c>
       <c r="F43">
         <v>2002</v>
       </c>
       <c r="G43" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="H43">
-        <v>1765.76</v>
+        <v>1756.23</v>
       </c>
       <c r="I43">
-        <v>1353.37</v>
+        <v>1510.29</v>
       </c>
       <c r="J43">
-        <v>412.39</v>
+        <v>245.94</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
         <v>6</v>
       </c>
       <c r="M43">
         <v>366.05</v>
       </c>
       <c r="N43">
-        <v>289.71</v>
+        <v>277.5</v>
       </c>
       <c r="O43">
-        <v>212.09</v>
+        <v>267.98</v>
       </c>
       <c r="P43">
-        <v>196.19</v>
+        <v>247.88</v>
       </c>
       <c r="Q43">
-        <v>166.44</v>
+        <v>183.02</v>
       </c>
       <c r="R43">
-        <v>122.89</v>
+        <v>167.86</v>
       </c>
       <c r="S43">
-        <v>96.57</v>
+        <v>59.89</v>
       </c>
       <c r="T43">
-        <v>85.93</v>
+        <v>49.79</v>
       </c>
       <c r="U43">
-        <v>62.91</v>
+        <v>44.29</v>
       </c>
       <c r="V43">
-        <v>62.64</v>
+        <v>41.97</v>
       </c>
       <c r="W43">
-        <v>59.36</v>
+        <v>31.05</v>
       </c>
       <c r="X43">
-        <v>44.98</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D44" t="s">
         <v>125</v>
       </c>
       <c r="E44" t="s">
         <v>126</v>
       </c>
       <c r="F44">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G44" t="s">
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="H44">
-        <v>1763.82</v>
+        <v>1730.9</v>
       </c>
       <c r="I44">
-        <v>1412.91</v>
+        <v>1414.83</v>
       </c>
       <c r="J44">
-        <v>350.91</v>
+        <v>316.07</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44">
         <v>6</v>
       </c>
       <c r="M44">
-        <v>313.2</v>
+        <v>265.0</v>
       </c>
       <c r="N44">
-        <v>278.7</v>
+        <v>265.0</v>
       </c>
       <c r="O44">
-        <v>277.5</v>
+        <v>226.74</v>
       </c>
       <c r="P44">
-        <v>219.63</v>
+        <v>226.74</v>
       </c>
       <c r="Q44">
-        <v>181.47</v>
+        <v>221.61</v>
       </c>
       <c r="R44">
-        <v>142.41</v>
+        <v>209.74</v>
       </c>
       <c r="S44">
-        <v>100.0</v>
+        <v>76.43</v>
       </c>
       <c r="T44">
-        <v>79.15</v>
+        <v>75.58</v>
       </c>
       <c r="U44">
-        <v>68.01</v>
+        <v>57.56</v>
       </c>
       <c r="V44">
-        <v>57.94</v>
+        <v>50.0</v>
       </c>
       <c r="W44">
-        <v>26.57</v>
+        <v>31.32</v>
       </c>
       <c r="X44">
-        <v>19.24</v>
+        <v>25.18</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F45">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G45" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H45">
-        <v>1756.23</v>
+        <v>1706.23</v>
       </c>
       <c r="I45">
-        <v>1510.29</v>
+        <v>1471.24</v>
       </c>
       <c r="J45">
-        <v>245.94</v>
+        <v>234.99</v>
       </c>
       <c r="K45">
         <v>6</v>
       </c>
       <c r="L45">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M45">
-        <v>366.05</v>
+        <v>352.14</v>
       </c>
       <c r="N45">
-        <v>277.5</v>
+        <v>256.69</v>
       </c>
       <c r="O45">
-        <v>267.98</v>
+        <v>256.69</v>
       </c>
       <c r="P45">
-        <v>247.88</v>
+        <v>221.61</v>
       </c>
       <c r="Q45">
-        <v>183.02</v>
+        <v>196.19</v>
       </c>
       <c r="R45">
-        <v>167.86</v>
+        <v>187.92</v>
       </c>
       <c r="S45">
-        <v>59.89</v>
+        <v>100.0</v>
       </c>
       <c r="T45">
-        <v>49.79</v>
+        <v>73.21</v>
       </c>
       <c r="U45">
-        <v>44.29</v>
+        <v>49.58</v>
       </c>
       <c r="V45">
-        <v>41.97</v>
-[...5 lines deleted...]
-        <v>18.95</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F46">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G46" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H46">
-        <v>1730.24</v>
+        <v>1676.83</v>
       </c>
       <c r="I46">
-        <v>1444.11</v>
+        <v>1513.43</v>
       </c>
       <c r="J46">
-        <v>286.13</v>
+        <v>163.4</v>
       </c>
       <c r="K46">
         <v>6</v>
       </c>
       <c r="L46">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M46">
-        <v>313.2</v>
+        <v>427.81</v>
       </c>
       <c r="N46">
-        <v>277.5</v>
+        <v>289.71</v>
       </c>
       <c r="O46">
-        <v>256.69</v>
+        <v>267.98</v>
       </c>
       <c r="P46">
-        <v>212.09</v>
+        <v>235.88</v>
       </c>
       <c r="Q46">
-        <v>203.16</v>
+        <v>173.83</v>
       </c>
       <c r="R46">
-        <v>181.47</v>
+        <v>118.22</v>
       </c>
       <c r="S46">
-        <v>96.57</v>
+        <v>67.27</v>
       </c>
       <c r="T46">
-        <v>79.49</v>
+        <v>62.64</v>
       </c>
       <c r="U46">
-        <v>60.49</v>
+        <v>14.26</v>
       </c>
       <c r="V46">
-        <v>49.58</v>
+        <v>13.19</v>
+      </c>
+      <c r="W46">
+        <v>6.04</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F47">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G47" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="H47">
-        <v>1708.35</v>
+        <v>1675.86</v>
       </c>
       <c r="I47">
-        <v>1414.83</v>
+        <v>1436.21</v>
       </c>
       <c r="J47">
-        <v>293.52</v>
+        <v>239.65</v>
       </c>
       <c r="K47">
         <v>6</v>
       </c>
       <c r="L47">
         <v>6</v>
       </c>
       <c r="M47">
-        <v>265.0</v>
+        <v>338.59</v>
       </c>
       <c r="N47">
-        <v>265.0</v>
+        <v>338.59</v>
       </c>
       <c r="O47">
-        <v>226.74</v>
+        <v>255.0</v>
       </c>
       <c r="P47">
-        <v>226.74</v>
+        <v>181.47</v>
       </c>
       <c r="Q47">
-        <v>221.61</v>
+        <v>173.83</v>
       </c>
       <c r="R47">
-        <v>209.74</v>
+        <v>148.73</v>
       </c>
       <c r="S47">
-        <v>76.43</v>
+        <v>92.5</v>
       </c>
       <c r="T47">
-        <v>75.58</v>
+        <v>49.25</v>
       </c>
       <c r="U47">
-        <v>57.56</v>
+        <v>39.24</v>
       </c>
       <c r="V47">
-        <v>31.32</v>
+        <v>26.57</v>
       </c>
       <c r="W47">
-        <v>27.45</v>
+        <v>16.67</v>
       </c>
       <c r="X47">
-        <v>25.18</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
       <c r="F48">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G48" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H48">
-        <v>1707.41</v>
+        <v>1660.36</v>
       </c>
       <c r="I48">
-        <v>1564.98</v>
+        <v>1250.78</v>
       </c>
       <c r="J48">
-        <v>142.43</v>
+        <v>409.58</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M48">
-        <v>338.59</v>
+        <v>313.2</v>
       </c>
       <c r="N48">
-        <v>338.59</v>
+        <v>277.5</v>
       </c>
       <c r="O48">
-        <v>277.5</v>
+        <v>212.09</v>
       </c>
       <c r="P48">
-        <v>255.0</v>
+        <v>203.16</v>
       </c>
       <c r="Q48">
         <v>181.47</v>
       </c>
       <c r="R48">
-        <v>173.83</v>
+        <v>63.36</v>
       </c>
       <c r="S48">
-        <v>49.25</v>
+        <v>96.57</v>
       </c>
       <c r="T48">
-        <v>39.24</v>
+        <v>85.56</v>
       </c>
       <c r="U48">
-        <v>26.57</v>
+        <v>79.49</v>
       </c>
       <c r="V48">
-        <v>16.67</v>
+        <v>60.49</v>
       </c>
       <c r="W48">
-        <v>10.7</v>
+        <v>49.58</v>
+      </c>
+      <c r="X48">
+        <v>37.89</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>136</v>
       </c>
       <c r="E49" t="s">
         <v>137</v>
       </c>
       <c r="F49">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G49" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="H49">
-        <v>1676.36</v>
+        <v>1654.95</v>
       </c>
       <c r="I49">
-        <v>1606.76</v>
+        <v>1544.31</v>
       </c>
       <c r="J49">
-        <v>69.6</v>
+        <v>110.64</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M49">
-        <v>352.14</v>
+        <v>511.6695</v>
       </c>
       <c r="N49">
-        <v>300.0</v>
+        <v>237.44</v>
       </c>
       <c r="O49">
-        <v>256.69</v>
+        <v>231.25</v>
       </c>
       <c r="P49">
-        <v>256.69</v>
+        <v>203.16</v>
       </c>
       <c r="Q49">
-        <v>221.61</v>
+        <v>200.0</v>
       </c>
       <c r="R49">
-        <v>219.63</v>
+        <v>160.79</v>
       </c>
       <c r="S49">
-        <v>49.58</v>
+        <v>57.04</v>
       </c>
       <c r="T49">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>7.82</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>138</v>
       </c>
       <c r="E50" t="s">
         <v>139</v>
       </c>
       <c r="F50">
         <v>1996</v>
       </c>
       <c r="G50" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H50">
-        <v>1639.88</v>
+        <v>1641.62</v>
       </c>
       <c r="I50">
         <v>1554.54</v>
       </c>
       <c r="J50">
-        <v>85.34</v>
+        <v>87.08</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
         <v>3</v>
       </c>
       <c r="M50">
         <v>427.81</v>
       </c>
       <c r="N50">
         <v>289.71</v>
       </c>
       <c r="O50">
         <v>237.44</v>
       </c>
       <c r="P50">
         <v>219.63</v>
       </c>
       <c r="Q50">
         <v>212.09</v>
       </c>
       <c r="R50">
         <v>167.86</v>
       </c>
       <c r="S50">
-        <v>37.5</v>
+        <v>39.24</v>
       </c>
       <c r="T50">
         <v>32.42</v>
       </c>
       <c r="U50">
         <v>15.42</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
+        <v>140</v>
       </c>
       <c r="E51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F51">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G51" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H51">
-        <v>1604.11</v>
+        <v>1630.39</v>
       </c>
       <c r="I51">
-        <v>1369.33</v>
+        <v>895.73</v>
       </c>
       <c r="J51">
-        <v>234.78</v>
+        <v>734.66</v>
       </c>
       <c r="K51">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L51">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M51">
-        <v>338.59</v>
+        <v>500.0</v>
       </c>
       <c r="N51">
-        <v>287.26</v>
-[...11 lines deleted...]
-        <v>132.86</v>
+        <v>395.73</v>
       </c>
       <c r="S51">
-        <v>73.21</v>
+        <v>231.25</v>
       </c>
       <c r="T51">
-        <v>57.94</v>
+        <v>225.73</v>
       </c>
       <c r="U51">
-        <v>42.42</v>
+        <v>141.4</v>
       </c>
       <c r="V51">
-        <v>26.16</v>
+        <v>122.02</v>
       </c>
       <c r="W51">
-        <v>18.38</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F52">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G52" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="H52">
-        <v>1593.29</v>
+        <v>1621.6</v>
       </c>
       <c r="I52">
-        <v>1138.49</v>
+        <v>1183.44</v>
       </c>
       <c r="J52">
-        <v>454.8</v>
+        <v>438.16</v>
       </c>
       <c r="K52">
         <v>5</v>
       </c>
       <c r="L52">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M52">
-        <v>325.73</v>
+        <v>395.73</v>
       </c>
       <c r="N52">
-        <v>300.0</v>
+        <v>247.88</v>
       </c>
       <c r="O52">
-        <v>237.44</v>
+        <v>229.29</v>
       </c>
       <c r="P52">
-        <v>166.44</v>
+        <v>155.27</v>
       </c>
       <c r="Q52">
-        <v>108.88</v>
+        <v>155.27</v>
       </c>
       <c r="S52">
+        <v>154.17</v>
+      </c>
+      <c r="T52">
         <v>122.02</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
-        <v>62.64</v>
+        <v>96.57</v>
       </c>
       <c r="V52">
-        <v>56.43</v>
-[...5 lines deleted...]
-        <v>53.83</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F53">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G53" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="H53">
-        <v>1583.02</v>
+        <v>1616.12</v>
       </c>
       <c r="I53">
-        <v>1568.78</v>
+        <v>1345.89</v>
       </c>
       <c r="J53">
-        <v>14.24</v>
+        <v>270.23</v>
       </c>
       <c r="K53">
         <v>6</v>
       </c>
       <c r="L53">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M53">
-        <v>366.05</v>
+        <v>419.66</v>
       </c>
       <c r="N53">
-        <v>338.59</v>
+        <v>289.71</v>
       </c>
       <c r="O53">
-        <v>237.44</v>
+        <v>183.02</v>
       </c>
       <c r="P53">
-        <v>227.35</v>
+        <v>179.94</v>
       </c>
       <c r="Q53">
-        <v>203.16</v>
+        <v>169.3</v>
       </c>
       <c r="R53">
-        <v>196.19</v>
+        <v>104.26</v>
       </c>
       <c r="S53">
-        <v>14.24</v>
+        <v>70.1</v>
+      </c>
+      <c r="T53">
+        <v>64.84</v>
+      </c>
+      <c r="U53">
+        <v>50.02</v>
+      </c>
+      <c r="V53">
+        <v>45.86</v>
+      </c>
+      <c r="W53">
+        <v>39.41</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E54" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F54">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G54" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="H54">
-        <v>1573.77</v>
+        <v>1613.74</v>
       </c>
       <c r="I54">
-        <v>1573.77</v>
+        <v>1158.94</v>
       </c>
       <c r="J54">
-        <v>0.0</v>
+        <v>454.8</v>
       </c>
       <c r="K54">
         <v>6</v>
       </c>
       <c r="L54">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M54">
-        <v>338.59</v>
+        <v>325.73</v>
       </c>
       <c r="N54">
-        <v>313.2</v>
+        <v>300.0</v>
       </c>
       <c r="O54">
-        <v>300.0</v>
+        <v>237.44</v>
       </c>
       <c r="P54">
-        <v>239.58</v>
+        <v>166.44</v>
       </c>
       <c r="Q54">
-        <v>221.61</v>
+        <v>108.88</v>
       </c>
       <c r="R54">
-        <v>160.79</v>
+        <v>20.45</v>
+      </c>
+      <c r="S54">
+        <v>122.02</v>
+      </c>
+      <c r="T54">
+        <v>104.4</v>
+      </c>
+      <c r="U54">
+        <v>62.64</v>
+      </c>
+      <c r="V54">
+        <v>56.43</v>
+      </c>
+      <c r="W54">
+        <v>55.48</v>
+      </c>
+      <c r="X54">
+        <v>53.83</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C55">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E55" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F55">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G55" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="H55">
-        <v>1564.88</v>
+        <v>1594.64</v>
       </c>
       <c r="I55">
-        <v>958.9</v>
+        <v>1003.44</v>
       </c>
       <c r="J55">
-        <v>605.98</v>
+        <v>591.2</v>
       </c>
       <c r="K55">
         <v>6</v>
       </c>
       <c r="L55">
         <v>6</v>
       </c>
       <c r="M55">
-        <v>310.55</v>
+        <v>392.37</v>
       </c>
       <c r="N55">
-        <v>167.86</v>
+        <v>277.5</v>
       </c>
       <c r="O55">
-        <v>153.96</v>
+        <v>97.26</v>
       </c>
       <c r="P55">
-        <v>122.89</v>
+        <v>95.41</v>
       </c>
       <c r="Q55">
-        <v>113.67</v>
+        <v>89.21</v>
       </c>
       <c r="R55">
-        <v>89.97</v>
+        <v>51.69</v>
       </c>
       <c r="S55">
-        <v>152.86</v>
+        <v>166.67</v>
       </c>
       <c r="T55">
-        <v>142.6</v>
+        <v>100.0</v>
       </c>
       <c r="U55">
-        <v>131.91</v>
+        <v>100.0</v>
       </c>
       <c r="V55">
-        <v>68.01</v>
+        <v>100.0</v>
       </c>
       <c r="W55">
-        <v>61.97</v>
+        <v>70.7</v>
       </c>
       <c r="X55">
-        <v>48.63</v>
+        <v>53.83</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F56">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G56" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="H56">
-        <v>1549.7</v>
+        <v>1573.77</v>
       </c>
       <c r="I56">
-        <v>724.27</v>
+        <v>1573.77</v>
       </c>
       <c r="J56">
-        <v>825.43</v>
+        <v>0.0</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L56">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M56">
-        <v>724.27</v>
-[...17 lines deleted...]
-        <v>95.75</v>
+        <v>338.59</v>
+      </c>
+      <c r="N56">
+        <v>313.2</v>
+      </c>
+      <c r="O56">
+        <v>300.0</v>
+      </c>
+      <c r="P56">
+        <v>239.58</v>
+      </c>
+      <c r="Q56">
+        <v>221.61</v>
+      </c>
+      <c r="R56">
+        <v>160.79</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E57" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F57">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G57" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="H57">
-        <v>1494.92</v>
+        <v>1549.7</v>
       </c>
       <c r="I57">
-        <v>1144.76</v>
+        <v>724.27</v>
       </c>
       <c r="J57">
-        <v>350.16</v>
+        <v>825.43</v>
       </c>
       <c r="K57">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L57">
         <v>6</v>
       </c>
       <c r="M57">
-        <v>289.71</v>
-[...14 lines deleted...]
-        <v>76.98</v>
+        <v>724.27</v>
       </c>
       <c r="S57">
-        <v>79.15</v>
+        <v>208.8</v>
       </c>
       <c r="T57">
-        <v>70.7</v>
+        <v>165.25</v>
       </c>
       <c r="U57">
-        <v>60.49</v>
+        <v>141.4</v>
       </c>
       <c r="V57">
-        <v>50.79</v>
+        <v>110.71</v>
       </c>
       <c r="W57">
-        <v>49.79</v>
+        <v>103.52</v>
       </c>
       <c r="X57">
-        <v>39.24</v>
+        <v>95.75</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="C58">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>153</v>
+        <v>43</v>
       </c>
       <c r="E58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F58">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G58" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="H58">
-        <v>1465.91</v>
+        <v>1543.18</v>
       </c>
       <c r="I58">
-        <v>1056.95</v>
+        <v>1212.21</v>
       </c>
       <c r="J58">
-        <v>408.96</v>
+        <v>330.97</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M58">
-        <v>257.8</v>
+        <v>287.26</v>
       </c>
       <c r="N58">
-        <v>256.69</v>
+        <v>278.7</v>
       </c>
       <c r="O58">
-        <v>237.44</v>
+        <v>181.47</v>
       </c>
       <c r="P58">
-        <v>122.89</v>
+        <v>171.13</v>
       </c>
       <c r="Q58">
-        <v>105.15</v>
+        <v>160.79</v>
       </c>
       <c r="R58">
-        <v>76.98</v>
+        <v>132.86</v>
       </c>
       <c r="S58">
-        <v>108.58</v>
+        <v>112.86</v>
       </c>
       <c r="T58">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="U58">
-        <v>79.15</v>
+        <v>57.94</v>
       </c>
       <c r="V58">
-        <v>67.72</v>
+        <v>42.42</v>
       </c>
       <c r="W58">
-        <v>61.01</v>
+        <v>26.16</v>
+      </c>
+      <c r="X58">
+        <v>18.38</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C59">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F59">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G59" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="H59">
-        <v>1465.8</v>
+        <v>1534.81</v>
       </c>
       <c r="I59">
-        <v>1316.66</v>
+        <v>1373.7</v>
       </c>
       <c r="J59">
-        <v>149.14</v>
+        <v>161.11</v>
       </c>
       <c r="K59">
         <v>6</v>
       </c>
       <c r="L59">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M59">
-        <v>427.81</v>
+        <v>366.05</v>
       </c>
       <c r="N59">
-        <v>289.71</v>
+        <v>338.59</v>
       </c>
       <c r="O59">
-        <v>235.88</v>
+        <v>227.35</v>
       </c>
       <c r="P59">
-        <v>173.83</v>
+        <v>196.19</v>
       </c>
       <c r="Q59">
-        <v>118.22</v>
+        <v>127.81</v>
       </c>
       <c r="R59">
-        <v>71.21</v>
+        <v>117.71</v>
       </c>
       <c r="S59">
-        <v>67.27</v>
+        <v>79.15</v>
       </c>
       <c r="T59">
-        <v>62.64</v>
+        <v>67.72</v>
       </c>
       <c r="U59">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>6.04</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F60">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G60" t="s">
         <v>32</v>
       </c>
       <c r="H60">
-        <v>1442.44</v>
+        <v>1465.91</v>
       </c>
       <c r="I60">
-        <v>1332.3</v>
+        <v>1056.95</v>
       </c>
       <c r="J60">
-        <v>110.14</v>
+        <v>408.96</v>
       </c>
       <c r="K60">
         <v>6</v>
       </c>
       <c r="L60">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M60">
-        <v>300.0</v>
+        <v>257.8</v>
       </c>
       <c r="N60">
-        <v>300.0</v>
+        <v>256.69</v>
       </c>
       <c r="O60">
-        <v>277.5</v>
+        <v>237.44</v>
       </c>
       <c r="P60">
-        <v>212.09</v>
+        <v>122.89</v>
       </c>
       <c r="Q60">
-        <v>188.73</v>
+        <v>105.15</v>
       </c>
       <c r="R60">
-        <v>53.98</v>
+        <v>76.98</v>
       </c>
       <c r="S60">
+        <v>108.58</v>
+      </c>
+      <c r="T60">
+        <v>92.5</v>
+      </c>
+      <c r="U60">
+        <v>79.15</v>
+      </c>
+      <c r="V60">
         <v>67.72</v>
       </c>
-      <c r="T60">
-        <v>42.42</v>
+      <c r="W60">
+        <v>61.01</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C61">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F61">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G61" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H61">
-        <v>1423.7</v>
+        <v>1429.88</v>
       </c>
       <c r="I61">
-        <v>1313.06</v>
+        <v>1091.69</v>
       </c>
       <c r="J61">
-        <v>110.64</v>
+        <v>338.19</v>
       </c>
       <c r="K61">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L61">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M61">
-        <v>511.6695</v>
+        <v>289.71</v>
       </c>
       <c r="N61">
-        <v>237.44</v>
+        <v>277.5</v>
       </c>
       <c r="O61">
-        <v>203.16</v>
+        <v>267.98</v>
       </c>
       <c r="P61">
-        <v>200.0</v>
+        <v>149.37</v>
       </c>
       <c r="Q61">
-        <v>160.79</v>
+        <v>83.22</v>
+      </c>
+      <c r="R61">
+        <v>23.91</v>
       </c>
       <c r="S61">
-        <v>57.04</v>
+        <v>79.15</v>
       </c>
       <c r="T61">
-        <v>53.6</v>
+        <v>70.7</v>
+      </c>
+      <c r="U61">
+        <v>60.49</v>
+      </c>
+      <c r="V61">
+        <v>49.79</v>
+      </c>
+      <c r="W61">
+        <v>39.24</v>
+      </c>
+      <c r="X61">
+        <v>38.82</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C62">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F62">
         <v>2003</v>
       </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H62">
-        <v>1421.61</v>
+        <v>1407.62</v>
       </c>
       <c r="I62">
-        <v>1169.27</v>
+        <v>1129.43</v>
       </c>
       <c r="J62">
-        <v>252.34</v>
+        <v>278.19</v>
       </c>
       <c r="K62">
         <v>6</v>
       </c>
       <c r="L62">
         <v>6</v>
       </c>
       <c r="M62">
         <v>313.2</v>
       </c>
       <c r="N62">
         <v>212.09</v>
       </c>
       <c r="O62">
         <v>203.16</v>
       </c>
       <c r="P62">
         <v>173.83</v>
       </c>
       <c r="Q62">
-        <v>173.83</v>
+        <v>133.99</v>
       </c>
       <c r="R62">
         <v>93.16</v>
       </c>
       <c r="S62">
         <v>60.49</v>
       </c>
       <c r="T62">
-        <v>55.95</v>
+        <v>57.94</v>
       </c>
       <c r="U62">
         <v>55.95</v>
       </c>
       <c r="V62">
-        <v>32.09</v>
+        <v>55.95</v>
       </c>
       <c r="W62">
         <v>31.19</v>
       </c>
       <c r="X62">
         <v>16.67</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F63">
         <v>2003</v>
       </c>
       <c r="G63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H63">
-        <v>1410.15</v>
+        <v>1402.75</v>
       </c>
       <c r="I63">
         <v>1261.86</v>
       </c>
       <c r="J63">
-        <v>148.29</v>
+        <v>140.89</v>
       </c>
       <c r="K63">
         <v>6</v>
       </c>
       <c r="L63">
         <v>6</v>
       </c>
       <c r="M63">
         <v>280.0</v>
       </c>
       <c r="N63">
         <v>247.88</v>
       </c>
       <c r="O63">
         <v>229.29</v>
       </c>
       <c r="P63">
         <v>194.53</v>
       </c>
       <c r="Q63">
         <v>160.79</v>
       </c>
       <c r="R63">
         <v>149.37</v>
       </c>
       <c r="S63">
         <v>32.42</v>
       </c>
       <c r="T63">
-        <v>25.39</v>
+        <v>24.79</v>
       </c>
       <c r="U63">
-        <v>24.79</v>
+        <v>23.94</v>
       </c>
       <c r="V63">
-        <v>23.94</v>
+        <v>22.3</v>
       </c>
       <c r="W63">
-        <v>22.3</v>
+        <v>19.45</v>
       </c>
       <c r="X63">
-        <v>19.45</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E64" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F64">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G64" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="H64">
-        <v>1396.27</v>
+        <v>1360.23</v>
       </c>
       <c r="I64">
-        <v>1241.96</v>
+        <v>1151.35</v>
       </c>
       <c r="J64">
-        <v>154.31</v>
+        <v>208.88</v>
       </c>
       <c r="K64">
         <v>6</v>
       </c>
       <c r="L64">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M64">
-        <v>237.44</v>
+        <v>265.0</v>
       </c>
       <c r="N64">
-        <v>229.29</v>
+        <v>265.0</v>
       </c>
       <c r="O64">
-        <v>219.63</v>
+        <v>245.13</v>
       </c>
       <c r="P64">
-        <v>213.91</v>
+        <v>167.86</v>
       </c>
       <c r="Q64">
-        <v>173.83</v>
+        <v>131.38</v>
       </c>
       <c r="R64">
-        <v>167.86</v>
+        <v>76.98</v>
       </c>
       <c r="S64">
-        <v>62.64</v>
+        <v>88.33</v>
       </c>
       <c r="T64">
-        <v>49.58</v>
+        <v>32.42</v>
       </c>
       <c r="U64">
-        <v>27.22</v>
+        <v>31.05</v>
       </c>
       <c r="V64">
-        <v>14.87</v>
+        <v>23.74</v>
+      </c>
+      <c r="W64">
+        <v>16.67</v>
+      </c>
+      <c r="X64">
+        <v>16.67</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E65" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F65">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G65" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="H65">
-        <v>1360.23</v>
+        <v>1358.82</v>
       </c>
       <c r="I65">
-        <v>1151.35</v>
+        <v>1101.53</v>
       </c>
       <c r="J65">
-        <v>208.88</v>
+        <v>257.29</v>
       </c>
       <c r="K65">
         <v>6</v>
       </c>
       <c r="L65">
         <v>6</v>
       </c>
       <c r="M65">
-        <v>265.0</v>
+        <v>237.44</v>
       </c>
       <c r="N65">
-        <v>265.0</v>
+        <v>201.82</v>
       </c>
       <c r="O65">
-        <v>245.13</v>
+        <v>196.19</v>
       </c>
       <c r="P65">
+        <v>179.45</v>
+      </c>
+      <c r="Q65">
         <v>167.86</v>
       </c>
-      <c r="Q65">
-[...1 lines deleted...]
-      </c>
       <c r="R65">
-        <v>76.98</v>
+        <v>118.77</v>
       </c>
       <c r="S65">
-        <v>88.33</v>
+        <v>73.21</v>
       </c>
       <c r="T65">
-        <v>32.42</v>
+        <v>57.56</v>
       </c>
       <c r="U65">
-        <v>31.05</v>
+        <v>42.8</v>
       </c>
       <c r="V65">
-        <v>23.74</v>
+        <v>33.87</v>
       </c>
       <c r="W65">
-        <v>16.67</v>
+        <v>28.73</v>
       </c>
       <c r="X65">
-        <v>16.67</v>
+        <v>21.12</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F66">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G66" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H66">
-        <v>1359.66</v>
+        <v>1355.19</v>
       </c>
       <c r="I66">
-        <v>500.0</v>
+        <v>1229.79</v>
       </c>
       <c r="J66">
-        <v>859.66</v>
+        <v>125.4</v>
       </c>
       <c r="K66">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L66">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M66">
-        <v>500.0</v>
+        <v>577.2</v>
+      </c>
+      <c r="N66">
+        <v>300.0</v>
+      </c>
+      <c r="O66">
+        <v>300.0</v>
+      </c>
+      <c r="P66">
+        <v>28.48</v>
+      </c>
+      <c r="Q66">
+        <v>24.11</v>
       </c>
       <c r="S66">
-        <v>231.25</v>
+        <v>66.67</v>
       </c>
       <c r="T66">
-        <v>225.73</v>
+        <v>43.33</v>
       </c>
       <c r="U66">
-        <v>141.4</v>
-[...8 lines deleted...]
-        <v>14.26</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F67">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G67" t="s">
         <v>32</v>
       </c>
       <c r="H67">
-        <v>1339.02</v>
+        <v>1349.27</v>
       </c>
       <c r="I67">
-        <v>775.7</v>
+        <v>1168.43</v>
       </c>
       <c r="J67">
-        <v>563.32</v>
+        <v>180.84</v>
       </c>
       <c r="K67">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L67">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M67">
-        <v>462.5</v>
+        <v>300.0</v>
       </c>
       <c r="N67">
-        <v>313.2</v>
+        <v>300.0</v>
+      </c>
+      <c r="O67">
+        <v>277.5</v>
+      </c>
+      <c r="P67">
+        <v>188.73</v>
+      </c>
+      <c r="Q67">
+        <v>53.98</v>
+      </c>
+      <c r="R67">
+        <v>48.22</v>
       </c>
       <c r="S67">
-        <v>131.91</v>
+        <v>70.7</v>
       </c>
       <c r="T67">
-        <v>122.02</v>
+        <v>67.72</v>
       </c>
       <c r="U67">
-        <v>115.63</v>
-[...8 lines deleted...]
-        <v>56.84</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F68">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68">
-        <v>1331.08</v>
+        <v>1322.52</v>
       </c>
       <c r="I68">
-        <v>1205.68</v>
+        <v>1112.26</v>
       </c>
       <c r="J68">
-        <v>125.4</v>
+        <v>210.26</v>
       </c>
       <c r="K68">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L68">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M68">
-        <v>577.2</v>
+        <v>237.44</v>
       </c>
       <c r="N68">
-        <v>300.0</v>
+        <v>229.29</v>
       </c>
       <c r="O68">
-        <v>300.0</v>
+        <v>219.63</v>
       </c>
       <c r="P68">
-        <v>28.48</v>
+        <v>213.91</v>
+      </c>
+      <c r="Q68">
+        <v>173.83</v>
+      </c>
+      <c r="R68">
+        <v>38.16</v>
       </c>
       <c r="S68">
-        <v>66.67</v>
+        <v>62.64</v>
       </c>
       <c r="T68">
-        <v>43.33</v>
+        <v>55.95</v>
       </c>
       <c r="U68">
-        <v>15.4</v>
+        <v>49.58</v>
+      </c>
+      <c r="V68">
+        <v>27.22</v>
+      </c>
+      <c r="W68">
+        <v>14.87</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C69">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F69">
         <v>2000</v>
       </c>
       <c r="G69" t="s">
         <v>26</v>
       </c>
       <c r="H69">
         <v>1314.58</v>
       </c>
       <c r="I69">
         <v>937.74</v>
       </c>
       <c r="J69">
         <v>376.84</v>
       </c>
       <c r="K69">
         <v>6</v>
       </c>
       <c r="L69">
         <v>6</v>
       </c>
       <c r="M69">
         <v>247.88</v>
       </c>
@@ -8027,2540 +8069,2540 @@
       </c>
       <c r="S69">
         <v>112.86</v>
       </c>
       <c r="T69">
         <v>69.38</v>
       </c>
       <c r="U69">
         <v>55.95</v>
       </c>
       <c r="V69">
         <v>51.76</v>
       </c>
       <c r="W69">
         <v>44.29</v>
       </c>
       <c r="X69">
         <v>42.6</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
+        <v>76</v>
+      </c>
+      <c r="C70">
+        <v>7</v>
+      </c>
+      <c r="D70" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" t="s">
+        <v>181</v>
+      </c>
+      <c r="F70">
+        <v>2004</v>
+      </c>
+      <c r="G70" t="s">
         <v>67</v>
       </c>
-      <c r="C70">
-[...13 lines deleted...]
-      </c>
       <c r="H70">
-        <v>1312.79</v>
+        <v>1284.06</v>
       </c>
       <c r="I70">
-        <v>1233.23</v>
+        <v>1060.01</v>
       </c>
       <c r="J70">
-        <v>79.56</v>
+        <v>224.05</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>
       <c r="L70">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M70">
-        <v>259.0</v>
+        <v>256.69</v>
       </c>
       <c r="N70">
-        <v>256.69</v>
+        <v>237.44</v>
       </c>
       <c r="O70">
-        <v>235.88</v>
+        <v>187.92</v>
       </c>
       <c r="P70">
-        <v>203.16</v>
+        <v>142.03</v>
       </c>
       <c r="Q70">
-        <v>160.79</v>
+        <v>118.22</v>
       </c>
       <c r="R70">
         <v>117.71</v>
       </c>
       <c r="S70">
-        <v>42.78</v>
+        <v>47.88</v>
       </c>
       <c r="T70">
-        <v>24.58</v>
+        <v>46.25</v>
       </c>
       <c r="U70">
-        <v>12.2</v>
+        <v>46.06</v>
+      </c>
+      <c r="V70">
+        <v>45.86</v>
+      </c>
+      <c r="W70">
+        <v>23.74</v>
+      </c>
+      <c r="X70">
+        <v>14.26</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C71">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F71">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G71" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="H71">
-        <v>1283.01</v>
+        <v>1272.66</v>
       </c>
       <c r="I71">
-        <v>1012.78</v>
+        <v>1122.49</v>
       </c>
       <c r="J71">
-        <v>270.23</v>
+        <v>150.17</v>
       </c>
       <c r="K71">
         <v>6</v>
       </c>
       <c r="L71">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M71">
-        <v>289.71</v>
+        <v>245.13</v>
       </c>
       <c r="N71">
-        <v>183.02</v>
+        <v>226.74</v>
       </c>
       <c r="O71">
-        <v>179.94</v>
+        <v>218.18</v>
       </c>
       <c r="P71">
-        <v>169.3</v>
+        <v>166.0</v>
       </c>
       <c r="Q71">
-        <v>104.26</v>
+        <v>148.73</v>
       </c>
       <c r="R71">
-        <v>86.55</v>
+        <v>117.71</v>
       </c>
       <c r="S71">
-        <v>70.1</v>
+        <v>64.67</v>
       </c>
       <c r="T71">
-        <v>64.84</v>
+        <v>37.89</v>
       </c>
       <c r="U71">
-        <v>50.02</v>
+        <v>21.71</v>
       </c>
       <c r="V71">
-        <v>45.86</v>
+        <v>12.19</v>
       </c>
       <c r="W71">
-        <v>39.41</v>
+        <v>10.47</v>
+      </c>
+      <c r="X71">
+        <v>3.24</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C72">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D72" t="s">
         <v>184</v>
       </c>
       <c r="E72" t="s">
         <v>185</v>
       </c>
       <c r="F72">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G72" t="s">
         <v>186</v>
       </c>
       <c r="H72">
-        <v>1277.73</v>
+        <v>1251.52</v>
       </c>
       <c r="I72">
-        <v>1030.47</v>
+        <v>1039.81</v>
       </c>
       <c r="J72">
-        <v>247.26</v>
+        <v>211.71</v>
       </c>
       <c r="K72">
         <v>6</v>
       </c>
       <c r="L72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M72">
-        <v>247.88</v>
+        <v>255.0</v>
       </c>
       <c r="N72">
-        <v>226.74</v>
+        <v>238.46</v>
       </c>
       <c r="O72">
-        <v>209.74</v>
+        <v>219.63</v>
       </c>
       <c r="P72">
-        <v>187.92</v>
+        <v>125.28</v>
       </c>
       <c r="Q72">
-        <v>97.26</v>
+        <v>100.72</v>
       </c>
       <c r="R72">
-        <v>60.93</v>
+        <v>100.72</v>
       </c>
       <c r="S72">
-        <v>73.21</v>
+        <v>78.63</v>
       </c>
       <c r="T72">
-        <v>67.72</v>
+        <v>50.0</v>
       </c>
       <c r="U72">
-        <v>45.37</v>
+        <v>29.34</v>
       </c>
       <c r="V72">
-        <v>44.29</v>
+        <v>21.03</v>
       </c>
       <c r="W72">
-        <v>16.67</v>
+        <v>16.64</v>
+      </c>
+      <c r="X72">
+        <v>16.07</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>70</v>
       </c>
       <c r="C73">
         <v>-2</v>
       </c>
       <c r="D73" t="s">
         <v>187</v>
       </c>
       <c r="E73" t="s">
         <v>188</v>
       </c>
       <c r="F73">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G73" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H73">
-        <v>1276.33</v>
+        <v>1248.86</v>
       </c>
       <c r="I73">
-        <v>417.77</v>
+        <v>1030.14</v>
       </c>
       <c r="J73">
-        <v>858.56</v>
+        <v>218.72</v>
       </c>
       <c r="K73">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L73">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M73">
-        <v>153.96</v>
+        <v>259.0</v>
       </c>
       <c r="N73">
-        <v>104.26</v>
+        <v>235.88</v>
       </c>
       <c r="O73">
-        <v>83.22</v>
+        <v>203.16</v>
       </c>
       <c r="P73">
-        <v>76.33</v>
+        <v>117.71</v>
+      </c>
+      <c r="Q73">
+        <v>113.67</v>
+      </c>
+      <c r="R73">
+        <v>100.72</v>
       </c>
       <c r="S73">
-        <v>244.03</v>
+        <v>85.56</v>
       </c>
       <c r="T73">
-        <v>142.6</v>
+        <v>53.6</v>
       </c>
       <c r="U73">
-        <v>141.4</v>
+        <v>42.78</v>
       </c>
       <c r="V73">
-        <v>120.98</v>
+        <v>24.58</v>
       </c>
       <c r="W73">
-        <v>120.98</v>
-[...2 lines deleted...]
-        <v>88.57</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D74" t="s">
         <v>189</v>
       </c>
       <c r="E74" t="s">
         <v>190</v>
       </c>
       <c r="F74">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G74" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="H74">
-        <v>1251.52</v>
+        <v>1246.25</v>
       </c>
       <c r="I74">
-        <v>1039.81</v>
+        <v>1172.35</v>
       </c>
       <c r="J74">
-        <v>211.71</v>
+        <v>73.9</v>
       </c>
       <c r="K74">
         <v>6</v>
       </c>
       <c r="L74">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M74">
         <v>255.0</v>
       </c>
       <c r="N74">
-        <v>238.46</v>
+        <v>235.88</v>
       </c>
       <c r="O74">
-        <v>219.63</v>
+        <v>187.92</v>
       </c>
       <c r="P74">
-        <v>125.28</v>
+        <v>186.68</v>
       </c>
       <c r="Q74">
-        <v>100.72</v>
+        <v>169.3</v>
       </c>
       <c r="R74">
-        <v>100.72</v>
+        <v>137.57</v>
       </c>
       <c r="S74">
-        <v>78.63</v>
+        <v>51.76</v>
       </c>
       <c r="T74">
-        <v>50.0</v>
-[...11 lines deleted...]
-        <v>16.07</v>
+        <v>22.14</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C75">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" t="s">
         <v>192</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G75" t="s">
         <v>29</v>
       </c>
       <c r="H75">
-        <v>1238.57</v>
+        <v>1239.28</v>
       </c>
       <c r="I75">
-        <v>1071.36</v>
+        <v>417.77</v>
       </c>
       <c r="J75">
-        <v>167.21</v>
+        <v>821.51</v>
       </c>
       <c r="K75">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L75">
         <v>6</v>
       </c>
       <c r="M75">
-        <v>226.74</v>
+        <v>153.96</v>
       </c>
       <c r="N75">
-        <v>218.18</v>
+        <v>104.26</v>
       </c>
       <c r="O75">
-        <v>194.0</v>
+        <v>83.22</v>
       </c>
       <c r="P75">
-        <v>166.0</v>
-[...5 lines deleted...]
-        <v>117.71</v>
+        <v>76.33</v>
       </c>
       <c r="S75">
-        <v>81.71</v>
+        <v>244.03</v>
       </c>
       <c r="T75">
-        <v>37.89</v>
+        <v>142.6</v>
       </c>
       <c r="U75">
-        <v>21.71</v>
+        <v>141.4</v>
       </c>
       <c r="V75">
-        <v>12.19</v>
+        <v>120.98</v>
       </c>
       <c r="W75">
-        <v>10.47</v>
+        <v>88.57</v>
       </c>
       <c r="X75">
-        <v>3.24</v>
+        <v>83.93</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C76">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D76" t="s">
+        <v>193</v>
+      </c>
+      <c r="E76" t="s">
         <v>194</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76">
-        <v>1222.1</v>
+        <v>1238.42</v>
       </c>
       <c r="I76">
-        <v>964.81</v>
+        <v>1152.36</v>
       </c>
       <c r="J76">
-        <v>257.29</v>
+        <v>86.06</v>
       </c>
       <c r="K76">
         <v>6</v>
       </c>
       <c r="L76">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M76">
-        <v>201.82</v>
+        <v>256.69</v>
       </c>
       <c r="N76">
-        <v>196.19</v>
+        <v>237.44</v>
       </c>
       <c r="O76">
-        <v>179.45</v>
+        <v>187.92</v>
       </c>
       <c r="P76">
-        <v>167.86</v>
+        <v>160.79</v>
       </c>
       <c r="Q76">
-        <v>118.77</v>
+        <v>160.79</v>
       </c>
       <c r="R76">
-        <v>100.72</v>
+        <v>148.73</v>
       </c>
       <c r="S76">
-        <v>73.21</v>
+        <v>35.6</v>
       </c>
       <c r="T76">
-        <v>57.56</v>
+        <v>29.43</v>
       </c>
       <c r="U76">
-        <v>42.8</v>
-[...8 lines deleted...]
-        <v>21.12</v>
+        <v>21.03</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C77">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D77" t="s">
+        <v>195</v>
+      </c>
+      <c r="E77" t="s">
         <v>196</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77">
-        <v>1217.39</v>
+        <v>1230.29</v>
       </c>
       <c r="I77">
-        <v>1152.36</v>
+        <v>1001.26</v>
       </c>
       <c r="J77">
-        <v>65.03</v>
+        <v>229.03</v>
       </c>
       <c r="K77">
         <v>6</v>
       </c>
       <c r="L77">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M77">
-        <v>256.69</v>
+        <v>220.58</v>
       </c>
       <c r="N77">
-        <v>237.44</v>
+        <v>219.63</v>
       </c>
       <c r="O77">
-        <v>187.92</v>
+        <v>160.79</v>
       </c>
       <c r="P77">
         <v>160.79</v>
       </c>
       <c r="Q77">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
       <c r="R77">
-        <v>148.73</v>
+        <v>90.74</v>
       </c>
       <c r="S77">
-        <v>35.6</v>
+        <v>78.63</v>
       </c>
       <c r="T77">
-        <v>29.43</v>
+        <v>53.6</v>
+      </c>
+      <c r="U77">
+        <v>42.42</v>
+      </c>
+      <c r="V77">
+        <v>38.98</v>
+      </c>
+      <c r="W77">
+        <v>15.4</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D78" t="s">
+        <v>197</v>
+      </c>
+      <c r="E78" t="s">
         <v>198</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78">
+        <v>1999</v>
+      </c>
+      <c r="G78" t="s">
         <v>199</v>
       </c>
-      <c r="F78">
-[...4 lines deleted...]
-      </c>
       <c r="H78">
-        <v>1207.81</v>
+        <v>1200.67</v>
       </c>
       <c r="I78">
-        <v>980.97</v>
+        <v>890.77</v>
       </c>
       <c r="J78">
-        <v>226.84</v>
+        <v>309.9</v>
       </c>
       <c r="K78">
         <v>6</v>
       </c>
       <c r="L78">
         <v>6</v>
       </c>
       <c r="M78">
-        <v>256.69</v>
+        <v>247.88</v>
       </c>
       <c r="N78">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="O78">
-        <v>142.03</v>
+        <v>209.74</v>
       </c>
       <c r="P78">
-        <v>118.22</v>
+        <v>97.26</v>
       </c>
       <c r="Q78">
-        <v>117.71</v>
+        <v>60.93</v>
       </c>
       <c r="R78">
-        <v>108.88</v>
+        <v>48.22</v>
       </c>
       <c r="S78">
-        <v>47.88</v>
+        <v>73.21</v>
       </c>
       <c r="T78">
-        <v>46.25</v>
+        <v>67.72</v>
       </c>
       <c r="U78">
-        <v>46.06</v>
+        <v>62.64</v>
       </c>
       <c r="V78">
-        <v>45.86</v>
+        <v>45.37</v>
       </c>
       <c r="W78">
-        <v>23.74</v>
+        <v>44.29</v>
       </c>
       <c r="X78">
-        <v>17.05</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C79">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>200</v>
       </c>
       <c r="E79" t="s">
         <v>201</v>
       </c>
       <c r="F79">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G79" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="H79">
-        <v>1205.06</v>
+        <v>1191.62</v>
       </c>
       <c r="I79">
-        <v>966.06</v>
+        <v>1108.29</v>
       </c>
       <c r="J79">
-        <v>239.0</v>
+        <v>83.33</v>
       </c>
       <c r="K79">
         <v>6</v>
       </c>
       <c r="L79">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M79">
-        <v>235.88</v>
+        <v>301.3</v>
       </c>
       <c r="N79">
-        <v>201.82</v>
+        <v>194.53</v>
       </c>
       <c r="O79">
-        <v>201.82</v>
+        <v>167.86</v>
       </c>
       <c r="P79">
-        <v>116.94</v>
+        <v>166.44</v>
       </c>
       <c r="Q79">
-        <v>108.88</v>
+        <v>155.27</v>
       </c>
       <c r="R79">
-        <v>100.72</v>
+        <v>122.89</v>
       </c>
       <c r="S79">
-        <v>69.91</v>
-[...14 lines deleted...]
-        <v>14.24</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C80">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
         <v>202</v>
       </c>
       <c r="E80" t="s">
         <v>203</v>
       </c>
       <c r="F80">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G80" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H80">
-        <v>1204.32</v>
+        <v>1186.33</v>
       </c>
       <c r="I80">
-        <v>1071.31</v>
+        <v>525.46</v>
       </c>
       <c r="J80">
-        <v>133.01</v>
+        <v>660.87</v>
       </c>
       <c r="K80">
+        <v>4</v>
+      </c>
+      <c r="L80">
         <v>6</v>
       </c>
-      <c r="L80">
-[...1 lines deleted...]
-      </c>
       <c r="M80">
-        <v>220.58</v>
+        <v>167.86</v>
       </c>
       <c r="N80">
-        <v>219.63</v>
+        <v>153.96</v>
       </c>
       <c r="O80">
-        <v>160.79</v>
+        <v>113.67</v>
       </c>
       <c r="P80">
-        <v>160.79</v>
-[...5 lines deleted...]
-        <v>148.73</v>
+        <v>89.97</v>
       </c>
       <c r="S80">
-        <v>78.63</v>
+        <v>152.86</v>
       </c>
       <c r="T80">
-        <v>38.98</v>
+        <v>142.6</v>
       </c>
       <c r="U80">
-        <v>15.4</v>
+        <v>131.91</v>
+      </c>
+      <c r="V80">
+        <v>103.52</v>
+      </c>
+      <c r="W80">
+        <v>68.01</v>
+      </c>
+      <c r="X80">
+        <v>61.97</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>81</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
         <v>204</v>
       </c>
       <c r="E81" t="s">
         <v>205</v>
       </c>
       <c r="F81">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G81" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="H81">
-        <v>1192.58</v>
+        <v>1178.95</v>
       </c>
       <c r="I81">
-        <v>663.03</v>
+        <v>1071.07</v>
       </c>
       <c r="J81">
-        <v>529.55</v>
+        <v>107.88</v>
       </c>
       <c r="K81">
         <v>6</v>
       </c>
       <c r="L81">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M81">
-        <v>187.92</v>
+        <v>277.5</v>
       </c>
       <c r="N81">
-        <v>181.47</v>
+        <v>218.18</v>
       </c>
       <c r="O81">
-        <v>105.15</v>
+        <v>155.27</v>
       </c>
       <c r="P81">
-        <v>89.97</v>
+        <v>143.63</v>
       </c>
       <c r="Q81">
-        <v>65.87</v>
+        <v>143.63</v>
       </c>
       <c r="R81">
-        <v>32.65</v>
+        <v>132.86</v>
       </c>
       <c r="S81">
-        <v>142.6</v>
+        <v>79.15</v>
       </c>
       <c r="T81">
-        <v>112.86</v>
-[...11 lines deleted...]
-        <v>47.88</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>82</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
         <v>206</v>
       </c>
       <c r="E82" t="s">
         <v>207</v>
       </c>
       <c r="F82">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G82" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H82">
-        <v>1175.99</v>
+        <v>1133.16</v>
       </c>
       <c r="I82">
-        <v>1102.09</v>
+        <v>1018.27</v>
       </c>
       <c r="J82">
-        <v>73.9</v>
+        <v>114.89</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="L82">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M82">
-        <v>255.0</v>
+        <v>219.63</v>
       </c>
       <c r="N82">
-        <v>235.88</v>
+        <v>212.09</v>
       </c>
       <c r="O82">
         <v>187.92</v>
       </c>
       <c r="P82">
-        <v>186.68</v>
+        <v>173.83</v>
       </c>
       <c r="Q82">
-        <v>127.26</v>
+        <v>156.6</v>
       </c>
       <c r="R82">
-        <v>109.35</v>
+        <v>68.2</v>
       </c>
       <c r="S82">
-        <v>51.76</v>
+        <v>49.58</v>
       </c>
       <c r="T82">
-        <v>22.14</v>
+        <v>25.66</v>
+      </c>
+      <c r="U82">
+        <v>14.26</v>
+      </c>
+      <c r="V82">
+        <v>13.19</v>
+      </c>
+      <c r="W82">
+        <v>12.2</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="C83">
-        <v>-11</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
+        <v>182</v>
+      </c>
+      <c r="E83" t="s">
         <v>208</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G83" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H83">
-        <v>1168.03</v>
+        <v>1132.89</v>
       </c>
       <c r="I83">
-        <v>815.07</v>
+        <v>1132.89</v>
       </c>
       <c r="J83">
-        <v>352.96</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L83">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M83">
-        <v>235.88</v>
+        <v>392.37</v>
       </c>
       <c r="N83">
-        <v>186.68</v>
+        <v>366.05</v>
       </c>
       <c r="O83">
-        <v>143.63</v>
+        <v>194.53</v>
       </c>
       <c r="P83">
-        <v>137.57</v>
-[...23 lines deleted...]
-        <v>42.42</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>84</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
+        <v>209</v>
+      </c>
+      <c r="E84" t="s">
         <v>210</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G84" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H84">
-        <v>1160.05</v>
+        <v>1120.7</v>
       </c>
       <c r="I84">
-        <v>983.82</v>
+        <v>933.16</v>
       </c>
       <c r="J84">
-        <v>176.23</v>
+        <v>187.54</v>
       </c>
       <c r="K84">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L84">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M84">
+        <v>256.69</v>
+      </c>
+      <c r="N84">
         <v>250.0</v>
       </c>
-      <c r="N84">
-[...1 lines deleted...]
-      </c>
       <c r="O84">
-        <v>143.63</v>
+        <v>247.88</v>
       </c>
       <c r="P84">
-        <v>137.57</v>
+        <v>133.99</v>
       </c>
       <c r="Q84">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>108.17</v>
+        <v>44.6</v>
       </c>
       <c r="S84">
-        <v>85.0</v>
+        <v>89.33</v>
       </c>
       <c r="T84">
-        <v>40.96</v>
+        <v>48.28</v>
       </c>
       <c r="U84">
-        <v>19.45</v>
+        <v>36.29</v>
       </c>
       <c r="V84">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>15.4</v>
+        <v>13.64</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D85" t="s">
+        <v>211</v>
+      </c>
+      <c r="E85" t="s">
         <v>212</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G85" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="H85">
-        <v>1133.16</v>
+        <v>1098.33</v>
       </c>
       <c r="I85">
-        <v>1018.27</v>
+        <v>862.2</v>
       </c>
       <c r="J85">
-        <v>114.89</v>
+        <v>236.13</v>
       </c>
       <c r="K85">
+        <v>5</v>
+      </c>
+      <c r="L85">
         <v>6</v>
       </c>
-      <c r="L85">
-[...1 lines deleted...]
-      </c>
       <c r="M85">
-        <v>219.63</v>
+        <v>250.0</v>
       </c>
       <c r="N85">
-        <v>212.09</v>
+        <v>226.74</v>
       </c>
       <c r="O85">
-        <v>187.92</v>
+        <v>143.63</v>
       </c>
       <c r="P85">
-        <v>173.83</v>
+        <v>137.57</v>
       </c>
       <c r="Q85">
-        <v>156.6</v>
-[...2 lines deleted...]
-        <v>68.2</v>
+        <v>104.26</v>
       </c>
       <c r="S85">
-        <v>49.58</v>
+        <v>85.0</v>
       </c>
       <c r="T85">
-        <v>25.66</v>
+        <v>40.96</v>
       </c>
       <c r="U85">
-        <v>14.26</v>
+        <v>39.24</v>
       </c>
       <c r="V85">
-        <v>13.19</v>
+        <v>36.06</v>
       </c>
       <c r="W85">
-        <v>12.2</v>
+        <v>19.45</v>
+      </c>
+      <c r="X85">
+        <v>15.42</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="E86" t="s">
         <v>214</v>
       </c>
       <c r="F86">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G86" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="H86">
-        <v>1132.89</v>
+        <v>1085.68</v>
       </c>
       <c r="I86">
-        <v>1132.89</v>
+        <v>588.08</v>
       </c>
       <c r="J86">
-        <v>0.0</v>
+        <v>497.6</v>
       </c>
       <c r="K86">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L86">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M86">
-        <v>392.37</v>
+        <v>187.92</v>
       </c>
       <c r="N86">
-        <v>366.05</v>
+        <v>181.47</v>
       </c>
       <c r="O86">
-        <v>194.53</v>
+        <v>89.97</v>
       </c>
       <c r="P86">
-        <v>179.94</v>
+        <v>65.87</v>
+      </c>
+      <c r="Q86">
+        <v>32.65</v>
+      </c>
+      <c r="R86">
+        <v>30.2</v>
+      </c>
+      <c r="S86">
+        <v>142.6</v>
+      </c>
+      <c r="T86">
+        <v>112.86</v>
+      </c>
+      <c r="U86">
+        <v>96.57</v>
+      </c>
+      <c r="V86">
+        <v>62.64</v>
+      </c>
+      <c r="W86">
+        <v>47.88</v>
+      </c>
+      <c r="X86">
+        <v>35.05</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
         <v>215</v>
       </c>
       <c r="E87" t="s">
         <v>216</v>
       </c>
       <c r="F87">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G87" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="H87">
-        <v>1116.06</v>
+        <v>1084.84</v>
       </c>
       <c r="I87">
-        <v>1032.73</v>
+        <v>998.95</v>
       </c>
       <c r="J87">
-        <v>83.33</v>
+        <v>85.89</v>
       </c>
       <c r="K87">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M87">
-        <v>301.3</v>
+        <v>300.0</v>
       </c>
       <c r="N87">
-        <v>194.53</v>
+        <v>256.69</v>
       </c>
       <c r="O87">
-        <v>167.86</v>
+        <v>185.0</v>
       </c>
       <c r="P87">
-        <v>166.44</v>
+        <v>130.0</v>
       </c>
       <c r="Q87">
-        <v>122.89</v>
-[...2 lines deleted...]
-        <v>79.71</v>
+        <v>127.26</v>
       </c>
       <c r="S87">
-        <v>83.33</v>
+        <v>48.81</v>
+      </c>
+      <c r="T87">
+        <v>37.08</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
         <v>217</v>
       </c>
       <c r="E88" t="s">
         <v>218</v>
       </c>
       <c r="F88">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G88" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="H88">
-        <v>1081.35</v>
+        <v>1083.82</v>
       </c>
       <c r="I88">
-        <v>834.43</v>
+        <v>847.46</v>
       </c>
       <c r="J88">
-        <v>246.92</v>
+        <v>236.36</v>
       </c>
       <c r="K88">
         <v>6</v>
       </c>
       <c r="L88">
         <v>6</v>
       </c>
       <c r="M88">
-        <v>265.71</v>
+        <v>235.88</v>
       </c>
       <c r="N88">
-        <v>172.68</v>
+        <v>201.82</v>
       </c>
       <c r="O88">
-        <v>132.86</v>
+        <v>116.94</v>
       </c>
       <c r="P88">
-        <v>114.65</v>
+        <v>108.88</v>
       </c>
       <c r="Q88">
+        <v>100.72</v>
+      </c>
+      <c r="R88">
         <v>83.22</v>
       </c>
-      <c r="R88">
-[...1 lines deleted...]
-      </c>
       <c r="S88">
-        <v>79.15</v>
+        <v>67.27</v>
       </c>
       <c r="T88">
-        <v>53.6</v>
+        <v>59.82</v>
       </c>
       <c r="U88">
-        <v>49.05</v>
+        <v>37.89</v>
       </c>
       <c r="V88">
-        <v>33.72</v>
+        <v>30.85</v>
       </c>
       <c r="W88">
-        <v>15.94</v>
+        <v>26.29</v>
       </c>
       <c r="X88">
-        <v>15.46</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="C89">
-        <v>-10</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
         <v>219</v>
       </c>
       <c r="E89" t="s">
         <v>220</v>
       </c>
       <c r="F89">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G89" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="H89">
-        <v>1062.76</v>
+        <v>1072.97</v>
       </c>
       <c r="I89">
-        <v>716.69</v>
+        <v>1072.97</v>
       </c>
       <c r="J89">
-        <v>346.07</v>
+        <v>0.0</v>
       </c>
       <c r="K89">
         <v>6</v>
       </c>
       <c r="L89">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M89">
-        <v>201.82</v>
+        <v>277.5</v>
       </c>
       <c r="N89">
-        <v>173.83</v>
+        <v>237.44</v>
       </c>
       <c r="O89">
-        <v>147.75</v>
+        <v>231.25</v>
       </c>
       <c r="P89">
-        <v>79.71</v>
+        <v>203.16</v>
       </c>
       <c r="Q89">
-        <v>76.98</v>
+        <v>100.72</v>
       </c>
       <c r="R89">
-        <v>36.6</v>
-[...17 lines deleted...]
-        <v>37.89</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C90">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
+        <v>221</v>
+      </c>
+      <c r="E90" t="s">
         <v>222</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G90" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="H90">
-        <v>1056.46</v>
+        <v>1069.34</v>
       </c>
       <c r="I90">
-        <v>933.46</v>
+        <v>932.47</v>
       </c>
       <c r="J90">
-        <v>123.0</v>
+        <v>136.87</v>
       </c>
       <c r="K90">
         <v>6</v>
       </c>
       <c r="L90">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M90">
-        <v>277.5</v>
+        <v>235.88</v>
       </c>
       <c r="N90">
-        <v>181.47</v>
+        <v>186.68</v>
       </c>
       <c r="O90">
-        <v>173.83</v>
+        <v>148.73</v>
       </c>
       <c r="P90">
         <v>137.57</v>
       </c>
       <c r="Q90">
-        <v>108.88</v>
+        <v>122.89</v>
       </c>
       <c r="R90">
-        <v>54.21</v>
+        <v>100.72</v>
       </c>
       <c r="S90">
-        <v>57.56</v>
+        <v>35.05</v>
       </c>
       <c r="T90">
-        <v>53.24</v>
+        <v>26.57</v>
       </c>
       <c r="U90">
-        <v>12.2</v>
+        <v>25.66</v>
+      </c>
+      <c r="V90">
+        <v>23.74</v>
+      </c>
+      <c r="W90">
+        <v>15.42</v>
+      </c>
+      <c r="X90">
+        <v>10.43</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C91">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D91" t="s">
+        <v>223</v>
+      </c>
+      <c r="E91" t="s">
         <v>224</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G91" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="H91">
-        <v>1034.8</v>
+        <v>1065.77</v>
       </c>
       <c r="I91">
-        <v>932.47</v>
+        <v>933.46</v>
       </c>
       <c r="J91">
-        <v>102.33</v>
+        <v>132.31</v>
       </c>
       <c r="K91">
         <v>6</v>
       </c>
       <c r="L91">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M91">
-        <v>235.88</v>
+        <v>277.5</v>
       </c>
       <c r="N91">
-        <v>186.68</v>
+        <v>181.47</v>
       </c>
       <c r="O91">
-        <v>148.73</v>
+        <v>173.83</v>
       </c>
       <c r="P91">
         <v>137.57</v>
       </c>
       <c r="Q91">
-        <v>122.89</v>
+        <v>108.88</v>
       </c>
       <c r="R91">
-        <v>100.72</v>
+        <v>54.21</v>
       </c>
       <c r="S91">
-        <v>35.05</v>
+        <v>57.56</v>
       </c>
       <c r="T91">
-        <v>25.66</v>
+        <v>53.24</v>
       </c>
       <c r="U91">
-        <v>15.77</v>
+        <v>12.2</v>
       </c>
       <c r="V91">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>10.43</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C92">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D92" t="s">
+        <v>225</v>
+      </c>
+      <c r="E92" t="s">
         <v>226</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G92" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="H92">
-        <v>1031.01</v>
+        <v>1051.2</v>
       </c>
       <c r="I92">
-        <v>1031.01</v>
+        <v>820.25</v>
       </c>
       <c r="J92">
-        <v>0.0</v>
+        <v>230.95</v>
       </c>
       <c r="K92">
         <v>6</v>
       </c>
       <c r="L92">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M92">
-        <v>237.44</v>
+        <v>255.0</v>
       </c>
       <c r="N92">
-        <v>218.18</v>
+        <v>172.68</v>
       </c>
       <c r="O92">
-        <v>155.27</v>
+        <v>148.73</v>
       </c>
       <c r="P92">
-        <v>143.63</v>
+        <v>86.18</v>
       </c>
       <c r="Q92">
-        <v>143.63</v>
+        <v>83.93</v>
       </c>
       <c r="R92">
-        <v>132.86</v>
+        <v>73.73</v>
+      </c>
+      <c r="S92">
+        <v>62.23</v>
+      </c>
+      <c r="T92">
+        <v>62.23</v>
+      </c>
+      <c r="U92">
+        <v>36.29</v>
+      </c>
+      <c r="V92">
+        <v>35.05</v>
+      </c>
+      <c r="W92">
+        <v>18.43</v>
+      </c>
+      <c r="X92">
+        <v>16.72</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C93">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D93" t="s">
+        <v>227</v>
+      </c>
+      <c r="E93" t="s">
         <v>228</v>
       </c>
-      <c r="E93" t="s">
+      <c r="F93">
+        <v>1992</v>
+      </c>
+      <c r="G93" t="s">
         <v>229</v>
       </c>
-      <c r="F93">
-[...4 lines deleted...]
-      </c>
       <c r="H93">
-        <v>1027.71</v>
+        <v>1050.91</v>
       </c>
       <c r="I93">
-        <v>910.24</v>
+        <v>704.84</v>
       </c>
       <c r="J93">
-        <v>117.47</v>
+        <v>346.07</v>
       </c>
       <c r="K93">
         <v>6</v>
       </c>
       <c r="L93">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M93">
-        <v>255.0</v>
+        <v>201.82</v>
       </c>
       <c r="N93">
-        <v>218.18</v>
+        <v>173.83</v>
       </c>
       <c r="O93">
-        <v>174.58</v>
+        <v>147.75</v>
       </c>
       <c r="P93">
-        <v>138.75</v>
+        <v>79.71</v>
       </c>
       <c r="Q93">
-        <v>73.73</v>
+        <v>76.98</v>
       </c>
       <c r="R93">
-        <v>50.0</v>
+        <v>24.75</v>
       </c>
       <c r="S93">
-        <v>42.14</v>
+        <v>78.63</v>
       </c>
       <c r="T93">
-        <v>26.69</v>
+        <v>72.73</v>
       </c>
       <c r="U93">
-        <v>21.82</v>
+        <v>62.64</v>
       </c>
       <c r="V93">
-        <v>16.67</v>
+        <v>51.76</v>
       </c>
       <c r="W93">
-        <v>10.15</v>
+        <v>42.42</v>
+      </c>
+      <c r="X93">
+        <v>37.89</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C94">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D94" t="s">
+        <v>230</v>
+      </c>
+      <c r="E94" t="s">
         <v>231</v>
       </c>
-      <c r="E94" t="s">
+      <c r="F94">
+        <v>2003</v>
+      </c>
+      <c r="G94" t="s">
         <v>232</v>
       </c>
-      <c r="F94">
-[...4 lines deleted...]
-      </c>
       <c r="H94">
-        <v>981.28</v>
+        <v>1034.11</v>
       </c>
       <c r="I94">
-        <v>822.28</v>
+        <v>831.64</v>
       </c>
       <c r="J94">
-        <v>159.0</v>
+        <v>202.47</v>
       </c>
       <c r="K94">
         <v>6</v>
       </c>
       <c r="L94">
         <v>6</v>
       </c>
       <c r="M94">
-        <v>194.0</v>
+        <v>218.18</v>
       </c>
       <c r="N94">
-        <v>179.45</v>
+        <v>174.58</v>
       </c>
       <c r="O94">
-        <v>153.55</v>
+        <v>173.83</v>
       </c>
       <c r="P94">
-        <v>128.34</v>
+        <v>138.75</v>
       </c>
       <c r="Q94">
-        <v>116.94</v>
+        <v>73.73</v>
       </c>
       <c r="R94">
-        <v>50.0</v>
+        <v>52.57</v>
       </c>
       <c r="S94">
-        <v>51.18</v>
+        <v>85.0</v>
       </c>
       <c r="T94">
-        <v>40.51</v>
+        <v>42.14</v>
       </c>
       <c r="U94">
-        <v>33.86</v>
+        <v>26.69</v>
       </c>
       <c r="V94">
-        <v>15.42</v>
+        <v>21.82</v>
       </c>
       <c r="W94">
-        <v>12.2</v>
+        <v>16.67</v>
       </c>
       <c r="X94">
-        <v>5.83</v>
+        <v>10.15</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C95">
-        <v>10</v>
+        <v>-2</v>
       </c>
       <c r="D95" t="s">
         <v>233</v>
       </c>
       <c r="E95" t="s">
         <v>234</v>
       </c>
       <c r="F95">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G95" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="H95">
-        <v>965.02</v>
+        <v>1002.34</v>
       </c>
       <c r="I95">
-        <v>734.07</v>
+        <v>760.18</v>
       </c>
       <c r="J95">
-        <v>230.95</v>
+        <v>242.16</v>
       </c>
       <c r="K95">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L95">
         <v>6</v>
       </c>
       <c r="M95">
-        <v>255.0</v>
+        <v>265.71</v>
       </c>
       <c r="N95">
         <v>172.68</v>
       </c>
       <c r="O95">
-        <v>148.73</v>
+        <v>114.65</v>
       </c>
       <c r="P95">
-        <v>83.93</v>
+        <v>83.22</v>
       </c>
       <c r="Q95">
-        <v>73.73</v>
+        <v>65.31</v>
+      </c>
+      <c r="R95">
+        <v>58.61</v>
       </c>
       <c r="S95">
-        <v>62.23</v>
+        <v>79.15</v>
       </c>
       <c r="T95">
-        <v>62.23</v>
+        <v>53.6</v>
       </c>
       <c r="U95">
-        <v>36.29</v>
+        <v>44.29</v>
       </c>
       <c r="V95">
-        <v>35.05</v>
+        <v>33.72</v>
       </c>
       <c r="W95">
-        <v>18.43</v>
+        <v>15.94</v>
       </c>
       <c r="X95">
-        <v>16.72</v>
+        <v>15.46</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C96">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D96" t="s">
         <v>235</v>
       </c>
       <c r="E96" t="s">
         <v>236</v>
       </c>
       <c r="F96">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G96" t="s">
         <v>32</v>
       </c>
       <c r="H96">
-        <v>953.05</v>
+        <v>973.85</v>
       </c>
       <c r="I96">
-        <v>819.07</v>
+        <v>313.2</v>
       </c>
       <c r="J96">
-        <v>133.98</v>
+        <v>660.65</v>
       </c>
       <c r="K96">
+        <v>1</v>
+      </c>
+      <c r="L96">
         <v>6</v>
       </c>
-      <c r="L96">
-[...1 lines deleted...]
-      </c>
       <c r="M96">
-        <v>187.92</v>
-[...14 lines deleted...]
-        <v>93.16</v>
+        <v>313.2</v>
       </c>
       <c r="S96">
-        <v>49.58</v>
+        <v>154.17</v>
       </c>
       <c r="T96">
-        <v>43.46</v>
+        <v>131.91</v>
       </c>
       <c r="U96">
-        <v>33.57</v>
+        <v>122.02</v>
       </c>
       <c r="V96">
-        <v>7.37</v>
+        <v>115.63</v>
+      </c>
+      <c r="W96">
+        <v>76.43</v>
+      </c>
+      <c r="X96">
+        <v>60.49</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>95</v>
       </c>
       <c r="C97">
         <v>-1</v>
       </c>
       <c r="D97" t="s">
         <v>237</v>
       </c>
       <c r="E97" t="s">
         <v>238</v>
       </c>
       <c r="F97">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G97" t="s">
-        <v>183</v>
+        <v>32</v>
       </c>
       <c r="H97">
-        <v>938.48</v>
+        <v>964.32</v>
       </c>
       <c r="I97">
-        <v>382.54</v>
+        <v>819.07</v>
       </c>
       <c r="J97">
-        <v>555.94</v>
+        <v>145.25</v>
       </c>
       <c r="K97">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L97">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M97">
-        <v>178.01</v>
+        <v>187.92</v>
       </c>
       <c r="N97">
-        <v>174.58</v>
+        <v>173.83</v>
       </c>
       <c r="O97">
-        <v>29.95</v>
+        <v>137.57</v>
+      </c>
+      <c r="P97">
+        <v>117.71</v>
+      </c>
+      <c r="Q97">
+        <v>108.88</v>
+      </c>
+      <c r="R97">
+        <v>93.16</v>
       </c>
       <c r="S97">
-        <v>193.14</v>
+        <v>49.58</v>
       </c>
       <c r="T97">
-        <v>130.79</v>
+        <v>43.46</v>
       </c>
       <c r="U97">
-        <v>100.0</v>
+        <v>33.57</v>
       </c>
       <c r="V97">
-        <v>62.91</v>
+        <v>11.27</v>
       </c>
       <c r="W97">
-        <v>43.44</v>
-[...2 lines deleted...]
-        <v>25.66</v>
+        <v>7.37</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>96</v>
       </c>
       <c r="C98">
         <v>-1</v>
       </c>
       <c r="D98" t="s">
         <v>239</v>
       </c>
       <c r="E98" t="s">
         <v>240</v>
       </c>
       <c r="F98">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="G98" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="H98">
-        <v>914.19</v>
+        <v>938.48</v>
       </c>
       <c r="I98">
-        <v>899.89</v>
+        <v>382.54</v>
       </c>
       <c r="J98">
-        <v>14.3</v>
+        <v>555.94</v>
       </c>
       <c r="K98">
+        <v>3</v>
+      </c>
+      <c r="L98">
         <v>6</v>
       </c>
-      <c r="L98">
-[...1 lines deleted...]
-      </c>
       <c r="M98">
-        <v>245.13</v>
+        <v>178.01</v>
       </c>
       <c r="N98">
-        <v>227.35</v>
+        <v>174.58</v>
       </c>
       <c r="O98">
-        <v>196.19</v>
-[...8 lines deleted...]
-        <v>38.16</v>
+        <v>29.95</v>
       </c>
       <c r="S98">
-        <v>14.3</v>
+        <v>193.14</v>
+      </c>
+      <c r="T98">
+        <v>130.79</v>
+      </c>
+      <c r="U98">
+        <v>100.0</v>
+      </c>
+      <c r="V98">
+        <v>62.91</v>
+      </c>
+      <c r="W98">
+        <v>43.44</v>
+      </c>
+      <c r="X98">
+        <v>25.66</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C99">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D99" t="s">
         <v>241</v>
       </c>
       <c r="E99" t="s">
         <v>242</v>
       </c>
       <c r="F99">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G99" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="H99">
-        <v>899.84</v>
+        <v>914.19</v>
       </c>
       <c r="I99">
-        <v>813.95</v>
+        <v>899.89</v>
       </c>
       <c r="J99">
-        <v>85.89</v>
+        <v>14.3</v>
       </c>
       <c r="K99">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M99">
-        <v>300.0</v>
+        <v>245.13</v>
       </c>
       <c r="N99">
-        <v>256.69</v>
+        <v>227.35</v>
       </c>
       <c r="O99">
-        <v>130.0</v>
+        <v>196.19</v>
       </c>
       <c r="P99">
-        <v>127.26</v>
+        <v>121.85</v>
+      </c>
+      <c r="Q99">
+        <v>71.21</v>
+      </c>
+      <c r="R99">
+        <v>38.16</v>
       </c>
       <c r="S99">
-        <v>48.81</v>
-[...2 lines deleted...]
-        <v>37.08</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="C100">
-        <v>-2</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
         <v>243</v>
       </c>
       <c r="E100" t="s">
         <v>244</v>
       </c>
       <c r="F100">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G100" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="H100">
-        <v>895.3</v>
+        <v>911.66</v>
       </c>
       <c r="I100">
-        <v>649.31</v>
+        <v>826.98</v>
       </c>
       <c r="J100">
-        <v>245.99</v>
+        <v>84.68</v>
       </c>
       <c r="K100">
         <v>6</v>
       </c>
       <c r="L100">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M100">
-        <v>173.83</v>
+        <v>219.63</v>
       </c>
       <c r="N100">
-        <v>167.86</v>
+        <v>219.63</v>
       </c>
       <c r="O100">
-        <v>113.67</v>
+        <v>219.63</v>
       </c>
       <c r="P100">
-        <v>79.71</v>
+        <v>100.72</v>
       </c>
       <c r="Q100">
-        <v>58.36</v>
+        <v>46.19</v>
       </c>
       <c r="R100">
-        <v>55.88</v>
+        <v>21.18</v>
       </c>
       <c r="S100">
-        <v>67.0</v>
+        <v>45.86</v>
       </c>
       <c r="T100">
-        <v>47.88</v>
+        <v>24.58</v>
       </c>
       <c r="U100">
-        <v>45.86</v>
-[...8 lines deleted...]
-        <v>11.32</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>99</v>
       </c>
       <c r="C101">
         <v>-1</v>
       </c>
       <c r="D101" t="s">
         <v>245</v>
       </c>
       <c r="E101" t="s">
         <v>246</v>
       </c>
       <c r="F101">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G101" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="H101">
-        <v>873.62</v>
+        <v>885.16</v>
       </c>
       <c r="I101">
-        <v>827.43</v>
+        <v>866.01</v>
       </c>
       <c r="J101">
-        <v>46.19</v>
+        <v>19.15</v>
       </c>
       <c r="K101">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M101">
-        <v>257.8</v>
+        <v>452.716</v>
       </c>
       <c r="N101">
-        <v>148.73</v>
+        <v>256.69</v>
       </c>
       <c r="O101">
-        <v>117.71</v>
-[...8 lines deleted...]
-        <v>93.16</v>
+        <v>156.6</v>
       </c>
       <c r="S101">
-        <v>15.42</v>
-[...8 lines deleted...]
-        <v>7.06</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C102">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D102" t="s">
+        <v>247</v>
+      </c>
+      <c r="E102" t="s">
         <v>248</v>
       </c>
-      <c r="E102" t="s">
+      <c r="F102">
+        <v>1998</v>
+      </c>
+      <c r="G102" t="s">
         <v>249</v>
       </c>
-      <c r="F102">
-[...4 lines deleted...]
-      </c>
       <c r="H102">
-        <v>870.7</v>
+        <v>857.99</v>
       </c>
       <c r="I102">
-        <v>683.16</v>
+        <v>809.83</v>
       </c>
       <c r="J102">
-        <v>187.54</v>
+        <v>48.16</v>
       </c>
       <c r="K102">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L102">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M102">
-        <v>256.69</v>
+        <v>194.0</v>
       </c>
       <c r="N102">
-        <v>247.88</v>
+        <v>179.45</v>
       </c>
       <c r="O102">
-        <v>133.99</v>
+        <v>179.45</v>
       </c>
       <c r="P102">
-        <v>44.6</v>
+        <v>153.55</v>
+      </c>
+      <c r="Q102">
+        <v>88.97</v>
+      </c>
+      <c r="R102">
+        <v>14.41</v>
       </c>
       <c r="S102">
-        <v>89.33</v>
+        <v>16.67</v>
       </c>
       <c r="T102">
-        <v>48.28</v>
+        <v>16.07</v>
       </c>
       <c r="U102">
-        <v>36.29</v>
-[...2 lines deleted...]
-        <v>13.64</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C103">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>192</v>
+        <v>250</v>
       </c>
       <c r="E103" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F103">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G103" t="s">
-        <v>26</v>
+        <v>186</v>
       </c>
       <c r="H103">
-        <v>866.26</v>
+        <v>855.82</v>
       </c>
       <c r="I103">
-        <v>677.19</v>
+        <v>642.83</v>
       </c>
       <c r="J103">
-        <v>189.07</v>
+        <v>212.99</v>
       </c>
       <c r="K103">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L103">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M103">
-        <v>677.19</v>
+        <v>194.0</v>
+      </c>
+      <c r="N103">
+        <v>153.55</v>
+      </c>
+      <c r="O103">
+        <v>128.34</v>
+      </c>
+      <c r="P103">
+        <v>116.94</v>
+      </c>
+      <c r="Q103">
+        <v>50.0</v>
       </c>
       <c r="S103">
-        <v>96.57</v>
+        <v>59.82</v>
       </c>
       <c r="T103">
-        <v>92.5</v>
+        <v>51.18</v>
+      </c>
+      <c r="U103">
+        <v>40.51</v>
+      </c>
+      <c r="V103">
+        <v>33.86</v>
+      </c>
+      <c r="W103">
+        <v>15.42</v>
+      </c>
+      <c r="X103">
+        <v>12.2</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C104">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D104" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E104" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F104">
         <v>1998</v>
       </c>
       <c r="G104" t="s">
-        <v>253</v>
+        <v>92</v>
       </c>
       <c r="H104">
-        <v>857.99</v>
+        <v>847.32</v>
       </c>
       <c r="I104">
-        <v>809.83</v>
+        <v>616.57</v>
       </c>
       <c r="J104">
-        <v>48.16</v>
+        <v>230.75</v>
       </c>
       <c r="K104">
         <v>6</v>
       </c>
       <c r="L104">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M104">
-        <v>194.0</v>
+        <v>173.83</v>
       </c>
       <c r="N104">
-        <v>179.45</v>
+        <v>167.86</v>
       </c>
       <c r="O104">
-        <v>179.45</v>
+        <v>113.67</v>
       </c>
       <c r="P104">
-        <v>153.55</v>
+        <v>79.71</v>
       </c>
       <c r="Q104">
-        <v>88.97</v>
+        <v>55.88</v>
       </c>
       <c r="R104">
-        <v>14.41</v>
+        <v>25.62</v>
       </c>
       <c r="S104">
-        <v>16.67</v>
+        <v>67.0</v>
       </c>
       <c r="T104">
-        <v>16.07</v>
+        <v>47.88</v>
       </c>
       <c r="U104">
-        <v>15.42</v>
+        <v>45.86</v>
+      </c>
+      <c r="V104">
+        <v>39.24</v>
+      </c>
+      <c r="W104">
+        <v>19.45</v>
+      </c>
+      <c r="X104">
+        <v>11.32</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="C105">
-        <v>-1</v>
+        <v>19</v>
       </c>
       <c r="D105" t="s">
+        <v>121</v>
+      </c>
+      <c r="E105" t="s">
         <v>254</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G105" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="H105">
-        <v>856.77</v>
+        <v>845.54</v>
       </c>
       <c r="I105">
-        <v>772.92</v>
+        <v>780.77</v>
       </c>
       <c r="J105">
-        <v>83.85</v>
+        <v>64.77</v>
       </c>
       <c r="K105">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L105">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M105">
-        <v>226.74</v>
+        <v>256.69</v>
       </c>
       <c r="N105">
-        <v>194.0</v>
+        <v>160.79</v>
       </c>
       <c r="O105">
-        <v>142.03</v>
+        <v>146.42</v>
       </c>
       <c r="P105">
-        <v>117.71</v>
+        <v>135.44</v>
       </c>
       <c r="Q105">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>46.19</v>
+        <v>81.43</v>
       </c>
       <c r="S105">
-        <v>55.33</v>
+        <v>33.05</v>
       </c>
       <c r="T105">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>31.72</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E106" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F106">
         <v>2006</v>
       </c>
       <c r="G106" t="s">
         <v>29</v>
       </c>
       <c r="H106">
         <v>845.54</v>
       </c>
       <c r="I106">
         <v>845.54</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>6</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
         <v>203.16</v>
       </c>
       <c r="N106">
         <v>137.57</v>
       </c>
       <c r="O106">
         <v>136.67</v>
       </c>
       <c r="P106">
         <v>127.26</v>
       </c>
       <c r="Q106">
         <v>123.94</v>
       </c>
       <c r="R106">
         <v>116.94</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C107">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D107" t="s">
+        <v>256</v>
+      </c>
+      <c r="E107" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="F107">
         <v>2003</v>
       </c>
       <c r="G107" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
       <c r="H107">
         <v>844.02</v>
       </c>
       <c r="I107">
         <v>677.95</v>
       </c>
       <c r="J107">
         <v>166.07</v>
       </c>
       <c r="K107">
         <v>6</v>
       </c>
       <c r="L107">
         <v>6</v>
       </c>
       <c r="M107">
         <v>245.78</v>
       </c>
       <c r="N107">
         <v>114.65</v>
       </c>
       <c r="O107">
         <v>86.55</v>
       </c>
@@ -10575,18257 +10617,18207 @@
       </c>
       <c r="S107">
         <v>50.02</v>
       </c>
       <c r="T107">
         <v>45.86</v>
       </c>
       <c r="U107">
         <v>26.57</v>
       </c>
       <c r="V107">
         <v>20.48</v>
       </c>
       <c r="W107">
         <v>11.77</v>
       </c>
       <c r="X107">
         <v>11.37</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C108">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D108" t="s">
+        <v>258</v>
+      </c>
+      <c r="E108" t="s">
         <v>259</v>
       </c>
-      <c r="E108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G108" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="H108">
-        <v>834.12</v>
+        <v>836.56</v>
       </c>
       <c r="I108">
-        <v>637.22</v>
+        <v>682.24</v>
       </c>
       <c r="J108">
-        <v>196.9</v>
+        <v>154.32</v>
       </c>
       <c r="K108">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L108">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M108">
-        <v>229.29</v>
+        <v>219.63</v>
       </c>
       <c r="N108">
-        <v>201.82</v>
+        <v>187.92</v>
       </c>
       <c r="O108">
-        <v>122.89</v>
+        <v>98.09</v>
       </c>
       <c r="P108">
-        <v>83.22</v>
+        <v>79.71</v>
+      </c>
+      <c r="Q108">
+        <v>53.98</v>
+      </c>
+      <c r="R108">
+        <v>42.91</v>
       </c>
       <c r="S108">
-        <v>92.5</v>
+        <v>53.6</v>
       </c>
       <c r="T108">
-        <v>82.63</v>
+        <v>26.57</v>
       </c>
       <c r="U108">
-        <v>21.77</v>
+        <v>23.59</v>
+      </c>
+      <c r="V108">
+        <v>18.79</v>
+      </c>
+      <c r="W108">
+        <v>16.67</v>
+      </c>
+      <c r="X108">
+        <v>15.1</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="C109">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
+        <v>260</v>
+      </c>
+      <c r="E109" t="s">
         <v>261</v>
       </c>
-      <c r="E109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G109" t="s">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H109">
-        <v>825.06</v>
+        <v>835.97</v>
       </c>
       <c r="I109">
-        <v>809.64</v>
+        <v>706.7</v>
       </c>
       <c r="J109">
-        <v>15.42</v>
+        <v>129.27</v>
       </c>
       <c r="K109">
         <v>6</v>
       </c>
       <c r="L109">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M109">
-        <v>255.0</v>
+        <v>169.3</v>
       </c>
       <c r="N109">
-        <v>159.73</v>
+        <v>161.48</v>
       </c>
       <c r="O109">
-        <v>150.0</v>
+        <v>160.79</v>
       </c>
       <c r="P109">
-        <v>148.73</v>
+        <v>137.57</v>
       </c>
       <c r="Q109">
-        <v>49.93</v>
+        <v>48.63</v>
       </c>
       <c r="R109">
-        <v>46.25</v>
+        <v>28.93</v>
       </c>
       <c r="S109">
-        <v>15.42</v>
+        <v>33.57</v>
+      </c>
+      <c r="T109">
+        <v>29.99</v>
+      </c>
+      <c r="U109">
+        <v>27.98</v>
+      </c>
+      <c r="V109">
+        <v>27.57</v>
+      </c>
+      <c r="W109">
+        <v>5.17</v>
+      </c>
+      <c r="X109">
+        <v>4.99</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C110">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D110" t="s">
+        <v>262</v>
+      </c>
+      <c r="E110" t="s">
         <v>263</v>
       </c>
-      <c r="E110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F110">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G110" t="s">
-        <v>170</v>
+        <v>92</v>
       </c>
       <c r="H110">
-        <v>819.87</v>
+        <v>834.12</v>
       </c>
       <c r="I110">
-        <v>741.69</v>
+        <v>637.22</v>
       </c>
       <c r="J110">
-        <v>78.18</v>
+        <v>196.9</v>
       </c>
       <c r="K110">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L110">
         <v>3</v>
       </c>
       <c r="M110">
-        <v>226.74</v>
+        <v>229.29</v>
       </c>
       <c r="N110">
-        <v>209.74</v>
+        <v>201.82</v>
       </c>
       <c r="O110">
-        <v>125.0</v>
+        <v>122.89</v>
       </c>
       <c r="P110">
-        <v>98.93</v>
-[...5 lines deleted...]
-        <v>31.28</v>
+        <v>83.22</v>
       </c>
       <c r="S110">
-        <v>47.34</v>
+        <v>92.5</v>
       </c>
       <c r="T110">
-        <v>15.42</v>
+        <v>82.63</v>
       </c>
       <c r="U110">
-        <v>15.42</v>
+        <v>21.77</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="C111">
-        <v>13</v>
+        <v>-19</v>
       </c>
       <c r="D111" t="s">
+        <v>264</v>
+      </c>
+      <c r="E111" t="s">
         <v>265</v>
       </c>
-      <c r="E111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G111" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="H111">
-        <v>816.4</v>
+        <v>830.79</v>
       </c>
       <c r="I111">
-        <v>723.98</v>
+        <v>441.62</v>
       </c>
       <c r="J111">
-        <v>92.42</v>
+        <v>389.17</v>
       </c>
       <c r="K111">
+        <v>4</v>
+      </c>
+      <c r="L111">
         <v>6</v>
       </c>
-      <c r="L111">
-[...1 lines deleted...]
-      </c>
       <c r="M111">
-        <v>218.18</v>
+        <v>186.68</v>
       </c>
       <c r="N111">
-        <v>117.71</v>
+        <v>143.63</v>
       </c>
       <c r="O111">
-        <v>117.71</v>
+        <v>63.09</v>
       </c>
       <c r="P111">
-        <v>116.94</v>
-[...5 lines deleted...]
-        <v>73.73</v>
+        <v>48.22</v>
       </c>
       <c r="S111">
-        <v>36.06</v>
+        <v>78.63</v>
       </c>
       <c r="T111">
-        <v>28.73</v>
+        <v>72.73</v>
       </c>
       <c r="U111">
-        <v>22.73</v>
+        <v>67.72</v>
       </c>
       <c r="V111">
-        <v>4.9</v>
+        <v>67.27</v>
+      </c>
+      <c r="W111">
+        <v>53.24</v>
+      </c>
+      <c r="X111">
+        <v>49.58</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C112">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D112" t="s">
+        <v>266</v>
+      </c>
+      <c r="E112" t="s">
         <v>267</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G112" t="s">
-        <v>32</v>
+        <v>169</v>
       </c>
       <c r="H112">
-        <v>795.47</v>
+        <v>819.87</v>
       </c>
       <c r="I112">
-        <v>795.47</v>
+        <v>741.69</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
+        <v>78.18</v>
       </c>
       <c r="K112">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L112">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M112">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="N112">
-        <v>231.25</v>
+        <v>209.74</v>
       </c>
       <c r="O112">
-        <v>203.16</v>
+        <v>125.0</v>
       </c>
       <c r="P112">
-        <v>100.72</v>
+        <v>98.93</v>
       </c>
       <c r="Q112">
-        <v>22.9</v>
+        <v>50.0</v>
+      </c>
+      <c r="R112">
+        <v>31.28</v>
+      </c>
+      <c r="S112">
+        <v>47.34</v>
+      </c>
+      <c r="T112">
+        <v>15.42</v>
+      </c>
+      <c r="U112">
+        <v>15.42</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="C113">
-        <v>-2</v>
+        <v>-12</v>
       </c>
       <c r="D113" t="s">
+        <v>268</v>
+      </c>
+      <c r="E113" t="s">
         <v>269</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113">
+        <v>1999</v>
+      </c>
+      <c r="G113" t="s">
         <v>270</v>
       </c>
-      <c r="F113">
-[...4 lines deleted...]
-      </c>
       <c r="H113">
-        <v>793.67</v>
+        <v>812.36</v>
       </c>
       <c r="I113">
-        <v>772.19</v>
+        <v>685.54</v>
       </c>
       <c r="J113">
-        <v>21.48</v>
+        <v>126.82</v>
       </c>
       <c r="K113">
         <v>6</v>
       </c>
       <c r="L113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M113">
-        <v>172.68</v>
+        <v>257.8</v>
       </c>
       <c r="N113">
-        <v>160.79</v>
+        <v>117.71</v>
       </c>
       <c r="O113">
-        <v>136.67</v>
+        <v>108.88</v>
       </c>
       <c r="P113">
-        <v>135.44</v>
+        <v>101.15</v>
       </c>
       <c r="Q113">
-        <v>86.18</v>
+        <v>50.0</v>
       </c>
       <c r="R113">
-        <v>80.43</v>
+        <v>50.0</v>
       </c>
       <c r="S113">
-        <v>21.48</v>
+        <v>49.58</v>
+      </c>
+      <c r="T113">
+        <v>31.05</v>
+      </c>
+      <c r="U113">
+        <v>15.42</v>
+      </c>
+      <c r="V113">
+        <v>15.42</v>
+      </c>
+      <c r="W113">
+        <v>8.29</v>
+      </c>
+      <c r="X113">
+        <v>7.06</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C114">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D114" t="s">
         <v>271</v>
       </c>
       <c r="E114" t="s">
         <v>272</v>
       </c>
       <c r="F114">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G114" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="H114">
-        <v>792.53</v>
+        <v>811.5</v>
       </c>
       <c r="I114">
-        <v>581.77</v>
+        <v>723.98</v>
       </c>
       <c r="J114">
-        <v>210.76</v>
+        <v>87.52</v>
       </c>
       <c r="K114">
+        <v>6</v>
+      </c>
+      <c r="L114">
         <v>3</v>
       </c>
-      <c r="L114">
-[...1 lines deleted...]
-      </c>
       <c r="M114">
-        <v>265.71</v>
+        <v>218.18</v>
       </c>
       <c r="N114">
-        <v>160.79</v>
+        <v>117.71</v>
       </c>
       <c r="O114">
-        <v>155.27</v>
+        <v>117.71</v>
+      </c>
+      <c r="P114">
+        <v>116.94</v>
+      </c>
+      <c r="Q114">
+        <v>79.71</v>
+      </c>
+      <c r="R114">
+        <v>73.73</v>
       </c>
       <c r="S114">
-        <v>67.72</v>
+        <v>36.06</v>
       </c>
       <c r="T114">
-        <v>57.94</v>
+        <v>28.73</v>
       </c>
       <c r="U114">
-        <v>51.76</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="C115">
-        <v>23</v>
+        <v>-5</v>
       </c>
       <c r="D115" t="s">
+        <v>174</v>
+      </c>
+      <c r="E115" t="s">
         <v>273</v>
       </c>
-      <c r="E115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F115">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G115" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H115">
-        <v>787.36</v>
+        <v>810.89</v>
       </c>
       <c r="I115">
-        <v>787.36</v>
+        <v>806.11</v>
       </c>
       <c r="J115">
-        <v>0.0</v>
+        <v>4.78</v>
       </c>
       <c r="K115">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L115">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M115">
-        <v>203.16</v>
+        <v>237.44</v>
       </c>
       <c r="N115">
-        <v>203.16</v>
+        <v>173.83</v>
       </c>
       <c r="O115">
-        <v>138.17</v>
+        <v>143.63</v>
       </c>
       <c r="P115">
-        <v>133.99</v>
+        <v>137.57</v>
       </c>
       <c r="Q115">
-        <v>108.88</v>
+        <v>90.74</v>
+      </c>
+      <c r="R115">
+        <v>22.9</v>
+      </c>
+      <c r="S115">
+        <v>4.78</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>112</v>
       </c>
       <c r="C116">
         <v>-3</v>
       </c>
       <c r="D116" t="s">
+        <v>274</v>
+      </c>
+      <c r="E116" t="s">
         <v>275</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G116" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H116">
-        <v>786.35</v>
+        <v>793.67</v>
       </c>
       <c r="I116">
-        <v>779.4</v>
+        <v>772.19</v>
       </c>
       <c r="J116">
-        <v>6.95</v>
+        <v>21.48</v>
       </c>
       <c r="K116">
         <v>6</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="M116">
-        <v>226.74</v>
+        <v>172.68</v>
       </c>
       <c r="N116">
-        <v>209.74</v>
+        <v>160.79</v>
       </c>
       <c r="O116">
-        <v>102.89</v>
+        <v>136.67</v>
       </c>
       <c r="P116">
-        <v>96.18</v>
+        <v>135.44</v>
       </c>
       <c r="Q116">
-        <v>91.72</v>
+        <v>86.18</v>
       </c>
       <c r="R116">
-        <v>52.13</v>
+        <v>80.43</v>
       </c>
       <c r="S116">
-        <v>6.95</v>
+        <v>21.48</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C117">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D117" t="s">
+        <v>276</v>
+      </c>
+      <c r="E117" t="s">
         <v>277</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G117" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H117">
-        <v>762.92</v>
+        <v>786.35</v>
       </c>
       <c r="I117">
-        <v>692.77</v>
+        <v>779.4</v>
       </c>
       <c r="J117">
-        <v>70.15</v>
+        <v>6.95</v>
       </c>
       <c r="K117">
         <v>6</v>
       </c>
       <c r="L117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M117">
-        <v>173.83</v>
+        <v>226.74</v>
       </c>
       <c r="N117">
-        <v>159.73</v>
+        <v>209.74</v>
       </c>
       <c r="O117">
-        <v>137.57</v>
+        <v>102.89</v>
       </c>
       <c r="P117">
-        <v>79.71</v>
+        <v>96.18</v>
       </c>
       <c r="Q117">
-        <v>73.73</v>
+        <v>91.72</v>
       </c>
       <c r="R117">
-        <v>68.2</v>
+        <v>52.13</v>
       </c>
       <c r="S117">
-        <v>36.29</v>
-[...2 lines deleted...]
-        <v>33.86</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="C118">
-        <v>30</v>
+        <v>-2</v>
       </c>
       <c r="D118" t="s">
+        <v>278</v>
+      </c>
+      <c r="E118" t="s">
         <v>279</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G118" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H118">
-        <v>741.18</v>
+        <v>778.32</v>
       </c>
       <c r="I118">
-        <v>681.08</v>
+        <v>692.77</v>
       </c>
       <c r="J118">
-        <v>60.1</v>
+        <v>85.55</v>
       </c>
       <c r="K118">
         <v>6</v>
       </c>
       <c r="L118">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M118">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="N118">
-        <v>219.63</v>
+        <v>159.73</v>
       </c>
       <c r="O118">
-        <v>100.72</v>
+        <v>137.57</v>
       </c>
       <c r="P118">
+        <v>79.71</v>
+      </c>
+      <c r="Q118">
         <v>73.73</v>
       </c>
-      <c r="Q118">
-[...1 lines deleted...]
-      </c>
       <c r="R118">
-        <v>21.18</v>
+        <v>68.2</v>
       </c>
       <c r="S118">
-        <v>45.86</v>
+        <v>36.29</v>
       </c>
       <c r="T118">
-        <v>14.24</v>
+        <v>33.86</v>
+      </c>
+      <c r="U118">
+        <v>15.4</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C119">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D119" t="s">
+        <v>280</v>
+      </c>
+      <c r="E119" t="s">
         <v>281</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G119" t="s">
-        <v>46</v>
+        <v>169</v>
       </c>
       <c r="H119">
-        <v>736.77</v>
+        <v>748.33</v>
       </c>
       <c r="I119">
-        <v>582.45</v>
+        <v>588.9</v>
       </c>
       <c r="J119">
-        <v>154.32</v>
+        <v>159.43</v>
       </c>
       <c r="K119">
         <v>6</v>
       </c>
       <c r="L119">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M119">
-        <v>219.63</v>
+        <v>194.0</v>
       </c>
       <c r="N119">
-        <v>187.92</v>
+        <v>142.03</v>
       </c>
       <c r="O119">
-        <v>53.98</v>
+        <v>117.71</v>
       </c>
       <c r="P119">
-        <v>42.91</v>
+        <v>46.25</v>
       </c>
       <c r="Q119">
-        <v>39.52</v>
+        <v>46.19</v>
       </c>
       <c r="R119">
-        <v>38.49</v>
+        <v>42.72</v>
       </c>
       <c r="S119">
-        <v>53.6</v>
+        <v>75.58</v>
       </c>
       <c r="T119">
-        <v>26.57</v>
+        <v>55.33</v>
       </c>
       <c r="U119">
-        <v>23.59</v>
+        <v>14.26</v>
       </c>
       <c r="V119">
-        <v>18.79</v>
-[...5 lines deleted...]
-        <v>15.1</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C120">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D120" t="s">
+        <v>282</v>
+      </c>
+      <c r="E120" t="s">
         <v>283</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G120" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H120">
-        <v>728.56</v>
+        <v>744.39</v>
       </c>
       <c r="I120">
-        <v>709.41</v>
+        <v>744.39</v>
       </c>
       <c r="J120">
-        <v>19.15</v>
+        <v>0.0</v>
       </c>
       <c r="K120">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L120">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M120">
-        <v>452.716</v>
+        <v>187.92</v>
       </c>
       <c r="N120">
-        <v>256.69</v>
-[...2 lines deleted...]
-        <v>19.15</v>
+        <v>147.75</v>
+      </c>
+      <c r="O120">
+        <v>137.57</v>
+      </c>
+      <c r="P120">
+        <v>117.71</v>
+      </c>
+      <c r="Q120">
+        <v>79.71</v>
+      </c>
+      <c r="R120">
+        <v>73.73</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C121">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D121" t="s">
+        <v>284</v>
+      </c>
+      <c r="E121" t="s">
         <v>285</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G121" t="s">
-        <v>85</v>
+        <v>232</v>
       </c>
       <c r="H121">
-        <v>722.95</v>
+        <v>718.57</v>
       </c>
       <c r="I121">
-        <v>522.26</v>
+        <v>649.91</v>
       </c>
       <c r="J121">
-        <v>200.69</v>
+        <v>68.66</v>
       </c>
       <c r="K121">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L121">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M121">
-        <v>245.78</v>
+        <v>255.0</v>
       </c>
       <c r="N121">
-        <v>80.06</v>
+        <v>150.0</v>
       </c>
       <c r="O121">
-        <v>65.87</v>
+        <v>148.73</v>
       </c>
       <c r="P121">
-        <v>56.36</v>
+        <v>49.93</v>
       </c>
       <c r="Q121">
         <v>46.25</v>
       </c>
-      <c r="R121">
-[...1 lines deleted...]
-      </c>
       <c r="S121">
-        <v>75.78</v>
+        <v>53.24</v>
       </c>
       <c r="T121">
-        <v>39.24</v>
-[...7 lines deleted...]
-      <c r="W121">
         <v>15.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>14.26</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C122">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="D122" t="s">
+        <v>286</v>
+      </c>
+      <c r="E122" t="s">
         <v>287</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G122" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H122">
-        <v>716.09</v>
+        <v>714.77</v>
       </c>
       <c r="I122">
-        <v>603.22</v>
+        <v>678.48</v>
       </c>
       <c r="J122">
-        <v>112.87</v>
+        <v>36.29</v>
       </c>
       <c r="K122">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L122">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M122">
-        <v>218.18</v>
+        <v>203.16</v>
       </c>
       <c r="N122">
-        <v>126.42</v>
+        <v>203.16</v>
       </c>
       <c r="O122">
-        <v>93.16</v>
+        <v>138.17</v>
       </c>
       <c r="P122">
-        <v>86.18</v>
-[...5 lines deleted...]
-        <v>36.56</v>
+        <v>133.99</v>
       </c>
       <c r="S122">
-        <v>45.56</v>
-[...8 lines deleted...]
-        <v>8.25</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C123">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D123" t="s">
-        <v>289</v>
+        <v>153</v>
       </c>
       <c r="E123" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F123">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G123" t="s">
         <v>29</v>
       </c>
       <c r="H123">
-        <v>700.41</v>
+        <v>685.63</v>
       </c>
       <c r="I123">
-        <v>700.41</v>
+        <v>577.51</v>
       </c>
       <c r="J123">
-        <v>0.0</v>
+        <v>108.12</v>
       </c>
       <c r="K123">
         <v>6</v>
       </c>
       <c r="L123">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M123">
-        <v>187.92</v>
+        <v>218.18</v>
       </c>
       <c r="N123">
-        <v>147.75</v>
+        <v>172.68</v>
       </c>
       <c r="O123">
-        <v>137.57</v>
+        <v>73.73</v>
       </c>
       <c r="P123">
-        <v>79.71</v>
+        <v>63.09</v>
       </c>
       <c r="Q123">
-        <v>73.73</v>
+        <v>36.56</v>
       </c>
       <c r="R123">
-        <v>73.73</v>
+        <v>13.27</v>
+      </c>
+      <c r="S123">
+        <v>42.14</v>
+      </c>
+      <c r="T123">
+        <v>28.54</v>
+      </c>
+      <c r="U123">
+        <v>19.45</v>
+      </c>
+      <c r="V123">
+        <v>17.99</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C124">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E124" t="s">
-        <v>292</v>
+        <v>207</v>
       </c>
       <c r="F124">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G124" t="s">
-        <v>293</v>
+        <v>60</v>
       </c>
       <c r="H124">
-        <v>698.77</v>
+        <v>676.27</v>
       </c>
       <c r="I124">
-        <v>669.09</v>
+        <v>619.39</v>
       </c>
       <c r="J124">
-        <v>29.68</v>
+        <v>56.88</v>
       </c>
       <c r="K124">
         <v>6</v>
       </c>
       <c r="L124">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M124">
-        <v>126.42</v>
+        <v>127.26</v>
       </c>
       <c r="N124">
-        <v>125.0</v>
+        <v>113.67</v>
       </c>
       <c r="O124">
-        <v>109.81</v>
+        <v>109.35</v>
       </c>
       <c r="P124">
-        <v>106.95</v>
+        <v>108.88</v>
       </c>
       <c r="Q124">
-        <v>106.95</v>
+        <v>86.18</v>
       </c>
       <c r="R124">
-        <v>93.96</v>
+        <v>74.05</v>
       </c>
       <c r="S124">
-        <v>29.68</v>
+        <v>36.29</v>
+      </c>
+      <c r="T124">
+        <v>15.42</v>
+      </c>
+      <c r="U124">
+        <v>5.17</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="C125">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>149</v>
+        <v>290</v>
       </c>
       <c r="E125" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="F125">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G125" t="s">
-        <v>29</v>
+        <v>270</v>
       </c>
       <c r="H125">
-        <v>685.63</v>
+        <v>643.72</v>
       </c>
       <c r="I125">
-        <v>577.51</v>
+        <v>567.56</v>
       </c>
       <c r="J125">
-        <v>108.12</v>
+        <v>76.16</v>
       </c>
       <c r="K125">
         <v>6</v>
       </c>
       <c r="L125">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M125">
-        <v>218.18</v>
+        <v>247.88</v>
       </c>
       <c r="N125">
-        <v>172.68</v>
+        <v>155.27</v>
       </c>
       <c r="O125">
-        <v>73.73</v>
+        <v>58.36</v>
       </c>
       <c r="P125">
-        <v>63.09</v>
+        <v>46.25</v>
       </c>
       <c r="Q125">
-        <v>36.56</v>
+        <v>33.96</v>
       </c>
       <c r="R125">
-        <v>13.27</v>
+        <v>25.84</v>
       </c>
       <c r="S125">
-        <v>42.14</v>
+        <v>28.73</v>
       </c>
       <c r="T125">
-        <v>28.54</v>
+        <v>16.67</v>
       </c>
       <c r="U125">
-        <v>19.45</v>
+        <v>16.67</v>
       </c>
       <c r="V125">
-        <v>17.99</v>
+        <v>8.92</v>
+      </c>
+      <c r="W125">
+        <v>5.17</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="C126">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>157</v>
+        <v>292</v>
       </c>
       <c r="E126" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F126">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G126" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H126">
-        <v>676.82</v>
+        <v>643.32</v>
       </c>
       <c r="I126">
-        <v>676.82</v>
+        <v>471.22</v>
       </c>
       <c r="J126">
-        <v>0.0</v>
+        <v>172.1</v>
       </c>
       <c r="K126">
         <v>6</v>
       </c>
       <c r="L126">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M126">
-        <v>237.44</v>
+        <v>126.42</v>
       </c>
       <c r="N126">
-        <v>173.83</v>
+        <v>93.16</v>
       </c>
       <c r="O126">
-        <v>137.57</v>
+        <v>86.18</v>
       </c>
       <c r="P126">
-        <v>90.74</v>
+        <v>86.18</v>
       </c>
       <c r="Q126">
-        <v>22.9</v>
+        <v>42.72</v>
       </c>
       <c r="R126">
-        <v>14.34</v>
+        <v>36.56</v>
+      </c>
+      <c r="S126">
+        <v>72.73</v>
+      </c>
+      <c r="T126">
+        <v>45.56</v>
+      </c>
+      <c r="U126">
+        <v>45.56</v>
+      </c>
+      <c r="V126">
+        <v>8.25</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C127">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E127" t="s">
-        <v>213</v>
+        <v>295</v>
       </c>
       <c r="F127">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G127" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="H127">
-        <v>676.27</v>
+        <v>629.75</v>
       </c>
       <c r="I127">
-        <v>619.39</v>
+        <v>540.8</v>
       </c>
       <c r="J127">
-        <v>56.88</v>
+        <v>88.95</v>
       </c>
       <c r="K127">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L127">
         <v>3</v>
       </c>
       <c r="M127">
-        <v>127.26</v>
+        <v>197.86</v>
       </c>
       <c r="N127">
-        <v>113.67</v>
+        <v>187.92</v>
       </c>
       <c r="O127">
-        <v>109.35</v>
+        <v>93.57</v>
       </c>
       <c r="P127">
-        <v>108.88</v>
-[...5 lines deleted...]
-        <v>74.05</v>
+        <v>61.45</v>
       </c>
       <c r="S127">
-        <v>36.29</v>
+        <v>53.6</v>
       </c>
       <c r="T127">
-        <v>15.42</v>
+        <v>20.19</v>
       </c>
       <c r="U127">
-        <v>5.17</v>
+        <v>15.16</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C128">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D128" t="s">
+        <v>296</v>
+      </c>
+      <c r="E128" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F128">
         <v>2004</v>
       </c>
       <c r="G128" t="s">
         <v>26</v>
       </c>
       <c r="H128">
-        <v>660.11</v>
+        <v>623.01</v>
       </c>
       <c r="I128">
-        <v>536.01</v>
+        <v>623.01</v>
       </c>
       <c r="J128">
-        <v>124.1</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
         <v>5</v>
       </c>
       <c r="L128">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M128">
-        <v>169.3</v>
+        <v>237.44</v>
       </c>
       <c r="N128">
-        <v>161.48</v>
+        <v>183.02</v>
       </c>
       <c r="O128">
-        <v>160.79</v>
+        <v>127.26</v>
       </c>
       <c r="P128">
-        <v>28.93</v>
+        <v>39.69</v>
       </c>
       <c r="Q128">
-        <v>15.51</v>
-[...14 lines deleted...]
-        <v>4.99</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C129">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D129" t="s">
+        <v>298</v>
+      </c>
+      <c r="E129" t="s">
         <v>299</v>
       </c>
-      <c r="E129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G129" t="s">
-        <v>247</v>
+        <v>50</v>
       </c>
       <c r="H129">
-        <v>643.72</v>
+        <v>622.77</v>
       </c>
       <c r="I129">
-        <v>567.56</v>
+        <v>518.12</v>
       </c>
       <c r="J129">
-        <v>76.16</v>
+        <v>104.65</v>
       </c>
       <c r="K129">
         <v>6</v>
       </c>
       <c r="L129">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M129">
-        <v>247.88</v>
+        <v>148.73</v>
       </c>
       <c r="N129">
-        <v>155.27</v>
+        <v>100.72</v>
       </c>
       <c r="O129">
-        <v>58.36</v>
+        <v>77.64</v>
       </c>
       <c r="P129">
-        <v>46.25</v>
+        <v>73.73</v>
       </c>
       <c r="Q129">
-        <v>33.96</v>
+        <v>63.09</v>
       </c>
       <c r="R129">
-        <v>25.84</v>
+        <v>54.21</v>
       </c>
       <c r="S129">
-        <v>28.73</v>
+        <v>24.58</v>
       </c>
       <c r="T129">
-        <v>16.67</v>
+        <v>21.96</v>
       </c>
       <c r="U129">
-        <v>16.67</v>
+        <v>16.64</v>
       </c>
       <c r="V129">
-        <v>8.92</v>
+        <v>14.26</v>
       </c>
       <c r="W129">
-        <v>5.17</v>
+        <v>14.02</v>
+      </c>
+      <c r="X129">
+        <v>13.19</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C130">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D130" t="s">
-        <v>301</v>
+        <v>99</v>
       </c>
       <c r="E130" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="F130">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G130" t="s">
-        <v>303</v>
+        <v>108</v>
       </c>
       <c r="H130">
-        <v>638.59</v>
+        <v>621.93</v>
       </c>
       <c r="I130">
-        <v>610.37</v>
+        <v>549.6</v>
       </c>
       <c r="J130">
-        <v>28.22</v>
+        <v>72.33</v>
       </c>
       <c r="K130">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M130">
-        <v>150.0</v>
+        <v>229.29</v>
       </c>
       <c r="N130">
-        <v>115.63</v>
+        <v>218.18</v>
       </c>
       <c r="O130">
-        <v>101.58</v>
+        <v>52.13</v>
       </c>
       <c r="P130">
-        <v>91.51</v>
-[...5 lines deleted...]
-        <v>67.0</v>
+        <v>50.0</v>
       </c>
       <c r="S130">
-        <v>28.22</v>
+        <v>61.45</v>
+      </c>
+      <c r="T130">
+        <v>10.88</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C131">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="D131" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E131" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F131">
         <v>2001</v>
       </c>
       <c r="G131" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="H131">
-        <v>630.79</v>
+        <v>608.71</v>
       </c>
       <c r="I131">
-        <v>493.07</v>
+        <v>595.52</v>
       </c>
       <c r="J131">
-        <v>137.72</v>
+        <v>13.19</v>
       </c>
       <c r="K131">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L131">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M131">
-        <v>219.63</v>
+        <v>144.85</v>
       </c>
       <c r="N131">
-        <v>93.16</v>
+        <v>127.81</v>
       </c>
       <c r="O131">
-        <v>86.18</v>
+        <v>117.71</v>
       </c>
       <c r="P131">
-        <v>61.45</v>
+        <v>105.15</v>
       </c>
       <c r="Q131">
-        <v>32.65</v>
+        <v>50.0</v>
+      </c>
+      <c r="R131">
+        <v>50.0</v>
       </c>
       <c r="S131">
-        <v>36.06</v>
-[...14 lines deleted...]
-        <v>15.4</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C132">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="D132" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E132" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="F132">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G132" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="H132">
-        <v>629.75</v>
+        <v>605.74</v>
       </c>
       <c r="I132">
-        <v>540.8</v>
+        <v>503.55</v>
       </c>
       <c r="J132">
-        <v>88.95</v>
+        <v>102.19</v>
       </c>
       <c r="K132">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L132">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M132">
-        <v>197.86</v>
+        <v>209.74</v>
       </c>
       <c r="N132">
-        <v>187.92</v>
+        <v>93.16</v>
       </c>
       <c r="O132">
-        <v>93.57</v>
+        <v>76.98</v>
       </c>
       <c r="P132">
-        <v>61.45</v>
+        <v>71.21</v>
+      </c>
+      <c r="Q132">
+        <v>31.28</v>
+      </c>
+      <c r="R132">
+        <v>21.18</v>
       </c>
       <c r="S132">
-        <v>53.6</v>
+        <v>31.19</v>
       </c>
       <c r="T132">
-        <v>20.19</v>
+        <v>31.05</v>
       </c>
       <c r="U132">
-        <v>15.16</v>
+        <v>18.79</v>
+      </c>
+      <c r="V132">
+        <v>13.19</v>
+      </c>
+      <c r="W132">
+        <v>7.97</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C133">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D133" t="s">
-        <v>98</v>
+        <v>305</v>
       </c>
       <c r="E133" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F133">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G133" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="H133">
-        <v>621.93</v>
+        <v>598.14</v>
       </c>
       <c r="I133">
-        <v>549.6</v>
+        <v>460.42</v>
       </c>
       <c r="J133">
-        <v>72.33</v>
+        <v>137.72</v>
       </c>
       <c r="K133">
         <v>4</v>
       </c>
       <c r="L133">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M133">
-        <v>229.29</v>
+        <v>219.63</v>
       </c>
       <c r="N133">
-        <v>218.18</v>
+        <v>93.16</v>
       </c>
       <c r="O133">
-        <v>52.13</v>
+        <v>86.18</v>
       </c>
       <c r="P133">
-        <v>50.0</v>
+        <v>61.45</v>
       </c>
       <c r="S133">
-        <v>61.45</v>
+        <v>36.06</v>
       </c>
       <c r="T133">
-        <v>10.88</v>
+        <v>28.73</v>
+      </c>
+      <c r="U133">
+        <v>26.69</v>
+      </c>
+      <c r="V133">
+        <v>15.42</v>
+      </c>
+      <c r="W133">
+        <v>15.42</v>
+      </c>
+      <c r="X133">
+        <v>15.4</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C134">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="E134" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F134">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G134" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H134">
-        <v>616.97</v>
+        <v>588.71</v>
       </c>
       <c r="I134">
-        <v>506.28</v>
+        <v>548.64</v>
       </c>
       <c r="J134">
-        <v>110.69</v>
+        <v>40.07</v>
       </c>
       <c r="K134">
         <v>6</v>
       </c>
       <c r="L134">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M134">
-        <v>209.74</v>
+        <v>219.63</v>
       </c>
       <c r="N134">
-        <v>93.16</v>
+        <v>159.73</v>
       </c>
       <c r="O134">
-        <v>76.98</v>
+        <v>73.73</v>
       </c>
       <c r="P134">
-        <v>71.21</v>
+        <v>63.09</v>
       </c>
       <c r="Q134">
-        <v>31.28</v>
+        <v>18.12</v>
       </c>
       <c r="R134">
-        <v>23.91</v>
+        <v>14.34</v>
       </c>
       <c r="S134">
-        <v>31.19</v>
+        <v>36.29</v>
       </c>
       <c r="T134">
-        <v>31.05</v>
-[...8 lines deleted...]
-        <v>13.19</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="C135">
-        <v>-2</v>
+        <v>-13</v>
       </c>
       <c r="D135" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E135" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F135">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G135" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="H135">
-        <v>616.76</v>
+        <v>567.37</v>
       </c>
       <c r="I135">
-        <v>520.9</v>
+        <v>226.53</v>
       </c>
       <c r="J135">
-        <v>95.86</v>
+        <v>340.84</v>
       </c>
       <c r="K135">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L135">
         <v>6</v>
       </c>
       <c r="M135">
-        <v>148.73</v>
+        <v>121.85</v>
       </c>
       <c r="N135">
-        <v>100.72</v>
+        <v>60.93</v>
       </c>
       <c r="O135">
-        <v>77.64</v>
-[...8 lines deleted...]
-        <v>54.21</v>
+        <v>43.75</v>
       </c>
       <c r="S135">
-        <v>24.58</v>
+        <v>103.52</v>
       </c>
       <c r="T135">
-        <v>16.64</v>
+        <v>73.21</v>
       </c>
       <c r="U135">
-        <v>14.26</v>
+        <v>62.64</v>
       </c>
       <c r="V135">
-        <v>14.02</v>
+        <v>55.95</v>
       </c>
       <c r="W135">
-        <v>13.19</v>
+        <v>28.85</v>
       </c>
       <c r="X135">
-        <v>13.17</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="C136">
-        <v>-2</v>
+        <v>27</v>
       </c>
       <c r="D136" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E136" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F136">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G136" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="H136">
-        <v>608.71</v>
+        <v>564.07</v>
       </c>
       <c r="I136">
-        <v>595.52</v>
+        <v>491.58</v>
       </c>
       <c r="J136">
-        <v>13.19</v>
+        <v>72.49</v>
       </c>
       <c r="K136">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L136">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M136">
-        <v>144.85</v>
+        <v>148.73</v>
       </c>
       <c r="N136">
-        <v>127.81</v>
+        <v>137.57</v>
       </c>
       <c r="O136">
-        <v>117.71</v>
+        <v>107.19</v>
       </c>
       <c r="P136">
-        <v>105.15</v>
-[...5 lines deleted...]
-        <v>50.0</v>
+        <v>98.09</v>
       </c>
       <c r="S136">
-        <v>13.19</v>
+        <v>57.94</v>
+      </c>
+      <c r="T136">
+        <v>14.55</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C137">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D137" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E137" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="F137">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G137" t="s">
-        <v>247</v>
+        <v>92</v>
       </c>
       <c r="H137">
-        <v>598.07</v>
+        <v>549.67</v>
       </c>
       <c r="I137">
-        <v>598.07</v>
+        <v>471.8</v>
       </c>
       <c r="J137">
-        <v>0.0</v>
+        <v>77.87</v>
       </c>
       <c r="K137">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L137">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M137">
-        <v>194.0</v>
+        <v>186.68</v>
       </c>
       <c r="N137">
-        <v>142.03</v>
+        <v>127.26</v>
       </c>
       <c r="O137">
-        <v>136.67</v>
+        <v>49.93</v>
       </c>
       <c r="P137">
-        <v>96.18</v>
+        <v>42.72</v>
       </c>
       <c r="Q137">
-        <v>29.19</v>
+        <v>39.52</v>
+      </c>
+      <c r="R137">
+        <v>25.69</v>
+      </c>
+      <c r="S137">
+        <v>33.57</v>
+      </c>
+      <c r="T137">
+        <v>26.8</v>
+      </c>
+      <c r="U137">
+        <v>14.26</v>
+      </c>
+      <c r="V137">
+        <v>3.24</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C138">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>317</v>
+        <v>121</v>
       </c>
       <c r="E138" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="F138">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G138" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="H138">
-        <v>591.13</v>
+        <v>545.72</v>
       </c>
       <c r="I138">
-        <v>546.83</v>
+        <v>479.4</v>
       </c>
       <c r="J138">
-        <v>44.3</v>
+        <v>66.32</v>
       </c>
       <c r="K138">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M138">
-        <v>186.68</v>
+        <v>235.88</v>
       </c>
       <c r="N138">
-        <v>127.26</v>
+        <v>100.72</v>
       </c>
       <c r="O138">
-        <v>100.72</v>
+        <v>79.71</v>
       </c>
       <c r="P138">
-        <v>49.93</v>
-[...5 lines deleted...]
-        <v>39.52</v>
+        <v>63.09</v>
       </c>
       <c r="S138">
-        <v>26.8</v>
+        <v>62.23</v>
       </c>
       <c r="T138">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>3.24</v>
+        <v>4.09</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C139">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D139" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E139" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F139">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G139" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="H139">
-        <v>587.97</v>
+        <v>544.84</v>
       </c>
       <c r="I139">
-        <v>309.77</v>
+        <v>276.48</v>
       </c>
       <c r="J139">
-        <v>278.2</v>
+        <v>268.36</v>
       </c>
       <c r="K139">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L139">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M139">
-        <v>187.92</v>
+        <v>80.06</v>
       </c>
       <c r="N139">
-        <v>121.85</v>
+        <v>65.87</v>
+      </c>
+      <c r="O139">
+        <v>56.36</v>
+      </c>
+      <c r="P139">
+        <v>46.25</v>
+      </c>
+      <c r="Q139">
+        <v>27.94</v>
       </c>
       <c r="S139">
-        <v>103.52</v>
+        <v>81.93</v>
       </c>
       <c r="T139">
-        <v>73.21</v>
+        <v>75.78</v>
       </c>
       <c r="U139">
-        <v>55.95</v>
+        <v>39.24</v>
       </c>
       <c r="V139">
-        <v>28.85</v>
+        <v>36.45</v>
       </c>
       <c r="W139">
-        <v>16.67</v>
+        <v>19.54</v>
+      </c>
+      <c r="X139">
+        <v>15.42</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="C140">
-        <v>-18</v>
+        <v>0</v>
       </c>
       <c r="D140" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="E140" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="F140">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="G140" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H140">
-        <v>584.18</v>
+        <v>541.97</v>
       </c>
       <c r="I140">
+        <v>541.97</v>
+      </c>
+      <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="J140">
-[...1 lines deleted...]
-      </c>
       <c r="K140">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L140">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>66.43</v>
+        <v>0</v>
+      </c>
+      <c r="M140">
+        <v>187.92</v>
+      </c>
+      <c r="N140">
+        <v>148.73</v>
+      </c>
+      <c r="O140">
+        <v>108.88</v>
+      </c>
+      <c r="P140">
+        <v>96.44</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
         <v>140</v>
       </c>
       <c r="C141">
         <v>0</v>
       </c>
       <c r="D141" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E141" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="F141">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G141" t="s">
-        <v>293</v>
+        <v>29</v>
       </c>
       <c r="H141">
-        <v>566.26</v>
+        <v>539.39</v>
       </c>
       <c r="I141">
-        <v>534.17</v>
+        <v>539.39</v>
       </c>
       <c r="J141">
-        <v>32.09</v>
+        <v>0.0</v>
       </c>
       <c r="K141">
         <v>6</v>
       </c>
       <c r="L141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M141">
-        <v>121.52</v>
+        <v>159.73</v>
       </c>
       <c r="N141">
-        <v>118.72</v>
+        <v>136.67</v>
       </c>
       <c r="O141">
-        <v>115.63</v>
+        <v>100.72</v>
       </c>
       <c r="P141">
-        <v>78.3</v>
+        <v>79.71</v>
       </c>
       <c r="Q141">
-        <v>50.0</v>
+        <v>31.28</v>
       </c>
       <c r="R141">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>32.09</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="C142">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="D142" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E142" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="F142">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G142" t="s">
-        <v>183</v>
+        <v>323</v>
       </c>
       <c r="H142">
-        <v>559.43</v>
+        <v>534.17</v>
       </c>
       <c r="I142">
-        <v>408.68</v>
+        <v>534.17</v>
       </c>
       <c r="J142">
-        <v>150.75</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
         <v>6</v>
       </c>
       <c r="L142">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M142">
-        <v>203.16</v>
+        <v>121.52</v>
       </c>
       <c r="N142">
-        <v>83.22</v>
+        <v>118.72</v>
       </c>
       <c r="O142">
-        <v>52.13</v>
+        <v>115.63</v>
       </c>
       <c r="P142">
-        <v>35.3</v>
+        <v>78.3</v>
       </c>
       <c r="Q142">
-        <v>23.91</v>
+        <v>50.0</v>
       </c>
       <c r="R142">
-        <v>10.96</v>
-[...8 lines deleted...]
-        <v>22.73</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C143">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D143" t="s">
-        <v>125</v>
+        <v>324</v>
       </c>
       <c r="E143" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F143">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G143" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="H143">
-        <v>549.31</v>
+        <v>532.06</v>
       </c>
       <c r="I143">
-        <v>484.54</v>
+        <v>525.7</v>
       </c>
       <c r="J143">
-        <v>64.77</v>
+        <v>6.36</v>
       </c>
       <c r="K143">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M143">
-        <v>256.69</v>
+        <v>173.83</v>
       </c>
       <c r="N143">
-        <v>146.42</v>
+        <v>108.88</v>
       </c>
       <c r="O143">
-        <v>81.43</v>
+        <v>105.15</v>
+      </c>
+      <c r="P143">
+        <v>68.2</v>
+      </c>
+      <c r="Q143">
+        <v>36.71</v>
+      </c>
+      <c r="R143">
+        <v>32.93</v>
       </c>
       <c r="S143">
-        <v>33.05</v>
-[...2 lines deleted...]
-        <v>31.72</v>
+        <v>6.36</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C144">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D144" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E144" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F144">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G144" t="s">
-        <v>69</v>
+        <v>323</v>
       </c>
       <c r="H144">
-        <v>541.97</v>
+        <v>524.58</v>
       </c>
       <c r="I144">
-        <v>541.97</v>
+        <v>452.33</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
+        <v>72.25</v>
       </c>
       <c r="K144">
         <v>4</v>
       </c>
       <c r="L144">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M144">
-        <v>187.92</v>
+        <v>126.42</v>
       </c>
       <c r="N144">
-        <v>148.73</v>
+        <v>125.0</v>
       </c>
       <c r="O144">
-        <v>108.88</v>
+        <v>106.95</v>
       </c>
       <c r="P144">
-        <v>96.44</v>
+        <v>93.96</v>
+      </c>
+      <c r="S144">
+        <v>36.6</v>
+      </c>
+      <c r="T144">
+        <v>35.65</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="C145">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D145" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="E145" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="F145">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H145">
-        <v>539.39</v>
+        <v>516.18</v>
       </c>
       <c r="I145">
-        <v>539.39</v>
+        <v>470.63</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
+        <v>45.55</v>
       </c>
       <c r="K145">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L145">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M145">
-        <v>159.73</v>
+        <v>203.16</v>
       </c>
       <c r="N145">
-        <v>136.67</v>
+        <v>105.15</v>
       </c>
       <c r="O145">
-        <v>100.72</v>
+        <v>95.17</v>
       </c>
       <c r="P145">
-        <v>79.71</v>
-[...5 lines deleted...]
-        <v>31.28</v>
+        <v>67.15</v>
+      </c>
+      <c r="S145">
+        <v>19.87</v>
+      </c>
+      <c r="T145">
+        <v>15.42</v>
+      </c>
+      <c r="U145">
+        <v>10.26</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C146">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D146" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E146" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="F146">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G146" t="s">
-        <v>55</v>
+        <v>323</v>
       </c>
       <c r="H146">
-        <v>537.83</v>
+        <v>515.16</v>
       </c>
       <c r="I146">
-        <v>283.74</v>
+        <v>474.35</v>
       </c>
       <c r="J146">
-        <v>254.09</v>
+        <v>40.81</v>
       </c>
       <c r="K146">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L146">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M146">
-        <v>89.97</v>
+        <v>112.41</v>
       </c>
       <c r="N146">
-        <v>76.98</v>
+        <v>109.81</v>
       </c>
       <c r="O146">
-        <v>71.81</v>
+        <v>106.95</v>
       </c>
       <c r="P146">
-        <v>44.98</v>
+        <v>98.93</v>
+      </c>
+      <c r="Q146">
+        <v>46.25</v>
       </c>
       <c r="S146">
-        <v>62.23</v>
+        <v>24.14</v>
       </c>
       <c r="T146">
-        <v>50.0</v>
-[...11 lines deleted...]
-        <v>28.85</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="C147">
-        <v>28</v>
+        <v>-2</v>
       </c>
       <c r="D147" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E147" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="F147">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G147" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="H147">
-        <v>531.23</v>
+        <v>514.51</v>
       </c>
       <c r="I147">
-        <v>516.68</v>
+        <v>483.58</v>
       </c>
       <c r="J147">
-        <v>14.55</v>
+        <v>30.93</v>
       </c>
       <c r="K147">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L147">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M147">
-        <v>173.83</v>
+        <v>204.03</v>
       </c>
       <c r="N147">
-        <v>137.57</v>
+        <v>112.71</v>
       </c>
       <c r="O147">
-        <v>107.19</v>
+        <v>58.36</v>
       </c>
       <c r="P147">
-        <v>98.09</v>
+        <v>56.84</v>
+      </c>
+      <c r="Q147">
+        <v>30.46</v>
+      </c>
+      <c r="R147">
+        <v>21.18</v>
       </c>
       <c r="S147">
-        <v>14.55</v>
+        <v>16.67</v>
+      </c>
+      <c r="T147">
+        <v>14.26</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="C148">
-        <v>-1</v>
+        <v>-11</v>
       </c>
       <c r="D148" t="s">
+        <v>334</v>
+      </c>
+      <c r="E148" t="s">
+        <v>335</v>
+      </c>
+      <c r="F148">
+        <v>2006</v>
+      </c>
+      <c r="G148" t="s">
         <v>336</v>
       </c>
-      <c r="E148" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H148">
-        <v>526.06</v>
+        <v>514.44</v>
       </c>
       <c r="I148">
-        <v>472.06</v>
+        <v>424.14</v>
       </c>
       <c r="J148">
-        <v>54.0</v>
+        <v>90.3</v>
       </c>
       <c r="K148">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L148">
         <v>3</v>
       </c>
       <c r="M148">
-        <v>128.34</v>
+        <v>150.0</v>
       </c>
       <c r="N148">
-        <v>125.0</v>
+        <v>115.63</v>
       </c>
       <c r="O148">
-        <v>118.72</v>
+        <v>91.51</v>
       </c>
       <c r="P148">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>67.0</v>
       </c>
       <c r="S148">
-        <v>20.66</v>
+        <v>33.86</v>
       </c>
       <c r="T148">
-        <v>16.67</v>
+        <v>28.22</v>
       </c>
       <c r="U148">
-        <v>16.67</v>
+        <v>28.22</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C149">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D149" t="s">
+        <v>337</v>
+      </c>
+      <c r="E149" t="s">
         <v>338</v>
       </c>
-      <c r="E149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G149" t="s">
-        <v>293</v>
+        <v>199</v>
       </c>
       <c r="H149">
-        <v>515.16</v>
+        <v>498.62</v>
       </c>
       <c r="I149">
-        <v>474.35</v>
+        <v>276.69</v>
       </c>
       <c r="J149">
-        <v>40.81</v>
+        <v>221.93</v>
       </c>
       <c r="K149">
+        <v>3</v>
+      </c>
+      <c r="L149">
         <v>5</v>
       </c>
-      <c r="L149">
-[...1 lines deleted...]
-      </c>
       <c r="M149">
-        <v>112.41</v>
+        <v>203.16</v>
       </c>
       <c r="N149">
-        <v>109.81</v>
+        <v>44.6</v>
       </c>
       <c r="O149">
-        <v>106.95</v>
-[...5 lines deleted...]
-        <v>46.25</v>
+        <v>28.93</v>
       </c>
       <c r="S149">
-        <v>24.14</v>
+        <v>76.43</v>
       </c>
       <c r="T149">
-        <v>16.67</v>
+        <v>46.98</v>
+      </c>
+      <c r="U149">
+        <v>45.86</v>
+      </c>
+      <c r="V149">
+        <v>33.21</v>
+      </c>
+      <c r="W149">
+        <v>19.45</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C150">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D150" t="s">
+        <v>339</v>
+      </c>
+      <c r="E150" t="s">
         <v>340</v>
       </c>
-      <c r="E150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G150" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="H150">
-        <v>514.64</v>
+        <v>495.21</v>
       </c>
       <c r="I150">
-        <v>508.28</v>
+        <v>160.79</v>
       </c>
       <c r="J150">
-        <v>6.36</v>
+        <v>334.42</v>
       </c>
       <c r="K150">
+        <v>1</v>
+      </c>
+      <c r="L150">
         <v>6</v>
       </c>
-      <c r="L150">
-[...1 lines deleted...]
-      </c>
       <c r="M150">
-        <v>173.83</v>
-[...14 lines deleted...]
-        <v>15.51</v>
+        <v>160.79</v>
       </c>
       <c r="S150">
-        <v>6.36</v>
+        <v>88.57</v>
+      </c>
+      <c r="T150">
+        <v>67.72</v>
+      </c>
+      <c r="U150">
+        <v>57.94</v>
+      </c>
+      <c r="V150">
+        <v>51.76</v>
+      </c>
+      <c r="W150">
+        <v>51.76</v>
+      </c>
+      <c r="X150">
+        <v>16.67</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C151">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D151" t="s">
-        <v>149</v>
+        <v>341</v>
       </c>
       <c r="E151" t="s">
         <v>342</v>
       </c>
       <c r="F151">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="G151" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="H151">
-        <v>495.69</v>
+        <v>490.61</v>
       </c>
       <c r="I151">
-        <v>320.74</v>
+        <v>467.9</v>
       </c>
       <c r="J151">
-        <v>174.95</v>
+        <v>22.71</v>
       </c>
       <c r="K151">
         <v>6</v>
       </c>
       <c r="L151">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M151">
-        <v>86.18</v>
+        <v>167.86</v>
       </c>
       <c r="N151">
-        <v>63.09</v>
+        <v>166.0</v>
       </c>
       <c r="O151">
-        <v>58.36</v>
+        <v>65.87</v>
       </c>
       <c r="P151">
-        <v>53.98</v>
+        <v>50.15</v>
       </c>
       <c r="Q151">
-        <v>30.2</v>
+        <v>9.71</v>
       </c>
       <c r="R151">
-        <v>28.93</v>
+        <v>8.31</v>
       </c>
       <c r="S151">
-        <v>56.69</v>
+        <v>16.67</v>
       </c>
       <c r="T151">
-        <v>30.85</v>
-[...11 lines deleted...]
-        <v>13.17</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C152">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D152" t="s">
+        <v>153</v>
+      </c>
+      <c r="E152" t="s">
         <v>343</v>
       </c>
-      <c r="E152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F152">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G152" t="s">
-        <v>253</v>
+        <v>103</v>
       </c>
       <c r="H152">
-        <v>490.61</v>
+        <v>477.58</v>
       </c>
       <c r="I152">
-        <v>467.9</v>
+        <v>302.63</v>
       </c>
       <c r="J152">
-        <v>22.71</v>
+        <v>174.95</v>
       </c>
       <c r="K152">
         <v>6</v>
       </c>
       <c r="L152">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M152">
-        <v>167.86</v>
+        <v>86.18</v>
       </c>
       <c r="N152">
-        <v>166.0</v>
+        <v>63.09</v>
       </c>
       <c r="O152">
-        <v>65.87</v>
+        <v>58.36</v>
       </c>
       <c r="P152">
-        <v>50.15</v>
+        <v>53.98</v>
       </c>
       <c r="Q152">
-        <v>9.71</v>
+        <v>22.9</v>
       </c>
       <c r="R152">
-        <v>8.31</v>
+        <v>18.12</v>
       </c>
       <c r="S152">
-        <v>16.67</v>
+        <v>56.69</v>
       </c>
       <c r="T152">
-        <v>6.04</v>
+        <v>30.85</v>
+      </c>
+      <c r="U152">
+        <v>26.81</v>
+      </c>
+      <c r="V152">
+        <v>26.4</v>
+      </c>
+      <c r="W152">
+        <v>21.03</v>
+      </c>
+      <c r="X152">
+        <v>13.17</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C153">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D153" t="s">
+        <v>344</v>
+      </c>
+      <c r="E153" t="s">
         <v>345</v>
       </c>
-      <c r="E153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G153" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="H153">
-        <v>484.05</v>
+        <v>472.54</v>
       </c>
       <c r="I153">
-        <v>453.12</v>
+        <v>338.59</v>
       </c>
       <c r="J153">
-        <v>30.93</v>
+        <v>133.95</v>
       </c>
       <c r="K153">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L153">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M153">
-        <v>204.03</v>
-[...11 lines deleted...]
-        <v>21.18</v>
+        <v>338.59</v>
       </c>
       <c r="S153">
+        <v>42.42</v>
+      </c>
+      <c r="T153">
+        <v>28.73</v>
+      </c>
+      <c r="U153">
+        <v>24.68</v>
+      </c>
+      <c r="V153">
         <v>16.67</v>
       </c>
-      <c r="T153">
-        <v>14.26</v>
+      <c r="W153">
+        <v>16.67</v>
+      </c>
+      <c r="X153">
+        <v>4.78</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C154">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D154" t="s">
+        <v>346</v>
+      </c>
+      <c r="E154" t="s">
         <v>347</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G154" t="s">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="H154">
-        <v>478.67</v>
+        <v>472.16</v>
       </c>
       <c r="I154">
-        <v>418.55</v>
+        <v>0.0</v>
       </c>
       <c r="J154">
-        <v>60.12</v>
+        <v>472.16</v>
       </c>
       <c r="K154">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L154">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>153.55</v>
+        <v>3</v>
       </c>
       <c r="S154">
-        <v>47.88</v>
+        <v>263.82</v>
       </c>
       <c r="T154">
-        <v>12.24</v>
+        <v>152.86</v>
+      </c>
+      <c r="U154">
+        <v>55.48</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C155">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D155" t="s">
-        <v>321</v>
+        <v>348</v>
       </c>
       <c r="E155" t="s">
         <v>349</v>
       </c>
       <c r="F155">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G155" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="H155">
-        <v>478.42</v>
+        <v>468.74</v>
       </c>
       <c r="I155">
-        <v>368.26</v>
+        <v>404.07</v>
       </c>
       <c r="J155">
-        <v>110.16</v>
+        <v>64.67</v>
       </c>
       <c r="K155">
         <v>4</v>
       </c>
       <c r="L155">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M155">
-        <v>138.75</v>
+        <v>142.03</v>
       </c>
       <c r="N155">
-        <v>84.65</v>
+        <v>136.67</v>
       </c>
       <c r="O155">
-        <v>72.43</v>
+        <v>96.18</v>
       </c>
       <c r="P155">
-        <v>72.43</v>
+        <v>29.19</v>
       </c>
       <c r="S155">
-        <v>34.69</v>
-[...11 lines deleted...]
-        <v>11.56</v>
+        <v>64.67</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C156">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D156" t="s">
         <v>350</v>
       </c>
       <c r="E156" t="s">
         <v>351</v>
       </c>
       <c r="F156">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G156" t="s">
-        <v>183</v>
+        <v>352</v>
       </c>
       <c r="H156">
-        <v>472.54</v>
+        <v>451.5</v>
       </c>
       <c r="I156">
-        <v>338.59</v>
+        <v>451.5</v>
       </c>
       <c r="J156">
-        <v>133.95</v>
+        <v>0.0</v>
       </c>
       <c r="K156">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L156">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M156">
-        <v>338.59</v>
-[...17 lines deleted...]
-        <v>4.78</v>
+        <v>186.68</v>
+      </c>
+      <c r="N156">
+        <v>172.68</v>
+      </c>
+      <c r="O156">
+        <v>56.84</v>
+      </c>
+      <c r="P156">
+        <v>35.3</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C157">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D157" t="s">
-        <v>352</v>
+        <v>167</v>
       </c>
       <c r="E157" t="s">
         <v>353</v>
       </c>
       <c r="F157">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G157" t="s">
         <v>108</v>
       </c>
       <c r="H157">
-        <v>472.16</v>
+        <v>450.37</v>
       </c>
       <c r="I157">
+        <v>450.37</v>
+      </c>
+      <c r="J157">
         <v>0.0</v>
       </c>
-      <c r="J157">
-[...1 lines deleted...]
-      </c>
       <c r="K157">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L157">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>55.48</v>
+        <v>0</v>
+      </c>
+      <c r="M157">
+        <v>127.26</v>
+      </c>
+      <c r="N157">
+        <v>117.71</v>
+      </c>
+      <c r="O157">
+        <v>66.43</v>
+      </c>
+      <c r="P157">
+        <v>50.0</v>
+      </c>
+      <c r="Q157">
+        <v>46.25</v>
+      </c>
+      <c r="R157">
+        <v>42.72</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C158">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D158" t="s">
         <v>354</v>
       </c>
       <c r="E158" t="s">
         <v>355</v>
       </c>
       <c r="F158">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G158" t="s">
-        <v>356</v>
+        <v>67</v>
       </c>
       <c r="H158">
-        <v>456.77</v>
+        <v>450.24</v>
       </c>
       <c r="I158">
-        <v>381.76</v>
+        <v>429.18</v>
       </c>
       <c r="J158">
-        <v>75.01</v>
+        <v>21.06</v>
       </c>
       <c r="K158">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L158">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M158">
-        <v>138.75</v>
+        <v>100.06</v>
       </c>
       <c r="N158">
-        <v>106.95</v>
+        <v>93.16</v>
       </c>
       <c r="O158">
-        <v>72.43</v>
+        <v>83.22</v>
       </c>
       <c r="P158">
-        <v>63.63</v>
+        <v>53.98</v>
+      </c>
+      <c r="Q158">
+        <v>52.57</v>
+      </c>
+      <c r="R158">
+        <v>46.19</v>
       </c>
       <c r="S158">
-        <v>41.67</v>
+        <v>16.64</v>
       </c>
       <c r="T158">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="C159">
-        <v>-32</v>
+        <v>-3</v>
       </c>
       <c r="D159" t="s">
-        <v>125</v>
+        <v>356</v>
       </c>
       <c r="E159" t="s">
         <v>357</v>
       </c>
       <c r="F159">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G159" t="s">
         <v>55</v>
       </c>
       <c r="H159">
-        <v>453.18</v>
+        <v>449.0</v>
       </c>
       <c r="I159">
-        <v>390.95</v>
+        <v>193.77</v>
       </c>
       <c r="J159">
-        <v>62.23</v>
+        <v>255.23</v>
       </c>
       <c r="K159">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L159">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M159">
-        <v>235.88</v>
+        <v>76.98</v>
       </c>
       <c r="N159">
-        <v>79.71</v>
+        <v>71.81</v>
       </c>
       <c r="O159">
-        <v>63.09</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>44.98</v>
       </c>
       <c r="S159">
         <v>62.23</v>
+      </c>
+      <c r="T159">
+        <v>50.0</v>
+      </c>
+      <c r="U159">
+        <v>41.76</v>
+      </c>
+      <c r="V159">
+        <v>40.2</v>
+      </c>
+      <c r="W159">
+        <v>31.05</v>
+      </c>
+      <c r="X159">
+        <v>29.99</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C160">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D160" t="s">
-        <v>168</v>
+        <v>358</v>
       </c>
       <c r="E160" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F160">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G160" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="H160">
-        <v>450.37</v>
+        <v>446.63</v>
       </c>
       <c r="I160">
-        <v>450.37</v>
+        <v>325.46</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
+        <v>121.17</v>
       </c>
       <c r="K160">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L160">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M160">
-        <v>127.26</v>
+        <v>203.16</v>
       </c>
       <c r="N160">
-        <v>117.71</v>
+        <v>52.13</v>
       </c>
       <c r="O160">
-        <v>66.43</v>
+        <v>35.3</v>
       </c>
       <c r="P160">
-        <v>50.0</v>
+        <v>23.91</v>
       </c>
       <c r="Q160">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>42.72</v>
+        <v>10.96</v>
+      </c>
+      <c r="S160">
+        <v>70.7</v>
+      </c>
+      <c r="T160">
+        <v>27.74</v>
+      </c>
+      <c r="U160">
+        <v>22.73</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C161">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D161" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E161" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F161">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G161" t="s">
-        <v>26</v>
+        <v>249</v>
       </c>
       <c r="H161">
-        <v>439.99</v>
+        <v>432.7</v>
       </c>
       <c r="I161">
-        <v>439.99</v>
+        <v>409.44</v>
       </c>
       <c r="J161">
-        <v>0.0</v>
+        <v>23.26</v>
       </c>
       <c r="K161">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L161">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M161">
         <v>237.44</v>
       </c>
       <c r="N161">
-        <v>127.26</v>
+        <v>58.36</v>
       </c>
       <c r="O161">
-        <v>39.69</v>
+        <v>35.3</v>
       </c>
       <c r="P161">
-        <v>35.6</v>
+        <v>33.81</v>
+      </c>
+      <c r="Q161">
+        <v>27.77</v>
+      </c>
+      <c r="R161">
+        <v>16.76</v>
+      </c>
+      <c r="S161">
+        <v>13.19</v>
+      </c>
+      <c r="T161">
+        <v>10.07</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C162">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D162" t="s">
-        <v>77</v>
+        <v>362</v>
       </c>
       <c r="E162" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F162">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G162" t="s">
-        <v>55</v>
+        <v>229</v>
       </c>
       <c r="H162">
-        <v>437.89</v>
+        <v>432.17</v>
       </c>
       <c r="I162">
-        <v>437.89</v>
+        <v>368.26</v>
       </c>
       <c r="J162">
-        <v>0.0</v>
+        <v>63.91</v>
       </c>
       <c r="K162">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L162">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M162">
-        <v>159.73</v>
+        <v>138.75</v>
       </c>
       <c r="N162">
-        <v>108.88</v>
+        <v>84.65</v>
       </c>
       <c r="O162">
-        <v>73.73</v>
+        <v>72.43</v>
       </c>
       <c r="P162">
-        <v>63.09</v>
-[...5 lines deleted...]
-        <v>14.34</v>
+        <v>72.43</v>
+      </c>
+      <c r="S162">
+        <v>32.98</v>
+      </c>
+      <c r="T162">
+        <v>16.67</v>
+      </c>
+      <c r="U162">
+        <v>14.26</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C163">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D163" t="s">
         <v>362</v>
       </c>
       <c r="E163" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F163">
-        <v>2003</v>
+        <v>1987</v>
       </c>
       <c r="G163" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H163">
-        <v>436.33</v>
+        <v>430.97</v>
       </c>
       <c r="I163">
-        <v>410.83</v>
+        <v>0.0</v>
       </c>
       <c r="J163">
-        <v>25.5</v>
+        <v>430.97</v>
       </c>
       <c r="K163">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L163">
-        <v>2</v>
-[...14 lines deleted...]
-        <v>5.63</v>
+        <v>6</v>
       </c>
       <c r="S163">
-        <v>22.73</v>
+        <v>119.69</v>
       </c>
       <c r="T163">
-        <v>2.77</v>
+        <v>75.78</v>
+      </c>
+      <c r="U163">
+        <v>73.53</v>
+      </c>
+      <c r="V163">
+        <v>70.1</v>
+      </c>
+      <c r="W163">
+        <v>66.43</v>
+      </c>
+      <c r="X163">
+        <v>25.44</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="C164">
-        <v>-28</v>
+        <v>0</v>
       </c>
       <c r="D164" t="s">
-        <v>289</v>
+        <v>182</v>
       </c>
       <c r="E164" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F164">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G164" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="H164">
-        <v>433.41</v>
+        <v>414.8</v>
       </c>
       <c r="I164">
-        <v>242.74</v>
+        <v>0.0</v>
       </c>
       <c r="J164">
-        <v>190.67</v>
+        <v>414.8</v>
       </c>
       <c r="K164">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L164">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>28.93</v>
+        <v>3</v>
       </c>
       <c r="S164">
-        <v>78.63</v>
+        <v>225.73</v>
       </c>
       <c r="T164">
-        <v>72.73</v>
+        <v>96.57</v>
       </c>
       <c r="U164">
-        <v>21.54</v>
-[...8 lines deleted...]
-        <v>2.56</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C165">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D165" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E165" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F165">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G165" t="s">
-        <v>253</v>
+        <v>83</v>
       </c>
       <c r="H165">
-        <v>432.7</v>
+        <v>400.81</v>
       </c>
       <c r="I165">
-        <v>409.44</v>
+        <v>386.55</v>
       </c>
       <c r="J165">
-        <v>23.26</v>
+        <v>14.26</v>
       </c>
       <c r="K165">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M165">
-        <v>237.44</v>
+        <v>147.75</v>
       </c>
       <c r="N165">
-        <v>58.36</v>
+        <v>97.26</v>
       </c>
       <c r="O165">
-        <v>35.3</v>
+        <v>71.21</v>
       </c>
       <c r="P165">
-        <v>33.81</v>
+        <v>48.22</v>
       </c>
       <c r="Q165">
-        <v>27.77</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>22.11</v>
       </c>
       <c r="S165">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>10.07</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="C166">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="D166" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E166" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F166">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G166" t="s">
-        <v>369</v>
+        <v>26</v>
       </c>
       <c r="H166">
-        <v>417.15</v>
+        <v>398.09</v>
       </c>
       <c r="I166">
-        <v>394.66</v>
+        <v>377.91</v>
       </c>
       <c r="J166">
-        <v>22.49</v>
+        <v>20.18</v>
       </c>
       <c r="K166">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M166">
-        <v>186.68</v>
+        <v>173.83</v>
       </c>
       <c r="N166">
-        <v>172.68</v>
+        <v>93.16</v>
       </c>
       <c r="O166">
-        <v>35.3</v>
+        <v>68.2</v>
+      </c>
+      <c r="P166">
+        <v>42.72</v>
       </c>
       <c r="S166">
-        <v>22.49</v>
+        <v>14.59</v>
+      </c>
+      <c r="T166">
+        <v>5.59</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C167">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D167" t="s">
         <v>370</v>
       </c>
       <c r="E167" t="s">
         <v>371</v>
       </c>
       <c r="F167">
         <v>2001</v>
       </c>
       <c r="G167" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H167">
-        <v>416.78</v>
+        <v>396.4</v>
       </c>
       <c r="I167">
-        <v>283.07</v>
+        <v>296.61</v>
       </c>
       <c r="J167">
-        <v>133.71</v>
+        <v>99.79</v>
       </c>
       <c r="K167">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L167">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M167">
-        <v>127.26</v>
+        <v>219.63</v>
       </c>
       <c r="N167">
-        <v>71.21</v>
-[...8 lines deleted...]
-        <v>15.51</v>
+        <v>76.98</v>
       </c>
       <c r="S167">
-        <v>42.42</v>
+        <v>40.96</v>
       </c>
       <c r="T167">
         <v>29.99</v>
       </c>
       <c r="U167">
-        <v>25.18</v>
+        <v>16.64</v>
       </c>
       <c r="V167">
-        <v>19.45</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C168">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D168" t="s">
+        <v>46</v>
+      </c>
+      <c r="E168" t="s">
         <v>372</v>
       </c>
-      <c r="E168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G168" t="s">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="H168">
-        <v>412.42</v>
+        <v>391.52</v>
       </c>
       <c r="I168">
-        <v>323.03</v>
+        <v>359.43</v>
       </c>
       <c r="J168">
-        <v>89.39</v>
+        <v>32.09</v>
       </c>
       <c r="K168">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L168">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M168">
-        <v>127.26</v>
+        <v>126.42</v>
       </c>
       <c r="N168">
-        <v>77.64</v>
+        <v>93.16</v>
       </c>
       <c r="O168">
-        <v>68.2</v>
+        <v>63.09</v>
       </c>
       <c r="P168">
-        <v>49.93</v>
+        <v>50.0</v>
+      </c>
+      <c r="Q168">
+        <v>26.76</v>
       </c>
       <c r="S168">
-        <v>39.41</v>
+        <v>16.67</v>
       </c>
       <c r="T168">
-        <v>25.66</v>
-[...2 lines deleted...]
-        <v>24.32</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C169">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D169" t="s">
-        <v>51</v>
+        <v>373</v>
       </c>
       <c r="E169" t="s">
         <v>374</v>
       </c>
       <c r="F169">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G169" t="s">
-        <v>186</v>
+        <v>50</v>
       </c>
       <c r="H169">
-        <v>405.54</v>
+        <v>388.1</v>
       </c>
       <c r="I169">
-        <v>359.43</v>
+        <v>323.03</v>
       </c>
       <c r="J169">
-        <v>46.11</v>
+        <v>65.07</v>
       </c>
       <c r="K169">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L169">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M169">
-        <v>126.42</v>
+        <v>127.26</v>
       </c>
       <c r="N169">
-        <v>93.16</v>
+        <v>77.64</v>
       </c>
       <c r="O169">
-        <v>63.09</v>
+        <v>68.2</v>
       </c>
       <c r="P169">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>26.76</v>
+        <v>49.93</v>
       </c>
       <c r="S169">
-        <v>16.67</v>
+        <v>39.41</v>
       </c>
       <c r="T169">
-        <v>15.42</v>
-[...5 lines deleted...]
-        <v>3.32</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C170">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D170" t="s">
         <v>375</v>
       </c>
       <c r="E170" t="s">
         <v>376</v>
       </c>
       <c r="F170">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G170" t="s">
-        <v>85</v>
+        <v>199</v>
       </c>
       <c r="H170">
-        <v>400.81</v>
+        <v>386.82</v>
       </c>
       <c r="I170">
-        <v>386.55</v>
+        <v>337.57</v>
       </c>
       <c r="J170">
-        <v>14.26</v>
+        <v>49.25</v>
       </c>
       <c r="K170">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L170">
         <v>1</v>
       </c>
       <c r="M170">
-        <v>147.75</v>
+        <v>186.68</v>
       </c>
       <c r="N170">
-        <v>97.26</v>
+        <v>108.17</v>
       </c>
       <c r="O170">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>22.11</v>
+        <v>42.72</v>
       </c>
       <c r="S170">
-        <v>14.26</v>
+        <v>49.25</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="C171">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D171" t="s">
         <v>377</v>
       </c>
       <c r="E171" t="s">
         <v>378</v>
       </c>
       <c r="F171">
         <v>2001</v>
       </c>
       <c r="G171" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="H171">
-        <v>396.4</v>
+        <v>376.33</v>
       </c>
       <c r="I171">
-        <v>296.61</v>
+        <v>260.17</v>
       </c>
       <c r="J171">
-        <v>99.79</v>
+        <v>116.16</v>
       </c>
       <c r="K171">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L171">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M171">
-        <v>219.63</v>
+        <v>127.26</v>
       </c>
       <c r="N171">
-        <v>76.98</v>
+        <v>71.21</v>
+      </c>
+      <c r="O171">
+        <v>46.19</v>
+      </c>
+      <c r="P171">
+        <v>15.51</v>
       </c>
       <c r="S171">
-        <v>40.96</v>
+        <v>42.42</v>
       </c>
       <c r="T171">
         <v>29.99</v>
       </c>
       <c r="U171">
-        <v>16.64</v>
+        <v>19.45</v>
       </c>
       <c r="V171">
-        <v>12.2</v>
+        <v>16.67</v>
+      </c>
+      <c r="W171">
+        <v>7.63</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>211</v>
+        <v>171</v>
       </c>
       <c r="C172">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="D172" t="s">
         <v>379</v>
       </c>
       <c r="E172" t="s">
         <v>380</v>
       </c>
       <c r="F172">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="G172" t="s">
-        <v>186</v>
+        <v>76</v>
       </c>
       <c r="H172">
-        <v>386.82</v>
+        <v>374.45</v>
       </c>
       <c r="I172">
-        <v>337.57</v>
+        <v>374.45</v>
       </c>
       <c r="J172">
-        <v>49.25</v>
+        <v>0.0</v>
       </c>
       <c r="K172">
         <v>3</v>
       </c>
       <c r="L172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M172">
-        <v>186.68</v>
+        <v>203.16</v>
       </c>
       <c r="N172">
-        <v>108.17</v>
+        <v>160.79</v>
       </c>
       <c r="O172">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>49.25</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="C173">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D173" t="s">
         <v>381</v>
       </c>
       <c r="E173" t="s">
         <v>382</v>
       </c>
       <c r="F173">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G173" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H173">
-        <v>385.95</v>
+        <v>374.18</v>
       </c>
       <c r="I173">
-        <v>385.95</v>
+        <v>360.72</v>
       </c>
       <c r="J173">
-        <v>0.0</v>
+        <v>13.46</v>
       </c>
       <c r="K173">
         <v>6</v>
       </c>
       <c r="L173">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M173">
-        <v>100.06</v>
+        <v>115.88</v>
       </c>
       <c r="N173">
-        <v>83.22</v>
+        <v>88.03</v>
       </c>
       <c r="O173">
         <v>53.98</v>
       </c>
       <c r="P173">
-        <v>52.57</v>
+        <v>42.78</v>
       </c>
       <c r="Q173">
-        <v>49.93</v>
+        <v>33.29</v>
       </c>
       <c r="R173">
-        <v>46.19</v>
+        <v>26.76</v>
+      </c>
+      <c r="S173">
+        <v>13.46</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C174">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D174" t="s">
         <v>383</v>
       </c>
       <c r="E174" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="F174">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G174" t="s">
-        <v>186</v>
+        <v>385</v>
       </c>
       <c r="H174">
-        <v>378.68</v>
+        <v>364.27</v>
       </c>
       <c r="I174">
-        <v>284.06</v>
+        <v>243.01</v>
       </c>
       <c r="J174">
-        <v>94.62</v>
+        <v>121.26</v>
       </c>
       <c r="K174">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L174">
         <v>4</v>
       </c>
       <c r="M174">
-        <v>118.77</v>
+        <v>106.95</v>
       </c>
       <c r="N174">
-        <v>74.4</v>
+        <v>72.43</v>
       </c>
       <c r="O174">
-        <v>49.93</v>
-[...5 lines deleted...]
-        <v>10.5</v>
+        <v>63.63</v>
       </c>
       <c r="S174">
-        <v>33.35</v>
+        <v>46.25</v>
       </c>
       <c r="T174">
-        <v>33.35</v>
+        <v>41.67</v>
       </c>
       <c r="U174">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="V174">
-        <v>12.5</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="C175">
-        <v>42</v>
+        <v>-18</v>
       </c>
       <c r="D175" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E175" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F175">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G175" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="H175">
-        <v>374.45</v>
+        <v>363.58</v>
       </c>
       <c r="I175">
-        <v>374.45</v>
+        <v>228.34</v>
       </c>
       <c r="J175">
-        <v>0.0</v>
+        <v>135.24</v>
       </c>
       <c r="K175">
         <v>3</v>
       </c>
       <c r="L175">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M175">
-        <v>203.16</v>
+        <v>128.34</v>
       </c>
       <c r="N175">
-        <v>160.79</v>
+        <v>50.0</v>
       </c>
       <c r="O175">
-        <v>10.5</v>
+        <v>50.0</v>
+      </c>
+      <c r="S175">
+        <v>41.67</v>
+      </c>
+      <c r="T175">
+        <v>39.57</v>
+      </c>
+      <c r="U175">
+        <v>20.66</v>
+      </c>
+      <c r="V175">
+        <v>16.67</v>
+      </c>
+      <c r="W175">
+        <v>16.67</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="C176">
-        <v>13</v>
+        <v>-1</v>
       </c>
       <c r="D176" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E176" t="s">
-        <v>387</v>
+        <v>148</v>
       </c>
       <c r="F176">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="G176" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="H176">
-        <v>367.55</v>
+        <v>360.31</v>
       </c>
       <c r="I176">
-        <v>243.47</v>
+        <v>252.28</v>
       </c>
       <c r="J176">
-        <v>124.08</v>
+        <v>108.03</v>
       </c>
       <c r="K176">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L176">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M176">
-        <v>127.26</v>
+        <v>159.73</v>
       </c>
       <c r="N176">
-        <v>50.0</v>
-[...8 lines deleted...]
-        <v>7.69</v>
+        <v>92.55</v>
       </c>
       <c r="S176">
-        <v>36.6</v>
+        <v>49.25</v>
       </c>
       <c r="T176">
-        <v>24.58</v>
+        <v>37.89</v>
       </c>
       <c r="U176">
-        <v>21.03</v>
-[...8 lines deleted...]
-        <v>12.19</v>
+        <v>20.89</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C177">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D177" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E177" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="F177">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G177" t="s">
-        <v>32</v>
+        <v>199</v>
       </c>
       <c r="H177">
-        <v>362.26</v>
+        <v>359.18</v>
       </c>
       <c r="I177">
-        <v>316.63</v>
+        <v>273.56</v>
       </c>
       <c r="J177">
-        <v>45.63</v>
+        <v>85.62</v>
       </c>
       <c r="K177">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L177">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M177">
-        <v>155.27</v>
+        <v>118.77</v>
       </c>
       <c r="N177">
-        <v>93.16</v>
+        <v>74.4</v>
       </c>
       <c r="O177">
-        <v>68.2</v>
+        <v>49.93</v>
+      </c>
+      <c r="P177">
+        <v>30.46</v>
       </c>
       <c r="S177">
-        <v>37.18</v>
+        <v>33.35</v>
       </c>
       <c r="T177">
-        <v>8.45</v>
+        <v>33.35</v>
+      </c>
+      <c r="U177">
+        <v>15.42</v>
+      </c>
+      <c r="V177">
+        <v>3.5</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C178">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D178" t="s">
         <v>390</v>
       </c>
       <c r="E178" t="s">
-        <v>142</v>
+        <v>391</v>
       </c>
       <c r="F178">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="G178" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="H178">
-        <v>360.31</v>
+        <v>343.57</v>
       </c>
       <c r="I178">
-        <v>252.28</v>
+        <v>201.97</v>
       </c>
       <c r="J178">
-        <v>108.03</v>
+        <v>141.6</v>
       </c>
       <c r="K178">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L178">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M178">
-        <v>159.73</v>
+        <v>142.41</v>
       </c>
       <c r="N178">
-        <v>92.55</v>
+        <v>36.56</v>
+      </c>
+      <c r="O178">
+        <v>23.0</v>
       </c>
       <c r="S178">
-        <v>49.25</v>
+        <v>59.98</v>
       </c>
       <c r="T178">
-        <v>37.89</v>
+        <v>28.73</v>
       </c>
       <c r="U178">
-        <v>20.89</v>
+        <v>21.96</v>
+      </c>
+      <c r="V178">
+        <v>16.67</v>
+      </c>
+      <c r="W178">
+        <v>14.26</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C179">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D179" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E179" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F179">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G179" t="s">
-        <v>133</v>
+        <v>229</v>
       </c>
       <c r="H179">
-        <v>356.5</v>
+        <v>342.21</v>
       </c>
       <c r="I179">
-        <v>356.5</v>
+        <v>342.21</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>128.34</v>
+        <v>125.0</v>
       </c>
       <c r="N179">
-        <v>84.65</v>
+        <v>115.63</v>
       </c>
       <c r="O179">
-        <v>84.65</v>
-[...2 lines deleted...]
-        <v>58.86</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C180">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D180" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E180" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F180">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G180" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="H180">
-        <v>355.63</v>
+        <v>341.54</v>
       </c>
       <c r="I180">
-        <v>224.05</v>
+        <v>334.31</v>
       </c>
       <c r="J180">
-        <v>131.58</v>
+        <v>7.23</v>
       </c>
       <c r="K180">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L180">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M180">
-        <v>132.86</v>
+        <v>127.26</v>
       </c>
       <c r="N180">
-        <v>49.93</v>
+        <v>73.73</v>
       </c>
       <c r="O180">
-        <v>41.26</v>
+        <v>60.93</v>
+      </c>
+      <c r="P180">
+        <v>48.63</v>
+      </c>
+      <c r="Q180">
+        <v>23.76</v>
       </c>
       <c r="S180">
-        <v>37.18</v>
-[...11 lines deleted...]
-        <v>17.38</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C181">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D181" t="s">
-        <v>395</v>
+        <v>167</v>
       </c>
       <c r="E181" t="s">
-        <v>396</v>
+        <v>39</v>
       </c>
       <c r="F181">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G181" t="s">
-        <v>356</v>
+        <v>40</v>
       </c>
       <c r="H181">
-        <v>355.41</v>
+        <v>332.23</v>
       </c>
       <c r="I181">
-        <v>298.47</v>
+        <v>312.94</v>
       </c>
       <c r="J181">
-        <v>56.94</v>
+        <v>19.29</v>
       </c>
       <c r="K181">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L181">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M181">
-        <v>91.51</v>
+        <v>128.34</v>
       </c>
       <c r="N181">
-        <v>78.3</v>
+        <v>91.72</v>
       </c>
       <c r="O181">
-        <v>78.3</v>
+        <v>50.0</v>
       </c>
       <c r="P181">
-        <v>50.36</v>
+        <v>24.37</v>
+      </c>
+      <c r="Q181">
+        <v>18.51</v>
       </c>
       <c r="S181">
-        <v>26.1</v>
+        <v>15.42</v>
       </c>
       <c r="T181">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>209</v>
+        <v>181</v>
       </c>
       <c r="C182">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="D182" t="s">
-        <v>86</v>
+        <v>396</v>
       </c>
       <c r="E182" t="s">
         <v>397</v>
       </c>
       <c r="F182">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="G182" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="H182">
-        <v>348.77</v>
+        <v>329.77</v>
       </c>
       <c r="I182">
-        <v>249.09</v>
+        <v>0.0</v>
       </c>
       <c r="J182">
-        <v>99.68</v>
+        <v>329.77</v>
       </c>
       <c r="K182">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L182">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>117.71</v>
+        <v>1</v>
       </c>
       <c r="S182">
-        <v>40.2</v>
-[...8 lines deleted...]
-        <v>13.87</v>
+        <v>329.77</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C183">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D183" t="s">
         <v>398</v>
       </c>
       <c r="E183" t="s">
         <v>399</v>
       </c>
       <c r="F183">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G183" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="H183">
-        <v>343.57</v>
+        <v>322.3</v>
       </c>
       <c r="I183">
-        <v>201.97</v>
+        <v>300.4</v>
       </c>
       <c r="J183">
-        <v>141.6</v>
+        <v>21.9</v>
       </c>
       <c r="K183">
+        <v>5</v>
+      </c>
+      <c r="L183">
         <v>3</v>
       </c>
-      <c r="L183">
-[...1 lines deleted...]
-      </c>
       <c r="M183">
-        <v>142.41</v>
+        <v>148.73</v>
       </c>
       <c r="N183">
-        <v>36.56</v>
+        <v>56.36</v>
       </c>
       <c r="O183">
-        <v>23.0</v>
+        <v>49.93</v>
+      </c>
+      <c r="P183">
+        <v>31.41</v>
+      </c>
+      <c r="Q183">
+        <v>13.97</v>
       </c>
       <c r="S183">
-        <v>59.98</v>
+        <v>10.65</v>
       </c>
       <c r="T183">
-        <v>28.73</v>
+        <v>5.95</v>
       </c>
       <c r="U183">
-        <v>21.96</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D184" t="s">
         <v>400</v>
       </c>
       <c r="E184" t="s">
         <v>401</v>
       </c>
       <c r="F184">
-        <v>2010</v>
+        <v>1991</v>
       </c>
       <c r="G184" t="s">
-        <v>221</v>
+        <v>146</v>
       </c>
       <c r="H184">
-        <v>342.21</v>
+        <v>321.23</v>
       </c>
       <c r="I184">
-        <v>342.21</v>
+        <v>321.23</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
-        <v>125.0</v>
+        <v>142.41</v>
       </c>
       <c r="N184">
-        <v>115.63</v>
+        <v>132.86</v>
       </c>
       <c r="O184">
-        <v>101.58</v>
+        <v>35.0</v>
+      </c>
+      <c r="P184">
+        <v>10.96</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="C185">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D185" t="s">
         <v>402</v>
       </c>
       <c r="E185" t="s">
         <v>403</v>
       </c>
       <c r="F185">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G185" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="H185">
-        <v>341.54</v>
+        <v>317.46</v>
       </c>
       <c r="I185">
-        <v>334.31</v>
+        <v>232.52</v>
       </c>
       <c r="J185">
-        <v>7.23</v>
+        <v>84.94</v>
       </c>
       <c r="K185">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L185">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M185">
-        <v>127.26</v>
+        <v>100.72</v>
       </c>
       <c r="N185">
-        <v>73.73</v>
+        <v>85.61</v>
       </c>
       <c r="O185">
-        <v>60.93</v>
-[...5 lines deleted...]
-        <v>23.76</v>
+        <v>46.19</v>
       </c>
       <c r="S185">
-        <v>7.23</v>
+        <v>57.56</v>
+      </c>
+      <c r="T185">
+        <v>22.73</v>
+      </c>
+      <c r="U185">
+        <v>2.77</v>
+      </c>
+      <c r="V185">
+        <v>1.88</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D186" t="s">
         <v>404</v>
       </c>
       <c r="E186" t="s">
         <v>405</v>
       </c>
       <c r="F186">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G186" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="H186">
-        <v>336.17</v>
+        <v>310.59</v>
       </c>
       <c r="I186">
-        <v>145.64</v>
+        <v>228.26</v>
       </c>
       <c r="J186">
-        <v>190.53</v>
+        <v>82.33</v>
       </c>
       <c r="K186">
         <v>4</v>
       </c>
       <c r="L186">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M186">
-        <v>63.09</v>
+        <v>148.73</v>
       </c>
       <c r="N186">
-        <v>33.81</v>
+        <v>36.6</v>
       </c>
       <c r="O186">
-        <v>25.84</v>
+        <v>22.3</v>
       </c>
       <c r="P186">
-        <v>22.9</v>
+        <v>20.63</v>
       </c>
       <c r="S186">
-        <v>53.24</v>
+        <v>42.14</v>
       </c>
       <c r="T186">
-        <v>40.96</v>
+        <v>14.26</v>
       </c>
       <c r="U186">
-        <v>31.05</v>
+        <v>12.2</v>
       </c>
       <c r="V186">
-        <v>26.57</v>
+        <v>9.31</v>
       </c>
       <c r="W186">
-        <v>23.29</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="C187">
-        <v>-44</v>
+        <v>3</v>
       </c>
       <c r="D187" t="s">
         <v>406</v>
       </c>
       <c r="E187" t="s">
         <v>407</v>
       </c>
       <c r="F187">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="G187" t="s">
         <v>26</v>
       </c>
       <c r="H187">
-        <v>329.77</v>
+        <v>308.88</v>
       </c>
       <c r="I187">
-        <v>0.0</v>
+        <v>186.87</v>
       </c>
       <c r="J187">
-        <v>329.77</v>
+        <v>122.01</v>
       </c>
       <c r="K187">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L187">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="M187">
+        <v>83.22</v>
+      </c>
+      <c r="N187">
+        <v>60.93</v>
+      </c>
+      <c r="O187">
+        <v>42.72</v>
       </c>
       <c r="S187">
-        <v>329.77</v>
+        <v>85.56</v>
+      </c>
+      <c r="T187">
+        <v>36.45</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="C188">
-        <v>0</v>
+        <v>-17</v>
       </c>
       <c r="D188" t="s">
+        <v>282</v>
+      </c>
+      <c r="E188" t="s">
         <v>408</v>
       </c>
-      <c r="E188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G188" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="H188">
-        <v>325.89</v>
+        <v>308.83</v>
       </c>
       <c r="I188">
-        <v>44.6</v>
+        <v>92.02</v>
       </c>
       <c r="J188">
-        <v>281.29</v>
+        <v>216.81</v>
       </c>
       <c r="K188">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L188">
         <v>6</v>
       </c>
       <c r="M188">
-        <v>44.6</v>
+        <v>63.09</v>
+      </c>
+      <c r="N188">
+        <v>28.93</v>
       </c>
       <c r="S188">
-        <v>76.43</v>
+        <v>78.63</v>
       </c>
       <c r="T188">
-        <v>59.36</v>
+        <v>72.73</v>
       </c>
       <c r="U188">
-        <v>46.98</v>
+        <v>33.57</v>
       </c>
       <c r="V188">
-        <v>45.86</v>
+        <v>16.67</v>
       </c>
       <c r="W188">
-        <v>33.21</v>
+        <v>10.43</v>
       </c>
       <c r="X188">
-        <v>19.45</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="C189">
-        <v>-31</v>
+        <v>2</v>
       </c>
       <c r="D189" t="s">
-        <v>410</v>
+        <v>90</v>
       </c>
       <c r="E189" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="F189">
         <v>2002</v>
       </c>
       <c r="G189" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H189">
-        <v>316.91</v>
+        <v>308.57</v>
       </c>
       <c r="I189">
-        <v>259.8</v>
+        <v>249.09</v>
       </c>
       <c r="J189">
-        <v>57.11</v>
+        <v>59.48</v>
       </c>
       <c r="K189">
+        <v>2</v>
+      </c>
+      <c r="L189">
         <v>3</v>
       </c>
-      <c r="L189">
-[...1 lines deleted...]
-      </c>
       <c r="M189">
-        <v>186.68</v>
+        <v>131.38</v>
       </c>
       <c r="N189">
-        <v>36.56</v>
-[...2 lines deleted...]
-        <v>36.56</v>
+        <v>117.71</v>
       </c>
       <c r="S189">
-        <v>45.56</v>
+        <v>24.58</v>
       </c>
       <c r="T189">
-        <v>11.55</v>
+        <v>21.03</v>
+      </c>
+      <c r="U189">
+        <v>13.87</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="C190">
-        <v>-4</v>
+        <v>-13</v>
       </c>
       <c r="D190" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E190" t="s">
-        <v>312</v>
+        <v>411</v>
       </c>
       <c r="F190">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G190" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="H190">
-        <v>316.02</v>
+        <v>308.34</v>
       </c>
       <c r="I190">
-        <v>291.62</v>
+        <v>248.43</v>
       </c>
       <c r="J190">
-        <v>24.4</v>
+        <v>59.91</v>
       </c>
       <c r="K190">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L190">
         <v>2</v>
       </c>
       <c r="M190">
-        <v>148.73</v>
+        <v>155.27</v>
       </c>
       <c r="N190">
-        <v>53.98</v>
-[...5 lines deleted...]
-        <v>42.72</v>
+        <v>93.16</v>
       </c>
       <c r="S190">
-        <v>12.2</v>
+        <v>37.18</v>
       </c>
       <c r="T190">
-        <v>12.2</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="C191">
-        <v>-32</v>
+        <v>-15</v>
       </c>
       <c r="D191" t="s">
+        <v>412</v>
+      </c>
+      <c r="E191" t="s">
         <v>413</v>
       </c>
-      <c r="E191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F191">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="G191" t="s">
-        <v>183</v>
+        <v>385</v>
       </c>
       <c r="H191">
-        <v>310.27</v>
+        <v>303.21</v>
       </c>
       <c r="I191">
-        <v>310.27</v>
+        <v>220.17</v>
       </c>
       <c r="J191">
-        <v>0.0</v>
+        <v>83.04</v>
       </c>
       <c r="K191">
         <v>3</v>
       </c>
       <c r="L191">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M191">
-        <v>142.41</v>
+        <v>91.51</v>
       </c>
       <c r="N191">
-        <v>132.86</v>
+        <v>78.3</v>
       </c>
       <c r="O191">
-        <v>35.0</v>
+        <v>50.36</v>
+      </c>
+      <c r="S191">
+        <v>26.1</v>
+      </c>
+      <c r="T191">
+        <v>26.1</v>
+      </c>
+      <c r="U191">
+        <v>15.42</v>
+      </c>
+      <c r="V191">
+        <v>15.42</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
         <v>191</v>
       </c>
       <c r="C192">
         <v>0</v>
       </c>
       <c r="D192" t="s">
+        <v>414</v>
+      </c>
+      <c r="E192" t="s">
         <v>415</v>
       </c>
-      <c r="E192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F192">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G192" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H192">
-        <v>308.88</v>
+        <v>303.16</v>
       </c>
       <c r="I192">
-        <v>186.87</v>
+        <v>235.97</v>
       </c>
       <c r="J192">
-        <v>122.01</v>
+        <v>67.19</v>
       </c>
       <c r="K192">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L192">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M192">
-        <v>83.22</v>
+        <v>73.73</v>
       </c>
       <c r="N192">
-        <v>60.93</v>
+        <v>46.19</v>
       </c>
       <c r="O192">
         <v>42.72</v>
       </c>
+      <c r="P192">
+        <v>39.52</v>
+      </c>
+      <c r="Q192">
+        <v>33.81</v>
+      </c>
       <c r="S192">
-        <v>85.56</v>
+        <v>24.42</v>
       </c>
       <c r="T192">
-        <v>36.45</v>
+        <v>22.73</v>
+      </c>
+      <c r="U192">
+        <v>9.64</v>
+      </c>
+      <c r="V192">
+        <v>8.92</v>
+      </c>
+      <c r="W192">
+        <v>1.48</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C193">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D193" t="s">
+        <v>416</v>
+      </c>
+      <c r="E193" t="s">
         <v>417</v>
       </c>
-      <c r="E193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F193">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G193" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H193">
-        <v>308.33</v>
+        <v>302.65</v>
       </c>
       <c r="I193">
-        <v>286.43</v>
+        <v>302.65</v>
       </c>
       <c r="J193">
-        <v>21.9</v>
+        <v>0.0</v>
       </c>
       <c r="K193">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L193">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M193">
-        <v>148.73</v>
+        <v>158.29</v>
       </c>
       <c r="N193">
-        <v>56.36</v>
+        <v>100.72</v>
       </c>
       <c r="O193">
-        <v>49.93</v>
-[...11 lines deleted...]
-        <v>5.3</v>
+        <v>43.64</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C194">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D194" t="s">
+        <v>418</v>
+      </c>
+      <c r="E194" t="s">
         <v>419</v>
       </c>
-      <c r="E194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F194">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G194" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H194">
-        <v>306.13</v>
+        <v>302.0</v>
       </c>
       <c r="I194">
-        <v>240.42</v>
+        <v>153.55</v>
       </c>
       <c r="J194">
-        <v>65.71</v>
+        <v>148.45</v>
       </c>
       <c r="K194">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L194">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M194">
-        <v>73.73</v>
-[...14 lines deleted...]
-        <v>4.45</v>
+        <v>153.55</v>
       </c>
       <c r="S194">
-        <v>24.42</v>
+        <v>88.33</v>
       </c>
       <c r="T194">
-        <v>22.73</v>
+        <v>47.88</v>
       </c>
       <c r="U194">
-        <v>9.64</v>
-[...2 lines deleted...]
-        <v>8.92</v>
+        <v>12.24</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C195">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D195" t="s">
+        <v>420</v>
+      </c>
+      <c r="E195" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F195">
         <v>2006</v>
       </c>
       <c r="G195" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="H195">
-        <v>305.38</v>
+        <v>300.99</v>
       </c>
       <c r="I195">
-        <v>305.38</v>
+        <v>298.8</v>
       </c>
       <c r="J195">
-        <v>0.0</v>
+        <v>2.19</v>
       </c>
       <c r="K195">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L195">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M195">
         <v>159.73</v>
       </c>
       <c r="N195">
         <v>86.18</v>
       </c>
       <c r="O195">
         <v>36.56</v>
       </c>
       <c r="P195">
         <v>16.33</v>
       </c>
-      <c r="Q195">
-        <v>6.58</v>
+      <c r="S195">
+        <v>2.19</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C196">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D196" t="s">
+        <v>422</v>
+      </c>
+      <c r="E196" t="s">
         <v>423</v>
       </c>
-      <c r="E196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G196" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="H196">
-        <v>295.89</v>
+        <v>299.52</v>
       </c>
       <c r="I196">
-        <v>272.29</v>
+        <v>119.8</v>
       </c>
       <c r="J196">
-        <v>23.6</v>
+        <v>179.72</v>
       </c>
       <c r="K196">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L196">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M196">
-        <v>100.06</v>
+        <v>63.09</v>
       </c>
       <c r="N196">
-        <v>53.98</v>
+        <v>33.81</v>
       </c>
       <c r="O196">
-        <v>53.98</v>
-[...5 lines deleted...]
-        <v>24.75</v>
+        <v>22.9</v>
       </c>
       <c r="S196">
-        <v>17.88</v>
+        <v>53.24</v>
       </c>
       <c r="T196">
-        <v>5.72</v>
+        <v>40.96</v>
+      </c>
+      <c r="U196">
+        <v>31.05</v>
+      </c>
+      <c r="V196">
+        <v>26.57</v>
+      </c>
+      <c r="W196">
+        <v>15.42</v>
+      </c>
+      <c r="X196">
+        <v>12.48</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="C197">
-        <v>-29</v>
+        <v>1</v>
       </c>
       <c r="D197" t="s">
+        <v>424</v>
+      </c>
+      <c r="E197" t="s">
         <v>425</v>
       </c>
-      <c r="E197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G197" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="H197">
-        <v>292.75</v>
+        <v>296.46</v>
       </c>
       <c r="I197">
-        <v>0.0</v>
+        <v>254.87</v>
       </c>
       <c r="J197">
-        <v>292.75</v>
+        <v>41.59</v>
       </c>
       <c r="K197">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L197">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="M197">
+        <v>100.06</v>
+      </c>
+      <c r="N197">
+        <v>53.98</v>
+      </c>
+      <c r="O197">
+        <v>39.52</v>
+      </c>
+      <c r="P197">
+        <v>36.56</v>
+      </c>
+      <c r="Q197">
+        <v>24.75</v>
       </c>
       <c r="S197">
-        <v>152.86</v>
+        <v>17.99</v>
       </c>
       <c r="T197">
-        <v>139.89</v>
+        <v>17.88</v>
+      </c>
+      <c r="U197">
+        <v>5.72</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C198">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D198" t="s">
+        <v>426</v>
+      </c>
+      <c r="E198" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F198">
         <v>1988</v>
       </c>
       <c r="G198" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="H198">
         <v>285.3</v>
       </c>
       <c r="I198">
         <v>285.3</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198">
         <v>3</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
         <v>106.18</v>
       </c>
       <c r="N198">
         <v>103.0</v>
       </c>
       <c r="O198">
         <v>76.12</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C199">
-        <v>-3</v>
+        <v>-12</v>
       </c>
       <c r="D199" t="s">
+        <v>428</v>
+      </c>
+      <c r="E199" t="s">
         <v>429</v>
       </c>
-      <c r="E199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G199" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H199">
-        <v>279.66</v>
+        <v>285.16</v>
       </c>
       <c r="I199">
-        <v>0.0</v>
+        <v>174.12</v>
       </c>
       <c r="J199">
-        <v>279.66</v>
+        <v>111.04</v>
       </c>
       <c r="K199">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L199">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="M199">
+        <v>132.86</v>
+      </c>
+      <c r="N199">
+        <v>41.26</v>
       </c>
       <c r="S199">
-        <v>112.86</v>
+        <v>29.99</v>
       </c>
       <c r="T199">
-        <v>111.91</v>
+        <v>23.74</v>
       </c>
       <c r="U199">
-        <v>54.89</v>
+        <v>23.29</v>
+      </c>
+      <c r="V199">
+        <v>17.38</v>
+      </c>
+      <c r="W199">
+        <v>16.64</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="C200">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="D200" t="s">
+        <v>430</v>
+      </c>
+      <c r="E200" t="s">
         <v>431</v>
       </c>
-      <c r="E200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="G200" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="H200">
-        <v>277.08</v>
+        <v>282.36</v>
       </c>
       <c r="I200">
-        <v>248.39</v>
+        <v>282.36</v>
       </c>
       <c r="J200">
-        <v>28.69</v>
+        <v>0.0</v>
       </c>
       <c r="K200">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L200">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M200">
-        <v>79.71</v>
+        <v>171.13</v>
       </c>
       <c r="N200">
-        <v>63.09</v>
-[...17 lines deleted...]
-        <v>4.42</v>
+        <v>111.23</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C201">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D201" t="s">
-        <v>75</v>
+        <v>432</v>
       </c>
       <c r="E201" t="s">
         <v>433</v>
       </c>
       <c r="F201">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G201" t="s">
-        <v>69</v>
+        <v>434</v>
       </c>
       <c r="H201">
-        <v>273.05</v>
+        <v>282.22</v>
       </c>
       <c r="I201">
-        <v>247.58</v>
+        <v>205.16</v>
       </c>
       <c r="J201">
-        <v>25.47</v>
+        <v>77.06</v>
       </c>
       <c r="K201">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L201">
         <v>3</v>
       </c>
       <c r="M201">
-        <v>117.71</v>
+        <v>150.0</v>
       </c>
       <c r="N201">
-        <v>72.59</v>
+        <v>30.79</v>
       </c>
       <c r="O201">
-        <v>35.3</v>
-[...2 lines deleted...]
-        <v>21.98</v>
+        <v>24.37</v>
       </c>
       <c r="S201">
-        <v>12.2</v>
+        <v>46.25</v>
       </c>
       <c r="T201">
-        <v>9.49</v>
+        <v>22.38</v>
       </c>
       <c r="U201">
-        <v>3.78</v>
+        <v>8.43</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="C202">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="D202" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E202" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F202">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G202" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="H202">
-        <v>272.18</v>
+        <v>278.78</v>
       </c>
       <c r="I202">
-        <v>127.13</v>
+        <v>205.57</v>
       </c>
       <c r="J202">
-        <v>145.05</v>
+        <v>73.21</v>
       </c>
       <c r="K202">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L202">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M202">
-        <v>60.93</v>
+        <v>187.92</v>
       </c>
       <c r="N202">
-        <v>33.81</v>
-[...5 lines deleted...]
-        <v>5.63</v>
+        <v>17.65</v>
       </c>
       <c r="S202">
-        <v>36.29</v>
-[...14 lines deleted...]
-        <v>12.19</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C203">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D203" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E203" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F203">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="G203" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="H203">
-        <v>270.44</v>
+        <v>277.08</v>
       </c>
       <c r="I203">
-        <v>0.0</v>
+        <v>248.39</v>
       </c>
       <c r="J203">
-        <v>270.44</v>
+        <v>28.69</v>
       </c>
       <c r="K203">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L203">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="M203">
+        <v>79.71</v>
+      </c>
+      <c r="N203">
+        <v>63.09</v>
+      </c>
+      <c r="O203">
+        <v>42.72</v>
+      </c>
+      <c r="P203">
+        <v>33.81</v>
+      </c>
+      <c r="Q203">
+        <v>29.06</v>
       </c>
       <c r="S203">
-        <v>85.0</v>
+        <v>16.64</v>
       </c>
       <c r="T203">
-        <v>85.0</v>
+        <v>7.63</v>
       </c>
       <c r="U203">
-        <v>64.15</v>
-[...2 lines deleted...]
-        <v>36.29</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="C204">
-        <v>-3</v>
+        <v>35</v>
       </c>
       <c r="D204" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E204" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F204">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G204" t="s">
-        <v>221</v>
+        <v>29</v>
       </c>
       <c r="H204">
-        <v>267.03</v>
+        <v>274.53</v>
       </c>
       <c r="I204">
-        <v>232.5</v>
+        <v>274.53</v>
       </c>
       <c r="J204">
-        <v>34.53</v>
+        <v>0.0</v>
       </c>
       <c r="K204">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L204">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M204">
-        <v>91.51</v>
+        <v>125.28</v>
       </c>
       <c r="N204">
-        <v>80.39</v>
+        <v>108.88</v>
       </c>
       <c r="O204">
-        <v>50.0</v>
-[...8 lines deleted...]
-        <v>15.42</v>
+        <v>40.37</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="C205">
-        <v>-40</v>
+        <v>-1</v>
       </c>
       <c r="D205" t="s">
-        <v>440</v>
+        <v>61</v>
       </c>
       <c r="E205" t="s">
         <v>441</v>
       </c>
       <c r="F205">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G205" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="H205">
-        <v>266.03</v>
+        <v>273.05</v>
       </c>
       <c r="I205">
-        <v>134.86</v>
+        <v>247.58</v>
       </c>
       <c r="J205">
-        <v>131.17</v>
+        <v>25.47</v>
       </c>
       <c r="K205">
         <v>4</v>
       </c>
       <c r="L205">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M205">
-        <v>46.25</v>
+        <v>117.71</v>
       </c>
       <c r="N205">
-        <v>46.25</v>
+        <v>72.59</v>
       </c>
       <c r="O205">
-        <v>21.18</v>
+        <v>35.3</v>
       </c>
       <c r="P205">
-        <v>21.18</v>
+        <v>21.98</v>
       </c>
       <c r="S205">
-        <v>67.27</v>
+        <v>12.2</v>
       </c>
       <c r="T205">
-        <v>30.57</v>
+        <v>9.49</v>
       </c>
       <c r="U205">
-        <v>27.74</v>
-[...2 lines deleted...]
-        <v>5.59</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C206">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D206" t="s">
         <v>442</v>
       </c>
       <c r="E206" t="s">
         <v>443</v>
       </c>
       <c r="F206">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G206" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="H206">
-        <v>262.2</v>
+        <v>270.94</v>
       </c>
       <c r="I206">
-        <v>262.2</v>
+        <v>228.16</v>
       </c>
       <c r="J206">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="K206">
         <v>3</v>
       </c>
       <c r="L206">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M206">
-        <v>159.73</v>
+        <v>84.65</v>
       </c>
       <c r="N206">
-        <v>92.55</v>
+        <v>84.65</v>
       </c>
       <c r="O206">
-        <v>9.92</v>
+        <v>58.86</v>
+      </c>
+      <c r="S206">
+        <v>42.78</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C207">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D207" t="s">
-        <v>27</v>
+        <v>444</v>
       </c>
       <c r="E207" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F207">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G207" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="H207">
-        <v>259.89</v>
+        <v>270.52</v>
       </c>
       <c r="I207">
-        <v>196.15</v>
+        <v>116.21</v>
       </c>
       <c r="J207">
-        <v>63.74</v>
+        <v>154.31</v>
       </c>
       <c r="K207">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L207">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M207">
-        <v>158.29</v>
+        <v>50.0</v>
       </c>
       <c r="N207">
-        <v>31.28</v>
+        <v>46.19</v>
       </c>
       <c r="O207">
-        <v>6.58</v>
+        <v>12.33</v>
+      </c>
+      <c r="P207">
+        <v>7.69</v>
       </c>
       <c r="S207">
-        <v>38.63</v>
+        <v>42.42</v>
       </c>
       <c r="T207">
-        <v>25.11</v>
+        <v>36.6</v>
+      </c>
+      <c r="U207">
+        <v>24.58</v>
+      </c>
+      <c r="V207">
+        <v>21.03</v>
+      </c>
+      <c r="W207">
+        <v>15.42</v>
+      </c>
+      <c r="X207">
+        <v>14.26</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C208">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D208" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E208" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F208">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G208" t="s">
-        <v>447</v>
+        <v>113</v>
       </c>
       <c r="H208">
-        <v>257.85</v>
+        <v>270.44</v>
       </c>
       <c r="I208">
-        <v>180.79</v>
+        <v>0.0</v>
       </c>
       <c r="J208">
-        <v>77.06</v>
+        <v>270.44</v>
       </c>
       <c r="K208">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L208">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>30.79</v>
+        <v>4</v>
       </c>
       <c r="S208">
-        <v>46.25</v>
+        <v>85.0</v>
       </c>
       <c r="T208">
-        <v>22.38</v>
+        <v>85.0</v>
       </c>
       <c r="U208">
-        <v>8.43</v>
+        <v>64.15</v>
+      </c>
+      <c r="V208">
+        <v>36.29</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C209">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D209" t="s">
-        <v>51</v>
+        <v>448</v>
       </c>
       <c r="E209" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F209">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G209" t="s">
-        <v>183</v>
+        <v>229</v>
       </c>
       <c r="H209">
-        <v>254.35</v>
+        <v>267.03</v>
       </c>
       <c r="I209">
-        <v>238.93</v>
+        <v>232.5</v>
       </c>
       <c r="J209">
-        <v>15.42</v>
+        <v>34.53</v>
       </c>
       <c r="K209">
+        <v>4</v>
+      </c>
+      <c r="L209">
         <v>2</v>
       </c>
-      <c r="L209">
-[...1 lines deleted...]
-      </c>
       <c r="M209">
-        <v>209.74</v>
+        <v>91.51</v>
       </c>
       <c r="N209">
-        <v>29.19</v>
+        <v>80.39</v>
+      </c>
+      <c r="O209">
+        <v>50.0</v>
+      </c>
+      <c r="P209">
+        <v>10.6</v>
       </c>
       <c r="S209">
+        <v>19.11</v>
+      </c>
+      <c r="T209">
         <v>15.42</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C210">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D210" t="s">
-        <v>449</v>
+        <v>27</v>
       </c>
       <c r="E210" t="s">
         <v>450</v>
       </c>
       <c r="F210">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G210" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H210">
-        <v>245.87</v>
+        <v>259.89</v>
       </c>
       <c r="I210">
-        <v>200.32</v>
+        <v>196.15</v>
       </c>
       <c r="J210">
-        <v>45.55</v>
+        <v>63.74</v>
       </c>
       <c r="K210">
+        <v>3</v>
+      </c>
+      <c r="L210">
         <v>2</v>
       </c>
-      <c r="L210">
-[...1 lines deleted...]
-      </c>
       <c r="M210">
-        <v>105.15</v>
+        <v>158.29</v>
       </c>
       <c r="N210">
-        <v>95.17</v>
+        <v>31.28</v>
+      </c>
+      <c r="O210">
+        <v>6.58</v>
       </c>
       <c r="S210">
-        <v>19.87</v>
+        <v>38.63</v>
       </c>
       <c r="T210">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>10.26</v>
+        <v>25.11</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C211">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D211" t="s">
-        <v>168</v>
+        <v>451</v>
       </c>
       <c r="E211" t="s">
-        <v>39</v>
+        <v>299</v>
       </c>
       <c r="F211">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G211" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H211">
-        <v>240.51</v>
+        <v>256.39</v>
       </c>
       <c r="I211">
-        <v>221.22</v>
+        <v>182.41</v>
       </c>
       <c r="J211">
-        <v>19.29</v>
+        <v>73.98</v>
       </c>
       <c r="K211">
         <v>4</v>
       </c>
       <c r="L211">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M211">
-        <v>128.34</v>
+        <v>53.98</v>
       </c>
       <c r="N211">
-        <v>50.0</v>
+        <v>46.19</v>
       </c>
       <c r="O211">
-        <v>24.37</v>
+        <v>42.72</v>
       </c>
       <c r="P211">
-        <v>18.51</v>
+        <v>39.52</v>
       </c>
       <c r="S211">
-        <v>15.42</v>
+        <v>49.58</v>
       </c>
       <c r="T211">
-        <v>3.87</v>
+        <v>12.2</v>
+      </c>
+      <c r="U211">
+        <v>12.2</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C212">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D212" t="s">
-        <v>451</v>
+        <v>46</v>
       </c>
       <c r="E212" t="s">
         <v>452</v>
       </c>
       <c r="F212">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G212" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="H212">
-        <v>237.28</v>
+        <v>254.35</v>
       </c>
       <c r="I212">
-        <v>237.28</v>
+        <v>238.93</v>
       </c>
       <c r="J212">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K212">
         <v>2</v>
       </c>
       <c r="L212">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M212">
-        <v>219.63</v>
+        <v>209.74</v>
       </c>
       <c r="N212">
-        <v>17.65</v>
+        <v>29.19</v>
+      </c>
+      <c r="S212">
+        <v>15.42</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
         <v>208</v>
       </c>
       <c r="C213">
         <v>-4</v>
       </c>
       <c r="D213" t="s">
         <v>453</v>
       </c>
       <c r="E213" t="s">
         <v>454</v>
       </c>
       <c r="F213">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G213" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H213">
-        <v>232.2</v>
+        <v>251.91</v>
       </c>
       <c r="I213">
-        <v>185.32</v>
+        <v>113.68</v>
       </c>
       <c r="J213">
-        <v>46.88</v>
+        <v>138.23</v>
       </c>
       <c r="K213">
         <v>3</v>
       </c>
       <c r="L213">
         <v>5</v>
       </c>
       <c r="M213">
-        <v>126.42</v>
+        <v>46.25</v>
       </c>
       <c r="N213">
-        <v>36.6</v>
+        <v>46.25</v>
       </c>
       <c r="O213">
-        <v>22.3</v>
+        <v>21.18</v>
       </c>
       <c r="S213">
-        <v>14.26</v>
+        <v>67.27</v>
       </c>
       <c r="T213">
-        <v>12.2</v>
+        <v>30.57</v>
       </c>
       <c r="U213">
-        <v>9.31</v>
+        <v>27.74</v>
       </c>
       <c r="V213">
-        <v>6.69</v>
+        <v>7.06</v>
       </c>
       <c r="W213">
-        <v>4.42</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C214">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D214" t="s">
-        <v>321</v>
+        <v>455</v>
       </c>
       <c r="E214" t="s">
-        <v>455</v>
+        <v>75</v>
       </c>
       <c r="F214">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G214" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H214">
-        <v>229.15</v>
+        <v>248.88</v>
       </c>
       <c r="I214">
-        <v>163.43</v>
+        <v>221.74</v>
       </c>
       <c r="J214">
-        <v>65.72</v>
+        <v>27.14</v>
       </c>
       <c r="K214">
         <v>2</v>
       </c>
       <c r="L214">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M214">
-        <v>136.67</v>
+        <v>146.42</v>
       </c>
       <c r="N214">
-        <v>26.76</v>
+        <v>75.32</v>
       </c>
       <c r="S214">
-        <v>39.24</v>
-[...14 lines deleted...]
-        <v>2.19</v>
+        <v>27.14</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C215">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="D215" t="s">
+        <v>153</v>
+      </c>
+      <c r="E215" t="s">
         <v>456</v>
       </c>
-      <c r="E215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F215">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G215" t="s">
-        <v>221</v>
+        <v>26</v>
       </c>
       <c r="H215">
-        <v>223.06</v>
+        <v>234.79</v>
       </c>
       <c r="I215">
-        <v>177.23</v>
+        <v>234.79</v>
       </c>
       <c r="J215">
-        <v>45.83</v>
+        <v>0.0</v>
       </c>
       <c r="K215">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L215">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M215">
-        <v>98.93</v>
+        <v>160.79</v>
       </c>
       <c r="N215">
-        <v>78.3</v>
-[...8 lines deleted...]
-        <v>9.15</v>
+        <v>42.72</v>
+      </c>
+      <c r="O215">
+        <v>31.28</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C216">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D216" t="s">
-        <v>267</v>
+        <v>457</v>
       </c>
       <c r="E216" t="s">
         <v>458</v>
       </c>
       <c r="F216">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G216" t="s">
-        <v>95</v>
+        <v>434</v>
       </c>
       <c r="H216">
-        <v>218.66</v>
+        <v>224.47</v>
       </c>
       <c r="I216">
-        <v>211.97</v>
+        <v>159.81</v>
       </c>
       <c r="J216">
-        <v>6.69</v>
+        <v>64.66</v>
       </c>
       <c r="K216">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L216">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M216">
-        <v>108.88</v>
+        <v>109.81</v>
       </c>
       <c r="N216">
-        <v>36.56</v>
-[...11 lines deleted...]
-        <v>11.35</v>
+        <v>50.0</v>
       </c>
       <c r="S216">
-        <v>6.69</v>
+        <v>31.32</v>
+      </c>
+      <c r="T216">
+        <v>16.67</v>
+      </c>
+      <c r="U216">
+        <v>16.67</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
         <v>214</v>
       </c>
       <c r="C217">
         <v>-2</v>
       </c>
       <c r="D217" t="s">
         <v>459</v>
       </c>
       <c r="E217" t="s">
         <v>460</v>
       </c>
       <c r="F217">
         <v>2004</v>
       </c>
       <c r="G217" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="H217">
         <v>214.54</v>
       </c>
       <c r="I217">
         <v>199.12</v>
       </c>
       <c r="J217">
         <v>15.42</v>
       </c>
       <c r="K217">
         <v>4</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="M217">
         <v>67.0</v>
       </c>
       <c r="N217">
         <v>46.25</v>
       </c>
       <c r="O217">
         <v>43.09</v>
       </c>
       <c r="P217">
         <v>42.78</v>
       </c>
       <c r="S217">
         <v>15.42</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C218">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D218" t="s">
-        <v>241</v>
+        <v>215</v>
       </c>
       <c r="E218" t="s">
         <v>461</v>
       </c>
       <c r="F218">
         <v>2007</v>
       </c>
       <c r="G218" t="s">
         <v>32</v>
       </c>
       <c r="H218">
         <v>212.0</v>
       </c>
       <c r="I218">
         <v>177.7</v>
       </c>
       <c r="J218">
         <v>34.3</v>
       </c>
       <c r="K218">
         <v>2</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="M218">
         <v>120.25</v>
       </c>
       <c r="N218">
         <v>57.45</v>
       </c>
       <c r="S218">
         <v>34.3</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C219">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D219" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E219" t="s">
         <v>462</v>
       </c>
       <c r="F219">
         <v>2006</v>
       </c>
       <c r="G219" t="s">
         <v>32</v>
       </c>
       <c r="H219">
         <v>211.82</v>
       </c>
       <c r="I219">
         <v>211.82</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219">
         <v>2</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
         <v>148.73</v>
       </c>
       <c r="N219">
         <v>63.09</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C220">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D220" t="s">
         <v>463</v>
       </c>
       <c r="E220" t="s">
         <v>464</v>
       </c>
       <c r="F220">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G220" t="s">
-        <v>69</v>
+        <v>186</v>
       </c>
       <c r="H220">
-        <v>206.78</v>
+        <v>201.78</v>
       </c>
       <c r="I220">
-        <v>201.61</v>
+        <v>138.75</v>
       </c>
       <c r="J220">
-        <v>5.17</v>
+        <v>63.03</v>
       </c>
       <c r="K220">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L220">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M220">
-        <v>147.75</v>
-[...8 lines deleted...]
-        <v>8.98</v>
+        <v>138.75</v>
       </c>
       <c r="S220">
-        <v>5.17</v>
+        <v>42.78</v>
+      </c>
+      <c r="T220">
+        <v>16.67</v>
+      </c>
+      <c r="U220">
+        <v>3.58</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C221">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D221" t="s">
         <v>465</v>
       </c>
       <c r="E221" t="s">
         <v>466</v>
       </c>
       <c r="F221">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G221" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="H221">
-        <v>204.97</v>
+        <v>200.54</v>
       </c>
       <c r="I221">
-        <v>204.97</v>
+        <v>152.36</v>
       </c>
       <c r="J221">
-        <v>0.0</v>
+        <v>48.18</v>
       </c>
       <c r="K221">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L221">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M221">
-        <v>68.2</v>
+        <v>67.15</v>
       </c>
       <c r="N221">
-        <v>53.98</v>
+        <v>39.52</v>
       </c>
       <c r="O221">
-        <v>31.28</v>
+        <v>28.93</v>
       </c>
       <c r="P221">
-        <v>26.76</v>
-[...2 lines deleted...]
-        <v>24.75</v>
+        <v>16.76</v>
+      </c>
+      <c r="S221">
+        <v>24.2</v>
+      </c>
+      <c r="T221">
+        <v>15.73</v>
+      </c>
+      <c r="U221">
+        <v>8.25</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C222">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D222" t="s">
         <v>467</v>
       </c>
       <c r="E222" t="s">
         <v>468</v>
       </c>
       <c r="F222">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G222" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="H222">
-        <v>201.78</v>
+        <v>200.5</v>
       </c>
       <c r="I222">
-        <v>138.75</v>
+        <v>169.65</v>
       </c>
       <c r="J222">
-        <v>63.03</v>
+        <v>30.85</v>
       </c>
       <c r="K222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L222">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M222">
-        <v>138.75</v>
+        <v>159.73</v>
+      </c>
+      <c r="N222">
+        <v>9.92</v>
       </c>
       <c r="S222">
-        <v>42.78</v>
-[...5 lines deleted...]
-        <v>3.58</v>
+        <v>30.85</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C223">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D223" t="s">
         <v>469</v>
       </c>
       <c r="E223" t="s">
         <v>470</v>
       </c>
       <c r="F223">
         <v>2006</v>
       </c>
       <c r="G223" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="H223">
-        <v>200.54</v>
+        <v>198.13</v>
       </c>
       <c r="I223">
-        <v>152.36</v>
+        <v>178.19</v>
       </c>
       <c r="J223">
-        <v>48.18</v>
+        <v>19.94</v>
       </c>
       <c r="K223">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L223">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M223">
-        <v>67.15</v>
+        <v>46.25</v>
       </c>
       <c r="N223">
-        <v>39.52</v>
+        <v>45.47</v>
       </c>
       <c r="O223">
-        <v>28.93</v>
+        <v>35.6</v>
       </c>
       <c r="P223">
-        <v>16.76</v>
+        <v>31.28</v>
+      </c>
+      <c r="Q223">
+        <v>19.59</v>
       </c>
       <c r="S223">
-        <v>24.2</v>
+        <v>15.42</v>
       </c>
       <c r="T223">
-        <v>15.73</v>
-[...2 lines deleted...]
-        <v>8.25</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>476</v>
+        <v>217</v>
       </c>
       <c r="C224">
-        <v>253</v>
+        <v>-6</v>
       </c>
       <c r="D224" t="s">
+        <v>219</v>
+      </c>
+      <c r="E224" t="s">
         <v>471</v>
       </c>
-      <c r="E224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G224" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="H224">
-        <v>194.11</v>
+        <v>197.53</v>
       </c>
       <c r="I224">
-        <v>187.92</v>
+        <v>175.41</v>
       </c>
       <c r="J224">
-        <v>6.19</v>
+        <v>22.12</v>
       </c>
       <c r="K224">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L224">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M224">
-        <v>187.92</v>
+        <v>108.88</v>
+      </c>
+      <c r="N224">
+        <v>24.75</v>
+      </c>
+      <c r="O224">
+        <v>19.08</v>
+      </c>
+      <c r="P224">
+        <v>11.35</v>
+      </c>
+      <c r="Q224">
+        <v>11.35</v>
       </c>
       <c r="S224">
-        <v>6.19</v>
+        <v>12.19</v>
+      </c>
+      <c r="T224">
+        <v>6.69</v>
+      </c>
+      <c r="U224">
+        <v>3.24</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C225">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D225" t="s">
+        <v>472</v>
+      </c>
+      <c r="E225" t="s">
         <v>473</v>
       </c>
-      <c r="E225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F225">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G225" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H225">
-        <v>190.36</v>
+        <v>197.17</v>
       </c>
       <c r="I225">
-        <v>148.22</v>
+        <v>66.2</v>
       </c>
       <c r="J225">
-        <v>42.14</v>
+        <v>130.97</v>
       </c>
       <c r="K225">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L225">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M225">
-        <v>116.94</v>
+        <v>33.81</v>
       </c>
       <c r="N225">
-        <v>31.28</v>
+        <v>26.76</v>
+      </c>
+      <c r="O225">
+        <v>5.63</v>
       </c>
       <c r="S225">
-        <v>42.14</v>
+        <v>36.29</v>
+      </c>
+      <c r="T225">
+        <v>33.57</v>
+      </c>
+      <c r="U225">
+        <v>20.31</v>
+      </c>
+      <c r="V225">
+        <v>15.42</v>
+      </c>
+      <c r="W225">
+        <v>13.19</v>
+      </c>
+      <c r="X225">
+        <v>12.19</v>
       </c>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C226">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D226" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
       <c r="E226" t="s">
         <v>475</v>
       </c>
       <c r="F226">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G226" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="H226">
-        <v>185.1</v>
+        <v>194.11</v>
       </c>
       <c r="I226">
-        <v>53.98</v>
+        <v>187.92</v>
       </c>
       <c r="J226">
-        <v>131.12</v>
+        <v>6.19</v>
       </c>
       <c r="K226">
         <v>1</v>
       </c>
       <c r="L226">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M226">
-        <v>53.98</v>
+        <v>187.92</v>
       </c>
       <c r="S226">
-        <v>53.24</v>
-[...14 lines deleted...]
-        <v>4.09</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="C227">
-        <v>15</v>
+        <v>-1</v>
       </c>
       <c r="D227" t="s">
-        <v>317</v>
+        <v>476</v>
       </c>
       <c r="E227" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F227">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G227" t="s">
-        <v>88</v>
+        <v>434</v>
       </c>
       <c r="H227">
-        <v>174.51</v>
+        <v>192.6</v>
       </c>
       <c r="I227">
-        <v>174.51</v>
+        <v>146.25</v>
       </c>
       <c r="J227">
-        <v>0.0</v>
+        <v>46.35</v>
       </c>
       <c r="K227">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L227">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M227">
-        <v>147.75</v>
+        <v>50.0</v>
       </c>
       <c r="N227">
-        <v>26.76</v>
+        <v>50.0</v>
+      </c>
+      <c r="O227">
+        <v>46.25</v>
+      </c>
+      <c r="S227">
+        <v>16.67</v>
+      </c>
+      <c r="T227">
+        <v>15.42</v>
+      </c>
+      <c r="U227">
+        <v>14.26</v>
       </c>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C228">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D228" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E228" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F228">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G228" t="s">
-        <v>447</v>
+        <v>166</v>
       </c>
       <c r="H228">
-        <v>174.47</v>
+        <v>188.52</v>
       </c>
       <c r="I228">
-        <v>109.81</v>
+        <v>188.52</v>
       </c>
       <c r="J228">
-        <v>64.66</v>
+        <v>0.0</v>
       </c>
       <c r="K228">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L228">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M228">
-        <v>109.81</v>
-[...8 lines deleted...]
-        <v>16.67</v>
+        <v>72.59</v>
+      </c>
+      <c r="N228">
+        <v>69.68</v>
+      </c>
+      <c r="O228">
+        <v>46.25</v>
       </c>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>226</v>
+        <v>312</v>
       </c>
       <c r="C229">
-        <v>-2</v>
+        <v>84</v>
       </c>
       <c r="D229" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E229" t="s">
-        <v>124</v>
+        <v>481</v>
       </c>
       <c r="F229">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G229" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="H229">
-        <v>174.03</v>
+        <v>185.76</v>
       </c>
       <c r="I229">
-        <v>131.41</v>
+        <v>185.76</v>
       </c>
       <c r="J229">
-        <v>42.62</v>
+        <v>0.0</v>
       </c>
       <c r="K229">
         <v>3</v>
       </c>
       <c r="L229">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M229">
-        <v>58.88</v>
+        <v>117.71</v>
       </c>
       <c r="N229">
-        <v>39.88</v>
+        <v>49.93</v>
       </c>
       <c r="O229">
-        <v>32.65</v>
-[...11 lines deleted...]
-        <v>8.12</v>
+        <v>18.12</v>
       </c>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
         <v>228</v>
       </c>
       <c r="C230">
         <v>-1</v>
       </c>
       <c r="D230" t="s">
-        <v>204</v>
+        <v>328</v>
       </c>
       <c r="E230" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F230">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G230" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="H230">
-        <v>173.02</v>
+        <v>185.1</v>
       </c>
       <c r="I230">
-        <v>173.02</v>
+        <v>53.98</v>
       </c>
       <c r="J230">
-        <v>0.0</v>
+        <v>131.12</v>
       </c>
       <c r="K230">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L230">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M230">
-        <v>126.42</v>
-[...2 lines deleted...]
-        <v>46.6</v>
+        <v>53.98</v>
+      </c>
+      <c r="S230">
+        <v>53.24</v>
+      </c>
+      <c r="T230">
+        <v>38.98</v>
+      </c>
+      <c r="U230">
+        <v>13.17</v>
+      </c>
+      <c r="V230">
+        <v>12.0</v>
+      </c>
+      <c r="W230">
+        <v>9.64</v>
+      </c>
+      <c r="X230">
+        <v>4.09</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>267</v>
+        <v>230</v>
       </c>
       <c r="C231">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="D231" t="s">
-        <v>481</v>
+        <v>312</v>
       </c>
       <c r="E231" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F231">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G231" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="H231">
-        <v>172.02</v>
+        <v>174.51</v>
       </c>
       <c r="I231">
-        <v>155.87</v>
+        <v>174.51</v>
       </c>
       <c r="J231">
-        <v>16.15</v>
+        <v>0.0</v>
       </c>
       <c r="K231">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L231">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M231">
-        <v>68.2</v>
+        <v>147.75</v>
       </c>
       <c r="N231">
-        <v>33.81</v>
-[...1 lines deleted...]
-      <c r="O231">
         <v>26.76</v>
-      </c>
-[...10 lines deleted...]
-        <v>5.72</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C232">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D232" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E232" t="s">
-        <v>484</v>
+        <v>120</v>
       </c>
       <c r="F232">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G232" t="s">
-        <v>230</v>
+        <v>113</v>
       </c>
       <c r="H232">
-        <v>171.48</v>
+        <v>174.03</v>
       </c>
       <c r="I232">
-        <v>156.06</v>
+        <v>131.41</v>
       </c>
       <c r="J232">
-        <v>15.42</v>
+        <v>42.62</v>
       </c>
       <c r="K232">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L232">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M232">
-        <v>109.81</v>
+        <v>58.88</v>
       </c>
       <c r="N232">
-        <v>46.25</v>
+        <v>39.88</v>
+      </c>
+      <c r="O232">
+        <v>32.65</v>
       </c>
       <c r="S232">
-        <v>15.42</v>
+        <v>13.17</v>
+      </c>
+      <c r="T232">
+        <v>12.72</v>
+      </c>
+      <c r="U232">
+        <v>8.61</v>
+      </c>
+      <c r="V232">
+        <v>8.12</v>
       </c>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C233">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D233" t="s">
+        <v>213</v>
+      </c>
+      <c r="E233" t="s">
         <v>485</v>
       </c>
-      <c r="E233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F233">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G233" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="H233">
-        <v>169.83</v>
+        <v>173.02</v>
       </c>
       <c r="I233">
-        <v>147.78</v>
+        <v>173.02</v>
       </c>
       <c r="J233">
-        <v>22.05</v>
+        <v>0.0</v>
       </c>
       <c r="K233">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L233">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M233">
-        <v>79.71</v>
+        <v>126.42</v>
       </c>
       <c r="N233">
-        <v>42.78</v>
-[...8 lines deleted...]
-        <v>9.85</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>398</v>
+        <v>233</v>
       </c>
       <c r="C234">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="D234" t="s">
-        <v>237</v>
+        <v>486</v>
       </c>
       <c r="E234" t="s">
         <v>487</v>
       </c>
       <c r="F234">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G234" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="H234">
-        <v>165.6</v>
+        <v>171.48</v>
       </c>
       <c r="I234">
-        <v>165.6</v>
+        <v>156.06</v>
       </c>
       <c r="J234">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K234">
         <v>2</v>
       </c>
       <c r="L234">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M234">
-        <v>136.67</v>
+        <v>109.81</v>
       </c>
       <c r="N234">
-        <v>28.93</v>
+        <v>46.25</v>
+      </c>
+      <c r="S234">
+        <v>15.42</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C235">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D235" t="s">
-        <v>228</v>
+        <v>488</v>
       </c>
       <c r="E235" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F235">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G235" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H235">
-        <v>163.97</v>
+        <v>170.47</v>
       </c>
       <c r="I235">
-        <v>142.02</v>
+        <v>155.07</v>
       </c>
       <c r="J235">
-        <v>21.95</v>
+        <v>15.4</v>
       </c>
       <c r="K235">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L235">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M235">
-        <v>79.71</v>
+        <v>108.88</v>
       </c>
       <c r="N235">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>46.19</v>
       </c>
       <c r="S235">
-        <v>11.27</v>
-[...2 lines deleted...]
-        <v>10.68</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C236">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D236" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E236" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F236">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G236" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="H236">
-        <v>162.53</v>
+        <v>169.83</v>
       </c>
       <c r="I236">
-        <v>142.59</v>
+        <v>147.78</v>
       </c>
       <c r="J236">
-        <v>19.94</v>
+        <v>22.05</v>
       </c>
       <c r="K236">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L236">
         <v>2</v>
       </c>
       <c r="M236">
-        <v>46.25</v>
+        <v>79.71</v>
       </c>
       <c r="N236">
-        <v>45.47</v>
+        <v>42.78</v>
       </c>
       <c r="O236">
-        <v>31.28</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>25.29</v>
       </c>
       <c r="S236">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
       <c r="T236">
-        <v>4.52</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C237">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D237" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E237" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F237">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="G237" t="s">
-        <v>221</v>
+        <v>29</v>
       </c>
       <c r="H237">
-        <v>161.88</v>
+        <v>167.75</v>
       </c>
       <c r="I237">
-        <v>161.88</v>
+        <v>0.0</v>
       </c>
       <c r="J237">
-        <v>0.0</v>
+        <v>167.75</v>
       </c>
       <c r="K237">
+        <v>0</v>
+      </c>
+      <c r="L237">
         <v>2</v>
       </c>
-      <c r="L237">
-[...6 lines deleted...]
-        <v>46.25</v>
+      <c r="S237">
+        <v>112.86</v>
+      </c>
+      <c r="T237">
+        <v>54.89</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C238">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D238" t="s">
-        <v>493</v>
+        <v>239</v>
       </c>
       <c r="E238" t="s">
         <v>494</v>
       </c>
       <c r="F238">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G238" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
       <c r="H238">
-        <v>161.54</v>
+        <v>165.6</v>
       </c>
       <c r="I238">
-        <v>148.08</v>
+        <v>165.6</v>
       </c>
       <c r="J238">
-        <v>13.46</v>
+        <v>0.0</v>
       </c>
       <c r="K238">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L238">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M238">
-        <v>88.03</v>
+        <v>136.67</v>
       </c>
       <c r="N238">
-        <v>33.29</v>
-[...5 lines deleted...]
-        <v>13.46</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C239">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="D239" t="s">
         <v>495</v>
       </c>
       <c r="E239" t="s">
         <v>496</v>
       </c>
       <c r="F239">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G239" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="H239">
-        <v>161.36</v>
+        <v>159.5</v>
       </c>
       <c r="I239">
-        <v>161.36</v>
+        <v>136.77</v>
       </c>
       <c r="J239">
-        <v>0.0</v>
+        <v>22.73</v>
       </c>
       <c r="K239">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M239">
-        <v>93.16</v>
+        <v>53.98</v>
       </c>
       <c r="N239">
-        <v>68.2</v>
+        <v>31.28</v>
+      </c>
+      <c r="O239">
+        <v>26.76</v>
+      </c>
+      <c r="P239">
+        <v>24.75</v>
+      </c>
+      <c r="S239">
+        <v>22.73</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="C240">
-        <v>-2</v>
+        <v>33</v>
       </c>
       <c r="D240" t="s">
         <v>497</v>
       </c>
       <c r="E240" t="s">
         <v>498</v>
       </c>
       <c r="F240">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G240" t="s">
-        <v>221</v>
+        <v>103</v>
       </c>
       <c r="H240">
-        <v>159.34</v>
+        <v>158.78</v>
       </c>
       <c r="I240">
-        <v>91.51</v>
+        <v>126.01</v>
       </c>
       <c r="J240">
-        <v>67.83</v>
+        <v>32.77</v>
       </c>
       <c r="K240">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L240">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M240">
-        <v>91.51</v>
+        <v>49.93</v>
+      </c>
+      <c r="N240">
+        <v>39.52</v>
+      </c>
+      <c r="O240">
+        <v>36.56</v>
       </c>
       <c r="S240">
-        <v>27.45</v>
+        <v>17.99</v>
       </c>
       <c r="T240">
-        <v>15.42</v>
+        <v>8.25</v>
       </c>
       <c r="U240">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>10.7</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C241">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="D241" t="s">
         <v>499</v>
       </c>
       <c r="E241" t="s">
         <v>500</v>
       </c>
       <c r="F241">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G241" t="s">
-        <v>60</v>
+        <v>232</v>
       </c>
       <c r="H241">
-        <v>153.81</v>
+        <v>158.48</v>
       </c>
       <c r="I241">
-        <v>122.72</v>
+        <v>158.48</v>
       </c>
       <c r="J241">
-        <v>31.09</v>
+        <v>0.0</v>
       </c>
       <c r="K241">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L241">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M241">
-        <v>93.16</v>
+        <v>101.58</v>
       </c>
       <c r="N241">
-        <v>29.56</v>
-[...8 lines deleted...]
-        <v>5.71</v>
+        <v>42.78</v>
+      </c>
+      <c r="O241">
+        <v>14.12</v>
       </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="C242">
-        <v>-1</v>
+        <v>-12</v>
       </c>
       <c r="D242" t="s">
         <v>501</v>
       </c>
       <c r="E242" t="s">
         <v>502</v>
       </c>
       <c r="F242">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G242" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="H242">
-        <v>148.53</v>
+        <v>156.54</v>
       </c>
       <c r="I242">
-        <v>0.0</v>
+        <v>36.56</v>
       </c>
       <c r="J242">
-        <v>148.53</v>
+        <v>119.98</v>
       </c>
       <c r="K242">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L242">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="M242">
+        <v>36.56</v>
       </c>
       <c r="S242">
-        <v>53.6</v>
+        <v>62.23</v>
       </c>
       <c r="T242">
-        <v>25.5</v>
+        <v>45.56</v>
       </c>
       <c r="U242">
-        <v>20.7</v>
-[...8 lines deleted...]
-        <v>15.42</v>
+        <v>12.19</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C243">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D243" t="s">
         <v>503</v>
       </c>
       <c r="E243" t="s">
         <v>504</v>
       </c>
       <c r="F243">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G243" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="H243">
-        <v>144.84</v>
+        <v>153.81</v>
       </c>
       <c r="I243">
-        <v>130.06</v>
+        <v>122.72</v>
       </c>
       <c r="J243">
-        <v>14.78</v>
+        <v>31.09</v>
       </c>
       <c r="K243">
+        <v>2</v>
+      </c>
+      <c r="L243">
         <v>3</v>
       </c>
-      <c r="L243">
-[...1 lines deleted...]
-      </c>
       <c r="M243">
-        <v>53.98</v>
+        <v>93.16</v>
       </c>
       <c r="N243">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>36.56</v>
+        <v>29.56</v>
       </c>
       <c r="S243">
-        <v>8.25</v>
+        <v>13.19</v>
       </c>
       <c r="T243">
-        <v>6.53</v>
+        <v>12.19</v>
+      </c>
+      <c r="U243">
+        <v>5.71</v>
       </c>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C244">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D244" t="s">
         <v>505</v>
       </c>
       <c r="E244" t="s">
         <v>506</v>
       </c>
       <c r="F244">
         <v>2007</v>
       </c>
       <c r="G244" t="s">
-        <v>230</v>
+        <v>26</v>
       </c>
       <c r="H244">
-        <v>144.36</v>
+        <v>149.89</v>
       </c>
       <c r="I244">
-        <v>144.36</v>
+        <v>149.89</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
-        <v>101.58</v>
+        <v>99.15</v>
       </c>
       <c r="N244">
-        <v>42.78</v>
+        <v>19.59</v>
+      </c>
+      <c r="O244">
+        <v>16.5</v>
+      </c>
+      <c r="P244">
+        <v>14.65</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C245">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D245" t="s">
         <v>507</v>
       </c>
       <c r="E245" t="s">
         <v>508</v>
       </c>
       <c r="F245">
         <v>2005</v>
       </c>
       <c r="G245" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="H245">
-        <v>139.6</v>
+        <v>148.53</v>
       </c>
       <c r="I245">
-        <v>119.15</v>
+        <v>0.0</v>
       </c>
       <c r="J245">
-        <v>20.45</v>
+        <v>148.53</v>
       </c>
       <c r="K245">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L245">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>22.9</v>
+        <v>6</v>
       </c>
       <c r="S245">
+        <v>53.6</v>
+      </c>
+      <c r="T245">
+        <v>25.5</v>
+      </c>
+      <c r="U245">
+        <v>20.7</v>
+      </c>
+      <c r="V245">
         <v>16.67</v>
       </c>
-      <c r="T245">
-        <v>3.78</v>
+      <c r="W245">
+        <v>16.64</v>
+      </c>
+      <c r="X245">
+        <v>15.42</v>
       </c>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="D246" t="s">
         <v>509</v>
       </c>
       <c r="E246" t="s">
         <v>510</v>
       </c>
       <c r="F246">
         <v>2001</v>
       </c>
       <c r="G246" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="H246">
-        <v>136.4</v>
+        <v>148.46</v>
       </c>
       <c r="I246">
-        <v>110.92</v>
+        <v>129.11</v>
       </c>
       <c r="J246">
-        <v>25.48</v>
+        <v>19.35</v>
       </c>
       <c r="K246">
+        <v>4</v>
+      </c>
+      <c r="L246">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="M246">
         <v>68.2</v>
       </c>
       <c r="N246">
-        <v>42.72</v>
+        <v>33.81</v>
+      </c>
+      <c r="O246">
+        <v>18.12</v>
+      </c>
+      <c r="P246">
+        <v>8.98</v>
       </c>
       <c r="S246">
-        <v>14.59</v>
+        <v>10.43</v>
       </c>
       <c r="T246">
-        <v>5.59</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C247">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D247" t="s">
-        <v>127</v>
+        <v>511</v>
       </c>
       <c r="E247" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F247">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G247" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="H247">
-        <v>136.14</v>
+        <v>144.95</v>
       </c>
       <c r="I247">
-        <v>95.18</v>
+        <v>144.95</v>
       </c>
       <c r="J247">
-        <v>40.96</v>
+        <v>0.0</v>
       </c>
       <c r="K247">
         <v>3</v>
       </c>
       <c r="L247">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M247">
-        <v>73.73</v>
+        <v>79.71</v>
       </c>
       <c r="N247">
-        <v>14.34</v>
+        <v>33.29</v>
       </c>
       <c r="O247">
-        <v>7.11</v>
-[...2 lines deleted...]
-        <v>40.96</v>
+        <v>31.95</v>
       </c>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C248">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D248" t="s">
-        <v>388</v>
+        <v>513</v>
       </c>
       <c r="E248" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="F248">
-        <v>2007</v>
+        <v>1988</v>
       </c>
       <c r="G248" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="H248">
-        <v>132.88</v>
+        <v>139.89</v>
       </c>
       <c r="I248">
-        <v>115.88</v>
+        <v>0.0</v>
       </c>
       <c r="J248">
-        <v>17.0</v>
+        <v>139.89</v>
       </c>
       <c r="K248">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L248">
         <v>1</v>
       </c>
-      <c r="M248">
-[...1 lines deleted...]
-      </c>
       <c r="S248">
-        <v>17.0</v>
+        <v>139.89</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="C249">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D249" t="s">
-        <v>56</v>
+        <v>515</v>
       </c>
       <c r="E249" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="F249">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G249" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H249">
-        <v>131.96</v>
+        <v>139.6</v>
       </c>
       <c r="I249">
-        <v>105.77</v>
+        <v>119.15</v>
       </c>
       <c r="J249">
-        <v>26.19</v>
+        <v>20.45</v>
       </c>
       <c r="K249">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L249">
         <v>2</v>
       </c>
       <c r="M249">
-        <v>86.18</v>
+        <v>50.0</v>
       </c>
       <c r="N249">
-        <v>19.59</v>
+        <v>46.25</v>
+      </c>
+      <c r="O249">
+        <v>22.9</v>
       </c>
       <c r="S249">
-        <v>17.05</v>
+        <v>16.67</v>
       </c>
       <c r="T249">
-        <v>9.14</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C250">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D250" t="s">
-        <v>514</v>
+        <v>362</v>
       </c>
       <c r="E250" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F250">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G250" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="H250">
-        <v>131.38</v>
+        <v>133.51</v>
       </c>
       <c r="I250">
-        <v>131.38</v>
+        <v>26.76</v>
       </c>
       <c r="J250">
-        <v>0.0</v>
+        <v>106.75</v>
       </c>
       <c r="K250">
         <v>1</v>
       </c>
       <c r="L250">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M250">
-        <v>131.38</v>
+        <v>26.76</v>
+      </c>
+      <c r="S250">
+        <v>45.56</v>
+      </c>
+      <c r="T250">
+        <v>39.24</v>
+      </c>
+      <c r="U250">
+        <v>9.14</v>
+      </c>
+      <c r="V250">
+        <v>6.53</v>
+      </c>
+      <c r="W250">
+        <v>4.09</v>
+      </c>
+      <c r="X250">
+        <v>2.19</v>
       </c>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C251">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D251" t="s">
-        <v>516</v>
+        <v>410</v>
       </c>
       <c r="E251" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F251">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G251" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="H251">
-        <v>130.73</v>
+        <v>132.88</v>
       </c>
       <c r="I251">
-        <v>0.0</v>
+        <v>115.88</v>
       </c>
       <c r="J251">
-        <v>130.73</v>
+        <v>17.0</v>
       </c>
       <c r="K251">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L251">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M251">
+        <v>115.88</v>
       </c>
       <c r="S251">
-        <v>57.94</v>
-[...14 lines deleted...]
-        <v>2.99</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="252" spans="1:24">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C252">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D252" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E252" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F252">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G252" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="H252">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
       <c r="I252">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C253">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D253" t="s">
-        <v>321</v>
+        <v>521</v>
       </c>
       <c r="E253" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F253">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G253" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="H253">
-        <v>126.45</v>
+        <v>130.73</v>
       </c>
       <c r="I253">
-        <v>116.72</v>
+        <v>0.0</v>
       </c>
       <c r="J253">
-        <v>9.73</v>
+        <v>130.73</v>
       </c>
       <c r="K253">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L253">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>58.36</v>
+        <v>6</v>
       </c>
       <c r="S253">
-        <v>9.73</v>
+        <v>57.94</v>
+      </c>
+      <c r="T253">
+        <v>24.58</v>
+      </c>
+      <c r="U253">
+        <v>18.67</v>
+      </c>
+      <c r="V253">
+        <v>14.26</v>
+      </c>
+      <c r="W253">
+        <v>12.29</v>
+      </c>
+      <c r="X253">
+        <v>2.99</v>
       </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C254">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D254" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="E254" t="s">
-        <v>234</v>
+        <v>523</v>
       </c>
       <c r="F254">
         <v>2007</v>
       </c>
       <c r="G254" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H254">
-        <v>126.42</v>
+        <v>127.26</v>
       </c>
       <c r="I254">
-        <v>126.42</v>
+        <v>127.26</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
-        <v>126.42</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="C255">
-        <v>-30</v>
+        <v>2</v>
       </c>
       <c r="D255" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E255" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F255">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G255" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H255">
-        <v>125.26</v>
+        <v>127.26</v>
       </c>
       <c r="I255">
+        <v>127.26</v>
+      </c>
+      <c r="J255">
         <v>0.0</v>
       </c>
-      <c r="J255">
-[...1 lines deleted...]
-      </c>
       <c r="K255">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L255">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>46.96</v>
+        <v>0</v>
+      </c>
+      <c r="M255">
+        <v>127.26</v>
       </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="C256">
-        <v>-10</v>
+        <v>2</v>
       </c>
       <c r="D256" t="s">
-        <v>523</v>
+        <v>362</v>
       </c>
       <c r="E256" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F256">
         <v>2005</v>
       </c>
       <c r="G256" t="s">
-        <v>356</v>
+        <v>55</v>
       </c>
       <c r="H256">
-        <v>124.14</v>
+        <v>126.45</v>
       </c>
       <c r="I256">
-        <v>74.36</v>
+        <v>116.72</v>
       </c>
       <c r="J256">
-        <v>49.78</v>
+        <v>9.73</v>
       </c>
       <c r="K256">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L256">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M256">
-        <v>74.36</v>
+        <v>58.36</v>
+      </c>
+      <c r="N256">
+        <v>58.36</v>
       </c>
       <c r="S256">
-        <v>22.33</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>9.73</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C257">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D257" t="s">
-        <v>321</v>
+        <v>264</v>
       </c>
       <c r="E257" t="s">
-        <v>525</v>
+        <v>226</v>
       </c>
       <c r="F257">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G257" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H257">
-        <v>123.73</v>
+        <v>126.42</v>
       </c>
       <c r="I257">
-        <v>86.49</v>
+        <v>126.42</v>
       </c>
       <c r="J257">
-        <v>37.24</v>
+        <v>0.0</v>
       </c>
       <c r="K257">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L257">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M257">
-        <v>49.93</v>
-[...8 lines deleted...]
-        <v>6.19</v>
+        <v>126.42</v>
       </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C258">
-        <v>-2</v>
+        <v>-12</v>
       </c>
       <c r="D258" t="s">
-        <v>526</v>
+        <v>230</v>
       </c>
       <c r="E258" t="s">
-        <v>464</v>
+        <v>527</v>
       </c>
       <c r="F258">
-        <v>1988</v>
+        <v>2001</v>
       </c>
       <c r="G258" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H258">
-        <v>121.26</v>
+        <v>124.81</v>
       </c>
       <c r="I258">
-        <v>0.0</v>
+        <v>99.3</v>
       </c>
       <c r="J258">
-        <v>121.26</v>
+        <v>25.51</v>
       </c>
       <c r="K258">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L258">
         <v>2</v>
       </c>
+      <c r="M258">
+        <v>79.71</v>
+      </c>
+      <c r="N258">
+        <v>19.59</v>
+      </c>
       <c r="S258">
-        <v>61.28</v>
+        <v>14.24</v>
       </c>
       <c r="T258">
-        <v>59.98</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="259" spans="1:24">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
-        <v>256</v>
+        <v>226</v>
       </c>
       <c r="C259">
-        <v>-2</v>
+        <v>-32</v>
       </c>
       <c r="D259" t="s">
-        <v>30</v>
+        <v>528</v>
       </c>
       <c r="E259" t="s">
-        <v>308</v>
+        <v>529</v>
       </c>
       <c r="F259">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G259" t="s">
-        <v>113</v>
+        <v>229</v>
       </c>
       <c r="H259">
-        <v>118.88</v>
+        <v>124.47</v>
       </c>
       <c r="I259">
-        <v>105.69</v>
+        <v>78.3</v>
       </c>
       <c r="J259">
-        <v>13.19</v>
+        <v>46.17</v>
       </c>
       <c r="K259">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L259">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M259">
-        <v>46.19</v>
-[...5 lines deleted...]
-        <v>22.9</v>
+        <v>78.3</v>
       </c>
       <c r="S259">
+        <v>32.98</v>
+      </c>
+      <c r="T259">
         <v>13.19</v>
       </c>
     </row>
     <row r="260" spans="1:24">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C260">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D260" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="E260" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="F260">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G260" t="s">
-        <v>529</v>
+        <v>385</v>
       </c>
       <c r="H260">
-        <v>118.72</v>
+        <v>124.14</v>
       </c>
       <c r="I260">
-        <v>118.72</v>
+        <v>74.36</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
+        <v>49.78</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M260">
-        <v>118.72</v>
+        <v>74.36</v>
+      </c>
+      <c r="S260">
+        <v>22.33</v>
+      </c>
+      <c r="T260">
+        <v>14.26</v>
+      </c>
+      <c r="U260">
+        <v>13.19</v>
       </c>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C261">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D261" t="s">
-        <v>168</v>
+        <v>56</v>
       </c>
       <c r="E261" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F261">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G261" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="H261">
-        <v>118.72</v>
+        <v>122.82</v>
       </c>
       <c r="I261">
-        <v>76.08</v>
+        <v>105.77</v>
       </c>
       <c r="J261">
-        <v>42.64</v>
+        <v>17.05</v>
       </c>
       <c r="K261">
         <v>2</v>
       </c>
       <c r="L261">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M261">
-        <v>39.52</v>
+        <v>86.18</v>
       </c>
       <c r="N261">
-        <v>36.56</v>
+        <v>19.59</v>
       </c>
       <c r="S261">
-        <v>17.99</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>17.05</v>
       </c>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C262">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D262" t="s">
-        <v>531</v>
+        <v>33</v>
       </c>
       <c r="E262" t="s">
-        <v>532</v>
+        <v>300</v>
       </c>
       <c r="F262">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G262" t="s">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="H262">
-        <v>115.93</v>
+        <v>118.88</v>
       </c>
       <c r="I262">
-        <v>115.93</v>
+        <v>105.69</v>
       </c>
       <c r="J262">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K262">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L262">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M262">
-        <v>69.68</v>
+        <v>46.19</v>
       </c>
       <c r="N262">
-        <v>46.25</v>
+        <v>36.6</v>
+      </c>
+      <c r="O262">
+        <v>22.9</v>
+      </c>
+      <c r="S262">
+        <v>13.19</v>
       </c>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C263">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D263" t="s">
-        <v>151</v>
+        <v>533</v>
       </c>
       <c r="E263" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F263">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G263" t="s">
-        <v>186</v>
+        <v>535</v>
       </c>
       <c r="H263">
-        <v>115.39</v>
+        <v>118.72</v>
       </c>
       <c r="I263">
-        <v>101.13</v>
+        <v>118.72</v>
       </c>
       <c r="J263">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K263">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L263">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M263">
-        <v>68.2</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
-        <v>230</v>
+        <v>263</v>
       </c>
       <c r="C264">
-        <v>-33</v>
+        <v>1</v>
       </c>
       <c r="D264" t="s">
-        <v>534</v>
+        <v>167</v>
       </c>
       <c r="E264" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F264">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G264" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H264">
-        <v>112.97</v>
+        <v>118.72</v>
       </c>
       <c r="I264">
-        <v>0.0</v>
+        <v>76.08</v>
       </c>
       <c r="J264">
-        <v>112.97</v>
+        <v>42.64</v>
       </c>
       <c r="K264">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L264">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="M264">
+        <v>39.52</v>
+      </c>
+      <c r="N264">
+        <v>36.56</v>
       </c>
       <c r="S264">
-        <v>57.56</v>
+        <v>17.99</v>
       </c>
       <c r="T264">
-        <v>28.97</v>
+        <v>12.45</v>
       </c>
       <c r="U264">
-        <v>17.99</v>
-[...2 lines deleted...]
-        <v>8.45</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C265">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D265" t="s">
-        <v>536</v>
+        <v>362</v>
       </c>
       <c r="E265" t="s">
         <v>537</v>
       </c>
       <c r="F265">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="G265" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="H265">
-        <v>111.23</v>
+        <v>117.54</v>
       </c>
       <c r="I265">
-        <v>111.23</v>
+        <v>86.49</v>
       </c>
       <c r="J265">
-        <v>0.0</v>
+        <v>31.05</v>
       </c>
       <c r="K265">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L265">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M265">
-        <v>111.23</v>
+        <v>49.93</v>
+      </c>
+      <c r="N265">
+        <v>36.56</v>
+      </c>
+      <c r="S265">
+        <v>31.05</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C266">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D266" t="s">
+        <v>160</v>
+      </c>
+      <c r="E266" t="s">
         <v>538</v>
       </c>
-      <c r="E266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G266" t="s">
-        <v>29</v>
+        <v>199</v>
       </c>
       <c r="H266">
-        <v>108.17</v>
+        <v>115.39</v>
       </c>
       <c r="I266">
-        <v>108.17</v>
+        <v>101.13</v>
       </c>
       <c r="J266">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K266">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L266">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M266">
-        <v>108.17</v>
+        <v>68.2</v>
+      </c>
+      <c r="N266">
+        <v>32.93</v>
+      </c>
+      <c r="S266">
+        <v>14.26</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C267">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D267" t="s">
-        <v>413</v>
+        <v>539</v>
       </c>
       <c r="E267" t="s">
         <v>540</v>
       </c>
       <c r="F267">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="G267" t="s">
-        <v>293</v>
+        <v>166</v>
       </c>
       <c r="H267">
-        <v>106.57</v>
+        <v>114.07</v>
       </c>
       <c r="I267">
-        <v>106.57</v>
+        <v>114.07</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267">
-        <v>67.0</v>
+        <v>62.11</v>
       </c>
       <c r="N267">
-        <v>39.57</v>
+        <v>42.78</v>
+      </c>
+      <c r="O267">
+        <v>9.18</v>
       </c>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C268">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D268" t="s">
         <v>541</v>
       </c>
       <c r="E268" t="s">
         <v>542</v>
       </c>
       <c r="F268">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G268" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="H268">
-        <v>105.95</v>
+        <v>112.97</v>
       </c>
       <c r="I268">
-        <v>58.36</v>
+        <v>0.0</v>
       </c>
       <c r="J268">
-        <v>47.59</v>
+        <v>112.97</v>
       </c>
       <c r="K268">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L268">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>58.36</v>
+        <v>4</v>
       </c>
       <c r="S268">
-        <v>21.21</v>
+        <v>57.56</v>
       </c>
       <c r="T268">
-        <v>13.19</v>
+        <v>28.97</v>
       </c>
       <c r="U268">
-        <v>13.19</v>
+        <v>17.99</v>
+      </c>
+      <c r="V268">
+        <v>8.45</v>
       </c>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C269">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D269" t="s">
         <v>543</v>
       </c>
       <c r="E269" t="s">
         <v>544</v>
       </c>
       <c r="F269">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G269" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H269">
-        <v>105.77</v>
+        <v>112.76</v>
       </c>
       <c r="I269">
-        <v>105.77</v>
+        <v>112.76</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
         <v>2</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269">
-        <v>86.18</v>
+        <v>59.62</v>
       </c>
       <c r="N269">
-        <v>19.59</v>
+        <v>53.14</v>
       </c>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C270">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D270" t="s">
         <v>545</v>
       </c>
       <c r="E270" t="s">
         <v>546</v>
       </c>
       <c r="F270">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G270" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="H270">
-        <v>103.27</v>
+        <v>112.4</v>
       </c>
       <c r="I270">
-        <v>67.62</v>
+        <v>31.28</v>
       </c>
       <c r="J270">
-        <v>35.65</v>
+        <v>81.12</v>
       </c>
       <c r="K270">
+        <v>1</v>
+      </c>
+      <c r="L270">
         <v>2</v>
       </c>
-      <c r="L270">
-[...1 lines deleted...]
-      </c>
       <c r="M270">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>21.37</v>
+        <v>31.28</v>
       </c>
       <c r="S270">
-        <v>35.65</v>
+        <v>42.14</v>
+      </c>
+      <c r="T270">
+        <v>38.98</v>
       </c>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C271">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D271" t="s">
         <v>547</v>
       </c>
       <c r="E271" t="s">
-        <v>68</v>
+        <v>548</v>
       </c>
       <c r="F271">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G271" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="H271">
-        <v>102.46</v>
+        <v>112.18</v>
       </c>
       <c r="I271">
-        <v>75.32</v>
+        <v>112.18</v>
       </c>
       <c r="J271">
-        <v>27.14</v>
+        <v>0.0</v>
       </c>
       <c r="K271">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L271">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M271">
-        <v>75.32</v>
-[...2 lines deleted...]
-        <v>27.14</v>
+        <v>84.84</v>
+      </c>
+      <c r="N271">
+        <v>27.34</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="C272">
-        <v>-1</v>
+        <v>16</v>
       </c>
       <c r="D272" t="s">
-        <v>442</v>
+        <v>549</v>
       </c>
       <c r="E272" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="F272">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G272" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H272">
-        <v>100.06</v>
+        <v>109.55</v>
       </c>
       <c r="I272">
-        <v>100.06</v>
+        <v>109.55</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272">
-        <v>100.06</v>
+        <v>49.93</v>
+      </c>
+      <c r="N272">
+        <v>26.76</v>
+      </c>
+      <c r="O272">
+        <v>19.59</v>
+      </c>
+      <c r="P272">
+        <v>13.27</v>
       </c>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C273">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D273" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E273" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F273">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G273" t="s">
-        <v>253</v>
+        <v>29</v>
       </c>
       <c r="H273">
-        <v>98.93</v>
+        <v>108.17</v>
       </c>
       <c r="I273">
-        <v>98.93</v>
+        <v>108.17</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273">
-        <v>98.93</v>
+        <v>108.17</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C274">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D274" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E274" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F274">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G274" t="s">
-        <v>529</v>
+        <v>270</v>
       </c>
       <c r="H274">
-        <v>96.05</v>
+        <v>107.78</v>
       </c>
       <c r="I274">
-        <v>42.78</v>
+        <v>85.82</v>
       </c>
       <c r="J274">
-        <v>53.27</v>
+        <v>21.96</v>
       </c>
       <c r="K274">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L274">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M274">
-        <v>42.78</v>
+        <v>46.25</v>
+      </c>
+      <c r="N274">
+        <v>39.57</v>
       </c>
       <c r="S274">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>21.96</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C275">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D275" t="s">
-        <v>75</v>
+        <v>400</v>
       </c>
       <c r="E275" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F275">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="G275" t="s">
-        <v>32</v>
+        <v>323</v>
       </c>
       <c r="H275">
-        <v>94.51</v>
+        <v>106.57</v>
       </c>
       <c r="I275">
-        <v>70.8</v>
+        <v>106.57</v>
       </c>
       <c r="J275">
-        <v>23.71</v>
+        <v>0.0</v>
       </c>
       <c r="K275">
         <v>2</v>
       </c>
       <c r="L275">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M275">
-        <v>39.52</v>
+        <v>67.0</v>
       </c>
       <c r="N275">
-        <v>31.28</v>
-[...5 lines deleted...]
-        <v>3.78</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C276">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D276" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E276" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F276">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G276" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="H276">
-        <v>93.96</v>
+        <v>103.27</v>
       </c>
       <c r="I276">
-        <v>93.96</v>
+        <v>67.62</v>
       </c>
       <c r="J276">
-        <v>0.0</v>
+        <v>35.65</v>
       </c>
       <c r="K276">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L276">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M276">
-        <v>93.96</v>
+        <v>46.25</v>
+      </c>
+      <c r="N276">
+        <v>21.37</v>
+      </c>
+      <c r="S276">
+        <v>35.65</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C277">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D277" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E277" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="F277">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G277" t="s">
-        <v>558</v>
+        <v>76</v>
       </c>
       <c r="H277">
-        <v>93.96</v>
+        <v>102.29</v>
       </c>
       <c r="I277">
-        <v>93.96</v>
+        <v>44.88</v>
       </c>
       <c r="J277">
-        <v>0.0</v>
+        <v>57.41</v>
       </c>
       <c r="K277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L277">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M277">
-        <v>93.96</v>
+        <v>26.76</v>
+      </c>
+      <c r="N277">
+        <v>18.12</v>
+      </c>
+      <c r="S277">
+        <v>49.25</v>
+      </c>
+      <c r="T277">
+        <v>5.17</v>
+      </c>
+      <c r="U277">
+        <v>2.99</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
-        <v>276</v>
+        <v>241</v>
       </c>
       <c r="C278">
-        <v>-1</v>
+        <v>-36</v>
       </c>
       <c r="D278" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E278" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F278">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G278" t="s">
-        <v>183</v>
+        <v>32</v>
       </c>
       <c r="H278">
-        <v>93.53</v>
+        <v>99.25</v>
       </c>
       <c r="I278">
-        <v>78.11</v>
+        <v>68.2</v>
       </c>
       <c r="J278">
-        <v>15.42</v>
+        <v>31.05</v>
       </c>
       <c r="K278">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L278">
         <v>1</v>
       </c>
       <c r="M278">
-        <v>49.93</v>
-[...2 lines deleted...]
-        <v>28.18</v>
+        <v>68.2</v>
       </c>
       <c r="S278">
-        <v>15.42</v>
+        <v>31.05</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C279">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D279" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E279" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F279">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G279" t="s">
-        <v>303</v>
+        <v>249</v>
       </c>
       <c r="H279">
-        <v>92.98</v>
+        <v>98.93</v>
       </c>
       <c r="I279">
-        <v>54.44</v>
+        <v>98.93</v>
       </c>
       <c r="J279">
-        <v>38.54</v>
+        <v>0.0</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
       <c r="L279">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M279">
-        <v>54.44</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C280">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D280" t="s">
-        <v>70</v>
+        <v>564</v>
       </c>
       <c r="E280" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="F280">
         <v>2007</v>
       </c>
       <c r="G280" t="s">
-        <v>88</v>
+        <v>535</v>
       </c>
       <c r="H280">
-        <v>92.55</v>
+        <v>96.05</v>
       </c>
       <c r="I280">
-        <v>92.55</v>
+        <v>42.78</v>
       </c>
       <c r="J280">
-        <v>0.0</v>
+        <v>53.27</v>
       </c>
       <c r="K280">
         <v>1</v>
       </c>
       <c r="L280">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M280">
-        <v>92.55</v>
+        <v>42.78</v>
+      </c>
+      <c r="S280">
+        <v>36.6</v>
+      </c>
+      <c r="T280">
+        <v>16.67</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C281">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D281" t="s">
-        <v>564</v>
+        <v>256</v>
       </c>
       <c r="E281" t="s">
-        <v>565</v>
+        <v>361</v>
       </c>
       <c r="F281">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G281" t="s">
-        <v>72</v>
+        <v>249</v>
       </c>
       <c r="H281">
-        <v>92.38</v>
+        <v>95.78</v>
       </c>
       <c r="I281">
-        <v>92.38</v>
+        <v>89.47</v>
       </c>
       <c r="J281">
-        <v>0.0</v>
+        <v>6.31</v>
       </c>
       <c r="K281">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L281">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M281">
-        <v>46.19</v>
+        <v>38.16</v>
       </c>
       <c r="N281">
-        <v>46.19</v>
+        <v>28.93</v>
+      </c>
+      <c r="O281">
+        <v>15.27</v>
+      </c>
+      <c r="P281">
+        <v>7.11</v>
+      </c>
+      <c r="S281">
+        <v>6.31</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="C282">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D282" t="s">
+        <v>61</v>
+      </c>
+      <c r="E282" t="s">
         <v>566</v>
       </c>
-      <c r="E282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F282">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G282" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H282">
-        <v>90.09</v>
+        <v>94.51</v>
       </c>
       <c r="I282">
-        <v>90.09</v>
+        <v>70.8</v>
       </c>
       <c r="J282">
-        <v>0.0</v>
+        <v>23.71</v>
       </c>
       <c r="K282">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L282">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M282">
         <v>39.52</v>
       </c>
       <c r="N282">
-        <v>33.81</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>31.28</v>
+      </c>
+      <c r="S282">
+        <v>19.93</v>
+      </c>
+      <c r="T282">
+        <v>3.78</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C283">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D283" t="s">
+        <v>567</v>
+      </c>
+      <c r="E283" t="s">
         <v>568</v>
       </c>
-      <c r="E283" t="s">
+      <c r="F283">
+        <v>2006</v>
+      </c>
+      <c r="G283" t="s">
         <v>569</v>
       </c>
-      <c r="F283">
-[...4 lines deleted...]
-      </c>
       <c r="H283">
-        <v>89.96</v>
+        <v>93.96</v>
       </c>
       <c r="I283">
-        <v>89.96</v>
+        <v>93.96</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
       <c r="M283">
-        <v>49.93</v>
-[...5 lines deleted...]
-        <v>13.27</v>
+        <v>93.96</v>
       </c>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C284">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D284" t="s">
         <v>570</v>
       </c>
       <c r="E284" t="s">
         <v>571</v>
       </c>
       <c r="F284">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G284" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H284">
-        <v>86.91</v>
+        <v>93.53</v>
       </c>
       <c r="I284">
-        <v>86.91</v>
+        <v>78.11</v>
       </c>
       <c r="J284">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L284">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M284">
-        <v>86.91</v>
+        <v>49.93</v>
+      </c>
+      <c r="N284">
+        <v>28.18</v>
+      </c>
+      <c r="S284">
+        <v>15.42</v>
       </c>
     </row>
     <row r="285" spans="1:24">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C285">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D285" t="s">
         <v>572</v>
       </c>
       <c r="E285" t="s">
         <v>573</v>
       </c>
       <c r="F285">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G285" t="s">
-        <v>558</v>
+        <v>336</v>
       </c>
       <c r="H285">
-        <v>86.91</v>
+        <v>92.98</v>
       </c>
       <c r="I285">
-        <v>86.91</v>
+        <v>54.44</v>
       </c>
       <c r="J285">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K285">
         <v>1</v>
       </c>
       <c r="L285">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M285">
-        <v>86.91</v>
+        <v>54.44</v>
+      </c>
+      <c r="S285">
+        <v>38.54</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C286">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D286" t="s">
+        <v>65</v>
+      </c>
+      <c r="E286" t="s">
         <v>574</v>
       </c>
-      <c r="E286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F286">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G286" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H286">
-        <v>84.63</v>
+        <v>92.55</v>
       </c>
       <c r="I286">
+        <v>92.55</v>
+      </c>
+      <c r="J286">
         <v>0.0</v>
       </c>
-      <c r="J286">
-[...1 lines deleted...]
-      </c>
       <c r="K286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L286">
-        <v>5</v>
-[...14 lines deleted...]
-        <v>4.09</v>
+        <v>0</v>
+      </c>
+      <c r="M286">
+        <v>92.55</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="C287">
-        <v>-2</v>
+        <v>17</v>
       </c>
       <c r="D287" t="s">
+        <v>575</v>
+      </c>
+      <c r="E287" t="s">
         <v>576</v>
       </c>
-      <c r="E287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F287">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G287" t="s">
-        <v>356</v>
+        <v>55</v>
       </c>
       <c r="H287">
-        <v>83.05</v>
+        <v>91.55</v>
       </c>
       <c r="I287">
-        <v>68.79</v>
+        <v>91.55</v>
       </c>
       <c r="J287">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K287">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L287">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M287">
-        <v>68.79</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>64.45</v>
+      </c>
+      <c r="N287">
+        <v>16.76</v>
+      </c>
+      <c r="O287">
+        <v>10.34</v>
       </c>
     </row>
     <row r="288" spans="1:24">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C288">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D288" t="s">
+        <v>577</v>
+      </c>
+      <c r="E288" t="s">
         <v>578</v>
       </c>
-      <c r="E288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G288" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H288">
-        <v>81.39</v>
+        <v>90.09</v>
       </c>
       <c r="I288">
+        <v>90.09</v>
+      </c>
+      <c r="J288">
         <v>0.0</v>
       </c>
-      <c r="J288">
-[...1 lines deleted...]
-      </c>
       <c r="K288">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L288">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>8.25</v>
+        <v>0</v>
+      </c>
+      <c r="M288">
+        <v>39.52</v>
+      </c>
+      <c r="N288">
+        <v>33.81</v>
+      </c>
+      <c r="O288">
+        <v>16.76</v>
       </c>
     </row>
     <row r="289" spans="1:24">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C289">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D289" t="s">
-        <v>98</v>
+        <v>579</v>
       </c>
       <c r="E289" t="s">
         <v>580</v>
       </c>
       <c r="F289">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G289" t="s">
-        <v>247</v>
+        <v>92</v>
       </c>
       <c r="H289">
-        <v>80.84</v>
+        <v>89.6</v>
       </c>
       <c r="I289">
-        <v>42.78</v>
+        <v>72.12</v>
       </c>
       <c r="J289">
-        <v>38.06</v>
+        <v>17.48</v>
       </c>
       <c r="K289">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L289">
         <v>2</v>
       </c>
       <c r="M289">
         <v>42.78</v>
       </c>
+      <c r="N289">
+        <v>20.85</v>
+      </c>
+      <c r="O289">
+        <v>8.49</v>
+      </c>
       <c r="S289">
-        <v>32.42</v>
+        <v>12.2</v>
       </c>
       <c r="T289">
-        <v>5.64</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="290" spans="1:24">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C290">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D290" t="s">
-        <v>257</v>
+        <v>581</v>
       </c>
       <c r="E290" t="s">
-        <v>366</v>
+        <v>582</v>
       </c>
       <c r="F290">
         <v>2008</v>
       </c>
       <c r="G290" t="s">
-        <v>253</v>
+        <v>127</v>
       </c>
       <c r="H290">
-        <v>80.51</v>
+        <v>86.91</v>
       </c>
       <c r="I290">
-        <v>74.2</v>
+        <v>86.91</v>
       </c>
       <c r="J290">
-        <v>6.31</v>
+        <v>0.0</v>
       </c>
       <c r="K290">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L290">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M290">
-        <v>38.16</v>
-[...8 lines deleted...]
-        <v>6.31</v>
+        <v>86.91</v>
       </c>
     </row>
     <row r="291" spans="1:24">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C291">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D291" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E291" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F291">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G291" t="s">
-        <v>72</v>
+        <v>569</v>
       </c>
       <c r="H291">
-        <v>79.71</v>
+        <v>86.91</v>
       </c>
       <c r="I291">
-        <v>79.71</v>
+        <v>86.91</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
       <c r="M291">
-        <v>79.71</v>
+        <v>86.91</v>
       </c>
     </row>
     <row r="292" spans="1:24">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>289</v>
+        <v>240</v>
       </c>
       <c r="C292">
-        <v>-2</v>
+        <v>-51</v>
       </c>
       <c r="D292" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E292" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="F292">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G292" t="s">
-        <v>55</v>
+        <v>229</v>
       </c>
       <c r="H292">
-        <v>76.88</v>
+        <v>84.79</v>
       </c>
       <c r="I292">
-        <v>76.88</v>
+        <v>46.25</v>
       </c>
       <c r="J292">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K292">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M292">
-        <v>53.98</v>
-[...2 lines deleted...]
-        <v>22.9</v>
+        <v>46.25</v>
+      </c>
+      <c r="S292">
+        <v>38.54</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C293">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D293" t="s">
-        <v>208</v>
+        <v>587</v>
       </c>
       <c r="E293" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F293">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G293" t="s">
         <v>29</v>
       </c>
       <c r="H293">
-        <v>76.27</v>
+        <v>84.63</v>
       </c>
       <c r="I293">
-        <v>53.68</v>
+        <v>0.0</v>
       </c>
       <c r="J293">
-        <v>22.59</v>
+        <v>84.63</v>
       </c>
       <c r="K293">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L293">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>24.75</v>
+        <v>5</v>
       </c>
       <c r="S293">
-        <v>22.59</v>
+        <v>35.73</v>
+      </c>
+      <c r="T293">
+        <v>28.54</v>
+      </c>
+      <c r="U293">
+        <v>10.68</v>
+      </c>
+      <c r="V293">
+        <v>5.59</v>
+      </c>
+      <c r="W293">
+        <v>4.09</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C294">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D294" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="E294" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="F294">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="G294" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="H294">
-        <v>76.17</v>
+        <v>83.7</v>
       </c>
       <c r="I294">
-        <v>76.17</v>
+        <v>83.7</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294">
         <v>2</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
       <c r="M294">
-        <v>39.57</v>
+        <v>49.16</v>
       </c>
       <c r="N294">
-        <v>36.6</v>
+        <v>34.54</v>
       </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C295">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D295" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E295" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F295">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G295" t="s">
-        <v>95</v>
+        <v>385</v>
       </c>
       <c r="H295">
-        <v>76.01</v>
+        <v>83.05</v>
       </c>
       <c r="I295">
-        <v>0.0</v>
+        <v>68.79</v>
       </c>
       <c r="J295">
-        <v>76.01</v>
+        <v>14.26</v>
       </c>
       <c r="K295">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L295">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M295">
+        <v>68.79</v>
       </c>
       <c r="S295">
-        <v>32.15</v>
-[...5 lines deleted...]
-        <v>17.8</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="296" spans="1:24">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C296">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="D296" t="s">
-        <v>590</v>
+        <v>123</v>
       </c>
       <c r="E296" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="F296">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G296" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H296">
-        <v>75.69</v>
+        <v>82.25</v>
       </c>
       <c r="I296">
-        <v>54.47</v>
+        <v>14.34</v>
       </c>
       <c r="J296">
-        <v>21.22</v>
+        <v>67.91</v>
       </c>
       <c r="K296">
         <v>1</v>
       </c>
       <c r="L296">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M296">
-        <v>54.47</v>
+        <v>14.34</v>
       </c>
       <c r="S296">
-        <v>21.22</v>
+        <v>40.96</v>
+      </c>
+      <c r="T296">
+        <v>24.58</v>
+      </c>
+      <c r="U296">
+        <v>2.37</v>
       </c>
     </row>
     <row r="297" spans="1:24">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C297">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D297" t="s">
-        <v>241</v>
+        <v>594</v>
       </c>
       <c r="E297" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F297">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G297" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H297">
-        <v>75.27</v>
+        <v>81.39</v>
       </c>
       <c r="I297">
         <v>0.0</v>
       </c>
       <c r="J297">
-        <v>75.27</v>
+        <v>81.39</v>
       </c>
       <c r="K297">
         <v>0</v>
       </c>
       <c r="L297">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S297">
-        <v>43.46</v>
+        <v>39.57</v>
       </c>
       <c r="T297">
-        <v>31.81</v>
+        <v>33.57</v>
+      </c>
+      <c r="U297">
+        <v>8.25</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
         <v>296</v>
       </c>
       <c r="C298">
         <v>-1</v>
       </c>
       <c r="D298" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="E298" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="F298">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G298" t="s">
-        <v>72</v>
+        <v>270</v>
       </c>
       <c r="H298">
-        <v>72.79</v>
+        <v>80.84</v>
       </c>
       <c r="I298">
-        <v>67.91</v>
+        <v>42.78</v>
       </c>
       <c r="J298">
-        <v>4.88</v>
+        <v>38.06</v>
       </c>
       <c r="K298">
+        <v>1</v>
+      </c>
+      <c r="L298">
         <v>2</v>
       </c>
-      <c r="L298">
-[...1 lines deleted...]
-      </c>
       <c r="M298">
-        <v>63.09</v>
-[...2 lines deleted...]
-        <v>4.82</v>
+        <v>42.78</v>
       </c>
       <c r="S298">
-        <v>4.88</v>
+        <v>32.42</v>
+      </c>
+      <c r="T298">
+        <v>5.64</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
         <v>297</v>
       </c>
       <c r="C299">
         <v>-1</v>
       </c>
       <c r="D299" t="s">
-        <v>594</v>
+        <v>465</v>
       </c>
       <c r="E299" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F299">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G299" t="s">
-        <v>191</v>
+        <v>50</v>
       </c>
       <c r="H299">
-        <v>72.63</v>
+        <v>79.95</v>
       </c>
       <c r="I299">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="J299">
-        <v>26.38</v>
+        <v>29.95</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M299">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="S299">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="T299">
-        <v>13.19</v>
+        <v>12.19</v>
+      </c>
+      <c r="U299">
+        <v>3.5</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C300">
         <v>-1</v>
       </c>
       <c r="D300" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E300" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F300">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G300" t="s">
-        <v>165</v>
+        <v>55</v>
       </c>
       <c r="H300">
-        <v>72.63</v>
+        <v>76.88</v>
       </c>
       <c r="I300">
-        <v>50.0</v>
+        <v>76.88</v>
       </c>
       <c r="J300">
-        <v>22.63</v>
+        <v>0.0</v>
       </c>
       <c r="K300">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L300">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M300">
-        <v>50.0</v>
-[...5 lines deleted...]
-        <v>7.21</v>
+        <v>53.98</v>
+      </c>
+      <c r="N300">
+        <v>22.9</v>
       </c>
     </row>
     <row r="301" spans="1:24">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C301">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D301" t="s">
-        <v>598</v>
+        <v>264</v>
       </c>
       <c r="E301" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F301">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G301" t="s">
-        <v>303</v>
+        <v>29</v>
       </c>
       <c r="H301">
-        <v>70.36</v>
+        <v>76.27</v>
       </c>
       <c r="I301">
-        <v>39.86</v>
+        <v>53.68</v>
       </c>
       <c r="J301">
-        <v>30.5</v>
+        <v>22.59</v>
       </c>
       <c r="K301">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L301">
         <v>1</v>
       </c>
       <c r="M301">
-        <v>39.86</v>
+        <v>28.93</v>
+      </c>
+      <c r="N301">
+        <v>24.75</v>
       </c>
       <c r="S301">
-        <v>30.5</v>
+        <v>22.59</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C302">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D302" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E302" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F302">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G302" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="H302">
-        <v>69.52</v>
+        <v>76.17</v>
       </c>
       <c r="I302">
-        <v>69.52</v>
+        <v>76.17</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
       <c r="K302">
         <v>2</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
       <c r="M302">
-        <v>49.93</v>
+        <v>39.57</v>
       </c>
       <c r="N302">
-        <v>19.59</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="303" spans="1:24">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C303">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D303" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E303" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F303">
         <v>2003</v>
       </c>
       <c r="G303" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H303">
-        <v>69.48</v>
+        <v>75.69</v>
       </c>
       <c r="I303">
-        <v>69.48</v>
+        <v>54.47</v>
       </c>
       <c r="J303">
-        <v>0.0</v>
+        <v>21.22</v>
       </c>
       <c r="K303">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L303">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M303">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>26.76</v>
+        <v>54.47</v>
+      </c>
+      <c r="S303">
+        <v>21.22</v>
       </c>
     </row>
     <row r="304" spans="1:24">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C304">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D304" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E304" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F304">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G304" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="H304">
-        <v>68.97</v>
+        <v>75.66</v>
       </c>
       <c r="I304">
+        <v>75.66</v>
+      </c>
+      <c r="J304">
         <v>0.0</v>
       </c>
-      <c r="J304">
-[...1 lines deleted...]
-      </c>
       <c r="K304">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L304">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>29.99</v>
+        <v>0</v>
+      </c>
+      <c r="M304">
+        <v>47.18</v>
+      </c>
+      <c r="N304">
+        <v>28.48</v>
       </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C305" t="s">
+        <v>607</v>
       </c>
       <c r="D305" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E305" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F305">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G305" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="H305">
-        <v>68.75</v>
+        <v>73.73</v>
       </c>
       <c r="I305">
-        <v>51.27</v>
+        <v>73.73</v>
       </c>
       <c r="J305">
-        <v>17.48</v>
+        <v>0.0</v>
       </c>
       <c r="K305">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L305">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M305">
-        <v>42.78</v>
-[...8 lines deleted...]
-        <v>5.28</v>
+        <v>73.73</v>
       </c>
     </row>
     <row r="306" spans="1:24">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C306">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D306" t="s">
-        <v>608</v>
+        <v>46</v>
       </c>
       <c r="E306" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F306">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G306" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="H306">
-        <v>68.09</v>
+        <v>73.33</v>
       </c>
       <c r="I306">
-        <v>39.57</v>
+        <v>73.33</v>
       </c>
       <c r="J306">
-        <v>28.52</v>
+        <v>0.0</v>
       </c>
       <c r="K306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L306">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M306">
-        <v>39.57</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>37.34</v>
+      </c>
+      <c r="N306">
+        <v>35.99</v>
       </c>
     </row>
     <row r="307" spans="1:24">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>417</v>
+        <v>305</v>
       </c>
       <c r="C307">
-        <v>111</v>
+        <v>-1</v>
       </c>
       <c r="D307" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E307" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F307">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G307" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H307">
-        <v>68.05</v>
+        <v>72.93</v>
       </c>
       <c r="I307">
-        <v>68.05</v>
+        <v>72.93</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
       <c r="K307">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
       <c r="M307">
-        <v>49.93</v>
+        <v>46.25</v>
       </c>
       <c r="N307">
-        <v>18.12</v>
+        <v>17.12</v>
+      </c>
+      <c r="O307">
+        <v>9.56</v>
       </c>
     </row>
     <row r="308" spans="1:24">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
         <v>306</v>
       </c>
       <c r="C308">
         <v>-1</v>
       </c>
       <c r="D308" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E308" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F308">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G308" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H308">
-        <v>66.67</v>
+        <v>72.63</v>
       </c>
       <c r="I308">
         <v>50.0</v>
       </c>
       <c r="J308">
-        <v>16.67</v>
+        <v>22.63</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
       <c r="L308">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M308">
         <v>50.0</v>
       </c>
       <c r="S308">
-        <v>16.67</v>
+        <v>15.42</v>
+      </c>
+      <c r="T308">
+        <v>7.21</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="C309">
-        <v>-69</v>
+        <v>-1</v>
       </c>
       <c r="D309" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E309" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F309">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G309" t="s">
-        <v>95</v>
+        <v>186</v>
       </c>
       <c r="H309">
-        <v>64.84</v>
+        <v>72.63</v>
       </c>
       <c r="I309">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J309">
-        <v>64.84</v>
+        <v>26.38</v>
       </c>
       <c r="K309">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L309">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="M309">
+        <v>46.25</v>
       </c>
       <c r="S309">
-        <v>64.84</v>
+        <v>13.19</v>
+      </c>
+      <c r="T309">
+        <v>13.19</v>
       </c>
     </row>
     <row r="310" spans="1:24">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C310">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D310" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E310" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F310">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G310" t="s">
-        <v>55</v>
+        <v>336</v>
       </c>
       <c r="H310">
-        <v>64.45</v>
+        <v>70.36</v>
       </c>
       <c r="I310">
-        <v>64.45</v>
+        <v>39.86</v>
       </c>
       <c r="J310">
-        <v>0.0</v>
+        <v>30.5</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M310">
-        <v>64.45</v>
+        <v>39.86</v>
+      </c>
+      <c r="S310">
+        <v>30.5</v>
       </c>
     </row>
     <row r="311" spans="1:24">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="C311">
-        <v>28</v>
+        <v>-1</v>
       </c>
       <c r="D311" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E311" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F311">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G311" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="H311">
-        <v>64.27</v>
+        <v>69.52</v>
       </c>
       <c r="I311">
-        <v>64.27</v>
+        <v>69.52</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
       <c r="K311">
         <v>2</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
       <c r="M311">
         <v>49.93</v>
       </c>
       <c r="N311">
-        <v>14.34</v>
+        <v>19.59</v>
       </c>
     </row>
     <row r="312" spans="1:24">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C312">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D312" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E312" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F312">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G312" t="s">
-        <v>529</v>
+        <v>45</v>
       </c>
       <c r="H312">
-        <v>64.26</v>
+        <v>68.97</v>
       </c>
       <c r="I312">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J312">
-        <v>14.26</v>
+        <v>68.97</v>
       </c>
       <c r="K312">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L312">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>2</v>
       </c>
       <c r="S312">
-        <v>14.26</v>
+        <v>38.98</v>
+      </c>
+      <c r="T312">
+        <v>29.99</v>
       </c>
     </row>
     <row r="313" spans="1:24">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C313">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D313" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E313" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F313">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G313" t="s">
-        <v>186</v>
+        <v>270</v>
       </c>
       <c r="H313">
-        <v>63.37</v>
+        <v>68.09</v>
       </c>
       <c r="I313">
-        <v>63.37</v>
+        <v>39.57</v>
       </c>
       <c r="J313">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K313">
+        <v>1</v>
+      </c>
+      <c r="L313">
         <v>2</v>
       </c>
-      <c r="L313">
-[...1 lines deleted...]
-      </c>
       <c r="M313">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>17.12</v>
+        <v>39.57</v>
+      </c>
+      <c r="S313">
+        <v>14.26</v>
+      </c>
+      <c r="T313">
+        <v>14.26</v>
       </c>
     </row>
     <row r="314" spans="1:24">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C314">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D314" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E314" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F314">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G314" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="H314">
-        <v>62.99</v>
+        <v>67.04</v>
       </c>
       <c r="I314">
-        <v>49.32</v>
+        <v>0.0</v>
       </c>
       <c r="J314">
-        <v>13.67</v>
+        <v>67.04</v>
       </c>
       <c r="K314">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L314">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>15.51</v>
+        <v>4</v>
       </c>
       <c r="S314">
-        <v>7.63</v>
+        <v>21.21</v>
       </c>
       <c r="T314">
-        <v>6.04</v>
+        <v>19.45</v>
+      </c>
+      <c r="U314">
+        <v>13.19</v>
+      </c>
+      <c r="V314">
+        <v>13.19</v>
       </c>
     </row>
     <row r="315" spans="1:24">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C315">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D315" t="s">
-        <v>245</v>
+        <v>627</v>
       </c>
       <c r="E315" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F315">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G315" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="H315">
-        <v>62.14</v>
+        <v>66.67</v>
       </c>
       <c r="I315">
-        <v>38.91</v>
+        <v>50.0</v>
       </c>
       <c r="J315">
-        <v>23.23</v>
+        <v>16.67</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315">
         <v>1</v>
       </c>
       <c r="M315">
-        <v>38.91</v>
+        <v>50.0</v>
       </c>
       <c r="S315">
-        <v>23.23</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C316">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D316" t="s">
-        <v>275</v>
+        <v>629</v>
       </c>
       <c r="E316" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="F316">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G316" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="H316">
-        <v>61.67</v>
+        <v>64.27</v>
       </c>
       <c r="I316">
-        <v>46.25</v>
+        <v>64.27</v>
       </c>
       <c r="J316">
-        <v>15.42</v>
+        <v>0.0</v>
       </c>
       <c r="K316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L316">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M316">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>49.93</v>
+      </c>
+      <c r="N316">
+        <v>14.34</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C317">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D317" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E317" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="F317">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G317" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="H317">
-        <v>61.67</v>
+        <v>64.26</v>
       </c>
       <c r="I317">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="J317">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317">
         <v>1</v>
       </c>
       <c r="M317">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="S317">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C318">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D318" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E318" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="F318">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G318" t="s">
-        <v>632</v>
+        <v>29</v>
       </c>
       <c r="H318">
-        <v>61.56</v>
+        <v>63.94</v>
       </c>
       <c r="I318">
-        <v>50.0</v>
+        <v>52.43</v>
       </c>
       <c r="J318">
-        <v>11.56</v>
+        <v>11.51</v>
       </c>
       <c r="K318">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L318">
         <v>1</v>
       </c>
       <c r="M318">
-        <v>50.0</v>
+        <v>30.79</v>
+      </c>
+      <c r="N318">
+        <v>21.64</v>
       </c>
       <c r="S318">
-        <v>11.56</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C319">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D319" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E319" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F319">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G319" t="s">
-        <v>247</v>
+        <v>55</v>
       </c>
       <c r="H319">
-        <v>61.53</v>
+        <v>62.99</v>
       </c>
       <c r="I319">
-        <v>39.57</v>
+        <v>49.32</v>
       </c>
       <c r="J319">
-        <v>21.96</v>
+        <v>13.67</v>
       </c>
       <c r="K319">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L319">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M319">
-        <v>39.57</v>
+        <v>33.81</v>
+      </c>
+      <c r="N319">
+        <v>15.51</v>
       </c>
       <c r="S319">
-        <v>21.96</v>
+        <v>7.63</v>
+      </c>
+      <c r="T319">
+        <v>6.04</v>
       </c>
     </row>
     <row r="320" spans="1:24">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C320">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D320" t="s">
-        <v>635</v>
+        <v>268</v>
       </c>
       <c r="E320" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="F320">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G320" t="s">
         <v>26</v>
       </c>
       <c r="H320">
-        <v>60.02</v>
+        <v>62.14</v>
       </c>
       <c r="I320">
-        <v>53.98</v>
+        <v>38.91</v>
       </c>
       <c r="J320">
-        <v>6.04</v>
+        <v>23.23</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320">
         <v>1</v>
       </c>
       <c r="M320">
-        <v>53.98</v>
+        <v>38.91</v>
       </c>
       <c r="S320">
-        <v>6.04</v>
+        <v>23.23</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C321">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D321" t="s">
-        <v>637</v>
+        <v>276</v>
       </c>
       <c r="E321" t="s">
         <v>638</v>
       </c>
       <c r="F321">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="G321" t="s">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="H321">
-        <v>59.62</v>
+        <v>61.67</v>
       </c>
       <c r="I321">
-        <v>59.62</v>
+        <v>46.25</v>
       </c>
       <c r="J321">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M321">
-        <v>59.62</v>
+        <v>46.25</v>
+      </c>
+      <c r="S321">
+        <v>15.42</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C322">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D322" t="s">
-        <v>545</v>
+        <v>639</v>
       </c>
       <c r="E322" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F322">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G322" t="s">
-        <v>108</v>
+        <v>535</v>
       </c>
       <c r="H322">
-        <v>59.36</v>
+        <v>61.67</v>
       </c>
       <c r="I322">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J322">
-        <v>59.36</v>
+        <v>15.42</v>
       </c>
       <c r="K322">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L322">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M322">
+        <v>46.25</v>
       </c>
       <c r="S322">
-        <v>26.29</v>
-[...4 lines deleted...]
-      <c r="U322">
         <v>15.42</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C323">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D323" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E323" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F323">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G323" t="s">
-        <v>40</v>
+        <v>434</v>
       </c>
       <c r="H323">
-        <v>58.2</v>
+        <v>60.51</v>
       </c>
       <c r="I323">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="J323">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
       <c r="L323">
         <v>1</v>
       </c>
       <c r="M323">
-        <v>42.78</v>
+        <v>46.25</v>
       </c>
       <c r="S323">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>319</v>
+        <v>261</v>
       </c>
       <c r="C324">
-        <v>-3</v>
+        <v>-62</v>
       </c>
       <c r="D324" t="s">
-        <v>319</v>
+        <v>643</v>
       </c>
       <c r="E324" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F324">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G324" t="s">
-        <v>108</v>
+        <v>229</v>
       </c>
       <c r="H324">
-        <v>58.2</v>
+        <v>60.18</v>
       </c>
       <c r="I324">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J324">
+        <v>60.18</v>
+      </c>
+      <c r="K324">
+        <v>0</v>
+      </c>
+      <c r="L324">
+        <v>3</v>
+      </c>
+      <c r="S324">
+        <v>30.5</v>
+      </c>
+      <c r="T324">
         <v>15.42</v>
       </c>
-      <c r="K324">
-[...9 lines deleted...]
-        <v>15.42</v>
+      <c r="U324">
+        <v>14.26</v>
       </c>
     </row>
     <row r="325" spans="1:24">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>461</v>
+        <v>323</v>
       </c>
       <c r="C325">
-        <v>137</v>
+        <v>-1</v>
       </c>
       <c r="D325" t="s">
-        <v>149</v>
+        <v>645</v>
       </c>
       <c r="E325" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F325">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G325" t="s">
         <v>26</v>
       </c>
       <c r="H325">
-        <v>55.2</v>
+        <v>60.02</v>
       </c>
       <c r="I325">
-        <v>42.72</v>
+        <v>53.98</v>
       </c>
       <c r="J325">
-        <v>12.48</v>
+        <v>6.04</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325">
         <v>1</v>
       </c>
       <c r="M325">
-        <v>42.72</v>
+        <v>53.98</v>
       </c>
       <c r="S325">
-        <v>12.48</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C326">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D326" t="s">
-        <v>159</v>
+        <v>647</v>
       </c>
       <c r="E326" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F326">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G326" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="H326">
-        <v>55.14</v>
+        <v>58.21</v>
       </c>
       <c r="I326">
-        <v>55.14</v>
+        <v>0.0</v>
       </c>
       <c r="J326">
-        <v>0.0</v>
+        <v>58.21</v>
       </c>
       <c r="K326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L326">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>55.14</v>
+        <v>2</v>
+      </c>
+      <c r="S326">
+        <v>32.15</v>
+      </c>
+      <c r="T326">
+        <v>26.06</v>
       </c>
     </row>
     <row r="327" spans="1:24">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C327">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D327" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="E327" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="F327">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G327" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H327">
-        <v>54.98</v>
+        <v>58.2</v>
       </c>
       <c r="I327">
         <v>42.78</v>
       </c>
       <c r="J327">
-        <v>12.2</v>
+        <v>15.42</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327">
         <v>1</v>
       </c>
       <c r="M327">
         <v>42.78</v>
       </c>
       <c r="S327">
-        <v>12.2</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C328">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D328" t="s">
-        <v>647</v>
+        <v>308</v>
       </c>
       <c r="E328" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F328">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G328" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="H328">
-        <v>54.91</v>
+        <v>58.2</v>
       </c>
       <c r="I328">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="J328">
-        <v>54.91</v>
+        <v>15.42</v>
       </c>
       <c r="K328">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L328">
         <v>1</v>
       </c>
+      <c r="M328">
+        <v>42.78</v>
+      </c>
       <c r="S328">
-        <v>54.91</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="329" spans="1:24">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>327</v>
+      </c>
+      <c r="C329">
+        <v>-1</v>
       </c>
       <c r="D329" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E329" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F329">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G329" t="s">
-        <v>26</v>
+        <v>270</v>
       </c>
       <c r="H329">
-        <v>53.98</v>
+        <v>55.97</v>
       </c>
       <c r="I329">
-        <v>53.98</v>
+        <v>42.78</v>
       </c>
       <c r="J329">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M329">
-        <v>53.98</v>
+        <v>42.78</v>
+      </c>
+      <c r="S329">
+        <v>13.19</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C330">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D330" t="s">
-        <v>652</v>
+        <v>619</v>
       </c>
       <c r="E330" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F330">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G330" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="H330">
-        <v>53.98</v>
+        <v>55.61</v>
       </c>
       <c r="I330">
-        <v>53.98</v>
+        <v>55.61</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
       <c r="M330">
-        <v>53.98</v>
+        <v>42.06</v>
+      </c>
+      <c r="N330">
+        <v>13.55</v>
       </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C331">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D331" t="s">
-        <v>654</v>
+        <v>136</v>
       </c>
       <c r="E331" t="s">
         <v>655</v>
       </c>
       <c r="F331">
         <v>2008</v>
       </c>
       <c r="G331" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="H331">
-        <v>53.83</v>
+        <v>55.14</v>
       </c>
       <c r="I331">
-        <v>39.57</v>
+        <v>55.14</v>
       </c>
       <c r="J331">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K331">
         <v>1</v>
       </c>
       <c r="L331">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M331">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>55.14</v>
       </c>
     </row>
     <row r="332" spans="1:24">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>325</v>
+        <v>381</v>
       </c>
       <c r="C332">
-        <v>-5</v>
+        <v>50</v>
       </c>
       <c r="D332" t="s">
+        <v>160</v>
+      </c>
+      <c r="E332" t="s">
         <v>656</v>
       </c>
-      <c r="E332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G332" t="s">
-        <v>191</v>
+        <v>26</v>
       </c>
       <c r="H332">
-        <v>53.83</v>
+        <v>55.03</v>
       </c>
       <c r="I332">
+        <v>55.03</v>
+      </c>
+      <c r="J332">
         <v>0.0</v>
       </c>
-      <c r="J332">
-[...1 lines deleted...]
-      </c>
       <c r="K332">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L332">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M332">
+        <v>39.52</v>
+      </c>
+      <c r="N332">
+        <v>15.51</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C333">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D333" t="s">
+        <v>657</v>
+      </c>
+      <c r="E333" t="s">
         <v>658</v>
       </c>
-      <c r="E333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G333" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="H333">
-        <v>53.54</v>
+        <v>54.98</v>
       </c>
       <c r="I333">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="J333">
-        <v>53.54</v>
+        <v>12.2</v>
       </c>
       <c r="K333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L333">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="M333">
+        <v>42.78</v>
       </c>
       <c r="S333">
-        <v>21.96</v>
-[...8 lines deleted...]
-        <v>2.99</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="334" spans="1:24">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C334">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D334" t="s">
+        <v>659</v>
+      </c>
+      <c r="E334" t="s">
         <v>660</v>
       </c>
-      <c r="E334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G334" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="H334">
-        <v>52.76</v>
+        <v>53.98</v>
       </c>
       <c r="I334">
-        <v>39.57</v>
+        <v>53.98</v>
       </c>
       <c r="J334">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M334">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>53.98</v>
       </c>
     </row>
     <row r="335" spans="1:24">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C335">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D335" t="s">
+        <v>661</v>
+      </c>
+      <c r="E335" t="s">
         <v>662</v>
       </c>
-      <c r="E335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G335" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="H335">
-        <v>51.96</v>
+        <v>53.98</v>
       </c>
       <c r="I335">
-        <v>51.96</v>
+        <v>53.98</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>9.18</v>
+        <v>53.98</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C336">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D336" t="s">
-        <v>404</v>
+        <v>663</v>
       </c>
       <c r="E336" t="s">
         <v>664</v>
       </c>
       <c r="F336">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G336" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="H336">
-        <v>51.01</v>
+        <v>53.83</v>
       </c>
       <c r="I336">
-        <v>51.01</v>
+        <v>0.0</v>
       </c>
       <c r="J336">
-        <v>0.0</v>
+        <v>53.83</v>
       </c>
       <c r="K336">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L336">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>51.01</v>
+        <v>2</v>
+      </c>
+      <c r="S336">
+        <v>39.57</v>
+      </c>
+      <c r="T336">
+        <v>14.26</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C337">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D337" t="s">
         <v>665</v>
       </c>
       <c r="E337" t="s">
         <v>666</v>
       </c>
       <c r="F337">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G337" t="s">
-        <v>95</v>
+        <v>166</v>
       </c>
       <c r="H337">
-        <v>50.85</v>
+        <v>53.83</v>
       </c>
       <c r="I337">
-        <v>0.0</v>
+        <v>39.57</v>
       </c>
       <c r="J337">
-        <v>50.85</v>
+        <v>14.26</v>
       </c>
       <c r="K337">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L337">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="M337">
+        <v>39.57</v>
       </c>
       <c r="S337">
-        <v>21.54</v>
-[...8 lines deleted...]
-        <v>3.5</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="338" spans="1:24">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C338">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D338" t="s">
         <v>667</v>
       </c>
       <c r="E338" t="s">
         <v>668</v>
       </c>
       <c r="F338">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G338" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="H338">
-        <v>50.74</v>
+        <v>53.54</v>
       </c>
       <c r="I338">
-        <v>50.74</v>
+        <v>0.0</v>
       </c>
       <c r="J338">
-        <v>0.0</v>
+        <v>53.54</v>
       </c>
       <c r="K338">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L338">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>14.65</v>
+        <v>4</v>
+      </c>
+      <c r="S338">
+        <v>21.96</v>
+      </c>
+      <c r="T338">
+        <v>15.4</v>
+      </c>
+      <c r="U338">
+        <v>13.19</v>
+      </c>
+      <c r="V338">
+        <v>2.99</v>
       </c>
     </row>
     <row r="339" spans="1:24">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>398</v>
+        <v>347</v>
       </c>
       <c r="C339">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="D339" t="s">
-        <v>526</v>
+        <v>669</v>
       </c>
       <c r="E339" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F339">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G339" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H339">
-        <v>50.11</v>
+        <v>53.38</v>
       </c>
       <c r="I339">
-        <v>50.11</v>
+        <v>18.12</v>
       </c>
       <c r="J339">
-        <v>0.0</v>
+        <v>35.26</v>
       </c>
       <c r="K339">
+        <v>1</v>
+      </c>
+      <c r="L339">
         <v>2</v>
       </c>
-      <c r="L339">
-[...1 lines deleted...]
-      </c>
       <c r="M339">
-        <v>28.93</v>
-[...2 lines deleted...]
-        <v>21.18</v>
+        <v>18.12</v>
+      </c>
+      <c r="S339">
+        <v>28.73</v>
+      </c>
+      <c r="T339">
+        <v>6.53</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C340">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D340" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E340" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F340">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G340" t="s">
-        <v>191</v>
+        <v>118</v>
       </c>
       <c r="H340">
-        <v>50.0</v>
+        <v>52.76</v>
       </c>
       <c r="I340">
-        <v>50.0</v>
+        <v>39.57</v>
       </c>
       <c r="J340">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M340">
-        <v>50.0</v>
+        <v>39.57</v>
+      </c>
+      <c r="S340">
+        <v>13.19</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C341">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D341" t="s">
-        <v>672</v>
+        <v>422</v>
       </c>
       <c r="E341" t="s">
         <v>673</v>
       </c>
       <c r="F341">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G341" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H341">
-        <v>50.0</v>
+        <v>51.01</v>
       </c>
       <c r="I341">
+        <v>51.01</v>
+      </c>
+      <c r="J341">
         <v>0.0</v>
       </c>
-      <c r="J341">
-[...1 lines deleted...]
-      </c>
       <c r="K341">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L341">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>0</v>
+      </c>
+      <c r="M341">
+        <v>51.01</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C342">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D342" t="s">
         <v>674</v>
       </c>
       <c r="E342" t="s">
         <v>675</v>
       </c>
       <c r="F342">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G342" t="s">
-        <v>230</v>
+        <v>103</v>
       </c>
       <c r="H342">
-        <v>50.0</v>
+        <v>50.85</v>
       </c>
       <c r="I342">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J342">
-        <v>0.0</v>
+        <v>50.85</v>
       </c>
       <c r="K342">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L342">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>4</v>
+      </c>
+      <c r="S342">
+        <v>21.54</v>
+      </c>
+      <c r="T342">
+        <v>21.03</v>
+      </c>
+      <c r="U342">
+        <v>4.78</v>
+      </c>
+      <c r="V342">
+        <v>3.5</v>
       </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C343">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D343" t="s">
         <v>676</v>
       </c>
       <c r="E343" t="s">
         <v>677</v>
       </c>
       <c r="F343">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G343" t="s">
-        <v>678</v>
+        <v>76</v>
       </c>
       <c r="H343">
-        <v>50.0</v>
+        <v>50.11</v>
       </c>
       <c r="I343">
-        <v>50.0</v>
+        <v>50.11</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
       <c r="M343">
-        <v>50.0</v>
+        <v>28.93</v>
+      </c>
+      <c r="N343">
+        <v>21.18</v>
       </c>
     </row>
     <row r="344" spans="1:24">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C344">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D344" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="E344" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F344">
         <v>1998</v>
       </c>
       <c r="G344" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="H344">
         <v>50.0</v>
       </c>
       <c r="I344">
         <v>50.0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
       <c r="M344">
         <v>50.0</v>
       </c>
     </row>
     <row r="345" spans="1:24">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C345">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D345" t="s">
+        <v>679</v>
+      </c>
+      <c r="E345" t="s">
         <v>680</v>
       </c>
-      <c r="E345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F345">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G345" t="s">
-        <v>247</v>
+        <v>32</v>
       </c>
       <c r="H345">
-        <v>49.79</v>
+        <v>50.0</v>
       </c>
       <c r="I345">
-        <v>36.6</v>
+        <v>0.0</v>
       </c>
       <c r="J345">
-        <v>13.19</v>
+        <v>50.0</v>
       </c>
       <c r="K345">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L345">
         <v>1</v>
       </c>
-      <c r="M345">
-[...1 lines deleted...]
-      </c>
       <c r="S345">
-        <v>13.19</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
         <v>340</v>
       </c>
       <c r="C346">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D346" t="s">
-        <v>70</v>
+        <v>681</v>
       </c>
       <c r="E346" t="s">
         <v>682</v>
       </c>
       <c r="F346">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G346" t="s">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="H346">
-        <v>48.3</v>
+        <v>50.0</v>
       </c>
       <c r="I346">
-        <v>39.52</v>
+        <v>50.0</v>
       </c>
       <c r="J346">
-        <v>8.78</v>
+        <v>0.0</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M346">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>8.78</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="347" spans="1:24">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C347">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D347" t="s">
         <v>683</v>
       </c>
       <c r="E347" t="s">
         <v>684</v>
       </c>
       <c r="F347">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G347" t="s">
-        <v>55</v>
+        <v>685</v>
       </c>
       <c r="H347">
-        <v>47.97</v>
+        <v>50.0</v>
       </c>
       <c r="I347">
+        <v>50.0</v>
+      </c>
+      <c r="J347">
         <v>0.0</v>
       </c>
-      <c r="J347">
-[...1 lines deleted...]
-      </c>
       <c r="K347">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L347">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>9.15</v>
+        <v>0</v>
+      </c>
+      <c r="M347">
+        <v>50.0</v>
       </c>
     </row>
     <row r="348" spans="1:24">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C348">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D348" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E348" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F348">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G348" t="s">
-        <v>95</v>
+        <v>232</v>
       </c>
       <c r="H348">
-        <v>47.18</v>
+        <v>50.0</v>
       </c>
       <c r="I348">
-        <v>47.18</v>
+        <v>50.0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348">
-        <v>47.18</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C349">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D349" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E349" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F349">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G349" t="s">
-        <v>356</v>
+        <v>270</v>
       </c>
       <c r="H349">
-        <v>46.58</v>
+        <v>49.79</v>
       </c>
       <c r="I349">
-        <v>46.58</v>
+        <v>36.6</v>
       </c>
       <c r="J349">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M349">
-        <v>46.58</v>
+        <v>36.6</v>
+      </c>
+      <c r="S349">
+        <v>13.19</v>
       </c>
     </row>
     <row r="350" spans="1:24">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C350">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D350" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E350" t="s">
-        <v>643</v>
+        <v>691</v>
       </c>
       <c r="F350">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G350" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H350">
-        <v>46.4</v>
+        <v>46.96</v>
       </c>
       <c r="I350">
-        <v>18.12</v>
+        <v>0.0</v>
       </c>
       <c r="J350">
-        <v>28.28</v>
+        <v>46.96</v>
       </c>
       <c r="K350">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L350">
         <v>1</v>
       </c>
-      <c r="M350">
-[...1 lines deleted...]
-      </c>
       <c r="S350">
-        <v>28.28</v>
+        <v>46.96</v>
       </c>
     </row>
     <row r="351" spans="1:24">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C351">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D351" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E351" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F351">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="G351" t="s">
-        <v>447</v>
+        <v>385</v>
       </c>
       <c r="H351">
-        <v>46.35</v>
+        <v>46.58</v>
       </c>
       <c r="I351">
+        <v>46.58</v>
+      </c>
+      <c r="J351">
         <v>0.0</v>
       </c>
-      <c r="J351">
-[...1 lines deleted...]
-      </c>
       <c r="K351">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L351">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M351">
+        <v>46.58</v>
       </c>
     </row>
     <row r="352" spans="1:24">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C352">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D352" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E352" t="s">
-        <v>693</v>
+        <v>456</v>
       </c>
       <c r="F352">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G352" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="H352">
-        <v>46.25</v>
+        <v>46.4</v>
       </c>
       <c r="I352">
-        <v>46.25</v>
+        <v>18.12</v>
       </c>
       <c r="J352">
-        <v>0.0</v>
+        <v>28.28</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M352">
-        <v>46.25</v>
+        <v>18.12</v>
+      </c>
+      <c r="S352">
+        <v>28.28</v>
       </c>
     </row>
     <row r="353" spans="1:24">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C353">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D353" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E353" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F353">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="G353" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="H353">
         <v>46.25</v>
       </c>
       <c r="I353">
         <v>46.25</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
       <c r="M353">
         <v>46.25</v>
       </c>
     </row>
     <row r="354" spans="1:24">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C354">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D354" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E354" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>698</v>
       </c>
       <c r="G354" t="s">
-        <v>191</v>
+        <v>434</v>
       </c>
       <c r="H354">
         <v>46.25</v>
       </c>
       <c r="I354">
         <v>46.25</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354">
         <v>46.25</v>
       </c>
     </row>
     <row r="355" spans="1:24">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C355">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D355" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E355" t="s">
-        <v>699</v>
+        <v>700</v>
+      </c>
+      <c r="F355">
+        <v>1991</v>
       </c>
       <c r="G355" t="s">
-        <v>678</v>
+        <v>199</v>
       </c>
       <c r="H355">
         <v>46.25</v>
       </c>
       <c r="I355">
         <v>46.25</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
       <c r="M355">
         <v>46.25</v>
       </c>
     </row>
     <row r="356" spans="1:24">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C356">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D356" t="s">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="E356" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F356">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G356" t="s">
-        <v>632</v>
+        <v>186</v>
       </c>
       <c r="H356">
         <v>46.25</v>
       </c>
       <c r="I356">
         <v>46.25</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356">
         <v>46.25</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C357">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D357" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E357" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="G357" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H357">
         <v>46.25</v>
       </c>
       <c r="I357">
         <v>46.25</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
       <c r="M357">
         <v>46.25</v>
       </c>
     </row>
     <row r="358" spans="1:24">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C358">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D358" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="E358" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>706</v>
       </c>
       <c r="G358" t="s">
-        <v>55</v>
+        <v>685</v>
       </c>
       <c r="H358">
-        <v>45.56</v>
+        <v>46.25</v>
       </c>
       <c r="I358">
+        <v>46.25</v>
+      </c>
+      <c r="J358">
         <v>0.0</v>
       </c>
-      <c r="J358">
-[...1 lines deleted...]
-      </c>
       <c r="K358">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L358">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>45.56</v>
+        <v>0</v>
+      </c>
+      <c r="M358">
+        <v>46.25</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C359">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D359" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="E359" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="F359">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G359" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="H359">
-        <v>43.64</v>
+        <v>45.56</v>
       </c>
       <c r="I359">
-        <v>43.64</v>
+        <v>0.0</v>
       </c>
       <c r="J359">
-        <v>0.0</v>
+        <v>45.56</v>
       </c>
       <c r="K359">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L359">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>43.64</v>
+        <v>1</v>
+      </c>
+      <c r="S359">
+        <v>45.56</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C360">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D360" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="E360" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F360">
         <v>2007</v>
       </c>
       <c r="G360" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="H360">
         <v>43.11</v>
       </c>
       <c r="I360">
         <v>43.11</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360">
         <v>1</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
       <c r="M360">
         <v>43.11</v>
       </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C361">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D361" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E361" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="F361">
         <v>1997</v>
       </c>
       <c r="G361" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H361">
         <v>42.78</v>
       </c>
       <c r="I361">
         <v>42.78</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
       <c r="M361">
         <v>42.78</v>
       </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C362">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D362" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E362" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F362">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G362" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="H362">
         <v>42.78</v>
       </c>
       <c r="I362">
         <v>42.78</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362">
         <v>42.78</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C363">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D363" t="s">
-        <v>712</v>
+        <v>308</v>
       </c>
       <c r="E363" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F363">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G363" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="H363">
         <v>42.78</v>
       </c>
       <c r="I363">
         <v>42.78</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
       <c r="M363">
         <v>42.78</v>
       </c>
     </row>
     <row r="364" spans="1:24">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C364">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D364" t="s">
-        <v>98</v>
+        <v>715</v>
       </c>
       <c r="E364" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="F364">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="G364" t="s">
-        <v>113</v>
+        <v>199</v>
       </c>
       <c r="H364">
         <v>42.78</v>
       </c>
       <c r="I364">
         <v>42.78</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
       <c r="M364">
         <v>42.78</v>
       </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C365">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D365" t="s">
-        <v>715</v>
+        <v>99</v>
       </c>
       <c r="E365" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F365">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G365" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="H365">
         <v>42.78</v>
       </c>
       <c r="I365">
         <v>42.78</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
       <c r="M365">
         <v>42.78</v>
       </c>
     </row>
     <row r="366" spans="1:24">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C366">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D366" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E366" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F366">
         <v>2007</v>
       </c>
       <c r="G366" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="H366">
         <v>42.78</v>
       </c>
       <c r="I366">
         <v>42.78</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
       <c r="M366">
         <v>42.78</v>
       </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C367">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D367" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E367" t="s">
-        <v>720</v>
+        <v>721</v>
+      </c>
+      <c r="F367">
+        <v>1999</v>
       </c>
       <c r="G367" t="s">
-        <v>165</v>
+        <v>199</v>
       </c>
       <c r="H367">
         <v>42.78</v>
       </c>
       <c r="I367">
         <v>42.78</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367">
         <v>1</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
       <c r="M367">
         <v>42.78</v>
       </c>
     </row>
     <row r="368" spans="1:24">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C368">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D368" t="s">
-        <v>319</v>
+        <v>722</v>
       </c>
       <c r="E368" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>723</v>
       </c>
       <c r="G368" t="s">
-        <v>122</v>
+        <v>166</v>
       </c>
       <c r="H368">
         <v>42.78</v>
       </c>
       <c r="I368">
         <v>42.78</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368">
         <v>42.78</v>
       </c>
     </row>
     <row r="369" spans="1:24">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C369">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D369" t="s">
-        <v>77</v>
+        <v>724</v>
       </c>
       <c r="E369" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="F369">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G369" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H369">
         <v>42.72</v>
       </c>
       <c r="I369">
         <v>42.72</v>
       </c>
       <c r="J369">
         <v>0.0</v>
       </c>
       <c r="K369">
         <v>1</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
       <c r="M369">
         <v>42.72</v>
       </c>
     </row>
     <row r="370" spans="1:24">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C370">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D370" t="s">
-        <v>723</v>
+        <v>79</v>
       </c>
       <c r="E370" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F370">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G370" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H370">
         <v>42.72</v>
       </c>
       <c r="I370">
         <v>42.72</v>
       </c>
       <c r="J370">
         <v>0.0</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
       <c r="M370">
         <v>42.72</v>
       </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C371">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D371" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E371" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F371">
         <v>2000</v>
       </c>
       <c r="G371" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H371">
         <v>42.33</v>
       </c>
       <c r="I371">
         <v>11.4</v>
       </c>
       <c r="J371">
         <v>30.93</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371">
         <v>2</v>
       </c>
       <c r="M371">
         <v>11.4</v>
       </c>
       <c r="S371">
         <v>16.67</v>
       </c>
       <c r="T371">
         <v>14.26</v>
       </c>
     </row>
     <row r="372" spans="1:24">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C372">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D372" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E372" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="F372">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G372" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H372">
-        <v>40.37</v>
+        <v>41.0</v>
       </c>
       <c r="I372">
-        <v>40.37</v>
+        <v>26.76</v>
       </c>
       <c r="J372">
-        <v>0.0</v>
+        <v>14.24</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
       <c r="L372">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M372">
-        <v>40.37</v>
+        <v>26.76</v>
+      </c>
+      <c r="S372">
+        <v>14.24</v>
       </c>
     </row>
     <row r="373" spans="1:24">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C373">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D373" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="E373" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="F373">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G373" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="H373">
         <v>39.57</v>
       </c>
       <c r="I373">
         <v>39.57</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373">
         <v>39.57</v>
       </c>
     </row>
     <row r="374" spans="1:24">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C374">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D374" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="E374" t="s">
-        <v>380</v>
+        <v>733</v>
       </c>
       <c r="F374">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G374" t="s">
-        <v>186</v>
+        <v>50</v>
       </c>
       <c r="H374">
         <v>39.57</v>
       </c>
       <c r="I374">
         <v>39.57</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
       <c r="M374">
         <v>39.57</v>
       </c>
     </row>
     <row r="375" spans="1:24">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C375">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D375" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E375" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F375">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="G375" t="s">
         <v>113</v>
       </c>
       <c r="H375">
         <v>39.57</v>
       </c>
       <c r="I375">
         <v>39.57</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
       <c r="M375">
         <v>39.57</v>
       </c>
     </row>
     <row r="376" spans="1:24">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C376">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D376" t="s">
-        <v>275</v>
+        <v>736</v>
       </c>
       <c r="E376" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="F376">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G376" t="s">
-        <v>88</v>
+        <v>229</v>
       </c>
       <c r="H376">
         <v>39.57</v>
       </c>
       <c r="I376">
         <v>39.57</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376">
         <v>39.57</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C377">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D377" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="E377" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="F377">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="G377" t="s">
-        <v>221</v>
+        <v>108</v>
       </c>
       <c r="H377">
         <v>39.57</v>
       </c>
       <c r="I377">
         <v>39.57</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
       <c r="M377">
         <v>39.57</v>
       </c>
     </row>
     <row r="378" spans="1:24">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C378">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D378" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="E378" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="F378">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G378" t="s">
-        <v>113</v>
+        <v>270</v>
       </c>
       <c r="H378">
         <v>39.57</v>
       </c>
       <c r="I378">
         <v>39.57</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
       <c r="M378">
         <v>39.57</v>
       </c>
     </row>
     <row r="379" spans="1:24">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C379">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D379" t="s">
-        <v>737</v>
+        <v>276</v>
       </c>
       <c r="E379" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="F379">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="G379" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="H379">
         <v>39.57</v>
       </c>
       <c r="I379">
         <v>39.57</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
       <c r="M379">
         <v>39.57</v>
       </c>
     </row>
     <row r="380" spans="1:24">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>372</v>
+      </c>
+      <c r="C380">
+        <v>0</v>
       </c>
       <c r="D380" t="s">
-        <v>151</v>
+        <v>743</v>
       </c>
       <c r="E380" t="s">
-        <v>739</v>
+        <v>376</v>
       </c>
       <c r="F380">
         <v>2005</v>
       </c>
       <c r="G380" t="s">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="H380">
-        <v>39.52</v>
+        <v>39.57</v>
       </c>
       <c r="I380">
-        <v>39.52</v>
+        <v>39.57</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380">
-        <v>39.52</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C381">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D381" t="s">
-        <v>564</v>
+        <v>720</v>
       </c>
       <c r="E381" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F381">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G381" t="s">
-        <v>72</v>
+        <v>199</v>
       </c>
       <c r="H381">
-        <v>38.34</v>
+        <v>39.57</v>
       </c>
       <c r="I381">
+        <v>39.57</v>
+      </c>
+      <c r="J381">
         <v>0.0</v>
       </c>
-      <c r="J381">
-[...1 lines deleted...]
-      </c>
       <c r="K381">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L381">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>6.53</v>
+        <v>0</v>
+      </c>
+      <c r="M381">
+        <v>39.57</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="C382">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D382" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="E382" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F382">
         <v>2004</v>
       </c>
       <c r="G382" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H382">
         <v>37.7</v>
       </c>
       <c r="I382">
         <v>0.0</v>
       </c>
       <c r="J382">
         <v>37.7</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382">
         <v>2</v>
       </c>
       <c r="S382">
         <v>21.03</v>
       </c>
       <c r="T382">
         <v>16.67</v>
       </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="C383">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D383" t="s">
-        <v>51</v>
+        <v>747</v>
       </c>
       <c r="E383" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="F383">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G383" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="H383">
-        <v>37.34</v>
+        <v>36.87</v>
       </c>
       <c r="I383">
-        <v>37.34</v>
+        <v>36.87</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
       <c r="M383">
-        <v>37.34</v>
+        <v>36.87</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C384">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D384" t="s">
-        <v>744</v>
+        <v>346</v>
       </c>
       <c r="E384" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="F384">
         <v>2010</v>
       </c>
       <c r="G384" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="H384">
-        <v>36.87</v>
+        <v>36.6</v>
       </c>
       <c r="I384">
-        <v>36.87</v>
+        <v>36.6</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384">
-        <v>36.87</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C385">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D385" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E385" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="F385">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="G385" t="s">
-        <v>186</v>
+        <v>108</v>
       </c>
       <c r="H385">
         <v>36.6</v>
       </c>
       <c r="I385">
         <v>36.6</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
       <c r="K385">
         <v>1</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
       <c r="M385">
         <v>36.6</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C386">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D386" t="s">
-        <v>352</v>
+        <v>752</v>
       </c>
       <c r="E386" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="F386">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="G386" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="H386">
         <v>36.6</v>
       </c>
       <c r="I386">
         <v>36.6</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
       <c r="M386">
         <v>36.6</v>
       </c>
     </row>
     <row r="387" spans="1:24">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C387">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D387" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="E387" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="F387">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="G387" t="s">
-        <v>113</v>
+        <v>199</v>
       </c>
       <c r="H387">
         <v>36.6</v>
       </c>
       <c r="I387">
         <v>36.6</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
       <c r="M387">
         <v>36.6</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="C388">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D388" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="E388" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="F388">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G388" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="H388">
-        <v>36.6</v>
+        <v>35.35</v>
       </c>
       <c r="I388">
-        <v>36.6</v>
+        <v>0.0</v>
       </c>
       <c r="J388">
-        <v>0.0</v>
+        <v>35.35</v>
       </c>
       <c r="K388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L388">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>36.6</v>
+        <v>1</v>
+      </c>
+      <c r="S388">
+        <v>35.35</v>
       </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="C389">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D389" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="E389" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="F389">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G389" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="H389">
-        <v>35.35</v>
+        <v>34.07</v>
       </c>
       <c r="I389">
         <v>0.0</v>
       </c>
       <c r="J389">
-        <v>35.35</v>
+        <v>34.07</v>
       </c>
       <c r="K389">
         <v>0</v>
       </c>
       <c r="L389">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S389">
-        <v>35.35</v>
+        <v>14.37</v>
+      </c>
+      <c r="T389">
+        <v>13.17</v>
+      </c>
+      <c r="U389">
+        <v>6.53</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="C390">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D390" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="E390" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="F390">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G390" t="s">
-        <v>221</v>
+        <v>55</v>
       </c>
       <c r="H390">
-        <v>35.28</v>
+        <v>33.81</v>
       </c>
       <c r="I390">
+        <v>33.81</v>
+      </c>
+      <c r="J390">
         <v>0.0</v>
       </c>
-      <c r="J390">
-[...1 lines deleted...]
-      </c>
       <c r="K390">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L390">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>9.89</v>
+        <v>0</v>
+      </c>
+      <c r="M390">
+        <v>33.81</v>
       </c>
     </row>
     <row r="391" spans="1:24">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C391">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D391" t="s">
-        <v>757</v>
+        <v>467</v>
       </c>
       <c r="E391" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F391">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G391" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="H391">
-        <v>34.54</v>
+        <v>33.35</v>
       </c>
       <c r="I391">
-        <v>34.54</v>
+        <v>0.0</v>
       </c>
       <c r="J391">
-        <v>0.0</v>
+        <v>33.35</v>
       </c>
       <c r="K391">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L391">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>34.54</v>
+        <v>1</v>
+      </c>
+      <c r="S391">
+        <v>33.35</v>
       </c>
     </row>
     <row r="392" spans="1:24">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="C392">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D392" t="s">
-        <v>759</v>
+        <v>556</v>
       </c>
       <c r="E392" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F392">
         <v>2003</v>
       </c>
       <c r="G392" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="H392">
-        <v>34.07</v>
+        <v>33.07</v>
       </c>
       <c r="I392">
         <v>0.0</v>
       </c>
       <c r="J392">
-        <v>34.07</v>
+        <v>33.07</v>
       </c>
       <c r="K392">
         <v>0</v>
       </c>
       <c r="L392">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S392">
-        <v>14.37</v>
+        <v>17.65</v>
       </c>
       <c r="T392">
-        <v>13.17</v>
-[...2 lines deleted...]
-        <v>6.53</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="393" spans="1:24">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C393">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D393" t="s">
-        <v>761</v>
+        <v>215</v>
       </c>
       <c r="E393" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F393">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G393" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="H393">
-        <v>33.81</v>
+        <v>31.81</v>
       </c>
       <c r="I393">
-        <v>33.81</v>
+        <v>0.0</v>
       </c>
       <c r="J393">
-        <v>0.0</v>
+        <v>31.81</v>
       </c>
       <c r="K393">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L393">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>33.81</v>
+        <v>1</v>
+      </c>
+      <c r="S393">
+        <v>31.81</v>
       </c>
     </row>
     <row r="394" spans="1:24">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="C394">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D394" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E394" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F394">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G394" t="s">
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="H394">
-        <v>33.81</v>
+        <v>31.32</v>
       </c>
       <c r="I394">
-        <v>33.81</v>
+        <v>0.0</v>
       </c>
       <c r="J394">
-        <v>0.0</v>
+        <v>31.32</v>
       </c>
       <c r="K394">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L394">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>33.81</v>
+        <v>1</v>
+      </c>
+      <c r="S394">
+        <v>31.32</v>
       </c>
     </row>
     <row r="395" spans="1:24">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="C395">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D395" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E395" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="F395">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G395" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H395">
-        <v>33.15</v>
+        <v>30.93</v>
       </c>
       <c r="I395">
-        <v>21.64</v>
+        <v>0.0</v>
       </c>
       <c r="J395">
-        <v>11.51</v>
+        <v>30.93</v>
       </c>
       <c r="K395">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L395">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>21.64</v>
+        <v>2</v>
       </c>
       <c r="S395">
-        <v>11.51</v>
+        <v>16.67</v>
+      </c>
+      <c r="T395">
+        <v>14.26</v>
       </c>
     </row>
     <row r="396" spans="1:24">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C396">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D396" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="E396" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="F396">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="G396" t="s">
-        <v>46</v>
+        <v>771</v>
       </c>
       <c r="H396">
-        <v>31.95</v>
+        <v>29.68</v>
       </c>
       <c r="I396">
-        <v>31.95</v>
+        <v>0.0</v>
       </c>
       <c r="J396">
-        <v>0.0</v>
+        <v>29.68</v>
       </c>
       <c r="K396">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L396">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31.95</v>
+        <v>2</v>
+      </c>
+      <c r="S396">
+        <v>15.42</v>
+      </c>
+      <c r="T396">
+        <v>14.26</v>
       </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="C397">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D397" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="E397" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="F397">
-        <v>2005</v>
+        <v>1984</v>
       </c>
       <c r="G397" t="s">
-        <v>40</v>
+        <v>118</v>
       </c>
       <c r="H397">
-        <v>30.93</v>
+        <v>29.68</v>
       </c>
       <c r="I397">
         <v>0.0</v>
       </c>
       <c r="J397">
-        <v>30.93</v>
+        <v>29.68</v>
       </c>
       <c r="K397">
         <v>0</v>
       </c>
       <c r="L397">
         <v>2</v>
       </c>
       <c r="S397">
-        <v>16.67</v>
+        <v>15.42</v>
       </c>
       <c r="T397">
         <v>14.26</v>
       </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C398">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D398" t="s">
+        <v>774</v>
+      </c>
+      <c r="E398" t="s">
+        <v>775</v>
+      </c>
+      <c r="F398">
+        <v>1994</v>
+      </c>
+      <c r="G398" t="s">
         <v>771</v>
       </c>
-      <c r="E398" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H398">
-        <v>30.81</v>
+        <v>29.68</v>
       </c>
       <c r="I398">
-        <v>16.76</v>
+        <v>0.0</v>
       </c>
       <c r="J398">
-        <v>14.05</v>
+        <v>29.68</v>
       </c>
       <c r="K398">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L398">
         <v>2</v>
       </c>
-      <c r="M398">
-[...1 lines deleted...]
-      </c>
       <c r="S398">
-        <v>7.23</v>
+        <v>15.42</v>
       </c>
       <c r="T398">
-        <v>6.82</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="399" spans="1:24">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="C399">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D399" t="s">
-        <v>469</v>
+        <v>776</v>
       </c>
       <c r="E399" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F399">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="G399" t="s">
-        <v>46</v>
+        <v>249</v>
       </c>
       <c r="H399">
-        <v>29.95</v>
+        <v>29.68</v>
       </c>
       <c r="I399">
         <v>0.0</v>
       </c>
       <c r="J399">
-        <v>29.95</v>
+        <v>29.68</v>
       </c>
       <c r="K399">
         <v>0</v>
       </c>
       <c r="L399">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S399">
+        <v>15.42</v>
+      </c>
+      <c r="T399">
         <v>14.26</v>
-      </c>
-[...4 lines deleted...]
-        <v>3.5</v>
       </c>
     </row>
     <row r="400" spans="1:24">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C400">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D400" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="E400" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="F400">
-        <v>1984</v>
+        <v>2002</v>
       </c>
       <c r="G400" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="H400">
-        <v>29.68</v>
+        <v>29.55</v>
       </c>
       <c r="I400">
         <v>0.0</v>
       </c>
       <c r="J400">
-        <v>29.68</v>
+        <v>29.55</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
       <c r="L400">
         <v>2</v>
       </c>
       <c r="S400">
-        <v>15.42</v>
+        <v>21.22</v>
       </c>
       <c r="T400">
-        <v>14.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="401" spans="1:24">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="C401">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D401" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="E401" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="F401">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="G401" t="s">
-        <v>253</v>
+        <v>50</v>
       </c>
       <c r="H401">
-        <v>29.68</v>
+        <v>28.93</v>
       </c>
       <c r="I401">
-        <v>0.0</v>
+        <v>24.75</v>
       </c>
       <c r="J401">
-        <v>29.68</v>
+        <v>4.18</v>
       </c>
       <c r="K401">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L401">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M401">
+        <v>24.75</v>
       </c>
       <c r="S401">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="402" spans="1:24">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="C402">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="D402" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E402" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F402">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G402" t="s">
-        <v>780</v>
+        <v>146</v>
       </c>
       <c r="H402">
-        <v>29.68</v>
+        <v>28.52</v>
       </c>
       <c r="I402">
         <v>0.0</v>
       </c>
       <c r="J402">
-        <v>29.68</v>
+        <v>28.52</v>
       </c>
       <c r="K402">
         <v>0</v>
       </c>
       <c r="L402">
         <v>2</v>
       </c>
       <c r="S402">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="T402">
         <v>14.26</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C403">
         <v>-6</v>
       </c>
       <c r="D403" t="s">
-        <v>781</v>
+        <v>79</v>
       </c>
       <c r="E403" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="F403">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="G403" t="s">
-        <v>780</v>
+        <v>67</v>
       </c>
       <c r="H403">
-        <v>29.68</v>
+        <v>27.52</v>
       </c>
       <c r="I403">
         <v>0.0</v>
       </c>
       <c r="J403">
-        <v>29.68</v>
+        <v>27.52</v>
       </c>
       <c r="K403">
         <v>0</v>
       </c>
       <c r="L403">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S403">
-        <v>15.42</v>
+        <v>21.03</v>
       </c>
       <c r="T403">
-        <v>14.26</v>
+        <v>4.88</v>
+      </c>
+      <c r="U403">
+        <v>1.61</v>
       </c>
     </row>
     <row r="404" spans="1:24">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="C404">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D404" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E404" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="F404">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G404" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="H404">
-        <v>29.55</v>
+        <v>27.45</v>
       </c>
       <c r="I404">
         <v>0.0</v>
       </c>
       <c r="J404">
-        <v>29.55</v>
+        <v>27.45</v>
       </c>
       <c r="K404">
         <v>0</v>
       </c>
       <c r="L404">
         <v>2</v>
       </c>
       <c r="S404">
-        <v>21.22</v>
+        <v>14.26</v>
       </c>
       <c r="T404">
-        <v>8.33</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="405" spans="1:24">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="C405">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D405" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="E405" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F405">
         <v>2006</v>
       </c>
       <c r="G405" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H405">
-        <v>28.93</v>
+        <v>26.76</v>
       </c>
       <c r="I405">
-        <v>24.75</v>
+        <v>26.76</v>
       </c>
       <c r="J405">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M405">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>4.18</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="406" spans="1:24">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C406">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D406" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="E406" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="F406">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G406" t="s">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="H406">
-        <v>28.52</v>
+        <v>26.57</v>
       </c>
       <c r="I406">
         <v>0.0</v>
       </c>
       <c r="J406">
-        <v>28.52</v>
+        <v>26.57</v>
       </c>
       <c r="K406">
         <v>0</v>
       </c>
       <c r="L406">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S406">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>26.57</v>
       </c>
     </row>
     <row r="407" spans="1:24">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C407">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D407" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="E407" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="F407">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G407" t="s">
-        <v>253</v>
+        <v>76</v>
       </c>
       <c r="H407">
-        <v>27.45</v>
+        <v>24.75</v>
       </c>
       <c r="I407">
+        <v>24.75</v>
+      </c>
+      <c r="J407">
         <v>0.0</v>
       </c>
-      <c r="J407">
-[...1 lines deleted...]
-      </c>
       <c r="K407">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L407">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M407">
+        <v>24.75</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C408">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D408" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="E408" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="F408">
-        <v>2008</v>
+        <v>1983</v>
       </c>
       <c r="G408" t="s">
-        <v>69</v>
+        <v>385</v>
       </c>
       <c r="H408">
-        <v>27.34</v>
+        <v>24.4</v>
       </c>
       <c r="I408">
-        <v>27.34</v>
+        <v>0.0</v>
       </c>
       <c r="J408">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K408">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L408">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>27.34</v>
+        <v>2</v>
+      </c>
+      <c r="S408">
+        <v>12.2</v>
+      </c>
+      <c r="T408">
+        <v>12.2</v>
       </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C409">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D409" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E409" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F409">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G409" t="s">
         <v>55</v>
       </c>
       <c r="H409">
-        <v>27.22</v>
+        <v>23.39</v>
       </c>
       <c r="I409">
+        <v>23.39</v>
+      </c>
+      <c r="J409">
         <v>0.0</v>
       </c>
-      <c r="J409">
-[...1 lines deleted...]
-      </c>
       <c r="K409">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L409">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>27.22</v>
+        <v>0</v>
+      </c>
+      <c r="M409">
+        <v>23.39</v>
       </c>
     </row>
     <row r="410" spans="1:24">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C410">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D410" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E410" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="F410">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G410" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="H410">
-        <v>26.76</v>
+        <v>22.93</v>
       </c>
       <c r="I410">
-        <v>26.76</v>
+        <v>0.0</v>
       </c>
       <c r="J410">
-        <v>0.0</v>
+        <v>22.93</v>
       </c>
       <c r="K410">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L410">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.76</v>
+        <v>1</v>
+      </c>
+      <c r="S410">
+        <v>22.93</v>
       </c>
     </row>
     <row r="411" spans="1:24">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C411">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D411" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="E411" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="F411">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G411" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="H411">
-        <v>24.75</v>
+        <v>22.9</v>
       </c>
       <c r="I411">
-        <v>24.75</v>
+        <v>22.9</v>
       </c>
       <c r="J411">
         <v>0.0</v>
       </c>
       <c r="K411">
         <v>1</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
       <c r="M411">
-        <v>24.75</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="412" spans="1:24">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C412">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D412" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="E412" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="F412">
-        <v>1983</v>
+        <v>2005</v>
       </c>
       <c r="G412" t="s">
-        <v>356</v>
+        <v>67</v>
       </c>
       <c r="H412">
-        <v>24.4</v>
+        <v>22.9</v>
       </c>
       <c r="I412">
+        <v>22.9</v>
+      </c>
+      <c r="J412">
         <v>0.0</v>
       </c>
-      <c r="J412">
-[...1 lines deleted...]
-      </c>
       <c r="K412">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L412">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M412">
+        <v>22.9</v>
       </c>
     </row>
     <row r="413" spans="1:24">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C413">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D413" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E413" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="F413">
         <v>2007</v>
       </c>
       <c r="G413" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="H413">
-        <v>23.39</v>
+        <v>22.54</v>
       </c>
       <c r="I413">
-        <v>23.39</v>
+        <v>22.54</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
       <c r="M413">
-        <v>23.39</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="414" spans="1:24">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C414">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D414" t="s">
-        <v>803</v>
+        <v>65</v>
       </c>
       <c r="E414" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F414">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G414" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="H414">
-        <v>22.93</v>
+        <v>21.95</v>
       </c>
       <c r="I414">
         <v>0.0</v>
       </c>
       <c r="J414">
-        <v>22.93</v>
+        <v>21.95</v>
       </c>
       <c r="K414">
         <v>0</v>
       </c>
       <c r="L414">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S414">
-        <v>22.93</v>
+        <v>13.17</v>
+      </c>
+      <c r="T414">
+        <v>8.78</v>
       </c>
     </row>
     <row r="415" spans="1:24">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>416</v>
+      </c>
+      <c r="C415">
+        <v>2</v>
       </c>
       <c r="D415" t="s">
-        <v>805</v>
+        <v>292</v>
       </c>
       <c r="E415" t="s">
         <v>806</v>
       </c>
       <c r="F415">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G415" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="H415">
-        <v>22.9</v>
+        <v>21.18</v>
       </c>
       <c r="I415">
-        <v>22.9</v>
+        <v>21.18</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415">
         <v>1</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
       <c r="M415">
-        <v>22.9</v>
+        <v>21.18</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="C416">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D416" t="s">
         <v>807</v>
       </c>
       <c r="E416" t="s">
         <v>808</v>
       </c>
       <c r="F416">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G416" t="s">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="H416">
-        <v>22.9</v>
+        <v>20.71</v>
       </c>
       <c r="I416">
-        <v>22.9</v>
+        <v>11.6</v>
       </c>
       <c r="J416">
-        <v>0.0</v>
+        <v>9.11</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
       <c r="L416">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M416">
-        <v>22.9</v>
+        <v>11.6</v>
+      </c>
+      <c r="S416">
+        <v>9.11</v>
       </c>
     </row>
     <row r="417" spans="1:24">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C417">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D417" t="s">
-        <v>287</v>
+        <v>809</v>
       </c>
       <c r="E417" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F417">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G417" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="H417">
-        <v>21.18</v>
+        <v>20.18</v>
       </c>
       <c r="I417">
-        <v>21.18</v>
+        <v>16.91</v>
       </c>
       <c r="J417">
-        <v>0.0</v>
+        <v>3.27</v>
       </c>
       <c r="K417">
         <v>1</v>
       </c>
       <c r="L417">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M417">
-        <v>21.18</v>
+        <v>16.91</v>
+      </c>
+      <c r="S417">
+        <v>3.27</v>
       </c>
     </row>
     <row r="418" spans="1:24">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="C418">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D418" t="s">
-        <v>27</v>
+        <v>230</v>
       </c>
       <c r="E418" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F418">
-        <v>1991</v>
+        <v>2009</v>
       </c>
       <c r="G418" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="H418">
-        <v>20.81</v>
+        <v>20.01</v>
       </c>
       <c r="I418">
+        <v>20.01</v>
+      </c>
+      <c r="J418">
         <v>0.0</v>
       </c>
-      <c r="J418">
-[...1 lines deleted...]
-      </c>
       <c r="K418">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L418">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20.81</v>
+        <v>0</v>
+      </c>
+      <c r="M418">
+        <v>20.01</v>
       </c>
     </row>
     <row r="419" spans="1:24">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="C419">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D419" t="s">
-        <v>811</v>
+        <v>61</v>
       </c>
       <c r="E419" t="s">
         <v>812</v>
       </c>
       <c r="F419">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G419" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="H419">
-        <v>20.71</v>
+        <v>19.62</v>
       </c>
       <c r="I419">
-        <v>11.6</v>
+        <v>0.0</v>
       </c>
       <c r="J419">
-        <v>9.11</v>
+        <v>19.62</v>
       </c>
       <c r="K419">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L419">
         <v>1</v>
       </c>
-      <c r="M419">
-[...1 lines deleted...]
-      </c>
       <c r="S419">
-        <v>9.11</v>
+        <v>19.62</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C420">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D420" t="s">
         <v>813</v>
       </c>
       <c r="E420" t="s">
         <v>814</v>
       </c>
       <c r="F420">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G420" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="H420">
-        <v>20.18</v>
+        <v>18.12</v>
       </c>
       <c r="I420">
-        <v>16.91</v>
+        <v>18.12</v>
       </c>
       <c r="J420">
-        <v>3.27</v>
+        <v>0.0</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M420">
-        <v>16.91</v>
-[...2 lines deleted...]
-        <v>3.27</v>
+        <v>18.12</v>
       </c>
     </row>
     <row r="421" spans="1:24">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="C421">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D421" t="s">
-        <v>228</v>
+        <v>815</v>
       </c>
       <c r="E421" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F421">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G421" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="H421">
-        <v>20.01</v>
+        <v>16.67</v>
       </c>
       <c r="I421">
-        <v>20.01</v>
+        <v>0.0</v>
       </c>
       <c r="J421">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K421">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L421">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>20.01</v>
+        <v>1</v>
+      </c>
+      <c r="S421">
+        <v>16.67</v>
       </c>
     </row>
     <row r="422" spans="1:24">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C422">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D422" t="s">
-        <v>75</v>
+        <v>817</v>
       </c>
       <c r="E422" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F422">
-        <v>2003</v>
+        <v>1984</v>
       </c>
       <c r="G422" t="s">
-        <v>55</v>
+        <v>819</v>
       </c>
       <c r="H422">
-        <v>19.62</v>
+        <v>16.67</v>
       </c>
       <c r="I422">
         <v>0.0</v>
       </c>
       <c r="J422">
-        <v>19.62</v>
+        <v>16.67</v>
       </c>
       <c r="K422">
         <v>0</v>
       </c>
       <c r="L422">
         <v>1</v>
       </c>
       <c r="S422">
-        <v>19.62</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="423" spans="1:24">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C423">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D423" t="s">
-        <v>817</v>
+        <v>142</v>
       </c>
       <c r="E423" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="F423">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G423" t="s">
-        <v>29</v>
+        <v>821</v>
       </c>
       <c r="H423">
-        <v>18.12</v>
+        <v>16.67</v>
       </c>
       <c r="I423">
-        <v>18.12</v>
+        <v>0.0</v>
       </c>
       <c r="J423">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K423">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L423">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>1</v>
+      </c>
+      <c r="S423">
+        <v>16.67</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>299</v>
+        <v>422</v>
       </c>
       <c r="C424">
-        <v>-124</v>
+        <v>2</v>
       </c>
       <c r="D424" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="E424" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="F424">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G424" t="s">
-        <v>558</v>
+        <v>45</v>
       </c>
       <c r="H424">
         <v>16.67</v>
       </c>
       <c r="I424">
         <v>0.0</v>
       </c>
       <c r="J424">
         <v>16.67</v>
       </c>
       <c r="K424">
         <v>0</v>
       </c>
       <c r="L424">
         <v>1</v>
       </c>
       <c r="S424">
         <v>16.67</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>419</v>
+        <v>340</v>
       </c>
       <c r="C425">
-        <v>-4</v>
+        <v>-80</v>
       </c>
       <c r="D425" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E425" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F425">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G425" t="s">
-        <v>35</v>
+        <v>826</v>
       </c>
       <c r="H425">
         <v>16.67</v>
       </c>
       <c r="I425">
         <v>0.0</v>
       </c>
       <c r="J425">
         <v>16.67</v>
       </c>
       <c r="K425">
         <v>0</v>
       </c>
       <c r="L425">
         <v>1</v>
       </c>
       <c r="S425">
         <v>16.67</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C426">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D426" t="s">
-        <v>118</v>
+        <v>827</v>
       </c>
       <c r="E426" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="F426">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="G426" t="s">
-        <v>824</v>
+        <v>569</v>
       </c>
       <c r="H426">
         <v>16.67</v>
       </c>
       <c r="I426">
         <v>0.0</v>
       </c>
       <c r="J426">
         <v>16.67</v>
       </c>
       <c r="K426">
         <v>0</v>
       </c>
       <c r="L426">
         <v>1</v>
       </c>
       <c r="S426">
         <v>16.67</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C427">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D427" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="E427" t="s">
-        <v>826</v>
+        <v>184</v>
       </c>
       <c r="F427">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="G427" t="s">
-        <v>827</v>
+        <v>186</v>
       </c>
       <c r="H427">
         <v>16.67</v>
       </c>
       <c r="I427">
         <v>0.0</v>
       </c>
       <c r="J427">
         <v>16.67</v>
       </c>
       <c r="K427">
         <v>0</v>
       </c>
       <c r="L427">
         <v>1</v>
       </c>
       <c r="S427">
         <v>16.67</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C428">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D428" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E428" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="F428">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="G428" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="H428">
         <v>16.67</v>
       </c>
       <c r="I428">
         <v>0.0</v>
       </c>
       <c r="J428">
         <v>16.67</v>
       </c>
       <c r="K428">
         <v>0</v>
       </c>
       <c r="L428">
         <v>1</v>
       </c>
       <c r="S428">
         <v>16.67</v>
       </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C429">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D429" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E429" t="s">
-        <v>189</v>
+        <v>833</v>
       </c>
       <c r="F429">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="G429" t="s">
-        <v>191</v>
+        <v>771</v>
       </c>
       <c r="H429">
         <v>16.67</v>
       </c>
       <c r="I429">
         <v>0.0</v>
       </c>
       <c r="J429">
         <v>16.67</v>
       </c>
       <c r="K429">
         <v>0</v>
       </c>
       <c r="L429">
         <v>1</v>
       </c>
       <c r="S429">
         <v>16.67</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="C430">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D430" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E430" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="F430">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="G430" t="s">
-        <v>780</v>
+        <v>186</v>
       </c>
       <c r="H430">
-        <v>16.67</v>
+        <v>15.84</v>
       </c>
       <c r="I430">
+        <v>15.84</v>
+      </c>
+      <c r="J430">
         <v>0.0</v>
       </c>
-      <c r="J430">
-[...1 lines deleted...]
-      </c>
       <c r="K430">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L430">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M430">
+        <v>15.84</v>
       </c>
     </row>
     <row r="431" spans="1:24">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="C431">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D431" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E431" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F431">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G431" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="H431">
-        <v>16.67</v>
+        <v>15.77</v>
       </c>
       <c r="I431">
         <v>0.0</v>
       </c>
       <c r="J431">
-        <v>16.67</v>
+        <v>15.77</v>
       </c>
       <c r="K431">
         <v>0</v>
       </c>
       <c r="L431">
         <v>1</v>
       </c>
       <c r="S431">
-        <v>16.67</v>
+        <v>15.77</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C432">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D432" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="E432" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="F432">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="G432" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="H432">
-        <v>15.84</v>
+        <v>15.51</v>
       </c>
       <c r="I432">
-        <v>15.84</v>
+        <v>15.51</v>
       </c>
       <c r="J432">
         <v>0.0</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
       <c r="M432">
-        <v>15.84</v>
+        <v>15.51</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C433">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D433" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="E433" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="F433">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="G433" t="s">
-        <v>69</v>
+        <v>434</v>
       </c>
       <c r="H433">
-        <v>15.77</v>
+        <v>15.42</v>
       </c>
       <c r="I433">
         <v>0.0</v>
       </c>
       <c r="J433">
-        <v>15.77</v>
+        <v>15.42</v>
       </c>
       <c r="K433">
         <v>0</v>
       </c>
       <c r="L433">
         <v>1</v>
       </c>
       <c r="S433">
-        <v>15.77</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="434" spans="1:24">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>433</v>
+      </c>
+      <c r="C434">
+        <v>1</v>
       </c>
       <c r="D434" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="E434" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="F434">
         <v>2009</v>
       </c>
       <c r="G434" t="s">
-        <v>88</v>
+        <v>434</v>
       </c>
       <c r="H434">
-        <v>15.51</v>
+        <v>15.42</v>
       </c>
       <c r="I434">
-        <v>15.51</v>
+        <v>0.0</v>
       </c>
       <c r="J434">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K434">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L434">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>1</v>
+      </c>
+      <c r="S434">
+        <v>15.42</v>
       </c>
     </row>
     <row r="435" spans="1:24">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C435">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D435" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="E435" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="F435">
         <v>1997</v>
       </c>
       <c r="G435" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="H435">
         <v>15.42</v>
       </c>
       <c r="I435">
         <v>0.0</v>
       </c>
       <c r="J435">
         <v>15.42</v>
       </c>
       <c r="K435">
         <v>0</v>
       </c>
       <c r="L435">
         <v>1</v>
       </c>
       <c r="S435">
         <v>15.42</v>
       </c>
     </row>
     <row r="436" spans="1:24">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C436">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D436" t="s">
-        <v>843</v>
+        <v>151</v>
       </c>
       <c r="E436" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F436">
-        <v>1969</v>
+        <v>2001</v>
       </c>
       <c r="G436" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="H436">
         <v>15.42</v>
       </c>
       <c r="I436">
         <v>0.0</v>
       </c>
       <c r="J436">
         <v>15.42</v>
       </c>
       <c r="K436">
         <v>0</v>
       </c>
       <c r="L436">
         <v>1</v>
       </c>
       <c r="S436">
         <v>15.42</v>
       </c>
     </row>
     <row r="437" spans="1:24">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C437">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D437" t="s">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="E437" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="F437">
         <v>1999</v>
       </c>
       <c r="G437" t="s">
         <v>26</v>
       </c>
       <c r="H437">
         <v>15.42</v>
       </c>
       <c r="I437">
         <v>0.0</v>
       </c>
       <c r="J437">
         <v>15.42</v>
       </c>
       <c r="K437">
         <v>0</v>
       </c>
       <c r="L437">
         <v>1</v>
       </c>
       <c r="S437">
         <v>15.42</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C438">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D438" t="s">
-        <v>145</v>
+        <v>848</v>
       </c>
       <c r="E438" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="F438">
-        <v>2001</v>
+        <v>1969</v>
       </c>
       <c r="G438" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="H438">
         <v>15.42</v>
       </c>
       <c r="I438">
         <v>0.0</v>
       </c>
       <c r="J438">
         <v>15.42</v>
       </c>
       <c r="K438">
         <v>0</v>
       </c>
       <c r="L438">
         <v>1</v>
       </c>
       <c r="S438">
         <v>15.42</v>
       </c>
     </row>
     <row r="439" spans="1:24">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C439">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D439" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="E439" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="F439">
         <v>1994</v>
       </c>
       <c r="G439" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H439">
         <v>15.42</v>
       </c>
       <c r="I439">
         <v>0.0</v>
       </c>
       <c r="J439">
         <v>15.42</v>
       </c>
       <c r="K439">
         <v>0</v>
       </c>
       <c r="L439">
         <v>1</v>
       </c>
       <c r="S439">
         <v>15.42</v>
       </c>
     </row>
     <row r="440" spans="1:24">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>428</v>
+        <v>351</v>
       </c>
       <c r="C440">
-        <v>-6</v>
+        <v>-81</v>
       </c>
       <c r="D440" t="s">
-        <v>849</v>
+        <v>671</v>
       </c>
       <c r="E440" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F440">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="G440" t="s">
-        <v>447</v>
+        <v>826</v>
       </c>
       <c r="H440">
         <v>15.42</v>
       </c>
       <c r="I440">
         <v>0.0</v>
       </c>
       <c r="J440">
         <v>15.42</v>
       </c>
       <c r="K440">
         <v>0</v>
       </c>
       <c r="L440">
         <v>1</v>
       </c>
       <c r="S440">
         <v>15.42</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="C441">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D441" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="E441" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F441">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G441" t="s">
-        <v>447</v>
+        <v>166</v>
       </c>
       <c r="H441">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="I441">
         <v>0.0</v>
       </c>
       <c r="J441">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="K441">
         <v>0</v>
       </c>
       <c r="L441">
         <v>1</v>
       </c>
       <c r="S441">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C442">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D442" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="E442" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="F442">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="G442" t="s">
-        <v>827</v>
+        <v>186</v>
       </c>
       <c r="H442">
         <v>14.26</v>
       </c>
       <c r="I442">
         <v>0.0</v>
       </c>
       <c r="J442">
         <v>14.26</v>
       </c>
       <c r="K442">
         <v>0</v>
       </c>
       <c r="L442">
         <v>1</v>
       </c>
       <c r="S442">
         <v>14.26</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C443">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D443" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E443" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F443">
         <v>1988</v>
       </c>
       <c r="G443" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="H443">
         <v>14.26</v>
       </c>
       <c r="I443">
         <v>0.0</v>
       </c>
       <c r="J443">
         <v>14.26</v>
       </c>
       <c r="K443">
         <v>0</v>
       </c>
       <c r="L443">
         <v>1</v>
       </c>
       <c r="S443">
         <v>14.26</v>
       </c>
     </row>
     <row r="444" spans="1:24">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C444">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D444" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="E444" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="F444">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="G444" t="s">
-        <v>447</v>
+        <v>108</v>
       </c>
       <c r="H444">
         <v>14.26</v>
       </c>
       <c r="I444">
         <v>0.0</v>
       </c>
       <c r="J444">
         <v>14.26</v>
       </c>
       <c r="K444">
         <v>0</v>
       </c>
       <c r="L444">
         <v>1</v>
       </c>
       <c r="S444">
         <v>14.26</v>
       </c>
     </row>
     <row r="445" spans="1:24">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C445">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D445" t="s">
-        <v>859</v>
+        <v>370</v>
       </c>
       <c r="E445" t="s">
-        <v>860</v>
+        <v>714</v>
       </c>
       <c r="F445">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="G445" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H445">
         <v>14.26</v>
       </c>
       <c r="I445">
         <v>0.0</v>
       </c>
       <c r="J445">
         <v>14.26</v>
       </c>
       <c r="K445">
         <v>0</v>
       </c>
       <c r="L445">
         <v>1</v>
       </c>
       <c r="S445">
         <v>14.26</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C446">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D446" t="s">
         <v>861</v>
       </c>
       <c r="E446" t="s">
         <v>862</v>
       </c>
       <c r="F446">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="G446" t="s">
-        <v>191</v>
+        <v>819</v>
       </c>
       <c r="H446">
         <v>14.26</v>
       </c>
       <c r="I446">
         <v>0.0</v>
       </c>
       <c r="J446">
         <v>14.26</v>
       </c>
       <c r="K446">
         <v>0</v>
       </c>
       <c r="L446">
         <v>1</v>
       </c>
       <c r="S446">
         <v>14.26</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C447">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D447" t="s">
         <v>863</v>
       </c>
       <c r="E447" t="s">
         <v>864</v>
       </c>
       <c r="F447">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="G447" t="s">
-        <v>69</v>
+        <v>232</v>
       </c>
       <c r="H447">
         <v>14.26</v>
       </c>
       <c r="I447">
         <v>0.0</v>
       </c>
       <c r="J447">
         <v>14.26</v>
       </c>
       <c r="K447">
         <v>0</v>
       </c>
       <c r="L447">
         <v>1</v>
       </c>
       <c r="S447">
         <v>14.26</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C448">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D448" t="s">
         <v>865</v>
       </c>
       <c r="E448" t="s">
         <v>866</v>
       </c>
       <c r="F448">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="G448" t="s">
-        <v>230</v>
+        <v>76</v>
       </c>
       <c r="H448">
         <v>14.26</v>
       </c>
       <c r="I448">
         <v>0.0</v>
       </c>
       <c r="J448">
         <v>14.26</v>
       </c>
       <c r="K448">
         <v>0</v>
       </c>
       <c r="L448">
         <v>1</v>
       </c>
       <c r="S448">
         <v>14.26</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="C449">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D449" t="s">
-        <v>377</v>
+        <v>867</v>
       </c>
       <c r="E449" t="s">
-        <v>721</v>
+        <v>868</v>
       </c>
       <c r="F449">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G449" t="s">
-        <v>122</v>
+        <v>771</v>
       </c>
       <c r="H449">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="I449">
         <v>0.0</v>
       </c>
       <c r="J449">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="K449">
         <v>0</v>
       </c>
       <c r="L449">
         <v>1</v>
       </c>
       <c r="S449">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="450" spans="1:24">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="C450">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D450" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E450" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F450">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="G450" t="s">
-        <v>165</v>
+        <v>434</v>
       </c>
       <c r="H450">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="I450">
         <v>0.0</v>
       </c>
       <c r="J450">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="K450">
         <v>0</v>
       </c>
       <c r="L450">
         <v>1</v>
       </c>
       <c r="S450">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C451">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D451" t="s">
-        <v>600</v>
+        <v>332</v>
       </c>
       <c r="E451" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="F451">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G451" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="H451">
-        <v>13.55</v>
+        <v>13.19</v>
       </c>
       <c r="I451">
-        <v>13.55</v>
+        <v>0.0</v>
       </c>
       <c r="J451">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L451">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>13.55</v>
+        <v>1</v>
+      </c>
+      <c r="S451">
+        <v>13.19</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C452">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D452" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E452" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F452">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="G452" t="s">
-        <v>827</v>
+        <v>535</v>
       </c>
       <c r="H452">
         <v>13.19</v>
       </c>
       <c r="I452">
         <v>0.0</v>
       </c>
       <c r="J452">
         <v>13.19</v>
       </c>
       <c r="K452">
         <v>0</v>
       </c>
       <c r="L452">
         <v>1</v>
       </c>
       <c r="S452">
         <v>13.19</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C453">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D453" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="E453" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="F453">
         <v>2007</v>
       </c>
       <c r="G453" t="s">
-        <v>183</v>
+        <v>146</v>
       </c>
       <c r="H453">
         <v>13.19</v>
       </c>
       <c r="I453">
         <v>0.0</v>
       </c>
       <c r="J453">
         <v>13.19</v>
       </c>
       <c r="K453">
         <v>0</v>
       </c>
       <c r="L453">
         <v>1</v>
       </c>
       <c r="S453">
         <v>13.19</v>
       </c>
     </row>
     <row r="454" spans="1:24">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C454">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D454" t="s">
-        <v>75</v>
+        <v>876</v>
       </c>
       <c r="E454" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="F454">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G454" t="s">
-        <v>85</v>
+        <v>166</v>
       </c>
       <c r="H454">
         <v>13.19</v>
       </c>
       <c r="I454">
         <v>0.0</v>
       </c>
       <c r="J454">
         <v>13.19</v>
       </c>
       <c r="K454">
         <v>0</v>
       </c>
       <c r="L454">
         <v>1</v>
       </c>
       <c r="S454">
         <v>13.19</v>
       </c>
     </row>
     <row r="455" spans="1:24">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C455">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D455" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E455" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F455">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G455" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="H455">
         <v>13.19</v>
       </c>
       <c r="I455">
         <v>0.0</v>
       </c>
       <c r="J455">
         <v>13.19</v>
       </c>
       <c r="K455">
         <v>0</v>
       </c>
       <c r="L455">
         <v>1</v>
       </c>
       <c r="S455">
         <v>13.19</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C456">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D456" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="E456" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="F456">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="G456" t="s">
-        <v>529</v>
+        <v>83</v>
       </c>
       <c r="H456">
         <v>13.19</v>
       </c>
       <c r="I456">
         <v>0.0</v>
       </c>
       <c r="J456">
         <v>13.19</v>
       </c>
       <c r="K456">
         <v>0</v>
       </c>
       <c r="L456">
         <v>1</v>
       </c>
       <c r="S456">
         <v>13.19</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C457">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D457" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="E457" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="F457">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G457" t="s">
-        <v>183</v>
+        <v>385</v>
       </c>
       <c r="H457">
         <v>13.19</v>
       </c>
       <c r="I457">
         <v>0.0</v>
       </c>
       <c r="J457">
         <v>13.19</v>
       </c>
       <c r="K457">
         <v>0</v>
       </c>
       <c r="L457">
         <v>1</v>
       </c>
       <c r="S457">
         <v>13.19</v>
       </c>
     </row>
     <row r="458" spans="1:24">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C458">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D458" t="s">
-        <v>345</v>
+        <v>884</v>
       </c>
       <c r="E458" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F458">
-        <v>2005</v>
+        <v>1983</v>
       </c>
       <c r="G458" t="s">
-        <v>60</v>
+        <v>819</v>
       </c>
       <c r="H458">
         <v>13.19</v>
       </c>
       <c r="I458">
         <v>0.0</v>
       </c>
       <c r="J458">
         <v>13.19</v>
       </c>
       <c r="K458">
         <v>0</v>
       </c>
       <c r="L458">
         <v>1</v>
       </c>
       <c r="S458">
         <v>13.19</v>
       </c>
     </row>
     <row r="459" spans="1:24">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C459">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D459" t="s">
-        <v>882</v>
+        <v>61</v>
       </c>
       <c r="E459" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="F459">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G459" t="s">
-        <v>356</v>
+        <v>83</v>
       </c>
       <c r="H459">
         <v>13.19</v>
       </c>
       <c r="I459">
         <v>0.0</v>
       </c>
       <c r="J459">
         <v>13.19</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459">
         <v>1</v>
       </c>
       <c r="S459">
         <v>13.19</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="C460">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D460" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E460" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F460">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G460" t="s">
-        <v>780</v>
+        <v>50</v>
       </c>
       <c r="H460">
-        <v>13.19</v>
+        <v>12.54</v>
       </c>
       <c r="I460">
+        <v>12.54</v>
+      </c>
+      <c r="J460">
         <v>0.0</v>
       </c>
-      <c r="J460">
-[...1 lines deleted...]
-      </c>
       <c r="K460">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L460">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M460">
+        <v>12.54</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="C461">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D461" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="E461" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="F461">
-        <v>1993</v>
+        <v>1984</v>
       </c>
       <c r="G461" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="H461">
-        <v>13.19</v>
+        <v>12.5</v>
       </c>
       <c r="I461">
         <v>0.0</v>
       </c>
       <c r="J461">
-        <v>13.19</v>
+        <v>12.5</v>
       </c>
       <c r="K461">
         <v>0</v>
       </c>
       <c r="L461">
         <v>1</v>
       </c>
       <c r="S461">
-        <v>13.19</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>445</v>
+        <v>409</v>
       </c>
       <c r="C462">
-        <v>-6</v>
+        <v>-52</v>
       </c>
       <c r="D462" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="E462" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="F462">
-        <v>2011</v>
+        <v>1993</v>
       </c>
       <c r="G462" t="s">
-        <v>447</v>
+        <v>67</v>
       </c>
       <c r="H462">
-        <v>13.19</v>
+        <v>12.41</v>
       </c>
       <c r="I462">
         <v>0.0</v>
       </c>
       <c r="J462">
-        <v>13.19</v>
+        <v>12.41</v>
       </c>
       <c r="K462">
         <v>0</v>
       </c>
       <c r="L462">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S462">
-        <v>13.19</v>
+        <v>6.82</v>
+      </c>
+      <c r="T462">
+        <v>5.59</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="C463">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D463" t="s">
-        <v>890</v>
+        <v>187</v>
       </c>
       <c r="E463" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="F463">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G463" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="H463">
-        <v>13.19</v>
+        <v>12.27</v>
       </c>
       <c r="I463">
+        <v>12.27</v>
+      </c>
+      <c r="J463">
         <v>0.0</v>
       </c>
-      <c r="J463">
-[...1 lines deleted...]
-      </c>
       <c r="K463">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L463">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M463">
+        <v>12.27</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C464">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D464" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E464" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="F464">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G464" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
       <c r="H464">
-        <v>12.54</v>
+        <v>12.2</v>
       </c>
       <c r="I464">
-        <v>12.54</v>
+        <v>0.0</v>
       </c>
       <c r="J464">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K464">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L464">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>12.54</v>
+        <v>1</v>
+      </c>
+      <c r="S464">
+        <v>12.2</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C465">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D465" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E465" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F465">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G465" t="s">
-        <v>632</v>
+        <v>166</v>
       </c>
       <c r="H465">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="I465">
         <v>0.0</v>
       </c>
       <c r="J465">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="K465">
         <v>0</v>
       </c>
       <c r="L465">
         <v>1</v>
       </c>
       <c r="S465">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="466" spans="1:24">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C466">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D466" t="s">
-        <v>896</v>
+        <v>519</v>
       </c>
       <c r="E466" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="F466">
-        <v>1984</v>
+        <v>2004</v>
       </c>
       <c r="G466" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="H466">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="I466">
         <v>0.0</v>
       </c>
       <c r="J466">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="K466">
         <v>0</v>
       </c>
       <c r="L466">
         <v>1</v>
       </c>
       <c r="S466">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="467" spans="1:24">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C467">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D467" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="E467" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F467">
-        <v>1973</v>
+        <v>2005</v>
       </c>
       <c r="G467" t="s">
-        <v>900</v>
+        <v>113</v>
       </c>
       <c r="H467">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="I467">
         <v>0.0</v>
       </c>
       <c r="J467">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
       <c r="K467">
         <v>0</v>
       </c>
       <c r="L467">
         <v>1</v>
       </c>
       <c r="S467">
-        <v>12.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>466</v>
+      </c>
+      <c r="C468">
+        <v>-1</v>
       </c>
       <c r="D468" t="s">
-        <v>179</v>
+        <v>901</v>
       </c>
       <c r="E468" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F468">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G468" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="H468">
-        <v>12.27</v>
+        <v>11.27</v>
       </c>
       <c r="I468">
-        <v>12.27</v>
+        <v>0.0</v>
       </c>
       <c r="J468">
-        <v>0.0</v>
+        <v>11.27</v>
       </c>
       <c r="K468">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L468">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>1</v>
+      </c>
+      <c r="S468">
+        <v>11.27</v>
       </c>
     </row>
     <row r="469" spans="1:24">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C469">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D469" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E469" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F469">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G469" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="H469">
-        <v>12.2</v>
+        <v>10.73</v>
       </c>
       <c r="I469">
+        <v>10.73</v>
+      </c>
+      <c r="J469">
         <v>0.0</v>
       </c>
-      <c r="J469">
-[...1 lines deleted...]
-      </c>
       <c r="K469">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L469">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M469">
+        <v>10.73</v>
       </c>
     </row>
     <row r="470" spans="1:24">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C470">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D470" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="E470" t="s">
-        <v>905</v>
+        <v>415</v>
       </c>
       <c r="F470">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G470" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="H470">
-        <v>12.2</v>
+        <v>10.5</v>
       </c>
       <c r="I470">
+        <v>10.5</v>
+      </c>
+      <c r="J470">
         <v>0.0</v>
       </c>
-      <c r="J470">
-[...1 lines deleted...]
-      </c>
       <c r="K470">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L470">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M470">
+        <v>10.5</v>
       </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="C471">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D471" t="s">
-        <v>514</v>
+        <v>905</v>
       </c>
       <c r="E471" t="s">
         <v>906</v>
       </c>
       <c r="F471">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G471" t="s">
-        <v>183</v>
+        <v>103</v>
       </c>
       <c r="H471">
-        <v>12.2</v>
+        <v>10.14</v>
       </c>
       <c r="I471">
+        <v>10.14</v>
+      </c>
+      <c r="J471">
         <v>0.0</v>
       </c>
-      <c r="J471">
-[...1 lines deleted...]
-      </c>
       <c r="K471">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L471">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M471">
+        <v>10.14</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="C472">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D472" t="s">
         <v>907</v>
       </c>
       <c r="E472" t="s">
         <v>908</v>
       </c>
       <c r="F472">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G472" t="s">
-        <v>108</v>
+        <v>232</v>
       </c>
       <c r="H472">
-        <v>12.2</v>
+        <v>9.43</v>
       </c>
       <c r="I472">
         <v>0.0</v>
       </c>
       <c r="J472">
-        <v>12.2</v>
+        <v>9.43</v>
       </c>
       <c r="K472">
         <v>0</v>
       </c>
       <c r="L472">
         <v>1</v>
       </c>
       <c r="S472">
-        <v>12.2</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="473" spans="1:24">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="C473">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D473" t="s">
+        <v>46</v>
+      </c>
+      <c r="E473" t="s">
         <v>909</v>
       </c>
-      <c r="E473" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F473">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G473" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H473">
-        <v>11.56</v>
+        <v>7.97</v>
       </c>
       <c r="I473">
         <v>0.0</v>
       </c>
       <c r="J473">
-        <v>11.56</v>
+        <v>7.97</v>
       </c>
       <c r="K473">
         <v>0</v>
       </c>
       <c r="L473">
         <v>1</v>
       </c>
       <c r="S473">
-        <v>11.56</v>
+        <v>7.97</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="C474">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D474" t="s">
+        <v>910</v>
+      </c>
+      <c r="E474" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="F474">
         <v>2007</v>
       </c>
       <c r="G474" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="H474">
-        <v>10.73</v>
+        <v>7.8</v>
       </c>
       <c r="I474">
-        <v>10.73</v>
+        <v>0.0</v>
       </c>
       <c r="J474">
-        <v>0.0</v>
+        <v>7.8</v>
       </c>
       <c r="K474">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L474">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.73</v>
+        <v>1</v>
+      </c>
+      <c r="S474">
+        <v>7.8</v>
       </c>
     </row>
     <row r="475" spans="1:24">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>475</v>
+      </c>
+      <c r="C475">
+        <v>1</v>
       </c>
       <c r="D475" t="s">
-        <v>896</v>
+        <v>912</v>
       </c>
       <c r="E475" t="s">
-        <v>420</v>
+        <v>913</v>
       </c>
       <c r="F475">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G475" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H475">
-        <v>10.5</v>
+        <v>6.67</v>
       </c>
       <c r="I475">
-        <v>10.5</v>
+        <v>0.0</v>
       </c>
       <c r="J475">
-        <v>0.0</v>
+        <v>6.67</v>
       </c>
       <c r="K475">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L475">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>1</v>
+      </c>
+      <c r="S475">
+        <v>6.67</v>
       </c>
     </row>
     <row r="476" spans="1:24">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="C476">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="D476" t="s">
-        <v>913</v>
+        <v>488</v>
       </c>
       <c r="E476" t="s">
         <v>914</v>
       </c>
       <c r="F476">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G476" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="H476">
-        <v>10.14</v>
+        <v>6.53</v>
       </c>
       <c r="I476">
-        <v>10.14</v>
+        <v>0.0</v>
       </c>
       <c r="J476">
-        <v>0.0</v>
+        <v>6.53</v>
       </c>
       <c r="K476">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L476">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.14</v>
+        <v>1</v>
+      </c>
+      <c r="S476">
+        <v>6.53</v>
       </c>
     </row>
     <row r="477" spans="1:24">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C477">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="D477" t="s">
+        <v>276</v>
+      </c>
+      <c r="E477" t="s">
         <v>915</v>
       </c>
-      <c r="E477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F477">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G477" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="H477">
-        <v>9.63</v>
+        <v>6.17</v>
       </c>
       <c r="I477">
-        <v>5.21</v>
+        <v>0.0</v>
       </c>
       <c r="J477">
-        <v>4.42</v>
+        <v>6.17</v>
       </c>
       <c r="K477">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L477">
         <v>1</v>
       </c>
-      <c r="M477">
-[...1 lines deleted...]
-      </c>
       <c r="S477">
-        <v>4.42</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="478" spans="1:24">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478">
         <v>470</v>
       </c>
       <c r="C478">
         <v>-7</v>
       </c>
       <c r="D478" t="s">
+        <v>916</v>
+      </c>
+      <c r="E478" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="F478">
         <v>2004</v>
       </c>
       <c r="G478" t="s">
-        <v>230</v>
+        <v>55</v>
       </c>
       <c r="H478">
-        <v>9.43</v>
+        <v>6.16</v>
       </c>
       <c r="I478">
         <v>0.0</v>
       </c>
       <c r="J478">
-        <v>9.43</v>
+        <v>6.16</v>
       </c>
       <c r="K478">
         <v>0</v>
       </c>
       <c r="L478">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S478">
-        <v>9.43</v>
+        <v>4.42</v>
+      </c>
+      <c r="T478">
+        <v>1.74</v>
       </c>
     </row>
     <row r="479" spans="1:24">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="C479">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="D479" t="s">
+        <v>918</v>
+      </c>
+      <c r="E479" t="s">
         <v>919</v>
       </c>
-      <c r="E479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F479">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G479" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H479">
-        <v>8.31</v>
+        <v>5.4</v>
       </c>
       <c r="I479">
-        <v>8.31</v>
+        <v>0.0</v>
       </c>
       <c r="J479">
-        <v>0.0</v>
+        <v>5.4</v>
       </c>
       <c r="K479">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L479">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.31</v>
+        <v>1</v>
+      </c>
+      <c r="S479">
+        <v>5.4</v>
       </c>
     </row>
     <row r="480" spans="1:24">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
         <v>472</v>
       </c>
       <c r="C480">
         <v>-7</v>
       </c>
       <c r="D480" t="s">
+        <v>920</v>
+      </c>
+      <c r="E480" t="s">
         <v>921</v>
       </c>
-      <c r="E480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F480">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G480" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H480">
-        <v>8.0</v>
+        <v>2.77</v>
       </c>
       <c r="I480">
-        <v>4.12</v>
+        <v>0.0</v>
       </c>
       <c r="J480">
-        <v>3.88</v>
+        <v>2.77</v>
       </c>
       <c r="K480">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L480">
         <v>1</v>
       </c>
-      <c r="M480">
-[...1 lines deleted...]
-      </c>
       <c r="S480">
-        <v>3.88</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="481" spans="1:24">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C481">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="D481" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="E481" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F481">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G481" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="H481">
-        <v>7.97</v>
+        <v>2.37</v>
       </c>
       <c r="I481">
         <v>0.0</v>
       </c>
       <c r="J481">
-        <v>7.97</v>
+        <v>2.37</v>
       </c>
       <c r="K481">
         <v>0</v>
       </c>
       <c r="L481">
         <v>1</v>
       </c>
       <c r="S481">
-        <v>7.97</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C482">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D482" t="s">
+        <v>923</v>
+      </c>
+      <c r="E482" t="s">
         <v>924</v>
       </c>
-      <c r="E482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F482">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G482" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="H482">
-        <v>7.8</v>
+        <v>2.03</v>
       </c>
       <c r="I482">
         <v>0.0</v>
       </c>
       <c r="J482">
-        <v>7.8</v>
+        <v>2.03</v>
       </c>
       <c r="K482">
         <v>0</v>
       </c>
       <c r="L482">
         <v>1</v>
       </c>
       <c r="S482">
-        <v>7.8</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="483" spans="1:24">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C483">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D483" t="s">
+        <v>925</v>
+      </c>
+      <c r="E483" t="s">
         <v>926</v>
       </c>
-      <c r="E483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F483">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G483" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="H483">
-        <v>6.67</v>
+        <v>1.37</v>
       </c>
       <c r="I483">
         <v>0.0</v>
       </c>
       <c r="J483">
-        <v>6.67</v>
+        <v>1.37</v>
       </c>
       <c r="K483">
         <v>0</v>
       </c>
       <c r="L483">
         <v>1</v>
       </c>
       <c r="S483">
-        <v>6.67</v>
-[...163 lines deleted...]
-        <v>2.37</v>
+        <v>1.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">