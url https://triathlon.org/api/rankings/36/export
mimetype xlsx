--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="927">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -152,2676 +152,2667 @@
   <si>
     <t>Tilda</t>
   </si>
   <si>
     <t>Månsson</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Taylor-Brown</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Isakova</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
+    <t>Jolien</t>
+  </si>
+  <si>
+    <t>Vermeylen</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>Neubert</t>
+  </si>
+  <si>
     <t>Emma</t>
   </si>
   <si>
     <t>Lombardi</t>
   </si>
   <si>
-    <t>Jolien</t>
-[...13 lines deleted...]
-  <si>
     <t>Bianca</t>
   </si>
   <si>
     <t>Seregni</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Lindemann</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Pintanel Raymundo</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Roksana</t>
+  </si>
+  <si>
+    <t>Slupek</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Sian</t>
+  </si>
+  <si>
+    <t>Rainsley</t>
+  </si>
+  <si>
+    <t>Márta</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Franka</t>
+  </si>
+  <si>
+    <t>Rust</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>Waugh</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Riasova</t>
+  </si>
+  <si>
+    <t>Tilly</t>
+  </si>
+  <si>
+    <t>Anema</t>
+  </si>
+  <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Fullagar</t>
   </si>
   <si>
-    <t>Roksana</t>
-[...61 lines deleted...]
-  <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Guerrero Manso</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>Michalickova</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
+    <t>Verena</t>
+  </si>
+  <si>
+    <t>Steinhauser</t>
+  </si>
+  <si>
+    <t>Beatrice</t>
+  </si>
+  <si>
+    <t>Mallozzi</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Vargem</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Fanni</t>
+  </si>
+  <si>
+    <t>Szalai</t>
+  </si>
+  <si>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>Prestia</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>Eim</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Bröcker</t>
+  </si>
+  <si>
+    <t>Mathilde</t>
+  </si>
+  <si>
+    <t>Gautier</t>
+  </si>
+  <si>
+    <t>Alissa</t>
+  </si>
+  <si>
+    <t>Konig</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Klamt</t>
+  </si>
+  <si>
+    <t>Therese</t>
+  </si>
+  <si>
+    <t>Feuersinger</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Carlotta</t>
+  </si>
+  <si>
+    <t>Missaglia</t>
+  </si>
+  <si>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Carballo Gómez</t>
+  </si>
+  <si>
+    <t>Cathia</t>
+  </si>
+  <si>
+    <t>Schär</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Dreijling</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Paola</t>
+  </si>
+  <si>
+    <t>Sacchi</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Coninx</t>
+  </si>
+  <si>
+    <t>Tjasa</t>
+  </si>
+  <si>
+    <t>Vrtacic</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Juránková</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Asia</t>
+  </si>
+  <si>
+    <t>Mercatelli</t>
+  </si>
+  <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>Casillas García</t>
   </si>
   <si>
-    <t>Beatrice</t>
-[...80 lines deleted...]
-    <t>NED</t>
+    <t>María</t>
+  </si>
+  <si>
+    <t>Casals Mojica</t>
+  </si>
+  <si>
+    <t>Dunajska</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>De Koning</t>
+  </si>
+  <si>
+    <t>Léa</t>
+  </si>
+  <si>
+    <t>Houart</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Mathias</t>
   </si>
   <si>
-    <t>Tjasa</t>
-[...23 lines deleted...]
-    <t>Casals Mojica</t>
+    <t>Noelia</t>
+  </si>
+  <si>
+    <t>Juan</t>
   </si>
   <si>
     <t>Sinem Francisca</t>
   </si>
   <si>
     <t>Tous Servera</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
-    <t>Ana</t>
-[...55 lines deleted...]
-  <si>
     <t>Nora</t>
   </si>
   <si>
     <t>Gmür</t>
   </si>
   <si>
     <t>Carina</t>
   </si>
   <si>
     <t>Reicht</t>
   </si>
   <si>
     <t>Margareta</t>
   </si>
   <si>
     <t>Vrablova</t>
   </si>
   <si>
+    <t>Cecilia</t>
+  </si>
+  <si>
+    <t>Santamaria Surroca</t>
+  </si>
+  <si>
+    <t>Anabel</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Aviv</t>
+  </si>
+  <si>
+    <t>Levi</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>María Teresa</t>
+  </si>
+  <si>
+    <t>Jiménez-Orta Guerrero</t>
+  </si>
+  <si>
+    <t>Candice</t>
+  </si>
+  <si>
+    <t>Denizot</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Gießmann</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Rodda</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Maksimava</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Anouk</t>
+  </si>
+  <si>
+    <t>Danna</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
+    <t>Appoline</t>
+  </si>
+  <si>
+    <t>Foltz</t>
+  </si>
+  <si>
+    <t>Josephine</t>
+  </si>
+  <si>
+    <t>Seerig</t>
+  </si>
+  <si>
+    <t>Alejandra</t>
+  </si>
+  <si>
+    <t>Seguí Soria</t>
+  </si>
+  <si>
+    <t>Liis</t>
+  </si>
+  <si>
+    <t>Kapten</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Ambre</t>
+  </si>
+  <si>
+    <t>Grasset</t>
+  </si>
+  <si>
+    <t>Annabel</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>Natalia</t>
+  </si>
+  <si>
+    <t>Castro Santos</t>
+  </si>
+  <si>
+    <t>Lilly-Marie</t>
+  </si>
+  <si>
+    <t>Overberg</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Muñoz Hernando</t>
+  </si>
+  <si>
+    <t>Jule</t>
+  </si>
+  <si>
+    <t>Behrens</t>
+  </si>
+  <si>
+    <t>Dominika</t>
+  </si>
+  <si>
+    <t>Peszleg</t>
+  </si>
+  <si>
+    <t>Karolina Helga</t>
+  </si>
+  <si>
+    <t>Horváth</t>
+  </si>
+  <si>
+    <t>Bülck</t>
+  </si>
+  <si>
+    <t>Ilaria</t>
+  </si>
+  <si>
+    <t>Zane</t>
+  </si>
+  <si>
+    <t>Manon</t>
+  </si>
+  <si>
+    <t>Laporte</t>
+  </si>
+  <si>
+    <t>Iana</t>
+  </si>
+  <si>
+    <t>Chenskaia</t>
+  </si>
+  <si>
+    <t>Alessia</t>
+  </si>
+  <si>
+    <t>Orla</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Hollie</t>
+  </si>
+  <si>
+    <t>Elliott</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Annika</t>
+  </si>
+  <si>
+    <t>Koch</t>
+  </si>
+  <si>
+    <t>Zuzanna</t>
+  </si>
+  <si>
+    <t>Sudak</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Lara Thekla</t>
+  </si>
+  <si>
+    <t>Ungewickell</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Carlquist</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Celia</t>
+  </si>
+  <si>
+    <t>Merle</t>
+  </si>
+  <si>
+    <t>Matylda</t>
+  </si>
+  <si>
+    <t>Wojakiewicz</t>
+  </si>
+  <si>
+    <t>Katrien</t>
+  </si>
+  <si>
+    <t>Maes</t>
+  </si>
+  <si>
+    <t>Felipa</t>
+  </si>
+  <si>
+    <t>Herrmann</t>
+  </si>
+  <si>
+    <t>Isabella</t>
+  </si>
+  <si>
+    <t>Hayes</t>
+  </si>
+  <si>
+    <t>Ilona</t>
+  </si>
+  <si>
+    <t>Hadhoum</t>
+  </si>
+  <si>
+    <t>Costanza</t>
+  </si>
+  <si>
+    <t>Arpinelli</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Beti</t>
+  </si>
+  <si>
+    <t>Bonacina</t>
+  </si>
+  <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Godoy Contreras</t>
   </si>
   <si>
-    <t>Dunajska</t>
-[...190 lines deleted...]
-  <si>
     <t>Elena</t>
   </si>
   <si>
     <t>Polaert</t>
   </si>
   <si>
-    <t>Katrien</t>
-[...38 lines deleted...]
-    <t>Beti</t>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Prikrylova</t>
+  </si>
+  <si>
+    <t>Bethany</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Grete Maria</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>Sofiya</t>
+  </si>
+  <si>
+    <t>Pryyma</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Eve</t>
+  </si>
+  <si>
+    <t>Whitaker</t>
+  </si>
+  <si>
+    <t>Léonie</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
+    <t>Madalena Amaral</t>
+  </si>
+  <si>
+    <t>Almeida</t>
+  </si>
+  <si>
+    <t>Bodenschatz</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>Hobbs</t>
+  </si>
+  <si>
+    <t>Nele</t>
+  </si>
+  <si>
+    <t>Dequae</t>
+  </si>
+  <si>
+    <t>Melanie</t>
+  </si>
+  <si>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Finja</t>
+  </si>
+  <si>
+    <t>Schierl</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Knaapi</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Sofya</t>
+  </si>
+  <si>
+    <t>Kryvetskaya</t>
+  </si>
+  <si>
+    <t>Noémi</t>
+  </si>
+  <si>
+    <t>Van der Kaaij</t>
+  </si>
+  <si>
+    <t>Claudia Carmela</t>
+  </si>
+  <si>
+    <t>Paladini</t>
+  </si>
+  <si>
+    <t>Alina</t>
+  </si>
+  <si>
+    <t>Sinevich</t>
+  </si>
+  <si>
+    <t>Tereza</t>
+  </si>
+  <si>
+    <t>Zimovjanova</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Jímenez-Orta Guerrero</t>
+  </si>
+  <si>
+    <t>Joanna</t>
+  </si>
+  <si>
+    <t>Woźniak</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>Göttler</t>
+  </si>
+  <si>
+    <t>Pomme</t>
+  </si>
+  <si>
+    <t>Lærke</t>
+  </si>
+  <si>
+    <t>Ruby</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Tikhonova</t>
+  </si>
+  <si>
+    <t>Iida</t>
+  </si>
+  <si>
+    <t>Reini</t>
+  </si>
+  <si>
+    <t>Lizzy</t>
+  </si>
+  <si>
+    <t>Edge</t>
+  </si>
+  <si>
+    <t>Busse</t>
+  </si>
+  <si>
+    <t>Kjara</t>
+  </si>
+  <si>
+    <t>Reckmann</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Mit</t>
+  </si>
+  <si>
+    <t>Wittemans</t>
+  </si>
+  <si>
+    <t>Crociani</t>
+  </si>
+  <si>
+    <t>Isabel</t>
+  </si>
+  <si>
+    <t>Sterr</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Dodet</t>
   </si>
   <si>
-    <t>Celia</t>
-[...167 lines deleted...]
-    <t>Sterr</t>
+    <t>Hauser</t>
+  </si>
+  <si>
+    <t>Nora Romina</t>
+  </si>
+  <si>
+    <t>Nádas</t>
+  </si>
+  <si>
+    <t>Silke</t>
+  </si>
+  <si>
+    <t>De Wolde</t>
+  </si>
+  <si>
+    <t>Borbála</t>
+  </si>
+  <si>
+    <t>Sarcia</t>
+  </si>
+  <si>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>Krombach</t>
+  </si>
+  <si>
+    <t>Daryna</t>
+  </si>
+  <si>
+    <t>Moskalenko</t>
+  </si>
+  <si>
+    <t>Dóra</t>
+  </si>
+  <si>
+    <t>Pusztai</t>
   </si>
   <si>
     <t>Millie</t>
   </si>
   <si>
     <t>Breese</t>
   </si>
   <si>
-    <t>Bethany</t>
-[...46 lines deleted...]
-  <si>
     <t>Matilde</t>
   </si>
   <si>
     <t>Silva Santos</t>
   </si>
   <si>
-    <t>Bonacina</t>
-[...1 lines deleted...]
-  <si>
     <t>Romana</t>
   </si>
   <si>
     <t>Gajdošová</t>
   </si>
   <si>
     <t>Zsanett</t>
   </si>
   <si>
     <t>Kuttor-Bragmayer</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>Lana</t>
   </si>
   <si>
     <t>Gavrilović</t>
   </si>
   <si>
     <t>SRB</t>
   </si>
   <si>
-    <t>Nora Romina</t>
-[...4 lines deleted...]
-  <si>
     <t>Iva</t>
   </si>
   <si>
     <t>Pavlovic</t>
   </si>
   <si>
-    <t>Linda</t>
-[...4 lines deleted...]
-  <si>
     <t>Maša</t>
   </si>
   <si>
     <t>Marković</t>
   </si>
   <si>
     <t>Aleksandra</t>
   </si>
   <si>
     <t>Ferchmin</t>
   </si>
   <si>
     <t>Mira Ivanova</t>
   </si>
   <si>
     <t>Georgieva</t>
   </si>
   <si>
     <t>BUL</t>
   </si>
   <si>
     <t>Erin</t>
   </si>
   <si>
     <t>McConnell</t>
   </si>
   <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Perjoiu</t>
+  </si>
+  <si>
+    <t>Alzbeta</t>
+  </si>
+  <si>
+    <t>Hruskova</t>
+  </si>
+  <si>
+    <t>Zehnder</t>
+  </si>
+  <si>
+    <t>Maya</t>
+  </si>
+  <si>
+    <t>Kingma</t>
+  </si>
+  <si>
+    <t>Lili</t>
+  </si>
+  <si>
+    <t>Dobi</t>
+  </si>
+  <si>
+    <t>Yeva</t>
+  </si>
+  <si>
+    <t>Soroka</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Carr</t>
+  </si>
+  <si>
+    <t>Myral</t>
+  </si>
+  <si>
+    <t>Greco</t>
+  </si>
+  <si>
+    <t>ALB</t>
+  </si>
+  <si>
+    <t>Röser</t>
+  </si>
+  <si>
+    <t>Míriam</t>
+  </si>
+  <si>
+    <t>Andreu Diaz</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Baskakova</t>
+  </si>
+  <si>
+    <t>Hannelore</t>
+  </si>
+  <si>
+    <t>Willen</t>
+  </si>
+  <si>
+    <t>O'Brien</t>
+  </si>
+  <si>
+    <t>Alzaga Criado</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Johanna</t>
+  </si>
+  <si>
+    <t>Uherek</t>
+  </si>
+  <si>
+    <t>Alden</t>
+  </si>
+  <si>
+    <t>Kerry</t>
+  </si>
+  <si>
+    <t>Morris</t>
+  </si>
+  <si>
+    <t>Henrika</t>
+  </si>
+  <si>
+    <t>Parviainen</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>Kuriackova</t>
+  </si>
+  <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>Weber</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Vanderbruggen</t>
+  </si>
+  <si>
+    <t>Amélie</t>
+  </si>
+  <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>McInnes</t>
+  </si>
+  <si>
+    <t>Korinna</t>
+  </si>
+  <si>
+    <t>Katona</t>
+  </si>
+  <si>
     <t>Paulina</t>
   </si>
   <si>
     <t>Klimas</t>
   </si>
   <si>
-    <t>Daryna</t>
-[...5 lines deleted...]
-    <t>Zehnder</t>
+    <t>Nika</t>
+  </si>
+  <si>
+    <t>Rimaj</t>
+  </si>
+  <si>
+    <t>CRO</t>
+  </si>
+  <si>
+    <t>Tinkara</t>
+  </si>
+  <si>
+    <t>Stres</t>
+  </si>
+  <si>
+    <t>Désirée</t>
+  </si>
+  <si>
+    <t>Saoirse</t>
+  </si>
+  <si>
+    <t>Iratxe</t>
+  </si>
+  <si>
+    <t>Arenal Arribas</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>McDowell</t>
+  </si>
+  <si>
+    <t>Babette</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t>Tunde Georgiana</t>
+  </si>
+  <si>
+    <t>Crisan</t>
+  </si>
+  <si>
+    <t>Anita</t>
+  </si>
+  <si>
+    <t>Ghelardoni</t>
+  </si>
+  <si>
+    <t>Sophia</t>
+  </si>
+  <si>
+    <t>Weiler</t>
+  </si>
+  <si>
+    <t>Hasse</t>
+  </si>
+  <si>
+    <t>Fleerackers</t>
+  </si>
+  <si>
+    <t>Petra</t>
+  </si>
+  <si>
+    <t>Kurikova</t>
+  </si>
+  <si>
+    <t>Leann</t>
+  </si>
+  <si>
+    <t>Dietzel</t>
+  </si>
+  <si>
+    <t>Odil</t>
+  </si>
+  <si>
+    <t>Betto</t>
+  </si>
+  <si>
+    <t>Aniek</t>
+  </si>
+  <si>
+    <t>Mars</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Karmen</t>
+  </si>
+  <si>
+    <t>Fabris</t>
+  </si>
+  <si>
+    <t>Candela</t>
+  </si>
+  <si>
+    <t>Sánchez Touza</t>
+  </si>
+  <si>
+    <t>Vanessa</t>
+  </si>
+  <si>
+    <t>Possberg</t>
+  </si>
+  <si>
+    <t>Lecompte</t>
+  </si>
+  <si>
+    <t>Lobba</t>
+  </si>
+  <si>
+    <t>Kimey</t>
+  </si>
+  <si>
+    <t>Casanova</t>
+  </si>
+  <si>
+    <t>Hedley</t>
+  </si>
+  <si>
+    <t>Józefina</t>
+  </si>
+  <si>
+    <t>Młynarska</t>
+  </si>
+  <si>
+    <t>Ava Martha</t>
+  </si>
+  <si>
+    <t>Brambier</t>
+  </si>
+  <si>
+    <t>Hehenwarter</t>
+  </si>
+  <si>
+    <t>Mürya</t>
+  </si>
+  <si>
+    <t>Karayel</t>
+  </si>
+  <si>
+    <t>Inês</t>
+  </si>
+  <si>
+    <t>Rico</t>
+  </si>
+  <si>
+    <t>Anna Maria</t>
+  </si>
+  <si>
+    <t>Besenyei</t>
+  </si>
+  <si>
+    <t>Ryšávková</t>
+  </si>
+  <si>
+    <t>Jázmin</t>
   </si>
   <si>
     <t>Michaela</t>
   </si>
   <si>
     <t>Sterbova</t>
   </si>
   <si>
-    <t>Maya</t>
-[...188 lines deleted...]
-    <t>Alzaga Criado</t>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>Minnebo</t>
+  </si>
+  <si>
+    <t>Beate</t>
+  </si>
+  <si>
+    <t>Jansone</t>
+  </si>
+  <si>
+    <t>LAT</t>
+  </si>
+  <si>
+    <t>Beāte</t>
+  </si>
+  <si>
+    <t>Bula</t>
+  </si>
+  <si>
+    <t>Merel</t>
+  </si>
+  <si>
+    <t>Veltman</t>
+  </si>
+  <si>
+    <t>Szobácsi</t>
+  </si>
+  <si>
+    <t>Natalija</t>
+  </si>
+  <si>
+    <t>Seslija</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Trigo Albarran</t>
+  </si>
+  <si>
+    <t>Cucheval</t>
   </si>
   <si>
     <t>Marie</t>
   </si>
   <si>
     <t>Wattiez</t>
   </si>
   <si>
-    <t>Karmen</t>
-[...44 lines deleted...]
-    <t>Morris</t>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Klamer</t>
+  </si>
+  <si>
+    <t>Etriin</t>
+  </si>
+  <si>
+    <t>Etverk</t>
+  </si>
+  <si>
+    <t>Elizaveta</t>
+  </si>
+  <si>
+    <t>Polianskaia</t>
+  </si>
+  <si>
+    <t>Rhune</t>
+  </si>
+  <si>
+    <t>Vansteenkiste</t>
+  </si>
+  <si>
+    <t>Ieva</t>
+  </si>
+  <si>
+    <t>Pauniņa</t>
+  </si>
+  <si>
+    <t>Amit</t>
+  </si>
+  <si>
+    <t>Ben Adiva</t>
+  </si>
+  <si>
+    <t>Abigail</t>
+  </si>
+  <si>
+    <t>Baines</t>
+  </si>
+  <si>
+    <t>Tomás</t>
+  </si>
+  <si>
+    <t>Bitzi</t>
+  </si>
+  <si>
+    <t>Rigaud</t>
   </si>
   <si>
     <t>Lara</t>
   </si>
   <si>
     <t>Atkinson</t>
   </si>
   <si>
-    <t>Kimey</t>
-[...113 lines deleted...]
-    <t>Polianskaia</t>
+    <t>Antoniotti</t>
+  </si>
+  <si>
+    <t>Sofiia</t>
+  </si>
+  <si>
+    <t>Bondarenko</t>
+  </si>
+  <si>
+    <t>Andrea Madelena</t>
+  </si>
+  <si>
+    <t>Bolvig</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>Gracia Sancho</t>
+  </si>
+  <si>
+    <t>Kathrin</t>
+  </si>
+  <si>
+    <t>Ritter</t>
   </si>
   <si>
     <t>Cassilda</t>
   </si>
   <si>
     <t>Carvalho</t>
   </si>
   <si>
-    <t>Bitzi</t>
-[...37 lines deleted...]
-  <si>
     <t>Sonja</t>
   </si>
   <si>
-    <t>Antoniotti</t>
-[...17 lines deleted...]
-    <t>Ritter</t>
+    <t>Mazlová</t>
+  </si>
+  <si>
+    <t>Fruzsina Dóra</t>
+  </si>
+  <si>
+    <t>Kovács</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>Grossenbacher</t>
+  </si>
+  <si>
+    <t>Letizia</t>
+  </si>
+  <si>
+    <t>Martinelli</t>
+  </si>
+  <si>
+    <t>Mikkeline</t>
+  </si>
+  <si>
+    <t>Fugleberg</t>
+  </si>
+  <si>
+    <t>Martyna</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Ribeiro</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Juliette</t>
+  </si>
+  <si>
+    <t>Jannedothee</t>
+  </si>
+  <si>
+    <t>Alma</t>
+  </si>
+  <si>
+    <t>Bergqvist</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Mitchell</t>
+  </si>
+  <si>
+    <t>Kathinka</t>
+  </si>
+  <si>
+    <t>Hartvedt</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Del Pozo Borrachero</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>Deeva</t>
+  </si>
+  <si>
+    <t>Livia</t>
+  </si>
+  <si>
+    <t>Wespe</t>
+  </si>
+  <si>
+    <t>Zsófia</t>
+  </si>
+  <si>
+    <t>Baier</t>
+  </si>
+  <si>
+    <t>Tabea</t>
+  </si>
+  <si>
+    <t>Huys</t>
+  </si>
+  <si>
+    <t>Libby</t>
+  </si>
+  <si>
+    <t>Coleman</t>
+  </si>
+  <si>
+    <t>Tenorio Albo</t>
+  </si>
+  <si>
+    <t>Alessandri</t>
+  </si>
+  <si>
+    <t>Raluca</t>
+  </si>
+  <si>
+    <t>Vilcu</t>
+  </si>
+  <si>
+    <t>Roza</t>
+  </si>
+  <si>
+    <t>Sporcic</t>
+  </si>
+  <si>
+    <t>Foltyniewicz</t>
+  </si>
+  <si>
+    <t>Ula</t>
+  </si>
+  <si>
+    <t>Sijaviciute</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Bagarello</t>
+  </si>
+  <si>
+    <t>Youp</t>
+  </si>
+  <si>
+    <t>Shai</t>
+  </si>
+  <si>
+    <t>Meital</t>
   </si>
   <si>
     <t>Lena</t>
   </si>
   <si>
     <t>Meißner</t>
   </si>
   <si>
-    <t>Mazlová</t>
-[...65 lines deleted...]
-    <t>Bergqvist</t>
+    <t>Alba</t>
+  </si>
+  <si>
+    <t>Nuñez Hernández</t>
+  </si>
+  <si>
+    <t>Csenge Orsolya</t>
+  </si>
+  <si>
+    <t>Szász</t>
+  </si>
+  <si>
+    <t>Imke</t>
+  </si>
+  <si>
+    <t>Bosch</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Snäll</t>
+  </si>
+  <si>
+    <t>Vasilić</t>
   </si>
   <si>
     <t>Riebler</t>
   </si>
   <si>
+    <t>Amalia Maria</t>
+  </si>
+  <si>
+    <t>Singuran</t>
+  </si>
+  <si>
+    <t>Turnbull</t>
+  </si>
+  <si>
+    <t>Denise</t>
+  </si>
+  <si>
+    <t>Cavallini</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Sraka</t>
+  </si>
+  <si>
+    <t>Giorgia</t>
+  </si>
+  <si>
+    <t>Messori</t>
+  </si>
+  <si>
+    <t>Tiphaine</t>
+  </si>
+  <si>
+    <t>Brun</t>
+  </si>
+  <si>
+    <t>Aulinas Prat</t>
+  </si>
+  <si>
+    <t>Vilgustė</t>
+  </si>
+  <si>
+    <t>Gustaitytė</t>
+  </si>
+  <si>
+    <t>Maren Sandqvist</t>
+  </si>
+  <si>
+    <t>Bjorli</t>
+  </si>
+  <si>
+    <t>Vanda</t>
+  </si>
+  <si>
+    <t>Krizkova</t>
+  </si>
+  <si>
+    <t>Mirolyuba</t>
+  </si>
+  <si>
+    <t>Nenkova</t>
+  </si>
+  <si>
+    <t>Inna</t>
+  </si>
+  <si>
+    <t>Sysoeva</t>
+  </si>
+  <si>
+    <t>Giulia</t>
+  </si>
+  <si>
+    <t>Bergamin</t>
+  </si>
+  <si>
+    <t>Mirjam</t>
+  </si>
+  <si>
+    <t>Huber</t>
+  </si>
+  <si>
+    <t>Catarina</t>
+  </si>
+  <si>
+    <t>Felício Santos</t>
+  </si>
+  <si>
+    <t>Delfin Eylül</t>
+  </si>
+  <si>
+    <t>Avcı</t>
+  </si>
+  <si>
+    <t>Diana Alexandra</t>
+  </si>
+  <si>
+    <t>Constantinescu</t>
+  </si>
+  <si>
+    <t>Kitty</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>Valinčić</t>
+  </si>
+  <si>
+    <t>Gemma</t>
+  </si>
+  <si>
+    <t>Frigola García</t>
+  </si>
+  <si>
+    <t>Barceló Serra</t>
+  </si>
+  <si>
+    <t>Giada</t>
+  </si>
+  <si>
+    <t>Stegani</t>
+  </si>
+  <si>
+    <t>Kekkonen</t>
+  </si>
+  <si>
+    <t>Vandekerckhove</t>
+  </si>
+  <si>
+    <t>Arianna</t>
+  </si>
+  <si>
+    <t>Chiorboli</t>
+  </si>
+  <si>
+    <t>Loges</t>
+  </si>
+  <si>
+    <t>Jasmijn</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>Maite</t>
+  </si>
+  <si>
+    <t>Küstner</t>
+  </si>
+  <si>
+    <t>Noemi</t>
+  </si>
+  <si>
+    <t>Badrutt</t>
+  </si>
+  <si>
+    <t>Moreau</t>
+  </si>
+  <si>
+    <t>Graham-Brown</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Kennedy</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Schipai</t>
+  </si>
+  <si>
+    <t>Adar Haya</t>
+  </si>
+  <si>
+    <t>Kurant</t>
+  </si>
+  <si>
+    <t>Vittoria</t>
+  </si>
+  <si>
+    <t>Facco</t>
+  </si>
+  <si>
+    <t>Anastasiya</t>
+  </si>
+  <si>
+    <t>Peycheva</t>
+  </si>
+  <si>
+    <t>Míra</t>
+  </si>
+  <si>
+    <t>András</t>
+  </si>
+  <si>
+    <t>Kseniia</t>
+  </si>
+  <si>
+    <t>Levkovska</t>
+  </si>
+  <si>
+    <t>Alevtina</t>
+  </si>
+  <si>
+    <t>Stetsenko</t>
+  </si>
+  <si>
+    <t>Lumi</t>
+  </si>
+  <si>
+    <t>Laitinen</t>
+  </si>
+  <si>
+    <t>Margarida</t>
+  </si>
+  <si>
+    <t>Barao</t>
+  </si>
+  <si>
+    <t>Adi</t>
+  </si>
+  <si>
+    <t>Caspi</t>
+  </si>
+  <si>
+    <t>Gabrielė</t>
+  </si>
+  <si>
+    <t>Garbauskaite</t>
+  </si>
+  <si>
+    <t>Jara</t>
+  </si>
+  <si>
+    <t>Banka</t>
+  </si>
+  <si>
+    <t>Unė</t>
+  </si>
+  <si>
+    <t>Narkūnaitė</t>
+  </si>
+  <si>
+    <t>Korzunina</t>
+  </si>
+  <si>
+    <t>Nadežda</t>
+  </si>
+  <si>
+    <t>Sulaine</t>
+  </si>
+  <si>
+    <t>Leana</t>
+  </si>
+  <si>
+    <t>Bissig</t>
+  </si>
+  <si>
+    <t>Kristina</t>
+  </si>
+  <si>
+    <t>Vestman</t>
+  </si>
+  <si>
+    <t>Cornelisse</t>
+  </si>
+  <si>
+    <t>Janina</t>
+  </si>
+  <si>
+    <t>Saarnio</t>
+  </si>
+  <si>
     <t>Romanens</t>
   </si>
   <si>
-    <t>Veronika</t>
-[...200 lines deleted...]
-    <t>Constantinescu</t>
+    <t>Miszlai</t>
+  </si>
+  <si>
+    <t>Reviglio</t>
+  </si>
+  <si>
+    <t>Mathison</t>
+  </si>
+  <si>
+    <t>Lydia</t>
+  </si>
+  <si>
+    <t>Zacikova</t>
+  </si>
+  <si>
+    <t>Katarzyna</t>
+  </si>
+  <si>
+    <t>Dębska</t>
+  </si>
+  <si>
+    <t>Lottie</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Riedel</t>
+  </si>
+  <si>
+    <t>Roni</t>
+  </si>
+  <si>
+    <t>Waiskop Waks</t>
+  </si>
+  <si>
+    <t>Mirtel-Madlen</t>
+  </si>
+  <si>
+    <t>Siimar</t>
+  </si>
+  <si>
+    <t>Rani</t>
+  </si>
+  <si>
+    <t>Skrabanja</t>
+  </si>
+  <si>
+    <t>Klara</t>
+  </si>
+  <si>
+    <t>Mahkovec</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
+  </si>
+  <si>
+    <t>Anette</t>
+  </si>
+  <si>
+    <t>Zukker</t>
+  </si>
+  <si>
+    <t>Diamond</t>
+  </si>
+  <si>
+    <t>Louna</t>
+  </si>
+  <si>
+    <t>Cariou</t>
+  </si>
+  <si>
+    <t>Katrine</t>
+  </si>
+  <si>
+    <t>Græsbøll Christensen</t>
+  </si>
+  <si>
+    <t>Bojana</t>
+  </si>
+  <si>
+    <t>Gjorgjieska</t>
+  </si>
+  <si>
+    <t>MKD</t>
+  </si>
+  <si>
+    <t>Nenna</t>
+  </si>
+  <si>
+    <t>Mäkinen</t>
+  </si>
+  <si>
+    <t>Korina</t>
+  </si>
+  <si>
+    <t>Juranić</t>
+  </si>
+  <si>
+    <t>Ute</t>
+  </si>
+  <si>
+    <t>Pirchan</t>
+  </si>
+  <si>
+    <t>Mirell</t>
+  </si>
+  <si>
+    <t>Krain</t>
+  </si>
+  <si>
+    <t>Dushica</t>
+  </si>
+  <si>
+    <t>Jankovikj</t>
+  </si>
+  <si>
+    <t>Anne Cecilie</t>
+  </si>
+  <si>
+    <t>Nygaard</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Kreft</t>
+  </si>
+  <si>
+    <t>Jeļena</t>
+  </si>
+  <si>
+    <t>Pervozvanova</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Nicoletta</t>
+  </si>
+  <si>
+    <t>Santonocito</t>
+  </si>
+  <si>
+    <t>Marioni</t>
+  </si>
+  <si>
+    <t>Leitner</t>
+  </si>
+  <si>
+    <t>Niamh</t>
+  </si>
+  <si>
+    <t>Staunton</t>
+  </si>
+  <si>
+    <t>Iris - Alexandrina</t>
+  </si>
+  <si>
+    <t>Samuila</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Pernille</t>
+  </si>
+  <si>
+    <t>Rønnevik</t>
+  </si>
+  <si>
+    <t>Romy</t>
+  </si>
+  <si>
+    <t>Spoelder</t>
+  </si>
+  <si>
+    <t>Bezlaj</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>Noga</t>
+  </si>
+  <si>
+    <t>Sayag</t>
+  </si>
+  <si>
+    <t>Zóra</t>
+  </si>
+  <si>
+    <t>Filep</t>
+  </si>
+  <si>
+    <t>Balletta</t>
+  </si>
+  <si>
+    <t>Harbo</t>
+  </si>
+  <si>
+    <t>Pauline</t>
+  </si>
+  <si>
+    <t>De Groof</t>
+  </si>
+  <si>
+    <t>Aisha</t>
+  </si>
+  <si>
+    <t>Batel Essameldin Abouelela</t>
+  </si>
+  <si>
+    <t>Filippa</t>
+  </si>
+  <si>
+    <t>Kokki</t>
+  </si>
+  <si>
+    <t>Aimee</t>
+  </si>
+  <si>
+    <t>Lena-Maria</t>
+  </si>
+  <si>
+    <t>Aichner</t>
+  </si>
+  <si>
+    <t>Coffey</t>
+  </si>
+  <si>
+    <t>Maaike</t>
+  </si>
+  <si>
+    <t>Vooren</t>
+  </si>
+  <si>
+    <t>Duarte</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Esmee</t>
+  </si>
+  <si>
+    <t>De Haan</t>
+  </si>
+  <si>
+    <t>Signe Konstanse</t>
+  </si>
+  <si>
+    <t>Krogstad-Hansen</t>
   </si>
   <si>
     <t>Marielle</t>
   </si>
   <si>
     <t>Bouchti</t>
   </si>
   <si>
-    <t>Kitty</t>
-[...116 lines deleted...]
-    <t>Caspi</t>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Bauer</t>
+  </si>
+  <si>
+    <t>Nisa</t>
+  </si>
+  <si>
+    <t>Cebeci</t>
+  </si>
+  <si>
+    <t>Yvonne</t>
+  </si>
+  <si>
+    <t>Loughran</t>
+  </si>
+  <si>
+    <t>Beatriz</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>Bartok</t>
+  </si>
+  <si>
+    <t>Katharina</t>
+  </si>
+  <si>
+    <t>Loidl</t>
+  </si>
+  <si>
+    <t>Coy</t>
+  </si>
+  <si>
+    <t>Weronika</t>
+  </si>
+  <si>
+    <t>Ptaszyńska</t>
+  </si>
+  <si>
+    <t>Rachele</t>
+  </si>
+  <si>
+    <t>Laschi</t>
+  </si>
+  <si>
+    <t>Syayleva</t>
+  </si>
+  <si>
+    <t>De Bruin</t>
+  </si>
+  <si>
+    <t>Ecrin</t>
+  </si>
+  <si>
+    <t>Çınar</t>
   </si>
   <si>
     <t>Betsy</t>
   </si>
   <si>
     <t>Griffiths</t>
   </si>
   <si>
-    <t>Gabrielė</t>
-[...38 lines deleted...]
-    <t>Singuran</t>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Ohlsson</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>Dolinar Majdič</t>
+  </si>
+  <si>
+    <t>Annelise</t>
+  </si>
+  <si>
+    <t>Sparsis</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Isavella</t>
+  </si>
+  <si>
+    <t>Triza</t>
+  </si>
+  <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Magallon</t>
+  </si>
+  <si>
+    <t>Loanne</t>
+  </si>
+  <si>
+    <t>Duvoisin</t>
+  </si>
+  <si>
+    <t>Eline</t>
+  </si>
+  <si>
+    <t>Debecker</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Chovanečková</t>
+  </si>
+  <si>
+    <t>Moreno Gonzalez</t>
+  </si>
+  <si>
+    <t>Margaryta</t>
+  </si>
+  <si>
+    <t>Krylova</t>
+  </si>
+  <si>
+    <t>Francesca</t>
+  </si>
+  <si>
+    <t>Zenklusen</t>
+  </si>
+  <si>
+    <t>Lucía</t>
+  </si>
+  <si>
+    <t>Piñón Pereira</t>
+  </si>
+  <si>
+    <t>Amira</t>
+  </si>
+  <si>
+    <t>Kulcsar</t>
+  </si>
+  <si>
+    <t>Zeljka</t>
+  </si>
+  <si>
+    <t>Milicic</t>
   </si>
   <si>
     <t>Antonia</t>
   </si>
   <si>
     <t>Jubb</t>
   </si>
   <si>
-    <t>Leana</t>
-[...137 lines deleted...]
-    <t>Juranić</t>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>Bonora</t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>Maculan</t>
+  </si>
+  <si>
+    <t>Ainoa</t>
+  </si>
+  <si>
+    <t>Gontan Iglesias</t>
+  </si>
+  <si>
+    <t>Leticia</t>
+  </si>
+  <si>
+    <t>Magalhães</t>
+  </si>
+  <si>
+    <t>Nuria</t>
+  </si>
+  <si>
+    <t>Noguera Salmeron</t>
+  </si>
+  <si>
+    <t>Altendorfer</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>Pozlerova</t>
+  </si>
+  <si>
+    <t>Sara Melitta</t>
+  </si>
+  <si>
+    <t>Gimena Schümmelfeder</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Ceddia</t>
   </si>
   <si>
     <t>Isla</t>
   </si>
   <si>
-    <t>Ute</t>
-[...308 lines deleted...]
-    <t>Maculan</t>
+    <t>Céline</t>
+  </si>
+  <si>
+    <t>Kaiser</t>
+  </si>
+  <si>
+    <t>Leyla</t>
+  </si>
+  <si>
+    <t>Abdulazizova</t>
+  </si>
+  <si>
+    <t>AZE</t>
+  </si>
+  <si>
+    <t>Helen</t>
+  </si>
+  <si>
+    <t>Karmen ros</t>
+  </si>
+  <si>
+    <t>Macheriotou</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Meteleva</t>
+  </si>
+  <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Macedo</t>
+  </si>
+  <si>
+    <t>GIB</t>
+  </si>
+  <si>
+    <t>Aliu</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Hilger</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Derron</t>
+  </si>
+  <si>
+    <t>Solveig</t>
+  </si>
+  <si>
+    <t>Løvseth</t>
+  </si>
+  <si>
+    <t>Evamaria</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>Francisca</t>
+  </si>
+  <si>
+    <t>Leirião</t>
+  </si>
+  <si>
+    <t>Elīza</t>
+  </si>
+  <si>
+    <t>Gustiņa</t>
+  </si>
+  <si>
+    <t>Baiba</t>
+  </si>
+  <si>
+    <t>Medne</t>
+  </si>
+  <si>
+    <t>Kerttu-Liis</t>
+  </si>
+  <si>
+    <t>Laane</t>
+  </si>
+  <si>
+    <t>Mareschova</t>
+  </si>
+  <si>
+    <t>Bicanova</t>
+  </si>
+  <si>
+    <t>Peralta</t>
+  </si>
+  <si>
+    <t>Daniele</t>
+  </si>
+  <si>
+    <t>Flammang</t>
+  </si>
+  <si>
+    <t>Maruša</t>
+  </si>
+  <si>
+    <t>Klemenc</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Bonde</t>
+  </si>
+  <si>
+    <t>Neta</t>
+  </si>
+  <si>
+    <t>Naftali</t>
+  </si>
+  <si>
+    <t>Becky</t>
+  </si>
+  <si>
+    <t>Woods</t>
+  </si>
+  <si>
+    <t>Kaisa</t>
+  </si>
+  <si>
+    <t>Rahu</t>
+  </si>
+  <si>
+    <t>Portia</t>
+  </si>
+  <si>
+    <t>Walton</t>
+  </si>
+  <si>
+    <t>Gabriella</t>
+  </si>
+  <si>
+    <t>Zelinka</t>
+  </si>
+  <si>
+    <t>Theresa</t>
+  </si>
+  <si>
+    <t>Moser</t>
+  </si>
+  <si>
+    <t>Spyridona</t>
+  </si>
+  <si>
+    <t>Charalambous</t>
+  </si>
+  <si>
+    <t>Karyn</t>
+  </si>
+  <si>
+    <t>Barnett</t>
+  </si>
+  <si>
+    <t>Anastasija</t>
+  </si>
+  <si>
+    <t>Vakuļiča</t>
+  </si>
+  <si>
+    <t>Ema</t>
+  </si>
+  <si>
+    <t>Podhorna</t>
+  </si>
+  <si>
+    <t>Dorota</t>
+  </si>
+  <si>
+    <t>Stramberska</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Hornova</t>
+  </si>
+  <si>
+    <t>Rūta</t>
+  </si>
+  <si>
+    <t>Juškevičiūtė</t>
+  </si>
+  <si>
+    <t>Duban</t>
+  </si>
+  <si>
+    <t>Ibosova</t>
+  </si>
+  <si>
+    <t>Mika</t>
+  </si>
+  <si>
+    <t>Vitkin</t>
+  </si>
+  <si>
+    <t>Lora</t>
+  </si>
+  <si>
+    <t>Žuliček Dumančić</t>
+  </si>
+  <si>
+    <t>Novo Dios</t>
+  </si>
+  <si>
+    <t>Nerea</t>
+  </si>
+  <si>
+    <t>Demuyt</t>
+  </si>
+  <si>
+    <t>Raquel</t>
+  </si>
+  <si>
+    <t>Arostegui Gonzalez</t>
+  </si>
+  <si>
+    <t>Ramírez Pedraza</t>
+  </si>
+  <si>
+    <t>Holanikova</t>
+  </si>
+  <si>
+    <t>Lihi</t>
+  </si>
+  <si>
+    <t>Steinfeld</t>
+  </si>
+  <si>
+    <t>Femke</t>
+  </si>
+  <si>
+    <t>Scheepers</t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t>Hadravova</t>
+  </si>
+  <si>
+    <t>Marit</t>
+  </si>
+  <si>
+    <t>Van Den Berg</t>
+  </si>
+  <si>
+    <t>Eszter</t>
+  </si>
+  <si>
+    <t>Fabók</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Alanis</t>
+  </si>
+  <si>
+    <t>Siffert</t>
+  </si>
+  <si>
+    <t>Celina</t>
+  </si>
+  <si>
+    <t>Kaarup</t>
+  </si>
+  <si>
+    <t>Ducreux</t>
+  </si>
+  <si>
+    <t>Teresa</t>
+  </si>
+  <si>
+    <t>Vizio</t>
   </si>
   <si>
     <t>Laura Inez</t>
   </si>
   <si>
     <t>Papp</t>
   </si>
   <si>
-    <t>Ainoa</t>
-[...331 lines deleted...]
-  <si>
     <t>Patience</t>
   </si>
   <si>
     <t>Lamb</t>
   </si>
   <si>
     <t>Acosta Suarez</t>
   </si>
   <si>
     <t>Almeida Sousa</t>
   </si>
   <si>
     <t>Eleonora</t>
   </si>
   <si>
     <t>Demarchi</t>
   </si>
   <si>
     <t>Celine</t>
   </si>
   <si>
     <t>Senia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Noguera Salmeron</t>
   </si>
   <si>
     <t>Sikora</t>
   </si>
   <si>
     <t>Martha</t>
   </si>
   <si>
     <t>Calton-Seal</t>
   </si>
   <si>
     <t>Ana Maria</t>
   </si>
   <si>
     <t>Santiso Prado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -3271,392 +3262,389 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1991</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>7445.42</v>
+        <v>7253.14</v>
       </c>
       <c r="I2">
         <v>5555.77</v>
       </c>
       <c r="J2">
-        <v>1889.65</v>
+        <v>1697.37</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>1000.0</v>
       </c>
       <c r="N2">
         <v>989.32</v>
       </c>
       <c r="O2">
         <v>925.0</v>
       </c>
       <c r="P2">
         <v>925.0</v>
       </c>
       <c r="Q2">
         <v>925.0</v>
       </c>
       <c r="R2">
         <v>791.45</v>
       </c>
       <c r="S2">
-        <v>385.42</v>
+        <v>333.33</v>
       </c>
       <c r="T2">
         <v>333.33</v>
       </c>
       <c r="U2">
-        <v>333.33</v>
+        <v>308.33</v>
       </c>
       <c r="V2">
-        <v>308.33</v>
+        <v>285.21</v>
       </c>
       <c r="W2">
-        <v>285.21</v>
+        <v>244.03</v>
       </c>
       <c r="X2">
-        <v>244.03</v>
+        <v>193.14</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>1998</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>7282.37</v>
+        <v>6979.49</v>
       </c>
       <c r="I3">
-        <v>5666.89</v>
+        <v>5208.34</v>
       </c>
       <c r="J3">
-        <v>1615.48</v>
+        <v>1771.15</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
-        <v>1250.0</v>
+        <v>925.0</v>
       </c>
       <c r="N3">
         <v>925.0</v>
       </c>
       <c r="O3">
-        <v>925.0</v>
+        <v>855.63</v>
       </c>
       <c r="P3">
         <v>855.63</v>
       </c>
       <c r="Q3">
         <v>855.63</v>
       </c>
       <c r="R3">
-        <v>855.63</v>
+        <v>791.45</v>
       </c>
       <c r="S3">
+        <v>416.67</v>
+      </c>
+      <c r="T3">
         <v>308.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>285.21</v>
       </c>
       <c r="U3">
         <v>285.21</v>
       </c>
       <c r="V3">
-        <v>261.0</v>
+        <v>285.21</v>
       </c>
       <c r="W3">
         <v>250.0</v>
       </c>
       <c r="X3">
         <v>225.73</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
         <v>1997</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
-        <v>6975.0</v>
+        <v>6558.33</v>
       </c>
       <c r="I4">
         <v>5250.0</v>
       </c>
       <c r="J4">
-        <v>1725.0</v>
+        <v>1308.33</v>
       </c>
       <c r="K4">
         <v>5</v>
       </c>
       <c r="L4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M4">
         <v>1250.0</v>
       </c>
       <c r="N4">
         <v>1000.0</v>
       </c>
       <c r="O4">
         <v>1000.0</v>
       </c>
       <c r="P4">
         <v>1000.0</v>
       </c>
       <c r="Q4">
         <v>1000.0</v>
       </c>
       <c r="S4">
-        <v>416.67</v>
+        <v>333.33</v>
       </c>
       <c r="T4">
         <v>333.33</v>
       </c>
       <c r="U4">
-        <v>333.33</v>
+        <v>308.33</v>
       </c>
       <c r="V4">
-        <v>308.33</v>
+        <v>166.67</v>
       </c>
       <c r="W4">
-        <v>166.67</v>
-[...1 lines deleted...]
-      <c r="X4">
         <v>166.67</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5">
         <v>1994</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
-        <v>6630.55</v>
+        <v>6283.64</v>
       </c>
       <c r="I5">
-        <v>5102.77</v>
+        <v>4649.41</v>
       </c>
       <c r="J5">
-        <v>1527.78</v>
+        <v>1634.23</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
         <v>1000.0</v>
       </c>
       <c r="N5">
-        <v>989.32</v>
+        <v>925.0</v>
       </c>
       <c r="O5">
-        <v>925.0</v>
+        <v>732.09</v>
       </c>
       <c r="P5">
         <v>732.09</v>
       </c>
       <c r="Q5">
-        <v>732.09</v>
+        <v>724.27</v>
       </c>
       <c r="R5">
-        <v>724.27</v>
+        <v>535.96</v>
       </c>
       <c r="S5">
         <v>333.33</v>
       </c>
       <c r="T5">
+        <v>329.77</v>
+      </c>
+      <c r="U5">
         <v>285.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>244.03</v>
       </c>
       <c r="V5">
         <v>244.03</v>
       </c>
       <c r="W5">
-        <v>223.32</v>
+        <v>244.03</v>
       </c>
       <c r="X5">
         <v>197.86</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1996</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6">
-        <v>6210.91</v>
+        <v>6095.42</v>
       </c>
       <c r="I6">
         <v>4605.67</v>
       </c>
       <c r="J6">
-        <v>1605.24</v>
+        <v>1489.75</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
         <v>855.63</v>
       </c>
       <c r="N6">
         <v>855.63</v>
       </c>
       <c r="O6">
         <v>791.45</v>
       </c>
       <c r="P6">
         <v>791.45</v>
       </c>
       <c r="Q6">
         <v>732.09</v>
       </c>
       <c r="R6">
         <v>579.42</v>
       </c>
       <c r="S6">
         <v>333.33</v>
       </c>
       <c r="T6">
         <v>308.33</v>
       </c>
       <c r="U6">
-        <v>282.16</v>
+        <v>263.82</v>
       </c>
       <c r="V6">
-        <v>263.82</v>
+        <v>208.8</v>
       </c>
       <c r="W6">
         <v>208.8</v>
       </c>
       <c r="X6">
-        <v>208.8</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7">
         <v>2004</v>
       </c>
       <c r="G7" t="s">
         <v>40</v>
       </c>
       <c r="H7">
@@ -3712,823 +3700,814 @@
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
         <v>1994</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8">
-        <v>5137.08</v>
+        <v>5049.46</v>
       </c>
       <c r="I8">
         <v>4928.48</v>
       </c>
       <c r="J8">
-        <v>208.6</v>
+        <v>120.98</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M8">
         <v>1156.25</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>791.45</v>
       </c>
       <c r="P8">
         <v>677.19</v>
       </c>
       <c r="Q8">
         <v>677.19</v>
       </c>
       <c r="R8">
         <v>626.4</v>
       </c>
       <c r="S8">
         <v>120.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>87.62</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9">
         <v>1999</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
       <c r="H9">
-        <v>5098.52</v>
+        <v>4900.21</v>
       </c>
       <c r="I9">
-        <v>3969.03</v>
+        <v>3622.55</v>
       </c>
       <c r="J9">
-        <v>1129.49</v>
+        <v>1277.66</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>6</v>
       </c>
       <c r="M9">
-        <v>846.48</v>
+        <v>783.0</v>
       </c>
       <c r="N9">
-        <v>783.0</v>
+        <v>677.19</v>
       </c>
       <c r="O9">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="P9">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="Q9">
-        <v>535.96</v>
+        <v>500.0</v>
       </c>
       <c r="R9">
         <v>500.0</v>
       </c>
       <c r="S9">
+        <v>282.16</v>
+      </c>
+      <c r="T9">
         <v>244.03</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>225.73</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>192.396</v>
-      </c>
-[...1 lines deleted...]
-        <v>166.67</v>
       </c>
       <c r="W9">
         <v>166.67</v>
       </c>
       <c r="X9">
-        <v>133.99</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="H10">
-        <v>5088.07</v>
+        <v>4341.03</v>
       </c>
       <c r="I10">
-        <v>4274.6</v>
+        <v>3032.93</v>
       </c>
       <c r="J10">
-        <v>813.47</v>
+        <v>1308.1</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M10">
-        <v>1069.53</v>
+        <v>855.63</v>
       </c>
       <c r="N10">
-        <v>791.45</v>
+        <v>626.4</v>
       </c>
       <c r="O10">
-        <v>732.09</v>
+        <v>626.4</v>
       </c>
       <c r="P10">
-        <v>732.09</v>
+        <v>577.2</v>
       </c>
       <c r="Q10">
-        <v>495.76</v>
+        <v>300.0</v>
       </c>
       <c r="R10">
-        <v>453.68</v>
+        <v>47.3</v>
       </c>
       <c r="S10">
-        <v>356.51</v>
+        <v>263.82</v>
       </c>
       <c r="T10">
-        <v>263.82</v>
+        <v>225.73</v>
       </c>
       <c r="U10">
-        <v>193.14</v>
+        <v>216.6625</v>
+      </c>
+      <c r="V10">
+        <v>216.6625</v>
+      </c>
+      <c r="W10">
+        <v>206.57</v>
+      </c>
+      <c r="X10">
+        <v>178.65</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H11">
-        <v>4873.54</v>
+        <v>4185.61</v>
       </c>
       <c r="I11">
-        <v>3605.34</v>
+        <v>3008.92</v>
       </c>
       <c r="J11">
-        <v>1268.2</v>
+        <v>1176.69</v>
       </c>
       <c r="K11">
         <v>6</v>
       </c>
       <c r="L11">
         <v>6</v>
       </c>
       <c r="M11">
-        <v>855.63</v>
+        <v>619.71</v>
       </c>
       <c r="N11">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="O11">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="P11">
-        <v>619.71</v>
+        <v>495.76</v>
       </c>
       <c r="Q11">
-        <v>577.2</v>
+        <v>458.58</v>
       </c>
       <c r="R11">
-        <v>300.0</v>
+        <v>362.95</v>
       </c>
       <c r="S11">
-        <v>263.82</v>
+        <v>285.21</v>
       </c>
       <c r="T11">
-        <v>225.73</v>
+        <v>223.32</v>
       </c>
       <c r="U11">
-        <v>216.6625</v>
+        <v>193.14</v>
       </c>
       <c r="V11">
-        <v>216.6625</v>
+        <v>169.3</v>
       </c>
       <c r="W11">
-        <v>178.65</v>
+        <v>152.86</v>
       </c>
       <c r="X11">
-        <v>166.67</v>
+        <v>152.86</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H12">
-        <v>4432.78</v>
+        <v>4018.54</v>
       </c>
       <c r="I12">
-        <v>3315.92</v>
+        <v>3205.07</v>
       </c>
       <c r="J12">
-        <v>1116.86</v>
+        <v>813.47</v>
       </c>
       <c r="K12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L12">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M12">
-        <v>669.95</v>
+        <v>791.45</v>
       </c>
       <c r="N12">
-        <v>619.71</v>
+        <v>732.09</v>
       </c>
       <c r="O12">
-        <v>535.96</v>
+        <v>732.09</v>
       </c>
       <c r="P12">
-        <v>535.96</v>
+        <v>495.76</v>
       </c>
       <c r="Q12">
-        <v>495.76</v>
-[...2 lines deleted...]
-        <v>458.58</v>
+        <v>453.68</v>
       </c>
       <c r="S12">
-        <v>285.21</v>
+        <v>356.51</v>
       </c>
       <c r="T12">
+        <v>263.82</v>
+      </c>
+      <c r="U12">
         <v>193.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>152.86</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13">
         <v>2000</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13">
-        <v>4357.31</v>
+        <v>3555.36</v>
       </c>
       <c r="I13">
-        <v>3140.75</v>
+        <v>2194.8</v>
       </c>
       <c r="J13">
-        <v>1216.56</v>
+        <v>1360.56</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
         <v>6</v>
       </c>
       <c r="M13">
-        <v>1156.25</v>
+        <v>677.19</v>
       </c>
       <c r="N13">
-        <v>677.19</v>
+        <v>388.18</v>
       </c>
       <c r="O13">
-        <v>388.18</v>
+        <v>366.05</v>
       </c>
       <c r="P13">
-        <v>366.05</v>
+        <v>325.73</v>
       </c>
       <c r="Q13">
-        <v>325.73</v>
+        <v>227.35</v>
       </c>
       <c r="R13">
-        <v>227.35</v>
+        <v>210.3</v>
       </c>
       <c r="S13">
+        <v>385.42</v>
+      </c>
+      <c r="T13">
         <v>308.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>241.42</v>
       </c>
       <c r="U13">
         <v>192.396</v>
       </c>
       <c r="V13">
         <v>178.65</v>
       </c>
       <c r="W13">
         <v>150.909</v>
       </c>
       <c r="X13">
         <v>144.85</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H14">
-        <v>3605.15</v>
+        <v>3554.36</v>
       </c>
       <c r="I14">
-        <v>2913.5</v>
+        <v>3138.81</v>
       </c>
       <c r="J14">
-        <v>691.65</v>
+        <v>415.55</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M14">
         <v>915.12</v>
       </c>
       <c r="N14">
-        <v>462.5</v>
+        <v>535.96</v>
       </c>
       <c r="O14">
-        <v>458.58</v>
+        <v>500.0</v>
       </c>
       <c r="P14">
-        <v>458.58</v>
+        <v>427.81</v>
       </c>
       <c r="Q14">
         <v>424.19</v>
       </c>
       <c r="R14">
-        <v>194.53</v>
+        <v>335.73</v>
       </c>
       <c r="S14">
-        <v>150.909</v>
+        <v>213.91</v>
       </c>
       <c r="T14">
-        <v>131.91</v>
+        <v>154.17</v>
       </c>
       <c r="U14">
-        <v>129.39</v>
-[...8 lines deleted...]
-        <v>81.93</v>
+        <v>47.47</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15">
         <v>1999</v>
       </c>
       <c r="G15" t="s">
         <v>60</v>
       </c>
       <c r="H15">
-        <v>3559.99</v>
+        <v>3477.18</v>
       </c>
       <c r="I15">
-        <v>3034.97</v>
+        <v>2910.6</v>
       </c>
       <c r="J15">
-        <v>525.02</v>
+        <v>566.58</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M15">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="N15">
-        <v>650.0</v>
+        <v>530.24</v>
       </c>
       <c r="O15">
-        <v>626.4</v>
+        <v>500.0</v>
       </c>
       <c r="P15">
-        <v>452.716</v>
+        <v>462.5</v>
       </c>
       <c r="Q15">
-        <v>362.95</v>
+        <v>395.73</v>
       </c>
       <c r="R15">
-        <v>265.71</v>
+        <v>395.73</v>
       </c>
       <c r="S15">
-        <v>154.17</v>
+        <v>122.02</v>
       </c>
       <c r="T15">
-        <v>120.98</v>
+        <v>104.4</v>
       </c>
       <c r="U15">
-        <v>94.73</v>
+        <v>100.43</v>
       </c>
       <c r="V15">
-        <v>81.93</v>
+        <v>89.33</v>
       </c>
       <c r="W15">
-        <v>73.21</v>
+        <v>85.0</v>
+      </c>
+      <c r="X15">
+        <v>65.4</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="H16">
-        <v>3554.36</v>
+        <v>3465.26</v>
       </c>
       <c r="I16">
-        <v>3138.81</v>
+        <v>3034.97</v>
       </c>
       <c r="J16">
-        <v>415.55</v>
+        <v>430.29</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M16">
-        <v>915.12</v>
+        <v>677.19</v>
       </c>
       <c r="N16">
-        <v>535.96</v>
+        <v>650.0</v>
       </c>
       <c r="O16">
-        <v>500.0</v>
+        <v>626.4</v>
       </c>
       <c r="P16">
-        <v>427.81</v>
+        <v>452.716</v>
       </c>
       <c r="Q16">
-        <v>424.19</v>
+        <v>362.95</v>
       </c>
       <c r="R16">
-        <v>335.73</v>
+        <v>265.71</v>
       </c>
       <c r="S16">
-        <v>213.91</v>
+        <v>154.17</v>
       </c>
       <c r="T16">
-        <v>154.17</v>
+        <v>120.98</v>
       </c>
       <c r="U16">
-        <v>47.47</v>
+        <v>81.93</v>
+      </c>
+      <c r="V16">
+        <v>73.21</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17">
         <v>1997</v>
       </c>
       <c r="G17" t="s">
         <v>26</v>
       </c>
       <c r="H17">
-        <v>3510.09</v>
+        <v>3349.73</v>
       </c>
       <c r="I17">
-        <v>2734.77</v>
+        <v>2540.26</v>
       </c>
       <c r="J17">
-        <v>775.32</v>
+        <v>809.47</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
         <v>579.42</v>
       </c>
       <c r="N17">
-        <v>530.24</v>
+        <v>495.76</v>
       </c>
       <c r="O17">
-        <v>495.76</v>
+        <v>427.81</v>
       </c>
       <c r="P17">
-        <v>427.81</v>
+        <v>362.95</v>
       </c>
       <c r="Q17">
-        <v>362.95</v>
+        <v>338.59</v>
       </c>
       <c r="R17">
-        <v>338.59</v>
+        <v>335.73</v>
       </c>
       <c r="S17">
+        <v>176.75</v>
+      </c>
+      <c r="T17">
         <v>165.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>142.6</v>
       </c>
       <c r="U17">
         <v>130.79</v>
       </c>
       <c r="V17">
         <v>112.86</v>
       </c>
       <c r="W17">
         <v>111.91</v>
       </c>
       <c r="X17">
         <v>111.91</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H18">
-        <v>3330.84</v>
+        <v>3320.52</v>
       </c>
       <c r="I18">
-        <v>2749.19</v>
+        <v>2718.37</v>
       </c>
       <c r="J18">
-        <v>581.65</v>
+        <v>602.15</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>626.4</v>
+        <v>579.42</v>
       </c>
       <c r="N18">
-        <v>530.24</v>
+        <v>495.76</v>
       </c>
       <c r="O18">
         <v>462.5</v>
       </c>
       <c r="P18">
-        <v>395.73</v>
+        <v>462.5</v>
       </c>
       <c r="Q18">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="R18">
-        <v>338.59</v>
+        <v>352.14</v>
       </c>
       <c r="S18">
+        <v>130.79</v>
+      </c>
+      <c r="T18">
         <v>122.02</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
-        <v>104.4</v>
+        <v>96.57</v>
       </c>
       <c r="V18">
-        <v>100.43</v>
+        <v>92.9</v>
       </c>
       <c r="W18">
-        <v>85.0</v>
+        <v>88.57</v>
       </c>
       <c r="X18">
-        <v>65.4</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F19">
         <v>2002</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19">
         <v>3281.02</v>
       </c>
       <c r="I19">
         <v>2573.45</v>
       </c>
       <c r="J19">
         <v>707.57</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
         <v>6</v>
       </c>
       <c r="M19">
         <v>535.96</v>
       </c>
@@ -4549,128 +4528,122 @@
       </c>
       <c r="S19">
         <v>170.5565</v>
       </c>
       <c r="T19">
         <v>142.6</v>
       </c>
       <c r="U19">
         <v>130.79</v>
       </c>
       <c r="V19">
         <v>92.5</v>
       </c>
       <c r="W19">
         <v>85.56</v>
       </c>
       <c r="X19">
         <v>85.56</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G20" t="s">
         <v>26</v>
       </c>
       <c r="H20">
-        <v>3226.86</v>
+        <v>3266.39</v>
       </c>
       <c r="I20">
-        <v>2702.37</v>
+        <v>2916.72</v>
       </c>
       <c r="J20">
-        <v>524.49</v>
+        <v>349.67</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M20">
-        <v>573.23</v>
+        <v>1069.53</v>
       </c>
       <c r="N20">
-        <v>500.0</v>
+        <v>495.76</v>
       </c>
       <c r="O20">
-        <v>495.76</v>
+        <v>427.81</v>
       </c>
       <c r="P20">
         <v>427.81</v>
       </c>
       <c r="Q20">
-        <v>392.37</v>
+        <v>362.95</v>
       </c>
       <c r="R20">
-        <v>313.2</v>
+        <v>132.86</v>
       </c>
       <c r="S20">
-        <v>170.5565</v>
+        <v>225.73</v>
       </c>
       <c r="T20">
-        <v>131.91</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>123.94</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F21">
         <v>1998</v>
       </c>
       <c r="G21" t="s">
         <v>45</v>
       </c>
       <c r="H21">
         <v>3226.4</v>
       </c>
       <c r="I21">
         <v>2909.78</v>
       </c>
       <c r="J21">
         <v>316.62</v>
       </c>
       <c r="K21">
         <v>6</v>
       </c>
       <c r="L21">
         <v>4</v>
       </c>
       <c r="M21">
         <v>677.19</v>
       </c>
@@ -4691,24115 +4664,24181 @@
       </c>
       <c r="S21">
         <v>166.67</v>
       </c>
       <c r="T21">
         <v>59.98</v>
       </c>
       <c r="U21">
         <v>46.06</v>
       </c>
       <c r="V21">
         <v>43.91</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F22">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G22" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>2970.39</v>
+        <v>3022.72</v>
       </c>
       <c r="I22">
-        <v>2369.44</v>
+        <v>2307.15</v>
       </c>
       <c r="J22">
-        <v>600.95</v>
+        <v>715.57</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M22">
-        <v>579.42</v>
+        <v>500.0</v>
       </c>
       <c r="N22">
         <v>495.76</v>
       </c>
       <c r="O22">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="P22">
-        <v>352.14</v>
+        <v>392.37</v>
       </c>
       <c r="Q22">
-        <v>265.71</v>
+        <v>313.2</v>
       </c>
       <c r="R22">
-        <v>213.91</v>
+        <v>178.01</v>
       </c>
       <c r="S22">
-        <v>130.79</v>
+        <v>191.08</v>
       </c>
       <c r="T22">
+        <v>170.5565</v>
+      </c>
+      <c r="U22">
+        <v>131.91</v>
+      </c>
+      <c r="V22">
         <v>122.02</v>
       </c>
-      <c r="U22">
-[...4 lines deleted...]
-      </c>
       <c r="W22">
-        <v>88.57</v>
-[...2 lines deleted...]
-        <v>70.1</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>23</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23" t="s">
         <v>78</v>
       </c>
       <c r="F23">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23">
-        <v>2940.99</v>
+        <v>2865.68</v>
       </c>
       <c r="I23">
-        <v>2488.91</v>
+        <v>1998.38</v>
       </c>
       <c r="J23">
-        <v>452.08</v>
+        <v>867.3</v>
       </c>
       <c r="K23">
         <v>5</v>
       </c>
       <c r="L23">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M23">
-        <v>1069.53</v>
+        <v>462.5</v>
       </c>
       <c r="N23">
-        <v>495.76</v>
+        <v>458.58</v>
       </c>
       <c r="O23">
-        <v>427.81</v>
+        <v>458.58</v>
       </c>
       <c r="P23">
-        <v>362.95</v>
+        <v>424.19</v>
       </c>
       <c r="Q23">
-        <v>132.86</v>
+        <v>194.53</v>
       </c>
       <c r="S23">
-        <v>225.73</v>
+        <v>305.04</v>
       </c>
       <c r="T23">
-        <v>123.94</v>
+        <v>150.909</v>
       </c>
       <c r="U23">
-        <v>102.41</v>
+        <v>131.91</v>
+      </c>
+      <c r="V23">
+        <v>112.86</v>
+      </c>
+      <c r="W23">
+        <v>84.65</v>
+      </c>
+      <c r="X23">
+        <v>81.93</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>22</v>
       </c>
       <c r="C24">
         <v>-1</v>
       </c>
       <c r="D24" t="s">
         <v>79</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24">
         <v>1997</v>
       </c>
       <c r="G24" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H24">
-        <v>2882.29</v>
+        <v>2768.83</v>
       </c>
       <c r="I24">
-        <v>2235.83</v>
+        <v>2050.83</v>
       </c>
       <c r="J24">
-        <v>646.46</v>
+        <v>718.0</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
         <v>6</v>
       </c>
       <c r="M24">
         <v>500.0</v>
       </c>
       <c r="N24">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="O24">
-        <v>395.73</v>
+        <v>359.07</v>
       </c>
       <c r="P24">
-        <v>359.07</v>
+        <v>338.59</v>
       </c>
       <c r="Q24">
-        <v>338.59</v>
+        <v>277.5</v>
       </c>
       <c r="R24">
         <v>179.94</v>
       </c>
       <c r="S24">
+        <v>154.17</v>
+      </c>
+      <c r="T24">
         <v>142.6</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>122.02</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>117.38</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>92.5</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>89.33</v>
-      </c>
-[...1 lines deleted...]
-        <v>82.63</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>81</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25">
         <v>2002</v>
       </c>
       <c r="G25" t="s">
         <v>83</v>
       </c>
       <c r="H25">
-        <v>2674.41</v>
+        <v>2668.03</v>
       </c>
       <c r="I25">
         <v>2046.02</v>
       </c>
       <c r="J25">
-        <v>628.39</v>
+        <v>622.01</v>
       </c>
       <c r="K25">
         <v>6</v>
       </c>
       <c r="L25">
         <v>6</v>
       </c>
       <c r="M25">
         <v>500.0</v>
       </c>
       <c r="N25">
         <v>424.19</v>
       </c>
       <c r="O25">
         <v>366.05</v>
       </c>
       <c r="P25">
         <v>255.0</v>
       </c>
       <c r="Q25">
         <v>255.0</v>
       </c>
       <c r="R25">
         <v>245.78</v>
       </c>
       <c r="S25">
         <v>133.245</v>
       </c>
       <c r="T25">
         <v>133.245</v>
       </c>
       <c r="U25">
         <v>112.86</v>
       </c>
       <c r="V25">
         <v>89.33</v>
       </c>
       <c r="W25">
         <v>82.63</v>
       </c>
       <c r="X25">
-        <v>77.08</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>84</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="G26" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H26">
-        <v>2672.2</v>
+        <v>2474.31</v>
       </c>
       <c r="I26">
-        <v>2103.72</v>
+        <v>1761.27</v>
       </c>
       <c r="J26">
-        <v>568.48</v>
+        <v>713.04</v>
       </c>
       <c r="K26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L26">
         <v>6</v>
       </c>
       <c r="M26">
-        <v>500.0</v>
+        <v>392.37</v>
       </c>
       <c r="N26">
-        <v>490.47</v>
+        <v>313.2</v>
       </c>
       <c r="O26">
-        <v>427.81</v>
+        <v>310.55</v>
       </c>
       <c r="P26">
-        <v>395.73</v>
+        <v>267.98</v>
       </c>
       <c r="Q26">
-        <v>289.71</v>
+        <v>247.88</v>
+      </c>
+      <c r="R26">
+        <v>229.29</v>
       </c>
       <c r="S26">
-        <v>305.04</v>
+        <v>141.4</v>
       </c>
       <c r="T26">
-        <v>95.75</v>
+        <v>131.91</v>
       </c>
       <c r="U26">
-        <v>64.84</v>
+        <v>131.91</v>
       </c>
       <c r="V26">
-        <v>47.47</v>
+        <v>111.91</v>
       </c>
       <c r="W26">
-        <v>34.75</v>
+        <v>104.4</v>
       </c>
       <c r="X26">
-        <v>20.63</v>
+        <v>91.51</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>86</v>
       </c>
       <c r="E27" t="s">
         <v>87</v>
       </c>
       <c r="F27">
         <v>2000</v>
       </c>
       <c r="G27" t="s">
         <v>55</v>
       </c>
       <c r="H27">
-        <v>2473.97</v>
+        <v>2467.77</v>
       </c>
       <c r="I27">
         <v>1947.37</v>
       </c>
       <c r="J27">
-        <v>526.6</v>
+        <v>520.4</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27">
         <v>6</v>
       </c>
       <c r="M27">
         <v>427.81</v>
       </c>
       <c r="N27">
         <v>427.81</v>
       </c>
       <c r="O27">
         <v>395.73</v>
       </c>
       <c r="P27">
         <v>237.44</v>
       </c>
       <c r="Q27">
         <v>229.29</v>
       </c>
       <c r="R27">
         <v>229.29</v>
       </c>
       <c r="S27">
         <v>131.91</v>
       </c>
       <c r="T27">
         <v>89.33</v>
       </c>
       <c r="U27">
-        <v>82.63</v>
+        <v>76.43</v>
       </c>
       <c r="V27">
         <v>76.43</v>
       </c>
       <c r="W27">
         <v>73.87</v>
       </c>
       <c r="X27">
         <v>72.43</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>88</v>
       </c>
       <c r="E28" t="s">
         <v>89</v>
       </c>
       <c r="F28">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G28" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="H28">
-        <v>2414.73</v>
+        <v>2433.45</v>
       </c>
       <c r="I28">
-        <v>2296.31</v>
+        <v>2106.45</v>
       </c>
       <c r="J28">
-        <v>118.42</v>
+        <v>327.0</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M28">
-        <v>535.96</v>
+        <v>579.42</v>
       </c>
       <c r="N28">
-        <v>500.0</v>
+        <v>395.73</v>
       </c>
       <c r="O28">
-        <v>392.37</v>
+        <v>366.05</v>
       </c>
       <c r="P28">
-        <v>300.0</v>
+        <v>267.98</v>
       </c>
       <c r="Q28">
-        <v>300.0</v>
+        <v>267.98</v>
       </c>
       <c r="R28">
-        <v>267.98</v>
+        <v>229.29</v>
       </c>
       <c r="S28">
-        <v>61.67</v>
+        <v>85.0</v>
       </c>
       <c r="T28">
-        <v>40.08</v>
+        <v>73.21</v>
       </c>
       <c r="U28">
-        <v>16.67</v>
+        <v>67.72</v>
+      </c>
+      <c r="V28">
+        <v>55.95</v>
+      </c>
+      <c r="W28">
+        <v>27.74</v>
+      </c>
+      <c r="X28">
+        <v>17.38</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F29">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G29" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="H29">
-        <v>2405.07</v>
+        <v>2414.73</v>
       </c>
       <c r="I29">
-        <v>1703.83</v>
+        <v>2296.31</v>
       </c>
       <c r="J29">
-        <v>701.24</v>
+        <v>118.42</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M29">
-        <v>362.95</v>
+        <v>535.96</v>
       </c>
       <c r="N29">
-        <v>284.19</v>
+        <v>500.0</v>
       </c>
       <c r="O29">
-        <v>284.19</v>
+        <v>392.37</v>
       </c>
       <c r="P29">
-        <v>277.5</v>
+        <v>300.0</v>
       </c>
       <c r="Q29">
-        <v>265.71</v>
+        <v>300.0</v>
       </c>
       <c r="R29">
-        <v>229.29</v>
+        <v>267.98</v>
       </c>
       <c r="S29">
-        <v>165.25</v>
+        <v>61.67</v>
       </c>
       <c r="T29">
-        <v>165.25</v>
+        <v>40.08</v>
       </c>
       <c r="U29">
-        <v>120.98</v>
-[...8 lines deleted...]
-        <v>71.3</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>93</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G30" t="s">
         <v>55</v>
       </c>
       <c r="H30">
-        <v>2402.52</v>
+        <v>2413.35</v>
       </c>
       <c r="I30">
-        <v>1689.48</v>
+        <v>1909.37</v>
       </c>
       <c r="J30">
-        <v>713.04</v>
+        <v>503.98</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30">
         <v>6</v>
       </c>
       <c r="M30">
-        <v>392.37</v>
+        <v>462.5</v>
       </c>
       <c r="N30">
+        <v>395.73</v>
+      </c>
+      <c r="O30">
+        <v>366.05</v>
+      </c>
+      <c r="P30">
         <v>313.2</v>
       </c>
-      <c r="O30">
-[...4 lines deleted...]
-      </c>
       <c r="Q30">
-        <v>229.29</v>
+        <v>204.03</v>
       </c>
       <c r="R30">
-        <v>196.19</v>
+        <v>167.86</v>
       </c>
       <c r="S30">
-        <v>141.4</v>
+        <v>112.86</v>
       </c>
       <c r="T30">
-        <v>131.91</v>
+        <v>108.58</v>
       </c>
       <c r="U30">
-        <v>131.91</v>
+        <v>89.33</v>
       </c>
       <c r="V30">
-        <v>111.91</v>
+        <v>77.08</v>
       </c>
       <c r="W30">
-        <v>104.4</v>
+        <v>58.19</v>
       </c>
       <c r="X30">
-        <v>91.51</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>95</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="H31">
-        <v>2265.64</v>
+        <v>2371.66</v>
       </c>
       <c r="I31">
-        <v>1774.57</v>
+        <v>1646.99</v>
       </c>
       <c r="J31">
-        <v>491.07</v>
+        <v>724.67</v>
       </c>
       <c r="K31">
         <v>6</v>
       </c>
       <c r="L31">
         <v>6</v>
       </c>
       <c r="M31">
-        <v>462.5</v>
+        <v>362.95</v>
       </c>
       <c r="N31">
-        <v>395.73</v>
+        <v>284.19</v>
       </c>
       <c r="O31">
-        <v>313.2</v>
+        <v>277.5</v>
       </c>
       <c r="P31">
-        <v>231.25</v>
+        <v>265.71</v>
       </c>
       <c r="Q31">
-        <v>204.03</v>
+        <v>229.29</v>
       </c>
       <c r="R31">
-        <v>167.86</v>
+        <v>227.35</v>
       </c>
       <c r="S31">
-        <v>112.86</v>
+        <v>165.25</v>
       </c>
       <c r="T31">
-        <v>108.58</v>
+        <v>165.25</v>
       </c>
       <c r="U31">
-        <v>89.33</v>
+        <v>120.98</v>
       </c>
       <c r="V31">
-        <v>64.17</v>
+        <v>94.73</v>
       </c>
       <c r="W31">
-        <v>58.19</v>
+        <v>92.9</v>
       </c>
       <c r="X31">
-        <v>57.94</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>97</v>
       </c>
       <c r="E32" t="s">
         <v>98</v>
       </c>
       <c r="F32">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G32" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="H32">
-        <v>2257.35</v>
+        <v>2286.15</v>
       </c>
       <c r="I32">
-        <v>1930.35</v>
+        <v>1551.49</v>
       </c>
       <c r="J32">
-        <v>327.0</v>
+        <v>734.66</v>
       </c>
       <c r="K32">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L32">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M32">
-        <v>579.42</v>
+        <v>500.0</v>
       </c>
       <c r="N32">
+        <v>395.73</v>
+      </c>
+      <c r="O32">
         <v>366.05</v>
       </c>
-      <c r="O32">
-[...1 lines deleted...]
-      </c>
       <c r="P32">
-        <v>267.98</v>
-[...5 lines deleted...]
-        <v>219.63</v>
+        <v>289.71</v>
       </c>
       <c r="S32">
-        <v>85.0</v>
+        <v>231.25</v>
       </c>
       <c r="T32">
-        <v>73.21</v>
+        <v>225.73</v>
       </c>
       <c r="U32">
-        <v>67.72</v>
+        <v>141.4</v>
       </c>
       <c r="V32">
-        <v>55.95</v>
+        <v>122.02</v>
       </c>
       <c r="W32">
-        <v>27.74</v>
-[...2 lines deleted...]
-        <v>17.38</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
       <c r="E33" t="s">
         <v>100</v>
       </c>
       <c r="F33">
         <v>2003</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33">
-        <v>2195.09</v>
+        <v>2185.49</v>
       </c>
       <c r="I33">
         <v>1617.5</v>
       </c>
       <c r="J33">
-        <v>577.59</v>
+        <v>567.99</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
         <v>6</v>
       </c>
       <c r="M33">
         <v>335.73</v>
       </c>
       <c r="N33">
         <v>313.2</v>
       </c>
       <c r="O33">
         <v>300.0</v>
       </c>
       <c r="P33">
         <v>287.26</v>
       </c>
       <c r="Q33">
         <v>227.35</v>
       </c>
       <c r="R33">
         <v>153.96</v>
       </c>
       <c r="S33">
         <v>142.6</v>
       </c>
       <c r="T33">
         <v>111.91</v>
       </c>
       <c r="U33">
         <v>92.5</v>
       </c>
       <c r="V33">
         <v>79.15</v>
       </c>
       <c r="W33">
         <v>76.43</v>
       </c>
       <c r="X33">
-        <v>75.0</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34" t="s">
         <v>102</v>
       </c>
       <c r="F34">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G34" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="H34">
-        <v>2102.02</v>
+        <v>2115.12</v>
       </c>
       <c r="I34">
-        <v>1420.14</v>
+        <v>1650.93</v>
       </c>
       <c r="J34">
-        <v>681.88</v>
+        <v>464.19</v>
       </c>
       <c r="K34">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L34">
         <v>6</v>
       </c>
       <c r="M34">
-        <v>458.58</v>
+        <v>427.81</v>
       </c>
       <c r="N34">
-        <v>277.5</v>
+        <v>313.2</v>
       </c>
       <c r="O34">
-        <v>265.71</v>
+        <v>313.2</v>
       </c>
       <c r="P34">
-        <v>210.3</v>
+        <v>212.09</v>
       </c>
       <c r="Q34">
-        <v>208.05</v>
+        <v>203.16</v>
+      </c>
+      <c r="R34">
+        <v>181.47</v>
       </c>
       <c r="S34">
-        <v>152.86</v>
+        <v>96.57</v>
       </c>
       <c r="T34">
-        <v>152.86</v>
+        <v>92.5</v>
       </c>
       <c r="U34">
-        <v>115.63</v>
+        <v>85.56</v>
       </c>
       <c r="V34">
-        <v>89.33</v>
+        <v>79.49</v>
       </c>
       <c r="W34">
-        <v>88.57</v>
+        <v>60.49</v>
       </c>
       <c r="X34">
-        <v>82.63</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" t="s">
         <v>104</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35">
+        <v>1996</v>
+      </c>
+      <c r="G35" t="s">
         <v>105</v>
       </c>
-      <c r="F35">
-[...4 lines deleted...]
-      </c>
       <c r="H35">
-        <v>2096.92</v>
+        <v>2083.39</v>
       </c>
       <c r="I35">
-        <v>1701.93</v>
+        <v>1420.14</v>
       </c>
       <c r="J35">
-        <v>394.99</v>
+        <v>663.25</v>
       </c>
       <c r="K35">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
-        <v>399.7245</v>
+        <v>458.58</v>
       </c>
       <c r="N35">
-        <v>310.55</v>
+        <v>277.5</v>
       </c>
       <c r="O35">
-        <v>267.98</v>
+        <v>265.71</v>
       </c>
       <c r="P35">
-        <v>256.69</v>
+        <v>210.3</v>
       </c>
       <c r="Q35">
-        <v>256.69</v>
-[...2 lines deleted...]
-        <v>210.3</v>
+        <v>208.05</v>
       </c>
       <c r="S35">
-        <v>104.4</v>
+        <v>152.86</v>
       </c>
       <c r="T35">
-        <v>89.33</v>
+        <v>152.86</v>
       </c>
       <c r="U35">
-        <v>75.78</v>
+        <v>115.63</v>
       </c>
       <c r="V35">
-        <v>59.34</v>
+        <v>88.57</v>
       </c>
       <c r="W35">
-        <v>33.72</v>
+        <v>82.63</v>
       </c>
       <c r="X35">
-        <v>32.42</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
       <c r="E36" t="s">
         <v>107</v>
       </c>
       <c r="F36">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G36" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="H36">
-        <v>2056.88</v>
+        <v>2061.11</v>
       </c>
       <c r="I36">
-        <v>1737.76</v>
+        <v>1701.93</v>
       </c>
       <c r="J36">
-        <v>319.12</v>
+        <v>359.18</v>
       </c>
       <c r="K36">
         <v>6</v>
       </c>
       <c r="L36">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M36">
-        <v>732.09</v>
+        <v>399.7245</v>
       </c>
       <c r="N36">
-        <v>335.73</v>
+        <v>310.55</v>
       </c>
       <c r="O36">
-        <v>255.0</v>
+        <v>267.98</v>
       </c>
       <c r="P36">
-        <v>164.66</v>
+        <v>256.69</v>
       </c>
       <c r="Q36">
-        <v>137.57</v>
+        <v>256.69</v>
       </c>
       <c r="R36">
-        <v>112.71</v>
+        <v>210.3</v>
       </c>
       <c r="S36">
-        <v>165.25</v>
+        <v>104.4</v>
       </c>
       <c r="T36">
-        <v>79.15</v>
+        <v>89.33</v>
       </c>
       <c r="U36">
-        <v>59.98</v>
+        <v>75.78</v>
       </c>
       <c r="V36">
-        <v>14.74</v>
+        <v>33.72</v>
+      </c>
+      <c r="W36">
+        <v>32.42</v>
+      </c>
+      <c r="X36">
+        <v>23.53</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" t="s">
         <v>109</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37">
+        <v>1998</v>
+      </c>
+      <c r="G37" t="s">
         <v>110</v>
       </c>
-      <c r="F37">
-[...4 lines deleted...]
-      </c>
       <c r="H37">
-        <v>2040.8</v>
+        <v>2056.88</v>
       </c>
       <c r="I37">
-        <v>1523.51</v>
+        <v>1737.76</v>
       </c>
       <c r="J37">
-        <v>517.29</v>
+        <v>319.12</v>
       </c>
       <c r="K37">
         <v>6</v>
       </c>
       <c r="L37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M37">
-        <v>424.19</v>
+        <v>732.09</v>
       </c>
       <c r="N37">
-        <v>310.55</v>
+        <v>335.73</v>
       </c>
       <c r="O37">
-        <v>277.5</v>
+        <v>255.0</v>
       </c>
       <c r="P37">
-        <v>196.19</v>
+        <v>164.66</v>
       </c>
       <c r="Q37">
-        <v>194.53</v>
+        <v>137.57</v>
       </c>
       <c r="R37">
-        <v>120.55</v>
+        <v>112.71</v>
       </c>
       <c r="S37">
-        <v>131.91</v>
+        <v>165.25</v>
       </c>
       <c r="T37">
-        <v>100.43</v>
+        <v>79.15</v>
       </c>
       <c r="U37">
-        <v>95.75</v>
+        <v>59.98</v>
       </c>
       <c r="V37">
-        <v>82.63</v>
-[...5 lines deleted...]
-        <v>40.62</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
       <c r="E38" t="s">
         <v>112</v>
       </c>
       <c r="F38">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G38" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="H38">
-        <v>2005.83</v>
+        <v>2013.32</v>
       </c>
       <c r="I38">
-        <v>1656.02</v>
+        <v>1666.23</v>
       </c>
       <c r="J38">
-        <v>349.81</v>
+        <v>347.09</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
         <v>6</v>
       </c>
       <c r="M38">
-        <v>392.37</v>
+        <v>395.73</v>
       </c>
       <c r="N38">
-        <v>310.55</v>
+        <v>313.2</v>
       </c>
       <c r="O38">
+        <v>278.7</v>
+      </c>
+      <c r="P38">
         <v>277.5</v>
       </c>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38">
-        <v>210.3</v>
+        <v>219.63</v>
       </c>
       <c r="R38">
-        <v>210.3</v>
+        <v>181.47</v>
       </c>
       <c r="S38">
-        <v>85.93</v>
+        <v>100.0</v>
       </c>
       <c r="T38">
-        <v>67.72</v>
+        <v>79.15</v>
       </c>
       <c r="U38">
-        <v>58.19</v>
+        <v>68.01</v>
       </c>
       <c r="V38">
-        <v>52.2</v>
+        <v>57.94</v>
       </c>
       <c r="W38">
-        <v>47.88</v>
+        <v>26.57</v>
       </c>
       <c r="X38">
-        <v>37.89</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D39" t="s">
+        <v>113</v>
+      </c>
+      <c r="E39" t="s">
         <v>114</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G39" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="H39">
-        <v>1939.34</v>
+        <v>1997.6</v>
       </c>
       <c r="I39">
-        <v>1159.32</v>
+        <v>1677.05</v>
       </c>
       <c r="J39">
-        <v>780.02</v>
+        <v>320.55</v>
       </c>
       <c r="K39">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L39">
         <v>5</v>
       </c>
       <c r="M39">
-        <v>338.59</v>
+        <v>462.5</v>
       </c>
       <c r="N39">
-        <v>287.26</v>
+        <v>352.14</v>
       </c>
       <c r="O39">
-        <v>227.35</v>
+        <v>256.69</v>
       </c>
       <c r="P39">
-        <v>192.45</v>
+        <v>221.61</v>
       </c>
       <c r="Q39">
-        <v>113.67</v>
+        <v>196.19</v>
+      </c>
+      <c r="R39">
+        <v>187.92</v>
       </c>
       <c r="S39">
-        <v>285.21</v>
+        <v>100.0</v>
       </c>
       <c r="T39">
-        <v>178.65</v>
+        <v>85.56</v>
       </c>
       <c r="U39">
-        <v>151.23</v>
+        <v>73.21</v>
       </c>
       <c r="V39">
-        <v>141.4</v>
+        <v>49.58</v>
       </c>
       <c r="W39">
-        <v>23.53</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D40" t="s">
+        <v>115</v>
+      </c>
+      <c r="E40" t="s">
         <v>116</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G40" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="H40">
-        <v>1842.15</v>
+        <v>1974.85</v>
       </c>
       <c r="I40">
-        <v>1590.67</v>
+        <v>1523.51</v>
       </c>
       <c r="J40">
-        <v>251.48</v>
+        <v>451.34</v>
       </c>
       <c r="K40">
         <v>6</v>
       </c>
       <c r="L40">
         <v>5</v>
       </c>
       <c r="M40">
-        <v>395.73</v>
+        <v>424.19</v>
       </c>
       <c r="N40">
-        <v>366.05</v>
+        <v>310.55</v>
       </c>
       <c r="O40">
-        <v>289.71</v>
+        <v>277.5</v>
       </c>
       <c r="P40">
-        <v>203.16</v>
+        <v>196.19</v>
       </c>
       <c r="Q40">
-        <v>203.16</v>
+        <v>194.53</v>
       </c>
       <c r="R40">
-        <v>132.86</v>
+        <v>120.55</v>
       </c>
       <c r="S40">
-        <v>85.0</v>
+        <v>131.91</v>
       </c>
       <c r="T40">
-        <v>54.91</v>
+        <v>100.43</v>
       </c>
       <c r="U40">
-        <v>47.88</v>
+        <v>95.75</v>
       </c>
       <c r="V40">
-        <v>40.96</v>
+        <v>82.63</v>
       </c>
       <c r="W40">
-        <v>22.73</v>
+        <v>40.62</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F41">
         <v>2002</v>
       </c>
       <c r="G41" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H41">
-        <v>1765.76</v>
+        <v>1972.58</v>
       </c>
       <c r="I41">
-        <v>1353.37</v>
+        <v>1656.02</v>
       </c>
       <c r="J41">
-        <v>412.39</v>
+        <v>316.56</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
         <v>6</v>
       </c>
       <c r="M41">
-        <v>366.05</v>
+        <v>392.37</v>
       </c>
       <c r="N41">
-        <v>289.71</v>
+        <v>310.55</v>
       </c>
       <c r="O41">
-        <v>212.09</v>
+        <v>277.5</v>
       </c>
       <c r="P41">
-        <v>196.19</v>
+        <v>255.0</v>
       </c>
       <c r="Q41">
-        <v>166.44</v>
+        <v>210.3</v>
       </c>
       <c r="R41">
-        <v>122.89</v>
+        <v>210.3</v>
       </c>
       <c r="S41">
-        <v>96.57</v>
+        <v>85.93</v>
       </c>
       <c r="T41">
-        <v>85.93</v>
+        <v>67.72</v>
       </c>
       <c r="U41">
-        <v>62.91</v>
+        <v>58.19</v>
       </c>
       <c r="V41">
-        <v>62.64</v>
+        <v>47.88</v>
       </c>
       <c r="W41">
-        <v>59.36</v>
+        <v>37.89</v>
       </c>
       <c r="X41">
-        <v>44.98</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D42" t="s">
+        <v>120</v>
+      </c>
+      <c r="E42" t="s">
         <v>121</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G42" t="s">
         <v>55</v>
       </c>
       <c r="H42">
-        <v>1760.0</v>
+        <v>1919.34</v>
       </c>
       <c r="I42">
-        <v>1412.91</v>
+        <v>1733.8</v>
       </c>
       <c r="J42">
-        <v>347.09</v>
+        <v>185.54</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
         <v>6</v>
       </c>
       <c r="M42">
-        <v>313.2</v>
+        <v>427.81</v>
       </c>
       <c r="N42">
-        <v>278.7</v>
+        <v>338.59</v>
       </c>
       <c r="O42">
-        <v>277.5</v>
+        <v>289.71</v>
       </c>
       <c r="P42">
-        <v>219.63</v>
+        <v>267.98</v>
       </c>
       <c r="Q42">
-        <v>181.47</v>
+        <v>235.88</v>
       </c>
       <c r="R42">
-        <v>142.41</v>
+        <v>173.83</v>
       </c>
       <c r="S42">
-        <v>100.0</v>
+        <v>67.27</v>
       </c>
       <c r="T42">
-        <v>79.15</v>
+        <v>62.64</v>
       </c>
       <c r="U42">
-        <v>68.01</v>
+        <v>22.14</v>
       </c>
       <c r="V42">
-        <v>57.94</v>
+        <v>14.26</v>
       </c>
       <c r="W42">
-        <v>26.57</v>
+        <v>13.19</v>
       </c>
       <c r="X42">
-        <v>15.42</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D43" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" t="s">
         <v>123</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G43" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="H43">
-        <v>1756.23</v>
+        <v>1881.9</v>
       </c>
       <c r="I43">
-        <v>1510.29</v>
+        <v>1565.76</v>
       </c>
       <c r="J43">
-        <v>245.94</v>
+        <v>316.14</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M43">
-        <v>366.05</v>
+        <v>395.73</v>
       </c>
       <c r="N43">
-        <v>277.5</v>
+        <v>289.71</v>
       </c>
       <c r="O43">
-        <v>267.98</v>
+        <v>247.88</v>
       </c>
       <c r="P43">
         <v>247.88</v>
       </c>
       <c r="Q43">
-        <v>183.02</v>
+        <v>229.29</v>
       </c>
       <c r="R43">
-        <v>167.86</v>
+        <v>155.27</v>
       </c>
       <c r="S43">
-        <v>59.89</v>
+        <v>154.17</v>
       </c>
       <c r="T43">
-        <v>49.79</v>
+        <v>96.57</v>
       </c>
       <c r="U43">
-        <v>44.29</v>
-[...8 lines deleted...]
-        <v>18.95</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" t="s">
         <v>125</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44">
+        <v>2000</v>
+      </c>
+      <c r="G44" t="s">
         <v>126</v>
       </c>
-      <c r="F44">
-[...4 lines deleted...]
-      </c>
       <c r="H44">
-        <v>1730.9</v>
+        <v>1850.57</v>
       </c>
       <c r="I44">
-        <v>1414.83</v>
+        <v>1654.0</v>
       </c>
       <c r="J44">
-        <v>316.07</v>
+        <v>196.57</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M44">
-        <v>265.0</v>
+        <v>395.73</v>
       </c>
       <c r="N44">
-        <v>265.0</v>
+        <v>366.05</v>
       </c>
       <c r="O44">
-        <v>226.74</v>
+        <v>289.71</v>
       </c>
       <c r="P44">
-        <v>226.74</v>
+        <v>203.16</v>
       </c>
       <c r="Q44">
-        <v>221.61</v>
+        <v>203.16</v>
       </c>
       <c r="R44">
-        <v>209.74</v>
+        <v>196.19</v>
       </c>
       <c r="S44">
-        <v>76.43</v>
+        <v>85.0</v>
       </c>
       <c r="T44">
-        <v>75.58</v>
+        <v>47.88</v>
       </c>
       <c r="U44">
-        <v>57.56</v>
+        <v>40.96</v>
       </c>
       <c r="V44">
-        <v>50.0</v>
-[...5 lines deleted...]
-        <v>25.18</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C45">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" t="s">
         <v>128</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45">
+        <v>2002</v>
+      </c>
+      <c r="G45" t="s">
         <v>129</v>
       </c>
-      <c r="F45">
-[...4 lines deleted...]
-      </c>
       <c r="H45">
-        <v>1706.23</v>
+        <v>1803.25</v>
       </c>
       <c r="I45">
-        <v>1471.24</v>
+        <v>1476.59</v>
       </c>
       <c r="J45">
-        <v>234.99</v>
+        <v>326.66</v>
       </c>
       <c r="K45">
         <v>6</v>
       </c>
       <c r="L45">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M45">
-        <v>352.14</v>
+        <v>419.66</v>
       </c>
       <c r="N45">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="O45">
-        <v>256.69</v>
+        <v>289.71</v>
       </c>
       <c r="P45">
-        <v>221.61</v>
+        <v>183.02</v>
       </c>
       <c r="Q45">
-        <v>196.19</v>
+        <v>179.94</v>
       </c>
       <c r="R45">
-        <v>187.92</v>
+        <v>104.26</v>
       </c>
       <c r="S45">
-        <v>100.0</v>
+        <v>70.1</v>
       </c>
       <c r="T45">
-        <v>73.21</v>
+        <v>64.84</v>
       </c>
       <c r="U45">
-        <v>49.58</v>
+        <v>56.43</v>
       </c>
       <c r="V45">
-        <v>12.2</v>
+        <v>50.02</v>
+      </c>
+      <c r="W45">
+        <v>45.86</v>
+      </c>
+      <c r="X45">
+        <v>39.41</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D46" t="s">
         <v>130</v>
       </c>
       <c r="E46" t="s">
         <v>131</v>
       </c>
       <c r="F46">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G46" t="s">
         <v>55</v>
       </c>
       <c r="H46">
-        <v>1676.83</v>
+        <v>1792.43</v>
       </c>
       <c r="I46">
-        <v>1513.43</v>
+        <v>1510.26</v>
       </c>
       <c r="J46">
-        <v>163.4</v>
+        <v>282.17</v>
       </c>
       <c r="K46">
         <v>6</v>
       </c>
       <c r="L46">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M46">
-        <v>427.81</v>
+        <v>338.59</v>
       </c>
       <c r="N46">
-        <v>289.71</v>
+        <v>338.59</v>
       </c>
       <c r="O46">
-        <v>267.98</v>
+        <v>255.0</v>
       </c>
       <c r="P46">
-        <v>235.88</v>
+        <v>247.88</v>
       </c>
       <c r="Q46">
-        <v>173.83</v>
+        <v>181.47</v>
       </c>
       <c r="R46">
-        <v>118.22</v>
+        <v>148.73</v>
       </c>
       <c r="S46">
-        <v>67.27</v>
+        <v>92.5</v>
       </c>
       <c r="T46">
-        <v>62.64</v>
+        <v>57.94</v>
       </c>
       <c r="U46">
-        <v>14.26</v>
+        <v>49.25</v>
       </c>
       <c r="V46">
-        <v>13.19</v>
+        <v>39.24</v>
       </c>
       <c r="W46">
-        <v>6.04</v>
+        <v>26.57</v>
+      </c>
+      <c r="X46">
+        <v>16.67</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>-9</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47" t="s">
         <v>133</v>
       </c>
       <c r="F47">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="G47" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H47">
-        <v>1675.86</v>
+        <v>1755.73</v>
       </c>
       <c r="I47">
-        <v>1436.21</v>
+        <v>1217.52</v>
       </c>
       <c r="J47">
-        <v>239.65</v>
+        <v>538.21</v>
       </c>
       <c r="K47">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L47">
         <v>6</v>
       </c>
       <c r="M47">
-        <v>338.59</v>
+        <v>500.0</v>
       </c>
       <c r="N47">
-        <v>338.59</v>
+        <v>427.81</v>
       </c>
       <c r="O47">
-        <v>255.0</v>
-[...8 lines deleted...]
-        <v>148.73</v>
+        <v>289.71</v>
       </c>
       <c r="S47">
-        <v>92.5</v>
+        <v>163.49</v>
       </c>
       <c r="T47">
-        <v>49.25</v>
+        <v>131.91</v>
       </c>
       <c r="U47">
-        <v>39.24</v>
+        <v>95.75</v>
       </c>
       <c r="V47">
-        <v>26.57</v>
+        <v>64.84</v>
       </c>
       <c r="W47">
-        <v>16.67</v>
+        <v>47.47</v>
       </c>
       <c r="X47">
-        <v>15.42</v>
+        <v>34.75</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C48">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D48" t="s">
         <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>135</v>
       </c>
       <c r="F48">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G48" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="H48">
-        <v>1660.36</v>
+        <v>1712.76</v>
       </c>
       <c r="I48">
-        <v>1250.78</v>
+        <v>1470.9</v>
       </c>
       <c r="J48">
-        <v>409.58</v>
+        <v>241.86</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48">
         <v>6</v>
       </c>
       <c r="M48">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="N48">
         <v>277.5</v>
       </c>
       <c r="O48">
-        <v>212.09</v>
+        <v>267.98</v>
       </c>
       <c r="P48">
-        <v>203.16</v>
+        <v>247.88</v>
       </c>
       <c r="Q48">
-        <v>181.47</v>
+        <v>167.86</v>
       </c>
       <c r="R48">
-        <v>63.36</v>
+        <v>143.63</v>
       </c>
       <c r="S48">
-        <v>96.57</v>
+        <v>61.01</v>
       </c>
       <c r="T48">
-        <v>85.56</v>
+        <v>49.79</v>
       </c>
       <c r="U48">
-        <v>79.49</v>
+        <v>44.29</v>
       </c>
       <c r="V48">
-        <v>60.49</v>
+        <v>41.97</v>
       </c>
       <c r="W48">
-        <v>49.58</v>
+        <v>31.05</v>
       </c>
       <c r="X48">
-        <v>37.89</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D49" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F49">
         <v>2006</v>
       </c>
       <c r="G49" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="H49">
-        <v>1654.95</v>
+        <v>1692.64</v>
       </c>
       <c r="I49">
-        <v>1544.31</v>
+        <v>1330.79</v>
       </c>
       <c r="J49">
-        <v>110.64</v>
+        <v>361.85</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M49">
-        <v>511.6695</v>
+        <v>289.71</v>
       </c>
       <c r="N49">
-        <v>237.44</v>
+        <v>287.26</v>
       </c>
       <c r="O49">
-        <v>231.25</v>
+        <v>278.7</v>
       </c>
       <c r="P49">
-        <v>203.16</v>
+        <v>181.47</v>
       </c>
       <c r="Q49">
-        <v>200.0</v>
+        <v>160.79</v>
       </c>
       <c r="R49">
-        <v>160.79</v>
+        <v>132.86</v>
       </c>
       <c r="S49">
+        <v>112.86</v>
+      </c>
+      <c r="T49">
+        <v>73.21</v>
+      </c>
+      <c r="U49">
+        <v>57.94</v>
+      </c>
+      <c r="V49">
         <v>57.04</v>
       </c>
-      <c r="T49">
-        <v>53.6</v>
+      <c r="W49">
+        <v>42.42</v>
+      </c>
+      <c r="X49">
+        <v>18.38</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C50">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D50" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" t="s">
         <v>138</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G50" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="H50">
-        <v>1641.62</v>
+        <v>1687.9</v>
       </c>
       <c r="I50">
-        <v>1554.54</v>
+        <v>1264.17</v>
       </c>
       <c r="J50">
-        <v>87.08</v>
+        <v>423.73</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M50">
-        <v>427.81</v>
+        <v>366.05</v>
       </c>
       <c r="N50">
         <v>289.71</v>
       </c>
       <c r="O50">
-        <v>237.44</v>
+        <v>196.19</v>
       </c>
       <c r="P50">
-        <v>219.63</v>
+        <v>166.44</v>
       </c>
       <c r="Q50">
-        <v>212.09</v>
+        <v>122.89</v>
       </c>
       <c r="R50">
-        <v>167.86</v>
+        <v>122.89</v>
       </c>
       <c r="S50">
-        <v>39.24</v>
+        <v>96.57</v>
       </c>
       <c r="T50">
-        <v>32.42</v>
+        <v>85.93</v>
       </c>
       <c r="U50">
-        <v>15.42</v>
+        <v>70.7</v>
+      </c>
+      <c r="V50">
+        <v>62.91</v>
+      </c>
+      <c r="W50">
+        <v>62.64</v>
+      </c>
+      <c r="X50">
+        <v>44.98</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D51" t="s">
+        <v>139</v>
+      </c>
+      <c r="E51" t="s">
         <v>140</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H51">
-        <v>1630.39</v>
+        <v>1676.67</v>
       </c>
       <c r="I51">
-        <v>895.73</v>
+        <v>1556.4</v>
       </c>
       <c r="J51">
-        <v>734.66</v>
+        <v>120.27</v>
       </c>
       <c r="K51">
+        <v>6</v>
+      </c>
+      <c r="L51">
         <v>2</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
-        <v>500.0</v>
+        <v>511.6695</v>
       </c>
       <c r="N51">
-        <v>395.73</v>
+        <v>237.44</v>
+      </c>
+      <c r="O51">
+        <v>231.25</v>
+      </c>
+      <c r="P51">
+        <v>212.09</v>
+      </c>
+      <c r="Q51">
+        <v>203.16</v>
+      </c>
+      <c r="R51">
+        <v>160.79</v>
       </c>
       <c r="S51">
-        <v>231.25</v>
+        <v>66.67</v>
       </c>
       <c r="T51">
-        <v>225.73</v>
-[...8 lines deleted...]
-        <v>14.26</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D52" t="s">
+        <v>141</v>
+      </c>
+      <c r="E52" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F52">
         <v>1998</v>
       </c>
       <c r="G52" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H52">
-        <v>1621.6</v>
+        <v>1659.81</v>
       </c>
       <c r="I52">
-        <v>1183.44</v>
+        <v>966.87</v>
       </c>
       <c r="J52">
-        <v>438.16</v>
+        <v>692.94</v>
       </c>
       <c r="K52">
+        <v>4</v>
+      </c>
+      <c r="L52">
         <v>5</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
-        <v>395.73</v>
+        <v>338.59</v>
       </c>
       <c r="N52">
-        <v>247.88</v>
+        <v>287.26</v>
       </c>
       <c r="O52">
-        <v>229.29</v>
+        <v>227.35</v>
       </c>
       <c r="P52">
-        <v>155.27</v>
-[...2 lines deleted...]
-        <v>155.27</v>
+        <v>113.67</v>
       </c>
       <c r="S52">
-        <v>154.17</v>
+        <v>285.21</v>
       </c>
       <c r="T52">
-        <v>122.02</v>
+        <v>178.65</v>
       </c>
       <c r="U52">
-        <v>96.57</v>
+        <v>141.4</v>
       </c>
       <c r="V52">
-        <v>65.4</v>
+        <v>64.15</v>
+      </c>
+      <c r="W52">
+        <v>23.53</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D53" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" t="s">
         <v>144</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G53" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="H53">
-        <v>1616.12</v>
+        <v>1641.62</v>
       </c>
       <c r="I53">
-        <v>1345.89</v>
+        <v>1554.54</v>
       </c>
       <c r="J53">
-        <v>270.23</v>
+        <v>87.08</v>
       </c>
       <c r="K53">
         <v>6</v>
       </c>
       <c r="L53">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M53">
-        <v>419.66</v>
+        <v>427.81</v>
       </c>
       <c r="N53">
         <v>289.71</v>
       </c>
       <c r="O53">
-        <v>183.02</v>
+        <v>237.44</v>
       </c>
       <c r="P53">
-        <v>179.94</v>
+        <v>219.63</v>
       </c>
       <c r="Q53">
-        <v>169.3</v>
+        <v>212.09</v>
       </c>
       <c r="R53">
-        <v>104.26</v>
+        <v>167.86</v>
       </c>
       <c r="S53">
-        <v>70.1</v>
+        <v>39.24</v>
       </c>
       <c r="T53">
-        <v>64.84</v>
+        <v>32.42</v>
       </c>
       <c r="U53">
-        <v>50.02</v>
-[...5 lines deleted...]
-        <v>39.41</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54">
+        <v>1992</v>
+      </c>
+      <c r="G54" t="s">
         <v>147</v>
       </c>
-      <c r="E54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H54">
-        <v>1613.74</v>
+        <v>1603.68</v>
       </c>
       <c r="I54">
-        <v>1158.94</v>
+        <v>1185.87</v>
       </c>
       <c r="J54">
-        <v>454.8</v>
+        <v>417.81</v>
       </c>
       <c r="K54">
         <v>6</v>
       </c>
       <c r="L54">
         <v>6</v>
       </c>
       <c r="M54">
-        <v>325.73</v>
+        <v>265.0</v>
       </c>
       <c r="N54">
-        <v>300.0</v>
+        <v>226.74</v>
       </c>
       <c r="O54">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="P54">
-        <v>166.44</v>
+        <v>221.61</v>
       </c>
       <c r="Q54">
-        <v>108.88</v>
+        <v>122.89</v>
       </c>
       <c r="R54">
-        <v>20.45</v>
+        <v>122.89</v>
       </c>
       <c r="S54">
-        <v>122.02</v>
+        <v>88.33</v>
       </c>
       <c r="T54">
-        <v>104.4</v>
+        <v>76.43</v>
       </c>
       <c r="U54">
-        <v>62.64</v>
+        <v>75.58</v>
       </c>
       <c r="V54">
-        <v>56.43</v>
+        <v>69.91</v>
       </c>
       <c r="W54">
-        <v>55.48</v>
+        <v>57.56</v>
       </c>
       <c r="X54">
-        <v>53.83</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C55">
-        <v>-10</v>
+        <v>-2</v>
       </c>
       <c r="D55" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F55">
         <v>2001</v>
       </c>
       <c r="G55" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H55">
-        <v>1594.64</v>
+        <v>1599.26</v>
       </c>
       <c r="I55">
-        <v>1003.44</v>
+        <v>1162.4</v>
       </c>
       <c r="J55">
-        <v>591.2</v>
+        <v>436.86</v>
       </c>
       <c r="K55">
         <v>6</v>
       </c>
       <c r="L55">
         <v>6</v>
       </c>
       <c r="M55">
-        <v>392.37</v>
+        <v>325.73</v>
       </c>
       <c r="N55">
-        <v>277.5</v>
+        <v>300.0</v>
       </c>
       <c r="O55">
-        <v>97.26</v>
+        <v>237.44</v>
       </c>
       <c r="P55">
-        <v>95.41</v>
+        <v>166.44</v>
       </c>
       <c r="Q55">
-        <v>89.21</v>
+        <v>108.88</v>
       </c>
       <c r="R55">
-        <v>51.69</v>
+        <v>23.91</v>
       </c>
       <c r="S55">
-        <v>166.67</v>
+        <v>122.02</v>
       </c>
       <c r="T55">
-        <v>100.0</v>
+        <v>104.4</v>
       </c>
       <c r="U55">
-        <v>100.0</v>
+        <v>62.64</v>
       </c>
       <c r="V55">
-        <v>100.0</v>
+        <v>55.48</v>
       </c>
       <c r="W55">
-        <v>70.7</v>
+        <v>53.83</v>
       </c>
       <c r="X55">
-        <v>53.83</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C56">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D56" t="s">
+        <v>150</v>
+      </c>
+      <c r="E56" t="s">
         <v>151</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G56" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="H56">
-        <v>1573.77</v>
+        <v>1594.64</v>
       </c>
       <c r="I56">
-        <v>1573.77</v>
+        <v>1003.44</v>
       </c>
       <c r="J56">
-        <v>0.0</v>
+        <v>591.2</v>
       </c>
       <c r="K56">
         <v>6</v>
       </c>
       <c r="L56">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M56">
-        <v>338.59</v>
+        <v>392.37</v>
       </c>
       <c r="N56">
-        <v>313.2</v>
+        <v>277.5</v>
       </c>
       <c r="O56">
-        <v>300.0</v>
+        <v>97.26</v>
       </c>
       <c r="P56">
-        <v>239.58</v>
+        <v>95.41</v>
       </c>
       <c r="Q56">
-        <v>221.61</v>
+        <v>89.21</v>
       </c>
       <c r="R56">
-        <v>160.79</v>
+        <v>51.69</v>
+      </c>
+      <c r="S56">
+        <v>166.67</v>
+      </c>
+      <c r="T56">
+        <v>100.0</v>
+      </c>
+      <c r="U56">
+        <v>100.0</v>
+      </c>
+      <c r="V56">
+        <v>100.0</v>
+      </c>
+      <c r="W56">
+        <v>70.7</v>
+      </c>
+      <c r="X56">
+        <v>53.83</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D57" t="s">
+        <v>152</v>
+      </c>
+      <c r="E57" t="s">
         <v>153</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G57" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H57">
-        <v>1549.7</v>
+        <v>1573.77</v>
       </c>
       <c r="I57">
-        <v>724.27</v>
+        <v>1573.77</v>
       </c>
       <c r="J57">
-        <v>825.43</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L57">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M57">
-        <v>724.27</v>
-[...17 lines deleted...]
-        <v>95.75</v>
+        <v>338.59</v>
+      </c>
+      <c r="N57">
+        <v>313.2</v>
+      </c>
+      <c r="O57">
+        <v>300.0</v>
+      </c>
+      <c r="P57">
+        <v>239.58</v>
+      </c>
+      <c r="Q57">
+        <v>221.61</v>
+      </c>
+      <c r="R57">
+        <v>160.79</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D58" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="E58" t="s">
         <v>155</v>
       </c>
       <c r="F58">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G58" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="H58">
-        <v>1543.18</v>
+        <v>1534.81</v>
       </c>
       <c r="I58">
-        <v>1212.21</v>
+        <v>1373.7</v>
       </c>
       <c r="J58">
-        <v>330.97</v>
+        <v>161.11</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M58">
-        <v>287.26</v>
+        <v>366.05</v>
       </c>
       <c r="N58">
-        <v>278.7</v>
+        <v>338.59</v>
       </c>
       <c r="O58">
-        <v>181.47</v>
+        <v>227.35</v>
       </c>
       <c r="P58">
-        <v>171.13</v>
+        <v>196.19</v>
       </c>
       <c r="Q58">
-        <v>160.79</v>
+        <v>127.81</v>
       </c>
       <c r="R58">
-        <v>132.86</v>
+        <v>117.71</v>
       </c>
       <c r="S58">
-        <v>112.86</v>
+        <v>79.15</v>
       </c>
       <c r="T58">
-        <v>73.21</v>
+        <v>67.72</v>
       </c>
       <c r="U58">
-        <v>57.94</v>
-[...8 lines deleted...]
-        <v>18.38</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C59">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D59" t="s">
         <v>156</v>
       </c>
       <c r="E59" t="s">
         <v>157</v>
       </c>
       <c r="F59">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G59" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="H59">
-        <v>1534.81</v>
+        <v>1429.71</v>
       </c>
       <c r="I59">
-        <v>1373.7</v>
+        <v>1323.5</v>
       </c>
       <c r="J59">
-        <v>161.11</v>
+        <v>106.21</v>
       </c>
       <c r="K59">
         <v>6</v>
       </c>
       <c r="L59">
         <v>3</v>
       </c>
       <c r="M59">
-        <v>366.05</v>
+        <v>277.5</v>
       </c>
       <c r="N59">
-        <v>338.59</v>
+        <v>256.69</v>
       </c>
       <c r="O59">
-        <v>227.35</v>
+        <v>237.44</v>
       </c>
       <c r="P59">
-        <v>196.19</v>
+        <v>203.16</v>
       </c>
       <c r="Q59">
-        <v>127.81</v>
+        <v>187.92</v>
       </c>
       <c r="R59">
-        <v>117.71</v>
+        <v>160.79</v>
       </c>
       <c r="S59">
-        <v>79.15</v>
+        <v>49.58</v>
       </c>
       <c r="T59">
-        <v>67.72</v>
+        <v>35.6</v>
       </c>
       <c r="U59">
-        <v>14.24</v>
+        <v>21.03</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C60">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D60" t="s">
         <v>158</v>
       </c>
       <c r="E60" t="s">
         <v>159</v>
       </c>
       <c r="F60">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G60" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="H60">
-        <v>1465.91</v>
+        <v>1421.43</v>
       </c>
       <c r="I60">
-        <v>1056.95</v>
+        <v>1211.15</v>
       </c>
       <c r="J60">
-        <v>408.96</v>
+        <v>210.28</v>
       </c>
       <c r="K60">
         <v>6</v>
       </c>
       <c r="L60">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M60">
-        <v>257.8</v>
+        <v>247.88</v>
       </c>
       <c r="N60">
-        <v>256.69</v>
+        <v>229.29</v>
       </c>
       <c r="O60">
-        <v>237.44</v>
+        <v>229.29</v>
       </c>
       <c r="P60">
-        <v>122.89</v>
+        <v>194.53</v>
       </c>
       <c r="Q60">
-        <v>105.15</v>
+        <v>160.79</v>
       </c>
       <c r="R60">
-        <v>76.98</v>
+        <v>149.37</v>
       </c>
       <c r="S60">
-        <v>108.58</v>
+        <v>93.33</v>
       </c>
       <c r="T60">
-        <v>92.5</v>
+        <v>32.42</v>
       </c>
       <c r="U60">
-        <v>79.15</v>
+        <v>24.79</v>
       </c>
       <c r="V60">
-        <v>67.72</v>
+        <v>22.3</v>
       </c>
       <c r="W60">
-        <v>61.01</v>
+        <v>19.45</v>
+      </c>
+      <c r="X60">
+        <v>17.99</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E61" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F61">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G61" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="H61">
-        <v>1429.88</v>
+        <v>1407.62</v>
       </c>
       <c r="I61">
-        <v>1091.69</v>
+        <v>1129.43</v>
       </c>
       <c r="J61">
-        <v>338.19</v>
+        <v>278.19</v>
       </c>
       <c r="K61">
         <v>6</v>
       </c>
       <c r="L61">
         <v>6</v>
       </c>
       <c r="M61">
-        <v>289.71</v>
+        <v>313.2</v>
       </c>
       <c r="N61">
-        <v>277.5</v>
+        <v>212.09</v>
       </c>
       <c r="O61">
-        <v>267.98</v>
+        <v>203.16</v>
       </c>
       <c r="P61">
-        <v>149.37</v>
+        <v>173.83</v>
       </c>
       <c r="Q61">
-        <v>83.22</v>
+        <v>133.99</v>
       </c>
       <c r="R61">
-        <v>23.91</v>
+        <v>93.16</v>
       </c>
       <c r="S61">
-        <v>79.15</v>
+        <v>60.49</v>
       </c>
       <c r="T61">
-        <v>70.7</v>
+        <v>57.94</v>
       </c>
       <c r="U61">
-        <v>60.49</v>
+        <v>55.95</v>
       </c>
       <c r="V61">
-        <v>49.79</v>
+        <v>55.95</v>
       </c>
       <c r="W61">
-        <v>39.24</v>
+        <v>31.19</v>
       </c>
       <c r="X61">
-        <v>38.82</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>60</v>
       </c>
       <c r="C62">
         <v>-1</v>
       </c>
       <c r="D62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E62" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F62">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G62" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="H62">
-        <v>1407.62</v>
+        <v>1404.9</v>
       </c>
       <c r="I62">
-        <v>1129.43</v>
+        <v>1056.95</v>
       </c>
       <c r="J62">
-        <v>278.19</v>
+        <v>347.95</v>
       </c>
       <c r="K62">
         <v>6</v>
       </c>
       <c r="L62">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M62">
-        <v>313.2</v>
+        <v>257.8</v>
       </c>
       <c r="N62">
-        <v>212.09</v>
+        <v>256.69</v>
       </c>
       <c r="O62">
-        <v>203.16</v>
+        <v>237.44</v>
       </c>
       <c r="P62">
-        <v>173.83</v>
+        <v>122.89</v>
       </c>
       <c r="Q62">
-        <v>133.99</v>
+        <v>105.15</v>
       </c>
       <c r="R62">
-        <v>93.16</v>
+        <v>76.98</v>
       </c>
       <c r="S62">
-        <v>60.49</v>
+        <v>108.58</v>
       </c>
       <c r="T62">
-        <v>57.94</v>
+        <v>92.5</v>
       </c>
       <c r="U62">
-        <v>55.95</v>
+        <v>79.15</v>
       </c>
       <c r="V62">
-        <v>55.95</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C63">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F63">
         <v>2003</v>
       </c>
       <c r="G63" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="H63">
-        <v>1402.75</v>
+        <v>1397.9</v>
       </c>
       <c r="I63">
-        <v>1261.86</v>
+        <v>1231.52</v>
       </c>
       <c r="J63">
-        <v>140.89</v>
+        <v>166.38</v>
       </c>
       <c r="K63">
         <v>6</v>
       </c>
       <c r="L63">
         <v>6</v>
       </c>
       <c r="M63">
-        <v>280.0</v>
+        <v>245.13</v>
       </c>
       <c r="N63">
-        <v>247.88</v>
+        <v>226.74</v>
       </c>
       <c r="O63">
-        <v>229.29</v>
+        <v>226.74</v>
       </c>
       <c r="P63">
-        <v>194.53</v>
+        <v>218.18</v>
       </c>
       <c r="Q63">
-        <v>160.79</v>
+        <v>166.0</v>
       </c>
       <c r="R63">
-        <v>149.37</v>
+        <v>148.73</v>
       </c>
       <c r="S63">
-        <v>32.42</v>
+        <v>64.67</v>
       </c>
       <c r="T63">
-        <v>24.79</v>
+        <v>37.89</v>
       </c>
       <c r="U63">
-        <v>23.94</v>
+        <v>21.71</v>
       </c>
       <c r="V63">
-        <v>22.3</v>
+        <v>19.45</v>
       </c>
       <c r="W63">
-        <v>19.45</v>
+        <v>12.19</v>
       </c>
       <c r="X63">
-        <v>17.99</v>
+        <v>10.47</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C64">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D64" t="s">
         <v>167</v>
       </c>
       <c r="E64" t="s">
         <v>168</v>
       </c>
       <c r="F64">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G64" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="H64">
-        <v>1360.23</v>
+        <v>1379.39</v>
       </c>
       <c r="I64">
-        <v>1151.35</v>
+        <v>983.45</v>
       </c>
       <c r="J64">
-        <v>208.88</v>
+        <v>395.94</v>
       </c>
       <c r="K64">
         <v>6</v>
       </c>
       <c r="L64">
         <v>6</v>
       </c>
       <c r="M64">
-        <v>265.0</v>
+        <v>277.5</v>
       </c>
       <c r="N64">
-        <v>265.0</v>
+        <v>267.98</v>
       </c>
       <c r="O64">
-        <v>245.13</v>
+        <v>181.47</v>
       </c>
       <c r="P64">
-        <v>167.86</v>
+        <v>149.37</v>
       </c>
       <c r="Q64">
-        <v>131.38</v>
+        <v>83.22</v>
       </c>
       <c r="R64">
-        <v>76.98</v>
+        <v>23.91</v>
       </c>
       <c r="S64">
-        <v>88.33</v>
+        <v>96.57</v>
       </c>
       <c r="T64">
-        <v>32.42</v>
+        <v>79.15</v>
       </c>
       <c r="U64">
-        <v>31.05</v>
+        <v>70.7</v>
       </c>
       <c r="V64">
-        <v>23.74</v>
+        <v>60.49</v>
       </c>
       <c r="W64">
-        <v>16.67</v>
+        <v>49.79</v>
       </c>
       <c r="X64">
-        <v>16.67</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C65">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D65" t="s">
+        <v>169</v>
+      </c>
+      <c r="E65" t="s">
         <v>170</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65">
+        <v>1993</v>
+      </c>
+      <c r="G65" t="s">
         <v>171</v>
       </c>
-      <c r="F65">
-[...4 lines deleted...]
-      </c>
       <c r="H65">
-        <v>1358.82</v>
+        <v>1360.23</v>
       </c>
       <c r="I65">
-        <v>1101.53</v>
+        <v>1151.35</v>
       </c>
       <c r="J65">
-        <v>257.29</v>
+        <v>208.88</v>
       </c>
       <c r="K65">
         <v>6</v>
       </c>
       <c r="L65">
         <v>6</v>
       </c>
       <c r="M65">
-        <v>237.44</v>
+        <v>265.0</v>
       </c>
       <c r="N65">
-        <v>201.82</v>
+        <v>265.0</v>
       </c>
       <c r="O65">
-        <v>196.19</v>
+        <v>245.13</v>
       </c>
       <c r="P65">
-        <v>179.45</v>
+        <v>167.86</v>
       </c>
       <c r="Q65">
-        <v>167.86</v>
+        <v>131.38</v>
       </c>
       <c r="R65">
-        <v>118.77</v>
+        <v>76.98</v>
       </c>
       <c r="S65">
-        <v>73.21</v>
+        <v>88.33</v>
       </c>
       <c r="T65">
-        <v>57.56</v>
+        <v>32.42</v>
       </c>
       <c r="U65">
-        <v>42.8</v>
+        <v>31.05</v>
       </c>
       <c r="V65">
-        <v>33.87</v>
+        <v>23.74</v>
       </c>
       <c r="W65">
-        <v>28.73</v>
+        <v>16.67</v>
       </c>
       <c r="X65">
-        <v>21.12</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C66">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D66" t="s">
         <v>172</v>
       </c>
       <c r="E66" t="s">
         <v>173</v>
       </c>
       <c r="F66">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G66" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="H66">
-        <v>1355.19</v>
+        <v>1336.03</v>
       </c>
       <c r="I66">
-        <v>1229.79</v>
+        <v>1298.95</v>
       </c>
       <c r="J66">
-        <v>125.4</v>
+        <v>37.08</v>
       </c>
       <c r="K66">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L66">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M66">
-        <v>577.2</v>
+        <v>300.0</v>
       </c>
       <c r="N66">
         <v>300.0</v>
       </c>
       <c r="O66">
-        <v>300.0</v>
+        <v>256.69</v>
       </c>
       <c r="P66">
-        <v>28.48</v>
+        <v>185.0</v>
       </c>
       <c r="Q66">
-        <v>24.11</v>
+        <v>130.0</v>
+      </c>
+      <c r="R66">
+        <v>127.26</v>
       </c>
       <c r="S66">
-        <v>66.67</v>
-[...5 lines deleted...]
-        <v>15.4</v>
+        <v>37.08</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="C67">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="D67" t="s">
         <v>174</v>
       </c>
       <c r="E67" t="s">
         <v>175</v>
       </c>
       <c r="F67">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G67" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H67">
-        <v>1349.27</v>
+        <v>1333.77</v>
       </c>
       <c r="I67">
-        <v>1168.43</v>
+        <v>992.93</v>
       </c>
       <c r="J67">
-        <v>180.84</v>
+        <v>340.84</v>
       </c>
       <c r="K67">
+        <v>5</v>
+      </c>
+      <c r="L67">
         <v>6</v>
       </c>
-      <c r="L67">
-[...1 lines deleted...]
-      </c>
       <c r="M67">
-        <v>300.0</v>
+        <v>427.81</v>
       </c>
       <c r="N67">
-        <v>300.0</v>
+        <v>338.59</v>
       </c>
       <c r="O67">
-        <v>277.5</v>
+        <v>121.85</v>
       </c>
       <c r="P67">
-        <v>188.73</v>
+        <v>60.93</v>
       </c>
       <c r="Q67">
-        <v>53.98</v>
-[...2 lines deleted...]
-        <v>48.22</v>
+        <v>43.75</v>
       </c>
       <c r="S67">
-        <v>70.7</v>
+        <v>103.52</v>
       </c>
       <c r="T67">
-        <v>67.72</v>
+        <v>73.21</v>
       </c>
       <c r="U67">
-        <v>42.42</v>
+        <v>62.64</v>
+      </c>
+      <c r="V67">
+        <v>55.95</v>
+      </c>
+      <c r="W67">
+        <v>28.85</v>
+      </c>
+      <c r="X67">
+        <v>16.67</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D68" t="s">
         <v>176</v>
       </c>
       <c r="E68" t="s">
         <v>177</v>
       </c>
       <c r="F68">
         <v>2003</v>
       </c>
       <c r="G68" t="s">
         <v>32</v>
       </c>
       <c r="H68">
-        <v>1322.52</v>
+        <v>1326.89</v>
       </c>
       <c r="I68">
-        <v>1112.26</v>
+        <v>1064.7</v>
       </c>
       <c r="J68">
-        <v>210.26</v>
+        <v>262.19</v>
       </c>
       <c r="K68">
         <v>6</v>
       </c>
       <c r="L68">
         <v>5</v>
       </c>
       <c r="M68">
-        <v>237.44</v>
+        <v>229.29</v>
       </c>
       <c r="N68">
-        <v>229.29</v>
+        <v>219.63</v>
       </c>
       <c r="O68">
-        <v>219.63</v>
+        <v>213.91</v>
       </c>
       <c r="P68">
-        <v>213.91</v>
+        <v>173.83</v>
       </c>
       <c r="Q68">
-        <v>173.83</v>
+        <v>122.89</v>
       </c>
       <c r="R68">
-        <v>38.16</v>
+        <v>105.15</v>
       </c>
       <c r="S68">
+        <v>79.15</v>
+      </c>
+      <c r="T68">
         <v>62.64</v>
       </c>
-      <c r="T68">
+      <c r="U68">
         <v>55.95</v>
       </c>
-      <c r="U68">
+      <c r="V68">
         <v>49.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>27.22</v>
       </c>
       <c r="W68">
         <v>14.87</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D69" t="s">
         <v>178</v>
       </c>
       <c r="E69" t="s">
         <v>179</v>
       </c>
       <c r="F69">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G69" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H69">
-        <v>1314.58</v>
+        <v>1318.79</v>
       </c>
       <c r="I69">
-        <v>937.74</v>
+        <v>1022.8</v>
       </c>
       <c r="J69">
-        <v>376.84</v>
+        <v>295.99</v>
       </c>
       <c r="K69">
         <v>6</v>
       </c>
       <c r="L69">
         <v>6</v>
       </c>
       <c r="M69">
-        <v>247.88</v>
+        <v>237.44</v>
       </c>
       <c r="N69">
-        <v>237.44</v>
+        <v>201.82</v>
       </c>
       <c r="O69">
-        <v>181.47</v>
+        <v>196.19</v>
       </c>
       <c r="P69">
-        <v>181.47</v>
+        <v>167.86</v>
       </c>
       <c r="Q69">
-        <v>48.22</v>
+        <v>118.77</v>
       </c>
       <c r="R69">
-        <v>41.26</v>
+        <v>100.72</v>
       </c>
       <c r="S69">
-        <v>112.86</v>
+        <v>73.21</v>
       </c>
       <c r="T69">
-        <v>69.38</v>
+        <v>59.82</v>
       </c>
       <c r="U69">
-        <v>55.95</v>
+        <v>57.56</v>
       </c>
       <c r="V69">
-        <v>51.76</v>
+        <v>42.8</v>
       </c>
       <c r="W69">
-        <v>44.29</v>
+        <v>33.87</v>
       </c>
       <c r="X69">
-        <v>42.6</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C70">
-        <v>7</v>
+        <v>-2</v>
       </c>
       <c r="D70" t="s">
         <v>180</v>
       </c>
       <c r="E70" t="s">
         <v>181</v>
       </c>
       <c r="F70">
         <v>2004</v>
       </c>
       <c r="G70" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H70">
-        <v>1284.06</v>
+        <v>1305.15</v>
       </c>
       <c r="I70">
         <v>1060.01</v>
       </c>
       <c r="J70">
-        <v>224.05</v>
+        <v>245.14</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>
       <c r="L70">
         <v>6</v>
       </c>
       <c r="M70">
         <v>256.69</v>
       </c>
       <c r="N70">
         <v>237.44</v>
       </c>
       <c r="O70">
         <v>187.92</v>
       </c>
       <c r="P70">
         <v>142.03</v>
       </c>
       <c r="Q70">
         <v>118.22</v>
       </c>
       <c r="R70">
         <v>117.71</v>
       </c>
       <c r="S70">
         <v>47.88</v>
       </c>
       <c r="T70">
         <v>46.25</v>
       </c>
       <c r="U70">
         <v>46.06</v>
       </c>
       <c r="V70">
         <v>45.86</v>
       </c>
       <c r="W70">
+        <v>35.35</v>
+      </c>
+      <c r="X70">
         <v>23.74</v>
-      </c>
-[...1 lines deleted...]
-        <v>14.26</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C71">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="D71" t="s">
         <v>182</v>
       </c>
       <c r="E71" t="s">
         <v>183</v>
       </c>
       <c r="F71">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="H71">
-        <v>1272.66</v>
+        <v>1295.56</v>
       </c>
       <c r="I71">
-        <v>1122.49</v>
+        <v>1058.16</v>
       </c>
       <c r="J71">
-        <v>150.17</v>
+        <v>237.4</v>
       </c>
       <c r="K71">
         <v>6</v>
       </c>
       <c r="L71">
         <v>6</v>
       </c>
       <c r="M71">
-        <v>245.13</v>
+        <v>255.0</v>
       </c>
       <c r="N71">
-        <v>226.74</v>
+        <v>238.46</v>
       </c>
       <c r="O71">
-        <v>218.18</v>
+        <v>219.63</v>
       </c>
       <c r="P71">
-        <v>166.0</v>
+        <v>143.63</v>
       </c>
       <c r="Q71">
-        <v>148.73</v>
+        <v>100.72</v>
       </c>
       <c r="R71">
-        <v>117.71</v>
+        <v>100.72</v>
       </c>
       <c r="S71">
-        <v>64.67</v>
+        <v>78.63</v>
       </c>
       <c r="T71">
-        <v>37.89</v>
+        <v>50.0</v>
       </c>
       <c r="U71">
-        <v>21.71</v>
+        <v>41.76</v>
       </c>
       <c r="V71">
-        <v>12.19</v>
+        <v>29.34</v>
       </c>
       <c r="W71">
-        <v>10.47</v>
+        <v>21.03</v>
       </c>
       <c r="X71">
-        <v>3.24</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C72">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F72">
         <v>2006</v>
       </c>
       <c r="G72" t="s">
-        <v>186</v>
+        <v>32</v>
       </c>
       <c r="H72">
-        <v>1251.52</v>
+        <v>1269.53</v>
       </c>
       <c r="I72">
-        <v>1039.81</v>
+        <v>1201.31</v>
       </c>
       <c r="J72">
-        <v>211.71</v>
+        <v>68.22</v>
       </c>
       <c r="K72">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L72">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M72">
-        <v>255.0</v>
+        <v>577.2</v>
       </c>
       <c r="N72">
-        <v>238.46</v>
+        <v>300.0</v>
       </c>
       <c r="O72">
-        <v>219.63</v>
+        <v>300.0</v>
       </c>
       <c r="P72">
-        <v>125.28</v>
-[...5 lines deleted...]
-        <v>100.72</v>
+        <v>24.11</v>
       </c>
       <c r="S72">
-        <v>78.63</v>
+        <v>43.33</v>
       </c>
       <c r="T72">
-        <v>50.0</v>
+        <v>15.4</v>
       </c>
       <c r="U72">
-        <v>29.34</v>
-[...8 lines deleted...]
-        <v>16.07</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C73">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D73" t="s">
         <v>187</v>
       </c>
       <c r="E73" t="s">
         <v>188</v>
       </c>
       <c r="F73">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G73" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="H73">
-        <v>1248.86</v>
+        <v>1257.08</v>
       </c>
       <c r="I73">
-        <v>1030.14</v>
+        <v>889.13</v>
       </c>
       <c r="J73">
-        <v>218.72</v>
+        <v>367.95</v>
       </c>
       <c r="K73">
         <v>6</v>
       </c>
       <c r="L73">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M73">
-        <v>259.0</v>
+        <v>247.88</v>
       </c>
       <c r="N73">
-        <v>235.88</v>
+        <v>237.44</v>
       </c>
       <c r="O73">
-        <v>203.16</v>
+        <v>181.47</v>
       </c>
       <c r="P73">
-        <v>117.71</v>
+        <v>132.86</v>
       </c>
       <c r="Q73">
-        <v>113.67</v>
+        <v>48.22</v>
       </c>
       <c r="R73">
-        <v>100.72</v>
+        <v>41.26</v>
       </c>
       <c r="S73">
-        <v>85.56</v>
+        <v>112.86</v>
       </c>
       <c r="T73">
-        <v>53.6</v>
+        <v>60.49</v>
       </c>
       <c r="U73">
-        <v>42.78</v>
+        <v>55.95</v>
       </c>
       <c r="V73">
-        <v>24.58</v>
+        <v>51.76</v>
       </c>
       <c r="W73">
-        <v>12.2</v>
+        <v>44.29</v>
+      </c>
+      <c r="X73">
+        <v>42.6</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C74">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D74" t="s">
         <v>189</v>
       </c>
       <c r="E74" t="s">
         <v>190</v>
       </c>
       <c r="F74">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G74" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H74">
-        <v>1246.25</v>
+        <v>1248.86</v>
       </c>
       <c r="I74">
-        <v>1172.35</v>
+        <v>1030.14</v>
       </c>
       <c r="J74">
-        <v>73.9</v>
+        <v>218.72</v>
       </c>
       <c r="K74">
         <v>6</v>
       </c>
       <c r="L74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M74">
-        <v>255.0</v>
+        <v>259.0</v>
       </c>
       <c r="N74">
         <v>235.88</v>
       </c>
       <c r="O74">
-        <v>187.92</v>
+        <v>203.16</v>
       </c>
       <c r="P74">
-        <v>186.68</v>
+        <v>117.71</v>
       </c>
       <c r="Q74">
-        <v>169.3</v>
+        <v>113.67</v>
       </c>
       <c r="R74">
-        <v>137.57</v>
+        <v>100.72</v>
       </c>
       <c r="S74">
-        <v>51.76</v>
+        <v>85.56</v>
       </c>
       <c r="T74">
-        <v>22.14</v>
+        <v>53.6</v>
+      </c>
+      <c r="U74">
+        <v>42.78</v>
+      </c>
+      <c r="V74">
+        <v>24.58</v>
+      </c>
+      <c r="W74">
+        <v>12.2</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>73</v>
       </c>
       <c r="C75">
         <v>-1</v>
       </c>
       <c r="D75" t="s">
         <v>191</v>
       </c>
       <c r="E75" t="s">
         <v>192</v>
       </c>
       <c r="F75">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G75" t="s">
         <v>29</v>
       </c>
       <c r="H75">
-        <v>1239.28</v>
+        <v>1230.29</v>
       </c>
       <c r="I75">
-        <v>417.77</v>
+        <v>1001.26</v>
       </c>
       <c r="J75">
-        <v>821.51</v>
+        <v>229.03</v>
       </c>
       <c r="K75">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L75">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M75">
-        <v>153.96</v>
+        <v>220.58</v>
       </c>
       <c r="N75">
-        <v>104.26</v>
+        <v>219.63</v>
       </c>
       <c r="O75">
-        <v>83.22</v>
+        <v>160.79</v>
       </c>
       <c r="P75">
-        <v>76.33</v>
+        <v>160.79</v>
+      </c>
+      <c r="Q75">
+        <v>148.73</v>
+      </c>
+      <c r="R75">
+        <v>90.74</v>
       </c>
       <c r="S75">
-        <v>244.03</v>
+        <v>78.63</v>
       </c>
       <c r="T75">
-        <v>142.6</v>
+        <v>53.6</v>
       </c>
       <c r="U75">
-        <v>141.4</v>
+        <v>42.42</v>
       </c>
       <c r="V75">
-        <v>120.98</v>
+        <v>38.98</v>
       </c>
       <c r="W75">
-        <v>88.57</v>
-[...2 lines deleted...]
-        <v>83.93</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C76">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D76" t="s">
         <v>193</v>
       </c>
       <c r="E76" t="s">
         <v>194</v>
       </c>
       <c r="F76">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G76" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H76">
-        <v>1238.42</v>
+        <v>1227.56</v>
       </c>
       <c r="I76">
-        <v>1152.36</v>
+        <v>1119.68</v>
       </c>
       <c r="J76">
-        <v>86.06</v>
+        <v>107.88</v>
       </c>
       <c r="K76">
         <v>6</v>
       </c>
       <c r="L76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M76">
-        <v>256.69</v>
+        <v>277.5</v>
       </c>
       <c r="N76">
-        <v>237.44</v>
+        <v>218.18</v>
       </c>
       <c r="O76">
-        <v>187.92</v>
+        <v>181.47</v>
       </c>
       <c r="P76">
-        <v>160.79</v>
+        <v>155.27</v>
       </c>
       <c r="Q76">
-        <v>160.79</v>
+        <v>143.63</v>
       </c>
       <c r="R76">
-        <v>148.73</v>
+        <v>143.63</v>
       </c>
       <c r="S76">
-        <v>35.6</v>
+        <v>79.15</v>
       </c>
       <c r="T76">
-        <v>29.43</v>
-[...2 lines deleted...]
-        <v>21.03</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C77">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D77" t="s">
         <v>195</v>
       </c>
       <c r="E77" t="s">
         <v>196</v>
       </c>
       <c r="F77">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77">
-        <v>1230.29</v>
+        <v>1224.11</v>
       </c>
       <c r="I77">
-        <v>1001.26</v>
+        <v>1172.35</v>
       </c>
       <c r="J77">
-        <v>229.03</v>
+        <v>51.76</v>
       </c>
       <c r="K77">
         <v>6</v>
       </c>
       <c r="L77">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M77">
-        <v>220.58</v>
+        <v>255.0</v>
       </c>
       <c r="N77">
-        <v>219.63</v>
+        <v>235.88</v>
       </c>
       <c r="O77">
-        <v>160.79</v>
+        <v>187.92</v>
       </c>
       <c r="P77">
-        <v>160.79</v>
+        <v>186.68</v>
       </c>
       <c r="Q77">
-        <v>148.73</v>
+        <v>169.3</v>
       </c>
       <c r="R77">
-        <v>90.74</v>
+        <v>137.57</v>
       </c>
       <c r="S77">
-        <v>78.63</v>
-[...11 lines deleted...]
-        <v>15.4</v>
+        <v>51.76</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C78">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D78" t="s">
         <v>197</v>
       </c>
       <c r="E78" t="s">
         <v>198</v>
       </c>
       <c r="F78">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G78" t="s">
-        <v>199</v>
+        <v>68</v>
       </c>
       <c r="H78">
-        <v>1200.67</v>
+        <v>1216.04</v>
       </c>
       <c r="I78">
-        <v>890.77</v>
+        <v>979.91</v>
       </c>
       <c r="J78">
-        <v>309.9</v>
+        <v>236.13</v>
       </c>
       <c r="K78">
         <v>6</v>
       </c>
       <c r="L78">
         <v>6</v>
       </c>
       <c r="M78">
-        <v>247.88</v>
+        <v>250.0</v>
       </c>
       <c r="N78">
         <v>226.74</v>
       </c>
       <c r="O78">
-        <v>209.74</v>
+        <v>143.63</v>
       </c>
       <c r="P78">
-        <v>97.26</v>
+        <v>137.57</v>
       </c>
       <c r="Q78">
-        <v>60.93</v>
+        <v>117.71</v>
       </c>
       <c r="R78">
-        <v>48.22</v>
+        <v>104.26</v>
       </c>
       <c r="S78">
-        <v>73.21</v>
+        <v>85.0</v>
       </c>
       <c r="T78">
-        <v>67.72</v>
+        <v>40.96</v>
       </c>
       <c r="U78">
-        <v>62.64</v>
+        <v>39.24</v>
       </c>
       <c r="V78">
-        <v>45.37</v>
+        <v>36.06</v>
       </c>
       <c r="W78">
-        <v>44.29</v>
+        <v>19.45</v>
       </c>
       <c r="X78">
-        <v>16.67</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D79" t="s">
+        <v>199</v>
+      </c>
+      <c r="E79" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F79">
         <v>2002</v>
       </c>
       <c r="G79" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H79">
-        <v>1191.62</v>
+        <v>1197.49</v>
       </c>
       <c r="I79">
-        <v>1108.29</v>
+        <v>1197.49</v>
       </c>
       <c r="J79">
-        <v>83.33</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>6</v>
       </c>
       <c r="L79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M79">
         <v>301.3</v>
       </c>
       <c r="N79">
+        <v>212.09</v>
+      </c>
+      <c r="O79">
         <v>194.53</v>
       </c>
-      <c r="O79">
+      <c r="P79">
         <v>167.86</v>
       </c>
-      <c r="P79">
+      <c r="Q79">
         <v>166.44</v>
       </c>
-      <c r="Q79">
+      <c r="R79">
         <v>155.27</v>
-      </c>
-[...4 lines deleted...]
-        <v>83.33</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>202</v>
+        <v>111</v>
       </c>
       <c r="E80" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F80">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G80" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H80">
-        <v>1186.33</v>
+        <v>1189.76</v>
       </c>
       <c r="I80">
-        <v>525.46</v>
+        <v>1109.23</v>
       </c>
       <c r="J80">
-        <v>660.87</v>
+        <v>80.53</v>
       </c>
       <c r="K80">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L80">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M80">
-        <v>167.86</v>
+        <v>256.69</v>
       </c>
       <c r="N80">
-        <v>153.96</v>
+        <v>237.44</v>
       </c>
       <c r="O80">
-        <v>113.67</v>
+        <v>237.44</v>
       </c>
       <c r="P80">
-        <v>89.97</v>
+        <v>160.79</v>
+      </c>
+      <c r="Q80">
+        <v>135.44</v>
+      </c>
+      <c r="R80">
+        <v>81.43</v>
       </c>
       <c r="S80">
-        <v>152.86</v>
+        <v>48.81</v>
       </c>
       <c r="T80">
-        <v>142.6</v>
-[...11 lines deleted...]
-        <v>61.97</v>
+        <v>31.72</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D81" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E81" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F81">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G81" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H81">
-        <v>1178.95</v>
+        <v>1186.33</v>
       </c>
       <c r="I81">
-        <v>1071.07</v>
+        <v>525.46</v>
       </c>
       <c r="J81">
-        <v>107.88</v>
+        <v>660.87</v>
       </c>
       <c r="K81">
+        <v>4</v>
+      </c>
+      <c r="L81">
         <v>6</v>
       </c>
-      <c r="L81">
-[...1 lines deleted...]
-      </c>
       <c r="M81">
-        <v>277.5</v>
+        <v>167.86</v>
       </c>
       <c r="N81">
-        <v>218.18</v>
+        <v>153.96</v>
       </c>
       <c r="O81">
-        <v>155.27</v>
+        <v>113.67</v>
       </c>
       <c r="P81">
-        <v>143.63</v>
-[...5 lines deleted...]
-        <v>132.86</v>
+        <v>89.97</v>
       </c>
       <c r="S81">
-        <v>79.15</v>
+        <v>152.86</v>
       </c>
       <c r="T81">
-        <v>28.73</v>
+        <v>142.6</v>
+      </c>
+      <c r="U81">
+        <v>131.91</v>
+      </c>
+      <c r="V81">
+        <v>103.52</v>
+      </c>
+      <c r="W81">
+        <v>68.01</v>
+      </c>
+      <c r="X81">
+        <v>61.97</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D82" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E82" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F82">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G82" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H82">
-        <v>1133.16</v>
+        <v>1184.57</v>
       </c>
       <c r="I82">
-        <v>1018.27</v>
+        <v>903.73</v>
       </c>
       <c r="J82">
-        <v>114.89</v>
+        <v>280.84</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="L82">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M82">
-        <v>219.63</v>
+        <v>300.0</v>
       </c>
       <c r="N82">
-        <v>212.09</v>
+        <v>277.5</v>
       </c>
       <c r="O82">
-        <v>187.92</v>
+        <v>188.73</v>
       </c>
       <c r="P82">
-        <v>173.83</v>
+        <v>53.98</v>
       </c>
       <c r="Q82">
-        <v>156.6</v>
+        <v>48.22</v>
       </c>
       <c r="R82">
-        <v>68.2</v>
+        <v>35.3</v>
       </c>
       <c r="S82">
-        <v>49.58</v>
+        <v>100.0</v>
       </c>
       <c r="T82">
-        <v>25.66</v>
+        <v>70.7</v>
       </c>
       <c r="U82">
-        <v>14.26</v>
+        <v>67.72</v>
       </c>
       <c r="V82">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C83">
+        <v>-1</v>
+      </c>
+      <c r="D83" t="s">
+        <v>206</v>
+      </c>
+      <c r="E83" t="s">
+        <v>207</v>
+      </c>
+      <c r="F83">
+        <v>2006</v>
+      </c>
+      <c r="G83" t="s">
+        <v>45</v>
+      </c>
+      <c r="H83">
+        <v>1177.95</v>
+      </c>
+      <c r="I83">
+        <v>1163.65</v>
+      </c>
+      <c r="J83">
+        <v>14.3</v>
+      </c>
+      <c r="K83">
+        <v>6</v>
+      </c>
+      <c r="L83">
         <v>1</v>
       </c>
-      <c r="D83" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M83">
-        <v>392.37</v>
+        <v>267.98</v>
       </c>
       <c r="N83">
-        <v>366.05</v>
+        <v>245.13</v>
       </c>
       <c r="O83">
-        <v>194.53</v>
+        <v>227.35</v>
       </c>
       <c r="P83">
-        <v>179.94</v>
+        <v>196.19</v>
+      </c>
+      <c r="Q83">
+        <v>121.85</v>
+      </c>
+      <c r="R83">
+        <v>105.15</v>
+      </c>
+      <c r="S83">
+        <v>14.3</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D84" t="s">
+        <v>208</v>
+      </c>
+      <c r="E84" t="s">
         <v>209</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84">
+        <v>1992</v>
+      </c>
+      <c r="G84" t="s">
         <v>210</v>
       </c>
-      <c r="F84">
-[...4 lines deleted...]
-      </c>
       <c r="H84">
-        <v>1120.7</v>
+        <v>1169.79</v>
       </c>
       <c r="I84">
-        <v>933.16</v>
+        <v>823.72</v>
       </c>
       <c r="J84">
-        <v>187.54</v>
+        <v>346.07</v>
       </c>
       <c r="K84">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L84">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M84">
-        <v>256.69</v>
+        <v>201.82</v>
       </c>
       <c r="N84">
-        <v>250.0</v>
+        <v>173.83</v>
       </c>
       <c r="O84">
-        <v>247.88</v>
+        <v>147.75</v>
       </c>
       <c r="P84">
-        <v>133.99</v>
+        <v>143.63</v>
       </c>
       <c r="Q84">
-        <v>44.6</v>
+        <v>79.71</v>
+      </c>
+      <c r="R84">
+        <v>76.98</v>
       </c>
       <c r="S84">
-        <v>89.33</v>
+        <v>78.63</v>
       </c>
       <c r="T84">
-        <v>48.28</v>
+        <v>72.73</v>
       </c>
       <c r="U84">
-        <v>36.29</v>
+        <v>62.64</v>
       </c>
       <c r="V84">
-        <v>13.64</v>
+        <v>51.76</v>
+      </c>
+      <c r="W84">
+        <v>42.42</v>
+      </c>
+      <c r="X84">
+        <v>37.89</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C85">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D85" t="s">
         <v>211</v>
       </c>
       <c r="E85" t="s">
         <v>212</v>
       </c>
       <c r="F85">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G85" t="s">
-        <v>76</v>
+        <v>213</v>
       </c>
       <c r="H85">
-        <v>1098.33</v>
+        <v>1156.38</v>
       </c>
       <c r="I85">
-        <v>862.2</v>
+        <v>890.77</v>
       </c>
       <c r="J85">
-        <v>236.13</v>
+        <v>265.61</v>
       </c>
       <c r="K85">
+        <v>6</v>
+      </c>
+      <c r="L85">
         <v>5</v>
       </c>
-      <c r="L85">
-[...1 lines deleted...]
-      </c>
       <c r="M85">
-        <v>250.0</v>
+        <v>247.88</v>
       </c>
       <c r="N85">
         <v>226.74</v>
       </c>
       <c r="O85">
-        <v>143.63</v>
+        <v>209.74</v>
       </c>
       <c r="P85">
-        <v>137.57</v>
+        <v>97.26</v>
       </c>
       <c r="Q85">
-        <v>104.26</v>
+        <v>60.93</v>
+      </c>
+      <c r="R85">
+        <v>48.22</v>
       </c>
       <c r="S85">
-        <v>85.0</v>
+        <v>73.21</v>
       </c>
       <c r="T85">
-        <v>40.96</v>
+        <v>67.72</v>
       </c>
       <c r="U85">
-        <v>39.24</v>
+        <v>62.64</v>
       </c>
       <c r="V85">
-        <v>36.06</v>
+        <v>45.37</v>
       </c>
       <c r="W85">
-        <v>19.45</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C86">
-        <v>0</v>
+        <v>-13</v>
       </c>
       <c r="D86" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E86" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F86">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G86" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H86">
-        <v>1085.68</v>
+        <v>1156.06</v>
       </c>
       <c r="I86">
-        <v>588.08</v>
+        <v>334.55</v>
       </c>
       <c r="J86">
-        <v>497.6</v>
+        <v>821.51</v>
       </c>
       <c r="K86">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L86">
         <v>6</v>
       </c>
       <c r="M86">
-        <v>187.92</v>
+        <v>153.96</v>
       </c>
       <c r="N86">
-        <v>181.47</v>
+        <v>104.26</v>
       </c>
       <c r="O86">
-        <v>89.97</v>
-[...8 lines deleted...]
-        <v>30.2</v>
+        <v>76.33</v>
       </c>
       <c r="S86">
+        <v>244.03</v>
+      </c>
+      <c r="T86">
         <v>142.6</v>
       </c>
-      <c r="T86">
-[...1 lines deleted...]
-      </c>
       <c r="U86">
-        <v>96.57</v>
+        <v>141.4</v>
       </c>
       <c r="V86">
-        <v>62.64</v>
+        <v>120.98</v>
       </c>
       <c r="W86">
-        <v>47.88</v>
+        <v>88.57</v>
       </c>
       <c r="X86">
-        <v>35.05</v>
+        <v>83.93</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C87">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D87" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E87" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F87">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G87" t="s">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="H87">
-        <v>1084.84</v>
+        <v>1133.16</v>
       </c>
       <c r="I87">
-        <v>998.95</v>
+        <v>1018.27</v>
       </c>
       <c r="J87">
-        <v>85.89</v>
+        <v>114.89</v>
       </c>
       <c r="K87">
+        <v>6</v>
+      </c>
+      <c r="L87">
         <v>5</v>
       </c>
-      <c r="L87">
-[...1 lines deleted...]
-      </c>
       <c r="M87">
-        <v>300.0</v>
+        <v>219.63</v>
       </c>
       <c r="N87">
-        <v>256.69</v>
+        <v>212.09</v>
       </c>
       <c r="O87">
-        <v>185.0</v>
+        <v>187.92</v>
       </c>
       <c r="P87">
-        <v>130.0</v>
+        <v>173.83</v>
       </c>
       <c r="Q87">
-        <v>127.26</v>
+        <v>156.6</v>
+      </c>
+      <c r="R87">
+        <v>68.2</v>
       </c>
       <c r="S87">
-        <v>48.81</v>
+        <v>49.58</v>
       </c>
       <c r="T87">
-        <v>37.08</v>
+        <v>25.66</v>
+      </c>
+      <c r="U87">
+        <v>14.26</v>
+      </c>
+      <c r="V87">
+        <v>13.19</v>
+      </c>
+      <c r="W87">
+        <v>12.2</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C88">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
+        <v>165</v>
       </c>
       <c r="E88" t="s">
         <v>218</v>
       </c>
       <c r="F88">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G88" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H88">
-        <v>1083.82</v>
+        <v>1132.89</v>
       </c>
       <c r="I88">
-        <v>847.46</v>
+        <v>1132.89</v>
       </c>
       <c r="J88">
-        <v>236.36</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L88">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M88">
-        <v>235.88</v>
+        <v>392.37</v>
       </c>
       <c r="N88">
-        <v>201.82</v>
+        <v>366.05</v>
       </c>
       <c r="O88">
-        <v>116.94</v>
+        <v>194.53</v>
       </c>
       <c r="P88">
-        <v>108.88</v>
-[...23 lines deleted...]
-        <v>14.24</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="C89">
-        <v>23</v>
+        <v>-2</v>
       </c>
       <c r="D89" t="s">
         <v>219</v>
       </c>
       <c r="E89" t="s">
         <v>220</v>
       </c>
       <c r="F89">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G89" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H89">
-        <v>1072.97</v>
+        <v>1089.89</v>
       </c>
       <c r="I89">
-        <v>1072.97</v>
+        <v>847.46</v>
       </c>
       <c r="J89">
-        <v>0.0</v>
+        <v>242.43</v>
       </c>
       <c r="K89">
         <v>6</v>
       </c>
       <c r="L89">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M89">
-        <v>277.5</v>
+        <v>235.88</v>
       </c>
       <c r="N89">
-        <v>237.44</v>
+        <v>201.82</v>
       </c>
       <c r="O89">
-        <v>231.25</v>
+        <v>116.94</v>
       </c>
       <c r="P89">
-        <v>203.16</v>
+        <v>108.88</v>
       </c>
       <c r="Q89">
         <v>100.72</v>
       </c>
       <c r="R89">
-        <v>22.9</v>
+        <v>83.22</v>
+      </c>
+      <c r="S89">
+        <v>67.27</v>
+      </c>
+      <c r="T89">
+        <v>59.82</v>
+      </c>
+      <c r="U89">
+        <v>37.89</v>
+      </c>
+      <c r="V89">
+        <v>30.85</v>
+      </c>
+      <c r="W89">
+        <v>26.29</v>
+      </c>
+      <c r="X89">
+        <v>20.31</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>90</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
         <v>221</v>
       </c>
       <c r="E90" t="s">
         <v>222</v>
       </c>
       <c r="F90">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G90" t="s">
-        <v>50</v>
+        <v>223</v>
       </c>
       <c r="H90">
-        <v>1069.34</v>
+        <v>1080.84</v>
       </c>
       <c r="I90">
-        <v>932.47</v>
+        <v>876.33</v>
       </c>
       <c r="J90">
-        <v>136.87</v>
+        <v>204.51</v>
       </c>
       <c r="K90">
         <v>6</v>
       </c>
       <c r="L90">
         <v>6</v>
       </c>
       <c r="M90">
-        <v>235.88</v>
+        <v>218.18</v>
       </c>
       <c r="N90">
-        <v>186.68</v>
+        <v>174.58</v>
       </c>
       <c r="O90">
-        <v>148.73</v>
+        <v>173.83</v>
       </c>
       <c r="P90">
-        <v>137.57</v>
+        <v>138.75</v>
       </c>
       <c r="Q90">
-        <v>122.89</v>
+        <v>97.26</v>
       </c>
       <c r="R90">
-        <v>100.72</v>
+        <v>73.73</v>
       </c>
       <c r="S90">
-        <v>35.05</v>
+        <v>85.0</v>
       </c>
       <c r="T90">
-        <v>26.57</v>
+        <v>42.14</v>
       </c>
       <c r="U90">
-        <v>25.66</v>
+        <v>26.69</v>
       </c>
       <c r="V90">
-        <v>23.74</v>
+        <v>21.82</v>
       </c>
       <c r="W90">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="X90">
-        <v>10.43</v>
+        <v>12.19</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C91">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="D91" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E91" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F91">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G91" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H91">
-        <v>1065.77</v>
+        <v>1077.67</v>
       </c>
       <c r="I91">
-        <v>933.46</v>
+        <v>939.59</v>
       </c>
       <c r="J91">
-        <v>132.31</v>
+        <v>138.08</v>
       </c>
       <c r="K91">
         <v>6</v>
       </c>
       <c r="L91">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M91">
-        <v>277.5</v>
+        <v>187.92</v>
       </c>
       <c r="N91">
-        <v>181.47</v>
+        <v>173.83</v>
       </c>
       <c r="O91">
         <v>173.83</v>
       </c>
       <c r="P91">
+        <v>148.73</v>
+      </c>
+      <c r="Q91">
         <v>137.57</v>
       </c>
-      <c r="Q91">
-[...1 lines deleted...]
-      </c>
       <c r="R91">
-        <v>54.21</v>
+        <v>117.71</v>
       </c>
       <c r="S91">
-        <v>57.56</v>
+        <v>49.58</v>
       </c>
       <c r="T91">
-        <v>53.24</v>
+        <v>36.29</v>
       </c>
       <c r="U91">
-        <v>12.2</v>
+        <v>33.57</v>
       </c>
       <c r="V91">
-        <v>9.31</v>
+        <v>11.27</v>
+      </c>
+      <c r="W91">
+        <v>7.37</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E92" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F92">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="H92">
-        <v>1051.2</v>
+        <v>1072.3</v>
       </c>
       <c r="I92">
-        <v>820.25</v>
+        <v>933.46</v>
       </c>
       <c r="J92">
-        <v>230.95</v>
+        <v>138.84</v>
       </c>
       <c r="K92">
         <v>6</v>
       </c>
       <c r="L92">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M92">
-        <v>255.0</v>
+        <v>277.5</v>
       </c>
       <c r="N92">
-        <v>172.68</v>
+        <v>181.47</v>
       </c>
       <c r="O92">
-        <v>148.73</v>
+        <v>173.83</v>
       </c>
       <c r="P92">
-        <v>86.18</v>
+        <v>137.57</v>
       </c>
       <c r="Q92">
-        <v>83.93</v>
+        <v>108.88</v>
       </c>
       <c r="R92">
-        <v>73.73</v>
+        <v>54.21</v>
       </c>
       <c r="S92">
-        <v>62.23</v>
+        <v>57.56</v>
       </c>
       <c r="T92">
-        <v>62.23</v>
+        <v>53.24</v>
       </c>
       <c r="U92">
-        <v>36.29</v>
+        <v>12.2</v>
       </c>
       <c r="V92">
-        <v>35.05</v>
+        <v>9.31</v>
       </c>
       <c r="W92">
-        <v>18.43</v>
-[...2 lines deleted...]
-        <v>16.72</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C93">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E93" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F93">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="G93" t="s">
-        <v>229</v>
+        <v>48</v>
       </c>
       <c r="H93">
-        <v>1050.91</v>
+        <v>1067.86</v>
       </c>
       <c r="I93">
-        <v>704.84</v>
+        <v>932.47</v>
       </c>
       <c r="J93">
-        <v>346.07</v>
+        <v>135.39</v>
       </c>
       <c r="K93">
         <v>6</v>
       </c>
       <c r="L93">
         <v>6</v>
       </c>
       <c r="M93">
-        <v>201.82</v>
+        <v>235.88</v>
       </c>
       <c r="N93">
-        <v>173.83</v>
+        <v>186.68</v>
       </c>
       <c r="O93">
-        <v>147.75</v>
+        <v>148.73</v>
       </c>
       <c r="P93">
-        <v>79.71</v>
+        <v>137.57</v>
       </c>
       <c r="Q93">
-        <v>76.98</v>
+        <v>122.89</v>
       </c>
       <c r="R93">
-        <v>24.75</v>
+        <v>100.72</v>
       </c>
       <c r="S93">
-        <v>78.63</v>
+        <v>33.57</v>
       </c>
       <c r="T93">
-        <v>72.73</v>
+        <v>26.57</v>
       </c>
       <c r="U93">
-        <v>62.64</v>
+        <v>25.66</v>
       </c>
       <c r="V93">
-        <v>51.76</v>
+        <v>23.74</v>
       </c>
       <c r="W93">
-        <v>42.42</v>
+        <v>15.42</v>
       </c>
       <c r="X93">
-        <v>37.89</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C94">
-        <v>5</v>
+        <v>-4</v>
       </c>
       <c r="D94" t="s">
         <v>230</v>
       </c>
       <c r="E94" t="s">
         <v>231</v>
       </c>
       <c r="F94">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G94" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="H94">
-        <v>1034.11</v>
+        <v>1052.28</v>
       </c>
       <c r="I94">
-        <v>831.64</v>
+        <v>832.7</v>
       </c>
       <c r="J94">
-        <v>202.47</v>
+        <v>219.58</v>
       </c>
       <c r="K94">
         <v>6</v>
       </c>
       <c r="L94">
         <v>6</v>
       </c>
       <c r="M94">
-        <v>218.18</v>
+        <v>255.0</v>
       </c>
       <c r="N94">
-        <v>174.58</v>
+        <v>172.68</v>
       </c>
       <c r="O94">
-        <v>173.83</v>
+        <v>148.73</v>
       </c>
       <c r="P94">
-        <v>138.75</v>
+        <v>86.18</v>
       </c>
       <c r="Q94">
-        <v>73.73</v>
+        <v>86.18</v>
       </c>
       <c r="R94">
-        <v>52.57</v>
+        <v>83.93</v>
       </c>
       <c r="S94">
-        <v>85.0</v>
+        <v>62.23</v>
       </c>
       <c r="T94">
-        <v>42.14</v>
+        <v>62.23</v>
       </c>
       <c r="U94">
-        <v>26.69</v>
+        <v>36.29</v>
       </c>
       <c r="V94">
-        <v>21.82</v>
+        <v>35.05</v>
       </c>
       <c r="W94">
-        <v>16.67</v>
+        <v>16.72</v>
       </c>
       <c r="X94">
-        <v>10.15</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C95">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D95" t="s">
+        <v>232</v>
+      </c>
+      <c r="E95" t="s">
         <v>233</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G95" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="H95">
-        <v>1002.34</v>
+        <v>1035.75</v>
       </c>
       <c r="I95">
-        <v>760.18</v>
+        <v>934.46</v>
       </c>
       <c r="J95">
-        <v>242.16</v>
+        <v>101.29</v>
       </c>
       <c r="K95">
         <v>6</v>
       </c>
       <c r="L95">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M95">
-        <v>265.71</v>
+        <v>256.69</v>
       </c>
       <c r="N95">
-        <v>172.68</v>
+        <v>169.3</v>
       </c>
       <c r="O95">
-        <v>114.65</v>
+        <v>161.48</v>
       </c>
       <c r="P95">
-        <v>83.22</v>
+        <v>160.79</v>
       </c>
       <c r="Q95">
-        <v>65.31</v>
+        <v>137.57</v>
       </c>
       <c r="R95">
-        <v>58.61</v>
+        <v>48.63</v>
       </c>
       <c r="S95">
-        <v>79.15</v>
+        <v>33.57</v>
       </c>
       <c r="T95">
-        <v>53.6</v>
+        <v>29.99</v>
       </c>
       <c r="U95">
-        <v>44.29</v>
+        <v>27.57</v>
       </c>
       <c r="V95">
-        <v>33.72</v>
+        <v>5.17</v>
       </c>
       <c r="W95">
-        <v>15.94</v>
-[...2 lines deleted...]
-        <v>15.46</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C96">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D96" t="s">
+        <v>234</v>
+      </c>
+      <c r="E96" t="s">
         <v>235</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G96" t="s">
         <v>32</v>
       </c>
       <c r="H96">
-        <v>973.85</v>
+        <v>983.09</v>
       </c>
       <c r="I96">
-        <v>313.2</v>
+        <v>799.17</v>
       </c>
       <c r="J96">
-        <v>660.65</v>
+        <v>183.92</v>
       </c>
       <c r="K96">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L96">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M96">
-        <v>313.2</v>
+        <v>256.69</v>
+      </c>
+      <c r="N96">
+        <v>250.0</v>
+      </c>
+      <c r="O96">
+        <v>247.88</v>
+      </c>
+      <c r="P96">
+        <v>44.6</v>
       </c>
       <c r="S96">
-        <v>154.17</v>
+        <v>89.33</v>
       </c>
       <c r="T96">
-        <v>131.91</v>
+        <v>44.66</v>
       </c>
       <c r="U96">
-        <v>122.02</v>
+        <v>36.29</v>
       </c>
       <c r="V96">
-        <v>115.63</v>
-[...5 lines deleted...]
-        <v>60.49</v>
+        <v>13.64</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C97">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D97" t="s">
+        <v>236</v>
+      </c>
+      <c r="E97" t="s">
         <v>237</v>
       </c>
-      <c r="E97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G97" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H97">
-        <v>964.32</v>
+        <v>960.03</v>
       </c>
       <c r="I97">
-        <v>819.07</v>
+        <v>523.95</v>
       </c>
       <c r="J97">
-        <v>145.25</v>
+        <v>436.08</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="L97">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M97">
         <v>187.92</v>
       </c>
       <c r="N97">
-        <v>173.83</v>
+        <v>181.47</v>
       </c>
       <c r="O97">
-        <v>137.57</v>
+        <v>65.87</v>
       </c>
       <c r="P97">
-        <v>117.71</v>
+        <v>32.65</v>
       </c>
       <c r="Q97">
-        <v>108.88</v>
+        <v>30.2</v>
       </c>
       <c r="R97">
-        <v>93.16</v>
+        <v>25.84</v>
       </c>
       <c r="S97">
-        <v>49.58</v>
+        <v>142.6</v>
       </c>
       <c r="T97">
-        <v>43.46</v>
+        <v>112.86</v>
       </c>
       <c r="U97">
-        <v>33.57</v>
+        <v>62.64</v>
       </c>
       <c r="V97">
-        <v>11.27</v>
+        <v>47.88</v>
       </c>
       <c r="W97">
-        <v>7.37</v>
+        <v>35.05</v>
+      </c>
+      <c r="X97">
+        <v>35.05</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C98">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D98" t="s">
+        <v>238</v>
+      </c>
+      <c r="E98" t="s">
         <v>239</v>
       </c>
-      <c r="E98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G98" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
       <c r="H98">
-        <v>938.48</v>
+        <v>958.67</v>
       </c>
       <c r="I98">
-        <v>382.54</v>
+        <v>693.75</v>
       </c>
       <c r="J98">
-        <v>555.94</v>
+        <v>264.92</v>
       </c>
       <c r="K98">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L98">
         <v>6</v>
       </c>
       <c r="M98">
-        <v>178.01</v>
+        <v>265.71</v>
       </c>
       <c r="N98">
-        <v>174.58</v>
+        <v>172.68</v>
       </c>
       <c r="O98">
-        <v>29.95</v>
+        <v>83.22</v>
+      </c>
+      <c r="P98">
+        <v>65.31</v>
+      </c>
+      <c r="Q98">
+        <v>58.61</v>
+      </c>
+      <c r="R98">
+        <v>48.22</v>
       </c>
       <c r="S98">
-        <v>193.14</v>
+        <v>79.15</v>
       </c>
       <c r="T98">
-        <v>130.79</v>
+        <v>53.6</v>
       </c>
       <c r="U98">
-        <v>100.0</v>
+        <v>44.29</v>
       </c>
       <c r="V98">
-        <v>62.91</v>
+        <v>38.22</v>
       </c>
       <c r="W98">
-        <v>43.44</v>
+        <v>33.72</v>
       </c>
       <c r="X98">
-        <v>25.66</v>
+        <v>15.94</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="C99">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="D99" t="s">
-        <v>241</v>
+        <v>111</v>
       </c>
       <c r="E99" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F99">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G99" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H99">
-        <v>914.19</v>
+        <v>957.46</v>
       </c>
       <c r="I99">
-        <v>899.89</v>
+        <v>870.11</v>
       </c>
       <c r="J99">
-        <v>14.3</v>
+        <v>87.35</v>
       </c>
       <c r="K99">
         <v>6</v>
       </c>
       <c r="L99">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M99">
-        <v>245.13</v>
+        <v>235.88</v>
       </c>
       <c r="N99">
-        <v>227.35</v>
+        <v>219.63</v>
       </c>
       <c r="O99">
-        <v>196.19</v>
+        <v>187.92</v>
       </c>
       <c r="P99">
-        <v>121.85</v>
+        <v>100.72</v>
       </c>
       <c r="Q99">
-        <v>71.21</v>
+        <v>79.71</v>
       </c>
       <c r="R99">
-        <v>38.16</v>
+        <v>46.25</v>
       </c>
       <c r="S99">
-        <v>14.3</v>
+        <v>62.23</v>
+      </c>
+      <c r="T99">
+        <v>21.03</v>
+      </c>
+      <c r="U99">
+        <v>4.09</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="C100">
-        <v>19</v>
+        <v>-3</v>
       </c>
       <c r="D100" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E100" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F100">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G100" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="H100">
-        <v>911.66</v>
+        <v>956.14</v>
       </c>
       <c r="I100">
-        <v>826.98</v>
+        <v>0.0</v>
       </c>
       <c r="J100">
-        <v>84.68</v>
+        <v>956.14</v>
       </c>
       <c r="K100">
+        <v>0</v>
+      </c>
+      <c r="L100">
         <v>6</v>
       </c>
-      <c r="L100">
-[...19 lines deleted...]
-      </c>
       <c r="S100">
-        <v>45.86</v>
+        <v>241.42</v>
       </c>
       <c r="T100">
-        <v>24.58</v>
+        <v>208.8</v>
       </c>
       <c r="U100">
-        <v>14.24</v>
+        <v>165.25</v>
+      </c>
+      <c r="V100">
+        <v>141.4</v>
+      </c>
+      <c r="W100">
+        <v>103.52</v>
+      </c>
+      <c r="X100">
+        <v>95.75</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C101">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D101" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E101" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="F101">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G101" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H101">
-        <v>885.16</v>
+        <v>937.53</v>
       </c>
       <c r="I101">
-        <v>866.01</v>
+        <v>869.81</v>
       </c>
       <c r="J101">
-        <v>19.15</v>
+        <v>67.72</v>
       </c>
       <c r="K101">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="M101">
-        <v>452.716</v>
+        <v>277.5</v>
       </c>
       <c r="N101">
-        <v>256.69</v>
+        <v>237.44</v>
       </c>
       <c r="O101">
-        <v>156.6</v>
+        <v>231.25</v>
+      </c>
+      <c r="P101">
+        <v>100.72</v>
+      </c>
+      <c r="Q101">
+        <v>22.9</v>
       </c>
       <c r="S101">
-        <v>19.15</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C102">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D102" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E102" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F102">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G102" t="s">
-        <v>249</v>
+        <v>129</v>
       </c>
       <c r="H102">
-        <v>857.99</v>
+        <v>913.7</v>
       </c>
       <c r="I102">
-        <v>809.83</v>
+        <v>756.84</v>
       </c>
       <c r="J102">
-        <v>48.16</v>
+        <v>156.86</v>
       </c>
       <c r="K102">
         <v>6</v>
       </c>
       <c r="L102">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M102">
-        <v>194.0</v>
+        <v>245.78</v>
       </c>
       <c r="N102">
-        <v>179.45</v>
+        <v>114.65</v>
       </c>
       <c r="O102">
-        <v>179.45</v>
+        <v>113.67</v>
       </c>
       <c r="P102">
-        <v>153.55</v>
+        <v>113.67</v>
       </c>
       <c r="Q102">
-        <v>88.97</v>
+        <v>86.55</v>
       </c>
       <c r="R102">
-        <v>14.41</v>
+        <v>82.52</v>
       </c>
       <c r="S102">
-        <v>16.67</v>
+        <v>50.02</v>
       </c>
       <c r="T102">
-        <v>16.07</v>
+        <v>45.86</v>
       </c>
       <c r="U102">
-        <v>15.42</v>
+        <v>26.57</v>
+      </c>
+      <c r="V102">
+        <v>11.77</v>
+      </c>
+      <c r="W102">
+        <v>11.37</v>
+      </c>
+      <c r="X102">
+        <v>11.27</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D103" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E103" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F103">
         <v>2004</v>
       </c>
       <c r="G103" t="s">
-        <v>186</v>
+        <v>26</v>
       </c>
       <c r="H103">
-        <v>855.82</v>
+        <v>912.48</v>
       </c>
       <c r="I103">
-        <v>642.83</v>
+        <v>900.61</v>
       </c>
       <c r="J103">
-        <v>212.99</v>
+        <v>11.87</v>
       </c>
       <c r="K103">
         <v>5</v>
       </c>
       <c r="L103">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M103">
-        <v>194.0</v>
+        <v>313.2</v>
       </c>
       <c r="N103">
-        <v>153.55</v>
+        <v>237.44</v>
       </c>
       <c r="O103">
-        <v>128.34</v>
+        <v>183.02</v>
       </c>
       <c r="P103">
-        <v>116.94</v>
+        <v>127.26</v>
       </c>
       <c r="Q103">
-        <v>50.0</v>
+        <v>39.69</v>
       </c>
       <c r="S103">
-        <v>59.82</v>
-[...14 lines deleted...]
-        <v>12.2</v>
+        <v>11.87</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C104">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D104" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E104" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="F104">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G104" t="s">
-        <v>92</v>
+        <v>184</v>
       </c>
       <c r="H104">
-        <v>847.32</v>
+        <v>905.75</v>
       </c>
       <c r="I104">
-        <v>616.57</v>
+        <v>692.76</v>
       </c>
       <c r="J104">
-        <v>230.75</v>
+        <v>212.99</v>
       </c>
       <c r="K104">
         <v>6</v>
       </c>
       <c r="L104">
         <v>6</v>
       </c>
       <c r="M104">
-        <v>173.83</v>
+        <v>194.0</v>
       </c>
       <c r="N104">
-        <v>167.86</v>
+        <v>153.55</v>
       </c>
       <c r="O104">
-        <v>113.67</v>
+        <v>128.34</v>
       </c>
       <c r="P104">
-        <v>79.71</v>
+        <v>116.94</v>
       </c>
       <c r="Q104">
-        <v>55.88</v>
+        <v>50.0</v>
       </c>
       <c r="R104">
-        <v>25.62</v>
+        <v>49.93</v>
       </c>
       <c r="S104">
-        <v>67.0</v>
+        <v>59.82</v>
       </c>
       <c r="T104">
-        <v>47.88</v>
+        <v>51.18</v>
       </c>
       <c r="U104">
-        <v>45.86</v>
+        <v>40.51</v>
       </c>
       <c r="V104">
-        <v>39.24</v>
+        <v>33.86</v>
       </c>
       <c r="W104">
-        <v>19.45</v>
+        <v>15.42</v>
       </c>
       <c r="X104">
-        <v>11.32</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="C105">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="D105" t="s">
-        <v>121</v>
+        <v>251</v>
       </c>
       <c r="E105" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F105">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G105" t="s">
-        <v>29</v>
+        <v>253</v>
       </c>
       <c r="H105">
-        <v>845.54</v>
+        <v>889.83</v>
       </c>
       <c r="I105">
-        <v>780.77</v>
+        <v>841.67</v>
       </c>
       <c r="J105">
-        <v>64.77</v>
+        <v>48.16</v>
       </c>
       <c r="K105">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M105">
-        <v>256.69</v>
+        <v>194.0</v>
       </c>
       <c r="N105">
-        <v>160.79</v>
+        <v>179.45</v>
       </c>
       <c r="O105">
-        <v>146.42</v>
+        <v>179.45</v>
       </c>
       <c r="P105">
-        <v>135.44</v>
+        <v>153.55</v>
       </c>
       <c r="Q105">
-        <v>81.43</v>
+        <v>88.97</v>
+      </c>
+      <c r="R105">
+        <v>46.25</v>
       </c>
       <c r="S105">
-        <v>33.05</v>
+        <v>16.67</v>
       </c>
       <c r="T105">
-        <v>31.72</v>
+        <v>16.07</v>
+      </c>
+      <c r="U105">
+        <v>15.42</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106" t="s">
-        <v>99</v>
+        <v>254</v>
       </c>
       <c r="E106" t="s">
         <v>255</v>
       </c>
       <c r="F106">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G106" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H106">
-        <v>845.54</v>
+        <v>866.01</v>
       </c>
       <c r="I106">
-        <v>845.54</v>
+        <v>866.01</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>203.16</v>
+        <v>452.716</v>
       </c>
       <c r="N106">
-        <v>137.57</v>
+        <v>256.69</v>
       </c>
       <c r="O106">
-        <v>136.67</v>
-[...8 lines deleted...]
-        <v>116.94</v>
+        <v>156.6</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="C107">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>256</v>
       </c>
       <c r="E107" t="s">
         <v>257</v>
       </c>
       <c r="F107">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G107" t="s">
-        <v>146</v>
+        <v>32</v>
       </c>
       <c r="H107">
-        <v>844.02</v>
+        <v>858.4</v>
       </c>
       <c r="I107">
-        <v>677.95</v>
+        <v>700.51</v>
       </c>
       <c r="J107">
-        <v>166.07</v>
+        <v>157.89</v>
       </c>
       <c r="K107">
         <v>6</v>
       </c>
       <c r="L107">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M107">
-        <v>245.78</v>
+        <v>219.63</v>
       </c>
       <c r="N107">
-        <v>114.65</v>
+        <v>219.63</v>
       </c>
       <c r="O107">
-        <v>86.55</v>
+        <v>100.72</v>
       </c>
       <c r="P107">
-        <v>82.52</v>
+        <v>93.16</v>
       </c>
       <c r="Q107">
-        <v>74.4</v>
+        <v>46.19</v>
       </c>
       <c r="R107">
-        <v>74.05</v>
+        <v>21.18</v>
       </c>
       <c r="S107">
-        <v>50.02</v>
+        <v>73.21</v>
       </c>
       <c r="T107">
         <v>45.86</v>
       </c>
       <c r="U107">
-        <v>26.57</v>
+        <v>24.58</v>
       </c>
       <c r="V107">
-        <v>20.48</v>
-[...5 lines deleted...]
-        <v>11.37</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C108">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D108" t="s">
         <v>258</v>
       </c>
       <c r="E108" t="s">
         <v>259</v>
       </c>
       <c r="F108">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G108" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="H108">
-        <v>836.56</v>
+        <v>847.32</v>
       </c>
       <c r="I108">
-        <v>682.24</v>
+        <v>616.57</v>
       </c>
       <c r="J108">
-        <v>154.32</v>
+        <v>230.75</v>
       </c>
       <c r="K108">
         <v>6</v>
       </c>
       <c r="L108">
         <v>6</v>
       </c>
       <c r="M108">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="N108">
-        <v>187.92</v>
+        <v>167.86</v>
       </c>
       <c r="O108">
-        <v>98.09</v>
+        <v>113.67</v>
       </c>
       <c r="P108">
         <v>79.71</v>
       </c>
       <c r="Q108">
-        <v>53.98</v>
+        <v>55.88</v>
       </c>
       <c r="R108">
-        <v>42.91</v>
+        <v>25.62</v>
       </c>
       <c r="S108">
-        <v>53.6</v>
+        <v>67.0</v>
       </c>
       <c r="T108">
-        <v>26.57</v>
+        <v>47.88</v>
       </c>
       <c r="U108">
-        <v>23.59</v>
+        <v>45.86</v>
       </c>
       <c r="V108">
-        <v>18.79</v>
+        <v>39.24</v>
       </c>
       <c r="W108">
-        <v>16.67</v>
+        <v>19.45</v>
       </c>
       <c r="X108">
-        <v>15.1</v>
+        <v>11.32</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="C109">
-        <v>12</v>
+        <v>-1</v>
       </c>
       <c r="D109" t="s">
+        <v>99</v>
+      </c>
+      <c r="E109" t="s">
         <v>260</v>
       </c>
-      <c r="E109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G109" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H109">
-        <v>835.97</v>
+        <v>845.54</v>
       </c>
       <c r="I109">
-        <v>706.7</v>
+        <v>845.54</v>
       </c>
       <c r="J109">
-        <v>129.27</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
         <v>6</v>
       </c>
       <c r="L109">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M109">
-        <v>169.3</v>
+        <v>203.16</v>
       </c>
       <c r="N109">
-        <v>161.48</v>
+        <v>137.57</v>
       </c>
       <c r="O109">
-        <v>160.79</v>
+        <v>136.67</v>
       </c>
       <c r="P109">
-        <v>137.57</v>
+        <v>127.26</v>
       </c>
       <c r="Q109">
-        <v>48.63</v>
+        <v>123.94</v>
       </c>
       <c r="R109">
-        <v>28.93</v>
-[...17 lines deleted...]
-        <v>4.99</v>
+        <v>116.94</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="C110">
-        <v>-3</v>
+        <v>9</v>
       </c>
       <c r="D110" t="s">
+        <v>261</v>
+      </c>
+      <c r="E110" t="s">
         <v>262</v>
       </c>
-      <c r="E110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F110">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G110" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="H110">
-        <v>834.12</v>
+        <v>837.47</v>
       </c>
       <c r="I110">
-        <v>637.22</v>
+        <v>808.89</v>
       </c>
       <c r="J110">
-        <v>196.9</v>
+        <v>28.58</v>
       </c>
       <c r="K110">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L110">
         <v>3</v>
       </c>
       <c r="M110">
-        <v>229.29</v>
+        <v>187.92</v>
       </c>
       <c r="N110">
-        <v>201.82</v>
+        <v>160.79</v>
       </c>
       <c r="O110">
-        <v>122.89</v>
+        <v>137.57</v>
       </c>
       <c r="P110">
-        <v>83.22</v>
+        <v>118.72</v>
+      </c>
+      <c r="Q110">
+        <v>117.71</v>
+      </c>
+      <c r="R110">
+        <v>86.18</v>
       </c>
       <c r="S110">
-        <v>92.5</v>
+        <v>11.27</v>
       </c>
       <c r="T110">
-        <v>82.63</v>
+        <v>11.27</v>
       </c>
       <c r="U110">
-        <v>21.77</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="C111">
-        <v>-19</v>
+        <v>-2</v>
       </c>
       <c r="D111" t="s">
+        <v>263</v>
+      </c>
+      <c r="E111" t="s">
         <v>264</v>
       </c>
-      <c r="E111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G111" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H111">
-        <v>830.79</v>
+        <v>836.56</v>
       </c>
       <c r="I111">
-        <v>441.62</v>
+        <v>682.24</v>
       </c>
       <c r="J111">
-        <v>389.17</v>
+        <v>154.32</v>
       </c>
       <c r="K111">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L111">
         <v>6</v>
       </c>
       <c r="M111">
-        <v>186.68</v>
+        <v>219.63</v>
       </c>
       <c r="N111">
-        <v>143.63</v>
+        <v>187.92</v>
       </c>
       <c r="O111">
-        <v>63.09</v>
+        <v>98.09</v>
       </c>
       <c r="P111">
-        <v>48.22</v>
+        <v>79.71</v>
+      </c>
+      <c r="Q111">
+        <v>53.98</v>
+      </c>
+      <c r="R111">
+        <v>42.91</v>
       </c>
       <c r="S111">
-        <v>78.63</v>
+        <v>53.6</v>
       </c>
       <c r="T111">
-        <v>72.73</v>
+        <v>26.57</v>
       </c>
       <c r="U111">
-        <v>67.72</v>
+        <v>23.59</v>
       </c>
       <c r="V111">
-        <v>67.27</v>
+        <v>18.79</v>
       </c>
       <c r="W111">
-        <v>53.24</v>
+        <v>16.67</v>
       </c>
       <c r="X111">
-        <v>49.58</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C112">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D112" t="s">
+        <v>265</v>
+      </c>
+      <c r="E112" t="s">
         <v>266</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G112" t="s">
-        <v>169</v>
+        <v>90</v>
       </c>
       <c r="H112">
-        <v>819.87</v>
+        <v>834.12</v>
       </c>
       <c r="I112">
-        <v>741.69</v>
+        <v>637.22</v>
       </c>
       <c r="J112">
-        <v>78.18</v>
+        <v>196.9</v>
       </c>
       <c r="K112">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L112">
         <v>3</v>
       </c>
       <c r="M112">
-        <v>226.74</v>
+        <v>229.29</v>
       </c>
       <c r="N112">
-        <v>209.74</v>
+        <v>201.82</v>
       </c>
       <c r="O112">
-        <v>125.0</v>
+        <v>122.89</v>
       </c>
       <c r="P112">
-        <v>98.93</v>
-[...5 lines deleted...]
-        <v>31.28</v>
+        <v>83.22</v>
       </c>
       <c r="S112">
-        <v>47.34</v>
+        <v>92.5</v>
       </c>
       <c r="T112">
-        <v>15.42</v>
+        <v>82.63</v>
       </c>
       <c r="U112">
-        <v>15.42</v>
+        <v>21.77</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C113">
-        <v>-12</v>
+        <v>-2</v>
       </c>
       <c r="D113" t="s">
+        <v>267</v>
+      </c>
+      <c r="E113" t="s">
         <v>268</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G113" t="s">
-        <v>270</v>
+        <v>29</v>
       </c>
       <c r="H113">
-        <v>812.36</v>
+        <v>830.79</v>
       </c>
       <c r="I113">
-        <v>685.54</v>
+        <v>441.62</v>
       </c>
       <c r="J113">
-        <v>126.82</v>
+        <v>389.17</v>
       </c>
       <c r="K113">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L113">
         <v>6</v>
       </c>
       <c r="M113">
-        <v>257.8</v>
+        <v>186.68</v>
       </c>
       <c r="N113">
-        <v>117.71</v>
+        <v>143.63</v>
       </c>
       <c r="O113">
-        <v>108.88</v>
+        <v>63.09</v>
       </c>
       <c r="P113">
-        <v>101.15</v>
-[...5 lines deleted...]
-        <v>50.0</v>
+        <v>48.22</v>
       </c>
       <c r="S113">
+        <v>78.63</v>
+      </c>
+      <c r="T113">
+        <v>72.73</v>
+      </c>
+      <c r="U113">
+        <v>67.72</v>
+      </c>
+      <c r="V113">
+        <v>67.27</v>
+      </c>
+      <c r="W113">
+        <v>53.24</v>
+      </c>
+      <c r="X113">
         <v>49.58</v>
-      </c>
-[...13 lines deleted...]
-        <v>7.06</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C114">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D114" t="s">
+        <v>269</v>
+      </c>
+      <c r="E114" t="s">
+        <v>270</v>
+      </c>
+      <c r="F114">
+        <v>1999</v>
+      </c>
+      <c r="G114" t="s">
         <v>271</v>
       </c>
-      <c r="E114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H114">
-        <v>811.5</v>
+        <v>828.23</v>
       </c>
       <c r="I114">
-        <v>723.98</v>
+        <v>701.41</v>
       </c>
       <c r="J114">
-        <v>87.52</v>
+        <v>126.82</v>
       </c>
       <c r="K114">
         <v>6</v>
       </c>
       <c r="L114">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M114">
-        <v>218.18</v>
+        <v>257.8</v>
       </c>
       <c r="N114">
         <v>117.71</v>
       </c>
       <c r="O114">
-        <v>117.71</v>
+        <v>108.88</v>
       </c>
       <c r="P114">
-        <v>116.94</v>
+        <v>101.15</v>
       </c>
       <c r="Q114">
-        <v>79.71</v>
+        <v>65.87</v>
       </c>
       <c r="R114">
-        <v>73.73</v>
+        <v>50.0</v>
       </c>
       <c r="S114">
-        <v>36.06</v>
+        <v>49.58</v>
       </c>
       <c r="T114">
-        <v>28.73</v>
+        <v>31.05</v>
       </c>
       <c r="U114">
-        <v>22.73</v>
+        <v>15.42</v>
+      </c>
+      <c r="V114">
+        <v>15.42</v>
+      </c>
+      <c r="W114">
+        <v>8.29</v>
+      </c>
+      <c r="X114">
+        <v>7.06</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C115">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D115" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="E115" t="s">
         <v>273</v>
       </c>
       <c r="F115">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G115" t="s">
-        <v>32</v>
+        <v>171</v>
       </c>
       <c r="H115">
-        <v>810.89</v>
+        <v>819.87</v>
       </c>
       <c r="I115">
-        <v>806.11</v>
+        <v>741.69</v>
       </c>
       <c r="J115">
-        <v>4.78</v>
+        <v>78.18</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="L115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M115">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="N115">
-        <v>173.83</v>
+        <v>209.74</v>
       </c>
       <c r="O115">
-        <v>143.63</v>
+        <v>125.0</v>
       </c>
       <c r="P115">
-        <v>137.57</v>
+        <v>98.93</v>
       </c>
       <c r="Q115">
-        <v>90.74</v>
+        <v>50.0</v>
       </c>
       <c r="R115">
-        <v>22.9</v>
+        <v>31.28</v>
       </c>
       <c r="S115">
-        <v>4.78</v>
+        <v>47.34</v>
+      </c>
+      <c r="T115">
+        <v>15.42</v>
+      </c>
+      <c r="U115">
+        <v>15.42</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C116">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D116" t="s">
         <v>274</v>
       </c>
       <c r="E116" t="s">
         <v>275</v>
       </c>
       <c r="F116">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G116" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="H116">
-        <v>793.67</v>
+        <v>804.84</v>
       </c>
       <c r="I116">
-        <v>772.19</v>
+        <v>678.08</v>
       </c>
       <c r="J116">
-        <v>21.48</v>
+        <v>126.76</v>
       </c>
       <c r="K116">
         <v>6</v>
       </c>
       <c r="L116">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M116">
-        <v>172.68</v>
+        <v>218.18</v>
       </c>
       <c r="N116">
-        <v>160.79</v>
+        <v>117.71</v>
       </c>
       <c r="O116">
-        <v>136.67</v>
+        <v>116.94</v>
       </c>
       <c r="P116">
-        <v>135.44</v>
+        <v>79.71</v>
       </c>
       <c r="Q116">
-        <v>86.18</v>
+        <v>73.73</v>
       </c>
       <c r="R116">
-        <v>80.43</v>
+        <v>71.81</v>
       </c>
       <c r="S116">
-        <v>21.48</v>
+        <v>39.24</v>
+      </c>
+      <c r="T116">
+        <v>36.06</v>
+      </c>
+      <c r="U116">
+        <v>28.73</v>
+      </c>
+      <c r="V116">
+        <v>22.73</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C117">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D117" t="s">
         <v>276</v>
       </c>
       <c r="E117" t="s">
         <v>277</v>
       </c>
       <c r="F117">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G117" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H117">
-        <v>786.35</v>
+        <v>778.32</v>
       </c>
       <c r="I117">
-        <v>779.4</v>
+        <v>692.77</v>
       </c>
       <c r="J117">
-        <v>6.95</v>
+        <v>85.55</v>
       </c>
       <c r="K117">
         <v>6</v>
       </c>
       <c r="L117">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M117">
-        <v>226.74</v>
+        <v>173.83</v>
       </c>
       <c r="N117">
-        <v>209.74</v>
+        <v>159.73</v>
       </c>
       <c r="O117">
-        <v>102.89</v>
+        <v>137.57</v>
       </c>
       <c r="P117">
-        <v>96.18</v>
+        <v>79.71</v>
       </c>
       <c r="Q117">
-        <v>91.72</v>
+        <v>73.73</v>
       </c>
       <c r="R117">
-        <v>52.13</v>
+        <v>68.2</v>
       </c>
       <c r="S117">
-        <v>6.95</v>
+        <v>36.29</v>
+      </c>
+      <c r="T117">
+        <v>33.86</v>
+      </c>
+      <c r="U117">
+        <v>15.4</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C118">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D118" t="s">
         <v>278</v>
       </c>
       <c r="E118" t="s">
         <v>279</v>
       </c>
       <c r="F118">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G118" t="s">
-        <v>55</v>
+        <v>171</v>
       </c>
       <c r="H118">
-        <v>778.32</v>
+        <v>775.76</v>
       </c>
       <c r="I118">
-        <v>692.77</v>
+        <v>609.27</v>
       </c>
       <c r="J118">
-        <v>85.55</v>
+        <v>166.49</v>
       </c>
       <c r="K118">
         <v>6</v>
       </c>
       <c r="L118">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M118">
-        <v>173.83</v>
+        <v>194.0</v>
       </c>
       <c r="N118">
-        <v>159.73</v>
+        <v>142.03</v>
       </c>
       <c r="O118">
-        <v>137.57</v>
+        <v>117.71</v>
       </c>
       <c r="P118">
-        <v>79.71</v>
+        <v>63.09</v>
       </c>
       <c r="Q118">
-        <v>73.73</v>
+        <v>46.25</v>
       </c>
       <c r="R118">
-        <v>68.2</v>
+        <v>46.19</v>
       </c>
       <c r="S118">
-        <v>36.29</v>
+        <v>75.58</v>
       </c>
       <c r="T118">
-        <v>33.86</v>
+        <v>55.33</v>
       </c>
       <c r="U118">
-        <v>15.4</v>
+        <v>14.26</v>
+      </c>
+      <c r="V118">
+        <v>14.26</v>
+      </c>
+      <c r="W118">
+        <v>7.06</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C119">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D119" t="s">
         <v>280</v>
       </c>
       <c r="E119" t="s">
         <v>281</v>
       </c>
       <c r="F119">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G119" t="s">
-        <v>169</v>
+        <v>129</v>
       </c>
       <c r="H119">
-        <v>748.33</v>
+        <v>750.71</v>
       </c>
       <c r="I119">
-        <v>588.9</v>
+        <v>204.53</v>
       </c>
       <c r="J119">
-        <v>159.43</v>
+        <v>546.18</v>
       </c>
       <c r="K119">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L119">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M119">
-        <v>194.0</v>
+        <v>174.58</v>
       </c>
       <c r="N119">
-        <v>142.03</v>
-[...11 lines deleted...]
-        <v>42.72</v>
+        <v>29.95</v>
       </c>
       <c r="S119">
-        <v>75.58</v>
+        <v>193.14</v>
       </c>
       <c r="T119">
-        <v>55.33</v>
+        <v>130.79</v>
       </c>
       <c r="U119">
-        <v>14.26</v>
+        <v>100.0</v>
       </c>
       <c r="V119">
-        <v>14.26</v>
+        <v>62.91</v>
+      </c>
+      <c r="W119">
+        <v>59.34</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="C120">
-        <v>-2</v>
+        <v>31</v>
       </c>
       <c r="D120" t="s">
         <v>282</v>
       </c>
       <c r="E120" t="s">
         <v>283</v>
       </c>
       <c r="F120">
         <v>2006</v>
       </c>
       <c r="G120" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H120">
-        <v>744.39</v>
+        <v>749.3</v>
       </c>
       <c r="I120">
-        <v>744.39</v>
+        <v>641.08</v>
       </c>
       <c r="J120">
-        <v>0.0</v>
+        <v>108.22</v>
       </c>
       <c r="K120">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L120">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M120">
-        <v>187.92</v>
+        <v>256.69</v>
       </c>
       <c r="N120">
-        <v>147.75</v>
+        <v>148.73</v>
       </c>
       <c r="O120">
         <v>137.57</v>
       </c>
       <c r="P120">
-        <v>117.71</v>
-[...5 lines deleted...]
-        <v>73.73</v>
+        <v>98.09</v>
+      </c>
+      <c r="S120">
+        <v>57.94</v>
+      </c>
+      <c r="T120">
+        <v>35.73</v>
+      </c>
+      <c r="U120">
+        <v>14.55</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C121">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D121" t="s">
         <v>284</v>
       </c>
       <c r="E121" t="s">
         <v>285</v>
       </c>
       <c r="F121">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G121" t="s">
-        <v>232</v>
+        <v>63</v>
       </c>
       <c r="H121">
-        <v>718.57</v>
+        <v>746.87</v>
       </c>
       <c r="I121">
-        <v>649.91</v>
+        <v>609.15</v>
       </c>
       <c r="J121">
-        <v>68.66</v>
+        <v>137.72</v>
       </c>
       <c r="K121">
         <v>5</v>
       </c>
       <c r="L121">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M121">
-        <v>255.0</v>
+        <v>219.63</v>
       </c>
       <c r="N121">
-        <v>150.0</v>
+        <v>148.73</v>
       </c>
       <c r="O121">
-        <v>148.73</v>
+        <v>93.16</v>
       </c>
       <c r="P121">
-        <v>49.93</v>
+        <v>86.18</v>
       </c>
       <c r="Q121">
-        <v>46.25</v>
+        <v>61.45</v>
       </c>
       <c r="S121">
-        <v>53.24</v>
+        <v>36.06</v>
       </c>
       <c r="T121">
+        <v>28.73</v>
+      </c>
+      <c r="U121">
+        <v>26.69</v>
+      </c>
+      <c r="V121">
         <v>15.42</v>
+      </c>
+      <c r="W121">
+        <v>15.42</v>
+      </c>
+      <c r="X121">
+        <v>15.4</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="C122">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D122" t="s">
         <v>286</v>
       </c>
       <c r="E122" t="s">
         <v>287</v>
       </c>
       <c r="F122">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G122" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H122">
-        <v>714.77</v>
+        <v>744.39</v>
       </c>
       <c r="I122">
-        <v>678.48</v>
+        <v>744.39</v>
       </c>
       <c r="J122">
-        <v>36.29</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L122">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M122">
-        <v>203.16</v>
+        <v>187.92</v>
       </c>
       <c r="N122">
-        <v>203.16</v>
+        <v>147.75</v>
       </c>
       <c r="O122">
-        <v>138.17</v>
+        <v>137.57</v>
       </c>
       <c r="P122">
-        <v>133.99</v>
-[...2 lines deleted...]
-        <v>36.29</v>
+        <v>117.71</v>
+      </c>
+      <c r="Q122">
+        <v>79.71</v>
+      </c>
+      <c r="R122">
+        <v>73.73</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>122</v>
       </c>
       <c r="C123">
         <v>0</v>
       </c>
       <c r="D123" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
       <c r="E123" t="s">
         <v>288</v>
       </c>
       <c r="F123">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G123" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H123">
-        <v>685.63</v>
+        <v>719.18</v>
       </c>
       <c r="I123">
-        <v>577.51</v>
+        <v>668.54</v>
       </c>
       <c r="J123">
-        <v>108.12</v>
+        <v>50.64</v>
       </c>
       <c r="K123">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L123">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M123">
-        <v>218.18</v>
+        <v>237.44</v>
       </c>
       <c r="N123">
-        <v>172.68</v>
+        <v>173.83</v>
       </c>
       <c r="O123">
-        <v>73.73</v>
+        <v>143.63</v>
       </c>
       <c r="P123">
-        <v>63.09</v>
+        <v>90.74</v>
       </c>
       <c r="Q123">
-        <v>36.56</v>
-[...2 lines deleted...]
-        <v>13.27</v>
+        <v>22.9</v>
       </c>
       <c r="S123">
-        <v>42.14</v>
+        <v>45.86</v>
       </c>
       <c r="T123">
-        <v>28.54</v>
-[...5 lines deleted...]
-        <v>17.99</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C124">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D124" t="s">
         <v>289</v>
       </c>
       <c r="E124" t="s">
-        <v>207</v>
+        <v>290</v>
       </c>
       <c r="F124">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G124" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="H124">
-        <v>676.27</v>
+        <v>718.57</v>
       </c>
       <c r="I124">
-        <v>619.39</v>
+        <v>649.91</v>
       </c>
       <c r="J124">
-        <v>56.88</v>
+        <v>68.66</v>
       </c>
       <c r="K124">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L124">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M124">
-        <v>127.26</v>
+        <v>255.0</v>
       </c>
       <c r="N124">
-        <v>113.67</v>
+        <v>150.0</v>
       </c>
       <c r="O124">
-        <v>109.35</v>
+        <v>148.73</v>
       </c>
       <c r="P124">
-        <v>108.88</v>
+        <v>49.93</v>
       </c>
       <c r="Q124">
-        <v>86.18</v>
-[...2 lines deleted...]
-        <v>74.05</v>
+        <v>46.25</v>
       </c>
       <c r="S124">
-        <v>36.29</v>
+        <v>53.24</v>
       </c>
       <c r="T124">
         <v>15.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.17</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C125">
+        <v>0</v>
+      </c>
+      <c r="D125" t="s">
+        <v>291</v>
+      </c>
+      <c r="E125" t="s">
+        <v>292</v>
+      </c>
+      <c r="F125">
+        <v>2007</v>
+      </c>
+      <c r="G125" t="s">
+        <v>45</v>
+      </c>
+      <c r="H125">
+        <v>718.25</v>
+      </c>
+      <c r="I125">
+        <v>687.68</v>
+      </c>
+      <c r="J125">
+        <v>30.57</v>
+      </c>
+      <c r="K125">
+        <v>5</v>
+      </c>
+      <c r="L125">
         <v>1</v>
       </c>
-      <c r="D125" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M125">
-        <v>247.88</v>
+        <v>226.74</v>
       </c>
       <c r="N125">
-        <v>155.27</v>
+        <v>209.74</v>
       </c>
       <c r="O125">
-        <v>58.36</v>
+        <v>102.89</v>
       </c>
       <c r="P125">
-        <v>46.25</v>
+        <v>96.18</v>
       </c>
       <c r="Q125">
-        <v>33.96</v>
-[...2 lines deleted...]
-        <v>25.84</v>
+        <v>52.13</v>
       </c>
       <c r="S125">
-        <v>28.73</v>
-[...11 lines deleted...]
-        <v>5.17</v>
+        <v>30.57</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D126" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E126" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F126">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G126" t="s">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="H126">
-        <v>643.32</v>
+        <v>715.36</v>
       </c>
       <c r="I126">
-        <v>471.22</v>
+        <v>639.2</v>
       </c>
       <c r="J126">
-        <v>172.1</v>
+        <v>76.16</v>
       </c>
       <c r="K126">
         <v>6</v>
       </c>
       <c r="L126">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M126">
-        <v>126.42</v>
+        <v>247.88</v>
       </c>
       <c r="N126">
-        <v>93.16</v>
+        <v>155.27</v>
       </c>
       <c r="O126">
-        <v>86.18</v>
+        <v>83.22</v>
       </c>
       <c r="P126">
-        <v>86.18</v>
+        <v>58.36</v>
       </c>
       <c r="Q126">
-        <v>42.72</v>
+        <v>48.22</v>
       </c>
       <c r="R126">
-        <v>36.56</v>
+        <v>46.25</v>
       </c>
       <c r="S126">
-        <v>72.73</v>
+        <v>28.73</v>
       </c>
       <c r="T126">
-        <v>45.56</v>
+        <v>16.67</v>
       </c>
       <c r="U126">
-        <v>45.56</v>
+        <v>16.67</v>
       </c>
       <c r="V126">
-        <v>8.25</v>
+        <v>8.92</v>
+      </c>
+      <c r="W126">
+        <v>5.17</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E127" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F127">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G127" t="s">
         <v>26</v>
       </c>
       <c r="H127">
-        <v>629.75</v>
+        <v>714.77</v>
       </c>
       <c r="I127">
-        <v>540.8</v>
+        <v>678.48</v>
       </c>
       <c r="J127">
-        <v>88.95</v>
+        <v>36.29</v>
       </c>
       <c r="K127">
         <v>4</v>
       </c>
       <c r="L127">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M127">
-        <v>197.86</v>
+        <v>203.16</v>
       </c>
       <c r="N127">
-        <v>187.92</v>
+        <v>203.16</v>
       </c>
       <c r="O127">
-        <v>93.57</v>
+        <v>138.17</v>
       </c>
       <c r="P127">
-        <v>61.45</v>
+        <v>133.99</v>
       </c>
       <c r="S127">
-        <v>53.6</v>
-[...5 lines deleted...]
-        <v>15.16</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>128</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>296</v>
+        <v>241</v>
       </c>
       <c r="E128" t="s">
         <v>297</v>
       </c>
       <c r="F128">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G128" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H128">
-        <v>623.01</v>
+        <v>711.88</v>
       </c>
       <c r="I128">
-        <v>623.01</v>
+        <v>603.76</v>
       </c>
       <c r="J128">
-        <v>0.0</v>
+        <v>108.12</v>
       </c>
       <c r="K128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L128">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M128">
-        <v>237.44</v>
+        <v>218.18</v>
       </c>
       <c r="N128">
-        <v>183.02</v>
+        <v>172.68</v>
       </c>
       <c r="O128">
-        <v>127.26</v>
+        <v>73.73</v>
       </c>
       <c r="P128">
-        <v>39.69</v>
+        <v>63.09</v>
       </c>
       <c r="Q128">
-        <v>35.6</v>
+        <v>39.52</v>
+      </c>
+      <c r="R128">
+        <v>36.56</v>
+      </c>
+      <c r="S128">
+        <v>42.14</v>
+      </c>
+      <c r="T128">
+        <v>28.54</v>
+      </c>
+      <c r="U128">
+        <v>19.45</v>
+      </c>
+      <c r="V128">
+        <v>17.99</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C129">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D129" t="s">
         <v>298</v>
       </c>
       <c r="E129" t="s">
         <v>299</v>
       </c>
       <c r="F129">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G129" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="H129">
-        <v>622.77</v>
+        <v>703.38</v>
       </c>
       <c r="I129">
-        <v>518.12</v>
+        <v>636.75</v>
       </c>
       <c r="J129">
-        <v>104.65</v>
+        <v>66.63</v>
       </c>
       <c r="K129">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L129">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M129">
-        <v>148.73</v>
+        <v>172.68</v>
       </c>
       <c r="N129">
-        <v>100.72</v>
+        <v>160.79</v>
       </c>
       <c r="O129">
-        <v>77.64</v>
+        <v>136.67</v>
       </c>
       <c r="P129">
-        <v>73.73</v>
+        <v>86.18</v>
       </c>
       <c r="Q129">
-        <v>63.09</v>
-[...2 lines deleted...]
-        <v>54.21</v>
+        <v>80.43</v>
       </c>
       <c r="S129">
-        <v>24.58</v>
+        <v>45.15</v>
       </c>
       <c r="T129">
-        <v>21.96</v>
-[...11 lines deleted...]
-        <v>13.19</v>
+        <v>21.48</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
         <v>129</v>
       </c>
       <c r="C130">
         <v>0</v>
       </c>
       <c r="D130" t="s">
-        <v>99</v>
+        <v>300</v>
       </c>
       <c r="E130" t="s">
-        <v>300</v>
+        <v>217</v>
       </c>
       <c r="F130">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G130" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="H130">
-        <v>621.93</v>
+        <v>676.27</v>
       </c>
       <c r="I130">
-        <v>549.6</v>
+        <v>619.39</v>
       </c>
       <c r="J130">
-        <v>72.33</v>
+        <v>56.88</v>
       </c>
       <c r="K130">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L130">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M130">
-        <v>229.29</v>
+        <v>127.26</v>
       </c>
       <c r="N130">
-        <v>218.18</v>
+        <v>113.67</v>
       </c>
       <c r="O130">
-        <v>52.13</v>
+        <v>109.35</v>
       </c>
       <c r="P130">
-        <v>50.0</v>
+        <v>108.88</v>
+      </c>
+      <c r="Q130">
+        <v>86.18</v>
+      </c>
+      <c r="R130">
+        <v>74.05</v>
       </c>
       <c r="S130">
-        <v>61.45</v>
+        <v>36.29</v>
       </c>
       <c r="T130">
-        <v>10.88</v>
+        <v>15.42</v>
+      </c>
+      <c r="U130">
+        <v>5.17</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D131" t="s">
         <v>301</v>
       </c>
       <c r="E131" t="s">
         <v>302</v>
       </c>
       <c r="F131">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G131" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="H131">
-        <v>608.71</v>
+        <v>670.66</v>
       </c>
       <c r="I131">
-        <v>595.52</v>
+        <v>564.63</v>
       </c>
       <c r="J131">
-        <v>13.19</v>
+        <v>106.03</v>
       </c>
       <c r="K131">
         <v>6</v>
       </c>
       <c r="L131">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M131">
-        <v>144.85</v>
+        <v>148.73</v>
       </c>
       <c r="N131">
-        <v>127.81</v>
+        <v>100.72</v>
       </c>
       <c r="O131">
-        <v>117.71</v>
+        <v>100.72</v>
       </c>
       <c r="P131">
-        <v>105.15</v>
+        <v>77.64</v>
       </c>
       <c r="Q131">
-        <v>50.0</v>
+        <v>73.73</v>
       </c>
       <c r="R131">
-        <v>50.0</v>
+        <v>63.09</v>
       </c>
       <c r="S131">
+        <v>24.58</v>
+      </c>
+      <c r="T131">
+        <v>21.96</v>
+      </c>
+      <c r="U131">
+        <v>16.64</v>
+      </c>
+      <c r="V131">
+        <v>15.4</v>
+      </c>
+      <c r="W131">
+        <v>14.26</v>
+      </c>
+      <c r="X131">
         <v>13.19</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C132">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D132" t="s">
+        <v>79</v>
+      </c>
+      <c r="E132" t="s">
         <v>303</v>
       </c>
-      <c r="E132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G132" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H132">
-        <v>605.74</v>
+        <v>648.1</v>
       </c>
       <c r="I132">
-        <v>503.55</v>
+        <v>608.03</v>
       </c>
       <c r="J132">
-        <v>102.19</v>
+        <v>40.07</v>
       </c>
       <c r="K132">
         <v>6</v>
       </c>
       <c r="L132">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M132">
-        <v>209.74</v>
+        <v>219.63</v>
       </c>
       <c r="N132">
-        <v>93.16</v>
+        <v>159.73</v>
       </c>
       <c r="O132">
-        <v>76.98</v>
+        <v>73.73</v>
       </c>
       <c r="P132">
-        <v>71.21</v>
+        <v>73.73</v>
       </c>
       <c r="Q132">
-        <v>31.28</v>
+        <v>63.09</v>
       </c>
       <c r="R132">
-        <v>21.18</v>
+        <v>18.12</v>
       </c>
       <c r="S132">
-        <v>31.19</v>
+        <v>36.29</v>
       </c>
       <c r="T132">
-        <v>31.05</v>
-[...8 lines deleted...]
-        <v>7.97</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C133">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D133" t="s">
+        <v>304</v>
+      </c>
+      <c r="E133" t="s">
         <v>305</v>
       </c>
-      <c r="E133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G133" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H133">
-        <v>598.14</v>
+        <v>643.32</v>
       </c>
       <c r="I133">
-        <v>460.42</v>
+        <v>471.22</v>
       </c>
       <c r="J133">
-        <v>137.72</v>
+        <v>172.1</v>
       </c>
       <c r="K133">
+        <v>6</v>
+      </c>
+      <c r="L133">
         <v>4</v>
       </c>
-      <c r="L133">
-[...1 lines deleted...]
-      </c>
       <c r="M133">
-        <v>219.63</v>
+        <v>126.42</v>
       </c>
       <c r="N133">
         <v>93.16</v>
       </c>
       <c r="O133">
         <v>86.18</v>
       </c>
       <c r="P133">
-        <v>61.45</v>
+        <v>86.18</v>
+      </c>
+      <c r="Q133">
+        <v>42.72</v>
+      </c>
+      <c r="R133">
+        <v>36.56</v>
       </c>
       <c r="S133">
-        <v>36.06</v>
+        <v>72.73</v>
       </c>
       <c r="T133">
-        <v>28.73</v>
+        <v>45.56</v>
       </c>
       <c r="U133">
-        <v>26.69</v>
+        <v>45.56</v>
       </c>
       <c r="V133">
-        <v>15.42</v>
-[...5 lines deleted...]
-        <v>15.4</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>134</v>
+        <v>103</v>
       </c>
       <c r="C134">
-        <v>1</v>
+        <v>-30</v>
       </c>
       <c r="D134" t="s">
-        <v>79</v>
+        <v>306</v>
       </c>
       <c r="E134" t="s">
         <v>307</v>
       </c>
       <c r="F134">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G134" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H134">
-        <v>588.71</v>
+        <v>633.14</v>
       </c>
       <c r="I134">
-        <v>548.64</v>
+        <v>0.0</v>
       </c>
       <c r="J134">
-        <v>40.07</v>
+        <v>633.14</v>
       </c>
       <c r="K134">
+        <v>0</v>
+      </c>
+      <c r="L134">
         <v>6</v>
       </c>
-      <c r="L134">
-[...19 lines deleted...]
-      </c>
       <c r="S134">
-        <v>36.29</v>
+        <v>154.17</v>
       </c>
       <c r="T134">
-        <v>3.78</v>
+        <v>122.02</v>
+      </c>
+      <c r="U134">
+        <v>115.63</v>
+      </c>
+      <c r="V134">
+        <v>104.4</v>
+      </c>
+      <c r="W134">
+        <v>76.43</v>
+      </c>
+      <c r="X134">
+        <v>60.49</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="C135">
-        <v>-13</v>
+        <v>-2</v>
       </c>
       <c r="D135" t="s">
+        <v>99</v>
+      </c>
+      <c r="E135" t="s">
         <v>308</v>
       </c>
-      <c r="E135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G135" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="H135">
-        <v>567.37</v>
+        <v>621.93</v>
       </c>
       <c r="I135">
-        <v>226.53</v>
+        <v>549.6</v>
       </c>
       <c r="J135">
-        <v>340.84</v>
+        <v>72.33</v>
       </c>
       <c r="K135">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L135">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M135">
-        <v>121.85</v>
+        <v>229.29</v>
       </c>
       <c r="N135">
-        <v>60.93</v>
+        <v>218.18</v>
       </c>
       <c r="O135">
-        <v>43.75</v>
+        <v>52.13</v>
+      </c>
+      <c r="P135">
+        <v>50.0</v>
       </c>
       <c r="S135">
-        <v>103.52</v>
+        <v>61.45</v>
       </c>
       <c r="T135">
-        <v>73.21</v>
-[...11 lines deleted...]
-        <v>16.67</v>
+        <v>10.88</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="C136">
-        <v>27</v>
+        <v>-2</v>
       </c>
       <c r="D136" t="s">
+        <v>309</v>
+      </c>
+      <c r="E136" t="s">
         <v>310</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G136" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H136">
-        <v>564.07</v>
+        <v>617.8</v>
       </c>
       <c r="I136">
-        <v>491.58</v>
+        <v>595.07</v>
       </c>
       <c r="J136">
-        <v>72.49</v>
+        <v>22.73</v>
       </c>
       <c r="K136">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M136">
-        <v>148.73</v>
+        <v>173.83</v>
       </c>
       <c r="N136">
         <v>137.57</v>
       </c>
       <c r="O136">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
       <c r="P136">
-        <v>98.09</v>
+        <v>105.15</v>
+      </c>
+      <c r="Q136">
+        <v>36.71</v>
+      </c>
+      <c r="R136">
+        <v>32.93</v>
       </c>
       <c r="S136">
-        <v>57.94</v>
-[...2 lines deleted...]
-        <v>14.55</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C137">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D137" t="s">
+        <v>311</v>
+      </c>
+      <c r="E137" t="s">
         <v>312</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G137" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="H137">
-        <v>549.67</v>
+        <v>608.71</v>
       </c>
       <c r="I137">
-        <v>471.8</v>
+        <v>595.52</v>
       </c>
       <c r="J137">
-        <v>77.87</v>
+        <v>13.19</v>
       </c>
       <c r="K137">
         <v>6</v>
       </c>
       <c r="L137">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M137">
-        <v>186.68</v>
+        <v>144.85</v>
       </c>
       <c r="N137">
-        <v>127.26</v>
+        <v>127.81</v>
       </c>
       <c r="O137">
-        <v>49.93</v>
+        <v>117.71</v>
       </c>
       <c r="P137">
-        <v>42.72</v>
+        <v>105.15</v>
       </c>
       <c r="Q137">
-        <v>39.52</v>
+        <v>50.0</v>
       </c>
       <c r="R137">
-        <v>25.69</v>
+        <v>50.0</v>
       </c>
       <c r="S137">
-        <v>33.57</v>
-[...8 lines deleted...]
-        <v>3.24</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="C138">
-        <v>15</v>
+        <v>-2</v>
       </c>
       <c r="D138" t="s">
-        <v>121</v>
+        <v>313</v>
       </c>
       <c r="E138" t="s">
         <v>314</v>
       </c>
       <c r="F138">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G138" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H138">
-        <v>545.72</v>
+        <v>605.74</v>
       </c>
       <c r="I138">
-        <v>479.4</v>
+        <v>503.55</v>
       </c>
       <c r="J138">
-        <v>66.32</v>
+        <v>102.19</v>
       </c>
       <c r="K138">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L138">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M138">
-        <v>235.88</v>
+        <v>209.74</v>
       </c>
       <c r="N138">
-        <v>100.72</v>
+        <v>93.16</v>
       </c>
       <c r="O138">
-        <v>79.71</v>
+        <v>76.98</v>
       </c>
       <c r="P138">
-        <v>63.09</v>
+        <v>71.21</v>
+      </c>
+      <c r="Q138">
+        <v>31.28</v>
+      </c>
+      <c r="R138">
+        <v>21.18</v>
       </c>
       <c r="S138">
-        <v>62.23</v>
+        <v>31.19</v>
       </c>
       <c r="T138">
-        <v>4.09</v>
+        <v>31.05</v>
+      </c>
+      <c r="U138">
+        <v>18.79</v>
+      </c>
+      <c r="V138">
+        <v>13.19</v>
+      </c>
+      <c r="W138">
+        <v>7.97</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C139">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D139" t="s">
         <v>315</v>
       </c>
       <c r="E139" t="s">
         <v>316</v>
       </c>
       <c r="F139">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G139" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="H139">
-        <v>544.84</v>
+        <v>595.89</v>
       </c>
       <c r="I139">
-        <v>276.48</v>
+        <v>560.6</v>
       </c>
       <c r="J139">
-        <v>268.36</v>
+        <v>35.29</v>
       </c>
       <c r="K139">
         <v>5</v>
       </c>
       <c r="L139">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M139">
-        <v>80.06</v>
+        <v>203.16</v>
       </c>
       <c r="N139">
-        <v>65.87</v>
+        <v>105.15</v>
       </c>
       <c r="O139">
-        <v>56.36</v>
+        <v>95.17</v>
       </c>
       <c r="P139">
-        <v>46.25</v>
+        <v>89.97</v>
       </c>
       <c r="Q139">
-        <v>27.94</v>
+        <v>67.15</v>
       </c>
       <c r="S139">
-        <v>81.93</v>
+        <v>19.87</v>
       </c>
       <c r="T139">
-        <v>75.78</v>
-[...10 lines deleted...]
-      <c r="X139">
         <v>15.42</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
         <v>139</v>
       </c>
       <c r="C140">
         <v>0</v>
       </c>
       <c r="D140" t="s">
         <v>317</v>
       </c>
       <c r="E140" t="s">
         <v>318</v>
       </c>
       <c r="F140">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G140" t="s">
-        <v>76</v>
+        <v>253</v>
       </c>
       <c r="H140">
-        <v>541.97</v>
+        <v>589.46</v>
       </c>
       <c r="I140">
-        <v>541.97</v>
+        <v>544.79</v>
       </c>
       <c r="J140">
-        <v>0.0</v>
+        <v>44.67</v>
       </c>
       <c r="K140">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L140">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M140">
-        <v>187.92</v>
+        <v>167.86</v>
       </c>
       <c r="N140">
-        <v>148.73</v>
+        <v>166.0</v>
       </c>
       <c r="O140">
-        <v>108.88</v>
+        <v>71.21</v>
       </c>
       <c r="P140">
-        <v>96.44</v>
+        <v>50.15</v>
+      </c>
+      <c r="Q140">
+        <v>50.0</v>
+      </c>
+      <c r="R140">
+        <v>39.57</v>
+      </c>
+      <c r="S140">
+        <v>21.96</v>
+      </c>
+      <c r="T140">
+        <v>16.67</v>
+      </c>
+      <c r="U140">
+        <v>6.04</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="C141">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D141" t="s">
         <v>319</v>
       </c>
       <c r="E141" t="s">
         <v>320</v>
       </c>
       <c r="F141">
         <v>2006</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="H141">
-        <v>539.39</v>
+        <v>579.95</v>
       </c>
       <c r="I141">
-        <v>539.39</v>
+        <v>569.3</v>
       </c>
       <c r="J141">
-        <v>0.0</v>
+        <v>10.65</v>
       </c>
       <c r="K141">
         <v>6</v>
       </c>
       <c r="L141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M141">
-        <v>159.73</v>
+        <v>203.16</v>
       </c>
       <c r="N141">
-        <v>136.67</v>
+        <v>148.73</v>
       </c>
       <c r="O141">
-        <v>100.72</v>
+        <v>79.71</v>
       </c>
       <c r="P141">
-        <v>79.71</v>
+        <v>56.36</v>
       </c>
       <c r="Q141">
-        <v>31.28</v>
+        <v>49.93</v>
       </c>
       <c r="R141">
-        <v>31.28</v>
+        <v>31.41</v>
+      </c>
+      <c r="S141">
+        <v>10.65</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C142">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D142" t="s">
         <v>321</v>
       </c>
       <c r="E142" t="s">
         <v>322</v>
       </c>
       <c r="F142">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G142" t="s">
-        <v>323</v>
+        <v>26</v>
       </c>
       <c r="H142">
-        <v>534.17</v>
+        <v>573.62</v>
       </c>
       <c r="I142">
-        <v>534.17</v>
+        <v>479.35</v>
       </c>
       <c r="J142">
-        <v>0.0</v>
+        <v>94.27</v>
       </c>
       <c r="K142">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L142">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M142">
-        <v>121.52</v>
+        <v>197.86</v>
       </c>
       <c r="N142">
-        <v>118.72</v>
+        <v>187.92</v>
       </c>
       <c r="O142">
-        <v>115.63</v>
-[...8 lines deleted...]
-        <v>50.0</v>
+        <v>93.57</v>
+      </c>
+      <c r="S142">
+        <v>53.6</v>
+      </c>
+      <c r="T142">
+        <v>20.48</v>
+      </c>
+      <c r="U142">
+        <v>20.19</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C143">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D143" t="s">
+        <v>323</v>
+      </c>
+      <c r="E143" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F143">
         <v>2004</v>
       </c>
       <c r="G143" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="H143">
-        <v>532.06</v>
+        <v>549.67</v>
       </c>
       <c r="I143">
-        <v>525.7</v>
+        <v>471.8</v>
       </c>
       <c r="J143">
-        <v>6.36</v>
+        <v>77.87</v>
       </c>
       <c r="K143">
         <v>6</v>
       </c>
       <c r="L143">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M143">
-        <v>173.83</v>
+        <v>186.68</v>
       </c>
       <c r="N143">
-        <v>108.88</v>
+        <v>127.26</v>
       </c>
       <c r="O143">
-        <v>105.15</v>
+        <v>49.93</v>
       </c>
       <c r="P143">
-        <v>68.2</v>
+        <v>42.72</v>
       </c>
       <c r="Q143">
-        <v>36.71</v>
+        <v>39.52</v>
       </c>
       <c r="R143">
-        <v>32.93</v>
+        <v>25.69</v>
       </c>
       <c r="S143">
-        <v>6.36</v>
+        <v>33.57</v>
+      </c>
+      <c r="T143">
+        <v>26.8</v>
+      </c>
+      <c r="U143">
+        <v>14.26</v>
+      </c>
+      <c r="V143">
+        <v>3.24</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="C144">
-        <v>-10</v>
+        <v>-2</v>
       </c>
       <c r="D144" t="s">
+        <v>325</v>
+      </c>
+      <c r="E144" t="s">
         <v>326</v>
       </c>
-      <c r="E144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G144" t="s">
-        <v>323</v>
+        <v>83</v>
       </c>
       <c r="H144">
-        <v>524.58</v>
+        <v>544.84</v>
       </c>
       <c r="I144">
-        <v>452.33</v>
+        <v>276.48</v>
       </c>
       <c r="J144">
-        <v>72.25</v>
+        <v>268.36</v>
       </c>
       <c r="K144">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L144">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M144">
-        <v>126.42</v>
+        <v>80.06</v>
       </c>
       <c r="N144">
-        <v>125.0</v>
+        <v>65.87</v>
       </c>
       <c r="O144">
-        <v>106.95</v>
+        <v>56.36</v>
       </c>
       <c r="P144">
-        <v>93.96</v>
+        <v>46.25</v>
+      </c>
+      <c r="Q144">
+        <v>27.94</v>
       </c>
       <c r="S144">
-        <v>36.6</v>
+        <v>81.93</v>
       </c>
       <c r="T144">
-        <v>35.65</v>
+        <v>75.78</v>
+      </c>
+      <c r="U144">
+        <v>39.24</v>
+      </c>
+      <c r="V144">
+        <v>36.45</v>
+      </c>
+      <c r="W144">
+        <v>19.54</v>
+      </c>
+      <c r="X144">
+        <v>15.42</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="C145">
-        <v>43</v>
+        <v>-2</v>
       </c>
       <c r="D145" t="s">
+        <v>327</v>
+      </c>
+      <c r="E145" t="s">
         <v>328</v>
       </c>
-      <c r="E145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="G145" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="H145">
-        <v>516.18</v>
+        <v>541.97</v>
       </c>
       <c r="I145">
-        <v>470.63</v>
+        <v>541.97</v>
       </c>
       <c r="J145">
-        <v>45.55</v>
+        <v>0.0</v>
       </c>
       <c r="K145">
         <v>4</v>
       </c>
       <c r="L145">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M145">
-        <v>203.16</v>
+        <v>187.92</v>
       </c>
       <c r="N145">
-        <v>105.15</v>
+        <v>148.73</v>
       </c>
       <c r="O145">
-        <v>95.17</v>
+        <v>108.88</v>
       </c>
       <c r="P145">
-        <v>67.15</v>
-[...8 lines deleted...]
-        <v>10.26</v>
+        <v>96.44</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
         <v>143</v>
       </c>
       <c r="C146">
         <v>-2</v>
       </c>
       <c r="D146" t="s">
+        <v>329</v>
+      </c>
+      <c r="E146" t="s">
         <v>330</v>
       </c>
-      <c r="E146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G146" t="s">
-        <v>323</v>
+        <v>29</v>
       </c>
       <c r="H146">
-        <v>515.16</v>
+        <v>539.39</v>
       </c>
       <c r="I146">
-        <v>474.35</v>
+        <v>539.39</v>
       </c>
       <c r="J146">
-        <v>40.81</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L146">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M146">
-        <v>112.41</v>
+        <v>159.73</v>
       </c>
       <c r="N146">
-        <v>109.81</v>
+        <v>136.67</v>
       </c>
       <c r="O146">
-        <v>106.95</v>
+        <v>100.72</v>
       </c>
       <c r="P146">
-        <v>98.93</v>
+        <v>79.71</v>
       </c>
       <c r="Q146">
-        <v>46.25</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>31.28</v>
+      </c>
+      <c r="R146">
+        <v>31.28</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
         <v>144</v>
       </c>
       <c r="C147">
         <v>-2</v>
       </c>
       <c r="D147" t="s">
+        <v>331</v>
+      </c>
+      <c r="E147" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F147">
         <v>2004</v>
       </c>
       <c r="G147" t="s">
-        <v>60</v>
+        <v>333</v>
       </c>
       <c r="H147">
-        <v>514.51</v>
+        <v>534.17</v>
       </c>
       <c r="I147">
-        <v>483.58</v>
+        <v>534.17</v>
       </c>
       <c r="J147">
-        <v>30.93</v>
+        <v>0.0</v>
       </c>
       <c r="K147">
         <v>6</v>
       </c>
       <c r="L147">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M147">
-        <v>204.03</v>
+        <v>121.52</v>
       </c>
       <c r="N147">
-        <v>112.71</v>
+        <v>118.72</v>
       </c>
       <c r="O147">
-        <v>58.36</v>
+        <v>115.63</v>
       </c>
       <c r="P147">
-        <v>56.84</v>
+        <v>78.3</v>
       </c>
       <c r="Q147">
-        <v>30.46</v>
+        <v>50.0</v>
       </c>
       <c r="R147">
-        <v>21.18</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="C148">
-        <v>-11</v>
+        <v>-2</v>
       </c>
       <c r="D148" t="s">
         <v>334</v>
       </c>
       <c r="E148" t="s">
         <v>335</v>
       </c>
       <c r="F148">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G148" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="H148">
-        <v>514.44</v>
+        <v>524.58</v>
       </c>
       <c r="I148">
-        <v>424.14</v>
+        <v>452.33</v>
       </c>
       <c r="J148">
-        <v>90.3</v>
+        <v>72.25</v>
       </c>
       <c r="K148">
         <v>4</v>
       </c>
       <c r="L148">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M148">
-        <v>150.0</v>
+        <v>126.42</v>
       </c>
       <c r="N148">
-        <v>115.63</v>
+        <v>125.0</v>
       </c>
       <c r="O148">
-        <v>91.51</v>
+        <v>106.95</v>
       </c>
       <c r="P148">
-        <v>67.0</v>
+        <v>93.96</v>
       </c>
       <c r="S148">
-        <v>33.86</v>
+        <v>36.6</v>
       </c>
       <c r="T148">
-        <v>28.22</v>
-[...2 lines deleted...]
-        <v>28.22</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C149">
+        <v>-2</v>
+      </c>
+      <c r="D149" t="s">
+        <v>336</v>
+      </c>
+      <c r="E149" t="s">
+        <v>337</v>
+      </c>
+      <c r="F149">
+        <v>2009</v>
+      </c>
+      <c r="G149" t="s">
+        <v>333</v>
+      </c>
+      <c r="H149">
+        <v>515.16</v>
+      </c>
+      <c r="I149">
+        <v>474.35</v>
+      </c>
+      <c r="J149">
+        <v>40.81</v>
+      </c>
+      <c r="K149">
+        <v>5</v>
+      </c>
+      <c r="L149">
         <v>2</v>
       </c>
-      <c r="D149" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M149">
-        <v>203.16</v>
+        <v>112.41</v>
       </c>
       <c r="N149">
-        <v>44.6</v>
+        <v>109.81</v>
       </c>
       <c r="O149">
-        <v>28.93</v>
+        <v>106.95</v>
+      </c>
+      <c r="P149">
+        <v>98.93</v>
+      </c>
+      <c r="Q149">
+        <v>46.25</v>
       </c>
       <c r="S149">
-        <v>76.43</v>
+        <v>24.14</v>
       </c>
       <c r="T149">
-        <v>46.98</v>
-[...8 lines deleted...]
-        <v>19.45</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C150">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D150" t="s">
+        <v>338</v>
+      </c>
+      <c r="E150" t="s">
         <v>339</v>
       </c>
-      <c r="E150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G150" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H150">
-        <v>495.21</v>
+        <v>514.51</v>
       </c>
       <c r="I150">
-        <v>160.79</v>
+        <v>483.58</v>
       </c>
       <c r="J150">
-        <v>334.42</v>
+        <v>30.93</v>
       </c>
       <c r="K150">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L150">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M150">
-        <v>160.79</v>
+        <v>204.03</v>
+      </c>
+      <c r="N150">
+        <v>112.71</v>
+      </c>
+      <c r="O150">
+        <v>58.36</v>
+      </c>
+      <c r="P150">
+        <v>56.84</v>
+      </c>
+      <c r="Q150">
+        <v>30.46</v>
+      </c>
+      <c r="R150">
+        <v>21.18</v>
       </c>
       <c r="S150">
-        <v>88.57</v>
+        <v>16.67</v>
       </c>
       <c r="T150">
-        <v>67.72</v>
-[...11 lines deleted...]
-        <v>16.67</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C151">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D151" t="s">
+        <v>340</v>
+      </c>
+      <c r="E151" t="s">
         <v>341</v>
       </c>
-      <c r="E151" t="s">
+      <c r="F151">
+        <v>2006</v>
+      </c>
+      <c r="G151" t="s">
         <v>342</v>
       </c>
-      <c r="F151">
-[...4 lines deleted...]
-      </c>
       <c r="H151">
-        <v>490.61</v>
+        <v>514.44</v>
       </c>
       <c r="I151">
-        <v>467.9</v>
+        <v>424.14</v>
       </c>
       <c r="J151">
-        <v>22.71</v>
+        <v>90.3</v>
       </c>
       <c r="K151">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L151">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M151">
-        <v>167.86</v>
+        <v>150.0</v>
       </c>
       <c r="N151">
-        <v>166.0</v>
+        <v>115.63</v>
       </c>
       <c r="O151">
-        <v>65.87</v>
+        <v>91.51</v>
       </c>
       <c r="P151">
-        <v>50.15</v>
-[...5 lines deleted...]
-        <v>8.31</v>
+        <v>67.0</v>
       </c>
       <c r="S151">
-        <v>16.67</v>
+        <v>33.86</v>
       </c>
       <c r="T151">
-        <v>6.04</v>
+        <v>28.22</v>
+      </c>
+      <c r="U151">
+        <v>28.22</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C152">
-        <v>-4</v>
+        <v>6</v>
       </c>
       <c r="D152" t="s">
-        <v>153</v>
+        <v>343</v>
       </c>
       <c r="E152" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F152">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G152" t="s">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="H152">
-        <v>477.58</v>
+        <v>503.77</v>
       </c>
       <c r="I152">
-        <v>302.63</v>
+        <v>328.82</v>
       </c>
       <c r="J152">
         <v>174.95</v>
       </c>
       <c r="K152">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L152">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M152">
-        <v>86.18</v>
+        <v>203.16</v>
       </c>
       <c r="N152">
-        <v>63.09</v>
+        <v>52.13</v>
       </c>
       <c r="O152">
-        <v>58.36</v>
+        <v>44.6</v>
       </c>
       <c r="P152">
-        <v>53.98</v>
-[...5 lines deleted...]
-        <v>18.12</v>
+        <v>28.93</v>
       </c>
       <c r="S152">
-        <v>56.69</v>
+        <v>76.43</v>
       </c>
       <c r="T152">
-        <v>30.85</v>
+        <v>45.86</v>
       </c>
       <c r="U152">
-        <v>26.81</v>
+        <v>33.21</v>
       </c>
       <c r="V152">
-        <v>26.4</v>
-[...5 lines deleted...]
-        <v>13.17</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C153">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D153" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E153" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F153">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G153" t="s">
-        <v>146</v>
+        <v>210</v>
       </c>
       <c r="H153">
-        <v>472.54</v>
+        <v>474.95</v>
       </c>
       <c r="I153">
-        <v>338.59</v>
+        <v>411.04</v>
       </c>
       <c r="J153">
-        <v>133.95</v>
+        <v>63.91</v>
       </c>
       <c r="K153">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L153">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M153">
-        <v>338.59</v>
+        <v>138.75</v>
+      </c>
+      <c r="N153">
+        <v>84.65</v>
+      </c>
+      <c r="O153">
+        <v>72.43</v>
+      </c>
+      <c r="P153">
+        <v>72.43</v>
+      </c>
+      <c r="Q153">
+        <v>42.78</v>
       </c>
       <c r="S153">
-        <v>42.42</v>
+        <v>32.98</v>
       </c>
       <c r="T153">
-        <v>28.73</v>
+        <v>16.67</v>
       </c>
       <c r="U153">
-        <v>24.68</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="C154">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="D154" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E154" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F154">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G154" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="H154">
-        <v>472.16</v>
+        <v>474.57</v>
       </c>
       <c r="I154">
-        <v>0.0</v>
+        <v>353.4</v>
       </c>
       <c r="J154">
-        <v>472.16</v>
+        <v>121.17</v>
       </c>
       <c r="K154">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L154">
         <v>3</v>
       </c>
+      <c r="M154">
+        <v>203.16</v>
+      </c>
+      <c r="N154">
+        <v>52.13</v>
+      </c>
+      <c r="O154">
+        <v>35.3</v>
+      </c>
+      <c r="P154">
+        <v>27.94</v>
+      </c>
+      <c r="Q154">
+        <v>23.91</v>
+      </c>
+      <c r="R154">
+        <v>10.96</v>
+      </c>
       <c r="S154">
-        <v>263.82</v>
+        <v>70.7</v>
       </c>
       <c r="T154">
-        <v>152.86</v>
+        <v>27.74</v>
       </c>
       <c r="U154">
-        <v>55.48</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C155">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D155" t="s">
-        <v>348</v>
+        <v>241</v>
       </c>
       <c r="E155" t="s">
         <v>349</v>
       </c>
       <c r="F155">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G155" t="s">
-        <v>270</v>
+        <v>105</v>
       </c>
       <c r="H155">
-        <v>468.74</v>
+        <v>472.73</v>
       </c>
       <c r="I155">
-        <v>404.07</v>
+        <v>297.78</v>
       </c>
       <c r="J155">
-        <v>64.67</v>
+        <v>174.95</v>
       </c>
       <c r="K155">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L155">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M155">
-        <v>142.03</v>
+        <v>86.18</v>
       </c>
       <c r="N155">
-        <v>136.67</v>
+        <v>63.09</v>
       </c>
       <c r="O155">
-        <v>96.18</v>
+        <v>58.36</v>
       </c>
       <c r="P155">
-        <v>29.19</v>
+        <v>53.98</v>
+      </c>
+      <c r="Q155">
+        <v>22.9</v>
+      </c>
+      <c r="R155">
+        <v>13.27</v>
       </c>
       <c r="S155">
-        <v>64.67</v>
+        <v>56.69</v>
+      </c>
+      <c r="T155">
+        <v>30.85</v>
+      </c>
+      <c r="U155">
+        <v>26.81</v>
+      </c>
+      <c r="V155">
+        <v>26.4</v>
+      </c>
+      <c r="W155">
+        <v>21.03</v>
+      </c>
+      <c r="X155">
+        <v>13.17</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C156">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D156" t="s">
         <v>350</v>
       </c>
       <c r="E156" t="s">
         <v>351</v>
       </c>
       <c r="F156">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G156" t="s">
-        <v>352</v>
+        <v>119</v>
       </c>
       <c r="H156">
-        <v>451.5</v>
+        <v>472.16</v>
       </c>
       <c r="I156">
-        <v>451.5</v>
+        <v>0.0</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
+        <v>472.16</v>
       </c>
       <c r="K156">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L156">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>35.3</v>
+        <v>3</v>
+      </c>
+      <c r="S156">
+        <v>263.82</v>
+      </c>
+      <c r="T156">
+        <v>152.86</v>
+      </c>
+      <c r="U156">
+        <v>55.48</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="C157">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="D157" t="s">
-        <v>167</v>
+        <v>352</v>
       </c>
       <c r="E157" t="s">
         <v>353</v>
       </c>
       <c r="F157">
         <v>2004</v>
       </c>
       <c r="G157" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="H157">
-        <v>450.37</v>
+        <v>469.36</v>
       </c>
       <c r="I157">
-        <v>450.37</v>
+        <v>469.36</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>6</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
         <v>127.26</v>
       </c>
       <c r="N157">
-        <v>117.71</v>
+        <v>108.88</v>
       </c>
       <c r="O157">
-        <v>66.43</v>
+        <v>73.73</v>
       </c>
       <c r="P157">
-        <v>50.0</v>
+        <v>60.93</v>
       </c>
       <c r="Q157">
-        <v>46.25</v>
+        <v>49.93</v>
       </c>
       <c r="R157">
-        <v>42.72</v>
+        <v>48.63</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C158">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D158" t="s">
         <v>354</v>
       </c>
       <c r="E158" t="s">
         <v>355</v>
       </c>
       <c r="F158">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G158" t="s">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="H158">
-        <v>450.24</v>
+        <v>465.94</v>
       </c>
       <c r="I158">
-        <v>429.18</v>
+        <v>442.68</v>
       </c>
       <c r="J158">
-        <v>21.06</v>
+        <v>23.26</v>
       </c>
       <c r="K158">
         <v>6</v>
       </c>
       <c r="L158">
         <v>2</v>
       </c>
       <c r="M158">
-        <v>100.06</v>
+        <v>237.44</v>
       </c>
       <c r="N158">
-        <v>93.16</v>
+        <v>58.36</v>
       </c>
       <c r="O158">
-        <v>83.22</v>
+        <v>50.0</v>
       </c>
       <c r="P158">
-        <v>53.98</v>
+        <v>35.3</v>
       </c>
       <c r="Q158">
-        <v>52.57</v>
+        <v>33.81</v>
       </c>
       <c r="R158">
-        <v>46.19</v>
+        <v>27.77</v>
       </c>
       <c r="S158">
-        <v>16.64</v>
+        <v>13.19</v>
       </c>
       <c r="T158">
-        <v>4.42</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C159">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D159" t="s">
         <v>356</v>
       </c>
       <c r="E159" t="s">
         <v>357</v>
       </c>
       <c r="F159">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G159" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="H159">
-        <v>449.0</v>
+        <v>455.02</v>
       </c>
       <c r="I159">
-        <v>193.77</v>
+        <v>405.77</v>
       </c>
       <c r="J159">
-        <v>255.23</v>
+        <v>49.25</v>
       </c>
       <c r="K159">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L159">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M159">
-        <v>76.98</v>
+        <v>186.68</v>
       </c>
       <c r="N159">
-        <v>71.81</v>
+        <v>108.17</v>
       </c>
       <c r="O159">
-        <v>44.98</v>
+        <v>68.2</v>
+      </c>
+      <c r="P159">
+        <v>42.72</v>
       </c>
       <c r="S159">
-        <v>62.23</v>
-[...14 lines deleted...]
-        <v>29.99</v>
+        <v>49.25</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C160">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D160" t="s">
         <v>358</v>
       </c>
       <c r="E160" t="s">
         <v>359</v>
       </c>
       <c r="F160">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G160" t="s">
-        <v>146</v>
+        <v>360</v>
       </c>
       <c r="H160">
-        <v>446.63</v>
+        <v>451.5</v>
       </c>
       <c r="I160">
-        <v>325.46</v>
+        <v>451.5</v>
       </c>
       <c r="J160">
-        <v>121.17</v>
+        <v>0.0</v>
       </c>
       <c r="K160">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L160">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M160">
-        <v>203.16</v>
+        <v>186.68</v>
       </c>
       <c r="N160">
-        <v>52.13</v>
+        <v>172.68</v>
       </c>
       <c r="O160">
+        <v>56.84</v>
+      </c>
+      <c r="P160">
         <v>35.3</v>
-      </c>
-[...13 lines deleted...]
-        <v>22.73</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
         <v>159</v>
       </c>
       <c r="C161">
         <v>-1</v>
       </c>
       <c r="D161" t="s">
-        <v>360</v>
+        <v>169</v>
       </c>
       <c r="E161" t="s">
         <v>361</v>
       </c>
       <c r="F161">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G161" t="s">
-        <v>249</v>
+        <v>110</v>
       </c>
       <c r="H161">
-        <v>432.7</v>
+        <v>450.37</v>
       </c>
       <c r="I161">
-        <v>409.44</v>
+        <v>450.37</v>
       </c>
       <c r="J161">
-        <v>23.26</v>
+        <v>0.0</v>
       </c>
       <c r="K161">
         <v>6</v>
       </c>
       <c r="L161">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M161">
-        <v>237.44</v>
+        <v>127.26</v>
       </c>
       <c r="N161">
-        <v>58.36</v>
+        <v>117.71</v>
       </c>
       <c r="O161">
-        <v>35.3</v>
+        <v>66.43</v>
       </c>
       <c r="P161">
-        <v>33.81</v>
+        <v>50.0</v>
       </c>
       <c r="Q161">
-        <v>27.77</v>
+        <v>46.25</v>
       </c>
       <c r="R161">
-        <v>16.76</v>
-[...5 lines deleted...]
-        <v>10.07</v>
+        <v>42.72</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
         <v>160</v>
       </c>
       <c r="C162">
         <v>-1</v>
       </c>
       <c r="D162" t="s">
         <v>362</v>
       </c>
       <c r="E162" t="s">
         <v>363</v>
       </c>
       <c r="F162">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G162" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="H162">
-        <v>432.17</v>
+        <v>450.24</v>
       </c>
       <c r="I162">
-        <v>368.26</v>
+        <v>429.18</v>
       </c>
       <c r="J162">
-        <v>63.91</v>
+        <v>21.06</v>
       </c>
       <c r="K162">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L162">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M162">
-        <v>138.75</v>
+        <v>100.06</v>
       </c>
       <c r="N162">
-        <v>84.65</v>
+        <v>93.16</v>
       </c>
       <c r="O162">
-        <v>72.43</v>
+        <v>83.22</v>
       </c>
       <c r="P162">
-        <v>72.43</v>
+        <v>53.98</v>
+      </c>
+      <c r="Q162">
+        <v>52.57</v>
+      </c>
+      <c r="R162">
+        <v>46.19</v>
       </c>
       <c r="S162">
-        <v>32.98</v>
+        <v>16.64</v>
       </c>
       <c r="T162">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="C163">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="D163" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E163" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F163">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="G163" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="H163">
-        <v>430.97</v>
+        <v>444.03</v>
       </c>
       <c r="I163">
-        <v>0.0</v>
+        <v>295.58</v>
       </c>
       <c r="J163">
-        <v>430.97</v>
+        <v>148.45</v>
       </c>
       <c r="K163">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L163">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="M163">
+        <v>153.55</v>
+      </c>
+      <c r="N163">
+        <v>142.03</v>
       </c>
       <c r="S163">
-        <v>119.69</v>
+        <v>88.33</v>
       </c>
       <c r="T163">
-        <v>75.78</v>
+        <v>47.88</v>
       </c>
       <c r="U163">
-        <v>73.53</v>
-[...8 lines deleted...]
-        <v>25.44</v>
+        <v>12.24</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="C164">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D164" t="s">
-        <v>182</v>
+        <v>366</v>
       </c>
       <c r="E164" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F164">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G164" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="H164">
-        <v>414.8</v>
+        <v>433.42</v>
       </c>
       <c r="I164">
-        <v>0.0</v>
+        <v>274.84</v>
       </c>
       <c r="J164">
-        <v>414.8</v>
+        <v>158.58</v>
       </c>
       <c r="K164">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L164">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="M164">
+        <v>73.73</v>
+      </c>
+      <c r="N164">
+        <v>71.21</v>
+      </c>
+      <c r="O164">
+        <v>68.2</v>
+      </c>
+      <c r="P164">
+        <v>46.19</v>
+      </c>
+      <c r="Q164">
+        <v>15.51</v>
       </c>
       <c r="S164">
-        <v>225.73</v>
+        <v>42.42</v>
       </c>
       <c r="T164">
-        <v>96.57</v>
+        <v>42.42</v>
       </c>
       <c r="U164">
-        <v>92.5</v>
+        <v>29.99</v>
+      </c>
+      <c r="V164">
+        <v>19.45</v>
+      </c>
+      <c r="W164">
+        <v>16.67</v>
+      </c>
+      <c r="X164">
+        <v>7.63</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C165">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D165" t="s">
-        <v>366</v>
+        <v>51</v>
       </c>
       <c r="E165" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F165">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G165" t="s">
-        <v>83</v>
+        <v>213</v>
       </c>
       <c r="H165">
-        <v>400.81</v>
+        <v>432.78</v>
       </c>
       <c r="I165">
-        <v>386.55</v>
+        <v>400.69</v>
       </c>
       <c r="J165">
-        <v>14.26</v>
+        <v>32.09</v>
       </c>
       <c r="K165">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M165">
-        <v>147.75</v>
+        <v>126.42</v>
       </c>
       <c r="N165">
-        <v>97.26</v>
+        <v>93.16</v>
       </c>
       <c r="O165">
-        <v>71.21</v>
+        <v>63.09</v>
       </c>
       <c r="P165">
-        <v>48.22</v>
+        <v>50.0</v>
       </c>
       <c r="Q165">
-        <v>22.11</v>
+        <v>41.26</v>
+      </c>
+      <c r="R165">
+        <v>26.76</v>
       </c>
       <c r="S165">
-        <v>14.26</v>
+        <v>16.67</v>
+      </c>
+      <c r="T165">
+        <v>15.42</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C166">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D166" t="s">
-        <v>368</v>
+        <v>95</v>
       </c>
       <c r="E166" t="s">
         <v>369</v>
       </c>
       <c r="F166">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G166" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="H166">
-        <v>398.09</v>
+        <v>421.96</v>
       </c>
       <c r="I166">
-        <v>377.91</v>
+        <v>376.35</v>
       </c>
       <c r="J166">
-        <v>20.18</v>
+        <v>45.61</v>
       </c>
       <c r="K166">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L166">
         <v>2</v>
       </c>
       <c r="M166">
-        <v>173.83</v>
+        <v>131.38</v>
       </c>
       <c r="N166">
-        <v>93.16</v>
+        <v>127.26</v>
       </c>
       <c r="O166">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>42.72</v>
+        <v>117.71</v>
       </c>
       <c r="S166">
-        <v>14.59</v>
+        <v>24.58</v>
       </c>
       <c r="T166">
-        <v>5.59</v>
+        <v>21.03</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>165</v>
+        <v>199</v>
       </c>
       <c r="C167">
-        <v>-1</v>
+        <v>33</v>
       </c>
       <c r="D167" t="s">
         <v>370</v>
       </c>
       <c r="E167" t="s">
         <v>371</v>
       </c>
       <c r="F167">
         <v>2001</v>
       </c>
       <c r="G167" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="H167">
-        <v>396.4</v>
+        <v>416.35</v>
       </c>
       <c r="I167">
-        <v>296.61</v>
+        <v>343.14</v>
       </c>
       <c r="J167">
-        <v>99.79</v>
+        <v>73.21</v>
       </c>
       <c r="K167">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L167">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M167">
-        <v>219.63</v>
+        <v>187.92</v>
       </c>
       <c r="N167">
-        <v>76.98</v>
+        <v>137.57</v>
+      </c>
+      <c r="O167">
+        <v>17.65</v>
       </c>
       <c r="S167">
-        <v>40.96</v>
-[...8 lines deleted...]
-        <v>12.2</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C168">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D168" t="s">
-        <v>46</v>
+        <v>372</v>
       </c>
       <c r="E168" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F168">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G168" t="s">
-        <v>199</v>
+        <v>29</v>
       </c>
       <c r="H168">
-        <v>391.52</v>
+        <v>414.8</v>
       </c>
       <c r="I168">
-        <v>359.43</v>
+        <v>323.03</v>
       </c>
       <c r="J168">
-        <v>32.09</v>
+        <v>91.77</v>
       </c>
       <c r="K168">
         <v>5</v>
       </c>
       <c r="L168">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M168">
-        <v>126.42</v>
+        <v>160.79</v>
       </c>
       <c r="N168">
-        <v>93.16</v>
+        <v>46.19</v>
       </c>
       <c r="O168">
-        <v>63.09</v>
+        <v>42.72</v>
       </c>
       <c r="P168">
-        <v>50.0</v>
+        <v>39.52</v>
       </c>
       <c r="Q168">
-        <v>26.76</v>
+        <v>33.81</v>
       </c>
       <c r="S168">
-        <v>16.67</v>
+        <v>24.58</v>
       </c>
       <c r="T168">
-        <v>15.42</v>
+        <v>24.42</v>
+      </c>
+      <c r="U168">
+        <v>22.73</v>
+      </c>
+      <c r="V168">
+        <v>9.64</v>
+      </c>
+      <c r="W168">
+        <v>8.92</v>
+      </c>
+      <c r="X168">
+        <v>1.48</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C169">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D169" t="s">
-        <v>373</v>
+        <v>165</v>
       </c>
       <c r="E169" t="s">
         <v>374</v>
       </c>
       <c r="F169">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G169" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="H169">
-        <v>388.1</v>
+        <v>414.8</v>
       </c>
       <c r="I169">
-        <v>323.03</v>
+        <v>0.0</v>
       </c>
       <c r="J169">
-        <v>65.07</v>
+        <v>414.8</v>
       </c>
       <c r="K169">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L169">
-        <v>2</v>
-[...11 lines deleted...]
-        <v>49.93</v>
+        <v>3</v>
       </c>
       <c r="S169">
-        <v>39.41</v>
+        <v>225.73</v>
       </c>
       <c r="T169">
-        <v>25.66</v>
+        <v>96.57</v>
+      </c>
+      <c r="U169">
+        <v>92.5</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="C170">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D170" t="s">
         <v>375</v>
       </c>
       <c r="E170" t="s">
         <v>376</v>
       </c>
       <c r="F170">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="G170" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="H170">
-        <v>386.82</v>
+        <v>406.82</v>
       </c>
       <c r="I170">
-        <v>337.57</v>
+        <v>406.82</v>
       </c>
       <c r="J170">
-        <v>49.25</v>
+        <v>0.0</v>
       </c>
       <c r="K170">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M170">
-        <v>186.68</v>
+        <v>121.52</v>
       </c>
       <c r="N170">
-        <v>108.17</v>
+        <v>106.18</v>
       </c>
       <c r="O170">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>49.25</v>
+        <v>103.0</v>
+      </c>
+      <c r="P170">
+        <v>76.12</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C171">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D171" t="s">
         <v>377</v>
       </c>
       <c r="E171" t="s">
         <v>378</v>
       </c>
       <c r="F171">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G171" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="H171">
-        <v>376.33</v>
+        <v>404.62</v>
       </c>
       <c r="I171">
-        <v>260.17</v>
+        <v>307.89</v>
       </c>
       <c r="J171">
-        <v>116.16</v>
+        <v>96.73</v>
       </c>
       <c r="K171">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L171">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M171">
-        <v>127.26</v>
+        <v>142.03</v>
       </c>
       <c r="N171">
-        <v>71.21</v>
+        <v>136.67</v>
       </c>
       <c r="O171">
-        <v>46.19</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>29.19</v>
       </c>
       <c r="S171">
-        <v>42.42</v>
+        <v>64.67</v>
       </c>
       <c r="T171">
-        <v>29.99</v>
-[...8 lines deleted...]
-        <v>7.63</v>
+        <v>32.06</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C172">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D172" t="s">
         <v>379</v>
       </c>
       <c r="E172" t="s">
         <v>380</v>
       </c>
       <c r="F172">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="G172" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="H172">
-        <v>374.45</v>
+        <v>400.81</v>
       </c>
       <c r="I172">
-        <v>374.45</v>
+        <v>386.55</v>
       </c>
       <c r="J172">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K172">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M172">
-        <v>203.16</v>
+        <v>147.75</v>
       </c>
       <c r="N172">
-        <v>160.79</v>
+        <v>97.26</v>
       </c>
       <c r="O172">
-        <v>10.5</v>
+        <v>71.21</v>
+      </c>
+      <c r="P172">
+        <v>48.22</v>
+      </c>
+      <c r="Q172">
+        <v>22.11</v>
+      </c>
+      <c r="S172">
+        <v>14.26</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="C173">
-        <v>13</v>
+        <v>-5</v>
       </c>
       <c r="D173" t="s">
         <v>381</v>
       </c>
       <c r="E173" t="s">
         <v>382</v>
       </c>
       <c r="F173">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G173" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="H173">
-        <v>374.18</v>
+        <v>396.4</v>
       </c>
       <c r="I173">
-        <v>360.72</v>
+        <v>296.61</v>
       </c>
       <c r="J173">
-        <v>13.46</v>
+        <v>99.79</v>
       </c>
       <c r="K173">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L173">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M173">
-        <v>115.88</v>
+        <v>219.63</v>
       </c>
       <c r="N173">
-        <v>88.03</v>
-[...11 lines deleted...]
-        <v>26.76</v>
+        <v>76.98</v>
       </c>
       <c r="S173">
-        <v>13.46</v>
+        <v>40.96</v>
+      </c>
+      <c r="T173">
+        <v>29.99</v>
+      </c>
+      <c r="U173">
+        <v>16.64</v>
+      </c>
+      <c r="V173">
+        <v>12.2</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C174">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>383</v>
       </c>
       <c r="E174" t="s">
         <v>384</v>
       </c>
       <c r="F174">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G174" t="s">
-        <v>385</v>
+        <v>48</v>
       </c>
       <c r="H174">
-        <v>364.27</v>
+        <v>394.71</v>
       </c>
       <c r="I174">
-        <v>243.01</v>
+        <v>370.15</v>
       </c>
       <c r="J174">
-        <v>121.26</v>
+        <v>24.56</v>
       </c>
       <c r="K174">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L174">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M174">
-        <v>106.95</v>
+        <v>115.88</v>
       </c>
       <c r="N174">
-        <v>72.43</v>
+        <v>88.03</v>
       </c>
       <c r="O174">
-        <v>63.63</v>
+        <v>53.98</v>
+      </c>
+      <c r="P174">
+        <v>42.78</v>
+      </c>
+      <c r="Q174">
+        <v>42.72</v>
+      </c>
+      <c r="R174">
+        <v>26.76</v>
       </c>
       <c r="S174">
-        <v>46.25</v>
+        <v>13.46</v>
       </c>
       <c r="T174">
-        <v>41.67</v>
-[...5 lines deleted...]
-        <v>16.67</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="C175">
-        <v>-18</v>
+        <v>-6</v>
       </c>
       <c r="D175" t="s">
+        <v>385</v>
+      </c>
+      <c r="E175" t="s">
         <v>386</v>
       </c>
-      <c r="E175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G175" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="H175">
-        <v>363.58</v>
+        <v>394.15</v>
       </c>
       <c r="I175">
-        <v>228.34</v>
+        <v>391.96</v>
       </c>
       <c r="J175">
-        <v>135.24</v>
+        <v>2.19</v>
       </c>
       <c r="K175">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L175">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M175">
-        <v>128.34</v>
+        <v>159.73</v>
       </c>
       <c r="N175">
-        <v>50.0</v>
+        <v>93.16</v>
       </c>
       <c r="O175">
-        <v>50.0</v>
+        <v>86.18</v>
+      </c>
+      <c r="P175">
+        <v>36.56</v>
+      </c>
+      <c r="Q175">
+        <v>16.33</v>
       </c>
       <c r="S175">
-        <v>41.67</v>
-[...11 lines deleted...]
-        <v>16.67</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C176">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D176" t="s">
+        <v>387</v>
+      </c>
+      <c r="E176" t="s">
         <v>388</v>
       </c>
-      <c r="E176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F176">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G176" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="H176">
-        <v>360.31</v>
+        <v>383.5</v>
       </c>
       <c r="I176">
-        <v>252.28</v>
+        <v>377.91</v>
       </c>
       <c r="J176">
-        <v>108.03</v>
+        <v>5.59</v>
       </c>
       <c r="K176">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L176">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M176">
-        <v>159.73</v>
+        <v>173.83</v>
       </c>
       <c r="N176">
-        <v>92.55</v>
+        <v>93.16</v>
+      </c>
+      <c r="O176">
+        <v>68.2</v>
+      </c>
+      <c r="P176">
+        <v>42.72</v>
       </c>
       <c r="S176">
-        <v>49.25</v>
-[...5 lines deleted...]
-        <v>20.89</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C177">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D177" t="s">
         <v>389</v>
       </c>
       <c r="E177" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="F177">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G177" t="s">
-        <v>199</v>
+        <v>68</v>
       </c>
       <c r="H177">
-        <v>359.18</v>
+        <v>374.45</v>
       </c>
       <c r="I177">
-        <v>273.56</v>
+        <v>374.45</v>
       </c>
       <c r="J177">
-        <v>85.62</v>
+        <v>0.0</v>
       </c>
       <c r="K177">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L177">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M177">
-        <v>118.77</v>
+        <v>203.16</v>
       </c>
       <c r="N177">
-        <v>74.4</v>
+        <v>160.79</v>
       </c>
       <c r="O177">
-        <v>49.93</v>
-[...14 lines deleted...]
-        <v>3.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C178">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D178" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E178" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F178">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G178" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="H178">
-        <v>343.57</v>
+        <v>371.35</v>
       </c>
       <c r="I178">
-        <v>201.97</v>
+        <v>0.0</v>
       </c>
       <c r="J178">
-        <v>141.6</v>
+        <v>371.35</v>
       </c>
       <c r="K178">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L178">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>23.0</v>
+        <v>6</v>
       </c>
       <c r="S178">
-        <v>59.98</v>
+        <v>88.57</v>
       </c>
       <c r="T178">
-        <v>28.73</v>
+        <v>67.72</v>
       </c>
       <c r="U178">
-        <v>21.96</v>
+        <v>57.94</v>
       </c>
       <c r="V178">
-        <v>16.67</v>
+        <v>53.6</v>
       </c>
       <c r="W178">
-        <v>14.26</v>
+        <v>51.76</v>
+      </c>
+      <c r="X178">
+        <v>51.76</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C179">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D179" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E179" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F179">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="G179" t="s">
-        <v>229</v>
+        <v>395</v>
       </c>
       <c r="H179">
-        <v>342.21</v>
+        <v>364.27</v>
       </c>
       <c r="I179">
-        <v>342.21</v>
+        <v>243.01</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>121.26</v>
       </c>
       <c r="K179">
         <v>3</v>
       </c>
       <c r="L179">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M179">
-        <v>125.0</v>
+        <v>106.95</v>
       </c>
       <c r="N179">
-        <v>115.63</v>
+        <v>72.43</v>
       </c>
       <c r="O179">
-        <v>101.58</v>
+        <v>63.63</v>
+      </c>
+      <c r="S179">
+        <v>46.25</v>
+      </c>
+      <c r="T179">
+        <v>41.67</v>
+      </c>
+      <c r="U179">
+        <v>16.67</v>
+      </c>
+      <c r="V179">
+        <v>16.67</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C180">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D180" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E180" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F180">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G180" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="H180">
-        <v>341.54</v>
+        <v>363.58</v>
       </c>
       <c r="I180">
-        <v>334.31</v>
+        <v>228.34</v>
       </c>
       <c r="J180">
-        <v>7.23</v>
+        <v>135.24</v>
       </c>
       <c r="K180">
+        <v>3</v>
+      </c>
+      <c r="L180">
         <v>5</v>
       </c>
-      <c r="L180">
-[...1 lines deleted...]
-      </c>
       <c r="M180">
-        <v>127.26</v>
+        <v>128.34</v>
       </c>
       <c r="N180">
-        <v>73.73</v>
+        <v>50.0</v>
       </c>
       <c r="O180">
-        <v>60.93</v>
-[...5 lines deleted...]
-        <v>23.76</v>
+        <v>50.0</v>
       </c>
       <c r="S180">
-        <v>7.23</v>
+        <v>41.67</v>
+      </c>
+      <c r="T180">
+        <v>39.57</v>
+      </c>
+      <c r="U180">
+        <v>20.66</v>
+      </c>
+      <c r="V180">
+        <v>16.67</v>
+      </c>
+      <c r="W180">
+        <v>16.67</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C181">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D181" t="s">
-        <v>167</v>
+        <v>398</v>
       </c>
       <c r="E181" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="F181">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="G181" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="H181">
-        <v>332.23</v>
+        <v>360.31</v>
       </c>
       <c r="I181">
-        <v>312.94</v>
+        <v>252.28</v>
       </c>
       <c r="J181">
-        <v>19.29</v>
+        <v>108.03</v>
       </c>
       <c r="K181">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L181">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M181">
-        <v>128.34</v>
+        <v>159.73</v>
       </c>
       <c r="N181">
-        <v>91.72</v>
-[...8 lines deleted...]
-        <v>18.51</v>
+        <v>92.55</v>
       </c>
       <c r="S181">
-        <v>15.42</v>
+        <v>49.25</v>
       </c>
       <c r="T181">
-        <v>3.87</v>
+        <v>37.89</v>
+      </c>
+      <c r="U181">
+        <v>20.89</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C182">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D182" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E182" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
       <c r="F182">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="G182" t="s">
-        <v>26</v>
+        <v>213</v>
       </c>
       <c r="H182">
-        <v>329.77</v>
+        <v>359.18</v>
       </c>
       <c r="I182">
-        <v>0.0</v>
+        <v>273.56</v>
       </c>
       <c r="J182">
-        <v>329.77</v>
+        <v>85.62</v>
       </c>
       <c r="K182">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L182">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="M182">
+        <v>118.77</v>
+      </c>
+      <c r="N182">
+        <v>74.4</v>
+      </c>
+      <c r="O182">
+        <v>49.93</v>
+      </c>
+      <c r="P182">
+        <v>30.46</v>
       </c>
       <c r="S182">
-        <v>329.77</v>
+        <v>33.35</v>
+      </c>
+      <c r="T182">
+        <v>33.35</v>
+      </c>
+      <c r="U182">
+        <v>15.42</v>
+      </c>
+      <c r="V182">
+        <v>3.5</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>182</v>
+        <v>222</v>
       </c>
       <c r="C183">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="D183" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E183" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F183">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G183" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="H183">
-        <v>322.3</v>
+        <v>353.85</v>
       </c>
       <c r="I183">
-        <v>300.4</v>
+        <v>334.5</v>
       </c>
       <c r="J183">
-        <v>21.9</v>
+        <v>19.35</v>
       </c>
       <c r="K183">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L183">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M183">
-        <v>148.73</v>
+        <v>160.79</v>
       </c>
       <c r="N183">
-        <v>56.36</v>
+        <v>68.2</v>
       </c>
       <c r="O183">
-        <v>49.93</v>
+        <v>44.6</v>
       </c>
       <c r="P183">
-        <v>31.41</v>
+        <v>33.81</v>
       </c>
       <c r="Q183">
-        <v>13.97</v>
+        <v>18.12</v>
+      </c>
+      <c r="R183">
+        <v>8.98</v>
       </c>
       <c r="S183">
-        <v>10.65</v>
+        <v>10.43</v>
       </c>
       <c r="T183">
-        <v>5.95</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C184">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D184" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E184" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F184">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="G184" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="H184">
-        <v>321.23</v>
+        <v>348.02</v>
       </c>
       <c r="I184">
-        <v>321.23</v>
+        <v>121.96</v>
       </c>
       <c r="J184">
-        <v>0.0</v>
+        <v>226.06</v>
       </c>
       <c r="K184">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L184">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M184">
-        <v>142.41</v>
+        <v>76.98</v>
       </c>
       <c r="N184">
-        <v>132.86</v>
-[...5 lines deleted...]
-        <v>10.96</v>
+        <v>44.98</v>
+      </c>
+      <c r="S184">
+        <v>62.23</v>
+      </c>
+      <c r="T184">
+        <v>50.0</v>
+      </c>
+      <c r="U184">
+        <v>31.05</v>
+      </c>
+      <c r="V184">
+        <v>29.99</v>
+      </c>
+      <c r="W184">
+        <v>28.85</v>
+      </c>
+      <c r="X184">
+        <v>23.94</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C185">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D185" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E185" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F185">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G185" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="H185">
-        <v>317.46</v>
+        <v>343.57</v>
       </c>
       <c r="I185">
-        <v>232.52</v>
+        <v>201.97</v>
       </c>
       <c r="J185">
-        <v>84.94</v>
+        <v>141.6</v>
       </c>
       <c r="K185">
         <v>3</v>
       </c>
       <c r="L185">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M185">
-        <v>100.72</v>
+        <v>142.41</v>
       </c>
       <c r="N185">
-        <v>85.61</v>
+        <v>36.56</v>
       </c>
       <c r="O185">
-        <v>46.19</v>
+        <v>23.0</v>
       </c>
       <c r="S185">
-        <v>57.56</v>
+        <v>59.98</v>
       </c>
       <c r="T185">
-        <v>22.73</v>
+        <v>28.73</v>
       </c>
       <c r="U185">
-        <v>2.77</v>
+        <v>21.96</v>
       </c>
       <c r="V185">
-        <v>1.88</v>
+        <v>16.67</v>
+      </c>
+      <c r="W185">
+        <v>14.26</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C186">
+        <v>-4</v>
+      </c>
+      <c r="D186" t="s">
+        <v>406</v>
+      </c>
+      <c r="E186" t="s">
+        <v>407</v>
+      </c>
+      <c r="F186">
+        <v>2010</v>
+      </c>
+      <c r="G186" t="s">
+        <v>210</v>
+      </c>
+      <c r="H186">
+        <v>342.21</v>
+      </c>
+      <c r="I186">
+        <v>342.21</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
         <v>3</v>
       </c>
-      <c r="D186" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L186">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M186">
-        <v>148.73</v>
+        <v>125.0</v>
       </c>
       <c r="N186">
-        <v>36.6</v>
+        <v>115.63</v>
       </c>
       <c r="O186">
-        <v>22.3</v>
-[...17 lines deleted...]
-        <v>4.42</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
         <v>189</v>
       </c>
       <c r="C187">
         <v>3</v>
       </c>
       <c r="D187" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E187" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="F187">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G187" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="H187">
-        <v>308.88</v>
+        <v>340.52</v>
       </c>
       <c r="I187">
-        <v>186.87</v>
+        <v>291.48</v>
       </c>
       <c r="J187">
-        <v>122.01</v>
+        <v>49.04</v>
       </c>
       <c r="K187">
+        <v>6</v>
+      </c>
+      <c r="L187">
         <v>3</v>
       </c>
-      <c r="L187">
-[...1 lines deleted...]
-      </c>
       <c r="M187">
-        <v>83.22</v>
+        <v>100.06</v>
       </c>
       <c r="N187">
-        <v>60.93</v>
+        <v>53.98</v>
       </c>
       <c r="O187">
-        <v>42.72</v>
+        <v>39.57</v>
+      </c>
+      <c r="P187">
+        <v>36.56</v>
+      </c>
+      <c r="Q187">
+        <v>36.56</v>
+      </c>
+      <c r="R187">
+        <v>24.75</v>
       </c>
       <c r="S187">
-        <v>85.56</v>
+        <v>17.99</v>
       </c>
       <c r="T187">
-        <v>36.45</v>
+        <v>17.88</v>
+      </c>
+      <c r="U187">
+        <v>13.17</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="C188">
-        <v>-17</v>
+        <v>10</v>
       </c>
       <c r="D188" t="s">
-        <v>282</v>
+        <v>410</v>
       </c>
       <c r="E188" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F188">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G188" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H188">
-        <v>308.83</v>
+        <v>337.78</v>
       </c>
       <c r="I188">
-        <v>92.02</v>
+        <v>217.8</v>
       </c>
       <c r="J188">
-        <v>216.81</v>
+        <v>119.98</v>
       </c>
       <c r="K188">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L188">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M188">
-        <v>63.09</v>
+        <v>127.26</v>
       </c>
       <c r="N188">
-        <v>28.93</v>
+        <v>53.98</v>
+      </c>
+      <c r="O188">
+        <v>36.56</v>
       </c>
       <c r="S188">
-        <v>78.63</v>
+        <v>62.23</v>
       </c>
       <c r="T188">
-        <v>72.73</v>
+        <v>45.56</v>
       </c>
       <c r="U188">
-        <v>33.57</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>12.19</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="C189">
-        <v>2</v>
+        <v>-6</v>
       </c>
       <c r="D189" t="s">
-        <v>90</v>
+        <v>412</v>
       </c>
       <c r="E189" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F189">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G189" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="H189">
-        <v>308.57</v>
+        <v>336.34</v>
       </c>
       <c r="I189">
-        <v>249.09</v>
+        <v>245.39</v>
       </c>
       <c r="J189">
-        <v>59.48</v>
+        <v>90.95</v>
       </c>
       <c r="K189">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L189">
         <v>3</v>
       </c>
       <c r="M189">
-        <v>131.38</v>
+        <v>127.26</v>
       </c>
       <c r="N189">
-        <v>117.71</v>
+        <v>68.2</v>
+      </c>
+      <c r="O189">
+        <v>49.93</v>
       </c>
       <c r="S189">
-        <v>24.58</v>
+        <v>39.41</v>
       </c>
       <c r="T189">
-        <v>21.03</v>
+        <v>25.88</v>
       </c>
       <c r="U189">
-        <v>13.87</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C190">
-        <v>-13</v>
+        <v>-6</v>
       </c>
       <c r="D190" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E190" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="F190">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="G190" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="H190">
-        <v>308.34</v>
+        <v>321.23</v>
       </c>
       <c r="I190">
-        <v>248.43</v>
+        <v>321.23</v>
       </c>
       <c r="J190">
-        <v>59.91</v>
+        <v>0.0</v>
       </c>
       <c r="K190">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L190">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M190">
-        <v>155.27</v>
+        <v>142.41</v>
       </c>
       <c r="N190">
-        <v>93.16</v>
-[...5 lines deleted...]
-        <v>22.73</v>
+        <v>132.86</v>
+      </c>
+      <c r="O190">
+        <v>35.0</v>
+      </c>
+      <c r="P190">
+        <v>10.96</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="C191">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D191" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E191" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="F191">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G191" t="s">
-        <v>385</v>
+        <v>29</v>
       </c>
       <c r="H191">
-        <v>303.21</v>
+        <v>317.46</v>
       </c>
       <c r="I191">
-        <v>220.17</v>
+        <v>232.52</v>
       </c>
       <c r="J191">
-        <v>83.04</v>
+        <v>84.94</v>
       </c>
       <c r="K191">
         <v>3</v>
       </c>
       <c r="L191">
         <v>4</v>
       </c>
       <c r="M191">
-        <v>91.51</v>
+        <v>100.72</v>
       </c>
       <c r="N191">
-        <v>78.3</v>
+        <v>85.61</v>
       </c>
       <c r="O191">
-        <v>50.36</v>
+        <v>46.19</v>
       </c>
       <c r="S191">
-        <v>26.1</v>
+        <v>57.56</v>
       </c>
       <c r="T191">
-        <v>26.1</v>
+        <v>22.73</v>
       </c>
       <c r="U191">
-        <v>15.42</v>
+        <v>2.77</v>
       </c>
       <c r="V191">
-        <v>15.42</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C192">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D192" t="s">
-        <v>414</v>
+        <v>169</v>
       </c>
       <c r="E192" t="s">
-        <v>415</v>
+        <v>39</v>
       </c>
       <c r="F192">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G192" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H192">
-        <v>303.16</v>
+        <v>315.98</v>
       </c>
       <c r="I192">
-        <v>235.97</v>
+        <v>288.57</v>
       </c>
       <c r="J192">
-        <v>67.19</v>
+        <v>27.41</v>
       </c>
       <c r="K192">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L192">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M192">
-        <v>73.73</v>
+        <v>128.34</v>
       </c>
       <c r="N192">
-        <v>46.19</v>
+        <v>91.72</v>
       </c>
       <c r="O192">
-        <v>42.72</v>
+        <v>50.0</v>
       </c>
       <c r="P192">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>33.81</v>
+        <v>18.51</v>
       </c>
       <c r="S192">
-        <v>24.42</v>
+        <v>15.42</v>
       </c>
       <c r="T192">
-        <v>22.73</v>
+        <v>8.12</v>
       </c>
       <c r="U192">
-        <v>9.64</v>
-[...5 lines deleted...]
-        <v>1.48</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="C193">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D193" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E193" t="s">
-        <v>417</v>
+        <v>302</v>
       </c>
       <c r="F193">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G193" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="H193">
-        <v>302.65</v>
+        <v>314.09</v>
       </c>
       <c r="I193">
-        <v>302.65</v>
+        <v>225.87</v>
       </c>
       <c r="J193">
-        <v>0.0</v>
+        <v>88.22</v>
       </c>
       <c r="K193">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L193">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M193">
-        <v>158.29</v>
+        <v>86.18</v>
       </c>
       <c r="N193">
-        <v>100.72</v>
+        <v>53.98</v>
       </c>
       <c r="O193">
-        <v>43.64</v>
+        <v>46.19</v>
+      </c>
+      <c r="P193">
+        <v>39.52</v>
+      </c>
+      <c r="S193">
+        <v>49.58</v>
+      </c>
+      <c r="T193">
+        <v>14.24</v>
+      </c>
+      <c r="U193">
+        <v>12.2</v>
+      </c>
+      <c r="V193">
+        <v>12.2</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="C194">
-        <v>2</v>
+        <v>-7</v>
       </c>
       <c r="D194" t="s">
-        <v>418</v>
+        <v>345</v>
       </c>
       <c r="E194" t="s">
         <v>419</v>
       </c>
       <c r="F194">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="G194" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="H194">
-        <v>302.0</v>
+        <v>311.28</v>
       </c>
       <c r="I194">
-        <v>153.55</v>
+        <v>0.0</v>
       </c>
       <c r="J194">
-        <v>148.45</v>
+        <v>311.28</v>
       </c>
       <c r="K194">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L194">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>153.55</v>
+        <v>5</v>
       </c>
       <c r="S194">
-        <v>88.33</v>
+        <v>75.78</v>
       </c>
       <c r="T194">
-        <v>47.88</v>
+        <v>73.53</v>
       </c>
       <c r="U194">
-        <v>12.24</v>
+        <v>70.1</v>
+      </c>
+      <c r="V194">
+        <v>66.43</v>
+      </c>
+      <c r="W194">
+        <v>25.44</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C195">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="D195" t="s">
         <v>420</v>
       </c>
       <c r="E195" t="s">
         <v>421</v>
       </c>
       <c r="F195">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G195" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H195">
-        <v>300.99</v>
+        <v>310.59</v>
       </c>
       <c r="I195">
-        <v>298.8</v>
+        <v>228.26</v>
       </c>
       <c r="J195">
-        <v>2.19</v>
+        <v>82.33</v>
       </c>
       <c r="K195">
         <v>4</v>
       </c>
       <c r="L195">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M195">
-        <v>159.73</v>
+        <v>148.73</v>
       </c>
       <c r="N195">
-        <v>86.18</v>
+        <v>36.6</v>
       </c>
       <c r="O195">
-        <v>36.56</v>
+        <v>22.3</v>
       </c>
       <c r="P195">
-        <v>16.33</v>
+        <v>20.63</v>
       </c>
       <c r="S195">
-        <v>2.19</v>
+        <v>42.14</v>
+      </c>
+      <c r="T195">
+        <v>14.26</v>
+      </c>
+      <c r="U195">
+        <v>12.2</v>
+      </c>
+      <c r="V195">
+        <v>9.31</v>
+      </c>
+      <c r="W195">
+        <v>4.42</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="C196">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="D196" t="s">
+        <v>261</v>
+      </c>
+      <c r="E196" t="s">
         <v>422</v>
       </c>
-      <c r="E196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G196" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="H196">
-        <v>299.52</v>
+        <v>308.88</v>
       </c>
       <c r="I196">
-        <v>119.8</v>
+        <v>186.87</v>
       </c>
       <c r="J196">
-        <v>179.72</v>
+        <v>122.01</v>
       </c>
       <c r="K196">
         <v>3</v>
       </c>
       <c r="L196">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M196">
-        <v>63.09</v>
+        <v>83.22</v>
       </c>
       <c r="N196">
-        <v>33.81</v>
+        <v>60.93</v>
       </c>
       <c r="O196">
-        <v>22.9</v>
+        <v>42.72</v>
       </c>
       <c r="S196">
-        <v>53.24</v>
+        <v>85.56</v>
       </c>
       <c r="T196">
-        <v>40.96</v>
-[...11 lines deleted...]
-        <v>12.48</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C197">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D197" t="s">
+        <v>423</v>
+      </c>
+      <c r="E197" t="s">
         <v>424</v>
       </c>
-      <c r="E197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G197" t="s">
-        <v>55</v>
+        <v>395</v>
       </c>
       <c r="H197">
-        <v>296.46</v>
+        <v>303.21</v>
       </c>
       <c r="I197">
-        <v>254.87</v>
+        <v>220.17</v>
       </c>
       <c r="J197">
-        <v>41.59</v>
+        <v>83.04</v>
       </c>
       <c r="K197">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L197">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M197">
-        <v>100.06</v>
+        <v>91.51</v>
       </c>
       <c r="N197">
-        <v>53.98</v>
+        <v>78.3</v>
       </c>
       <c r="O197">
-        <v>39.52</v>
-[...5 lines deleted...]
-        <v>24.75</v>
+        <v>50.36</v>
       </c>
       <c r="S197">
-        <v>17.99</v>
+        <v>26.1</v>
       </c>
       <c r="T197">
-        <v>17.88</v>
+        <v>26.1</v>
       </c>
       <c r="U197">
-        <v>5.72</v>
+        <v>15.42</v>
+      </c>
+      <c r="V197">
+        <v>15.42</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C198">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D198" t="s">
+        <v>425</v>
+      </c>
+      <c r="E198" t="s">
         <v>426</v>
       </c>
-      <c r="E198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="G198" t="s">
-        <v>199</v>
+        <v>60</v>
       </c>
       <c r="H198">
-        <v>285.3</v>
+        <v>302.65</v>
       </c>
       <c r="I198">
-        <v>285.3</v>
+        <v>302.65</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198">
         <v>3</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>106.18</v>
+        <v>158.29</v>
       </c>
       <c r="N198">
-        <v>103.0</v>
+        <v>100.72</v>
       </c>
       <c r="O198">
-        <v>76.12</v>
+        <v>43.64</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="C199">
-        <v>-12</v>
+        <v>-5</v>
       </c>
       <c r="D199" t="s">
+        <v>427</v>
+      </c>
+      <c r="E199" t="s">
         <v>428</v>
       </c>
-      <c r="E199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G199" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H199">
-        <v>285.16</v>
+        <v>295.65</v>
       </c>
       <c r="I199">
-        <v>174.12</v>
+        <v>119.8</v>
       </c>
       <c r="J199">
-        <v>111.04</v>
+        <v>175.85</v>
       </c>
       <c r="K199">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L199">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M199">
-        <v>132.86</v>
+        <v>63.09</v>
       </c>
       <c r="N199">
-        <v>41.26</v>
+        <v>33.81</v>
+      </c>
+      <c r="O199">
+        <v>22.9</v>
       </c>
       <c r="S199">
-        <v>29.99</v>
+        <v>53.24</v>
       </c>
       <c r="T199">
-        <v>23.74</v>
+        <v>40.96</v>
       </c>
       <c r="U199">
-        <v>23.29</v>
+        <v>31.05</v>
       </c>
       <c r="V199">
-        <v>17.38</v>
+        <v>26.57</v>
       </c>
       <c r="W199">
-        <v>16.64</v>
+        <v>15.42</v>
+      </c>
+      <c r="X199">
+        <v>8.61</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>199</v>
+        <v>263</v>
       </c>
       <c r="C200">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="D200" t="s">
-        <v>430</v>
+        <v>27</v>
       </c>
       <c r="E200" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F200">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="G200" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="H200">
-        <v>282.36</v>
+        <v>289.56</v>
       </c>
       <c r="I200">
-        <v>282.36</v>
+        <v>211.69</v>
       </c>
       <c r="J200">
-        <v>0.0</v>
+        <v>77.87</v>
       </c>
       <c r="K200">
+        <v>3</v>
+      </c>
+      <c r="L200">
         <v>2</v>
       </c>
-      <c r="L200">
-[...1 lines deleted...]
-      </c>
       <c r="M200">
-        <v>171.13</v>
+        <v>173.83</v>
       </c>
       <c r="N200">
-        <v>111.23</v>
+        <v>31.28</v>
+      </c>
+      <c r="O200">
+        <v>6.58</v>
+      </c>
+      <c r="S200">
+        <v>52.76</v>
+      </c>
+      <c r="T200">
+        <v>25.11</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C201">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D201" t="s">
-        <v>432</v>
+        <v>286</v>
       </c>
       <c r="E201" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="F201">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G201" t="s">
-        <v>434</v>
+        <v>55</v>
       </c>
       <c r="H201">
-        <v>282.22</v>
+        <v>284.76</v>
       </c>
       <c r="I201">
-        <v>205.16</v>
+        <v>63.09</v>
       </c>
       <c r="J201">
-        <v>77.06</v>
+        <v>221.67</v>
       </c>
       <c r="K201">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L201">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M201">
-        <v>150.0</v>
-[...5 lines deleted...]
-        <v>24.37</v>
+        <v>63.09</v>
       </c>
       <c r="S201">
-        <v>46.25</v>
+        <v>78.63</v>
       </c>
       <c r="T201">
-        <v>22.38</v>
+        <v>72.73</v>
       </c>
       <c r="U201">
-        <v>8.43</v>
+        <v>33.57</v>
+      </c>
+      <c r="V201">
+        <v>16.67</v>
+      </c>
+      <c r="W201">
+        <v>10.43</v>
+      </c>
+      <c r="X201">
+        <v>9.64</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C202">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D202" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E202" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="F202">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="G202" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H202">
-        <v>278.78</v>
+        <v>282.36</v>
       </c>
       <c r="I202">
-        <v>205.57</v>
+        <v>282.36</v>
       </c>
       <c r="J202">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K202">
         <v>2</v>
       </c>
       <c r="L202">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M202">
-        <v>187.92</v>
+        <v>171.13</v>
       </c>
       <c r="N202">
-        <v>17.65</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>111.23</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="C203">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D203" t="s">
-        <v>437</v>
+        <v>241</v>
       </c>
       <c r="E203" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="F203">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G203" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="H203">
-        <v>277.08</v>
+        <v>280.98</v>
       </c>
       <c r="I203">
-        <v>248.39</v>
+        <v>280.98</v>
       </c>
       <c r="J203">
-        <v>28.69</v>
+        <v>0.0</v>
       </c>
       <c r="K203">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L203">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M203">
-        <v>79.71</v>
+        <v>160.79</v>
       </c>
       <c r="N203">
-        <v>63.09</v>
+        <v>46.19</v>
       </c>
       <c r="O203">
         <v>42.72</v>
       </c>
       <c r="P203">
-        <v>33.81</v>
-[...11 lines deleted...]
-        <v>4.42</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>238</v>
+        <v>200</v>
       </c>
       <c r="C204">
-        <v>35</v>
+        <v>-3</v>
       </c>
       <c r="D204" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E204" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="F204">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G204" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="H204">
-        <v>274.53</v>
+        <v>277.08</v>
       </c>
       <c r="I204">
-        <v>274.53</v>
+        <v>248.39</v>
       </c>
       <c r="J204">
-        <v>0.0</v>
+        <v>28.69</v>
       </c>
       <c r="K204">
+        <v>5</v>
+      </c>
+      <c r="L204">
         <v>3</v>
       </c>
-      <c r="L204">
-[...1 lines deleted...]
-      </c>
       <c r="M204">
-        <v>125.28</v>
+        <v>79.71</v>
       </c>
       <c r="N204">
-        <v>108.88</v>
+        <v>63.09</v>
       </c>
       <c r="O204">
-        <v>40.37</v>
+        <v>42.72</v>
+      </c>
+      <c r="P204">
+        <v>33.81</v>
+      </c>
+      <c r="Q204">
+        <v>29.06</v>
+      </c>
+      <c r="S204">
+        <v>16.64</v>
+      </c>
+      <c r="T204">
+        <v>7.63</v>
+      </c>
+      <c r="U204">
+        <v>4.42</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C205">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D205" t="s">
-        <v>61</v>
+        <v>436</v>
       </c>
       <c r="E205" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="F205">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G205" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="H205">
-        <v>273.05</v>
+        <v>274.53</v>
       </c>
       <c r="I205">
-        <v>247.58</v>
+        <v>274.53</v>
       </c>
       <c r="J205">
-        <v>25.47</v>
+        <v>0.0</v>
       </c>
       <c r="K205">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L205">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M205">
-        <v>117.71</v>
+        <v>125.28</v>
       </c>
       <c r="N205">
-        <v>72.59</v>
+        <v>108.88</v>
       </c>
       <c r="O205">
-        <v>35.3</v>
-[...11 lines deleted...]
-        <v>3.78</v>
+        <v>40.37</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C206">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D206" t="s">
-        <v>442</v>
+        <v>315</v>
       </c>
       <c r="E206" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="F206">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G206" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="H206">
-        <v>270.94</v>
+        <v>273.82</v>
       </c>
       <c r="I206">
-        <v>228.16</v>
+        <v>154.7</v>
       </c>
       <c r="J206">
-        <v>42.78</v>
+        <v>119.12</v>
       </c>
       <c r="K206">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L206">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M206">
-        <v>84.65</v>
+        <v>100.72</v>
       </c>
       <c r="N206">
-        <v>84.65</v>
-[...2 lines deleted...]
-        <v>58.86</v>
+        <v>53.98</v>
       </c>
       <c r="S206">
-        <v>42.78</v>
+        <v>53.24</v>
+      </c>
+      <c r="T206">
+        <v>38.98</v>
+      </c>
+      <c r="U206">
+        <v>13.17</v>
+      </c>
+      <c r="V206">
+        <v>9.64</v>
+      </c>
+      <c r="W206">
+        <v>4.09</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C207">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D207" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="E207" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="F207">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G207" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="H207">
-        <v>270.52</v>
+        <v>270.94</v>
       </c>
       <c r="I207">
-        <v>116.21</v>
+        <v>228.16</v>
       </c>
       <c r="J207">
-        <v>154.31</v>
+        <v>42.78</v>
       </c>
       <c r="K207">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L207">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M207">
-        <v>50.0</v>
+        <v>84.65</v>
       </c>
       <c r="N207">
-        <v>46.19</v>
+        <v>84.65</v>
       </c>
       <c r="O207">
-        <v>12.33</v>
-[...2 lines deleted...]
-        <v>7.69</v>
+        <v>58.86</v>
       </c>
       <c r="S207">
-        <v>42.42</v>
-[...14 lines deleted...]
-        <v>14.26</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C208">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D208" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="E208" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F208">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="G208" t="s">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="H208">
-        <v>270.44</v>
+        <v>270.52</v>
       </c>
       <c r="I208">
-        <v>0.0</v>
+        <v>116.21</v>
       </c>
       <c r="J208">
-        <v>270.44</v>
+        <v>154.31</v>
       </c>
       <c r="K208">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L208">
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="M208">
+        <v>50.0</v>
+      </c>
+      <c r="N208">
+        <v>46.19</v>
+      </c>
+      <c r="O208">
+        <v>12.33</v>
+      </c>
+      <c r="P208">
+        <v>7.69</v>
       </c>
       <c r="S208">
-        <v>85.0</v>
+        <v>42.42</v>
       </c>
       <c r="T208">
-        <v>85.0</v>
+        <v>36.6</v>
       </c>
       <c r="U208">
-        <v>64.15</v>
+        <v>24.58</v>
       </c>
       <c r="V208">
-        <v>36.29</v>
+        <v>21.03</v>
+      </c>
+      <c r="W208">
+        <v>15.42</v>
+      </c>
+      <c r="X208">
+        <v>14.26</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C209">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D209" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="E209" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="F209">
         <v>2004</v>
       </c>
       <c r="G209" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="H209">
         <v>267.03</v>
       </c>
       <c r="I209">
         <v>232.5</v>
       </c>
       <c r="J209">
         <v>34.53</v>
       </c>
       <c r="K209">
         <v>4</v>
       </c>
       <c r="L209">
         <v>2</v>
       </c>
       <c r="M209">
         <v>91.51</v>
       </c>
       <c r="N209">
         <v>80.39</v>
       </c>
       <c r="O209">
         <v>50.0</v>
       </c>
       <c r="P209">
         <v>10.6</v>
       </c>
       <c r="S209">
         <v>19.11</v>
       </c>
       <c r="T209">
         <v>15.42</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C210">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D210" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="E210" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F210">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G210" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="H210">
-        <v>259.89</v>
+        <v>254.35</v>
       </c>
       <c r="I210">
-        <v>196.15</v>
+        <v>238.93</v>
       </c>
       <c r="J210">
-        <v>63.74</v>
+        <v>15.42</v>
       </c>
       <c r="K210">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M210">
-        <v>158.29</v>
+        <v>209.74</v>
       </c>
       <c r="N210">
-        <v>31.28</v>
-[...2 lines deleted...]
-        <v>6.58</v>
+        <v>29.19</v>
       </c>
       <c r="S210">
-        <v>38.63</v>
-[...2 lines deleted...]
-        <v>25.11</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C211">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D211" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="E211" t="s">
-        <v>299</v>
+        <v>67</v>
       </c>
       <c r="F211">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G211" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="H211">
-        <v>256.39</v>
+        <v>248.88</v>
       </c>
       <c r="I211">
-        <v>182.41</v>
+        <v>221.74</v>
       </c>
       <c r="J211">
-        <v>73.98</v>
+        <v>27.14</v>
       </c>
       <c r="K211">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L211">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M211">
-        <v>53.98</v>
+        <v>146.42</v>
       </c>
       <c r="N211">
-        <v>46.19</v>
-[...5 lines deleted...]
-        <v>39.52</v>
+        <v>75.32</v>
       </c>
       <c r="S211">
-        <v>49.58</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>27.14</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>210</v>
+        <v>153</v>
       </c>
       <c r="C212">
-        <v>-1</v>
+        <v>-58</v>
       </c>
       <c r="D212" t="s">
-        <v>46</v>
+        <v>447</v>
       </c>
       <c r="E212" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="F212">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G212" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H212">
-        <v>254.35</v>
+        <v>242.03</v>
       </c>
       <c r="I212">
-        <v>238.93</v>
+        <v>0.0</v>
       </c>
       <c r="J212">
-        <v>15.42</v>
+        <v>242.03</v>
       </c>
       <c r="K212">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L212">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>29.19</v>
+        <v>6</v>
       </c>
       <c r="S212">
-        <v>15.42</v>
+        <v>112.86</v>
+      </c>
+      <c r="T212">
+        <v>42.42</v>
+      </c>
+      <c r="U212">
+        <v>28.73</v>
+      </c>
+      <c r="V212">
+        <v>24.68</v>
+      </c>
+      <c r="W212">
+        <v>16.67</v>
+      </c>
+      <c r="X212">
+        <v>16.67</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="C213">
-        <v>-4</v>
+        <v>36</v>
       </c>
       <c r="D213" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E213" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F213">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G213" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="H213">
-        <v>251.91</v>
+        <v>240.45</v>
       </c>
       <c r="I213">
-        <v>113.68</v>
+        <v>194.09</v>
       </c>
       <c r="J213">
-        <v>138.23</v>
+        <v>46.36</v>
       </c>
       <c r="K213">
+        <v>4</v>
+      </c>
+      <c r="L213">
         <v>3</v>
       </c>
-      <c r="L213">
-[...1 lines deleted...]
-      </c>
       <c r="M213">
-        <v>46.25</v>
+        <v>108.88</v>
       </c>
       <c r="N213">
-        <v>46.25</v>
+        <v>39.52</v>
       </c>
       <c r="O213">
-        <v>21.18</v>
+        <v>28.93</v>
+      </c>
+      <c r="P213">
+        <v>16.76</v>
       </c>
       <c r="S213">
-        <v>67.27</v>
+        <v>22.38</v>
       </c>
       <c r="T213">
-        <v>30.57</v>
+        <v>15.73</v>
       </c>
       <c r="U213">
-        <v>27.74</v>
-[...5 lines deleted...]
-        <v>5.59</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C214">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D214" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E214" t="s">
-        <v>75</v>
+        <v>452</v>
       </c>
       <c r="F214">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G214" t="s">
-        <v>76</v>
+        <v>453</v>
       </c>
       <c r="H214">
-        <v>248.88</v>
+        <v>239.31</v>
       </c>
       <c r="I214">
-        <v>221.74</v>
+        <v>174.37</v>
       </c>
       <c r="J214">
-        <v>27.14</v>
+        <v>64.94</v>
       </c>
       <c r="K214">
         <v>2</v>
       </c>
       <c r="L214">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M214">
-        <v>146.42</v>
+        <v>150.0</v>
       </c>
       <c r="N214">
-        <v>75.32</v>
+        <v>24.37</v>
       </c>
       <c r="S214">
-        <v>27.14</v>
+        <v>46.25</v>
+      </c>
+      <c r="T214">
+        <v>10.26</v>
+      </c>
+      <c r="U214">
+        <v>8.43</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C215">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="D215" t="s">
-        <v>153</v>
+        <v>454</v>
       </c>
       <c r="E215" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="F215">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G215" t="s">
-        <v>26</v>
+        <v>453</v>
       </c>
       <c r="H215">
-        <v>234.79</v>
+        <v>224.47</v>
       </c>
       <c r="I215">
-        <v>234.79</v>
+        <v>159.81</v>
       </c>
       <c r="J215">
-        <v>0.0</v>
+        <v>64.66</v>
       </c>
       <c r="K215">
+        <v>2</v>
+      </c>
+      <c r="L215">
         <v>3</v>
       </c>
-      <c r="L215">
-[...1 lines deleted...]
-      </c>
       <c r="M215">
-        <v>160.79</v>
+        <v>109.81</v>
       </c>
       <c r="N215">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>31.28</v>
+        <v>50.0</v>
+      </c>
+      <c r="S215">
+        <v>31.32</v>
+      </c>
+      <c r="T215">
+        <v>16.67</v>
+      </c>
+      <c r="U215">
+        <v>16.67</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C216">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D216" t="s">
+        <v>456</v>
+      </c>
+      <c r="E216" t="s">
         <v>457</v>
       </c>
-      <c r="E216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G216" t="s">
-        <v>434</v>
+        <v>119</v>
       </c>
       <c r="H216">
-        <v>224.47</v>
+        <v>221.34</v>
       </c>
       <c r="I216">
-        <v>159.81</v>
+        <v>113.68</v>
       </c>
       <c r="J216">
-        <v>64.66</v>
+        <v>107.66</v>
       </c>
       <c r="K216">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L216">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M216">
-        <v>109.81</v>
+        <v>46.25</v>
       </c>
       <c r="N216">
-        <v>50.0</v>
+        <v>46.25</v>
+      </c>
+      <c r="O216">
+        <v>21.18</v>
       </c>
       <c r="S216">
-        <v>31.32</v>
+        <v>67.27</v>
       </c>
       <c r="T216">
-        <v>16.67</v>
+        <v>27.74</v>
       </c>
       <c r="U216">
-        <v>16.67</v>
+        <v>7.06</v>
+      </c>
+      <c r="V216">
+        <v>5.59</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
         <v>214</v>
       </c>
       <c r="C217">
         <v>-2</v>
       </c>
       <c r="D217" t="s">
-        <v>459</v>
+        <v>56</v>
       </c>
       <c r="E217" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="F217">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G217" t="s">
-        <v>323</v>
+        <v>68</v>
       </c>
       <c r="H217">
-        <v>214.54</v>
+        <v>215.17</v>
       </c>
       <c r="I217">
-        <v>199.12</v>
+        <v>174.99</v>
       </c>
       <c r="J217">
-        <v>15.42</v>
+        <v>40.18</v>
       </c>
       <c r="K217">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L217">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M217">
-        <v>67.0</v>
+        <v>117.71</v>
       </c>
       <c r="N217">
-        <v>46.25</v>
+        <v>35.3</v>
       </c>
       <c r="O217">
-        <v>43.09</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>21.98</v>
       </c>
       <c r="S217">
-        <v>15.42</v>
+        <v>24.2</v>
+      </c>
+      <c r="T217">
+        <v>12.2</v>
+      </c>
+      <c r="U217">
+        <v>3.78</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
         <v>215</v>
       </c>
       <c r="C218">
         <v>-2</v>
       </c>
       <c r="D218" t="s">
-        <v>215</v>
+        <v>459</v>
       </c>
       <c r="E218" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F218">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G218" t="s">
-        <v>32</v>
+        <v>333</v>
       </c>
       <c r="H218">
-        <v>212.0</v>
+        <v>214.54</v>
       </c>
       <c r="I218">
-        <v>177.7</v>
+        <v>199.12</v>
       </c>
       <c r="J218">
-        <v>34.3</v>
+        <v>15.42</v>
       </c>
       <c r="K218">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="M218">
-        <v>120.25</v>
+        <v>67.0</v>
       </c>
       <c r="N218">
-        <v>57.45</v>
+        <v>46.25</v>
+      </c>
+      <c r="O218">
+        <v>43.09</v>
+      </c>
+      <c r="P218">
+        <v>42.78</v>
       </c>
       <c r="S218">
-        <v>34.3</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C219">
-        <v>-2</v>
+        <v>8</v>
       </c>
       <c r="D219" t="s">
-        <v>35</v>
+        <v>461</v>
       </c>
       <c r="E219" t="s">
         <v>462</v>
       </c>
       <c r="F219">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G219" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="H219">
-        <v>211.82</v>
+        <v>212.52</v>
       </c>
       <c r="I219">
-        <v>211.82</v>
+        <v>212.52</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
-        <v>148.73</v>
+        <v>117.71</v>
       </c>
       <c r="N219">
-        <v>63.09</v>
+        <v>49.93</v>
+      </c>
+      <c r="O219">
+        <v>26.76</v>
+      </c>
+      <c r="P219">
+        <v>18.12</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C220">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D220" t="s">
+        <v>35</v>
+      </c>
+      <c r="E220" t="s">
         <v>463</v>
       </c>
-      <c r="E220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G220" t="s">
-        <v>186</v>
+        <v>32</v>
       </c>
       <c r="H220">
-        <v>201.78</v>
+        <v>211.82</v>
       </c>
       <c r="I220">
-        <v>138.75</v>
+        <v>211.82</v>
       </c>
       <c r="J220">
-        <v>63.03</v>
+        <v>0.0</v>
       </c>
       <c r="K220">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L220">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M220">
-        <v>138.75</v>
-[...8 lines deleted...]
-        <v>3.58</v>
+        <v>148.73</v>
+      </c>
+      <c r="N220">
+        <v>63.09</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C221">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D221" t="s">
+        <v>464</v>
+      </c>
+      <c r="E221" t="s">
         <v>465</v>
       </c>
-      <c r="E221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G221" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="H221">
-        <v>200.54</v>
+        <v>209.05</v>
       </c>
       <c r="I221">
-        <v>152.36</v>
+        <v>155.27</v>
       </c>
       <c r="J221">
-        <v>48.18</v>
+        <v>53.78</v>
       </c>
       <c r="K221">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L221">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M221">
-        <v>67.15</v>
-[...8 lines deleted...]
-        <v>16.76</v>
+        <v>155.27</v>
       </c>
       <c r="S221">
-        <v>24.2</v>
+        <v>31.05</v>
       </c>
       <c r="T221">
-        <v>15.73</v>
-[...2 lines deleted...]
-        <v>8.25</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C222">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D222" t="s">
+        <v>466</v>
+      </c>
+      <c r="E222" t="s">
         <v>467</v>
       </c>
-      <c r="E222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G222" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="H222">
-        <v>200.5</v>
+        <v>206.29</v>
       </c>
       <c r="I222">
-        <v>169.65</v>
+        <v>0.0</v>
       </c>
       <c r="J222">
-        <v>30.85</v>
+        <v>206.29</v>
       </c>
       <c r="K222">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L222">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>9.92</v>
+        <v>3</v>
       </c>
       <c r="S222">
-        <v>30.85</v>
+        <v>85.0</v>
+      </c>
+      <c r="T222">
+        <v>85.0</v>
+      </c>
+      <c r="U222">
+        <v>36.29</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C223">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D223" t="s">
+        <v>468</v>
+      </c>
+      <c r="E223" t="s">
         <v>469</v>
       </c>
-      <c r="E223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F223">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G223" t="s">
-        <v>92</v>
+        <v>184</v>
       </c>
       <c r="H223">
-        <v>198.13</v>
+        <v>201.78</v>
       </c>
       <c r="I223">
-        <v>178.19</v>
+        <v>138.75</v>
       </c>
       <c r="J223">
-        <v>19.94</v>
+        <v>63.03</v>
       </c>
       <c r="K223">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L223">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M223">
-        <v>46.25</v>
-[...11 lines deleted...]
-        <v>19.59</v>
+        <v>138.75</v>
       </c>
       <c r="S223">
-        <v>15.42</v>
+        <v>42.78</v>
       </c>
       <c r="T223">
-        <v>4.52</v>
+        <v>16.67</v>
+      </c>
+      <c r="U223">
+        <v>3.58</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C224">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D224" t="s">
-        <v>219</v>
+        <v>470</v>
       </c>
       <c r="E224" t="s">
         <v>471</v>
       </c>
       <c r="F224">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G224" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="H224">
-        <v>197.53</v>
+        <v>200.5</v>
       </c>
       <c r="I224">
-        <v>175.41</v>
+        <v>169.65</v>
       </c>
       <c r="J224">
-        <v>22.12</v>
+        <v>30.85</v>
       </c>
       <c r="K224">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L224">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M224">
-        <v>108.88</v>
+        <v>159.73</v>
       </c>
       <c r="N224">
-        <v>24.75</v>
-[...8 lines deleted...]
-        <v>11.35</v>
+        <v>9.92</v>
       </c>
       <c r="S224">
-        <v>12.19</v>
-[...5 lines deleted...]
-        <v>3.24</v>
+        <v>30.85</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C225">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D225" t="s">
         <v>472</v>
       </c>
       <c r="E225" t="s">
         <v>473</v>
       </c>
       <c r="F225">
         <v>2003</v>
       </c>
       <c r="G225" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H225">
         <v>197.17</v>
       </c>
       <c r="I225">
         <v>66.2</v>
       </c>
       <c r="J225">
         <v>130.97</v>
       </c>
       <c r="K225">
         <v>3</v>
       </c>
       <c r="L225">
         <v>6</v>
       </c>
       <c r="M225">
         <v>33.81</v>
       </c>
       <c r="N225">
         <v>26.76</v>
       </c>
       <c r="O225">
         <v>5.63</v>
       </c>
       <c r="S225">
         <v>36.29</v>
       </c>
       <c r="T225">
         <v>33.57</v>
       </c>
       <c r="U225">
         <v>20.31</v>
       </c>
       <c r="V225">
         <v>15.42</v>
       </c>
       <c r="W225">
         <v>13.19</v>
       </c>
       <c r="X225">
         <v>12.19</v>
       </c>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C226">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D226" t="s">
         <v>474</v>
       </c>
       <c r="E226" t="s">
         <v>475</v>
       </c>
       <c r="F226">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G226" t="s">
-        <v>26</v>
+        <v>453</v>
       </c>
       <c r="H226">
-        <v>194.11</v>
+        <v>192.6</v>
       </c>
       <c r="I226">
-        <v>187.92</v>
+        <v>146.25</v>
       </c>
       <c r="J226">
-        <v>6.19</v>
+        <v>46.35</v>
       </c>
       <c r="K226">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L226">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M226">
-        <v>187.92</v>
+        <v>50.0</v>
+      </c>
+      <c r="N226">
+        <v>50.0</v>
+      </c>
+      <c r="O226">
+        <v>46.25</v>
       </c>
       <c r="S226">
-        <v>6.19</v>
+        <v>16.67</v>
+      </c>
+      <c r="T226">
+        <v>15.42</v>
+      </c>
+      <c r="U226">
+        <v>14.26</v>
       </c>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C227">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D227" t="s">
         <v>476</v>
       </c>
       <c r="E227" t="s">
         <v>477</v>
       </c>
       <c r="F227">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G227" t="s">
-        <v>434</v>
+        <v>160</v>
       </c>
       <c r="H227">
-        <v>192.6</v>
+        <v>188.52</v>
       </c>
       <c r="I227">
-        <v>146.25</v>
+        <v>188.52</v>
       </c>
       <c r="J227">
-        <v>46.35</v>
+        <v>0.0</v>
       </c>
       <c r="K227">
         <v>3</v>
       </c>
       <c r="L227">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M227">
-        <v>50.0</v>
+        <v>72.59</v>
       </c>
       <c r="N227">
-        <v>50.0</v>
+        <v>69.68</v>
       </c>
       <c r="O227">
         <v>46.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>14.26</v>
       </c>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C228">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D228" t="s">
         <v>478</v>
       </c>
       <c r="E228" t="s">
         <v>479</v>
       </c>
       <c r="F228">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G228" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
       <c r="H228">
-        <v>188.52</v>
+        <v>187.92</v>
       </c>
       <c r="I228">
-        <v>188.52</v>
+        <v>187.92</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
-        <v>72.59</v>
-[...5 lines deleted...]
-        <v>46.25</v>
+        <v>187.92</v>
       </c>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>312</v>
+        <v>227</v>
       </c>
       <c r="C229">
-        <v>84</v>
+        <v>-1</v>
       </c>
       <c r="D229" t="s">
-        <v>480</v>
+        <v>245</v>
       </c>
       <c r="E229" t="s">
-        <v>481</v>
+        <v>355</v>
       </c>
       <c r="F229">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G229" t="s">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="H229">
-        <v>185.76</v>
+        <v>184.81</v>
       </c>
       <c r="I229">
-        <v>185.76</v>
+        <v>178.5</v>
       </c>
       <c r="J229">
-        <v>0.0</v>
+        <v>6.31</v>
       </c>
       <c r="K229">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M229">
-        <v>117.71</v>
+        <v>46.25</v>
       </c>
       <c r="N229">
-        <v>49.93</v>
+        <v>42.78</v>
       </c>
       <c r="O229">
-        <v>18.12</v>
+        <v>38.16</v>
+      </c>
+      <c r="P229">
+        <v>28.93</v>
+      </c>
+      <c r="Q229">
+        <v>15.27</v>
+      </c>
+      <c r="R229">
+        <v>7.11</v>
+      </c>
+      <c r="S229">
+        <v>6.31</v>
       </c>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
         <v>228</v>
       </c>
       <c r="C230">
         <v>-1</v>
       </c>
       <c r="D230" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E230" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F230">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G230" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="H230">
-        <v>185.1</v>
+        <v>174.51</v>
       </c>
       <c r="I230">
-        <v>53.98</v>
+        <v>174.51</v>
       </c>
       <c r="J230">
-        <v>131.12</v>
+        <v>0.0</v>
       </c>
       <c r="K230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L230">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M230">
-        <v>53.98</v>
-[...17 lines deleted...]
-        <v>4.09</v>
+        <v>147.75</v>
+      </c>
+      <c r="N230">
+        <v>26.76</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C231">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D231" t="s">
-        <v>312</v>
+        <v>243</v>
       </c>
       <c r="E231" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F231">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G231" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="H231">
-        <v>174.51</v>
+        <v>174.34</v>
       </c>
       <c r="I231">
-        <v>174.51</v>
+        <v>150.66</v>
       </c>
       <c r="J231">
-        <v>0.0</v>
+        <v>23.68</v>
       </c>
       <c r="K231">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L231">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M231">
-        <v>147.75</v>
+        <v>108.88</v>
       </c>
       <c r="N231">
-        <v>26.76</v>
+        <v>19.08</v>
+      </c>
+      <c r="O231">
+        <v>11.35</v>
+      </c>
+      <c r="P231">
+        <v>11.35</v>
+      </c>
+      <c r="S231">
+        <v>12.19</v>
+      </c>
+      <c r="T231">
+        <v>8.25</v>
+      </c>
+      <c r="U231">
+        <v>3.24</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C232">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D232" t="s">
-        <v>484</v>
+        <v>172</v>
       </c>
       <c r="E232" t="s">
-        <v>120</v>
+        <v>482</v>
       </c>
       <c r="F232">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G232" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
       <c r="H232">
-        <v>174.03</v>
+        <v>173.7</v>
       </c>
       <c r="I232">
-        <v>131.41</v>
+        <v>120.25</v>
       </c>
       <c r="J232">
-        <v>42.62</v>
+        <v>53.45</v>
       </c>
       <c r="K232">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L232">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M232">
-        <v>58.88</v>
-[...5 lines deleted...]
-        <v>32.65</v>
+        <v>120.25</v>
       </c>
       <c r="S232">
-        <v>13.17</v>
+        <v>34.3</v>
       </c>
       <c r="T232">
-        <v>12.72</v>
-[...5 lines deleted...]
-        <v>8.12</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>232</v>
+        <v>206</v>
       </c>
       <c r="C233">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="D233" t="s">
-        <v>213</v>
+        <v>483</v>
       </c>
       <c r="E233" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F233">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G233" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="H233">
-        <v>173.02</v>
+        <v>173.3</v>
       </c>
       <c r="I233">
-        <v>173.02</v>
+        <v>41.26</v>
       </c>
       <c r="J233">
-        <v>0.0</v>
+        <v>132.04</v>
       </c>
       <c r="K233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L233">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M233">
-        <v>126.42</v>
-[...2 lines deleted...]
-        <v>46.6</v>
+        <v>41.26</v>
+      </c>
+      <c r="S233">
+        <v>44.29</v>
+      </c>
+      <c r="T233">
+        <v>29.99</v>
+      </c>
+      <c r="U233">
+        <v>23.74</v>
+      </c>
+      <c r="V233">
+        <v>17.38</v>
+      </c>
+      <c r="W233">
+        <v>16.64</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C234">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D234" t="s">
-        <v>486</v>
+        <v>236</v>
       </c>
       <c r="E234" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="F234">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G234" t="s">
-        <v>232</v>
+        <v>55</v>
       </c>
       <c r="H234">
-        <v>171.48</v>
+        <v>173.02</v>
       </c>
       <c r="I234">
-        <v>156.06</v>
+        <v>173.02</v>
       </c>
       <c r="J234">
-        <v>15.42</v>
+        <v>0.0</v>
       </c>
       <c r="K234">
         <v>2</v>
       </c>
       <c r="L234">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M234">
-        <v>109.81</v>
+        <v>126.42</v>
       </c>
       <c r="N234">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C235">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D235" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E235" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F235">
         <v>2005</v>
       </c>
       <c r="G235" t="s">
-        <v>67</v>
+        <v>253</v>
       </c>
       <c r="H235">
-        <v>170.47</v>
+        <v>172.13</v>
       </c>
       <c r="I235">
-        <v>155.07</v>
+        <v>172.13</v>
       </c>
       <c r="J235">
-        <v>15.4</v>
+        <v>0.0</v>
       </c>
       <c r="K235">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L235">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M235">
-        <v>108.88</v>
+        <v>98.93</v>
       </c>
       <c r="N235">
-        <v>46.19</v>
-[...2 lines deleted...]
-        <v>15.4</v>
+        <v>36.6</v>
+      </c>
+      <c r="O235">
+        <v>36.6</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C236">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D236" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E236" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="F236">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G236" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="H236">
-        <v>169.83</v>
+        <v>171.48</v>
       </c>
       <c r="I236">
-        <v>147.78</v>
+        <v>156.06</v>
       </c>
       <c r="J236">
-        <v>22.05</v>
+        <v>15.42</v>
       </c>
       <c r="K236">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M236">
-        <v>79.71</v>
+        <v>109.81</v>
       </c>
       <c r="N236">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>25.29</v>
+        <v>46.25</v>
       </c>
       <c r="S236">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>9.85</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C237">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D237" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E237" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F237">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G237" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H237">
-        <v>167.75</v>
+        <v>170.47</v>
       </c>
       <c r="I237">
-        <v>0.0</v>
+        <v>155.07</v>
       </c>
       <c r="J237">
-        <v>167.75</v>
+        <v>15.4</v>
       </c>
       <c r="K237">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L237">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M237">
+        <v>108.88</v>
+      </c>
+      <c r="N237">
+        <v>46.19</v>
       </c>
       <c r="S237">
-        <v>112.86</v>
-[...2 lines deleted...]
-        <v>54.89</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C238">
+        <v>-2</v>
+      </c>
+      <c r="D238" t="s">
+        <v>492</v>
+      </c>
+      <c r="E238" t="s">
+        <v>493</v>
+      </c>
+      <c r="F238">
+        <v>2007</v>
+      </c>
+      <c r="G238" t="s">
+        <v>110</v>
+      </c>
+      <c r="H238">
+        <v>169.83</v>
+      </c>
+      <c r="I238">
+        <v>147.78</v>
+      </c>
+      <c r="J238">
+        <v>22.05</v>
+      </c>
+      <c r="K238">
+        <v>3</v>
+      </c>
+      <c r="L238">
         <v>2</v>
       </c>
-      <c r="D238" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M238">
-        <v>136.67</v>
+        <v>79.71</v>
       </c>
       <c r="N238">
-        <v>28.93</v>
+        <v>42.78</v>
+      </c>
+      <c r="O238">
+        <v>25.29</v>
+      </c>
+      <c r="S238">
+        <v>12.2</v>
+      </c>
+      <c r="T238">
+        <v>9.85</v>
       </c>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C239">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="D239" t="s">
+        <v>494</v>
+      </c>
+      <c r="E239" t="s">
         <v>495</v>
       </c>
-      <c r="E239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G239" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="H239">
-        <v>159.5</v>
+        <v>167.82</v>
       </c>
       <c r="I239">
-        <v>136.77</v>
+        <v>132.72</v>
       </c>
       <c r="J239">
-        <v>22.73</v>
+        <v>35.1</v>
       </c>
       <c r="K239">
         <v>4</v>
       </c>
       <c r="L239">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M239">
-        <v>53.98</v>
+        <v>46.25</v>
       </c>
       <c r="N239">
+        <v>35.6</v>
+      </c>
+      <c r="O239">
         <v>31.28</v>
       </c>
-      <c r="O239">
-[...1 lines deleted...]
-      </c>
       <c r="P239">
-        <v>24.75</v>
+        <v>19.59</v>
       </c>
       <c r="S239">
-        <v>22.73</v>
+        <v>15.42</v>
+      </c>
+      <c r="T239">
+        <v>15.16</v>
+      </c>
+      <c r="U239">
+        <v>4.52</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>272</v>
+        <v>237</v>
       </c>
       <c r="C240">
-        <v>33</v>
+        <v>-2</v>
       </c>
       <c r="D240" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E240" t="s">
-        <v>498</v>
+        <v>138</v>
       </c>
       <c r="F240">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G240" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H240">
-        <v>158.78</v>
+        <v>165.91</v>
       </c>
       <c r="I240">
-        <v>126.01</v>
+        <v>131.41</v>
       </c>
       <c r="J240">
-        <v>32.77</v>
+        <v>34.5</v>
       </c>
       <c r="K240">
         <v>3</v>
       </c>
       <c r="L240">
         <v>3</v>
       </c>
       <c r="M240">
-        <v>49.93</v>
+        <v>58.88</v>
       </c>
       <c r="N240">
-        <v>39.52</v>
+        <v>39.88</v>
       </c>
       <c r="O240">
-        <v>36.56</v>
+        <v>32.65</v>
       </c>
       <c r="S240">
-        <v>17.99</v>
+        <v>13.17</v>
       </c>
       <c r="T240">
-        <v>8.25</v>
+        <v>12.72</v>
       </c>
       <c r="U240">
-        <v>6.53</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C241">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D241" t="s">
-        <v>499</v>
+        <v>280</v>
       </c>
       <c r="E241" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="F241">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G241" t="s">
-        <v>232</v>
+        <v>129</v>
       </c>
       <c r="H241">
-        <v>158.48</v>
+        <v>165.6</v>
       </c>
       <c r="I241">
-        <v>158.48</v>
+        <v>165.6</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
-        <v>101.58</v>
+        <v>136.67</v>
       </c>
       <c r="N241">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>14.12</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="C242">
-        <v>-12</v>
+        <v>-2</v>
       </c>
       <c r="D242" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E242" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="F242">
         <v>2002</v>
       </c>
       <c r="G242" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="H242">
-        <v>156.54</v>
+        <v>160.65</v>
       </c>
       <c r="I242">
-        <v>36.56</v>
+        <v>103.24</v>
       </c>
       <c r="J242">
-        <v>119.98</v>
+        <v>57.41</v>
       </c>
       <c r="K242">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L242">
         <v>3</v>
       </c>
       <c r="M242">
-        <v>36.56</v>
+        <v>58.36</v>
+      </c>
+      <c r="N242">
+        <v>26.76</v>
+      </c>
+      <c r="O242">
+        <v>18.12</v>
       </c>
       <c r="S242">
-        <v>62.23</v>
+        <v>49.25</v>
       </c>
       <c r="T242">
-        <v>45.56</v>
+        <v>5.17</v>
       </c>
       <c r="U242">
-        <v>12.19</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C243">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D243" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E243" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="F243">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G243" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="H243">
-        <v>153.81</v>
+        <v>159.5</v>
       </c>
       <c r="I243">
-        <v>122.72</v>
+        <v>136.77</v>
       </c>
       <c r="J243">
-        <v>31.09</v>
+        <v>22.73</v>
       </c>
       <c r="K243">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L243">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M243">
-        <v>93.16</v>
+        <v>53.98</v>
       </c>
       <c r="N243">
-        <v>29.56</v>
+        <v>31.28</v>
+      </c>
+      <c r="O243">
+        <v>26.76</v>
+      </c>
+      <c r="P243">
+        <v>24.75</v>
       </c>
       <c r="S243">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>5.71</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C244">
+        <v>-2</v>
+      </c>
+      <c r="D244" t="s">
+        <v>502</v>
+      </c>
+      <c r="E244" t="s">
+        <v>503</v>
+      </c>
+      <c r="F244">
+        <v>2003</v>
+      </c>
+      <c r="G244" t="s">
+        <v>105</v>
+      </c>
+      <c r="H244">
+        <v>158.78</v>
+      </c>
+      <c r="I244">
+        <v>126.01</v>
+      </c>
+      <c r="J244">
+        <v>32.77</v>
+      </c>
+      <c r="K244">
         <v>3</v>
       </c>
-      <c r="D244" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L244">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M244">
-        <v>99.15</v>
+        <v>49.93</v>
       </c>
       <c r="N244">
-        <v>19.59</v>
+        <v>39.52</v>
       </c>
       <c r="O244">
-        <v>16.5</v>
-[...2 lines deleted...]
-        <v>14.65</v>
+        <v>36.56</v>
+      </c>
+      <c r="S244">
+        <v>17.99</v>
+      </c>
+      <c r="T244">
+        <v>8.25</v>
+      </c>
+      <c r="U244">
+        <v>6.53</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C245">
+        <v>-2</v>
+      </c>
+      <c r="D245" t="s">
+        <v>504</v>
+      </c>
+      <c r="E245" t="s">
+        <v>505</v>
+      </c>
+      <c r="F245">
+        <v>2007</v>
+      </c>
+      <c r="G245" t="s">
+        <v>223</v>
+      </c>
+      <c r="H245">
+        <v>158.48</v>
+      </c>
+      <c r="I245">
+        <v>158.48</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
         <v>3</v>
       </c>
-      <c r="D245" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L245">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>15.42</v>
+        <v>0</v>
+      </c>
+      <c r="M245">
+        <v>101.58</v>
+      </c>
+      <c r="N245">
+        <v>42.78</v>
+      </c>
+      <c r="O245">
+        <v>14.12</v>
       </c>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C246">
-        <v>-8</v>
+        <v>-2</v>
       </c>
       <c r="D246" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="E246" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="F246">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G246" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H246">
-        <v>148.46</v>
+        <v>153.81</v>
       </c>
       <c r="I246">
-        <v>129.11</v>
+        <v>122.72</v>
       </c>
       <c r="J246">
-        <v>19.35</v>
+        <v>31.09</v>
       </c>
       <c r="K246">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L246">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M246">
-        <v>68.2</v>
+        <v>93.16</v>
       </c>
       <c r="N246">
-        <v>33.81</v>
-[...5 lines deleted...]
-        <v>8.98</v>
+        <v>29.56</v>
       </c>
       <c r="S246">
-        <v>10.43</v>
+        <v>13.19</v>
       </c>
       <c r="T246">
-        <v>8.92</v>
+        <v>12.19</v>
+      </c>
+      <c r="U246">
+        <v>5.71</v>
       </c>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>248</v>
+        <v>284</v>
       </c>
       <c r="C247">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="D247" t="s">
-        <v>511</v>
+        <v>58</v>
       </c>
       <c r="E247" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="F247">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G247" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="H247">
-        <v>144.95</v>
+        <v>150.91</v>
       </c>
       <c r="I247">
-        <v>144.95</v>
+        <v>150.91</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
-        <v>79.71</v>
+        <v>92.55</v>
       </c>
       <c r="N247">
-        <v>33.29</v>
-[...2 lines deleted...]
-        <v>31.95</v>
+        <v>58.36</v>
       </c>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C248">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D248" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="E248" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F248">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="G248" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H248">
-        <v>139.89</v>
+        <v>144.95</v>
       </c>
       <c r="I248">
+        <v>144.95</v>
+      </c>
+      <c r="J248">
         <v>0.0</v>
       </c>
-      <c r="J248">
-[...1 lines deleted...]
-      </c>
       <c r="K248">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L248">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>139.89</v>
+        <v>0</v>
+      </c>
+      <c r="M248">
+        <v>79.71</v>
+      </c>
+      <c r="N248">
+        <v>33.29</v>
+      </c>
+      <c r="O248">
+        <v>31.95</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="C249">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D249" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E249" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="F249">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G249" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H249">
-        <v>139.6</v>
+        <v>140.83</v>
       </c>
       <c r="I249">
-        <v>119.15</v>
+        <v>140.83</v>
       </c>
       <c r="J249">
-        <v>20.45</v>
+        <v>0.0</v>
       </c>
       <c r="K249">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L249">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M249">
-        <v>50.0</v>
+        <v>49.93</v>
       </c>
       <c r="N249">
-        <v>46.25</v>
+        <v>31.28</v>
       </c>
       <c r="O249">
-        <v>22.9</v>
-[...5 lines deleted...]
-        <v>3.78</v>
+        <v>26.76</v>
+      </c>
+      <c r="P249">
+        <v>19.59</v>
+      </c>
+      <c r="Q249">
+        <v>13.27</v>
       </c>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="C250">
+        <v>-4</v>
+      </c>
+      <c r="D250" t="s">
+        <v>513</v>
+      </c>
+      <c r="E250" t="s">
+        <v>514</v>
+      </c>
+      <c r="F250">
+        <v>2005</v>
+      </c>
+      <c r="G250" t="s">
+        <v>40</v>
+      </c>
+      <c r="H250">
+        <v>139.6</v>
+      </c>
+      <c r="I250">
+        <v>119.15</v>
+      </c>
+      <c r="J250">
+        <v>20.45</v>
+      </c>
+      <c r="K250">
+        <v>3</v>
+      </c>
+      <c r="L250">
         <v>2</v>
       </c>
-      <c r="D250" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M250">
-        <v>26.76</v>
+        <v>50.0</v>
+      </c>
+      <c r="N250">
+        <v>46.25</v>
+      </c>
+      <c r="O250">
+        <v>22.9</v>
       </c>
       <c r="S250">
-        <v>45.56</v>
+        <v>16.67</v>
       </c>
       <c r="T250">
-        <v>39.24</v>
-[...11 lines deleted...]
-        <v>2.19</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C251">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D251" t="s">
-        <v>410</v>
+        <v>515</v>
       </c>
       <c r="E251" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="F251">
         <v>2007</v>
       </c>
       <c r="G251" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="H251">
-        <v>132.88</v>
+        <v>138.89</v>
       </c>
       <c r="I251">
-        <v>115.88</v>
+        <v>133.39</v>
       </c>
       <c r="J251">
-        <v>17.0</v>
+        <v>5.5</v>
       </c>
       <c r="K251">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L251">
         <v>1</v>
       </c>
       <c r="M251">
-        <v>115.88</v>
+        <v>99.15</v>
+      </c>
+      <c r="N251">
+        <v>19.59</v>
+      </c>
+      <c r="O251">
+        <v>14.65</v>
       </c>
       <c r="S251">
-        <v>17.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="252" spans="1:24">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C252">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D252" t="s">
+        <v>517</v>
+      </c>
+      <c r="E252" t="s">
+        <v>518</v>
+      </c>
+      <c r="F252">
+        <v>2004</v>
+      </c>
+      <c r="G252" t="s">
         <v>519</v>
       </c>
-      <c r="E252" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H252">
-        <v>131.38</v>
+        <v>136.91</v>
       </c>
       <c r="I252">
-        <v>131.38</v>
+        <v>136.91</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252">
-        <v>131.38</v>
+        <v>86.91</v>
+      </c>
+      <c r="N252">
+        <v>50.0</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>254</v>
+        <v>303</v>
       </c>
       <c r="C253">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="D253" t="s">
+        <v>520</v>
+      </c>
+      <c r="E253" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="F253">
         <v>2002</v>
       </c>
       <c r="G253" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="H253">
-        <v>130.73</v>
+        <v>136.82</v>
       </c>
       <c r="I253">
+        <v>136.82</v>
+      </c>
+      <c r="J253">
         <v>0.0</v>
       </c>
-      <c r="J253">
-[...1 lines deleted...]
-      </c>
       <c r="K253">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L253">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>2.99</v>
+        <v>0</v>
+      </c>
+      <c r="M253">
+        <v>73.73</v>
+      </c>
+      <c r="N253">
+        <v>63.09</v>
       </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C254">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D254" t="s">
-        <v>123</v>
+        <v>522</v>
       </c>
       <c r="E254" t="s">
         <v>523</v>
       </c>
       <c r="F254">
         <v>2007</v>
       </c>
       <c r="G254" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H254">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
       <c r="I254">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254">
         <v>1</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
-        <v>127.26</v>
+        <v>131.38</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D255" t="s">
         <v>524</v>
       </c>
       <c r="E255" t="s">
         <v>525</v>
       </c>
       <c r="F255">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G255" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="H255">
-        <v>127.26</v>
+        <v>130.73</v>
       </c>
       <c r="I255">
-        <v>127.26</v>
+        <v>0.0</v>
       </c>
       <c r="J255">
-        <v>0.0</v>
+        <v>130.73</v>
       </c>
       <c r="K255">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L255">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>6</v>
+      </c>
+      <c r="S255">
+        <v>57.94</v>
+      </c>
+      <c r="T255">
+        <v>24.58</v>
+      </c>
+      <c r="U255">
+        <v>18.67</v>
+      </c>
+      <c r="V255">
+        <v>14.26</v>
+      </c>
+      <c r="W255">
+        <v>12.29</v>
+      </c>
+      <c r="X255">
+        <v>2.99</v>
       </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C256">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D256" t="s">
-        <v>362</v>
+        <v>526</v>
       </c>
       <c r="E256" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F256">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G256" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H256">
-        <v>126.45</v>
+        <v>129.82</v>
       </c>
       <c r="I256">
-        <v>116.72</v>
+        <v>129.82</v>
       </c>
       <c r="J256">
-        <v>9.73</v>
+        <v>0.0</v>
       </c>
       <c r="K256">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L256">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M256">
-        <v>58.36</v>
+        <v>79.71</v>
       </c>
       <c r="N256">
-        <v>58.36</v>
-[...2 lines deleted...]
-        <v>9.73</v>
+        <v>28.93</v>
+      </c>
+      <c r="O256">
+        <v>21.18</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C257">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D257" t="s">
-        <v>264</v>
+        <v>528</v>
       </c>
       <c r="E257" t="s">
-        <v>226</v>
+        <v>529</v>
       </c>
       <c r="F257">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G257" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="H257">
-        <v>126.42</v>
+        <v>127.83</v>
       </c>
       <c r="I257">
-        <v>126.42</v>
+        <v>0.0</v>
       </c>
       <c r="J257">
-        <v>0.0</v>
+        <v>127.83</v>
       </c>
       <c r="K257">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L257">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>126.42</v>
+        <v>5</v>
+      </c>
+      <c r="S257">
+        <v>53.6</v>
+      </c>
+      <c r="T257">
+        <v>25.5</v>
+      </c>
+      <c r="U257">
+        <v>16.67</v>
+      </c>
+      <c r="V257">
+        <v>16.64</v>
+      </c>
+      <c r="W257">
+        <v>15.42</v>
       </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C258">
-        <v>-12</v>
+        <v>-4</v>
       </c>
       <c r="D258" t="s">
-        <v>230</v>
+        <v>530</v>
       </c>
       <c r="E258" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="F258">
         <v>2001</v>
       </c>
       <c r="G258" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="H258">
-        <v>124.81</v>
+        <v>127.26</v>
       </c>
       <c r="I258">
-        <v>99.3</v>
+        <v>127.26</v>
       </c>
       <c r="J258">
-        <v>25.51</v>
+        <v>0.0</v>
       </c>
       <c r="K258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M258">
-        <v>79.71</v>
-[...8 lines deleted...]
-        <v>11.27</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="259" spans="1:24">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
-        <v>226</v>
+        <v>253</v>
       </c>
       <c r="C259">
-        <v>-32</v>
+        <v>-4</v>
       </c>
       <c r="D259" t="s">
-        <v>528</v>
+        <v>134</v>
       </c>
       <c r="E259" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F259">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G259" t="s">
-        <v>229</v>
+        <v>60</v>
       </c>
       <c r="H259">
-        <v>124.47</v>
+        <v>127.26</v>
       </c>
       <c r="I259">
-        <v>78.3</v>
+        <v>127.26</v>
       </c>
       <c r="J259">
-        <v>46.17</v>
+        <v>0.0</v>
       </c>
       <c r="K259">
         <v>1</v>
       </c>
       <c r="L259">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M259">
-        <v>78.3</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="260" spans="1:24">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C260">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D260" t="s">
-        <v>530</v>
+        <v>345</v>
       </c>
       <c r="E260" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="F260">
         <v>2005</v>
       </c>
       <c r="G260" t="s">
-        <v>385</v>
+        <v>55</v>
       </c>
       <c r="H260">
-        <v>124.14</v>
+        <v>126.45</v>
       </c>
       <c r="I260">
-        <v>74.36</v>
+        <v>116.72</v>
       </c>
       <c r="J260">
-        <v>49.78</v>
+        <v>9.73</v>
       </c>
       <c r="K260">
+        <v>2</v>
+      </c>
+      <c r="L260">
         <v>1</v>
       </c>
-      <c r="L260">
-[...1 lines deleted...]
-      </c>
       <c r="M260">
-        <v>74.36</v>
+        <v>58.36</v>
+      </c>
+      <c r="N260">
+        <v>58.36</v>
       </c>
       <c r="S260">
-        <v>22.33</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>9.73</v>
       </c>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C261">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D261" t="s">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="E261" t="s">
-        <v>532</v>
+        <v>231</v>
       </c>
       <c r="F261">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G261" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H261">
-        <v>122.82</v>
+        <v>126.42</v>
       </c>
       <c r="I261">
-        <v>105.77</v>
+        <v>126.42</v>
       </c>
       <c r="J261">
-        <v>17.05</v>
+        <v>0.0</v>
       </c>
       <c r="K261">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L261">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M261">
-        <v>86.18</v>
-[...5 lines deleted...]
-        <v>17.05</v>
+        <v>126.42</v>
       </c>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C262">
+        <v>-4</v>
+      </c>
+      <c r="D262" t="s">
+        <v>534</v>
+      </c>
+      <c r="E262" t="s">
+        <v>535</v>
+      </c>
+      <c r="F262">
+        <v>2008</v>
+      </c>
+      <c r="G262" t="s">
+        <v>210</v>
+      </c>
+      <c r="H262">
+        <v>124.47</v>
+      </c>
+      <c r="I262">
+        <v>78.3</v>
+      </c>
+      <c r="J262">
+        <v>46.17</v>
+      </c>
+      <c r="K262">
         <v>1</v>
       </c>
-      <c r="D262" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L262">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M262">
-        <v>46.19</v>
-[...5 lines deleted...]
-        <v>22.9</v>
+        <v>78.3</v>
       </c>
       <c r="S262">
+        <v>32.98</v>
+      </c>
+      <c r="T262">
         <v>13.19</v>
       </c>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C263">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D263" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E263" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="F263">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G263" t="s">
-        <v>535</v>
+        <v>395</v>
       </c>
       <c r="H263">
-        <v>118.72</v>
+        <v>124.14</v>
       </c>
       <c r="I263">
-        <v>118.72</v>
+        <v>74.36</v>
       </c>
       <c r="J263">
-        <v>0.0</v>
+        <v>49.78</v>
       </c>
       <c r="K263">
         <v>1</v>
       </c>
       <c r="L263">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M263">
-        <v>118.72</v>
+        <v>74.36</v>
+      </c>
+      <c r="S263">
+        <v>22.33</v>
+      </c>
+      <c r="T263">
+        <v>14.26</v>
+      </c>
+      <c r="U263">
+        <v>13.19</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C264">
+        <v>-4</v>
+      </c>
+      <c r="D264" t="s">
+        <v>33</v>
+      </c>
+      <c r="E264" t="s">
+        <v>308</v>
+      </c>
+      <c r="F264">
+        <v>2004</v>
+      </c>
+      <c r="G264" t="s">
+        <v>110</v>
+      </c>
+      <c r="H264">
+        <v>118.88</v>
+      </c>
+      <c r="I264">
+        <v>105.69</v>
+      </c>
+      <c r="J264">
+        <v>13.19</v>
+      </c>
+      <c r="K264">
+        <v>3</v>
+      </c>
+      <c r="L264">
         <v>1</v>
       </c>
-      <c r="D264" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M264">
-        <v>39.52</v>
+        <v>46.19</v>
       </c>
       <c r="N264">
-        <v>36.56</v>
+        <v>36.6</v>
+      </c>
+      <c r="O264">
+        <v>22.9</v>
       </c>
       <c r="S264">
-        <v>17.99</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C265">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D265" t="s">
-        <v>362</v>
+        <v>169</v>
       </c>
       <c r="E265" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F265">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G265" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H265">
-        <v>117.54</v>
+        <v>118.72</v>
       </c>
       <c r="I265">
-        <v>86.49</v>
+        <v>76.08</v>
       </c>
       <c r="J265">
-        <v>31.05</v>
+        <v>42.64</v>
       </c>
       <c r="K265">
         <v>2</v>
       </c>
       <c r="L265">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M265">
-        <v>49.93</v>
+        <v>39.52</v>
       </c>
       <c r="N265">
         <v>36.56</v>
       </c>
       <c r="S265">
-        <v>31.05</v>
+        <v>17.99</v>
+      </c>
+      <c r="T265">
+        <v>12.45</v>
+      </c>
+      <c r="U265">
+        <v>12.2</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C266">
+        <v>-4</v>
+      </c>
+      <c r="D266" t="s">
+        <v>539</v>
+      </c>
+      <c r="E266" t="s">
+        <v>540</v>
+      </c>
+      <c r="F266">
+        <v>2007</v>
+      </c>
+      <c r="G266" t="s">
+        <v>541</v>
+      </c>
+      <c r="H266">
+        <v>118.72</v>
+      </c>
+      <c r="I266">
+        <v>118.72</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
         <v>1</v>
       </c>
-      <c r="D266" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L266">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M266">
-        <v>68.2</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>118.72</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C267">
+        <v>-4</v>
+      </c>
+      <c r="D267" t="s">
+        <v>345</v>
+      </c>
+      <c r="E267" t="s">
+        <v>542</v>
+      </c>
+      <c r="F267">
+        <v>2000</v>
+      </c>
+      <c r="G267" t="s">
+        <v>55</v>
+      </c>
+      <c r="H267">
+        <v>117.54</v>
+      </c>
+      <c r="I267">
+        <v>86.49</v>
+      </c>
+      <c r="J267">
+        <v>31.05</v>
+      </c>
+      <c r="K267">
+        <v>2</v>
+      </c>
+      <c r="L267">
         <v>1</v>
       </c>
-      <c r="D267" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M267">
-        <v>62.11</v>
+        <v>49.93</v>
       </c>
       <c r="N267">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>9.18</v>
+        <v>36.56</v>
+      </c>
+      <c r="S267">
+        <v>31.05</v>
       </c>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C268">
+        <v>-3</v>
+      </c>
+      <c r="D268" t="s">
+        <v>167</v>
+      </c>
+      <c r="E268" t="s">
+        <v>543</v>
+      </c>
+      <c r="F268">
+        <v>2005</v>
+      </c>
+      <c r="G268" t="s">
+        <v>213</v>
+      </c>
+      <c r="H268">
+        <v>115.39</v>
+      </c>
+      <c r="I268">
+        <v>101.13</v>
+      </c>
+      <c r="J268">
+        <v>14.26</v>
+      </c>
+      <c r="K268">
+        <v>2</v>
+      </c>
+      <c r="L268">
         <v>1</v>
       </c>
-      <c r="D268" t="s">
-[...24 lines deleted...]
-        <v>4</v>
+      <c r="M268">
+        <v>68.2</v>
+      </c>
+      <c r="N268">
+        <v>32.93</v>
       </c>
       <c r="S268">
-        <v>57.56</v>
-[...8 lines deleted...]
-        <v>8.45</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C269">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D269" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E269" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F269">
         <v>2008</v>
       </c>
       <c r="G269" t="s">
-        <v>67</v>
+        <v>160</v>
       </c>
       <c r="H269">
-        <v>112.76</v>
+        <v>114.07</v>
       </c>
       <c r="I269">
-        <v>112.76</v>
+        <v>114.07</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269">
-        <v>59.62</v>
+        <v>62.11</v>
       </c>
       <c r="N269">
-        <v>53.14</v>
+        <v>42.78</v>
+      </c>
+      <c r="O269">
+        <v>9.18</v>
       </c>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C270">
+        <v>-3</v>
+      </c>
+      <c r="D270" t="s">
+        <v>546</v>
+      </c>
+      <c r="E270" t="s">
+        <v>547</v>
+      </c>
+      <c r="F270">
+        <v>1998</v>
+      </c>
+      <c r="G270" t="s">
+        <v>29</v>
+      </c>
+      <c r="H270">
+        <v>112.86</v>
+      </c>
+      <c r="I270">
+        <v>0.0</v>
+      </c>
+      <c r="J270">
+        <v>112.86</v>
+      </c>
+      <c r="K270">
+        <v>0</v>
+      </c>
+      <c r="L270">
         <v>1</v>
       </c>
-      <c r="D270" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="S270">
-        <v>42.14</v>
-[...2 lines deleted...]
-        <v>38.98</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C271">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D271" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E271" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F271">
         <v>2008</v>
       </c>
       <c r="G271" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="H271">
-        <v>112.18</v>
+        <v>112.76</v>
       </c>
       <c r="I271">
-        <v>112.18</v>
+        <v>112.76</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271">
         <v>2</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271">
-        <v>84.84</v>
+        <v>59.62</v>
       </c>
       <c r="N271">
-        <v>27.34</v>
+        <v>53.14</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="C272">
-        <v>16</v>
+        <v>-3</v>
       </c>
       <c r="D272" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E272" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F272">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G272" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="H272">
-        <v>109.55</v>
+        <v>112.18</v>
       </c>
       <c r="I272">
-        <v>109.55</v>
+        <v>112.18</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272">
-        <v>49.93</v>
+        <v>84.84</v>
       </c>
       <c r="N272">
-        <v>26.76</v>
-[...5 lines deleted...]
-        <v>13.27</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C273">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D273" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E273" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F273">
         <v>2006</v>
       </c>
       <c r="G273" t="s">
         <v>29</v>
       </c>
       <c r="H273">
         <v>108.17</v>
       </c>
       <c r="I273">
         <v>108.17</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273">
         <v>108.17</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C274">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D274" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E274" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F274">
         <v>1999</v>
       </c>
       <c r="G274" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H274">
         <v>107.78</v>
       </c>
       <c r="I274">
         <v>85.82</v>
       </c>
       <c r="J274">
         <v>21.96</v>
       </c>
       <c r="K274">
         <v>2</v>
       </c>
       <c r="L274">
         <v>1</v>
       </c>
       <c r="M274">
         <v>46.25</v>
       </c>
       <c r="N274">
         <v>39.57</v>
       </c>
       <c r="S274">
         <v>21.96</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C275">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D275" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="E275" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F275">
         <v>2010</v>
       </c>
       <c r="G275" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="H275">
         <v>106.57</v>
       </c>
       <c r="I275">
         <v>106.57</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275">
         <v>2</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
       <c r="M275">
         <v>67.0</v>
       </c>
       <c r="N275">
         <v>39.57</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C276">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D276" t="s">
-        <v>556</v>
+        <v>345</v>
       </c>
       <c r="E276" t="s">
         <v>557</v>
       </c>
       <c r="F276">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G276" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="H276">
-        <v>103.27</v>
+        <v>106.53</v>
       </c>
       <c r="I276">
-        <v>67.62</v>
+        <v>0.0</v>
       </c>
       <c r="J276">
-        <v>35.65</v>
+        <v>106.53</v>
       </c>
       <c r="K276">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L276">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>21.37</v>
+        <v>6</v>
       </c>
       <c r="S276">
-        <v>35.65</v>
+        <v>45.56</v>
+      </c>
+      <c r="T276">
+        <v>39.24</v>
+      </c>
+      <c r="U276">
+        <v>8.92</v>
+      </c>
+      <c r="V276">
+        <v>6.53</v>
+      </c>
+      <c r="W276">
+        <v>4.09</v>
+      </c>
+      <c r="X276">
+        <v>2.19</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C277">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D277" t="s">
         <v>558</v>
       </c>
       <c r="E277" t="s">
         <v>559</v>
       </c>
       <c r="F277">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G277" t="s">
-        <v>76</v>
+        <v>210</v>
       </c>
       <c r="H277">
-        <v>102.29</v>
+        <v>106.43</v>
       </c>
       <c r="I277">
-        <v>44.88</v>
+        <v>46.25</v>
       </c>
       <c r="J277">
-        <v>57.41</v>
+        <v>60.18</v>
       </c>
       <c r="K277">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L277">
         <v>3</v>
       </c>
       <c r="M277">
-        <v>26.76</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>46.25</v>
       </c>
       <c r="S277">
-        <v>49.25</v>
+        <v>30.5</v>
       </c>
       <c r="T277">
-        <v>5.17</v>
+        <v>15.42</v>
       </c>
       <c r="U277">
-        <v>2.99</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
-        <v>241</v>
+        <v>275</v>
       </c>
       <c r="C278">
-        <v>-36</v>
+        <v>-2</v>
       </c>
       <c r="D278" t="s">
+        <v>77</v>
+      </c>
+      <c r="E278" t="s">
         <v>560</v>
       </c>
-      <c r="E278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F278">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G278" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H278">
-        <v>99.25</v>
+        <v>105.77</v>
       </c>
       <c r="I278">
-        <v>68.2</v>
+        <v>105.77</v>
       </c>
       <c r="J278">
-        <v>31.05</v>
+        <v>0.0</v>
       </c>
       <c r="K278">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L278">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M278">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>31.05</v>
+        <v>86.18</v>
+      </c>
+      <c r="N278">
+        <v>19.59</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C279">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D279" t="s">
+        <v>561</v>
+      </c>
+      <c r="E279" t="s">
         <v>562</v>
       </c>
-      <c r="E279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G279" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="H279">
-        <v>98.93</v>
+        <v>104.52</v>
       </c>
       <c r="I279">
-        <v>98.93</v>
+        <v>0.0</v>
       </c>
       <c r="J279">
-        <v>0.0</v>
+        <v>104.52</v>
       </c>
       <c r="K279">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L279">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>98.93</v>
+        <v>3</v>
+      </c>
+      <c r="S279">
+        <v>57.56</v>
+      </c>
+      <c r="T279">
+        <v>28.97</v>
+      </c>
+      <c r="U279">
+        <v>17.99</v>
       </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C280">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D280" t="s">
+        <v>563</v>
+      </c>
+      <c r="E280" t="s">
         <v>564</v>
       </c>
-      <c r="E280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G280" t="s">
-        <v>535</v>
+        <v>126</v>
       </c>
       <c r="H280">
-        <v>96.05</v>
+        <v>103.27</v>
       </c>
       <c r="I280">
-        <v>42.78</v>
+        <v>67.62</v>
       </c>
       <c r="J280">
-        <v>53.27</v>
+        <v>35.65</v>
       </c>
       <c r="K280">
+        <v>2</v>
+      </c>
+      <c r="L280">
         <v>1</v>
       </c>
-      <c r="L280">
-[...1 lines deleted...]
-      </c>
       <c r="M280">
-        <v>42.78</v>
+        <v>46.25</v>
+      </c>
+      <c r="N280">
+        <v>21.37</v>
       </c>
       <c r="S280">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C281">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D281" t="s">
-        <v>256</v>
+        <v>565</v>
       </c>
       <c r="E281" t="s">
-        <v>361</v>
+        <v>566</v>
       </c>
       <c r="F281">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G281" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="H281">
-        <v>95.78</v>
+        <v>99.59</v>
       </c>
       <c r="I281">
-        <v>89.47</v>
+        <v>85.92</v>
       </c>
       <c r="J281">
-        <v>6.31</v>
+        <v>13.67</v>
       </c>
       <c r="K281">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M281">
-        <v>38.16</v>
+        <v>36.6</v>
       </c>
       <c r="N281">
-        <v>28.93</v>
+        <v>33.81</v>
       </c>
       <c r="O281">
-        <v>15.27</v>
-[...2 lines deleted...]
-        <v>7.11</v>
+        <v>15.51</v>
       </c>
       <c r="S281">
-        <v>6.31</v>
+        <v>7.63</v>
+      </c>
+      <c r="T281">
+        <v>6.04</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C282">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D282" t="s">
-        <v>61</v>
+        <v>567</v>
       </c>
       <c r="E282" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F282">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G282" t="s">
         <v>32</v>
       </c>
       <c r="H282">
-        <v>94.51</v>
+        <v>99.25</v>
       </c>
       <c r="I282">
-        <v>70.8</v>
+        <v>68.2</v>
       </c>
       <c r="J282">
-        <v>23.71</v>
+        <v>31.05</v>
       </c>
       <c r="K282">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L282">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M282">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>31.28</v>
+        <v>68.2</v>
       </c>
       <c r="S282">
-        <v>19.93</v>
-[...2 lines deleted...]
-        <v>3.78</v>
+        <v>31.05</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
-        <v>282</v>
+        <v>308</v>
       </c>
       <c r="C283">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D283" t="s">
-        <v>567</v>
+        <v>221</v>
       </c>
       <c r="E283" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F283">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G283" t="s">
-        <v>569</v>
+        <v>60</v>
       </c>
       <c r="H283">
-        <v>93.96</v>
+        <v>96.42</v>
       </c>
       <c r="I283">
-        <v>93.96</v>
+        <v>44.34</v>
       </c>
       <c r="J283">
-        <v>0.0</v>
+        <v>52.08</v>
       </c>
       <c r="K283">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L283">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M283">
-        <v>93.96</v>
+        <v>24.75</v>
+      </c>
+      <c r="N283">
+        <v>19.59</v>
+      </c>
+      <c r="S283">
+        <v>26.57</v>
+      </c>
+      <c r="T283">
+        <v>14.24</v>
+      </c>
+      <c r="U283">
+        <v>11.27</v>
       </c>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C284">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D284" t="s">
         <v>570</v>
       </c>
       <c r="E284" t="s">
         <v>571</v>
       </c>
       <c r="F284">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G284" t="s">
-        <v>146</v>
+        <v>541</v>
       </c>
       <c r="H284">
-        <v>93.53</v>
+        <v>96.05</v>
       </c>
       <c r="I284">
-        <v>78.11</v>
+        <v>42.78</v>
       </c>
       <c r="J284">
-        <v>15.42</v>
+        <v>53.27</v>
       </c>
       <c r="K284">
+        <v>1</v>
+      </c>
+      <c r="L284">
         <v>2</v>
       </c>
-      <c r="L284">
-[...1 lines deleted...]
-      </c>
       <c r="M284">
-        <v>49.93</v>
-[...2 lines deleted...]
-        <v>28.18</v>
+        <v>42.78</v>
       </c>
       <c r="S284">
-        <v>15.42</v>
+        <v>36.6</v>
+      </c>
+      <c r="T284">
+        <v>16.67</v>
       </c>
     </row>
     <row r="285" spans="1:24">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C285">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D285" t="s">
         <v>572</v>
       </c>
       <c r="E285" t="s">
         <v>573</v>
       </c>
       <c r="F285">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G285" t="s">
-        <v>336</v>
+        <v>519</v>
       </c>
       <c r="H285">
-        <v>92.98</v>
+        <v>93.96</v>
       </c>
       <c r="I285">
-        <v>54.44</v>
+        <v>93.96</v>
       </c>
       <c r="J285">
-        <v>38.54</v>
+        <v>0.0</v>
       </c>
       <c r="K285">
         <v>1</v>
       </c>
       <c r="L285">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M285">
-        <v>54.44</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>93.96</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C286">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D286" t="s">
-        <v>65</v>
+        <v>574</v>
       </c>
       <c r="E286" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F286">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G286" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="H286">
-        <v>92.55</v>
+        <v>93.53</v>
       </c>
       <c r="I286">
-        <v>92.55</v>
+        <v>78.11</v>
       </c>
       <c r="J286">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K286">
+        <v>2</v>
+      </c>
+      <c r="L286">
         <v>1</v>
       </c>
-      <c r="L286">
-[...1 lines deleted...]
-      </c>
       <c r="M286">
-        <v>92.55</v>
+        <v>49.93</v>
+      </c>
+      <c r="N286">
+        <v>28.18</v>
+      </c>
+      <c r="S286">
+        <v>15.42</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="C287">
-        <v>17</v>
+        <v>-3</v>
       </c>
       <c r="D287" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E287" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F287">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G287" t="s">
-        <v>55</v>
+        <v>342</v>
       </c>
       <c r="H287">
-        <v>91.55</v>
+        <v>92.98</v>
       </c>
       <c r="I287">
-        <v>91.55</v>
+        <v>54.44</v>
       </c>
       <c r="J287">
-        <v>0.0</v>
+        <v>38.54</v>
       </c>
       <c r="K287">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L287">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M287">
-        <v>64.45</v>
-[...5 lines deleted...]
-        <v>10.34</v>
+        <v>54.44</v>
+      </c>
+      <c r="S287">
+        <v>38.54</v>
       </c>
     </row>
     <row r="288" spans="1:24">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C288">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D288" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E288" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F288">
         <v>2004</v>
       </c>
       <c r="G288" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H288">
-        <v>90.09</v>
+        <v>91.55</v>
       </c>
       <c r="I288">
-        <v>90.09</v>
+        <v>0.0</v>
       </c>
       <c r="J288">
-        <v>0.0</v>
+        <v>91.55</v>
       </c>
       <c r="K288">
+        <v>0</v>
+      </c>
+      <c r="L288">
         <v>3</v>
       </c>
-      <c r="L288">
-[...9 lines deleted...]
-        <v>16.76</v>
+      <c r="S288">
+        <v>42.14</v>
+      </c>
+      <c r="T288">
+        <v>38.98</v>
+      </c>
+      <c r="U288">
+        <v>10.43</v>
       </c>
     </row>
     <row r="289" spans="1:24">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C289">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D289" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E289" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F289">
         <v>2007</v>
       </c>
       <c r="G289" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="H289">
-        <v>89.6</v>
+        <v>91.55</v>
       </c>
       <c r="I289">
-        <v>72.12</v>
+        <v>91.55</v>
       </c>
       <c r="J289">
-        <v>17.48</v>
+        <v>0.0</v>
       </c>
       <c r="K289">
         <v>3</v>
       </c>
       <c r="L289">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M289">
-        <v>42.78</v>
+        <v>64.45</v>
       </c>
       <c r="N289">
-        <v>20.85</v>
+        <v>16.76</v>
       </c>
       <c r="O289">
-        <v>8.49</v>
-[...5 lines deleted...]
-        <v>5.28</v>
+        <v>10.34</v>
       </c>
     </row>
     <row r="290" spans="1:24">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C290">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D290" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E290" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F290">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G290" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="H290">
-        <v>86.91</v>
+        <v>90.09</v>
       </c>
       <c r="I290">
-        <v>86.91</v>
+        <v>90.09</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
       <c r="M290">
-        <v>86.91</v>
+        <v>39.52</v>
+      </c>
+      <c r="N290">
+        <v>33.81</v>
+      </c>
+      <c r="O290">
+        <v>16.76</v>
       </c>
     </row>
     <row r="291" spans="1:24">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C291">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D291" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E291" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F291">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G291" t="s">
-        <v>569</v>
+        <v>90</v>
       </c>
       <c r="H291">
-        <v>86.91</v>
+        <v>89.6</v>
       </c>
       <c r="I291">
-        <v>86.91</v>
+        <v>72.12</v>
       </c>
       <c r="J291">
-        <v>0.0</v>
+        <v>17.48</v>
       </c>
       <c r="K291">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L291">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M291">
-        <v>86.91</v>
+        <v>42.78</v>
+      </c>
+      <c r="N291">
+        <v>20.85</v>
+      </c>
+      <c r="O291">
+        <v>8.49</v>
+      </c>
+      <c r="S291">
+        <v>12.2</v>
+      </c>
+      <c r="T291">
+        <v>5.28</v>
       </c>
     </row>
     <row r="292" spans="1:24">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="C292">
-        <v>-51</v>
+        <v>-2</v>
       </c>
       <c r="D292" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E292" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F292">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G292" t="s">
-        <v>229</v>
+        <v>147</v>
       </c>
       <c r="H292">
-        <v>84.79</v>
+        <v>86.91</v>
       </c>
       <c r="I292">
-        <v>46.25</v>
+        <v>86.91</v>
       </c>
       <c r="J292">
-        <v>38.54</v>
+        <v>0.0</v>
       </c>
       <c r="K292">
         <v>1</v>
       </c>
       <c r="L292">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M292">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>38.54</v>
+        <v>86.91</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C293">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D293" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E293" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F293">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G293" t="s">
-        <v>29</v>
+        <v>210</v>
       </c>
       <c r="H293">
-        <v>84.63</v>
+        <v>84.79</v>
       </c>
       <c r="I293">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J293">
-        <v>84.63</v>
+        <v>38.54</v>
       </c>
       <c r="K293">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L293">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="M293">
+        <v>46.25</v>
       </c>
       <c r="S293">
-        <v>35.73</v>
-[...11 lines deleted...]
-        <v>4.09</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C294">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D294" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E294" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F294">
         <v>2010</v>
       </c>
       <c r="G294" t="s">
         <v>26</v>
       </c>
       <c r="H294">
         <v>83.7</v>
       </c>
       <c r="I294">
         <v>83.7</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294">
         <v>2</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
       <c r="M294">
         <v>49.16</v>
       </c>
       <c r="N294">
         <v>34.54</v>
       </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C295">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D295" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E295" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F295">
         <v>2005</v>
       </c>
       <c r="G295" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="H295">
         <v>83.05</v>
       </c>
       <c r="I295">
         <v>68.79</v>
       </c>
       <c r="J295">
         <v>14.26</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
       <c r="L295">
         <v>1</v>
       </c>
       <c r="M295">
         <v>68.79</v>
       </c>
       <c r="S295">
         <v>14.26</v>
       </c>
     </row>
     <row r="296" spans="1:24">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="C296">
-        <v>-6</v>
+        <v>41</v>
       </c>
       <c r="D296" t="s">
-        <v>123</v>
+        <v>594</v>
       </c>
       <c r="E296" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F296">
         <v>2004</v>
       </c>
       <c r="G296" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H296">
-        <v>82.25</v>
+        <v>82.31</v>
       </c>
       <c r="I296">
-        <v>14.34</v>
+        <v>47.05</v>
       </c>
       <c r="J296">
-        <v>67.91</v>
+        <v>35.26</v>
       </c>
       <c r="K296">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L296">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M296">
-        <v>14.34</v>
+        <v>28.93</v>
+      </c>
+      <c r="N296">
+        <v>18.12</v>
       </c>
       <c r="S296">
-        <v>40.96</v>
+        <v>28.73</v>
       </c>
       <c r="T296">
-        <v>24.58</v>
-[...2 lines deleted...]
-        <v>2.37</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="297" spans="1:24">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C297">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D297" t="s">
-        <v>594</v>
+        <v>134</v>
       </c>
       <c r="E297" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F297">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G297" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H297">
-        <v>81.39</v>
+        <v>82.25</v>
       </c>
       <c r="I297">
-        <v>0.0</v>
+        <v>14.34</v>
       </c>
       <c r="J297">
-        <v>81.39</v>
+        <v>67.91</v>
       </c>
       <c r="K297">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L297">
         <v>3</v>
       </c>
+      <c r="M297">
+        <v>14.34</v>
+      </c>
       <c r="S297">
-        <v>39.57</v>
+        <v>40.96</v>
       </c>
       <c r="T297">
-        <v>33.57</v>
+        <v>24.58</v>
       </c>
       <c r="U297">
-        <v>8.25</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C298">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D298" t="s">
-        <v>99</v>
+        <v>597</v>
       </c>
       <c r="E298" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="F298">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G298" t="s">
-        <v>270</v>
+        <v>55</v>
       </c>
       <c r="H298">
-        <v>80.84</v>
+        <v>81.39</v>
       </c>
       <c r="I298">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J298">
-        <v>38.06</v>
+        <v>81.39</v>
       </c>
       <c r="K298">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L298">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>3</v>
       </c>
       <c r="S298">
-        <v>32.42</v>
+        <v>39.57</v>
       </c>
       <c r="T298">
-        <v>5.64</v>
+        <v>33.57</v>
+      </c>
+      <c r="U298">
+        <v>8.25</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C299">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D299" t="s">
-        <v>465</v>
+        <v>99</v>
       </c>
       <c r="E299" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="F299">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G299" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="H299">
-        <v>79.95</v>
+        <v>80.84</v>
       </c>
       <c r="I299">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
       <c r="J299">
-        <v>29.95</v>
+        <v>38.06</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M299">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
       <c r="S299">
-        <v>14.26</v>
+        <v>32.42</v>
       </c>
       <c r="T299">
-        <v>12.19</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C300">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D300" t="s">
-        <v>598</v>
+        <v>449</v>
       </c>
       <c r="E300" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F300">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G300" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="H300">
-        <v>76.88</v>
+        <v>79.95</v>
       </c>
       <c r="I300">
-        <v>76.88</v>
+        <v>50.0</v>
       </c>
       <c r="J300">
-        <v>0.0</v>
+        <v>29.95</v>
       </c>
       <c r="K300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L300">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M300">
-        <v>53.98</v>
-[...2 lines deleted...]
-        <v>22.9</v>
+        <v>50.0</v>
+      </c>
+      <c r="S300">
+        <v>14.26</v>
+      </c>
+      <c r="T300">
+        <v>12.19</v>
+      </c>
+      <c r="U300">
+        <v>3.5</v>
       </c>
     </row>
     <row r="301" spans="1:24">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C301">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D301" t="s">
-        <v>264</v>
+        <v>601</v>
       </c>
       <c r="E301" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="F301">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G301" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H301">
-        <v>76.27</v>
+        <v>76.88</v>
       </c>
       <c r="I301">
-        <v>53.68</v>
+        <v>76.88</v>
       </c>
       <c r="J301">
-        <v>22.59</v>
+        <v>0.0</v>
       </c>
       <c r="K301">
         <v>2</v>
       </c>
       <c r="L301">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M301">
-        <v>28.93</v>
+        <v>53.98</v>
       </c>
       <c r="N301">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>22.59</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C302">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D302" t="s">
-        <v>601</v>
+        <v>267</v>
       </c>
       <c r="E302" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F302">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G302" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="H302">
-        <v>76.17</v>
+        <v>76.27</v>
       </c>
       <c r="I302">
-        <v>76.17</v>
+        <v>53.68</v>
       </c>
       <c r="J302">
-        <v>0.0</v>
+        <v>22.59</v>
       </c>
       <c r="K302">
         <v>2</v>
       </c>
       <c r="L302">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M302">
-        <v>39.57</v>
+        <v>28.93</v>
       </c>
       <c r="N302">
-        <v>36.6</v>
+        <v>24.75</v>
+      </c>
+      <c r="S302">
+        <v>22.59</v>
       </c>
     </row>
     <row r="303" spans="1:24">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C303">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D303" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E303" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F303">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G303" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="H303">
-        <v>75.69</v>
+        <v>76.17</v>
       </c>
       <c r="I303">
-        <v>54.47</v>
+        <v>76.17</v>
       </c>
       <c r="J303">
-        <v>21.22</v>
+        <v>0.0</v>
       </c>
       <c r="K303">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M303">
-        <v>54.47</v>
-[...2 lines deleted...]
-        <v>21.22</v>
+        <v>39.57</v>
+      </c>
+      <c r="N303">
+        <v>36.6</v>
       </c>
     </row>
     <row r="304" spans="1:24">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C304">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D304" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E304" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F304">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G304" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="H304">
-        <v>75.66</v>
+        <v>75.69</v>
       </c>
       <c r="I304">
-        <v>75.66</v>
+        <v>54.47</v>
       </c>
       <c r="J304">
-        <v>0.0</v>
+        <v>21.22</v>
       </c>
       <c r="K304">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L304">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M304">
-        <v>47.18</v>
-[...2 lines deleted...]
-        <v>28.48</v>
+        <v>54.47</v>
+      </c>
+      <c r="S304">
+        <v>21.22</v>
       </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>301</v>
+      </c>
+      <c r="C305">
+        <v>-3</v>
       </c>
       <c r="D305" t="s">
         <v>608</v>
       </c>
       <c r="E305" t="s">
         <v>609</v>
       </c>
       <c r="F305">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G305" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="H305">
-        <v>73.73</v>
+        <v>75.66</v>
       </c>
       <c r="I305">
-        <v>73.73</v>
+        <v>75.66</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305">
-        <v>73.73</v>
+        <v>47.18</v>
+      </c>
+      <c r="N305">
+        <v>28.48</v>
       </c>
     </row>
     <row r="306" spans="1:24">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C306">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D306" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E306" t="s">
         <v>610</v>
       </c>
       <c r="F306">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G306" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H306">
-        <v>73.33</v>
+        <v>74.58</v>
       </c>
       <c r="I306">
-        <v>73.33</v>
+        <v>70.8</v>
       </c>
       <c r="J306">
-        <v>0.0</v>
+        <v>3.78</v>
       </c>
       <c r="K306">
         <v>2</v>
       </c>
       <c r="L306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M306">
-        <v>37.34</v>
+        <v>39.52</v>
       </c>
       <c r="N306">
-        <v>35.99</v>
+        <v>31.28</v>
+      </c>
+      <c r="S306">
+        <v>3.78</v>
       </c>
     </row>
     <row r="307" spans="1:24">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C307">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D307" t="s">
+        <v>51</v>
+      </c>
+      <c r="E307" t="s">
         <v>611</v>
       </c>
-      <c r="E307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F307">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G307" t="s">
-        <v>199</v>
+        <v>26</v>
       </c>
       <c r="H307">
-        <v>72.93</v>
+        <v>73.33</v>
       </c>
       <c r="I307">
-        <v>72.93</v>
+        <v>73.33</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
       <c r="K307">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
       <c r="M307">
-        <v>46.25</v>
+        <v>37.34</v>
       </c>
       <c r="N307">
-        <v>17.12</v>
-[...2 lines deleted...]
-        <v>9.56</v>
+        <v>35.99</v>
       </c>
     </row>
     <row r="308" spans="1:24">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C308">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D308" t="s">
+        <v>612</v>
+      </c>
+      <c r="E308" t="s">
         <v>613</v>
       </c>
-      <c r="E308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G308" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="H308">
-        <v>72.63</v>
+        <v>72.93</v>
       </c>
       <c r="I308">
-        <v>50.0</v>
+        <v>72.93</v>
       </c>
       <c r="J308">
-        <v>22.63</v>
+        <v>0.0</v>
       </c>
       <c r="K308">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L308">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M308">
-        <v>50.0</v>
-[...5 lines deleted...]
-        <v>7.21</v>
+        <v>46.25</v>
+      </c>
+      <c r="N308">
+        <v>17.12</v>
+      </c>
+      <c r="O308">
+        <v>9.56</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
         <v>306</v>
       </c>
       <c r="C309">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D309" t="s">
+        <v>614</v>
+      </c>
+      <c r="E309" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F309">
         <v>2005</v>
       </c>
       <c r="G309" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H309">
         <v>72.63</v>
       </c>
       <c r="I309">
         <v>46.25</v>
       </c>
       <c r="J309">
         <v>26.38</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309">
         <v>2</v>
       </c>
       <c r="M309">
         <v>46.25</v>
       </c>
       <c r="S309">
         <v>13.19</v>
       </c>
       <c r="T309">
         <v>13.19</v>
       </c>
     </row>
     <row r="310" spans="1:24">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C310">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D310" t="s">
+        <v>616</v>
+      </c>
+      <c r="E310" t="s">
         <v>617</v>
       </c>
-      <c r="E310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G310" t="s">
-        <v>336</v>
+        <v>160</v>
       </c>
       <c r="H310">
-        <v>70.36</v>
+        <v>72.63</v>
       </c>
       <c r="I310">
-        <v>39.86</v>
+        <v>50.0</v>
       </c>
       <c r="J310">
-        <v>30.5</v>
+        <v>22.63</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M310">
-        <v>39.86</v>
+        <v>50.0</v>
       </c>
       <c r="S310">
-        <v>30.5</v>
+        <v>15.42</v>
+      </c>
+      <c r="T310">
+        <v>7.21</v>
       </c>
     </row>
     <row r="311" spans="1:24">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>309</v>
+        <v>382</v>
       </c>
       <c r="C311">
-        <v>-1</v>
+        <v>72</v>
       </c>
       <c r="D311" t="s">
+        <v>618</v>
+      </c>
+      <c r="E311" t="s">
         <v>619</v>
       </c>
-      <c r="E311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G311" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H311">
-        <v>69.52</v>
+        <v>70.41</v>
       </c>
       <c r="I311">
-        <v>69.52</v>
+        <v>70.41</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
       <c r="K311">
         <v>2</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
       <c r="M311">
-        <v>49.93</v>
+        <v>36.6</v>
       </c>
       <c r="N311">
-        <v>19.59</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="312" spans="1:24">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C312">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D312" t="s">
+        <v>620</v>
+      </c>
+      <c r="E312" t="s">
         <v>621</v>
       </c>
-      <c r="E312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F312">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G312" t="s">
-        <v>45</v>
+        <v>342</v>
       </c>
       <c r="H312">
-        <v>68.97</v>
+        <v>70.36</v>
       </c>
       <c r="I312">
-        <v>0.0</v>
+        <v>39.86</v>
       </c>
       <c r="J312">
-        <v>68.97</v>
+        <v>30.5</v>
       </c>
       <c r="K312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L312">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M312">
+        <v>39.86</v>
       </c>
       <c r="S312">
-        <v>38.98</v>
-[...2 lines deleted...]
-        <v>29.99</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="313" spans="1:24">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C313">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D313" t="s">
+        <v>622</v>
+      </c>
+      <c r="E313" t="s">
         <v>623</v>
       </c>
-      <c r="E313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F313">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G313" t="s">
-        <v>270</v>
+        <v>68</v>
       </c>
       <c r="H313">
-        <v>68.09</v>
+        <v>69.52</v>
       </c>
       <c r="I313">
-        <v>39.57</v>
+        <v>69.52</v>
       </c>
       <c r="J313">
-        <v>28.52</v>
+        <v>0.0</v>
       </c>
       <c r="K313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L313">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M313">
-        <v>39.57</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>49.93</v>
+      </c>
+      <c r="N313">
+        <v>19.59</v>
       </c>
     </row>
     <row r="314" spans="1:24">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C314">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D314" t="s">
+        <v>624</v>
+      </c>
+      <c r="E314" t="s">
         <v>625</v>
       </c>
-      <c r="E314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F314">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="G314" t="s">
-        <v>92</v>
+        <v>253</v>
       </c>
       <c r="H314">
-        <v>67.04</v>
+        <v>69.25</v>
       </c>
       <c r="I314">
-        <v>0.0</v>
+        <v>39.57</v>
       </c>
       <c r="J314">
-        <v>67.04</v>
+        <v>29.68</v>
       </c>
       <c r="K314">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L314">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="M314">
+        <v>39.57</v>
       </c>
       <c r="S314">
-        <v>21.21</v>
+        <v>15.42</v>
       </c>
       <c r="T314">
-        <v>19.45</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="315" spans="1:24">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C315">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D315" t="s">
+        <v>626</v>
+      </c>
+      <c r="E315" t="s">
         <v>627</v>
       </c>
-      <c r="E315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F315">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G315" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="H315">
-        <v>66.67</v>
+        <v>68.97</v>
       </c>
       <c r="I315">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J315">
-        <v>16.67</v>
+        <v>68.97</v>
       </c>
       <c r="K315">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L315">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>2</v>
       </c>
       <c r="S315">
-        <v>16.67</v>
+        <v>38.98</v>
+      </c>
+      <c r="T315">
+        <v>29.99</v>
       </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C316">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D316" t="s">
+        <v>628</v>
+      </c>
+      <c r="E316" t="s">
         <v>629</v>
       </c>
-      <c r="E316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G316" t="s">
-        <v>26</v>
+        <v>271</v>
       </c>
       <c r="H316">
-        <v>64.27</v>
+        <v>68.09</v>
       </c>
       <c r="I316">
-        <v>64.27</v>
+        <v>39.57</v>
       </c>
       <c r="J316">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K316">
+        <v>1</v>
+      </c>
+      <c r="L316">
         <v>2</v>
       </c>
-      <c r="L316">
-[...1 lines deleted...]
-      </c>
       <c r="M316">
-        <v>49.93</v>
-[...2 lines deleted...]
-        <v>14.34</v>
+        <v>39.57</v>
+      </c>
+      <c r="S316">
+        <v>14.26</v>
+      </c>
+      <c r="T316">
+        <v>14.26</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C317">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D317" t="s">
+        <v>630</v>
+      </c>
+      <c r="E317" t="s">
         <v>631</v>
       </c>
-      <c r="E317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G317" t="s">
-        <v>535</v>
+        <v>90</v>
       </c>
       <c r="H317">
-        <v>64.26</v>
+        <v>67.04</v>
       </c>
       <c r="I317">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J317">
-        <v>14.26</v>
+        <v>67.04</v>
       </c>
       <c r="K317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L317">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>4</v>
       </c>
       <c r="S317">
-        <v>14.26</v>
+        <v>21.21</v>
+      </c>
+      <c r="T317">
+        <v>19.45</v>
+      </c>
+      <c r="U317">
+        <v>13.19</v>
+      </c>
+      <c r="V317">
+        <v>13.19</v>
       </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C318">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D318" t="s">
+        <v>632</v>
+      </c>
+      <c r="E318" t="s">
         <v>633</v>
       </c>
-      <c r="E318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G318" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="H318">
-        <v>63.94</v>
+        <v>66.67</v>
       </c>
       <c r="I318">
-        <v>52.43</v>
+        <v>50.0</v>
       </c>
       <c r="J318">
-        <v>11.51</v>
+        <v>16.67</v>
       </c>
       <c r="K318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L318">
         <v>1</v>
       </c>
       <c r="M318">
-        <v>30.79</v>
-[...2 lines deleted...]
-        <v>21.64</v>
+        <v>50.0</v>
       </c>
       <c r="S318">
-        <v>11.51</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C319">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D319" t="s">
+        <v>634</v>
+      </c>
+      <c r="E319" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="F319">
         <v>2002</v>
       </c>
       <c r="G319" t="s">
-        <v>55</v>
+        <v>541</v>
       </c>
       <c r="H319">
-        <v>62.99</v>
+        <v>64.26</v>
       </c>
       <c r="I319">
-        <v>49.32</v>
+        <v>50.0</v>
       </c>
       <c r="J319">
-        <v>13.67</v>
+        <v>14.26</v>
       </c>
       <c r="K319">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L319">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M319">
-        <v>33.81</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>50.0</v>
       </c>
       <c r="S319">
-        <v>7.63</v>
-[...2 lines deleted...]
-        <v>6.04</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="320" spans="1:24">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C320">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D320" t="s">
-        <v>268</v>
+        <v>636</v>
       </c>
       <c r="E320" t="s">
         <v>637</v>
       </c>
       <c r="F320">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G320" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H320">
-        <v>62.14</v>
+        <v>63.94</v>
       </c>
       <c r="I320">
-        <v>38.91</v>
+        <v>52.43</v>
       </c>
       <c r="J320">
-        <v>23.23</v>
+        <v>11.51</v>
       </c>
       <c r="K320">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L320">
         <v>1</v>
       </c>
       <c r="M320">
-        <v>38.91</v>
+        <v>30.79</v>
+      </c>
+      <c r="N320">
+        <v>21.64</v>
       </c>
       <c r="S320">
-        <v>23.23</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C321">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D321" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="E321" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F321">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G321" t="s">
-        <v>166</v>
+        <v>541</v>
       </c>
       <c r="H321">
         <v>61.67</v>
       </c>
       <c r="I321">
         <v>46.25</v>
       </c>
       <c r="J321">
         <v>15.42</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321">
         <v>1</v>
       </c>
       <c r="M321">
         <v>46.25</v>
       </c>
       <c r="S321">
         <v>15.42</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C322">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D322" t="s">
-        <v>639</v>
+        <v>291</v>
       </c>
       <c r="E322" t="s">
         <v>640</v>
       </c>
       <c r="F322">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="G322" t="s">
-        <v>535</v>
+        <v>160</v>
       </c>
       <c r="H322">
         <v>61.67</v>
       </c>
       <c r="I322">
         <v>46.25</v>
       </c>
       <c r="J322">
         <v>15.42</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322">
         <v>1</v>
       </c>
       <c r="M322">
         <v>46.25</v>
       </c>
       <c r="S322">
         <v>15.42</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C323">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D323" t="s">
         <v>641</v>
       </c>
       <c r="E323" t="s">
         <v>642</v>
       </c>
       <c r="F323">
         <v>2009</v>
       </c>
       <c r="G323" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="H323">
         <v>60.51</v>
       </c>
       <c r="I323">
         <v>46.25</v>
       </c>
       <c r="J323">
         <v>14.26</v>
       </c>
       <c r="K323">
         <v>1</v>
       </c>
       <c r="L323">
         <v>1</v>
       </c>
       <c r="M323">
         <v>46.25</v>
       </c>
       <c r="S323">
         <v>14.26</v>
       </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>261</v>
+        <v>321</v>
       </c>
       <c r="C324">
-        <v>-62</v>
+        <v>-2</v>
       </c>
       <c r="D324" t="s">
         <v>643</v>
       </c>
       <c r="E324" t="s">
         <v>644</v>
       </c>
       <c r="F324">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G324" t="s">
-        <v>229</v>
+        <v>105</v>
       </c>
       <c r="H324">
-        <v>60.18</v>
+        <v>58.21</v>
       </c>
       <c r="I324">
         <v>0.0</v>
       </c>
       <c r="J324">
-        <v>60.18</v>
+        <v>58.21</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S324">
-        <v>30.5</v>
+        <v>32.15</v>
       </c>
       <c r="T324">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>26.06</v>
       </c>
     </row>
     <row r="325" spans="1:24">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C325">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D325" t="s">
         <v>645</v>
       </c>
       <c r="E325" t="s">
         <v>646</v>
       </c>
       <c r="F325">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G325" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H325">
-        <v>60.02</v>
+        <v>58.2</v>
       </c>
       <c r="I325">
-        <v>53.98</v>
+        <v>42.78</v>
       </c>
       <c r="J325">
-        <v>6.04</v>
+        <v>15.42</v>
       </c>
       <c r="K325">
         <v>1</v>
       </c>
       <c r="L325">
         <v>1</v>
       </c>
       <c r="M325">
-        <v>53.98</v>
+        <v>42.78</v>
       </c>
       <c r="S325">
-        <v>6.04</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C326">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D326" t="s">
+        <v>174</v>
+      </c>
+      <c r="E326" t="s">
         <v>647</v>
       </c>
-      <c r="E326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F326">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G326" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H326">
-        <v>58.21</v>
+        <v>58.2</v>
       </c>
       <c r="I326">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="J326">
-        <v>58.21</v>
+        <v>15.42</v>
       </c>
       <c r="K326">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L326">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M326">
+        <v>42.78</v>
       </c>
       <c r="S326">
-        <v>32.15</v>
-[...2 lines deleted...]
-        <v>26.06</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="327" spans="1:24">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C327">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D327" t="s">
+        <v>648</v>
+      </c>
+      <c r="E327" t="s">
         <v>649</v>
       </c>
-      <c r="E327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G327" t="s">
-        <v>40</v>
+        <v>271</v>
       </c>
       <c r="H327">
-        <v>58.2</v>
+        <v>55.97</v>
       </c>
       <c r="I327">
         <v>42.78</v>
       </c>
       <c r="J327">
-        <v>15.42</v>
+        <v>13.19</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327">
         <v>1</v>
       </c>
       <c r="M327">
         <v>42.78</v>
       </c>
       <c r="S327">
-        <v>15.42</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
         <v>325</v>
       </c>
       <c r="C328">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D328" t="s">
-        <v>308</v>
+        <v>464</v>
       </c>
       <c r="E328" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F328">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G328" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H328">
-        <v>58.2</v>
+        <v>55.63</v>
       </c>
       <c r="I328">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J328">
-        <v>15.42</v>
+        <v>55.63</v>
       </c>
       <c r="K328">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L328">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>2</v>
       </c>
       <c r="S328">
-        <v>15.42</v>
+        <v>38.63</v>
+      </c>
+      <c r="T328">
+        <v>17.0</v>
       </c>
     </row>
     <row r="329" spans="1:24">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C329">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D329" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="E329" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="F329">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="G329" t="s">
-        <v>270</v>
+        <v>68</v>
       </c>
       <c r="H329">
-        <v>55.97</v>
+        <v>55.61</v>
       </c>
       <c r="I329">
-        <v>42.78</v>
+        <v>55.61</v>
       </c>
       <c r="J329">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L329">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M329">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>42.06</v>
+      </c>
+      <c r="N329">
+        <v>13.55</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C330">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D330" t="s">
-        <v>619</v>
+        <v>139</v>
       </c>
       <c r="E330" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="F330">
         <v>2008</v>
       </c>
       <c r="G330" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="H330">
-        <v>55.61</v>
+        <v>55.14</v>
       </c>
       <c r="I330">
-        <v>55.61</v>
+        <v>55.14</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
       <c r="M330">
-        <v>42.06</v>
-[...2 lines deleted...]
-        <v>13.55</v>
+        <v>55.14</v>
       </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C331">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D331" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="E331" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F331">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G331" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H331">
-        <v>55.14</v>
+        <v>55.03</v>
       </c>
       <c r="I331">
-        <v>55.14</v>
+        <v>55.03</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
       <c r="K331">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L331">
         <v>0</v>
       </c>
       <c r="M331">
-        <v>55.14</v>
+        <v>39.52</v>
+      </c>
+      <c r="N331">
+        <v>15.51</v>
       </c>
     </row>
     <row r="332" spans="1:24">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>381</v>
+        <v>329</v>
       </c>
       <c r="C332">
-        <v>50</v>
+        <v>-2</v>
       </c>
       <c r="D332" t="s">
-        <v>160</v>
+        <v>654</v>
       </c>
       <c r="E332" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F332">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G332" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="H332">
-        <v>55.03</v>
+        <v>54.98</v>
       </c>
       <c r="I332">
-        <v>55.03</v>
+        <v>42.78</v>
       </c>
       <c r="J332">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M332">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>42.78</v>
+      </c>
+      <c r="S332">
+        <v>12.2</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
         <v>330</v>
       </c>
       <c r="C333">
         <v>-2</v>
       </c>
       <c r="D333" t="s">
+        <v>656</v>
+      </c>
+      <c r="E333" t="s">
         <v>657</v>
       </c>
-      <c r="E333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G333" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="H333">
-        <v>54.98</v>
+        <v>53.98</v>
       </c>
       <c r="I333">
-        <v>42.78</v>
+        <v>53.98</v>
       </c>
       <c r="J333">
-        <v>12.2</v>
+        <v>0.0</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M333">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>53.98</v>
       </c>
     </row>
     <row r="334" spans="1:24">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C334">
         <v>-2</v>
       </c>
       <c r="D334" t="s">
+        <v>658</v>
+      </c>
+      <c r="E334" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="F334">
         <v>2004</v>
       </c>
       <c r="G334" t="s">
         <v>26</v>
       </c>
       <c r="H334">
         <v>53.98</v>
       </c>
       <c r="I334">
         <v>53.98</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334">
         <v>0</v>
       </c>
       <c r="M334">
         <v>53.98</v>
       </c>
     </row>
     <row r="335" spans="1:24">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C335">
         <v>-2</v>
       </c>
       <c r="D335" t="s">
-        <v>661</v>
+        <v>546</v>
       </c>
       <c r="E335" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="F335">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G335" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="H335">
         <v>53.98</v>
       </c>
       <c r="I335">
         <v>53.98</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335">
         <v>53.98</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
         <v>333</v>
       </c>
       <c r="C336">
         <v>-2</v>
       </c>
       <c r="D336" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E336" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F336">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G336" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="H336">
         <v>53.83</v>
       </c>
       <c r="I336">
-        <v>0.0</v>
+        <v>39.57</v>
       </c>
       <c r="J336">
-        <v>53.83</v>
+        <v>14.26</v>
       </c>
       <c r="K336">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L336">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M336">
+        <v>39.57</v>
       </c>
       <c r="S336">
-        <v>39.57</v>
-[...1 lines deleted...]
-      <c r="T336">
         <v>14.26</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
         <v>333</v>
       </c>
       <c r="C337">
         <v>-2</v>
       </c>
       <c r="D337" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E337" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F337">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G337" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="H337">
         <v>53.83</v>
       </c>
       <c r="I337">
+        <v>0.0</v>
+      </c>
+      <c r="J337">
+        <v>53.83</v>
+      </c>
+      <c r="K337">
+        <v>0</v>
+      </c>
+      <c r="L337">
+        <v>2</v>
+      </c>
+      <c r="S337">
         <v>39.57</v>
       </c>
-      <c r="J337">
-[...11 lines deleted...]
-      <c r="S337">
+      <c r="T337">
         <v>14.26</v>
       </c>
     </row>
     <row r="338" spans="1:24">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
         <v>335</v>
       </c>
       <c r="C338">
         <v>-2</v>
       </c>
       <c r="D338" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E338" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="F338">
         <v>1998</v>
       </c>
       <c r="G338" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H338">
         <v>53.54</v>
       </c>
       <c r="I338">
         <v>0.0</v>
       </c>
       <c r="J338">
         <v>53.54</v>
       </c>
       <c r="K338">
         <v>0</v>
       </c>
       <c r="L338">
         <v>4</v>
       </c>
       <c r="S338">
         <v>21.96</v>
       </c>
       <c r="T338">
         <v>15.4</v>
       </c>
       <c r="U338">
         <v>13.19</v>
       </c>
       <c r="V338">
         <v>2.99</v>
       </c>
     </row>
     <row r="339" spans="1:24">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="C339">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="D339" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E339" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F339">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G339" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="H339">
-        <v>53.38</v>
+        <v>52.76</v>
       </c>
       <c r="I339">
-        <v>18.12</v>
+        <v>39.57</v>
       </c>
       <c r="J339">
-        <v>35.26</v>
+        <v>13.19</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M339">
-        <v>18.12</v>
+        <v>39.57</v>
       </c>
       <c r="S339">
-        <v>28.73</v>
-[...2 lines deleted...]
-        <v>6.53</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C340">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D340" t="s">
-        <v>671</v>
+        <v>427</v>
       </c>
       <c r="E340" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="F340">
         <v>2008</v>
       </c>
       <c r="G340" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="H340">
-        <v>52.76</v>
+        <v>51.01</v>
       </c>
       <c r="I340">
-        <v>39.57</v>
+        <v>51.01</v>
       </c>
       <c r="J340">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M340">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>51.01</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C341">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D341" t="s">
-        <v>422</v>
+        <v>670</v>
       </c>
       <c r="E341" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="F341">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G341" t="s">
-        <v>55</v>
+        <v>184</v>
       </c>
       <c r="H341">
-        <v>51.01</v>
+        <v>50.0</v>
       </c>
       <c r="I341">
-        <v>51.01</v>
+        <v>50.0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
       <c r="M341">
-        <v>51.01</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C342">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D342" t="s">
-        <v>674</v>
+        <v>329</v>
       </c>
       <c r="E342" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="F342">
         <v>1998</v>
       </c>
       <c r="G342" t="s">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="H342">
-        <v>50.85</v>
+        <v>50.0</v>
       </c>
       <c r="I342">
+        <v>50.0</v>
+      </c>
+      <c r="J342">
         <v>0.0</v>
       </c>
-      <c r="J342">
-[...1 lines deleted...]
-      </c>
       <c r="K342">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L342">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>3.5</v>
+        <v>0</v>
+      </c>
+      <c r="M342">
+        <v>50.0</v>
       </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
         <v>339</v>
       </c>
       <c r="C343">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D343" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="E343" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="F343">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G343" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="H343">
-        <v>50.11</v>
+        <v>50.0</v>
       </c>
       <c r="I343">
-        <v>50.11</v>
+        <v>0.0</v>
       </c>
       <c r="J343">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="K343">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L343">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>21.18</v>
+        <v>1</v>
+      </c>
+      <c r="S343">
+        <v>50.0</v>
       </c>
     </row>
     <row r="344" spans="1:24">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C344">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D344" t="s">
-        <v>319</v>
+        <v>675</v>
       </c>
       <c r="E344" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="F344">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G344" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="H344">
         <v>50.0</v>
       </c>
       <c r="I344">
         <v>50.0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
       <c r="M344">
         <v>50.0</v>
       </c>
     </row>
     <row r="345" spans="1:24">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C345">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D345" t="s">
+        <v>677</v>
+      </c>
+      <c r="E345" t="s">
+        <v>678</v>
+      </c>
+      <c r="F345">
+        <v>2002</v>
+      </c>
+      <c r="G345" t="s">
         <v>679</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H345">
         <v>50.0</v>
       </c>
       <c r="I345">
+        <v>50.0</v>
+      </c>
+      <c r="J345">
         <v>0.0</v>
       </c>
-      <c r="J345">
-[...1 lines deleted...]
-      </c>
       <c r="K345">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L345">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="S345">
+        <v>0</v>
+      </c>
+      <c r="M345">
         <v>50.0</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C346">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D346" t="s">
+        <v>680</v>
+      </c>
+      <c r="E346" t="s">
         <v>681</v>
       </c>
-      <c r="E346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F346">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="G346" t="s">
-        <v>186</v>
+        <v>271</v>
       </c>
       <c r="H346">
-        <v>50.0</v>
+        <v>49.79</v>
       </c>
       <c r="I346">
-        <v>50.0</v>
+        <v>36.6</v>
       </c>
       <c r="J346">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M346">
-        <v>50.0</v>
+        <v>36.6</v>
+      </c>
+      <c r="S346">
+        <v>13.19</v>
       </c>
     </row>
     <row r="347" spans="1:24">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C347">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D347" t="s">
+        <v>682</v>
+      </c>
+      <c r="E347" t="s">
         <v>683</v>
       </c>
-      <c r="E347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="G347" t="s">
-        <v>685</v>
+        <v>395</v>
       </c>
       <c r="H347">
-        <v>50.0</v>
+        <v>46.58</v>
       </c>
       <c r="I347">
-        <v>50.0</v>
+        <v>46.58</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347">
         <v>0</v>
       </c>
       <c r="M347">
-        <v>50.0</v>
+        <v>46.58</v>
       </c>
     </row>
     <row r="348" spans="1:24">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C348">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D348" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E348" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F348">
         <v>1996</v>
       </c>
       <c r="G348" t="s">
-        <v>232</v>
+        <v>110</v>
       </c>
       <c r="H348">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
       <c r="I348">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
         <v>346</v>
       </c>
       <c r="C349">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D349" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E349" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="F349">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="G349" t="s">
-        <v>270</v>
+        <v>184</v>
       </c>
       <c r="H349">
-        <v>49.79</v>
+        <v>46.25</v>
       </c>
       <c r="I349">
-        <v>36.6</v>
+        <v>46.25</v>
       </c>
       <c r="J349">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M349">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="350" spans="1:24">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C350">
         <v>-1</v>
       </c>
       <c r="D350" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E350" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>689</v>
       </c>
       <c r="G350" t="s">
-        <v>29</v>
+        <v>679</v>
       </c>
       <c r="H350">
-        <v>46.96</v>
+        <v>46.25</v>
       </c>
       <c r="I350">
+        <v>46.25</v>
+      </c>
+      <c r="J350">
         <v>0.0</v>
       </c>
-      <c r="J350">
-[...1 lines deleted...]
-      </c>
       <c r="K350">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L350">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.96</v>
+        <v>0</v>
+      </c>
+      <c r="M350">
+        <v>46.25</v>
       </c>
     </row>
     <row r="351" spans="1:24">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C351">
         <v>-1</v>
       </c>
       <c r="D351" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E351" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="F351">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="G351" t="s">
-        <v>385</v>
+        <v>519</v>
       </c>
       <c r="H351">
-        <v>46.58</v>
+        <v>46.25</v>
       </c>
       <c r="I351">
-        <v>46.58</v>
+        <v>46.25</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
       <c r="M351">
-        <v>46.58</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="352" spans="1:24">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C352">
         <v>-1</v>
       </c>
       <c r="D352" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E352" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>693</v>
       </c>
       <c r="G352" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="H352">
-        <v>46.4</v>
+        <v>46.25</v>
       </c>
       <c r="I352">
-        <v>18.12</v>
+        <v>46.25</v>
       </c>
       <c r="J352">
-        <v>28.28</v>
+        <v>0.0</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M352">
-        <v>18.12</v>
-[...2 lines deleted...]
-        <v>28.28</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="353" spans="1:24">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C353">
         <v>-1</v>
       </c>
       <c r="D353" t="s">
+        <v>694</v>
+      </c>
+      <c r="E353" t="s">
         <v>695</v>
       </c>
-      <c r="E353" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G353" t="s">
-        <v>108</v>
+        <v>453</v>
       </c>
       <c r="H353">
         <v>46.25</v>
       </c>
       <c r="I353">
         <v>46.25</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
       <c r="M353">
         <v>46.25</v>
       </c>
     </row>
     <row r="354" spans="1:24">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C354">
         <v>-1</v>
       </c>
       <c r="D354" t="s">
+        <v>696</v>
+      </c>
+      <c r="E354" t="s">
         <v>697</v>
       </c>
-      <c r="E354" t="s">
-        <v>698</v>
+      <c r="F354">
+        <v>1991</v>
       </c>
       <c r="G354" t="s">
-        <v>434</v>
+        <v>213</v>
       </c>
       <c r="H354">
         <v>46.25</v>
       </c>
       <c r="I354">
         <v>46.25</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354">
         <v>46.25</v>
       </c>
     </row>
     <row r="355" spans="1:24">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C355">
         <v>-1</v>
       </c>
       <c r="D355" t="s">
+        <v>698</v>
+      </c>
+      <c r="E355" t="s">
         <v>699</v>
       </c>
-      <c r="E355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F355">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G355" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="H355">
-        <v>46.25</v>
+        <v>45.56</v>
       </c>
       <c r="I355">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J355">
-        <v>0.0</v>
+        <v>45.56</v>
       </c>
       <c r="K355">
+        <v>0</v>
+      </c>
+      <c r="L355">
         <v>1</v>
       </c>
-      <c r="L355">
-[...3 lines deleted...]
-        <v>46.25</v>
+      <c r="S355">
+        <v>45.56</v>
       </c>
     </row>
     <row r="356" spans="1:24">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C356">
         <v>-1</v>
       </c>
       <c r="D356" t="s">
-        <v>701</v>
+        <v>56</v>
       </c>
       <c r="E356" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F356">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="G356" t="s">
-        <v>186</v>
+        <v>105</v>
       </c>
       <c r="H356">
-        <v>46.25</v>
+        <v>43.11</v>
       </c>
       <c r="I356">
-        <v>46.25</v>
+        <v>43.11</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356">
-        <v>46.25</v>
+        <v>43.11</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C357">
         <v>-1</v>
       </c>
       <c r="D357" t="s">
-        <v>703</v>
+        <v>99</v>
       </c>
       <c r="E357" t="s">
-        <v>704</v>
+        <v>701</v>
+      </c>
+      <c r="F357">
+        <v>1992</v>
       </c>
       <c r="G357" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="H357">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="I357">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
       <c r="M357">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="358" spans="1:24">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C358">
         <v>-1</v>
       </c>
       <c r="D358" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="E358" t="s">
-        <v>706</v>
+        <v>703</v>
+      </c>
+      <c r="F358">
+        <v>1999</v>
       </c>
       <c r="G358" t="s">
-        <v>685</v>
+        <v>213</v>
       </c>
       <c r="H358">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="I358">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358">
         <v>1</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
       <c r="M358">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C359">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D359" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="E359" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="F359">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G359" t="s">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="H359">
-        <v>45.56</v>
+        <v>42.78</v>
       </c>
       <c r="I359">
+        <v>42.78</v>
+      </c>
+      <c r="J359">
         <v>0.0</v>
       </c>
-      <c r="J359">
-[...1 lines deleted...]
-      </c>
       <c r="K359">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L359">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>45.56</v>
+        <v>0</v>
+      </c>
+      <c r="M359">
+        <v>42.78</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C360">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D360" t="s">
-        <v>61</v>
+        <v>706</v>
       </c>
       <c r="E360" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="F360">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G360" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="H360">
-        <v>43.11</v>
+        <v>42.78</v>
       </c>
       <c r="I360">
-        <v>43.11</v>
+        <v>42.78</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360">
         <v>1</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
       <c r="M360">
-        <v>43.11</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C361">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D361" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="E361" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="F361">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G361" t="s">
-        <v>118</v>
+        <v>519</v>
       </c>
       <c r="H361">
         <v>42.78</v>
       </c>
       <c r="I361">
         <v>42.78</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
       <c r="M361">
         <v>42.78</v>
       </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C362">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D362" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="E362" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="F362">
         <v>2001</v>
       </c>
       <c r="G362" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H362">
         <v>42.78</v>
       </c>
       <c r="I362">
         <v>42.78</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362">
         <v>42.78</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C363">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D363" t="s">
-        <v>308</v>
+        <v>202</v>
       </c>
       <c r="E363" t="s">
-        <v>714</v>
+        <v>203</v>
       </c>
       <c r="F363">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G363" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="H363">
         <v>42.78</v>
       </c>
       <c r="I363">
         <v>42.78</v>
       </c>
       <c r="J363">
         <v>0.0</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
       <c r="M363">
         <v>42.78</v>
       </c>
     </row>
     <row r="364" spans="1:24">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C364">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D364" t="s">
-        <v>715</v>
+        <v>174</v>
       </c>
       <c r="E364" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="F364">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G364" t="s">
-        <v>199</v>
+        <v>126</v>
       </c>
       <c r="H364">
         <v>42.78</v>
       </c>
       <c r="I364">
         <v>42.78</v>
       </c>
       <c r="J364">
         <v>0.0</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
       <c r="M364">
         <v>42.78</v>
       </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C365">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D365" t="s">
-        <v>99</v>
+        <v>713</v>
       </c>
       <c r="E365" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="F365">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="G365" t="s">
-        <v>108</v>
+        <v>213</v>
       </c>
       <c r="H365">
         <v>42.78</v>
       </c>
       <c r="I365">
         <v>42.78</v>
       </c>
       <c r="J365">
         <v>0.0</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
       <c r="M365">
         <v>42.78</v>
       </c>
     </row>
     <row r="366" spans="1:24">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C366">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D366" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="E366" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>716</v>
       </c>
       <c r="G366" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="H366">
         <v>42.78</v>
       </c>
       <c r="I366">
         <v>42.78</v>
       </c>
       <c r="J366">
         <v>0.0</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
       <c r="M366">
         <v>42.78</v>
       </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C367">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D367" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="E367" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="F367">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G367" t="s">
-        <v>199</v>
+        <v>68</v>
       </c>
       <c r="H367">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
       <c r="I367">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
       <c r="J367">
         <v>0.0</v>
       </c>
       <c r="K367">
         <v>1</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
       <c r="M367">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
     </row>
     <row r="368" spans="1:24">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C368">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D368" t="s">
-        <v>722</v>
+        <v>79</v>
       </c>
       <c r="E368" t="s">
-        <v>723</v>
+        <v>719</v>
+      </c>
+      <c r="F368">
+        <v>2006</v>
       </c>
       <c r="G368" t="s">
-        <v>166</v>
+        <v>55</v>
       </c>
       <c r="H368">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
       <c r="I368">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368">
-        <v>42.78</v>
+        <v>42.72</v>
       </c>
     </row>
     <row r="369" spans="1:24">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C369">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D369" t="s">
-        <v>724</v>
+        <v>241</v>
       </c>
       <c r="E369" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="F369">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G369" t="s">
-        <v>76</v>
+        <v>223</v>
       </c>
       <c r="H369">
-        <v>42.72</v>
+        <v>42.33</v>
       </c>
       <c r="I369">
-        <v>42.72</v>
+        <v>11.4</v>
       </c>
       <c r="J369">
-        <v>0.0</v>
+        <v>30.93</v>
       </c>
       <c r="K369">
         <v>1</v>
       </c>
       <c r="L369">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M369">
-        <v>42.72</v>
+        <v>11.4</v>
+      </c>
+      <c r="S369">
+        <v>16.67</v>
+      </c>
+      <c r="T369">
+        <v>14.26</v>
       </c>
     </row>
     <row r="370" spans="1:24">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
         <v>368</v>
       </c>
       <c r="C370">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D370" t="s">
-        <v>79</v>
+        <v>721</v>
       </c>
       <c r="E370" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="F370">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G370" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="H370">
-        <v>42.72</v>
+        <v>41.0</v>
       </c>
       <c r="I370">
-        <v>42.72</v>
+        <v>26.76</v>
       </c>
       <c r="J370">
-        <v>0.0</v>
+        <v>14.24</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M370">
-        <v>42.72</v>
+        <v>26.76</v>
+      </c>
+      <c r="S370">
+        <v>14.24</v>
       </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C371">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D371" t="s">
-        <v>153</v>
+        <v>723</v>
       </c>
       <c r="E371" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="F371">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G371" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="H371">
-        <v>42.33</v>
+        <v>39.57</v>
       </c>
       <c r="I371">
-        <v>11.4</v>
+        <v>39.57</v>
       </c>
       <c r="J371">
-        <v>30.93</v>
+        <v>0.0</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M371">
-        <v>11.4</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="372" spans="1:24">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C372">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D372" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="E372" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="F372">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G372" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="H372">
-        <v>41.0</v>
+        <v>39.57</v>
       </c>
       <c r="I372">
-        <v>26.76</v>
+        <v>39.57</v>
       </c>
       <c r="J372">
-        <v>14.24</v>
+        <v>0.0</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
       <c r="L372">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M372">
-        <v>26.76</v>
-[...2 lines deleted...]
-        <v>14.24</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="373" spans="1:24">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C373">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D373" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="E373" t="s">
-        <v>731</v>
+        <v>357</v>
       </c>
       <c r="F373">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G373" t="s">
-        <v>108</v>
+        <v>213</v>
       </c>
       <c r="H373">
         <v>39.57</v>
       </c>
       <c r="I373">
         <v>39.57</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
       <c r="K373">
         <v>1</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373">
         <v>39.57</v>
       </c>
     </row>
     <row r="374" spans="1:24">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C374">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D374" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="E374" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="F374">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G374" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="H374">
         <v>39.57</v>
       </c>
       <c r="I374">
         <v>39.57</v>
       </c>
       <c r="J374">
         <v>0.0</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
       <c r="M374">
         <v>39.57</v>
       </c>
     </row>
     <row r="375" spans="1:24">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C375">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D375" t="s">
-        <v>734</v>
+        <v>702</v>
       </c>
       <c r="E375" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="F375">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="G375" t="s">
-        <v>113</v>
+        <v>213</v>
       </c>
       <c r="H375">
         <v>39.57</v>
       </c>
       <c r="I375">
         <v>39.57</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
       <c r="M375">
         <v>39.57</v>
       </c>
     </row>
     <row r="376" spans="1:24">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C376">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D376" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="E376" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="F376">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="G376" t="s">
-        <v>229</v>
+        <v>119</v>
       </c>
       <c r="H376">
         <v>39.57</v>
       </c>
       <c r="I376">
         <v>39.57</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376">
         <v>39.57</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C377">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D377" t="s">
-        <v>738</v>
+        <v>291</v>
       </c>
       <c r="E377" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="F377">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="G377" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="H377">
         <v>39.57</v>
       </c>
       <c r="I377">
         <v>39.57</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377">
         <v>1</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
       <c r="M377">
         <v>39.57</v>
       </c>
     </row>
     <row r="378" spans="1:24">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C378">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D378" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="E378" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="F378">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G378" t="s">
-        <v>270</v>
+        <v>48</v>
       </c>
       <c r="H378">
         <v>39.57</v>
       </c>
       <c r="I378">
         <v>39.57</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
       <c r="M378">
         <v>39.57</v>
       </c>
     </row>
     <row r="379" spans="1:24">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C379">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D379" t="s">
-        <v>276</v>
+        <v>736</v>
       </c>
       <c r="E379" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="F379">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G379" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H379">
         <v>39.57</v>
       </c>
       <c r="I379">
         <v>39.57</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
       <c r="M379">
         <v>39.57</v>
       </c>
     </row>
     <row r="380" spans="1:24">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C380">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D380" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="E380" t="s">
-        <v>376</v>
+        <v>739</v>
       </c>
       <c r="F380">
         <v>2005</v>
       </c>
       <c r="G380" t="s">
-        <v>199</v>
+        <v>519</v>
       </c>
       <c r="H380">
         <v>39.57</v>
       </c>
       <c r="I380">
         <v>39.57</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380">
         <v>39.57</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="C381">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D381" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="E381" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="F381">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G381" t="s">
-        <v>199</v>
+        <v>29</v>
       </c>
       <c r="H381">
-        <v>39.57</v>
+        <v>38.22</v>
       </c>
       <c r="I381">
-        <v>39.57</v>
+        <v>0.0</v>
       </c>
       <c r="J381">
-        <v>0.0</v>
+        <v>38.22</v>
       </c>
       <c r="K381">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L381">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>39.57</v>
+        <v>3</v>
+      </c>
+      <c r="S381">
+        <v>28.54</v>
+      </c>
+      <c r="T381">
+        <v>5.59</v>
+      </c>
+      <c r="U381">
+        <v>4.09</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C382">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D382" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="E382" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="F382">
         <v>2004</v>
       </c>
       <c r="G382" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H382">
         <v>37.7</v>
       </c>
       <c r="I382">
         <v>0.0</v>
       </c>
       <c r="J382">
         <v>37.7</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382">
         <v>2</v>
       </c>
       <c r="S382">
         <v>21.03</v>
       </c>
       <c r="T382">
         <v>16.67</v>
       </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C383">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D383" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E383" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="F383">
         <v>2010</v>
       </c>
       <c r="G383" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="H383">
         <v>36.87</v>
       </c>
       <c r="I383">
         <v>36.87</v>
       </c>
       <c r="J383">
         <v>0.0</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
       <c r="M383">
         <v>36.87</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C384">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D384" t="s">
-        <v>346</v>
+        <v>746</v>
       </c>
       <c r="E384" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="F384">
-        <v>2010</v>
+        <v>1986</v>
       </c>
       <c r="G384" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="H384">
         <v>36.6</v>
       </c>
       <c r="I384">
         <v>36.6</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384">
         <v>36.6</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C385">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D385" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="E385" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="F385">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G385" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="H385">
         <v>36.6</v>
       </c>
       <c r="I385">
         <v>36.6</v>
       </c>
       <c r="J385">
         <v>0.0</v>
       </c>
       <c r="K385">
         <v>1</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
       <c r="M385">
         <v>36.6</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C386">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D386" t="s">
-        <v>752</v>
+        <v>350</v>
       </c>
       <c r="E386" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="F386">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="G386" t="s">
-        <v>92</v>
+        <v>160</v>
       </c>
       <c r="H386">
         <v>36.6</v>
       </c>
       <c r="I386">
         <v>36.6</v>
       </c>
       <c r="J386">
         <v>0.0</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
       <c r="M386">
         <v>36.6</v>
       </c>
     </row>
     <row r="387" spans="1:24">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C387">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D387" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="E387" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F387">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="G387" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
       <c r="H387">
         <v>36.6</v>
       </c>
       <c r="I387">
         <v>36.6</v>
       </c>
       <c r="J387">
         <v>0.0</v>
       </c>
       <c r="K387">
         <v>1</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
       <c r="M387">
         <v>36.6</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D388" t="s">
-        <v>756</v>
+        <v>269</v>
       </c>
       <c r="E388" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="F388">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G388" t="s">
         <v>26</v>
       </c>
       <c r="H388">
-        <v>35.35</v>
+        <v>36.2</v>
       </c>
       <c r="I388">
         <v>0.0</v>
       </c>
       <c r="J388">
-        <v>35.35</v>
+        <v>36.2</v>
       </c>
       <c r="K388">
         <v>0</v>
       </c>
       <c r="L388">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S388">
-        <v>35.35</v>
+        <v>23.23</v>
+      </c>
+      <c r="T388">
+        <v>12.97</v>
       </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C389">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D389" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="E389" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="F389">
         <v>2003</v>
       </c>
       <c r="G389" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H389">
         <v>34.07</v>
       </c>
       <c r="I389">
         <v>0.0</v>
       </c>
       <c r="J389">
         <v>34.07</v>
       </c>
       <c r="K389">
         <v>0</v>
       </c>
       <c r="L389">
         <v>3</v>
       </c>
       <c r="S389">
         <v>14.37</v>
       </c>
       <c r="T389">
         <v>13.17</v>
       </c>
       <c r="U389">
         <v>6.53</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C390">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D390" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="E390" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="F390">
         <v>2004</v>
       </c>
       <c r="G390" t="s">
         <v>55</v>
       </c>
       <c r="H390">
         <v>33.81</v>
       </c>
       <c r="I390">
         <v>33.81</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390">
         <v>1</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390">
         <v>33.81</v>
       </c>
     </row>
     <row r="391" spans="1:24">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C391">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D391" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E391" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F391">
         <v>2009</v>
       </c>
       <c r="G391" t="s">
         <v>45</v>
       </c>
       <c r="H391">
         <v>33.35</v>
       </c>
       <c r="I391">
         <v>0.0</v>
       </c>
       <c r="J391">
         <v>33.35</v>
       </c>
       <c r="K391">
         <v>0</v>
       </c>
       <c r="L391">
         <v>1</v>
       </c>
       <c r="S391">
         <v>33.35</v>
       </c>
     </row>
     <row r="392" spans="1:24">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C392">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D392" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E392" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="F392">
         <v>2003</v>
       </c>
       <c r="G392" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H392">
         <v>33.07</v>
       </c>
       <c r="I392">
         <v>0.0</v>
       </c>
       <c r="J392">
         <v>33.07</v>
       </c>
       <c r="K392">
         <v>0</v>
       </c>
       <c r="L392">
         <v>2</v>
       </c>
       <c r="S392">
         <v>17.65</v>
       </c>
       <c r="T392">
         <v>15.42</v>
       </c>
     </row>
     <row r="393" spans="1:24">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C393">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D393" t="s">
-        <v>215</v>
+        <v>760</v>
       </c>
       <c r="E393" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="F393">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G393" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="H393">
-        <v>31.81</v>
+        <v>31.32</v>
       </c>
       <c r="I393">
         <v>0.0</v>
       </c>
       <c r="J393">
-        <v>31.81</v>
+        <v>31.32</v>
       </c>
       <c r="K393">
         <v>0</v>
       </c>
       <c r="L393">
         <v>1</v>
       </c>
       <c r="S393">
-        <v>31.81</v>
+        <v>31.32</v>
       </c>
     </row>
     <row r="394" spans="1:24">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C394">
+        <v>0</v>
+      </c>
+      <c r="D394" t="s">
+        <v>762</v>
+      </c>
+      <c r="E394" t="s">
+        <v>763</v>
+      </c>
+      <c r="F394">
+        <v>2005</v>
+      </c>
+      <c r="G394" t="s">
+        <v>26</v>
+      </c>
+      <c r="H394">
+        <v>30.98</v>
+      </c>
+      <c r="I394">
+        <v>14.34</v>
+      </c>
+      <c r="J394">
+        <v>16.64</v>
+      </c>
+      <c r="K394">
         <v>1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L394">
         <v>1</v>
       </c>
+      <c r="M394">
+        <v>14.34</v>
+      </c>
       <c r="S394">
-        <v>31.32</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="395" spans="1:24">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C395">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D395" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="E395" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="F395">
         <v>2005</v>
       </c>
       <c r="G395" t="s">
         <v>40</v>
       </c>
       <c r="H395">
         <v>30.93</v>
       </c>
       <c r="I395">
         <v>0.0</v>
       </c>
       <c r="J395">
         <v>30.93</v>
       </c>
       <c r="K395">
         <v>0</v>
       </c>
       <c r="L395">
         <v>2</v>
       </c>
       <c r="S395">
         <v>16.67</v>
       </c>
       <c r="T395">
         <v>14.26</v>
       </c>
     </row>
     <row r="396" spans="1:24">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C396">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D396" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="E396" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="F396">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="G396" t="s">
-        <v>771</v>
+        <v>126</v>
       </c>
       <c r="H396">
         <v>29.68</v>
       </c>
       <c r="I396">
         <v>0.0</v>
       </c>
       <c r="J396">
         <v>29.68</v>
       </c>
       <c r="K396">
         <v>0</v>
       </c>
       <c r="L396">
         <v>2</v>
       </c>
       <c r="S396">
         <v>15.42</v>
       </c>
       <c r="T396">
         <v>14.26</v>
       </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C397">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D397" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="E397" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="F397">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="G397" t="s">
-        <v>118</v>
+        <v>770</v>
       </c>
       <c r="H397">
         <v>29.68</v>
       </c>
       <c r="I397">
         <v>0.0</v>
       </c>
       <c r="J397">
         <v>29.68</v>
       </c>
       <c r="K397">
         <v>0</v>
       </c>
       <c r="L397">
         <v>2</v>
       </c>
       <c r="S397">
         <v>15.42</v>
       </c>
       <c r="T397">
         <v>14.26</v>
       </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C398">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D398" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E398" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="F398">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="G398" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="H398">
         <v>29.68</v>
       </c>
       <c r="I398">
         <v>0.0</v>
       </c>
       <c r="J398">
         <v>29.68</v>
       </c>
       <c r="K398">
         <v>0</v>
       </c>
       <c r="L398">
         <v>2</v>
       </c>
       <c r="S398">
         <v>15.42</v>
       </c>
       <c r="T398">
         <v>14.26</v>
       </c>
     </row>
     <row r="399" spans="1:24">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C399">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D399" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E399" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F399">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="G399" t="s">
-        <v>249</v>
+        <v>105</v>
       </c>
       <c r="H399">
-        <v>29.68</v>
+        <v>29.55</v>
       </c>
       <c r="I399">
         <v>0.0</v>
       </c>
       <c r="J399">
-        <v>29.68</v>
+        <v>29.55</v>
       </c>
       <c r="K399">
         <v>0</v>
       </c>
       <c r="L399">
         <v>2</v>
       </c>
       <c r="S399">
-        <v>15.42</v>
+        <v>21.22</v>
       </c>
       <c r="T399">
-        <v>14.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="400" spans="1:24">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C400">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D400" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="E400" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="F400">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G400" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H400">
-        <v>29.55</v>
+        <v>29.31</v>
       </c>
       <c r="I400">
         <v>0.0</v>
       </c>
       <c r="J400">
-        <v>29.55</v>
+        <v>29.31</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
       <c r="L400">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S400">
-        <v>21.22</v>
+        <v>21.03</v>
       </c>
       <c r="T400">
-        <v>8.33</v>
+        <v>4.78</v>
+      </c>
+      <c r="U400">
+        <v>3.5</v>
       </c>
     </row>
     <row r="401" spans="1:24">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C401">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D401" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="E401" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="F401">
         <v>2006</v>
       </c>
       <c r="G401" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H401">
         <v>28.93</v>
       </c>
       <c r="I401">
         <v>24.75</v>
       </c>
       <c r="J401">
         <v>4.18</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401">
         <v>1</v>
       </c>
       <c r="M401">
         <v>24.75</v>
       </c>
       <c r="S401">
         <v>4.18</v>
       </c>
     </row>
     <row r="402" spans="1:24">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C402">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D402" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="E402" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="F402">
         <v>2005</v>
       </c>
       <c r="G402" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H402">
         <v>28.52</v>
       </c>
       <c r="I402">
         <v>0.0</v>
       </c>
       <c r="J402">
         <v>28.52</v>
       </c>
       <c r="K402">
         <v>0</v>
       </c>
       <c r="L402">
         <v>2</v>
       </c>
       <c r="S402">
         <v>14.26</v>
       </c>
       <c r="T402">
         <v>14.26</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C403">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D403" t="s">
         <v>79</v>
       </c>
       <c r="E403" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="F403">
         <v>2006</v>
       </c>
       <c r="G403" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H403">
         <v>27.52</v>
       </c>
       <c r="I403">
         <v>0.0</v>
       </c>
       <c r="J403">
         <v>27.52</v>
       </c>
       <c r="K403">
         <v>0</v>
       </c>
       <c r="L403">
         <v>3</v>
       </c>
       <c r="S403">
         <v>21.03</v>
       </c>
       <c r="T403">
         <v>4.88</v>
       </c>
       <c r="U403">
         <v>1.61</v>
       </c>
     </row>
     <row r="404" spans="1:24">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C404">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D404" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E404" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F404">
         <v>1994</v>
       </c>
       <c r="G404" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="H404">
         <v>27.45</v>
       </c>
       <c r="I404">
         <v>0.0</v>
       </c>
       <c r="J404">
         <v>27.45</v>
       </c>
       <c r="K404">
         <v>0</v>
       </c>
       <c r="L404">
         <v>2</v>
       </c>
       <c r="S404">
         <v>14.26</v>
       </c>
       <c r="T404">
         <v>13.19</v>
       </c>
     </row>
     <row r="405" spans="1:24">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C405">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D405" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="E405" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="F405">
         <v>2006</v>
       </c>
       <c r="G405" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H405">
         <v>26.76</v>
       </c>
       <c r="I405">
         <v>26.76</v>
       </c>
       <c r="J405">
         <v>0.0</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
       <c r="M405">
         <v>26.76</v>
       </c>
     </row>
     <row r="406" spans="1:24">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C406">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D406" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="E406" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="F406">
         <v>2006</v>
       </c>
       <c r="G406" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H406">
         <v>26.57</v>
       </c>
       <c r="I406">
         <v>0.0</v>
       </c>
       <c r="J406">
         <v>26.57</v>
       </c>
       <c r="K406">
         <v>0</v>
       </c>
       <c r="L406">
         <v>1</v>
       </c>
       <c r="S406">
         <v>26.57</v>
       </c>
     </row>
     <row r="407" spans="1:24">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C407">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D407" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="E407" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F407">
         <v>2006</v>
       </c>
       <c r="G407" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H407">
         <v>24.75</v>
       </c>
       <c r="I407">
         <v>24.75</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407">
         <v>1</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
       <c r="M407">
         <v>24.75</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C408">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D408" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="E408" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F408">
         <v>1983</v>
       </c>
       <c r="G408" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="H408">
         <v>24.4</v>
       </c>
       <c r="I408">
         <v>0.0</v>
       </c>
       <c r="J408">
         <v>24.4</v>
       </c>
       <c r="K408">
         <v>0</v>
       </c>
       <c r="L408">
         <v>2</v>
       </c>
       <c r="S408">
         <v>12.2</v>
       </c>
       <c r="T408">
         <v>12.2</v>
       </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C409">
+        <v>0</v>
+      </c>
+      <c r="D409" t="s">
+        <v>792</v>
+      </c>
+      <c r="E409" t="s">
+        <v>793</v>
+      </c>
+      <c r="F409">
+        <v>2005</v>
+      </c>
+      <c r="G409" t="s">
+        <v>26</v>
+      </c>
+      <c r="H409">
+        <v>24.03</v>
+      </c>
+      <c r="I409">
+        <v>0.0</v>
+      </c>
+      <c r="J409">
+        <v>24.03</v>
+      </c>
+      <c r="K409">
+        <v>0</v>
+      </c>
+      <c r="L409">
         <v>2</v>
       </c>
-      <c r="D409" t="s">
-[...27 lines deleted...]
-        <v>23.39</v>
+      <c r="S409">
+        <v>17.99</v>
+      </c>
+      <c r="T409">
+        <v>6.04</v>
       </c>
     </row>
     <row r="410" spans="1:24">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C410">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D410" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="E410" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F410">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G410" t="s">
         <v>55</v>
       </c>
       <c r="H410">
-        <v>22.93</v>
+        <v>23.39</v>
       </c>
       <c r="I410">
+        <v>23.39</v>
+      </c>
+      <c r="J410">
         <v>0.0</v>
       </c>
-      <c r="J410">
-[...1 lines deleted...]
-      </c>
       <c r="K410">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L410">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>22.93</v>
+        <v>0</v>
+      </c>
+      <c r="M410">
+        <v>23.39</v>
       </c>
     </row>
     <row r="411" spans="1:24">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C411">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D411" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="E411" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="F411">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G411" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="H411">
-        <v>22.9</v>
+        <v>22.93</v>
       </c>
       <c r="I411">
-        <v>22.9</v>
+        <v>0.0</v>
       </c>
       <c r="J411">
-        <v>0.0</v>
+        <v>22.93</v>
       </c>
       <c r="K411">
+        <v>0</v>
+      </c>
+      <c r="L411">
         <v>1</v>
       </c>
-      <c r="L411">
-[...3 lines deleted...]
-        <v>22.9</v>
+      <c r="S411">
+        <v>22.93</v>
       </c>
     </row>
     <row r="412" spans="1:24">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C412">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D412" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="E412" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="F412">
         <v>2005</v>
       </c>
       <c r="G412" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H412">
         <v>22.9</v>
       </c>
       <c r="I412">
         <v>22.9</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412">
         <v>1</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
       <c r="M412">
         <v>22.9</v>
       </c>
     </row>
     <row r="413" spans="1:24">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C413">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D413" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E413" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="F413">
         <v>2007</v>
       </c>
       <c r="G413" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H413">
         <v>22.54</v>
       </c>
       <c r="I413">
         <v>22.54</v>
       </c>
       <c r="J413">
         <v>0.0</v>
       </c>
       <c r="K413">
         <v>1</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
       <c r="M413">
         <v>22.54</v>
       </c>
     </row>
     <row r="414" spans="1:24">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>415</v>
+        <v>479</v>
       </c>
       <c r="C414">
-        <v>2</v>
+        <v>66</v>
       </c>
       <c r="D414" t="s">
-        <v>65</v>
+        <v>802</v>
       </c>
       <c r="E414" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="F414">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G414" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H414">
-        <v>21.95</v>
+        <v>22.36</v>
       </c>
       <c r="I414">
-        <v>0.0</v>
+        <v>19.59</v>
       </c>
       <c r="J414">
-        <v>21.95</v>
+        <v>2.77</v>
       </c>
       <c r="K414">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L414">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M414">
+        <v>19.59</v>
       </c>
       <c r="S414">
-        <v>13.17</v>
-[...2 lines deleted...]
-        <v>8.78</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="415" spans="1:24">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C415">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D415" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="E415" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="F415">
         <v>2004</v>
       </c>
       <c r="G415" t="s">
         <v>29</v>
       </c>
       <c r="H415">
         <v>21.18</v>
       </c>
       <c r="I415">
         <v>21.18</v>
       </c>
       <c r="J415">
         <v>0.0</v>
       </c>
       <c r="K415">
         <v>1</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
       <c r="M415">
         <v>21.18</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C416">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D416" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E416" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="F416">
         <v>2007</v>
       </c>
       <c r="G416" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H416">
         <v>20.71</v>
       </c>
       <c r="I416">
         <v>11.6</v>
       </c>
       <c r="J416">
         <v>9.11</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
       <c r="L416">
         <v>1</v>
       </c>
       <c r="M416">
         <v>11.6</v>
       </c>
       <c r="S416">
         <v>9.11</v>
       </c>
     </row>
     <row r="417" spans="1:24">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C417">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D417" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="E417" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="F417">
         <v>2003</v>
       </c>
       <c r="G417" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H417">
         <v>20.18</v>
       </c>
       <c r="I417">
         <v>16.91</v>
       </c>
       <c r="J417">
         <v>3.27</v>
       </c>
       <c r="K417">
         <v>1</v>
       </c>
       <c r="L417">
         <v>1</v>
       </c>
       <c r="M417">
         <v>16.91</v>
       </c>
       <c r="S417">
         <v>3.27</v>
       </c>
     </row>
     <row r="418" spans="1:24">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C418">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D418" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="E418" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F418">
         <v>2009</v>
       </c>
       <c r="G418" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H418">
         <v>20.01</v>
       </c>
       <c r="I418">
         <v>20.01</v>
       </c>
       <c r="J418">
         <v>0.0</v>
       </c>
       <c r="K418">
         <v>1</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
       <c r="M418">
         <v>20.01</v>
       </c>
     </row>
     <row r="419" spans="1:24">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C419">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D419" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E419" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="F419">
         <v>2003</v>
       </c>
       <c r="G419" t="s">
         <v>55</v>
       </c>
       <c r="H419">
         <v>19.62</v>
       </c>
       <c r="I419">
         <v>0.0</v>
       </c>
       <c r="J419">
         <v>19.62</v>
       </c>
       <c r="K419">
         <v>0</v>
       </c>
       <c r="L419">
         <v>1</v>
       </c>
       <c r="S419">
         <v>19.62</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C420">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D420" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="E420" t="s">
-        <v>814</v>
+        <v>433</v>
       </c>
       <c r="F420">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G420" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H420">
         <v>18.12</v>
       </c>
       <c r="I420">
         <v>18.12</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
       <c r="M420">
         <v>18.12</v>
       </c>
     </row>
     <row r="421" spans="1:24">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C421">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D421" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="E421" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="F421">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G421" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="H421">
-        <v>16.67</v>
+        <v>18.12</v>
       </c>
       <c r="I421">
+        <v>18.12</v>
+      </c>
+      <c r="J421">
         <v>0.0</v>
       </c>
-      <c r="J421">
-[...1 lines deleted...]
-      </c>
       <c r="K421">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L421">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M421">
+        <v>18.12</v>
       </c>
     </row>
     <row r="422" spans="1:24">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C422">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D422" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E422" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="F422">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="G422" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="H422">
         <v>16.67</v>
       </c>
       <c r="I422">
         <v>0.0</v>
       </c>
       <c r="J422">
         <v>16.67</v>
       </c>
       <c r="K422">
         <v>0</v>
       </c>
       <c r="L422">
         <v>1</v>
       </c>
       <c r="S422">
         <v>16.67</v>
       </c>
     </row>
     <row r="423" spans="1:24">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C423">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D423" t="s">
-        <v>142</v>
+        <v>817</v>
       </c>
       <c r="E423" t="s">
-        <v>820</v>
+        <v>182</v>
       </c>
       <c r="F423">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="G423" t="s">
-        <v>821</v>
+        <v>184</v>
       </c>
       <c r="H423">
         <v>16.67</v>
       </c>
       <c r="I423">
         <v>0.0</v>
       </c>
       <c r="J423">
         <v>16.67</v>
       </c>
       <c r="K423">
         <v>0</v>
       </c>
       <c r="L423">
         <v>1</v>
       </c>
       <c r="S423">
         <v>16.67</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C424">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D424" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="E424" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="F424">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="G424" t="s">
-        <v>45</v>
+        <v>770</v>
       </c>
       <c r="H424">
         <v>16.67</v>
       </c>
       <c r="I424">
         <v>0.0</v>
       </c>
       <c r="J424">
         <v>16.67</v>
       </c>
       <c r="K424">
         <v>0</v>
       </c>
       <c r="L424">
         <v>1</v>
       </c>
       <c r="S424">
         <v>16.67</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>340</v>
+        <v>420</v>
       </c>
       <c r="C425">
-        <v>-80</v>
+        <v>-1</v>
       </c>
       <c r="D425" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="E425" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="F425">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G425" t="s">
-        <v>826</v>
+        <v>45</v>
       </c>
       <c r="H425">
         <v>16.67</v>
       </c>
       <c r="I425">
         <v>0.0</v>
       </c>
       <c r="J425">
         <v>16.67</v>
       </c>
       <c r="K425">
         <v>0</v>
       </c>
       <c r="L425">
         <v>1</v>
       </c>
       <c r="S425">
         <v>16.67</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C426">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D426" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="E426" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="F426">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="G426" t="s">
-        <v>569</v>
+        <v>824</v>
       </c>
       <c r="H426">
         <v>16.67</v>
       </c>
       <c r="I426">
         <v>0.0</v>
       </c>
       <c r="J426">
         <v>16.67</v>
       </c>
       <c r="K426">
         <v>0</v>
       </c>
       <c r="L426">
         <v>1</v>
       </c>
       <c r="S426">
         <v>16.67</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C427">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D427" t="s">
-        <v>829</v>
+        <v>122</v>
       </c>
       <c r="E427" t="s">
-        <v>184</v>
+        <v>825</v>
       </c>
       <c r="F427">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="G427" t="s">
-        <v>186</v>
+        <v>826</v>
       </c>
       <c r="H427">
         <v>16.67</v>
       </c>
       <c r="I427">
         <v>0.0</v>
       </c>
       <c r="J427">
         <v>16.67</v>
       </c>
       <c r="K427">
         <v>0</v>
       </c>
       <c r="L427">
         <v>1</v>
       </c>
       <c r="S427">
         <v>16.67</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C428">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D428" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="E428" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F428">
         <v>1999</v>
       </c>
       <c r="G428" t="s">
         <v>37</v>
       </c>
       <c r="H428">
         <v>16.67</v>
       </c>
       <c r="I428">
         <v>0.0</v>
       </c>
       <c r="J428">
         <v>16.67</v>
       </c>
       <c r="K428">
         <v>0</v>
       </c>
       <c r="L428">
         <v>1</v>
       </c>
       <c r="S428">
         <v>16.67</v>
       </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C429">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D429" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E429" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="F429">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="G429" t="s">
-        <v>771</v>
+        <v>105</v>
       </c>
       <c r="H429">
         <v>16.67</v>
       </c>
       <c r="I429">
         <v>0.0</v>
       </c>
       <c r="J429">
         <v>16.67</v>
       </c>
       <c r="K429">
         <v>0</v>
       </c>
       <c r="L429">
         <v>1</v>
       </c>
       <c r="S429">
         <v>16.67</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="C430">
+        <v>-1</v>
+      </c>
+      <c r="D430" t="s">
+        <v>831</v>
+      </c>
+      <c r="E430" t="s">
+        <v>832</v>
+      </c>
+      <c r="F430">
+        <v>1999</v>
+      </c>
+      <c r="G430" t="s">
+        <v>519</v>
+      </c>
+      <c r="H430">
+        <v>16.67</v>
+      </c>
+      <c r="I430">
+        <v>0.0</v>
+      </c>
+      <c r="J430">
+        <v>16.67</v>
+      </c>
+      <c r="K430">
+        <v>0</v>
+      </c>
+      <c r="L430">
         <v>1</v>
       </c>
-      <c r="D430" t="s">
-[...27 lines deleted...]
-        <v>15.84</v>
+      <c r="S430">
+        <v>16.67</v>
       </c>
     </row>
     <row r="431" spans="1:24">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C431">
+        <v>-1</v>
+      </c>
+      <c r="D431" t="s">
+        <v>833</v>
+      </c>
+      <c r="E431" t="s">
+        <v>834</v>
+      </c>
+      <c r="F431">
+        <v>2010</v>
+      </c>
+      <c r="G431" t="s">
+        <v>184</v>
+      </c>
+      <c r="H431">
+        <v>15.84</v>
+      </c>
+      <c r="I431">
+        <v>15.84</v>
+      </c>
+      <c r="J431">
+        <v>0.0</v>
+      </c>
+      <c r="K431">
         <v>1</v>
       </c>
-      <c r="D431" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L431">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>15.77</v>
+        <v>0</v>
+      </c>
+      <c r="M431">
+        <v>15.84</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C432">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D432" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="E432" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="F432">
         <v>2009</v>
       </c>
       <c r="G432" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H432">
         <v>15.51</v>
       </c>
       <c r="I432">
         <v>15.51</v>
       </c>
       <c r="J432">
         <v>0.0</v>
       </c>
       <c r="K432">
         <v>1</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
       <c r="M432">
         <v>15.51</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C433">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D433" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="E433" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="F433">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="G433" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="H433">
         <v>15.42</v>
       </c>
       <c r="I433">
         <v>0.0</v>
       </c>
       <c r="J433">
         <v>15.42</v>
       </c>
       <c r="K433">
         <v>0</v>
       </c>
       <c r="L433">
         <v>1</v>
       </c>
       <c r="S433">
         <v>15.42</v>
       </c>
     </row>
     <row r="434" spans="1:24">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C434">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D434" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="E434" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="F434">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="G434" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="H434">
         <v>15.42</v>
       </c>
       <c r="I434">
         <v>0.0</v>
       </c>
       <c r="J434">
         <v>15.42</v>
       </c>
       <c r="K434">
         <v>0</v>
       </c>
       <c r="L434">
         <v>1</v>
       </c>
       <c r="S434">
         <v>15.42</v>
       </c>
     </row>
     <row r="435" spans="1:24">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C435">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D435" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="E435" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="F435">
         <v>1997</v>
       </c>
       <c r="G435" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="H435">
         <v>15.42</v>
       </c>
       <c r="I435">
         <v>0.0</v>
       </c>
       <c r="J435">
         <v>15.42</v>
       </c>
       <c r="K435">
         <v>0</v>
       </c>
       <c r="L435">
         <v>1</v>
       </c>
       <c r="S435">
         <v>15.42</v>
       </c>
     </row>
     <row r="436" spans="1:24">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C436">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D436" t="s">
-        <v>151</v>
+        <v>667</v>
       </c>
       <c r="E436" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="F436">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G436" t="s">
-        <v>83</v>
+        <v>816</v>
       </c>
       <c r="H436">
         <v>15.42</v>
       </c>
       <c r="I436">
         <v>0.0</v>
       </c>
       <c r="J436">
         <v>15.42</v>
       </c>
       <c r="K436">
         <v>0</v>
       </c>
       <c r="L436">
         <v>1</v>
       </c>
       <c r="S436">
         <v>15.42</v>
       </c>
     </row>
     <row r="437" spans="1:24">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C437">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D437" t="s">
-        <v>615</v>
+        <v>152</v>
       </c>
       <c r="E437" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="F437">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G437" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="H437">
         <v>15.42</v>
       </c>
       <c r="I437">
         <v>0.0</v>
       </c>
       <c r="J437">
         <v>15.42</v>
       </c>
       <c r="K437">
         <v>0</v>
       </c>
       <c r="L437">
         <v>1</v>
       </c>
       <c r="S437">
         <v>15.42</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C438">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D438" t="s">
-        <v>848</v>
+        <v>614</v>
       </c>
       <c r="E438" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="F438">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="G438" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H438">
         <v>15.42</v>
       </c>
       <c r="I438">
         <v>0.0</v>
       </c>
       <c r="J438">
         <v>15.42</v>
       </c>
       <c r="K438">
         <v>0</v>
       </c>
       <c r="L438">
         <v>1</v>
       </c>
       <c r="S438">
         <v>15.42</v>
       </c>
     </row>
     <row r="439" spans="1:24">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C439">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D439" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="E439" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="F439">
-        <v>1994</v>
+        <v>1969</v>
       </c>
       <c r="G439" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="H439">
         <v>15.42</v>
       </c>
       <c r="I439">
         <v>0.0</v>
       </c>
       <c r="J439">
         <v>15.42</v>
       </c>
       <c r="K439">
         <v>0</v>
       </c>
       <c r="L439">
         <v>1</v>
       </c>
       <c r="S439">
         <v>15.42</v>
       </c>
     </row>
     <row r="440" spans="1:24">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>351</v>
+        <v>431</v>
       </c>
       <c r="C440">
-        <v>-81</v>
+        <v>-1</v>
       </c>
       <c r="D440" t="s">
-        <v>671</v>
+        <v>848</v>
       </c>
       <c r="E440" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="F440">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="G440" t="s">
-        <v>826</v>
+        <v>126</v>
       </c>
       <c r="H440">
         <v>15.42</v>
       </c>
       <c r="I440">
         <v>0.0</v>
       </c>
       <c r="J440">
         <v>15.42</v>
       </c>
       <c r="K440">
         <v>0</v>
       </c>
       <c r="L440">
         <v>1</v>
       </c>
       <c r="S440">
         <v>15.42</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C441">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D441" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="E441" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="F441">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G441" t="s">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="H441">
         <v>14.26</v>
       </c>
       <c r="I441">
         <v>0.0</v>
       </c>
       <c r="J441">
         <v>14.26</v>
       </c>
       <c r="K441">
         <v>0</v>
       </c>
       <c r="L441">
         <v>1</v>
       </c>
       <c r="S441">
         <v>14.26</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C442">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D442" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="E442" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="F442">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G442" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="H442">
         <v>14.26</v>
       </c>
       <c r="I442">
         <v>0.0</v>
       </c>
       <c r="J442">
         <v>14.26</v>
       </c>
       <c r="K442">
         <v>0</v>
       </c>
       <c r="L442">
         <v>1</v>
       </c>
       <c r="S442">
         <v>14.26</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C443">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D443" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="E443" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="F443">
         <v>1988</v>
       </c>
       <c r="G443" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="H443">
         <v>14.26</v>
       </c>
       <c r="I443">
         <v>0.0</v>
       </c>
       <c r="J443">
         <v>14.26</v>
       </c>
       <c r="K443">
         <v>0</v>
       </c>
       <c r="L443">
         <v>1</v>
       </c>
       <c r="S443">
         <v>14.26</v>
       </c>
     </row>
     <row r="444" spans="1:24">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C444">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D444" t="s">
-        <v>859</v>
+        <v>381</v>
       </c>
       <c r="E444" t="s">
-        <v>860</v>
+        <v>712</v>
       </c>
       <c r="F444">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="G444" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="H444">
         <v>14.26</v>
       </c>
       <c r="I444">
         <v>0.0</v>
       </c>
       <c r="J444">
         <v>14.26</v>
       </c>
       <c r="K444">
         <v>0</v>
       </c>
       <c r="L444">
         <v>1</v>
       </c>
       <c r="S444">
         <v>14.26</v>
       </c>
     </row>
     <row r="445" spans="1:24">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C445">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D445" t="s">
-        <v>370</v>
+        <v>856</v>
       </c>
       <c r="E445" t="s">
-        <v>714</v>
+        <v>857</v>
       </c>
       <c r="F445">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="G445" t="s">
-        <v>118</v>
+        <v>184</v>
       </c>
       <c r="H445">
         <v>14.26</v>
       </c>
       <c r="I445">
         <v>0.0</v>
       </c>
       <c r="J445">
         <v>14.26</v>
       </c>
       <c r="K445">
         <v>0</v>
       </c>
       <c r="L445">
         <v>1</v>
       </c>
       <c r="S445">
         <v>14.26</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C446">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D446" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="E446" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="F446">
         <v>1989</v>
       </c>
       <c r="G446" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="H446">
         <v>14.26</v>
       </c>
       <c r="I446">
         <v>0.0</v>
       </c>
       <c r="J446">
         <v>14.26</v>
       </c>
       <c r="K446">
         <v>0</v>
       </c>
       <c r="L446">
         <v>1</v>
       </c>
       <c r="S446">
         <v>14.26</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C447">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D447" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="E447" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="F447">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="G447" t="s">
-        <v>232</v>
+        <v>68</v>
       </c>
       <c r="H447">
         <v>14.26</v>
       </c>
       <c r="I447">
         <v>0.0</v>
       </c>
       <c r="J447">
         <v>14.26</v>
       </c>
       <c r="K447">
         <v>0</v>
       </c>
       <c r="L447">
         <v>1</v>
       </c>
       <c r="S447">
         <v>14.26</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C448">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D448" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="E448" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="F448">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="G448" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="H448">
         <v>14.26</v>
       </c>
       <c r="I448">
         <v>0.0</v>
       </c>
       <c r="J448">
         <v>14.26</v>
       </c>
       <c r="K448">
         <v>0</v>
       </c>
       <c r="L448">
         <v>1</v>
       </c>
       <c r="S448">
         <v>14.26</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C449">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D449" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="E449" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="F449">
         <v>1999</v>
       </c>
       <c r="G449" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="H449">
         <v>13.19</v>
       </c>
       <c r="I449">
         <v>0.0</v>
       </c>
       <c r="J449">
         <v>13.19</v>
       </c>
       <c r="K449">
         <v>0</v>
       </c>
       <c r="L449">
         <v>1</v>
       </c>
       <c r="S449">
         <v>13.19</v>
       </c>
     </row>
     <row r="450" spans="1:24">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C450">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D450" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="E450" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="F450">
-        <v>2011</v>
+        <v>1983</v>
       </c>
       <c r="G450" t="s">
-        <v>434</v>
+        <v>824</v>
       </c>
       <c r="H450">
         <v>13.19</v>
       </c>
       <c r="I450">
         <v>0.0</v>
       </c>
       <c r="J450">
         <v>13.19</v>
       </c>
       <c r="K450">
         <v>0</v>
       </c>
       <c r="L450">
         <v>1</v>
       </c>
       <c r="S450">
         <v>13.19</v>
       </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C451">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D451" t="s">
-        <v>332</v>
+        <v>868</v>
       </c>
       <c r="E451" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="F451">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="G451" t="s">
-        <v>60</v>
+        <v>453</v>
       </c>
       <c r="H451">
         <v>13.19</v>
       </c>
       <c r="I451">
         <v>0.0</v>
       </c>
       <c r="J451">
         <v>13.19</v>
       </c>
       <c r="K451">
         <v>0</v>
       </c>
       <c r="L451">
         <v>1</v>
       </c>
       <c r="S451">
         <v>13.19</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C452">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D452" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E452" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F452">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="G452" t="s">
-        <v>535</v>
+        <v>83</v>
       </c>
       <c r="H452">
         <v>13.19</v>
       </c>
       <c r="I452">
         <v>0.0</v>
       </c>
       <c r="J452">
         <v>13.19</v>
       </c>
       <c r="K452">
         <v>0</v>
       </c>
       <c r="L452">
         <v>1</v>
       </c>
       <c r="S452">
         <v>13.19</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C453">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D453" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="E453" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="F453">
         <v>2007</v>
       </c>
       <c r="G453" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H453">
         <v>13.19</v>
       </c>
       <c r="I453">
         <v>0.0</v>
       </c>
       <c r="J453">
         <v>13.19</v>
       </c>
       <c r="K453">
         <v>0</v>
       </c>
       <c r="L453">
         <v>1</v>
       </c>
       <c r="S453">
         <v>13.19</v>
       </c>
     </row>
     <row r="454" spans="1:24">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C454">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D454" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="E454" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="F454">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G454" t="s">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="H454">
         <v>13.19</v>
       </c>
       <c r="I454">
         <v>0.0</v>
       </c>
       <c r="J454">
         <v>13.19</v>
       </c>
       <c r="K454">
         <v>0</v>
       </c>
       <c r="L454">
         <v>1</v>
       </c>
       <c r="S454">
         <v>13.19</v>
       </c>
     </row>
     <row r="455" spans="1:24">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C455">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D455" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="E455" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="F455">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="G455" t="s">
-        <v>146</v>
+        <v>541</v>
       </c>
       <c r="H455">
         <v>13.19</v>
       </c>
       <c r="I455">
         <v>0.0</v>
       </c>
       <c r="J455">
         <v>13.19</v>
       </c>
       <c r="K455">
         <v>0</v>
       </c>
       <c r="L455">
         <v>1</v>
       </c>
       <c r="S455">
         <v>13.19</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C456">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D456" t="s">
-        <v>880</v>
+        <v>338</v>
       </c>
       <c r="E456" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="F456">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G456" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="H456">
         <v>13.19</v>
       </c>
       <c r="I456">
         <v>0.0</v>
       </c>
       <c r="J456">
         <v>13.19</v>
       </c>
       <c r="K456">
         <v>0</v>
       </c>
       <c r="L456">
         <v>1</v>
       </c>
       <c r="S456">
         <v>13.19</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C457">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D457" t="s">
-        <v>882</v>
+        <v>56</v>
       </c>
       <c r="E457" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F457">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G457" t="s">
-        <v>385</v>
+        <v>83</v>
       </c>
       <c r="H457">
         <v>13.19</v>
       </c>
       <c r="I457">
         <v>0.0</v>
       </c>
       <c r="J457">
         <v>13.19</v>
       </c>
       <c r="K457">
         <v>0</v>
       </c>
       <c r="L457">
         <v>1</v>
       </c>
       <c r="S457">
         <v>13.19</v>
       </c>
     </row>
     <row r="458" spans="1:24">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C458">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D458" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="E458" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="F458">
-        <v>1983</v>
+        <v>2008</v>
       </c>
       <c r="G458" t="s">
-        <v>819</v>
+        <v>160</v>
       </c>
       <c r="H458">
         <v>13.19</v>
       </c>
       <c r="I458">
         <v>0.0</v>
       </c>
       <c r="J458">
         <v>13.19</v>
       </c>
       <c r="K458">
         <v>0</v>
       </c>
       <c r="L458">
         <v>1</v>
       </c>
       <c r="S458">
         <v>13.19</v>
       </c>
     </row>
     <row r="459" spans="1:24">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C459">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D459" t="s">
-        <v>61</v>
+        <v>882</v>
       </c>
       <c r="E459" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="F459">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G459" t="s">
-        <v>83</v>
+        <v>395</v>
       </c>
       <c r="H459">
         <v>13.19</v>
       </c>
       <c r="I459">
         <v>0.0</v>
       </c>
       <c r="J459">
         <v>13.19</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459">
         <v>1</v>
       </c>
       <c r="S459">
         <v>13.19</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C460">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D460" t="s">
-        <v>887</v>
+        <v>58</v>
       </c>
       <c r="E460" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="F460">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G460" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H460">
-        <v>12.54</v>
+        <v>13.17</v>
       </c>
       <c r="I460">
-        <v>12.54</v>
+        <v>0.0</v>
       </c>
       <c r="J460">
-        <v>0.0</v>
+        <v>13.17</v>
       </c>
       <c r="K460">
+        <v>0</v>
+      </c>
+      <c r="L460">
         <v>1</v>
       </c>
-      <c r="L460">
-[...3 lines deleted...]
-        <v>12.54</v>
+      <c r="S460">
+        <v>13.17</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C461">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D461" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E461" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F461">
-        <v>1984</v>
+        <v>2008</v>
       </c>
       <c r="G461" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="H461">
-        <v>12.5</v>
+        <v>12.54</v>
       </c>
       <c r="I461">
+        <v>12.54</v>
+      </c>
+      <c r="J461">
         <v>0.0</v>
       </c>
-      <c r="J461">
-[...1 lines deleted...]
-      </c>
       <c r="K461">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L461">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.5</v>
+        <v>0</v>
+      </c>
+      <c r="M461">
+        <v>12.54</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>409</v>
+        <v>460</v>
       </c>
       <c r="C462">
-        <v>-52</v>
+        <v>-1</v>
       </c>
       <c r="D462" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="E462" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="F462">
         <v>1993</v>
       </c>
       <c r="G462" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H462">
         <v>12.41</v>
       </c>
       <c r="I462">
         <v>0.0</v>
       </c>
       <c r="J462">
         <v>12.41</v>
       </c>
       <c r="K462">
         <v>0</v>
       </c>
       <c r="L462">
         <v>2</v>
       </c>
       <c r="S462">
         <v>6.82</v>
       </c>
       <c r="T462">
         <v>5.59</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
         <v>461</v>
       </c>
       <c r="C463">
         <v>-1</v>
       </c>
       <c r="D463" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E463" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="F463">
         <v>2007</v>
       </c>
       <c r="G463" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H463">
         <v>12.27</v>
       </c>
       <c r="I463">
         <v>12.27</v>
       </c>
       <c r="J463">
         <v>0.0</v>
       </c>
       <c r="K463">
         <v>1</v>
       </c>
       <c r="L463">
         <v>0</v>
       </c>
       <c r="M463">
         <v>12.27</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
         <v>462</v>
       </c>
       <c r="C464">
         <v>-1</v>
       </c>
       <c r="D464" t="s">
-        <v>894</v>
+        <v>522</v>
       </c>
       <c r="E464" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="F464">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G464" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H464">
         <v>12.2</v>
       </c>
       <c r="I464">
         <v>0.0</v>
       </c>
       <c r="J464">
         <v>12.2</v>
       </c>
       <c r="K464">
         <v>0</v>
       </c>
       <c r="L464">
         <v>1</v>
       </c>
       <c r="S464">
         <v>12.2</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
         <v>462</v>
       </c>
       <c r="C465">
         <v>-1</v>
       </c>
       <c r="D465" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="E465" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="F465">
         <v>2009</v>
       </c>
       <c r="G465" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H465">
         <v>12.2</v>
       </c>
       <c r="I465">
         <v>0.0</v>
       </c>
       <c r="J465">
         <v>12.2</v>
       </c>
       <c r="K465">
         <v>0</v>
       </c>
       <c r="L465">
         <v>1</v>
       </c>
       <c r="S465">
         <v>12.2</v>
       </c>
     </row>
     <row r="466" spans="1:24">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
         <v>462</v>
       </c>
       <c r="C466">
         <v>-1</v>
       </c>
       <c r="D466" t="s">
-        <v>519</v>
+        <v>893</v>
       </c>
       <c r="E466" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="F466">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G466" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="H466">
         <v>12.2</v>
       </c>
       <c r="I466">
         <v>0.0</v>
       </c>
       <c r="J466">
         <v>12.2</v>
       </c>
       <c r="K466">
         <v>0</v>
       </c>
       <c r="L466">
         <v>1</v>
       </c>
       <c r="S466">
         <v>12.2</v>
       </c>
     </row>
     <row r="467" spans="1:24">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
         <v>462</v>
       </c>
       <c r="C467">
         <v>-1</v>
       </c>
       <c r="D467" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="E467" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="F467">
         <v>2005</v>
       </c>
       <c r="G467" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="H467">
         <v>12.2</v>
       </c>
       <c r="I467">
         <v>0.0</v>
       </c>
       <c r="J467">
         <v>12.2</v>
       </c>
       <c r="K467">
         <v>0</v>
       </c>
       <c r="L467">
         <v>1</v>
       </c>
       <c r="S467">
         <v>12.2</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
         <v>466</v>
       </c>
       <c r="C468">
         <v>-1</v>
       </c>
       <c r="D468" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="E468" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="F468">
         <v>2001</v>
       </c>
       <c r="G468" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H468">
         <v>11.27</v>
       </c>
       <c r="I468">
         <v>0.0</v>
       </c>
       <c r="J468">
         <v>11.27</v>
       </c>
       <c r="K468">
         <v>0</v>
       </c>
       <c r="L468">
         <v>1</v>
       </c>
       <c r="S468">
         <v>11.27</v>
       </c>
     </row>
     <row r="469" spans="1:24">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
         <v>467</v>
       </c>
       <c r="C469">
         <v>-1</v>
       </c>
       <c r="D469" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="E469" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="F469">
         <v>2007</v>
       </c>
       <c r="G469" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H469">
         <v>10.73</v>
       </c>
       <c r="I469">
         <v>10.73</v>
       </c>
       <c r="J469">
         <v>0.0</v>
       </c>
       <c r="K469">
         <v>1</v>
       </c>
       <c r="L469">
         <v>0</v>
       </c>
       <c r="M469">
         <v>10.73</v>
       </c>
     </row>
     <row r="470" spans="1:24">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
         <v>468</v>
       </c>
       <c r="C470">
         <v>-1</v>
       </c>
       <c r="D470" t="s">
-        <v>889</v>
+        <v>901</v>
       </c>
       <c r="E470" t="s">
-        <v>415</v>
+        <v>373</v>
       </c>
       <c r="F470">
         <v>2006</v>
       </c>
       <c r="G470" t="s">
         <v>29</v>
       </c>
       <c r="H470">
         <v>10.5</v>
       </c>
       <c r="I470">
         <v>10.5</v>
       </c>
       <c r="J470">
         <v>0.0</v>
       </c>
       <c r="K470">
         <v>1</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470">
         <v>10.5</v>
       </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
         <v>469</v>
       </c>
       <c r="C471">
         <v>-1</v>
       </c>
       <c r="D471" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="E471" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="F471">
         <v>2001</v>
       </c>
       <c r="G471" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H471">
         <v>10.14</v>
       </c>
       <c r="I471">
         <v>10.14</v>
       </c>
       <c r="J471">
         <v>0.0</v>
       </c>
       <c r="K471">
         <v>1</v>
       </c>
       <c r="L471">
         <v>0</v>
       </c>
       <c r="M471">
         <v>10.14</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C472">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D472" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="E472" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="F472">
         <v>2004</v>
       </c>
       <c r="G472" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="H472">
         <v>9.43</v>
       </c>
       <c r="I472">
         <v>0.0</v>
       </c>
       <c r="J472">
         <v>9.43</v>
       </c>
       <c r="K472">
         <v>0</v>
       </c>
       <c r="L472">
         <v>1</v>
       </c>
       <c r="S472">
         <v>9.43</v>
       </c>
     </row>
     <row r="473" spans="1:24">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C473">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D473" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E473" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="F473">
         <v>1999</v>
       </c>
       <c r="G473" t="s">
         <v>32</v>
       </c>
       <c r="H473">
         <v>7.97</v>
       </c>
       <c r="I473">
         <v>0.0</v>
       </c>
       <c r="J473">
         <v>7.97</v>
       </c>
       <c r="K473">
         <v>0</v>
       </c>
       <c r="L473">
         <v>1</v>
       </c>
       <c r="S473">
         <v>7.97</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C474">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D474" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="E474" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="F474">
         <v>2007</v>
       </c>
       <c r="G474" t="s">
         <v>55</v>
       </c>
       <c r="H474">
         <v>7.8</v>
       </c>
       <c r="I474">
         <v>0.0</v>
       </c>
       <c r="J474">
         <v>7.8</v>
       </c>
       <c r="K474">
         <v>0</v>
       </c>
       <c r="L474">
         <v>1</v>
       </c>
       <c r="S474">
         <v>7.8</v>
       </c>
     </row>
     <row r="475" spans="1:24">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C475">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D475" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E475" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="F475">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G475" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="H475">
-        <v>6.67</v>
+        <v>7.63</v>
       </c>
       <c r="I475">
         <v>0.0</v>
       </c>
       <c r="J475">
-        <v>6.67</v>
+        <v>7.63</v>
       </c>
       <c r="K475">
         <v>0</v>
       </c>
       <c r="L475">
         <v>1</v>
       </c>
       <c r="S475">
-        <v>6.67</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="476" spans="1:24">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C476">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D476" t="s">
-        <v>488</v>
+        <v>911</v>
       </c>
       <c r="E476" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="F476">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G476" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="H476">
-        <v>6.53</v>
+        <v>6.67</v>
       </c>
       <c r="I476">
         <v>0.0</v>
       </c>
       <c r="J476">
-        <v>6.53</v>
+        <v>6.67</v>
       </c>
       <c r="K476">
         <v>0</v>
       </c>
       <c r="L476">
         <v>1</v>
       </c>
       <c r="S476">
-        <v>6.53</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="477" spans="1:24">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C477">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D477" t="s">
-        <v>276</v>
+        <v>490</v>
       </c>
       <c r="E477" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F477">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G477" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="H477">
-        <v>6.17</v>
+        <v>6.53</v>
       </c>
       <c r="I477">
         <v>0.0</v>
       </c>
       <c r="J477">
-        <v>6.17</v>
+        <v>6.53</v>
       </c>
       <c r="K477">
         <v>0</v>
       </c>
       <c r="L477">
         <v>1</v>
       </c>
       <c r="S477">
-        <v>6.17</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="478" spans="1:24">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="C478">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="D478" t="s">
-        <v>916</v>
+        <v>291</v>
       </c>
       <c r="E478" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="F478">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G478" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="H478">
-        <v>6.16</v>
+        <v>6.17</v>
       </c>
       <c r="I478">
         <v>0.0</v>
       </c>
       <c r="J478">
-        <v>6.16</v>
+        <v>6.17</v>
       </c>
       <c r="K478">
         <v>0</v>
       </c>
       <c r="L478">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S478">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>1.74</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="479" spans="1:24">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C479">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D479" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="E479" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="F479">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G479" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H479">
-        <v>5.4</v>
+        <v>6.16</v>
       </c>
       <c r="I479">
         <v>0.0</v>
       </c>
       <c r="J479">
-        <v>5.4</v>
+        <v>6.16</v>
       </c>
       <c r="K479">
         <v>0</v>
       </c>
       <c r="L479">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S479">
-        <v>5.4</v>
+        <v>4.42</v>
+      </c>
+      <c r="T479">
+        <v>1.74</v>
       </c>
     </row>
     <row r="480" spans="1:24">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C480">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="D480" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="E480" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="F480">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G480" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H480">
-        <v>2.77</v>
+        <v>5.4</v>
       </c>
       <c r="I480">
         <v>0.0</v>
       </c>
       <c r="J480">
-        <v>2.77</v>
+        <v>5.4</v>
       </c>
       <c r="K480">
         <v>0</v>
       </c>
       <c r="L480">
         <v>1</v>
       </c>
       <c r="S480">
-        <v>2.77</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="481" spans="1:24">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C481">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D481" t="s">
         <v>99</v>
       </c>
       <c r="E481" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="F481">
         <v>2008</v>
       </c>
       <c r="G481" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H481">
         <v>2.37</v>
       </c>
       <c r="I481">
         <v>0.0</v>
       </c>
       <c r="J481">
         <v>2.37</v>
       </c>
       <c r="K481">
         <v>0</v>
       </c>
       <c r="L481">
         <v>1</v>
       </c>
       <c r="S481">
         <v>2.37</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C482">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D482" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="E482" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="F482">
         <v>2003</v>
       </c>
       <c r="G482" t="s">
         <v>26</v>
       </c>
       <c r="H482">
         <v>2.03</v>
       </c>
       <c r="I482">
         <v>0.0</v>
       </c>
       <c r="J482">
         <v>2.03</v>
       </c>
       <c r="K482">
         <v>0</v>
       </c>
       <c r="L482">
         <v>1</v>
       </c>
       <c r="S482">
         <v>2.03</v>
       </c>
     </row>
     <row r="483" spans="1:24">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C483">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D483" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="E483" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="F483">
         <v>1996</v>
       </c>
       <c r="G483" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H483">
         <v>1.37</v>
       </c>
       <c r="I483">
         <v>0.0</v>
       </c>
       <c r="J483">
         <v>1.37</v>
       </c>
       <c r="K483">
         <v>0</v>
       </c>
       <c r="L483">
         <v>1</v>
       </c>
       <c r="S483">
         <v>1.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">