--- v0 (2026-09-21)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1209">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,3576 +95,3582 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Previous 4th Score</t>
   </si>
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Vasco</t>
   </si>
   <si>
     <t>Vilaca</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Coninx</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>Cantero Del Campo</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
+    <t>Ricardo</t>
+  </si>
+  <si>
+    <t>Batista</t>
+  </si>
+  <si>
+    <t>Csongor</t>
+  </si>
+  <si>
+    <t>Lehmann</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Dorian</t>
-[...20 lines deleted...]
-    <t>Batista</t>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Yee</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Tjebbe</t>
+  </si>
+  <si>
+    <t>Kaindl</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>Richard</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Studer</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>Tjebbe</t>
-[...13 lines deleted...]
-  <si>
     <t>Alberto</t>
   </si>
   <si>
     <t>Gonzalez Garcia</t>
   </si>
   <si>
+    <t>João Nuno</t>
+  </si>
+  <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
-    <t>GBR</t>
-[...1 lines deleted...]
-  <si>
     <t>Tim</t>
   </si>
   <si>
     <t>Hellwig</t>
   </si>
   <si>
-    <t>João Nuno</t>
+    <t>Vetle Bergsvik</t>
+  </si>
+  <si>
+    <t>Thorn</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Azzano</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Yanis</t>
+  </si>
+  <si>
+    <t>Seguin</t>
   </si>
   <si>
     <t>Márk</t>
   </si>
   <si>
     <t>Dévay</t>
   </si>
   <si>
-    <t>Vetle Bergsvik</t>
-[...26 lines deleted...]
-    <t>Seguin</t>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Sanchez Mantecon</t>
+  </si>
+  <si>
+    <t>Connor</t>
+  </si>
+  <si>
+    <t>Bentley</t>
+  </si>
+  <si>
+    <t>Miguel Tiago</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Gar</t>
+  </si>
+  <si>
+    <t>Nils</t>
+  </si>
+  <si>
+    <t>Serre Gehri</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Grayel</t>
   </si>
   <si>
-    <t>Michael</t>
-[...16 lines deleted...]
-  <si>
     <t>Izan</t>
   </si>
   <si>
     <t>Edo Aguilar</t>
   </si>
   <si>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>Kolobrodov</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Mitch</t>
+  </si>
+  <si>
+    <t>Kolkman</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
     <t>Stapley</t>
   </si>
   <si>
-    <t>Miguel Tiago</t>
-[...4 lines deleted...]
-  <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Serrat Seoane</t>
   </si>
   <si>
+    <t>Alessio</t>
+  </si>
+  <si>
+    <t>Crociani</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Leleu</t>
+  </si>
+  <si>
+    <t>Solomon</t>
+  </si>
+  <si>
+    <t>Okrafo-Smart</t>
+  </si>
+  <si>
+    <t>Benedikt</t>
+  </si>
+  <si>
+    <t>Bettin</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Pennekamp</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>Rethoret</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Westermann</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Mengal</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Shachar</t>
+  </si>
+  <si>
+    <t>Sagiv</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>Hueber-Moosbrugger</t>
+  </si>
+  <si>
+    <t>Zalán</t>
+  </si>
+  <si>
+    <t>Hóbor</t>
+  </si>
+  <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
-    <t>Connor</t>
-[...50 lines deleted...]
-    <t>Bettin</t>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>Isotton</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Pertl</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Milner</t>
+  </si>
+  <si>
+    <t>Gergely</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
+    <t>Pelayo</t>
+  </si>
+  <si>
+    <t>González Turrez</t>
   </si>
   <si>
     <t>Lerno</t>
   </si>
   <si>
-    <t>Harry</t>
-[...16 lines deleted...]
-  <si>
     <t>James</t>
   </si>
   <si>
     <t>Corbett</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
-    <t>Hugo</t>
-[...10 lines deleted...]
-  <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Baxter Cabrera</t>
   </si>
   <si>
-    <t>Gergely</t>
-[...20 lines deleted...]
-    <t>ISR</t>
+    <t>Lasse</t>
+  </si>
+  <si>
+    <t>Lührs</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Diener</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Töpper</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Vitiello</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>De Nigro</t>
+  </si>
+  <si>
+    <t>Jaspar</t>
+  </si>
+  <si>
+    <t>Ortfeld</t>
   </si>
   <si>
     <t>Valentin</t>
   </si>
   <si>
     <t>Morlec</t>
   </si>
   <si>
-    <t>Lukas</t>
-[...26 lines deleted...]
-    <t>Töpper</t>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Bruzdziak</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Georgenthum</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Lariviere</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>Dupuis</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Scheffold</t>
   </si>
   <si>
     <t>Baptiste</t>
   </si>
   <si>
     <t>Passemard</t>
   </si>
   <si>
-    <t>Jules</t>
-[...31 lines deleted...]
-  <si>
     <t>Wernz</t>
   </si>
   <si>
-    <t>Lasse</t>
-[...2 lines deleted...]
-    <t>Lührs</t>
+    <t>Tristan</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
+    <t>Till</t>
+  </si>
+  <si>
+    <t>Kramp</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Wernersen</t>
+  </si>
+  <si>
+    <t>Andrés</t>
+  </si>
+  <si>
+    <t>Prieto Villar</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Gültigin</t>
+  </si>
+  <si>
+    <t>Er</t>
+  </si>
+  <si>
+    <t>TUR</t>
+  </si>
+  <si>
+    <t>Esteban</t>
+  </si>
+  <si>
+    <t>Basanta Fouz</t>
+  </si>
+  <si>
+    <t>Panagiotis</t>
+  </si>
+  <si>
+    <t>Bitados</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Osterholt</t>
+  </si>
+  <si>
+    <t>Grigory</t>
+  </si>
+  <si>
+    <t>Antipov</t>
+  </si>
+  <si>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Angelini</t>
+  </si>
+  <si>
+    <t>Hamish</t>
+  </si>
+  <si>
+    <t>Reilly</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>Canales Escribano</t>
+  </si>
+  <si>
+    <t>Gergő</t>
+  </si>
+  <si>
+    <t>Dobi</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Cambresy</t>
+  </si>
+  <si>
+    <t>LUX</t>
   </si>
   <si>
     <t>Márton</t>
   </si>
   <si>
     <t>Kropkó</t>
   </si>
   <si>
+    <t>Miguel</t>
+  </si>
+  <si>
+    <t>Espuna Larramona</t>
+  </si>
+  <si>
+    <t>Theo</t>
+  </si>
+  <si>
+    <t>Marti</t>
+  </si>
+  <si>
+    <t>Jarno</t>
+  </si>
+  <si>
+    <t>Pousada Troitiño</t>
+  </si>
+  <si>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Hubner</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Mineev</t>
+  </si>
+  <si>
+    <t>Zsombor</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
-    <t>Grigory</t>
-[...107 lines deleted...]
-    <t>Kramp</t>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Enes</t>
+  </si>
+  <si>
+    <t>Kizilcik</t>
+  </si>
+  <si>
+    <t>Semmler</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Pye</t>
+  </si>
+  <si>
+    <t>Jelle</t>
+  </si>
+  <si>
+    <t>Joris</t>
+  </si>
+  <si>
+    <t>Basslé</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Luftensteiner</t>
   </si>
   <si>
+    <t>Bence</t>
+  </si>
+  <si>
+    <t>Bicsák</t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Vanderplancke</t>
+  </si>
+  <si>
+    <t>Demuth</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Achille</t>
+  </si>
+  <si>
+    <t>Besson</t>
+  </si>
+  <si>
+    <t>Lang</t>
+  </si>
+  <si>
+    <t>Aurelien</t>
+  </si>
+  <si>
+    <t>Jem</t>
+  </si>
+  <si>
+    <t>Eirik</t>
+  </si>
+  <si>
+    <t>Berling Grande</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Ziehmer</t>
+  </si>
+  <si>
+    <t>Raf</t>
+  </si>
+  <si>
+    <t>De Dobbelaere</t>
+  </si>
+  <si>
+    <t>Ibe</t>
+  </si>
+  <si>
+    <t>Baelde</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>McCarron</t>
+  </si>
+  <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Oliwa</t>
+  </si>
+  <si>
     <t>Philip</t>
   </si>
   <si>
-    <t>Carol</t>
-[...38 lines deleted...]
-    <t>Marti</t>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Fouchal</t>
+  </si>
+  <si>
+    <t>Pietro</t>
+  </si>
+  <si>
+    <t>Giovannini</t>
+  </si>
+  <si>
+    <t>Sébastien</t>
+  </si>
+  <si>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>Lessmann</t>
   </si>
   <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>Nikolajsen</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
-    <t>Jarno</t>
-[...62 lines deleted...]
-    <t>Douche</t>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Bozhilov</t>
+  </si>
+  <si>
+    <t>BUL</t>
+  </si>
+  <si>
+    <t>Fynn</t>
+  </si>
+  <si>
+    <t>Batkin</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Hansmaennel</t>
+  </si>
+  <si>
+    <t>Eduardo</t>
+  </si>
+  <si>
+    <t>Blanco Mollá</t>
+  </si>
+  <si>
+    <t>Kevin Tarek</t>
+  </si>
+  <si>
+    <t>Viñuela Gonzalez</t>
+  </si>
+  <si>
+    <t>Veikka</t>
+  </si>
+  <si>
+    <t>Saren</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Fluri</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Lherieau</t>
   </si>
   <si>
     <t>Mateo</t>
   </si>
   <si>
     <t>Vidal</t>
   </si>
   <si>
-    <t>Pietro</t>
-[...95 lines deleted...]
-    <t>FIN</t>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>L'hôte</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Balestreri</t>
   </si>
   <si>
+    <t>Davide</t>
+  </si>
+  <si>
+    <t>Menichelli</t>
+  </si>
+  <si>
+    <t>Sylvain</t>
+  </si>
+  <si>
+    <t>Fridelance</t>
+  </si>
+  <si>
+    <t>Sergiy</t>
+  </si>
+  <si>
+    <t>Polikarpenko</t>
+  </si>
+  <si>
+    <t>Thibault</t>
+  </si>
+  <si>
+    <t>Rivier</t>
+  </si>
+  <si>
+    <t>Gergő Gyula</t>
+  </si>
+  <si>
+    <t>Soós</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Vorontsov</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Briffod</t>
+  </si>
+  <si>
+    <t>Gregor</t>
+  </si>
+  <si>
+    <t>Rasva</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Windischbauer</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kulik</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Schönke</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
     <t>Andres</t>
   </si>
   <si>
     <t>Hilario Morales</t>
   </si>
   <si>
-    <t>Antoine</t>
-[...2 lines deleted...]
-    <t>L'hôte</t>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>Grebík</t>
+  </si>
+  <si>
+    <t>Hector</t>
+  </si>
+  <si>
+    <t>Tolsa Garcia</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Künz</t>
+  </si>
+  <si>
+    <t>Rivet</t>
+  </si>
+  <si>
+    <t>Duval</t>
+  </si>
+  <si>
+    <t>Ul</t>
+  </si>
+  <si>
+    <t>Denša</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Quentin</t>
+  </si>
+  <si>
+    <t>Criado</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Piller</t>
+  </si>
+  <si>
+    <t>Fernandez Tovar</t>
+  </si>
+  <si>
+    <t>Pao</t>
+  </si>
+  <si>
+    <t>Millo</t>
+  </si>
+  <si>
+    <t>Gyula</t>
+  </si>
+  <si>
+    <t>Kovács</t>
+  </si>
+  <si>
+    <t>Jayden Scott</t>
+  </si>
+  <si>
+    <t>Koslick</t>
+  </si>
+  <si>
+    <t>Jens</t>
+  </si>
+  <si>
+    <t>Smolders</t>
+  </si>
+  <si>
+    <t>Eneko</t>
+  </si>
+  <si>
+    <t>De Castro Cativiela</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Pla Estebanez</t>
+  </si>
+  <si>
+    <t>Van Wersch</t>
+  </si>
+  <si>
+    <t>Etienne</t>
+  </si>
+  <si>
+    <t>Le Roux</t>
+  </si>
+  <si>
+    <t>Nicolo'</t>
+  </si>
+  <si>
+    <t>Astori</t>
+  </si>
+  <si>
+    <t>Pau</t>
+  </si>
+  <si>
+    <t>Noguera Salmeron</t>
   </si>
   <si>
     <t>Genis</t>
   </si>
   <si>
     <t>Grau</t>
   </si>
   <si>
-    <t>Pau</t>
-[...101 lines deleted...]
-    <t>Künz</t>
+    <t>Fiorenzo</t>
+  </si>
+  <si>
+    <t>Petter</t>
+  </si>
+  <si>
+    <t>Ellingsbø</t>
   </si>
   <si>
     <t>Cis</t>
   </si>
   <si>
     <t>Huyghe</t>
   </si>
   <si>
+    <t>Luis</t>
+  </si>
+  <si>
+    <t>Rühl</t>
+  </si>
+  <si>
+    <t>Taha Eren</t>
+  </si>
+  <si>
+    <t>Coşgun</t>
+  </si>
+  <si>
+    <t>Agur</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Cumberland</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>Levanon</t>
+  </si>
+  <si>
+    <t>Neal</t>
+  </si>
+  <si>
+    <t>Van Vaerenbergh</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Barac</t>
+  </si>
+  <si>
+    <t>CRO</t>
+  </si>
+  <si>
+    <t>Simeone</t>
+  </si>
+  <si>
+    <t>Romano</t>
+  </si>
+  <si>
+    <t>Guillaume</t>
+  </si>
+  <si>
+    <t>Hay</t>
+  </si>
+  <si>
     <t>Rojtas</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
-    <t>Julian</t>
-[...44 lines deleted...]
-    <t>Soós</t>
+    <t>Artjoms</t>
+  </si>
+  <si>
+    <t>Gajevskis</t>
+  </si>
+  <si>
+    <t>LAT</t>
+  </si>
+  <si>
+    <t>Jesús</t>
+  </si>
+  <si>
+    <t>Vela Vela</t>
   </si>
   <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
-    <t>Itamar</t>
-[...8 lines deleted...]
-    <t>Grebík</t>
+    <t>Semen</t>
+  </si>
+  <si>
+    <t>Kashitsyn</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Van Aardt</t>
   </si>
   <si>
     <t>Mikita</t>
   </si>
   <si>
     <t>Katsianeu</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
-    <t>Ul</t>
-[...50 lines deleted...]
-    <t>Pla Estebanez</t>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Fahrenson</t>
+  </si>
+  <si>
+    <t>Hostrup Sahlberg</t>
+  </si>
+  <si>
+    <t>Kjell Arved</t>
+  </si>
+  <si>
+    <t>Brandt</t>
+  </si>
+  <si>
+    <t>Payet</t>
+  </si>
+  <si>
+    <t>Niels</t>
+  </si>
+  <si>
+    <t>Van Lanen</t>
+  </si>
+  <si>
+    <t>Stanton-Stock</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Basile</t>
+  </si>
+  <si>
+    <t>Fouchard</t>
   </si>
   <si>
     <t>Mikhail</t>
   </si>
   <si>
-    <t>Ben</t>
-[...25 lines deleted...]
-  <si>
     <t>Johannes</t>
   </si>
   <si>
     <t>Sikk</t>
   </si>
   <si>
-    <t>Payet</t>
-[...11 lines deleted...]
-    <t>Kashitsyn</t>
+    <t>Niklas</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Tomer</t>
+  </si>
+  <si>
+    <t>Shapira</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>García Serra</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>Michalek</t>
+  </si>
+  <si>
+    <t>Armin</t>
+  </si>
+  <si>
+    <t>Angerjärv</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>Duchampt</t>
+  </si>
+  <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Cultore</t>
+  </si>
+  <si>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>Bader</t>
+  </si>
+  <si>
+    <t>García Picón</t>
+  </si>
+  <si>
+    <t>Burak</t>
+  </si>
+  <si>
+    <t>Cağdaş</t>
+  </si>
+  <si>
+    <t>Fäh</t>
+  </si>
+  <si>
+    <t>Vilenica</t>
+  </si>
+  <si>
+    <t>Gert Martin</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>Gustavo</t>
+  </si>
+  <si>
+    <t>Do Canto</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Sorokin</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t>Petre</t>
+  </si>
+  <si>
+    <t>Kai</t>
+  </si>
+  <si>
+    <t>Azzopardi</t>
+  </si>
+  <si>
+    <t>MLT</t>
+  </si>
+  <si>
+    <t>Korous</t>
+  </si>
+  <si>
+    <t>Tomás</t>
+  </si>
+  <si>
+    <t>Figueiredo</t>
+  </si>
+  <si>
+    <t>Daniil</t>
+  </si>
+  <si>
+    <t>Babanschi</t>
+  </si>
+  <si>
+    <t>MDA</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Cuijpers</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t>Bourdon</t>
+  </si>
+  <si>
+    <t>Francis Daniels</t>
+  </si>
+  <si>
+    <t>Veģeris</t>
+  </si>
+  <si>
+    <t>Eshed</t>
   </si>
   <si>
     <t>Pierre</t>
   </si>
   <si>
     <t>Le Corre</t>
   </si>
   <si>
-    <t>Albert</t>
-[...44 lines deleted...]
-    <t>Van Aardt</t>
+    <t>Lasse Nygaard</t>
+  </si>
+  <si>
+    <t>Priester</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Downey</t>
+  </si>
+  <si>
+    <t>Edgar</t>
+  </si>
+  <si>
+    <t>Dmitrii</t>
+  </si>
+  <si>
+    <t>Karpeev</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Lilja</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Hattee</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Suarez Couto</t>
+  </si>
+  <si>
+    <t>Jasper</t>
+  </si>
+  <si>
+    <t>Devos</t>
+  </si>
+  <si>
+    <t>Rube</t>
+  </si>
+  <si>
+    <t>Claus</t>
+  </si>
+  <si>
+    <t>Giovanni</t>
+  </si>
+  <si>
+    <t>Lombardo</t>
+  </si>
+  <si>
+    <t>Vlad Adrian</t>
+  </si>
+  <si>
+    <t>Remzing</t>
+  </si>
+  <si>
+    <t>Brody</t>
+  </si>
+  <si>
+    <t>Kapeller</t>
+  </si>
+  <si>
+    <t>Boris</t>
+  </si>
+  <si>
+    <t>Andreev</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Vollstedt</t>
+  </si>
+  <si>
+    <t>Petar</t>
+  </si>
+  <si>
+    <t>Holba</t>
+  </si>
+  <si>
+    <t>Delian</t>
+  </si>
+  <si>
+    <t>Stateff</t>
+  </si>
+  <si>
+    <t>Ziekman</t>
+  </si>
+  <si>
+    <t>Theotime</t>
+  </si>
+  <si>
+    <t>Lawson</t>
+  </si>
+  <si>
+    <t>Meckel</t>
+  </si>
+  <si>
+    <t>Deri</t>
+  </si>
+  <si>
+    <t>McCluskey</t>
+  </si>
+  <si>
+    <t>Jimmy</t>
+  </si>
+  <si>
+    <t>Lund</t>
+  </si>
+  <si>
+    <t>Joao</t>
+  </si>
+  <si>
+    <t>Mansos</t>
+  </si>
+  <si>
+    <t>Niccolò</t>
+  </si>
+  <si>
+    <t>Sancisi</t>
+  </si>
+  <si>
+    <t>Aleksei</t>
+  </si>
+  <si>
+    <t>Petrovskii</t>
+  </si>
+  <si>
+    <t>Dinis</t>
+  </si>
+  <si>
+    <t>Carlsson</t>
+  </si>
+  <si>
+    <t>Randoja</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Ache</t>
+  </si>
+  <si>
+    <t>Senan</t>
+  </si>
+  <si>
+    <t>McDonnell</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Baigidin</t>
+  </si>
+  <si>
+    <t>Simeon</t>
+  </si>
+  <si>
+    <t>Bobekov</t>
+  </si>
+  <si>
+    <t>López García</t>
+  </si>
+  <si>
+    <t>Horea Darius</t>
+  </si>
+  <si>
+    <t>Rusu</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Suchan</t>
+  </si>
+  <si>
+    <t>Emir</t>
+  </si>
+  <si>
+    <t>Aracı</t>
+  </si>
+  <si>
+    <t>Reuben</t>
+  </si>
+  <si>
+    <t>Wadey</t>
+  </si>
+  <si>
+    <t>Domen</t>
+  </si>
+  <si>
+    <t>Bojanc</t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
-    <t>Sam</t>
-[...218 lines deleted...]
-    <t>Do Canto</t>
+    <t>Gaberc</t>
+  </si>
+  <si>
+    <t>Borel</t>
   </si>
   <si>
     <t>Kiril</t>
   </si>
   <si>
-    <t>Emir</t>
-[...8 lines deleted...]
-    <t>Ferreira</t>
+    <t>Delgado Merino</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Van der Knaap</t>
+  </si>
+  <si>
+    <t>Nicolaos</t>
+  </si>
+  <si>
+    <t>Keramidas</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Martindale</t>
+  </si>
+  <si>
+    <t>Trungel-Nagy</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>Pelliciardi</t>
   </si>
   <si>
     <t>Alexandru-Rares</t>
   </si>
   <si>
-    <t>Giovanni</t>
-[...32 lines deleted...]
-    <t>Suarez Couto</t>
+    <t>Tobias Gårde</t>
+  </si>
+  <si>
+    <t>Skou</t>
+  </si>
+  <si>
+    <t>Leni</t>
+  </si>
+  <si>
+    <t>Remer-Mancini</t>
+  </si>
+  <si>
+    <t>Horsten</t>
+  </si>
+  <si>
+    <t>Tymon</t>
+  </si>
+  <si>
+    <t>Leonov</t>
+  </si>
+  <si>
+    <t>Dahlin</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Kuzikhin</t>
   </si>
   <si>
-    <t>Borel</t>
-[...46 lines deleted...]
-  <si>
     <t>Yann</t>
   </si>
   <si>
     <t>Allichon</t>
   </si>
   <si>
-    <t>Arthur</t>
-[...17 lines deleted...]
-    <t>Martindale</t>
+    <t>Edoardo</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
+  </si>
+  <si>
+    <t>Castro Fajardo</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Charlie</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
+    <t>Vaz</t>
+  </si>
+  <si>
+    <t>Aruffo</t>
+  </si>
+  <si>
+    <t>Holmes</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Shevchenko</t>
+  </si>
+  <si>
+    <t>Gustavs</t>
+  </si>
+  <si>
+    <t>Vīksne</t>
+  </si>
+  <si>
+    <t>Carre</t>
   </si>
   <si>
     <t>Matteo Carlo</t>
   </si>
   <si>
     <t>Perri</t>
   </si>
   <si>
-    <t>Gaberc</t>
-[...50 lines deleted...]
-    <t>Dahlin</t>
+    <t>Afonso</t>
+  </si>
+  <si>
+    <t>Miklencic</t>
+  </si>
+  <si>
+    <t>Oskaras</t>
+  </si>
+  <si>
+    <t>Grigonis</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>Gorrill</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Oakey</t>
+  </si>
+  <si>
+    <t>Chmielewski</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>Krumbeck</t>
+  </si>
+  <si>
+    <t>Tomas</t>
+  </si>
+  <si>
+    <t>Zikmund</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Lanzinger</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Ivančík</t>
+  </si>
+  <si>
+    <t>Pissarra</t>
+  </si>
+  <si>
+    <t>Pennone</t>
+  </si>
+  <si>
+    <t>Tikhon</t>
+  </si>
+  <si>
+    <t>Butov</t>
   </si>
   <si>
     <t>Peterka</t>
   </si>
   <si>
-    <t>Ziekman</t>
-[...38 lines deleted...]
-    <t>Miklencic</t>
+    <t>Mats</t>
+  </si>
+  <si>
+    <t>Decoene</t>
+  </si>
+  <si>
+    <t>Siwar</t>
+  </si>
+  <si>
+    <t>Kool</t>
+  </si>
+  <si>
+    <t>Francesco</t>
+  </si>
+  <si>
+    <t>Di Basilico</t>
+  </si>
+  <si>
+    <t>Marin</t>
+  </si>
+  <si>
+    <t>Stipčević</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Main</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>Haag</t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Kacper</t>
+  </si>
+  <si>
+    <t>Serwiński</t>
+  </si>
+  <si>
+    <t>Linus</t>
+  </si>
+  <si>
+    <t>Lehnen</t>
+  </si>
+  <si>
+    <t>Almog</t>
+  </si>
+  <si>
+    <t>Elazzary</t>
+  </si>
+  <si>
+    <t>Runar</t>
+  </si>
+  <si>
+    <t>De Meulenaere</t>
+  </si>
+  <si>
+    <t>Kalmer</t>
+  </si>
+  <si>
+    <t>Kiiver</t>
+  </si>
+  <si>
+    <t>András</t>
+  </si>
+  <si>
+    <t>Szűcs</t>
+  </si>
+  <si>
+    <t>Moraz</t>
+  </si>
+  <si>
+    <t>Marat</t>
+  </si>
+  <si>
+    <t>Veratsennikau</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Janne</t>
+  </si>
+  <si>
+    <t>Büttel</t>
+  </si>
+  <si>
+    <t>Mathys</t>
+  </si>
+  <si>
+    <t>Bocquet</t>
+  </si>
+  <si>
+    <t>Lehel</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Leimer</t>
+  </si>
+  <si>
+    <t>Brownlee</t>
+  </si>
+  <si>
+    <t>Sergey</t>
+  </si>
+  <si>
+    <t>Kostenko</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Michalica</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Lampe</t>
+  </si>
+  <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Gluszkowski</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Perham</t>
+  </si>
+  <si>
+    <t>Marik</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Procházka</t>
+  </si>
+  <si>
+    <t>Archie</t>
+  </si>
+  <si>
+    <t>Bremner</t>
+  </si>
+  <si>
+    <t>Jere</t>
+  </si>
+  <si>
+    <t>Helminen</t>
+  </si>
+  <si>
+    <t>Omer</t>
+  </si>
+  <si>
+    <t>Zafrir</t>
+  </si>
+  <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Rodríguez Hernández</t>
+  </si>
+  <si>
+    <t>Ziegler</t>
+  </si>
+  <si>
+    <t>Teofili</t>
+  </si>
+  <si>
+    <t>Artur</t>
+  </si>
+  <si>
+    <t>Abras</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
+  </si>
+  <si>
+    <t>Danko</t>
+  </si>
+  <si>
+    <t>SRB</t>
+  </si>
+  <si>
+    <t>Kravalis</t>
+  </si>
+  <si>
+    <t>Akseli</t>
+  </si>
+  <si>
+    <t>Ylikoski</t>
+  </si>
+  <si>
+    <t>Xavi</t>
+  </si>
+  <si>
+    <t>Cabanilles Añó</t>
+  </si>
+  <si>
+    <t>Moritz</t>
+  </si>
+  <si>
+    <t>Márton Soma</t>
+  </si>
+  <si>
+    <t>Jaron</t>
+  </si>
+  <si>
+    <t>Kollmeier</t>
+  </si>
+  <si>
+    <t>Ognjen</t>
+  </si>
+  <si>
+    <t>Stojanovic</t>
+  </si>
+  <si>
+    <t>Kirill</t>
+  </si>
+  <si>
+    <t>Arapko</t>
+  </si>
+  <si>
+    <t>Maayan</t>
+  </si>
+  <si>
+    <t>Glantz</t>
+  </si>
+  <si>
+    <t>Deharre</t>
+  </si>
+  <si>
+    <t>Odehnal</t>
+  </si>
+  <si>
+    <t>Nemanja</t>
+  </si>
+  <si>
+    <t>Ristić</t>
+  </si>
+  <si>
+    <t>Tin</t>
+  </si>
+  <si>
+    <t>Rebic</t>
+  </si>
+  <si>
+    <t>Jonah</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>Dąbrowski</t>
+  </si>
+  <si>
+    <t>Alb</t>
+  </si>
+  <si>
+    <t>Nik</t>
+  </si>
+  <si>
+    <t>Vučko</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>McMahon</t>
+  </si>
+  <si>
+    <t>Maro</t>
+  </si>
+  <si>
+    <t>Schober</t>
+  </si>
+  <si>
+    <t>Ahmet</t>
+  </si>
+  <si>
+    <t>Sagıroglu</t>
+  </si>
+  <si>
+    <t>Schomburg</t>
+  </si>
+  <si>
+    <t>Alexey</t>
+  </si>
+  <si>
+    <t>Uzikov</t>
+  </si>
+  <si>
+    <t>Tian</t>
+  </si>
+  <si>
+    <t>Amløf</t>
+  </si>
+  <si>
+    <t>William Friis</t>
+  </si>
+  <si>
+    <t>Knudsen</t>
+  </si>
+  <si>
+    <t>Pavanello</t>
+  </si>
+  <si>
+    <t>Konrád</t>
+  </si>
+  <si>
+    <t>Székely</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>Martinez Bayan</t>
+  </si>
+  <si>
+    <t>Roy</t>
+  </si>
+  <si>
+    <t>Baron</t>
+  </si>
+  <si>
+    <t>Nieschlag</t>
+  </si>
+  <si>
+    <t>Ramos Del Barco</t>
+  </si>
+  <si>
+    <t>Türker Kemal</t>
+  </si>
+  <si>
+    <t>Kiyak</t>
+  </si>
+  <si>
+    <t>Aliaksandr</t>
+  </si>
+  <si>
+    <t>Vasilevich</t>
+  </si>
+  <si>
+    <t>Aleksandr</t>
+  </si>
+  <si>
+    <t>Grigorev</t>
+  </si>
+  <si>
+    <t>Liran</t>
+  </si>
+  <si>
+    <t>Pelzman</t>
+  </si>
+  <si>
+    <t>Balte</t>
+  </si>
+  <si>
+    <t>Thijs</t>
+  </si>
+  <si>
+    <t>Oleksii</t>
+  </si>
+  <si>
+    <t>Astafiev Kulish</t>
+  </si>
+  <si>
+    <t>Bazzana</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Sherman</t>
+  </si>
+  <si>
+    <t>Mandak</t>
+  </si>
+  <si>
+    <t>Chrzanowski</t>
+  </si>
+  <si>
+    <t>Zaкhar</t>
+  </si>
+  <si>
+    <t>Tsivkovskyi</t>
+  </si>
+  <si>
+    <t>Henning</t>
+  </si>
+  <si>
+    <t>Scholl</t>
+  </si>
+  <si>
+    <t>Sebastians</t>
+  </si>
+  <si>
+    <t>Žigarkovs</t>
+  </si>
+  <si>
+    <t>Dario</t>
+  </si>
+  <si>
+    <t>Wickihalter</t>
+  </si>
+  <si>
+    <t>Bastrakov</t>
+  </si>
+  <si>
+    <t>Ilio</t>
+  </si>
+  <si>
+    <t>Kopriva</t>
+  </si>
+  <si>
+    <t>Maxwell</t>
+  </si>
+  <si>
+    <t>Espen</t>
+  </si>
+  <si>
+    <t>Herstad</t>
+  </si>
+  <si>
+    <t>Kristupas</t>
+  </si>
+  <si>
+    <t>Jančius</t>
+  </si>
+  <si>
+    <t>Kıvanç</t>
+  </si>
+  <si>
+    <t>Ören</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>Coy</t>
+  </si>
+  <si>
+    <t>Antoni</t>
+  </si>
+  <si>
+    <t>Juan Pol</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>Dey</t>
+  </si>
+  <si>
+    <t>Xoel</t>
+  </si>
+  <si>
+    <t>Rodriguez Abad</t>
+  </si>
+  <si>
+    <t>Iaromir</t>
+  </si>
+  <si>
+    <t>Molibozhenko</t>
+  </si>
+  <si>
+    <t>Göttler</t>
+  </si>
+  <si>
+    <t>Mantas</t>
+  </si>
+  <si>
+    <t>Jablonskis</t>
+  </si>
+  <si>
+    <t>Henrik</t>
+  </si>
+  <si>
+    <t>Goesch</t>
+  </si>
+  <si>
+    <t>Gianluca</t>
+  </si>
+  <si>
+    <t>Pozzatti</t>
+  </si>
+  <si>
+    <t>Murray</t>
+  </si>
+  <si>
+    <t>Ákos</t>
+  </si>
+  <si>
+    <t>Kárpáti</t>
+  </si>
+  <si>
+    <t>Sebestyén Pál</t>
+  </si>
+  <si>
+    <t>Kendeh-Kirchknopf</t>
+  </si>
+  <si>
+    <t>Birkeland</t>
+  </si>
+  <si>
+    <t>Kaspar</t>
+  </si>
+  <si>
+    <t>Haav</t>
   </si>
   <si>
     <t>NEW</t>
   </si>
   <si>
-    <t>Delgado Merino</t>
-[...74 lines deleted...]
-    <t>Castro Fajardo</t>
+    <t>Merciris</t>
+  </si>
+  <si>
+    <t>Jens Emil</t>
+  </si>
+  <si>
+    <t>Sloth Nielsen</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Hudovornik</t>
+  </si>
+  <si>
+    <t>Shavit</t>
+  </si>
+  <si>
+    <t>Haiat</t>
+  </si>
+  <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>Radina</t>
+  </si>
+  <si>
+    <t>Turner</t>
+  </si>
+  <si>
+    <t>João</t>
+  </si>
+  <si>
+    <t>Canadas</t>
+  </si>
+  <si>
+    <t>Maximilian</t>
+  </si>
+  <si>
+    <t>Krüger</t>
+  </si>
+  <si>
+    <t>Sergej</t>
+  </si>
+  <si>
+    <t>Fekonja</t>
+  </si>
+  <si>
+    <t>Roye</t>
+  </si>
+  <si>
+    <t>Kohn</t>
+  </si>
+  <si>
+    <t>Mittner</t>
+  </si>
+  <si>
+    <t>Kristofer Erik</t>
+  </si>
+  <si>
+    <t>Kamberg</t>
+  </si>
+  <si>
+    <t>Isaak</t>
+  </si>
+  <si>
+    <t>Etxezarreta Arrizabalaga</t>
+  </si>
+  <si>
+    <t>Gouilloud</t>
+  </si>
+  <si>
+    <t>Strada</t>
+  </si>
+  <si>
+    <t>Novak</t>
+  </si>
+  <si>
+    <t>Stoiljković</t>
+  </si>
+  <si>
+    <t>Rogers</t>
+  </si>
+  <si>
+    <t>Maks</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>Miks</t>
+  </si>
+  <si>
+    <t>Meijers</t>
+  </si>
+  <si>
+    <t>Leo</t>
+  </si>
+  <si>
+    <t>Kervinen</t>
+  </si>
+  <si>
+    <t>Marijus</t>
+  </si>
+  <si>
+    <t>Butrimavicius</t>
+  </si>
+  <si>
+    <t>Vito</t>
+  </si>
+  <si>
+    <t>Linarić</t>
+  </si>
+  <si>
+    <t>Francisco Javier</t>
+  </si>
+  <si>
+    <t>Pelegrin Martinez</t>
+  </si>
+  <si>
+    <t>Bentsen</t>
+  </si>
+  <si>
+    <t>Daniele</t>
+  </si>
+  <si>
+    <t>Gambitta</t>
+  </si>
+  <si>
+    <t>Tommaso</t>
+  </si>
+  <si>
+    <t>Sana</t>
+  </si>
+  <si>
+    <t>Jonay</t>
+  </si>
+  <si>
+    <t>Alvarez Almazan</t>
+  </si>
+  <si>
+    <t>Vollmann</t>
+  </si>
+  <si>
+    <t>Daniils</t>
+  </si>
+  <si>
+    <t>Vakuličs</t>
+  </si>
+  <si>
+    <t>Dejan</t>
+  </si>
+  <si>
+    <t>Popovic</t>
+  </si>
+  <si>
+    <t>Boca</t>
+  </si>
+  <si>
+    <t>Abreu</t>
+  </si>
+  <si>
+    <t>Rait</t>
+  </si>
+  <si>
+    <t>Läänemets</t>
   </si>
   <si>
     <t>Merta</t>
   </si>
   <si>
-    <t>Chmielewski</t>
-[...50 lines deleted...]
-    <t>Lampe</t>
+    <t>Gaspard</t>
+  </si>
+  <si>
+    <t>Tharreau</t>
+  </si>
+  <si>
+    <t>Georgiy</t>
+  </si>
+  <si>
+    <t>Klimenko</t>
+  </si>
+  <si>
+    <t>Batuhan</t>
+  </si>
+  <si>
+    <t>Sağin</t>
+  </si>
+  <si>
+    <t>Nigg</t>
+  </si>
+  <si>
+    <t>Mintern</t>
+  </si>
+  <si>
+    <t>Rinel</t>
+  </si>
+  <si>
+    <t>Pius</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Delev</t>
+  </si>
+  <si>
+    <t>MKD</t>
+  </si>
+  <si>
+    <t>Kristo</t>
+  </si>
+  <si>
+    <t>Prangel</t>
+  </si>
+  <si>
+    <t>Jannik</t>
+  </si>
+  <si>
+    <t>Schaufler</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>Hein</t>
+  </si>
+  <si>
+    <t>Cevin Anders</t>
+  </si>
+  <si>
+    <t>Siim</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Đorđević</t>
+  </si>
+  <si>
+    <t>Higgins</t>
+  </si>
+  <si>
+    <t>Iorgu</t>
+  </si>
+  <si>
+    <t>Rizescu</t>
+  </si>
+  <si>
+    <t>Dimovski</t>
+  </si>
+  <si>
+    <t>Löffler</t>
+  </si>
+  <si>
+    <t>Guillem</t>
+  </si>
+  <si>
+    <t>Gumbau Granero</t>
   </si>
   <si>
     <t>Catalano</t>
   </si>
   <si>
-    <t>Almog</t>
-[...89 lines deleted...]
-    <t>Marik</t>
+    <t>Rodrigo</t>
+  </si>
+  <si>
+    <t>Sasha</t>
+  </si>
+  <si>
+    <t>Caterina</t>
+  </si>
+  <si>
+    <t>Hägel</t>
+  </si>
+  <si>
+    <t>Riis</t>
+  </si>
+  <si>
+    <t>Matevž</t>
+  </si>
+  <si>
+    <t>Nunar</t>
+  </si>
+  <si>
+    <t>Matei</t>
+  </si>
+  <si>
+    <t>Petrascu</t>
+  </si>
+  <si>
+    <t>Lennell</t>
+  </si>
+  <si>
+    <t>Tjaž</t>
+  </si>
+  <si>
+    <t>Dolgan</t>
+  </si>
+  <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Jayden</t>
+  </si>
+  <si>
+    <t>Levy Silva</t>
+  </si>
+  <si>
+    <t>Gabin</t>
+  </si>
+  <si>
+    <t>Yonnet</t>
+  </si>
+  <si>
+    <t>Kadziak</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>Fehér</t>
+  </si>
+  <si>
+    <t>Pyry</t>
+  </si>
+  <si>
+    <t>Paloviita</t>
+  </si>
+  <si>
+    <t>Tylén</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>Siverskog</t>
+  </si>
+  <si>
+    <t>Mihajlo</t>
+  </si>
+  <si>
+    <t>Bolic</t>
+  </si>
+  <si>
+    <t>Jeroen</t>
+  </si>
+  <si>
+    <t>Velders</t>
+  </si>
+  <si>
+    <t>Ram</t>
+  </si>
+  <si>
+    <t>Kaduri</t>
+  </si>
+  <si>
+    <t>Pearse</t>
+  </si>
+  <si>
+    <t>Gallagher</t>
+  </si>
+  <si>
+    <t>Jure</t>
+  </si>
+  <si>
+    <t>Majdič</t>
+  </si>
+  <si>
+    <t>Hergaard</t>
+  </si>
+  <si>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>Matak</t>
+  </si>
+  <si>
+    <t>Radoslav</t>
+  </si>
+  <si>
+    <t>Lajevski</t>
+  </si>
+  <si>
+    <t>Ciaran</t>
+  </si>
+  <si>
+    <t>Kyne</t>
+  </si>
+  <si>
+    <t>Plic</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
-    <t>Douglas</t>
-[...401 lines deleted...]
-    <t>Hudovornik</t>
+    <t>Wybe</t>
+  </si>
+  <si>
+    <t>Vermeulen</t>
+  </si>
+  <si>
+    <t>Krasimir</t>
+  </si>
+  <si>
+    <t>Georgiev</t>
+  </si>
+  <si>
+    <t>Pep</t>
+  </si>
+  <si>
+    <t>Delvaux</t>
+  </si>
+  <si>
+    <t>Emile</t>
+  </si>
+  <si>
+    <t>Vanolst</t>
+  </si>
+  <si>
+    <t>Remi</t>
+  </si>
+  <si>
+    <t>Hirschauer</t>
+  </si>
+  <si>
+    <t>Petersson</t>
+  </si>
+  <si>
+    <t>Džiugas</t>
+  </si>
+  <si>
+    <t>Zarauskas</t>
+  </si>
+  <si>
+    <t>Oliver Dyrholm</t>
+  </si>
+  <si>
+    <t>Pilegaard</t>
+  </si>
+  <si>
+    <t>Tolkunov</t>
+  </si>
+  <si>
+    <t>Jan Christian</t>
+  </si>
+  <si>
+    <t>Schiebl</t>
+  </si>
+  <si>
+    <t>Dimitrije</t>
+  </si>
+  <si>
+    <t>Nikolic</t>
+  </si>
+  <si>
+    <t>Gaspar</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>Eddy</t>
+  </si>
+  <si>
+    <t>Byrne</t>
+  </si>
+  <si>
+    <t>Strömsholm</t>
+  </si>
+  <si>
+    <t>Anrijs</t>
+  </si>
+  <si>
+    <t>Apsītis</t>
+  </si>
+  <si>
+    <t>Arcadi</t>
+  </si>
+  <si>
+    <t>Sala Carbasse</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>Sales Roger</t>
+  </si>
+  <si>
+    <t>Catalin</t>
+  </si>
+  <si>
+    <t>Sviderski</t>
+  </si>
+  <si>
+    <t>Homola</t>
+  </si>
+  <si>
+    <t>Correa Montesinos</t>
+  </si>
+  <si>
+    <t>Alp Kayra</t>
+  </si>
+  <si>
+    <t>Ozaltin</t>
+  </si>
+  <si>
+    <t>Asier</t>
+  </si>
+  <si>
+    <t>Fernández Tovar</t>
+  </si>
+  <si>
+    <t>Dries</t>
+  </si>
+  <si>
+    <t>Cannaerts</t>
+  </si>
+  <si>
+    <t>Frayon</t>
+  </si>
+  <si>
+    <t>Raeder</t>
+  </si>
+  <si>
+    <t>Rory</t>
+  </si>
+  <si>
+    <t>Treharne</t>
+  </si>
+  <si>
+    <t>Medvegy</t>
+  </si>
+  <si>
+    <t>Agathocleous</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Denteneer</t>
+  </si>
+  <si>
+    <t>Abraham</t>
+  </si>
+  <si>
+    <t>Garcia Garcia</t>
+  </si>
+  <si>
+    <t>Mesa Gutierrez</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>Serieys</t>
+  </si>
+  <si>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>Brezovski</t>
+  </si>
+  <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Lisi</t>
+  </si>
+  <si>
+    <t>Andrin</t>
+  </si>
+  <si>
+    <t>Gallert</t>
+  </si>
+  <si>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>Fernandez Nieto</t>
+  </si>
+  <si>
+    <t>Sundstedt</t>
+  </si>
+  <si>
+    <t>González Borges</t>
+  </si>
+  <si>
+    <t>Ilya</t>
+  </si>
+  <si>
+    <t>Prasolov</t>
+  </si>
+  <si>
+    <t>Krivaltsevich</t>
+  </si>
+  <si>
+    <t>Poli</t>
+  </si>
+  <si>
+    <t>Stoffel</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>Dinjar</t>
+  </si>
+  <si>
+    <t>Keran</t>
+  </si>
+  <si>
+    <t>Gallou</t>
+  </si>
+  <si>
+    <t>Krajenski</t>
+  </si>
+  <si>
+    <t>Javier</t>
+  </si>
+  <si>
+    <t>Linares Olalla</t>
+  </si>
+  <si>
+    <t>Tolosa Aguelo</t>
+  </si>
+  <si>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>Roger Gil</t>
+  </si>
+  <si>
+    <t>Paco</t>
+  </si>
+  <si>
+    <t>Martí Ballester</t>
+  </si>
+  <si>
+    <t>Péter</t>
+  </si>
+  <si>
+    <t>Daróczi</t>
+  </si>
+  <si>
+    <t>Haman</t>
+  </si>
+  <si>
+    <t>Aleksey</t>
+  </si>
+  <si>
+    <t>Bannikov</t>
+  </si>
+  <si>
+    <t>Nielsen</t>
+  </si>
+  <si>
+    <t>Volar</t>
+  </si>
+  <si>
+    <t>Borna</t>
+  </si>
+  <si>
+    <t>Matuzalem</t>
+  </si>
+  <si>
+    <t>Algimantas</t>
+  </si>
+  <si>
+    <t>Smolskas</t>
+  </si>
+  <si>
+    <t>Julen</t>
+  </si>
+  <si>
+    <t>Andueza Valencia</t>
+  </si>
+  <si>
+    <t>Horgan</t>
+  </si>
+  <si>
+    <t>Diogo</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>Clijsen</t>
+  </si>
+  <si>
+    <t>Seymur Anthony</t>
+  </si>
+  <si>
+    <t>Caglayan</t>
+  </si>
+  <si>
+    <t>Emiliano</t>
+  </si>
+  <si>
+    <t>Tassinari</t>
+  </si>
+  <si>
+    <t>Philipp</t>
+  </si>
+  <si>
+    <t>Jose Ignacio</t>
+  </si>
+  <si>
+    <t>Galvez Ponce</t>
+  </si>
+  <si>
+    <t>Dias</t>
+  </si>
+  <si>
+    <t>Mihail</t>
+  </si>
+  <si>
+    <t>Chindris</t>
+  </si>
+  <si>
+    <t>Eyal</t>
+  </si>
+  <si>
+    <t>Chen</t>
+  </si>
+  <si>
+    <t>Hauser</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Pavlin</t>
+  </si>
+  <si>
+    <t>Matyas</t>
+  </si>
+  <si>
+    <t>Daligaud</t>
+  </si>
+  <si>
+    <t>Interlandi</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>Bruschi</t>
+  </si>
+  <si>
+    <t>Bellido Mikhailova</t>
+  </si>
+  <si>
+    <t>Alberto Bartolomeo</t>
+  </si>
+  <si>
+    <t>Demarchi</t>
+  </si>
+  <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Armuła</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Kurtenbach</t>
+  </si>
+  <si>
+    <t>Stanisław</t>
+  </si>
+  <si>
+    <t>Ptaszyński</t>
+  </si>
+  <si>
+    <t>Thomas Francesco</t>
+  </si>
+  <si>
+    <t>Previtali</t>
+  </si>
+  <si>
+    <t>Neves</t>
+  </si>
+  <si>
+    <t>Genc</t>
+  </si>
+  <si>
+    <t>Isufi</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Kennedy</t>
+  </si>
+  <si>
+    <t>Čongor</t>
+  </si>
+  <si>
+    <t>Borši</t>
   </si>
   <si>
     <t>Ali</t>
   </si>
   <si>
     <t>Rzazade</t>
   </si>
   <si>
     <t>AZE</t>
   </si>
   <si>
-    <t>Matteo</t>
-[...458 lines deleted...]
-    <t>Sales Roger</t>
+    <t>Kalistratov</t>
+  </si>
+  <si>
+    <t>Giani</t>
+  </si>
+  <si>
+    <t>Vanden Broucke</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Gordon</t>
+  </si>
+  <si>
+    <t>GIB</t>
+  </si>
+  <si>
+    <t>Casper</t>
+  </si>
+  <si>
+    <t>Stornes</t>
+  </si>
+  <si>
+    <t>Pauger</t>
+  </si>
+  <si>
+    <t>Riola Delgado</t>
+  </si>
+  <si>
+    <t>Hidde</t>
+  </si>
+  <si>
+    <t>Mollee</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Matto</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Coyle</t>
+  </si>
+  <si>
+    <t>Silas</t>
+  </si>
+  <si>
+    <t>Engel Plambæk</t>
+  </si>
+  <si>
+    <t>Burbulis</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>Gladney Rundqvist</t>
+  </si>
+  <si>
+    <t>Christos</t>
+  </si>
+  <si>
+    <t>Kyrillou</t>
+  </si>
+  <si>
+    <t>Illia</t>
+  </si>
+  <si>
+    <t>Honcharuk</t>
+  </si>
+  <si>
+    <t>Möller</t>
+  </si>
+  <si>
+    <t>Dieter</t>
+  </si>
+  <si>
+    <t>Boeye</t>
+  </si>
+  <si>
+    <t>Eskil</t>
+  </si>
+  <si>
+    <t>Høien</t>
+  </si>
+  <si>
+    <t>Santos</t>
   </si>
   <si>
     <t>Margalioth</t>
   </si>
   <si>
-    <t>Catalin</t>
-[...29 lines deleted...]
-    <t>Treharne</t>
+    <t>Thevenard</t>
+  </si>
+  <si>
+    <t>João Francisco</t>
+  </si>
+  <si>
+    <t>Andrejs</t>
+  </si>
+  <si>
+    <t>Dmitrijevs</t>
+  </si>
+  <si>
+    <t>Matej</t>
+  </si>
+  <si>
+    <t>Medveczky</t>
+  </si>
+  <si>
+    <t>Jon Sæverås</t>
+  </si>
+  <si>
+    <t>Breivold</t>
+  </si>
+  <si>
+    <t>Gediminas</t>
+  </si>
+  <si>
+    <t>Pajėda</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Heuschling</t>
+  </si>
+  <si>
+    <t>Mihkel</t>
+  </si>
+  <si>
+    <t>Sarv</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>Tosh</t>
+  </si>
+  <si>
+    <t>Dmytro</t>
+  </si>
+  <si>
+    <t>Malyar</t>
+  </si>
+  <si>
+    <t>Zeljko</t>
+  </si>
+  <si>
+    <t>Cota</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Kinkaid</t>
+  </si>
+  <si>
+    <t>Rafael</t>
+  </si>
+  <si>
+    <t>Lukatsch</t>
+  </si>
+  <si>
+    <t>Georgios</t>
+  </si>
+  <si>
+    <t>Christodoulou</t>
+  </si>
+  <si>
+    <t>Pedro Afonso</t>
+  </si>
+  <si>
+    <t>Kabak</t>
+  </si>
+  <si>
+    <t>Kristián</t>
+  </si>
+  <si>
+    <t>Kosterec</t>
+  </si>
+  <si>
+    <t>Joran</t>
+  </si>
+  <si>
+    <t>Stobbe</t>
+  </si>
+  <si>
+    <t>Konrad</t>
+  </si>
+  <si>
+    <t>Kralj</t>
+  </si>
+  <si>
+    <t>Matus</t>
+  </si>
+  <si>
+    <t>Kozlovsky</t>
+  </si>
+  <si>
+    <t>Renc</t>
+  </si>
+  <si>
+    <t>Jordi</t>
+  </si>
+  <si>
+    <t>García Gracia</t>
+  </si>
+  <si>
+    <t>Zacik</t>
+  </si>
+  <si>
+    <t>Heyart</t>
+  </si>
+  <si>
+    <t>Lars</t>
+  </si>
+  <si>
+    <t>Lomholt</t>
+  </si>
+  <si>
+    <t>Viktors</t>
+  </si>
+  <si>
+    <t>Zigarkovs</t>
+  </si>
+  <si>
+    <t>Panayiotis</t>
+  </si>
+  <si>
+    <t>Antoniou</t>
+  </si>
+  <si>
+    <t>Blokhin</t>
+  </si>
+  <si>
+    <t>Oliver Vives</t>
+  </si>
+  <si>
+    <t>Dack</t>
+  </si>
+  <si>
+    <t>Oskars</t>
+  </si>
+  <si>
+    <t>Vidovskis</t>
+  </si>
+  <si>
+    <t>Kniz</t>
+  </si>
+  <si>
+    <t>Arvis</t>
+  </si>
+  <si>
+    <t>Grencbergs</t>
+  </si>
+  <si>
+    <t>Dubravik</t>
+  </si>
+  <si>
+    <t>Ole-Bernard</t>
+  </si>
+  <si>
+    <t>Fuskevag</t>
+  </si>
+  <si>
+    <t>Lior</t>
+  </si>
+  <si>
+    <t>Hendroker</t>
+  </si>
+  <si>
+    <t>Francesc</t>
+  </si>
+  <si>
+    <t>Godoy Contreras</t>
+  </si>
+  <si>
+    <t>Arvidsson</t>
+  </si>
+  <si>
+    <t>Andrija</t>
+  </si>
+  <si>
+    <t>Stojiljković</t>
+  </si>
+  <si>
+    <t>Gustav</t>
+  </si>
+  <si>
+    <t>Bach</t>
+  </si>
+  <si>
+    <t>Sabbe</t>
+  </si>
+  <si>
+    <t>Benedek</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
+    <t>Pavlos</t>
+  </si>
+  <si>
+    <t>Stylianou</t>
+  </si>
+  <si>
+    <t>Walther</t>
+  </si>
+  <si>
+    <t>Štefanac</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>Dumančić</t>
+  </si>
+  <si>
+    <t>Christopher Bjerne</t>
+  </si>
+  <si>
+    <t>Jensen</t>
+  </si>
+  <si>
+    <t>Žiga</t>
+  </si>
+  <si>
+    <t>Korošec</t>
+  </si>
+  <si>
+    <t>Pivrnec</t>
+  </si>
+  <si>
+    <t>Loughlin</t>
+  </si>
+  <si>
+    <t>Campion</t>
+  </si>
+  <si>
+    <t>Van Cappellen</t>
+  </si>
+  <si>
+    <t>Bryant</t>
   </si>
   <si>
     <t>Dorukalp</t>
   </si>
   <si>
     <t>Azizoğlu</t>
   </si>
   <si>
-    <t>Medvegy</t>
-[...20 lines deleted...]
-    <t>Garcia Garcia</t>
+    <t>Víctor</t>
+  </si>
+  <si>
+    <t>Alias Fernández</t>
+  </si>
+  <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>Tondi</t>
+  </si>
+  <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Kos</t>
+  </si>
+  <si>
+    <t>Nemec</t>
   </si>
   <si>
     <t>Rares Andrei</t>
   </si>
   <si>
     <t>Laiu</t>
   </si>
   <si>
-    <t>Mario</t>
-[...404 lines deleted...]
-    <t>Stobbe</t>
+    <t>Weinstein</t>
+  </si>
+  <si>
+    <t>Briac</t>
+  </si>
+  <si>
+    <t>Tence</t>
+  </si>
+  <si>
+    <t>Matteo Brian</t>
+  </si>
+  <si>
+    <t>Kozka</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>Carvalho</t>
+  </si>
+  <si>
+    <t>Håkansson</t>
+  </si>
+  <si>
+    <t>Rohrbeck</t>
+  </si>
+  <si>
+    <t>Norwin Torge</t>
+  </si>
+  <si>
+    <t>Tiemann</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>Basta</t>
+  </si>
+  <si>
+    <t>Rom</t>
+  </si>
+  <si>
+    <t>Shalev</t>
+  </si>
+  <si>
+    <t>Peer</t>
+  </si>
+  <si>
+    <t>Charel</t>
+  </si>
+  <si>
+    <t>Schiltz</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>Schweiger</t>
+  </si>
+  <si>
+    <t>Severin</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>Olaf Jan</t>
+  </si>
+  <si>
+    <t>Bosscher</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>Sancho Fernández</t>
+  </si>
+  <si>
+    <t>Alessandri</t>
+  </si>
+  <si>
+    <t>Chabanel</t>
+  </si>
+  <si>
+    <t>Mythen</t>
+  </si>
+  <si>
+    <t>Naël</t>
+  </si>
+  <si>
+    <t>Gumy</t>
+  </si>
+  <si>
+    <t>Ruben</t>
+  </si>
+  <si>
+    <t>Luberti</t>
   </si>
   <si>
     <t>Shipley</t>
   </si>
   <si>
-    <t>Konrad</t>
-[...334 lines deleted...]
-  <si>
     <t>Ábel</t>
   </si>
   <si>
     <t>Sinkó-Uribe</t>
-  </si>
-[...7 lines deleted...]
-    <t>Jímenez Blazquez</t>
   </si>
   <si>
     <t>Van Zessen</t>
   </si>
   <si>
     <t>Leitner</t>
   </si>
   <si>
     <t>Stijn</t>
   </si>
   <si>
     <t>Jansen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3980,51 +3986,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X683"/>
+  <dimension ref="A1:X681"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -4111,341 +4117,344 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1999</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>6930.52</v>
+        <v>7171.65</v>
       </c>
       <c r="I2">
-        <v>5690.12</v>
+        <v>5931.25</v>
       </c>
       <c r="J2">
         <v>1240.4</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
-        <v>1000.0</v>
+        <v>1156.25</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="P2">
         <v>925.0</v>
       </c>
       <c r="Q2">
         <v>925.0</v>
       </c>
       <c r="R2">
-        <v>915.12</v>
+        <v>925.0</v>
       </c>
       <c r="S2">
         <v>308.33</v>
       </c>
       <c r="T2">
         <v>308.33</v>
       </c>
       <c r="U2">
         <v>308.33</v>
       </c>
       <c r="V2">
         <v>213.91</v>
       </c>
       <c r="W2">
         <v>69.35</v>
       </c>
       <c r="X2">
         <v>32.15</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>5558.13</v>
+        <v>5575.1</v>
       </c>
       <c r="I3">
-        <v>4585.85</v>
+        <v>4392.73</v>
       </c>
       <c r="J3">
-        <v>972.28</v>
+        <v>1182.37</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
-        <v>1156.25</v>
+        <v>1000.0</v>
       </c>
       <c r="N3">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="O3">
+        <v>846.48</v>
+      </c>
+      <c r="P3">
         <v>791.45</v>
       </c>
-      <c r="P3">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>535.96</v>
+        <v>395.73</v>
       </c>
       <c r="R3">
-        <v>500.0</v>
+        <v>359.07</v>
       </c>
       <c r="S3">
-        <v>225.73</v>
+        <v>329.77</v>
       </c>
       <c r="T3">
-        <v>193.14</v>
+        <v>263.82</v>
       </c>
       <c r="U3">
-        <v>165.25</v>
+        <v>244.03</v>
       </c>
       <c r="V3">
-        <v>154.17</v>
+        <v>152.86</v>
       </c>
       <c r="W3">
-        <v>133.99</v>
+        <v>131.91</v>
       </c>
       <c r="X3">
-        <v>100.0</v>
+        <v>59.98</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
-        <v>5304.19</v>
+        <v>5506.67</v>
       </c>
       <c r="I4">
-        <v>4056.3</v>
+        <v>4408.66</v>
       </c>
       <c r="J4">
-        <v>1247.89</v>
+        <v>1098.01</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
-        <v>925.0</v>
+        <v>1156.25</v>
       </c>
       <c r="N4">
         <v>925.0</v>
       </c>
       <c r="O4">
-        <v>855.63</v>
+        <v>791.45</v>
       </c>
       <c r="P4">
-        <v>724.27</v>
+        <v>535.96</v>
       </c>
       <c r="Q4">
-        <v>626.4</v>
+        <v>500.0</v>
+      </c>
+      <c r="R4">
+        <v>500.0</v>
       </c>
       <c r="S4">
-        <v>333.33</v>
+        <v>225.73</v>
       </c>
       <c r="T4">
-        <v>244.03</v>
+        <v>225.73</v>
       </c>
       <c r="U4">
-        <v>197.86</v>
+        <v>193.14</v>
       </c>
       <c r="V4">
-        <v>193.14</v>
+        <v>165.25</v>
       </c>
       <c r="W4">
-        <v>166.67</v>
+        <v>154.17</v>
       </c>
       <c r="X4">
-        <v>112.86</v>
+        <v>133.99</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>4955.97</v>
+        <v>5373.08</v>
       </c>
       <c r="I5">
-        <v>3773.6</v>
+        <v>4491.11</v>
       </c>
       <c r="J5">
-        <v>1182.37</v>
+        <v>881.97</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
-        <v>1000.0</v>
+        <v>989.32</v>
       </c>
       <c r="N5">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="O5">
+        <v>855.63</v>
+      </c>
+      <c r="P5">
         <v>791.45</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>359.07</v>
+        <v>579.42</v>
       </c>
       <c r="R5">
-        <v>227.35</v>
+        <v>419.66</v>
       </c>
       <c r="S5">
-        <v>329.77</v>
+        <v>208.8</v>
       </c>
       <c r="T5">
-        <v>263.82</v>
+        <v>178.65</v>
       </c>
       <c r="U5">
-        <v>244.03</v>
+        <v>169.3</v>
       </c>
       <c r="V5">
-        <v>152.86</v>
+        <v>141.4</v>
       </c>
       <c r="W5">
-        <v>131.91</v>
+        <v>141.4</v>
       </c>
       <c r="X5">
-        <v>59.98</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F6">
         <v>1999</v>
       </c>
       <c r="G6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H6">
         <v>4918.84</v>
       </c>
       <c r="I6">
         <v>3615.17</v>
       </c>
       <c r="J6">
         <v>1303.67</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
         <v>855.63</v>
       </c>
       <c r="N6">
         <v>791.45</v>
       </c>
       <c r="O6">
         <v>619.71</v>
       </c>
@@ -4466,179 +4475,164 @@
       </c>
       <c r="U6">
         <v>225.73</v>
       </c>
       <c r="V6">
         <v>178.65</v>
       </c>
       <c r="W6">
         <v>166.67</v>
       </c>
       <c r="X6">
         <v>165.25</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
         <v>39</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7">
+        <v>2002</v>
+      </c>
+      <c r="G7" t="s">
         <v>40</v>
       </c>
-      <c r="F7">
-[...4 lines deleted...]
-      </c>
       <c r="H7">
-        <v>4563.7</v>
+        <v>4574.66</v>
       </c>
       <c r="I7">
-        <v>3681.73</v>
+        <v>3131.3</v>
       </c>
       <c r="J7">
-        <v>881.97</v>
+        <v>1443.36</v>
       </c>
       <c r="K7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
-        <v>855.63</v>
+        <v>925.0</v>
       </c>
       <c r="N7">
         <v>855.63</v>
       </c>
       <c r="O7">
-        <v>791.45</v>
+        <v>724.27</v>
       </c>
       <c r="P7">
-        <v>579.42</v>
-[...5 lines deleted...]
-        <v>179.94</v>
+        <v>626.4</v>
       </c>
       <c r="S7">
-        <v>208.8</v>
+        <v>333.33</v>
       </c>
       <c r="T7">
-        <v>178.65</v>
+        <v>308.33</v>
       </c>
       <c r="U7">
-        <v>169.3</v>
+        <v>244.03</v>
       </c>
       <c r="V7">
-        <v>141.4</v>
+        <v>197.86</v>
       </c>
       <c r="W7">
-        <v>141.4</v>
+        <v>193.14</v>
       </c>
       <c r="X7">
-        <v>42.42</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G8" t="s">
         <v>43</v>
       </c>
       <c r="H8">
-        <v>4054.99</v>
+        <v>4124.73</v>
       </c>
       <c r="I8">
-        <v>3717.25</v>
+        <v>3589.57</v>
       </c>
       <c r="J8">
-        <v>337.74</v>
+        <v>535.16</v>
       </c>
       <c r="K8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L8">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M8">
-        <v>1000.0</v>
+        <v>1069.53</v>
       </c>
       <c r="N8">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="O8">
-        <v>846.48</v>
+        <v>732.09</v>
       </c>
       <c r="P8">
         <v>500.0</v>
       </c>
       <c r="Q8">
-        <v>247.88</v>
-[...2 lines deleted...]
-        <v>122.89</v>
+        <v>362.95</v>
       </c>
       <c r="S8">
-        <v>216.6625</v>
+        <v>356.51</v>
       </c>
       <c r="T8">
-        <v>66.25</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>178.65</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9">
         <v>1999</v>
       </c>
       <c r="G9" t="s">
         <v>46</v>
       </c>
       <c r="H9">
@@ -4691,51 +4685,51 @@
       </c>
       <c r="X9">
         <v>84.65</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10">
         <v>1993</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H10">
         <v>3540.2</v>
       </c>
       <c r="I10">
         <v>3191.34</v>
       </c>
       <c r="J10">
         <v>348.86</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
         <v>4</v>
       </c>
       <c r="M10">
         <v>677.19</v>
       </c>
       <c r="N10">
         <v>677.19</v>
       </c>
       <c r="O10">
         <v>579.42</v>
       </c>
@@ -4756,1746 +4750,1761 @@
       </c>
       <c r="U10">
         <v>18.79</v>
       </c>
       <c r="V10">
         <v>15.94</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="H11">
-        <v>3272.66</v>
+        <v>3388.32</v>
       </c>
       <c r="I11">
-        <v>2550.53</v>
+        <v>2717.25</v>
       </c>
       <c r="J11">
-        <v>722.13</v>
+        <v>671.07</v>
       </c>
       <c r="K11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L11">
         <v>5</v>
       </c>
       <c r="M11">
-        <v>732.09</v>
+        <v>1000.0</v>
       </c>
       <c r="N11">
-        <v>579.42</v>
+        <v>846.48</v>
       </c>
       <c r="O11">
-        <v>535.96</v>
+        <v>500.0</v>
       </c>
       <c r="P11">
-        <v>535.96</v>
+        <v>247.88</v>
       </c>
       <c r="Q11">
-        <v>138.17</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>122.89</v>
       </c>
       <c r="S11">
-        <v>263.82</v>
+        <v>333.33</v>
       </c>
       <c r="T11">
-        <v>225.73</v>
+        <v>216.6625</v>
       </c>
       <c r="U11">
-        <v>102.41</v>
+        <v>66.25</v>
       </c>
       <c r="V11">
-        <v>100.43</v>
+        <v>39.41</v>
       </c>
       <c r="W11">
-        <v>29.74</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H12">
-        <v>3215.42</v>
+        <v>3368.09</v>
       </c>
       <c r="I12">
-        <v>2474.31</v>
+        <v>2909.78</v>
       </c>
       <c r="J12">
-        <v>741.11</v>
+        <v>458.31</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
       <c r="L12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M12">
         <v>732.09</v>
       </c>
       <c r="N12">
-        <v>650.0</v>
+        <v>579.42</v>
       </c>
       <c r="O12">
-        <v>500.0</v>
+        <v>535.96</v>
       </c>
       <c r="P12">
-        <v>250.0</v>
+        <v>535.96</v>
       </c>
       <c r="Q12">
-        <v>245.78</v>
+        <v>388.18</v>
       </c>
       <c r="R12">
-        <v>96.44</v>
+        <v>138.17</v>
       </c>
       <c r="S12">
-        <v>263.82</v>
+        <v>225.73</v>
       </c>
       <c r="T12">
-        <v>166.67</v>
+        <v>102.41</v>
       </c>
       <c r="U12">
-        <v>100.0</v>
+        <v>100.43</v>
       </c>
       <c r="V12">
-        <v>92.5</v>
-[...5 lines deleted...]
-        <v>38.63</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="F13">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H13">
-        <v>3196.35</v>
+        <v>3363.87</v>
       </c>
       <c r="I13">
-        <v>3121.38</v>
+        <v>2958.43</v>
       </c>
       <c r="J13">
-        <v>74.97</v>
+        <v>405.44</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M13">
-        <v>732.09</v>
+        <v>791.45</v>
       </c>
       <c r="N13">
-        <v>535.96</v>
+        <v>626.4</v>
       </c>
       <c r="O13">
-        <v>535.96</v>
+        <v>573.23</v>
       </c>
       <c r="P13">
         <v>462.5</v>
       </c>
       <c r="Q13">
-        <v>462.5</v>
+        <v>277.5</v>
       </c>
       <c r="R13">
-        <v>392.37</v>
+        <v>227.35</v>
       </c>
       <c r="S13">
-        <v>74.97</v>
+        <v>193.14</v>
+      </c>
+      <c r="T13">
+        <v>78.3</v>
+      </c>
+      <c r="U13">
+        <v>58.19</v>
+      </c>
+      <c r="V13">
+        <v>41.76</v>
+      </c>
+      <c r="W13">
+        <v>17.38</v>
+      </c>
+      <c r="X13">
+        <v>16.67</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F14">
         <v>2005</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H14">
-        <v>3176.92</v>
+        <v>3215.42</v>
       </c>
       <c r="I14">
-        <v>2964.62</v>
+        <v>2474.31</v>
       </c>
       <c r="J14">
-        <v>212.3</v>
+        <v>741.11</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M14">
-        <v>791.45</v>
+        <v>732.09</v>
       </c>
       <c r="N14">
-        <v>626.4</v>
+        <v>650.0</v>
       </c>
       <c r="O14">
-        <v>579.42</v>
+        <v>500.0</v>
       </c>
       <c r="P14">
-        <v>462.5</v>
+        <v>250.0</v>
       </c>
       <c r="Q14">
-        <v>277.5</v>
+        <v>245.78</v>
       </c>
       <c r="R14">
-        <v>227.35</v>
+        <v>96.44</v>
       </c>
       <c r="S14">
-        <v>78.3</v>
+        <v>263.82</v>
       </c>
       <c r="T14">
-        <v>58.19</v>
+        <v>166.67</v>
       </c>
       <c r="U14">
-        <v>41.76</v>
+        <v>100.0</v>
       </c>
       <c r="V14">
-        <v>17.38</v>
+        <v>92.5</v>
       </c>
       <c r="W14">
-        <v>16.67</v>
+        <v>79.49</v>
+      </c>
+      <c r="X14">
+        <v>38.63</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H15">
-        <v>3124.99</v>
+        <v>3196.35</v>
       </c>
       <c r="I15">
-        <v>2484.65</v>
+        <v>3121.38</v>
       </c>
       <c r="J15">
-        <v>640.34</v>
+        <v>74.97</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M15">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="N15">
-        <v>399.7245</v>
+        <v>535.96</v>
       </c>
       <c r="O15">
-        <v>395.73</v>
+        <v>535.96</v>
       </c>
       <c r="P15">
+        <v>462.5</v>
+      </c>
+      <c r="Q15">
+        <v>462.5</v>
+      </c>
+      <c r="R15">
         <v>392.37</v>
       </c>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
       <c r="S15">
-        <v>165.25</v>
-[...14 lines deleted...]
-        <v>46.96</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
       <c r="F16">
         <v>1999</v>
       </c>
       <c r="G16" t="s">
         <v>61</v>
       </c>
       <c r="H16">
-        <v>3098.55</v>
+        <v>3163.95</v>
       </c>
       <c r="I16">
         <v>2816.95</v>
       </c>
       <c r="J16">
-        <v>281.6</v>
+        <v>347.0</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M16">
         <v>791.45</v>
       </c>
       <c r="N16">
         <v>626.4</v>
       </c>
       <c r="O16">
         <v>462.5</v>
       </c>
       <c r="P16">
         <v>392.37</v>
       </c>
       <c r="Q16">
         <v>332.14</v>
       </c>
       <c r="R16">
         <v>212.09</v>
       </c>
       <c r="S16">
         <v>176.75</v>
       </c>
       <c r="T16">
         <v>70.1</v>
       </c>
       <c r="U16">
+        <v>65.4</v>
+      </c>
+      <c r="V16">
         <v>34.75</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>63</v>
       </c>
       <c r="F17">
         <v>1997</v>
       </c>
       <c r="G17" t="s">
         <v>64</v>
       </c>
       <c r="H17">
-        <v>2940.49</v>
+        <v>3142.0</v>
       </c>
       <c r="I17">
-        <v>2646.16</v>
+        <v>2804.45</v>
       </c>
       <c r="J17">
-        <v>294.33</v>
+        <v>337.55</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
         <v>6</v>
       </c>
       <c r="M17">
         <v>732.09</v>
       </c>
       <c r="N17">
         <v>677.19</v>
       </c>
       <c r="O17">
         <v>395.73</v>
       </c>
       <c r="P17">
+        <v>395.73</v>
+      </c>
+      <c r="Q17">
         <v>335.73</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>267.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>237.44</v>
       </c>
       <c r="S17">
         <v>96.57</v>
       </c>
       <c r="T17">
+        <v>76.43</v>
+      </c>
+      <c r="U17">
         <v>62.91</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>43.91</v>
-      </c>
-[...1 lines deleted...]
-        <v>33.21</v>
       </c>
       <c r="W17">
         <v>29.99</v>
       </c>
       <c r="X17">
         <v>27.74</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>66</v>
       </c>
       <c r="F18">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G18" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="H18">
-        <v>2888.53</v>
+        <v>3139.66</v>
       </c>
       <c r="I18">
-        <v>2020.04</v>
+        <v>2796.58</v>
       </c>
       <c r="J18">
-        <v>868.49</v>
+        <v>343.08</v>
       </c>
       <c r="K18">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L18">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M18">
-        <v>925.0</v>
+        <v>619.71</v>
       </c>
       <c r="N18">
-        <v>732.09</v>
+        <v>579.42</v>
       </c>
       <c r="O18">
-        <v>362.95</v>
+        <v>535.96</v>
+      </c>
+      <c r="P18">
+        <v>458.58</v>
+      </c>
+      <c r="Q18">
+        <v>313.2</v>
+      </c>
+      <c r="R18">
+        <v>289.71</v>
       </c>
       <c r="S18">
-        <v>356.51</v>
+        <v>98.93</v>
       </c>
       <c r="T18">
-        <v>333.33</v>
+        <v>88.57</v>
       </c>
       <c r="U18">
-        <v>178.65</v>
+        <v>55.48</v>
+      </c>
+      <c r="V18">
+        <v>34.75</v>
+      </c>
+      <c r="W18">
+        <v>32.93</v>
+      </c>
+      <c r="X18">
+        <v>32.42</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>68</v>
       </c>
       <c r="F19">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H19">
-        <v>2869.22</v>
+        <v>3133.51</v>
       </c>
       <c r="I19">
-        <v>2433.56</v>
+        <v>2484.65</v>
       </c>
       <c r="J19">
-        <v>435.66</v>
+        <v>648.86</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
         <v>6</v>
       </c>
       <c r="M19">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="N19">
-        <v>535.96</v>
+        <v>399.7245</v>
       </c>
       <c r="O19">
-        <v>458.58</v>
+        <v>395.73</v>
       </c>
       <c r="P19">
-        <v>313.2</v>
+        <v>392.37</v>
       </c>
       <c r="Q19">
-        <v>289.71</v>
+        <v>362.95</v>
       </c>
       <c r="R19">
         <v>256.69</v>
       </c>
       <c r="S19">
-        <v>125.0</v>
+        <v>165.25</v>
       </c>
       <c r="T19">
-        <v>98.93</v>
+        <v>142.6</v>
       </c>
       <c r="U19">
-        <v>88.57</v>
+        <v>111.91</v>
       </c>
       <c r="V19">
+        <v>103.52</v>
+      </c>
+      <c r="W19">
+        <v>70.1</v>
+      </c>
+      <c r="X19">
         <v>55.48</v>
-      </c>
-[...4 lines deleted...]
-        <v>32.93</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>69</v>
       </c>
       <c r="E20" t="s">
         <v>70</v>
       </c>
       <c r="F20">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="G20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H20">
-        <v>2798.92</v>
+        <v>3049.66</v>
       </c>
       <c r="I20">
-        <v>2237.11</v>
+        <v>2247.49</v>
       </c>
       <c r="J20">
-        <v>561.81</v>
+        <v>802.17</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
         <v>6</v>
       </c>
       <c r="M20">
-        <v>427.81</v>
+        <v>724.27</v>
       </c>
       <c r="N20">
-        <v>395.73</v>
+        <v>511.6695</v>
       </c>
       <c r="O20">
-        <v>395.73</v>
+        <v>338.59</v>
       </c>
       <c r="P20">
-        <v>366.05</v>
+        <v>289.71</v>
       </c>
       <c r="Q20">
-        <v>338.59</v>
+        <v>229.29</v>
       </c>
       <c r="R20">
-        <v>313.2</v>
+        <v>153.96</v>
       </c>
       <c r="S20">
-        <v>112.86</v>
+        <v>208.8</v>
       </c>
       <c r="T20">
-        <v>112.86</v>
+        <v>178.65</v>
       </c>
       <c r="U20">
-        <v>104.4</v>
+        <v>156.6</v>
       </c>
       <c r="V20">
-        <v>104.4</v>
+        <v>122.02</v>
       </c>
       <c r="W20">
-        <v>96.57</v>
+        <v>98.93</v>
       </c>
       <c r="X20">
-        <v>30.72</v>
+        <v>37.17</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" t="s">
         <v>72</v>
       </c>
       <c r="F21">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H21">
-        <v>2669.81</v>
+        <v>2748.84</v>
       </c>
       <c r="I21">
-        <v>2491.53</v>
+        <v>2148.96</v>
       </c>
       <c r="J21">
-        <v>178.28</v>
+        <v>599.88</v>
       </c>
       <c r="K21">
+        <v>5</v>
+      </c>
+      <c r="L21">
         <v>6</v>
       </c>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
       <c r="M21">
-        <v>577.2</v>
+        <v>677.19</v>
       </c>
       <c r="N21">
-        <v>577.2</v>
+        <v>669.95</v>
       </c>
       <c r="O21">
-        <v>427.81</v>
+        <v>530.24</v>
       </c>
       <c r="P21">
-        <v>395.73</v>
+        <v>227.35</v>
       </c>
       <c r="Q21">
-        <v>265.71</v>
-[...2 lines deleted...]
-        <v>247.88</v>
+        <v>44.23</v>
       </c>
       <c r="S21">
+        <v>141.4</v>
+      </c>
+      <c r="T21">
+        <v>130.79</v>
+      </c>
+      <c r="U21">
+        <v>110.71</v>
+      </c>
+      <c r="V21">
+        <v>95.75</v>
+      </c>
+      <c r="W21">
         <v>92.5</v>
       </c>
-      <c r="T21">
-[...9 lines deleted...]
-        <v>7.23</v>
+      <c r="X21">
+        <v>28.73</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G22" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>2589.2</v>
+        <v>2690.93</v>
       </c>
       <c r="I22">
-        <v>2383.97</v>
+        <v>2259.69</v>
       </c>
       <c r="J22">
-        <v>205.23</v>
+        <v>431.24</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M22">
-        <v>791.45</v>
+        <v>783.0</v>
       </c>
       <c r="N22">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="O22">
-        <v>366.05</v>
+        <v>424.19</v>
       </c>
       <c r="P22">
-        <v>313.2</v>
+        <v>307.23</v>
       </c>
       <c r="Q22">
-        <v>313.2</v>
+        <v>173.83</v>
       </c>
       <c r="R22">
-        <v>137.57</v>
+        <v>143.63</v>
       </c>
       <c r="S22">
-        <v>92.5</v>
+        <v>178.65</v>
       </c>
       <c r="T22">
-        <v>66.67</v>
+        <v>98.09</v>
       </c>
       <c r="U22">
-        <v>46.06</v>
+        <v>59.34</v>
+      </c>
+      <c r="V22">
+        <v>49.58</v>
+      </c>
+      <c r="W22">
+        <v>25.44</v>
+      </c>
+      <c r="X22">
+        <v>20.14</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>76</v>
       </c>
       <c r="F23">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H23">
-        <v>2562.3</v>
+        <v>2679.25</v>
       </c>
       <c r="I23">
-        <v>1863.0</v>
+        <v>2491.53</v>
       </c>
       <c r="J23">
-        <v>699.3</v>
+        <v>187.72</v>
       </c>
       <c r="K23">
         <v>6</v>
       </c>
       <c r="L23">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M23">
-        <v>535.96</v>
+        <v>577.2</v>
       </c>
       <c r="N23">
-        <v>511.6695</v>
+        <v>577.2</v>
       </c>
       <c r="O23">
-        <v>289.71</v>
+        <v>427.81</v>
       </c>
       <c r="P23">
-        <v>229.29</v>
+        <v>395.73</v>
       </c>
       <c r="Q23">
-        <v>153.96</v>
+        <v>265.71</v>
       </c>
       <c r="R23">
-        <v>142.41</v>
+        <v>247.88</v>
       </c>
       <c r="S23">
-        <v>208.8</v>
+        <v>92.5</v>
       </c>
       <c r="T23">
-        <v>156.6</v>
+        <v>59.36</v>
       </c>
       <c r="U23">
-        <v>122.02</v>
+        <v>16.67</v>
       </c>
       <c r="V23">
-        <v>98.93</v>
+        <v>11.27</v>
       </c>
       <c r="W23">
-        <v>75.78</v>
-[...2 lines deleted...]
-        <v>37.17</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24">
         <v>2005</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24">
-        <v>2560.05</v>
+        <v>2630.4</v>
       </c>
       <c r="I24">
-        <v>2195.34</v>
+        <v>2320.77</v>
       </c>
       <c r="J24">
-        <v>364.71</v>
+        <v>309.63</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M24">
+        <v>791.45</v>
+      </c>
+      <c r="N24">
         <v>462.5</v>
       </c>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
       <c r="O24">
-        <v>362.95</v>
+        <v>366.05</v>
       </c>
       <c r="P24">
-        <v>338.59</v>
+        <v>313.2</v>
       </c>
       <c r="Q24">
-        <v>325.73</v>
+        <v>250.0</v>
       </c>
       <c r="R24">
-        <v>313.2</v>
+        <v>137.57</v>
       </c>
       <c r="S24">
-        <v>96.57</v>
+        <v>104.4</v>
       </c>
       <c r="T24">
-        <v>79.49</v>
+        <v>92.5</v>
       </c>
       <c r="U24">
-        <v>79.15</v>
+        <v>66.67</v>
       </c>
       <c r="V24">
-        <v>49.79</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>46.06</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="E25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F25">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G25" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="H25">
-        <v>2501.71</v>
+        <v>2546.35</v>
       </c>
       <c r="I25">
-        <v>1770.18</v>
+        <v>1872.66</v>
       </c>
       <c r="J25">
-        <v>731.53</v>
+        <v>673.69</v>
       </c>
       <c r="K25">
         <v>6</v>
       </c>
       <c r="L25">
         <v>6</v>
       </c>
       <c r="M25">
-        <v>424.19</v>
+        <v>395.73</v>
       </c>
       <c r="N25">
+        <v>395.73</v>
+      </c>
+      <c r="O25">
+        <v>366.05</v>
+      </c>
+      <c r="P25">
         <v>338.59</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>265.71</v>
+        <v>313.2</v>
       </c>
       <c r="R25">
-        <v>95.41</v>
+        <v>63.36</v>
       </c>
       <c r="S25">
-        <v>208.8</v>
+        <v>142.6</v>
       </c>
       <c r="T25">
-        <v>152.86</v>
+        <v>112.86</v>
       </c>
       <c r="U25">
-        <v>152.86</v>
+        <v>112.86</v>
       </c>
       <c r="V25">
-        <v>114.65</v>
+        <v>104.4</v>
       </c>
       <c r="W25">
-        <v>54.89</v>
+        <v>104.4</v>
       </c>
       <c r="X25">
-        <v>47.47</v>
+        <v>96.57</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F26">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H26">
-        <v>2489.99</v>
+        <v>2526.01</v>
       </c>
       <c r="I26">
-        <v>2084.19</v>
+        <v>2022.55</v>
       </c>
       <c r="J26">
-        <v>405.8</v>
+        <v>503.46</v>
       </c>
       <c r="K26">
         <v>6</v>
       </c>
       <c r="L26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M26">
-        <v>783.0</v>
+        <v>392.37</v>
       </c>
       <c r="N26">
-        <v>427.81</v>
+        <v>362.95</v>
       </c>
       <c r="O26">
-        <v>424.19</v>
+        <v>338.59</v>
       </c>
       <c r="P26">
-        <v>173.83</v>
+        <v>325.73</v>
       </c>
       <c r="Q26">
-        <v>143.63</v>
+        <v>313.2</v>
       </c>
       <c r="R26">
-        <v>131.73</v>
+        <v>289.71</v>
       </c>
       <c r="S26">
-        <v>178.65</v>
+        <v>154.17</v>
       </c>
       <c r="T26">
-        <v>98.09</v>
+        <v>96.57</v>
       </c>
       <c r="U26">
-        <v>59.34</v>
+        <v>79.49</v>
       </c>
       <c r="V26">
-        <v>49.58</v>
+        <v>79.15</v>
       </c>
       <c r="W26">
-        <v>20.14</v>
+        <v>49.79</v>
+      </c>
+      <c r="X26">
+        <v>44.29</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F27">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G27" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="H27">
-        <v>2470.17</v>
+        <v>2447.89</v>
       </c>
       <c r="I27">
-        <v>2037.43</v>
+        <v>2079.78</v>
       </c>
       <c r="J27">
-        <v>432.74</v>
+        <v>368.11</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M27">
-        <v>452.716</v>
+        <v>458.58</v>
       </c>
       <c r="N27">
-        <v>395.73</v>
+        <v>424.19</v>
       </c>
       <c r="O27">
-        <v>338.59</v>
+        <v>362.95</v>
       </c>
       <c r="P27">
         <v>310.55</v>
       </c>
       <c r="Q27">
-        <v>310.55</v>
+        <v>265.71</v>
       </c>
       <c r="R27">
-        <v>229.29</v>
+        <v>257.8</v>
       </c>
       <c r="S27">
-        <v>130.79</v>
+        <v>89.33</v>
       </c>
       <c r="T27">
-        <v>119.69</v>
+        <v>88.33</v>
       </c>
       <c r="U27">
-        <v>100.43</v>
+        <v>61.28</v>
       </c>
       <c r="V27">
-        <v>66.43</v>
+        <v>46.06</v>
       </c>
       <c r="W27">
-        <v>15.4</v>
+        <v>44.29</v>
+      </c>
+      <c r="X27">
+        <v>38.82</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F28">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G28" t="s">
-        <v>53</v>
+        <v>88</v>
       </c>
       <c r="H28">
-        <v>2453.63</v>
+        <v>2389.52</v>
       </c>
       <c r="I28">
-        <v>1790.68</v>
+        <v>1932.48</v>
       </c>
       <c r="J28">
-        <v>662.95</v>
+        <v>457.04</v>
       </c>
       <c r="K28">
         <v>6</v>
       </c>
       <c r="L28">
         <v>6</v>
       </c>
       <c r="M28">
         <v>579.42</v>
       </c>
       <c r="N28">
-        <v>458.58</v>
+        <v>427.81</v>
       </c>
       <c r="O28">
-        <v>307.23</v>
+        <v>335.73</v>
       </c>
       <c r="P28">
-        <v>227.35</v>
+        <v>262.87</v>
       </c>
       <c r="Q28">
-        <v>179.94</v>
+        <v>183.02</v>
       </c>
       <c r="R28">
-        <v>38.16</v>
+        <v>143.63</v>
       </c>
       <c r="S28">
-        <v>178.65</v>
+        <v>142.6</v>
       </c>
       <c r="T28">
-        <v>133.245</v>
+        <v>141.4</v>
       </c>
       <c r="U28">
-        <v>112.86</v>
+        <v>106.05</v>
       </c>
       <c r="V28">
-        <v>89.33</v>
+        <v>44.66</v>
       </c>
       <c r="W28">
-        <v>76.43</v>
+        <v>20.14</v>
       </c>
       <c r="X28">
-        <v>72.43</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F29">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G29" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H29">
-        <v>2436.22</v>
+        <v>2348.85</v>
       </c>
       <c r="I29">
-        <v>1871.38</v>
+        <v>1770.18</v>
       </c>
       <c r="J29">
-        <v>564.84</v>
+        <v>578.67</v>
       </c>
       <c r="K29">
+        <v>6</v>
+      </c>
+      <c r="L29">
         <v>5</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
-        <v>677.19</v>
+        <v>424.19</v>
       </c>
       <c r="N29">
-        <v>530.24</v>
+        <v>338.59</v>
       </c>
       <c r="O29">
-        <v>392.37</v>
+        <v>335.73</v>
       </c>
       <c r="P29">
-        <v>227.35</v>
+        <v>310.55</v>
       </c>
       <c r="Q29">
-        <v>44.23</v>
+        <v>265.71</v>
+      </c>
+      <c r="R29">
+        <v>95.41</v>
       </c>
       <c r="S29">
-        <v>141.4</v>
+        <v>208.8</v>
       </c>
       <c r="T29">
-        <v>110.71</v>
+        <v>152.86</v>
       </c>
       <c r="U29">
-        <v>95.75</v>
+        <v>114.65</v>
       </c>
       <c r="V29">
-        <v>95.75</v>
+        <v>54.89</v>
       </c>
       <c r="W29">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>28.73</v>
+        <v>47.47</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F30">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H30">
-        <v>2396.87</v>
+        <v>2304.85</v>
       </c>
       <c r="I30">
-        <v>1932.48</v>
+        <v>1870.99</v>
       </c>
       <c r="J30">
-        <v>464.39</v>
+        <v>433.86</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M30">
-        <v>579.42</v>
+        <v>452.716</v>
       </c>
       <c r="N30">
-        <v>427.81</v>
+        <v>338.59</v>
       </c>
       <c r="O30">
-        <v>335.73</v>
+        <v>310.55</v>
       </c>
       <c r="P30">
-        <v>262.87</v>
+        <v>310.55</v>
       </c>
       <c r="Q30">
-        <v>183.02</v>
+        <v>229.29</v>
       </c>
       <c r="R30">
-        <v>143.63</v>
+        <v>229.29</v>
       </c>
       <c r="S30">
-        <v>142.6</v>
+        <v>131.91</v>
       </c>
       <c r="T30">
-        <v>141.4</v>
+        <v>119.69</v>
       </c>
       <c r="U30">
-        <v>106.05</v>
+        <v>100.43</v>
       </c>
       <c r="V30">
-        <v>44.66</v>
+        <v>66.43</v>
       </c>
       <c r="W30">
-        <v>20.14</v>
-[...2 lines deleted...]
-        <v>9.54</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F31">
         <v>2001</v>
       </c>
       <c r="G31" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="H31">
-        <v>2387.24</v>
+        <v>2294.47</v>
       </c>
       <c r="I31">
-        <v>2086.98</v>
+        <v>1547.33</v>
       </c>
       <c r="J31">
-        <v>300.26</v>
+        <v>747.14</v>
       </c>
       <c r="K31">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L31">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M31">
-        <v>458.58</v>
+        <v>1069.53</v>
       </c>
       <c r="N31">
-        <v>424.19</v>
+        <v>265.71</v>
       </c>
       <c r="O31">
-        <v>362.95</v>
-[...8 lines deleted...]
-        <v>265.0</v>
+        <v>212.09</v>
       </c>
       <c r="S31">
-        <v>89.33</v>
+        <v>285.21</v>
       </c>
       <c r="T31">
-        <v>61.28</v>
+        <v>225.73</v>
       </c>
       <c r="U31">
-        <v>46.06</v>
+        <v>216.6625</v>
       </c>
       <c r="V31">
-        <v>44.29</v>
-[...5 lines deleted...]
-        <v>20.48</v>
+        <v>19.54</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>94</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G32" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H32">
-        <v>2294.47</v>
+        <v>2208.08</v>
       </c>
       <c r="I32">
-        <v>1547.33</v>
+        <v>1694.66</v>
       </c>
       <c r="J32">
-        <v>747.14</v>
+        <v>513.42</v>
       </c>
       <c r="K32">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L32">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M32">
-        <v>1069.53</v>
+        <v>458.58</v>
       </c>
       <c r="N32">
-        <v>265.71</v>
+        <v>453.68</v>
       </c>
       <c r="O32">
-        <v>212.09</v>
+        <v>243.16</v>
+      </c>
+      <c r="P32">
+        <v>204.03</v>
+      </c>
+      <c r="Q32">
+        <v>179.94</v>
+      </c>
+      <c r="R32">
+        <v>155.27</v>
       </c>
       <c r="S32">
-        <v>285.21</v>
+        <v>150.909</v>
       </c>
       <c r="T32">
-        <v>225.73</v>
+        <v>81.05</v>
       </c>
       <c r="U32">
-        <v>216.6625</v>
+        <v>77.64</v>
       </c>
       <c r="V32">
-        <v>19.54</v>
+        <v>75.78</v>
+      </c>
+      <c r="W32">
+        <v>65.4</v>
+      </c>
+      <c r="X32">
+        <v>62.64</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" t="s">
         <v>97</v>
       </c>
       <c r="F33">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G33" t="s">
         <v>43</v>
       </c>
       <c r="H33">
-        <v>2226.84</v>
+        <v>2196.21</v>
       </c>
       <c r="I33">
-        <v>1577.06</v>
+        <v>1923.89</v>
       </c>
       <c r="J33">
-        <v>649.78</v>
+        <v>272.32</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M33">
-        <v>424.19</v>
+        <v>579.42</v>
       </c>
       <c r="N33">
-        <v>362.95</v>
+        <v>500.0</v>
       </c>
       <c r="O33">
-        <v>257.8</v>
+        <v>277.5</v>
       </c>
       <c r="P33">
-        <v>210.3</v>
+        <v>256.69</v>
       </c>
       <c r="Q33">
-        <v>167.86</v>
+        <v>183.02</v>
       </c>
       <c r="R33">
-        <v>153.96</v>
+        <v>127.26</v>
       </c>
       <c r="S33">
-        <v>191.08</v>
+        <v>92.5</v>
       </c>
       <c r="T33">
-        <v>150.909</v>
+        <v>85.56</v>
       </c>
       <c r="U33">
-        <v>141.4</v>
+        <v>57.94</v>
       </c>
       <c r="V33">
-        <v>78.3</v>
+        <v>21.54</v>
       </c>
       <c r="W33">
-        <v>47.47</v>
-[...2 lines deleted...]
-        <v>40.62</v>
+        <v>14.78</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G34" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="H34">
-        <v>2160.33</v>
+        <v>2183.23</v>
       </c>
       <c r="I34">
-        <v>1858.58</v>
+        <v>1787.48</v>
       </c>
       <c r="J34">
-        <v>301.75</v>
+        <v>395.75</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
         <v>6</v>
       </c>
       <c r="M34">
-        <v>579.42</v>
+        <v>452.716</v>
       </c>
       <c r="N34">
-        <v>500.0</v>
+        <v>287.26</v>
       </c>
       <c r="O34">
         <v>277.5</v>
       </c>
       <c r="P34">
-        <v>256.69</v>
+        <v>265.0</v>
       </c>
       <c r="Q34">
-        <v>127.26</v>
+        <v>255.0</v>
       </c>
       <c r="R34">
-        <v>117.71</v>
+        <v>250.0</v>
       </c>
       <c r="S34">
-        <v>92.5</v>
+        <v>79.15</v>
       </c>
       <c r="T34">
-        <v>85.56</v>
+        <v>72.73</v>
       </c>
       <c r="U34">
-        <v>57.94</v>
+        <v>72.73</v>
       </c>
       <c r="V34">
-        <v>29.43</v>
+        <v>67.72</v>
       </c>
       <c r="W34">
-        <v>21.54</v>
+        <v>57.56</v>
       </c>
       <c r="X34">
-        <v>14.78</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35">
         <v>2001</v>
       </c>
       <c r="G35" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H35">
         <v>2153.31</v>
       </c>
       <c r="I35">
         <v>1629.11</v>
       </c>
       <c r="J35">
         <v>524.2</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
         <v>495.76</v>
       </c>
       <c r="N35">
         <v>335.73</v>
       </c>
       <c r="O35">
         <v>301.3</v>
       </c>
@@ -6510,2192 +6519,2240 @@
       </c>
       <c r="S35">
         <v>152.86</v>
       </c>
       <c r="T35">
         <v>92.9</v>
       </c>
       <c r="U35">
         <v>92.9</v>
       </c>
       <c r="V35">
         <v>82.63</v>
       </c>
       <c r="W35">
         <v>60.49</v>
       </c>
       <c r="X35">
         <v>42.42</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G36" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H36">
-        <v>2134.59</v>
+        <v>2112.86</v>
       </c>
       <c r="I36">
-        <v>1787.48</v>
+        <v>1691.43</v>
       </c>
       <c r="J36">
-        <v>347.11</v>
+        <v>421.43</v>
       </c>
       <c r="K36">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L36">
         <v>6</v>
       </c>
       <c r="M36">
-        <v>452.716</v>
+        <v>535.96</v>
       </c>
       <c r="N36">
-        <v>287.26</v>
+        <v>453.68</v>
       </c>
       <c r="O36">
-        <v>277.5</v>
+        <v>366.05</v>
       </c>
       <c r="P36">
-        <v>265.0</v>
+        <v>169.3</v>
       </c>
       <c r="Q36">
-        <v>255.0</v>
-[...2 lines deleted...]
-        <v>250.0</v>
+        <v>166.44</v>
       </c>
       <c r="S36">
-        <v>79.15</v>
+        <v>133.245</v>
       </c>
       <c r="T36">
-        <v>72.73</v>
+        <v>108.58</v>
       </c>
       <c r="U36">
-        <v>72.73</v>
+        <v>65.95</v>
       </c>
       <c r="V36">
-        <v>67.72</v>
+        <v>62.64</v>
       </c>
       <c r="W36">
-        <v>45.86</v>
+        <v>39.24</v>
       </c>
       <c r="X36">
-        <v>8.92</v>
+        <v>11.77</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
-        <v>47</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F37">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G37" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="H37">
-        <v>2101.57</v>
+        <v>2101.75</v>
       </c>
       <c r="I37">
-        <v>1925.85</v>
+        <v>1512.2</v>
       </c>
       <c r="J37">
-        <v>175.72</v>
+        <v>589.55</v>
       </c>
       <c r="K37">
         <v>6</v>
       </c>
       <c r="L37">
         <v>6</v>
       </c>
       <c r="M37">
-        <v>462.5</v>
+        <v>424.19</v>
       </c>
       <c r="N37">
-        <v>366.05</v>
+        <v>284.19</v>
       </c>
       <c r="O37">
-        <v>338.59</v>
+        <v>257.8</v>
       </c>
       <c r="P37">
-        <v>338.59</v>
+        <v>210.3</v>
       </c>
       <c r="Q37">
-        <v>287.26</v>
+        <v>167.86</v>
       </c>
       <c r="R37">
-        <v>132.86</v>
+        <v>167.86</v>
       </c>
       <c r="S37">
-        <v>53.6</v>
+        <v>191.08</v>
       </c>
       <c r="T37">
-        <v>49.58</v>
+        <v>150.909</v>
       </c>
       <c r="U37">
-        <v>34.39</v>
+        <v>120.98</v>
       </c>
       <c r="V37">
-        <v>23.74</v>
+        <v>47.47</v>
       </c>
       <c r="W37">
-        <v>10.82</v>
+        <v>40.62</v>
       </c>
       <c r="X37">
-        <v>3.59</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F38">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G38" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H38">
-        <v>2041.25</v>
+        <v>2042.37</v>
       </c>
       <c r="I38">
-        <v>1527.83</v>
+        <v>1614.18</v>
       </c>
       <c r="J38">
-        <v>513.42</v>
+        <v>428.19</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
         <v>6</v>
       </c>
       <c r="M38">
-        <v>458.58</v>
+        <v>419.66</v>
       </c>
       <c r="N38">
-        <v>453.68</v>
+        <v>287.26</v>
       </c>
       <c r="O38">
-        <v>204.03</v>
+        <v>267.98</v>
       </c>
       <c r="P38">
-        <v>179.94</v>
+        <v>265.71</v>
       </c>
       <c r="Q38">
-        <v>155.27</v>
+        <v>212.09</v>
       </c>
       <c r="R38">
-        <v>76.33</v>
+        <v>161.48</v>
       </c>
       <c r="S38">
-        <v>150.909</v>
+        <v>166.67</v>
       </c>
       <c r="T38">
-        <v>81.05</v>
+        <v>83.93</v>
       </c>
       <c r="U38">
-        <v>77.64</v>
+        <v>55.48</v>
       </c>
       <c r="V38">
-        <v>75.78</v>
+        <v>49.79</v>
       </c>
       <c r="W38">
-        <v>65.4</v>
+        <v>37.57</v>
       </c>
       <c r="X38">
-        <v>62.64</v>
+        <v>34.75</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E39" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F39">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G39" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="H39">
-        <v>2034.47</v>
+        <v>2019.86</v>
       </c>
       <c r="I39">
-        <v>1437.91</v>
+        <v>1347.58</v>
       </c>
       <c r="J39">
-        <v>596.56</v>
+        <v>672.28</v>
       </c>
       <c r="K39">
+        <v>5</v>
+      </c>
+      <c r="L39">
         <v>6</v>
       </c>
-      <c r="L39">
-[...1 lines deleted...]
-      </c>
       <c r="M39">
-        <v>500.0</v>
+        <v>427.81</v>
       </c>
       <c r="N39">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="O39">
-        <v>300.0</v>
+        <v>366.05</v>
       </c>
       <c r="P39">
-        <v>65.87</v>
+        <v>120.55</v>
       </c>
       <c r="Q39">
-        <v>65.31</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>37.44</v>
       </c>
       <c r="S39">
-        <v>166.67</v>
+        <v>192.396</v>
       </c>
       <c r="T39">
         <v>166.67</v>
       </c>
       <c r="U39">
-        <v>131.91</v>
+        <v>154.17</v>
       </c>
       <c r="V39">
-        <v>125.0</v>
+        <v>70.7</v>
       </c>
       <c r="W39">
-        <v>6.31</v>
+        <v>50.77</v>
+      </c>
+      <c r="X39">
+        <v>37.57</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E40" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F40">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G40" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H40">
-        <v>1996.61</v>
+        <v>2018.26</v>
       </c>
       <c r="I40">
-        <v>1721.95</v>
+        <v>1399.74</v>
       </c>
       <c r="J40">
-        <v>274.66</v>
+        <v>618.52</v>
       </c>
       <c r="K40">
         <v>6</v>
       </c>
       <c r="L40">
         <v>6</v>
       </c>
       <c r="M40">
-        <v>399.7245</v>
+        <v>500.0</v>
       </c>
       <c r="N40">
-        <v>289.71</v>
+        <v>462.5</v>
       </c>
       <c r="O40">
-        <v>278.7</v>
+        <v>300.0</v>
       </c>
       <c r="P40">
-        <v>277.5</v>
+        <v>65.31</v>
       </c>
       <c r="Q40">
-        <v>256.69</v>
+        <v>44.23</v>
       </c>
       <c r="R40">
-        <v>219.63</v>
+        <v>27.7</v>
       </c>
       <c r="S40">
-        <v>67.72</v>
+        <v>166.67</v>
       </c>
       <c r="T40">
-        <v>54.91</v>
+        <v>166.67</v>
       </c>
       <c r="U40">
-        <v>53.6</v>
+        <v>131.91</v>
       </c>
       <c r="V40">
-        <v>37.89</v>
+        <v>125.0</v>
       </c>
       <c r="W40">
-        <v>31.81</v>
+        <v>21.96</v>
       </c>
       <c r="X40">
-        <v>28.73</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F41">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G41" t="s">
-        <v>113</v>
+        <v>37</v>
       </c>
       <c r="H41">
-        <v>1963.21</v>
+        <v>2015.18</v>
       </c>
       <c r="I41">
-        <v>1427.37</v>
+        <v>1937.11</v>
       </c>
       <c r="J41">
-        <v>535.84</v>
+        <v>78.07</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
         <v>6</v>
       </c>
       <c r="M41">
-        <v>362.95</v>
+        <v>511.6695</v>
       </c>
       <c r="N41">
-        <v>265.0</v>
+        <v>366.05</v>
       </c>
       <c r="O41">
-        <v>247.88</v>
+        <v>338.59</v>
       </c>
       <c r="P41">
-        <v>226.74</v>
+        <v>287.26</v>
       </c>
       <c r="Q41">
-        <v>212.09</v>
+        <v>219.63</v>
       </c>
       <c r="R41">
-        <v>112.71</v>
+        <v>213.91</v>
       </c>
       <c r="S41">
-        <v>159.84</v>
+        <v>17.52</v>
       </c>
       <c r="T41">
-        <v>125.367</v>
+        <v>16.64</v>
       </c>
       <c r="U41">
-        <v>88.33</v>
+        <v>13.75</v>
       </c>
       <c r="V41">
-        <v>64.67</v>
+        <v>13.75</v>
       </c>
       <c r="W41">
-        <v>52.26</v>
+        <v>13.17</v>
       </c>
       <c r="X41">
-        <v>45.37</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F42">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G42" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H42">
-        <v>1954.94</v>
+        <v>1995.1</v>
       </c>
       <c r="I42">
-        <v>1389.94</v>
+        <v>1357.94</v>
       </c>
       <c r="J42">
-        <v>565.0</v>
+        <v>637.16</v>
       </c>
       <c r="K42">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L42">
         <v>6</v>
       </c>
       <c r="M42">
-        <v>626.4</v>
+        <v>579.42</v>
       </c>
       <c r="N42">
-        <v>427.81</v>
+        <v>307.23</v>
       </c>
       <c r="O42">
-        <v>335.73</v>
+        <v>227.35</v>
+      </c>
+      <c r="P42">
+        <v>179.94</v>
+      </c>
+      <c r="Q42">
+        <v>38.16</v>
+      </c>
+      <c r="R42">
+        <v>25.84</v>
       </c>
       <c r="S42">
-        <v>206.57</v>
+        <v>152.86</v>
       </c>
       <c r="T42">
-        <v>193.14</v>
+        <v>133.245</v>
       </c>
       <c r="U42">
-        <v>75.78</v>
+        <v>112.86</v>
       </c>
       <c r="V42">
-        <v>37.89</v>
+        <v>89.33</v>
       </c>
       <c r="W42">
-        <v>27.51</v>
+        <v>76.43</v>
       </c>
       <c r="X42">
-        <v>24.11</v>
+        <v>72.43</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F43">
         <v>2004</v>
       </c>
       <c r="G43" t="s">
         <v>29</v>
       </c>
       <c r="H43">
-        <v>1954.7</v>
+        <v>1991.28</v>
       </c>
       <c r="I43">
-        <v>1766.81</v>
+        <v>1721.95</v>
       </c>
       <c r="J43">
-        <v>187.89</v>
+        <v>269.33</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M43">
-        <v>427.81</v>
+        <v>399.7245</v>
       </c>
       <c r="N43">
-        <v>352.14</v>
+        <v>289.71</v>
       </c>
       <c r="O43">
+        <v>278.7</v>
+      </c>
+      <c r="P43">
         <v>277.5</v>
       </c>
-      <c r="P43">
-[...1 lines deleted...]
-      </c>
       <c r="Q43">
-        <v>229.29</v>
+        <v>256.69</v>
       </c>
       <c r="R43">
-        <v>212.09</v>
+        <v>219.63</v>
       </c>
       <c r="S43">
-        <v>79.15</v>
+        <v>67.72</v>
       </c>
       <c r="T43">
-        <v>69.38</v>
+        <v>53.6</v>
       </c>
       <c r="U43">
-        <v>23.94</v>
+        <v>49.58</v>
       </c>
       <c r="V43">
-        <v>15.42</v>
+        <v>37.89</v>
+      </c>
+      <c r="W43">
+        <v>31.81</v>
+      </c>
+      <c r="X43">
+        <v>28.73</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F44">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H44">
-        <v>1925.73</v>
+        <v>1963.78</v>
       </c>
       <c r="I44">
-        <v>1595.31</v>
+        <v>1502.5</v>
       </c>
       <c r="J44">
-        <v>330.42</v>
+        <v>461.28</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M44">
-        <v>427.81</v>
+        <v>313.2</v>
       </c>
       <c r="N44">
-        <v>338.59</v>
+        <v>267.98</v>
       </c>
       <c r="O44">
-        <v>289.71</v>
+        <v>267.98</v>
       </c>
       <c r="P44">
-        <v>265.71</v>
+        <v>245.13</v>
       </c>
       <c r="Q44">
-        <v>155.27</v>
+        <v>226.74</v>
       </c>
       <c r="R44">
-        <v>118.22</v>
+        <v>181.47</v>
       </c>
       <c r="S44">
-        <v>163.49</v>
+        <v>88.33</v>
       </c>
       <c r="T44">
-        <v>106.95</v>
+        <v>85.0</v>
       </c>
       <c r="U44">
-        <v>59.98</v>
+        <v>82.63</v>
+      </c>
+      <c r="V44">
+        <v>73.21</v>
+      </c>
+      <c r="W44">
+        <v>67.27</v>
+      </c>
+      <c r="X44">
+        <v>64.84</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C45">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E45" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F45">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G45" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H45">
-        <v>1913.92</v>
+        <v>1954.94</v>
       </c>
       <c r="I45">
-        <v>1574.41</v>
+        <v>1389.94</v>
       </c>
       <c r="J45">
-        <v>339.51</v>
+        <v>565.0</v>
       </c>
       <c r="K45">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L45">
         <v>6</v>
       </c>
       <c r="M45">
-        <v>424.19</v>
+        <v>626.4</v>
       </c>
       <c r="N45">
-        <v>366.05</v>
+        <v>427.81</v>
       </c>
       <c r="O45">
-        <v>265.71</v>
-[...8 lines deleted...]
-        <v>160.79</v>
+        <v>335.73</v>
       </c>
       <c r="S45">
-        <v>82.63</v>
+        <v>206.57</v>
       </c>
       <c r="T45">
-        <v>71.3</v>
+        <v>193.14</v>
       </c>
       <c r="U45">
-        <v>65.4</v>
+        <v>75.78</v>
       </c>
       <c r="V45">
-        <v>51.32</v>
+        <v>37.89</v>
       </c>
       <c r="W45">
-        <v>50.79</v>
+        <v>27.51</v>
       </c>
       <c r="X45">
-        <v>18.07</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E46" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F46">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G46" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="H46">
-        <v>1904.25</v>
+        <v>1913.92</v>
       </c>
       <c r="I46">
-        <v>1636.39</v>
+        <v>1574.41</v>
       </c>
       <c r="J46">
-        <v>267.86</v>
+        <v>339.51</v>
       </c>
       <c r="K46">
         <v>6</v>
       </c>
       <c r="L46">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M46">
-        <v>500.0</v>
+        <v>424.19</v>
       </c>
       <c r="N46">
-        <v>287.26</v>
+        <v>366.05</v>
       </c>
       <c r="O46">
-        <v>267.98</v>
+        <v>265.71</v>
       </c>
       <c r="P46">
-        <v>265.71</v>
+        <v>196.19</v>
       </c>
       <c r="Q46">
         <v>161.48</v>
       </c>
       <c r="R46">
-        <v>153.96</v>
+        <v>160.79</v>
       </c>
       <c r="S46">
-        <v>83.93</v>
+        <v>82.63</v>
       </c>
       <c r="T46">
-        <v>55.48</v>
+        <v>71.3</v>
       </c>
       <c r="U46">
-        <v>49.79</v>
+        <v>65.4</v>
       </c>
       <c r="V46">
-        <v>43.91</v>
+        <v>51.32</v>
       </c>
       <c r="W46">
-        <v>34.75</v>
+        <v>50.79</v>
+      </c>
+      <c r="X46">
+        <v>18.07</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F47">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G47" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="H47">
-        <v>1899.31</v>
+        <v>1911.38</v>
       </c>
       <c r="I47">
-        <v>1227.03</v>
+        <v>1685.5</v>
       </c>
       <c r="J47">
-        <v>672.28</v>
+        <v>225.88</v>
       </c>
       <c r="K47">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L47">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M47">
         <v>427.81</v>
       </c>
       <c r="N47">
-        <v>395.73</v>
+        <v>352.14</v>
       </c>
       <c r="O47">
-        <v>366.05</v>
+        <v>267.98</v>
       </c>
       <c r="P47">
-        <v>37.44</v>
+        <v>229.29</v>
+      </c>
+      <c r="Q47">
+        <v>212.09</v>
+      </c>
+      <c r="R47">
+        <v>196.19</v>
       </c>
       <c r="S47">
-        <v>192.396</v>
+        <v>92.5</v>
       </c>
       <c r="T47">
-        <v>166.67</v>
+        <v>79.15</v>
       </c>
       <c r="U47">
-        <v>154.17</v>
+        <v>23.94</v>
       </c>
       <c r="V47">
-        <v>70.7</v>
+        <v>15.42</v>
       </c>
       <c r="W47">
-        <v>50.77</v>
-[...2 lines deleted...]
-        <v>37.57</v>
+        <v>14.87</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C48">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" t="s">
         <v>128</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G48" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H48">
-        <v>1867.21</v>
+        <v>1872.25</v>
       </c>
       <c r="I48">
-        <v>1698.28</v>
+        <v>1587.26</v>
       </c>
       <c r="J48">
-        <v>168.93</v>
+        <v>284.99</v>
       </c>
       <c r="K48">
+        <v>5</v>
+      </c>
+      <c r="L48">
         <v>6</v>
       </c>
-      <c r="L48">
-[...1 lines deleted...]
-      </c>
       <c r="M48">
-        <v>366.05</v>
+        <v>462.5</v>
       </c>
       <c r="N48">
         <v>366.05</v>
       </c>
       <c r="O48">
         <v>338.59</v>
       </c>
       <c r="P48">
-        <v>300.0</v>
+        <v>287.26</v>
       </c>
       <c r="Q48">
-        <v>247.88</v>
-[...2 lines deleted...]
-        <v>79.71</v>
+        <v>132.86</v>
       </c>
       <c r="S48">
-        <v>91.51</v>
+        <v>112.86</v>
       </c>
       <c r="T48">
-        <v>72.43</v>
+        <v>53.6</v>
       </c>
       <c r="U48">
-        <v>4.99</v>
+        <v>49.58</v>
+      </c>
+      <c r="V48">
+        <v>34.39</v>
+      </c>
+      <c r="W48">
+        <v>23.74</v>
+      </c>
+      <c r="X48">
+        <v>10.82</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C49">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
+        <v>129</v>
+      </c>
+      <c r="E49" t="s">
         <v>130</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49">
+        <v>2002</v>
+      </c>
+      <c r="G49" t="s">
         <v>131</v>
       </c>
-      <c r="F49">
-[...4 lines deleted...]
-      </c>
       <c r="H49">
-        <v>1827.34</v>
+        <v>1828.87</v>
       </c>
       <c r="I49">
-        <v>1450.24</v>
+        <v>1305.78</v>
       </c>
       <c r="J49">
-        <v>377.1</v>
+        <v>523.09</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
         <v>6</v>
       </c>
       <c r="M49">
-        <v>267.98</v>
+        <v>362.95</v>
       </c>
       <c r="N49">
-        <v>267.98</v>
+        <v>265.0</v>
       </c>
       <c r="O49">
         <v>247.88</v>
       </c>
       <c r="P49">
-        <v>245.13</v>
+        <v>212.09</v>
       </c>
       <c r="Q49">
-        <v>226.74</v>
+        <v>112.71</v>
       </c>
       <c r="R49">
-        <v>194.53</v>
+        <v>105.15</v>
       </c>
       <c r="S49">
-        <v>88.33</v>
+        <v>159.84</v>
       </c>
       <c r="T49">
-        <v>85.0</v>
+        <v>125.367</v>
       </c>
       <c r="U49">
-        <v>73.21</v>
+        <v>75.58</v>
       </c>
       <c r="V49">
-        <v>67.27</v>
+        <v>64.67</v>
       </c>
       <c r="W49">
-        <v>39.24</v>
+        <v>52.26</v>
       </c>
       <c r="X49">
-        <v>24.05</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>132</v>
       </c>
       <c r="E50" t="s">
         <v>133</v>
       </c>
       <c r="F50">
         <v>2000</v>
       </c>
       <c r="G50" t="s">
         <v>32</v>
       </c>
       <c r="H50">
-        <v>1727.13</v>
+        <v>1808.92</v>
       </c>
       <c r="I50">
-        <v>1421.87</v>
+        <v>1381.93</v>
       </c>
       <c r="J50">
-        <v>305.26</v>
+        <v>426.99</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M50">
-        <v>362.95</v>
+        <v>427.81</v>
       </c>
       <c r="N50">
-        <v>300.0</v>
+        <v>338.59</v>
       </c>
       <c r="O50">
-        <v>218.18</v>
+        <v>265.71</v>
       </c>
       <c r="P50">
-        <v>212.09</v>
+        <v>155.27</v>
       </c>
       <c r="Q50">
-        <v>167.86</v>
+        <v>118.22</v>
       </c>
       <c r="R50">
-        <v>160.79</v>
+        <v>76.33</v>
       </c>
       <c r="S50">
-        <v>64.84</v>
+        <v>163.49</v>
       </c>
       <c r="T50">
-        <v>62.23</v>
+        <v>106.95</v>
       </c>
       <c r="U50">
-        <v>55.48</v>
+        <v>96.57</v>
       </c>
       <c r="V50">
-        <v>53.24</v>
-[...5 lines deleted...]
-        <v>28.85</v>
+        <v>59.98</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>134</v>
       </c>
       <c r="E51" t="s">
         <v>135</v>
       </c>
       <c r="F51">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G51" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H51">
-        <v>1713.53</v>
+        <v>1746.69</v>
       </c>
       <c r="I51">
-        <v>1208.93</v>
+        <v>1727.96</v>
       </c>
       <c r="J51">
-        <v>504.6</v>
+        <v>18.73</v>
       </c>
       <c r="K51">
         <v>6</v>
       </c>
       <c r="L51">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M51">
-        <v>287.26</v>
+        <v>392.37</v>
       </c>
       <c r="N51">
-        <v>213.91</v>
+        <v>300.0</v>
       </c>
       <c r="O51">
-        <v>203.16</v>
+        <v>289.71</v>
       </c>
       <c r="P51">
-        <v>181.47</v>
+        <v>255.0</v>
       </c>
       <c r="Q51">
-        <v>167.86</v>
+        <v>255.0</v>
       </c>
       <c r="R51">
-        <v>155.27</v>
+        <v>235.88</v>
       </c>
       <c r="S51">
-        <v>117.38</v>
+        <v>11.67</v>
       </c>
       <c r="T51">
-        <v>104.4</v>
-[...11 lines deleted...]
-        <v>53.83</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>136</v>
       </c>
       <c r="E52" t="s">
         <v>137</v>
       </c>
       <c r="F52">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G52" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H52">
-        <v>1675.71</v>
+        <v>1727.13</v>
       </c>
       <c r="I52">
-        <v>1612.02</v>
+        <v>1421.87</v>
       </c>
       <c r="J52">
-        <v>63.69</v>
+        <v>305.26</v>
       </c>
       <c r="K52">
         <v>6</v>
       </c>
       <c r="L52">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M52">
-        <v>300.0</v>
+        <v>362.95</v>
       </c>
       <c r="N52">
         <v>300.0</v>
       </c>
       <c r="O52">
-        <v>300.0</v>
+        <v>218.18</v>
       </c>
       <c r="P52">
-        <v>300.0</v>
+        <v>212.09</v>
       </c>
       <c r="Q52">
-        <v>237.44</v>
+        <v>167.86</v>
       </c>
       <c r="R52">
-        <v>174.58</v>
+        <v>160.79</v>
       </c>
       <c r="S52">
-        <v>60.49</v>
+        <v>64.84</v>
       </c>
       <c r="T52">
-        <v>3.2</v>
+        <v>62.23</v>
+      </c>
+      <c r="U52">
+        <v>55.48</v>
+      </c>
+      <c r="V52">
+        <v>53.24</v>
+      </c>
+      <c r="W52">
+        <v>40.62</v>
+      </c>
+      <c r="X52">
+        <v>28.85</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D53" t="s">
         <v>138</v>
       </c>
       <c r="E53" t="s">
         <v>139</v>
       </c>
       <c r="F53">
         <v>2002</v>
       </c>
       <c r="G53" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H53">
-        <v>1662.6</v>
+        <v>1719.34</v>
       </c>
       <c r="I53">
-        <v>1569.68</v>
+        <v>1553.21</v>
       </c>
       <c r="J53">
-        <v>92.92</v>
+        <v>166.13</v>
       </c>
       <c r="K53">
         <v>6</v>
       </c>
       <c r="L53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M53">
         <v>462.5</v>
       </c>
       <c r="N53">
         <v>255.0</v>
       </c>
       <c r="O53">
-        <v>219.63</v>
+        <v>218.18</v>
       </c>
       <c r="P53">
         <v>218.18</v>
       </c>
       <c r="Q53">
-        <v>218.18</v>
+        <v>203.16</v>
       </c>
       <c r="R53">
         <v>196.19</v>
       </c>
       <c r="S53">
-        <v>39.24</v>
+        <v>73.21</v>
       </c>
       <c r="T53">
         <v>39.24</v>
       </c>
       <c r="U53">
+        <v>39.24</v>
+      </c>
+      <c r="V53">
         <v>13.17</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1.27</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="C54">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="D54" t="s">
         <v>140</v>
       </c>
       <c r="E54" t="s">
         <v>141</v>
       </c>
       <c r="F54">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G54" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H54">
-        <v>1662.31</v>
+        <v>1710.83</v>
       </c>
       <c r="I54">
-        <v>1328.0</v>
+        <v>1471.19</v>
       </c>
       <c r="J54">
-        <v>334.31</v>
+        <v>239.64</v>
       </c>
       <c r="K54">
         <v>6</v>
       </c>
       <c r="L54">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M54">
-        <v>338.59</v>
+        <v>300.0</v>
       </c>
       <c r="N54">
-        <v>237.44</v>
+        <v>300.0</v>
       </c>
       <c r="O54">
-        <v>235.88</v>
+        <v>300.0</v>
       </c>
       <c r="P54">
-        <v>181.47</v>
+        <v>247.88</v>
       </c>
       <c r="Q54">
-        <v>173.83</v>
+        <v>174.58</v>
       </c>
       <c r="R54">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
       <c r="S54">
-        <v>112.86</v>
+        <v>100.0</v>
       </c>
       <c r="T54">
-        <v>106.95</v>
+        <v>79.15</v>
       </c>
       <c r="U54">
-        <v>65.4</v>
-[...5 lines deleted...]
-        <v>2.12</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>53</v>
       </c>
       <c r="C55">
         <v>-1</v>
       </c>
       <c r="D55" t="s">
         <v>142</v>
       </c>
       <c r="E55" t="s">
         <v>143</v>
       </c>
       <c r="F55">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G55" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="H55">
-        <v>1659.18</v>
+        <v>1686.73</v>
       </c>
       <c r="I55">
-        <v>1237.75</v>
+        <v>1208.93</v>
       </c>
       <c r="J55">
-        <v>421.43</v>
+        <v>477.8</v>
       </c>
       <c r="K55">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L55">
         <v>6</v>
       </c>
       <c r="M55">
-        <v>535.96</v>
+        <v>287.26</v>
       </c>
       <c r="N55">
-        <v>366.05</v>
+        <v>213.91</v>
       </c>
       <c r="O55">
-        <v>169.3</v>
+        <v>203.16</v>
       </c>
       <c r="P55">
-        <v>166.44</v>
+        <v>181.47</v>
+      </c>
+      <c r="Q55">
+        <v>167.86</v>
+      </c>
+      <c r="R55">
+        <v>155.27</v>
       </c>
       <c r="S55">
-        <v>133.245</v>
+        <v>117.38</v>
       </c>
       <c r="T55">
-        <v>108.58</v>
+        <v>104.4</v>
       </c>
       <c r="U55">
-        <v>65.95</v>
+        <v>85.56</v>
       </c>
       <c r="V55">
-        <v>62.64</v>
+        <v>76.43</v>
       </c>
       <c r="W55">
-        <v>39.24</v>
+        <v>53.83</v>
       </c>
       <c r="X55">
-        <v>11.77</v>
+        <v>40.2</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="C56">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>144</v>
       </c>
       <c r="E56" t="s">
         <v>145</v>
       </c>
       <c r="F56">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G56" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H56">
-        <v>1659.05</v>
+        <v>1646.89</v>
       </c>
       <c r="I56">
-        <v>1572.24</v>
+        <v>1231.72</v>
       </c>
       <c r="J56">
-        <v>86.81</v>
+        <v>415.17</v>
       </c>
       <c r="K56">
         <v>6</v>
       </c>
       <c r="L56">
         <v>6</v>
       </c>
       <c r="M56">
-        <v>511.6695</v>
+        <v>300.0</v>
       </c>
       <c r="N56">
-        <v>338.59</v>
+        <v>300.0</v>
       </c>
       <c r="O56">
-        <v>287.26</v>
+        <v>256.69</v>
       </c>
       <c r="P56">
-        <v>219.63</v>
+        <v>169.3</v>
       </c>
       <c r="Q56">
-        <v>173.83</v>
+        <v>149.37</v>
       </c>
       <c r="R56">
-        <v>41.26</v>
+        <v>56.36</v>
       </c>
       <c r="S56">
-        <v>22.49</v>
+        <v>100.0</v>
       </c>
       <c r="T56">
-        <v>17.52</v>
+        <v>78.63</v>
       </c>
       <c r="U56">
-        <v>16.64</v>
+        <v>72.73</v>
       </c>
       <c r="V56">
-        <v>13.75</v>
+        <v>68.01</v>
       </c>
       <c r="W56">
-        <v>13.17</v>
+        <v>62.23</v>
       </c>
       <c r="X56">
-        <v>3.24</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>146</v>
       </c>
       <c r="E57" t="s">
         <v>147</v>
       </c>
       <c r="F57">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G57" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="H57">
-        <v>1656.91</v>
+        <v>1560.89</v>
       </c>
       <c r="I57">
-        <v>1035.63</v>
+        <v>1342.37</v>
       </c>
       <c r="J57">
-        <v>621.28</v>
+        <v>218.52</v>
       </c>
       <c r="K57">
         <v>6</v>
       </c>
       <c r="L57">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M57">
-        <v>265.71</v>
+        <v>366.05</v>
       </c>
       <c r="N57">
-        <v>210.3</v>
+        <v>338.59</v>
       </c>
       <c r="O57">
-        <v>194.53</v>
+        <v>300.0</v>
       </c>
       <c r="P57">
-        <v>131.73</v>
+        <v>247.88</v>
       </c>
       <c r="Q57">
-        <v>121.85</v>
+        <v>79.71</v>
       </c>
       <c r="R57">
-        <v>111.51</v>
+        <v>10.14</v>
       </c>
       <c r="S57">
-        <v>142.6</v>
+        <v>122.02</v>
       </c>
       <c r="T57">
-        <v>142.6</v>
+        <v>91.51</v>
       </c>
       <c r="U57">
-        <v>108.58</v>
-[...8 lines deleted...]
-        <v>45.37</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" t="s">
         <v>149</v>
       </c>
-      <c r="E58" t="s">
+      <c r="F58">
+        <v>1998</v>
+      </c>
+      <c r="G58" t="s">
         <v>150</v>
       </c>
-      <c r="F58">
-[...4 lines deleted...]
-      </c>
       <c r="H58">
-        <v>1648.87</v>
+        <v>1543.75</v>
       </c>
       <c r="I58">
-        <v>1352.92</v>
+        <v>879.27</v>
       </c>
       <c r="J58">
-        <v>295.95</v>
+        <v>664.48</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M58">
-        <v>300.0</v>
+        <v>210.3</v>
       </c>
       <c r="N58">
-        <v>289.71</v>
+        <v>194.53</v>
       </c>
       <c r="O58">
-        <v>237.44</v>
+        <v>131.73</v>
       </c>
       <c r="P58">
-        <v>204.99</v>
+        <v>121.85</v>
       </c>
       <c r="Q58">
-        <v>187.92</v>
+        <v>111.51</v>
       </c>
       <c r="R58">
-        <v>132.86</v>
+        <v>109.35</v>
       </c>
       <c r="S58">
-        <v>100.0</v>
+        <v>142.6</v>
       </c>
       <c r="T58">
-        <v>92.5</v>
+        <v>142.6</v>
       </c>
       <c r="U58">
-        <v>72.73</v>
+        <v>108.58</v>
       </c>
       <c r="V58">
-        <v>30.72</v>
+        <v>96.57</v>
+      </c>
+      <c r="W58">
+        <v>88.57</v>
+      </c>
+      <c r="X58">
+        <v>85.56</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C59">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D59" t="s">
         <v>151</v>
       </c>
       <c r="E59" t="s">
         <v>152</v>
       </c>
       <c r="F59">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G59" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H59">
-        <v>1522.62</v>
+        <v>1531.82</v>
       </c>
       <c r="I59">
-        <v>972.63</v>
+        <v>1166.59</v>
       </c>
       <c r="J59">
-        <v>549.99</v>
+        <v>365.23</v>
       </c>
       <c r="K59">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L59">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M59">
-        <v>462.5</v>
+        <v>289.71</v>
       </c>
       <c r="N59">
-        <v>196.19</v>
+        <v>237.44</v>
       </c>
       <c r="O59">
+        <v>204.99</v>
+      </c>
+      <c r="P59">
+        <v>187.92</v>
+      </c>
+      <c r="Q59">
         <v>132.86</v>
       </c>
-      <c r="P59">
-[...3 lines deleted...]
-        <v>48.22</v>
+      <c r="R59">
+        <v>113.67</v>
       </c>
       <c r="S59">
-        <v>154.17</v>
+        <v>100.0</v>
       </c>
       <c r="T59">
-        <v>86.33</v>
+        <v>100.0</v>
       </c>
       <c r="U59">
-        <v>85.93</v>
+        <v>92.5</v>
       </c>
       <c r="V59">
-        <v>76.43</v>
-[...5 lines deleted...]
-        <v>70.7</v>
+        <v>72.73</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>58</v>
       </c>
       <c r="C60">
         <v>-1</v>
       </c>
       <c r="D60" t="s">
-        <v>128</v>
+        <v>153</v>
       </c>
       <c r="E60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F60">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G60" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H60">
-        <v>1482.15</v>
+        <v>1530.07</v>
       </c>
       <c r="I60">
-        <v>964.8</v>
+        <v>1530.07</v>
       </c>
       <c r="J60">
-        <v>517.35</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L60">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M60">
-        <v>243.16</v>
+        <v>650.0</v>
       </c>
       <c r="N60">
-        <v>194.53</v>
+        <v>300.0</v>
       </c>
       <c r="O60">
-        <v>186.68</v>
+        <v>277.5</v>
       </c>
       <c r="P60">
-        <v>153.96</v>
+        <v>187.92</v>
       </c>
       <c r="Q60">
-        <v>97.26</v>
-[...20 lines deleted...]
-        <v>57.32</v>
+        <v>114.65</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>59</v>
       </c>
       <c r="C61">
         <v>-1</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F61">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G61" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H61">
-        <v>1479.98</v>
+        <v>1522.62</v>
       </c>
       <c r="I61">
-        <v>1461.25</v>
+        <v>972.63</v>
       </c>
       <c r="J61">
-        <v>18.73</v>
+        <v>549.99</v>
       </c>
       <c r="K61">
+        <v>5</v>
+      </c>
+      <c r="L61">
         <v>6</v>
       </c>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
       <c r="M61">
-        <v>392.37</v>
+        <v>462.5</v>
       </c>
       <c r="N61">
-        <v>300.0</v>
+        <v>196.19</v>
       </c>
       <c r="O61">
-        <v>255.0</v>
+        <v>132.86</v>
       </c>
       <c r="P61">
-        <v>255.0</v>
+        <v>132.86</v>
       </c>
       <c r="Q61">
-        <v>235.88</v>
-[...2 lines deleted...]
-        <v>23.0</v>
+        <v>48.22</v>
       </c>
       <c r="S61">
-        <v>11.67</v>
+        <v>154.17</v>
       </c>
       <c r="T61">
-        <v>7.06</v>
+        <v>86.33</v>
+      </c>
+      <c r="U61">
+        <v>85.93</v>
+      </c>
+      <c r="V61">
+        <v>76.43</v>
+      </c>
+      <c r="W61">
+        <v>76.43</v>
+      </c>
+      <c r="X61">
+        <v>70.7</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F62">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G62" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H62">
-        <v>1447.45</v>
+        <v>1491.78</v>
       </c>
       <c r="I62">
-        <v>857.65</v>
+        <v>1278.5</v>
       </c>
       <c r="J62">
-        <v>589.8</v>
+        <v>213.28</v>
       </c>
       <c r="K62">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L62">
         <v>6</v>
       </c>
       <c r="M62">
-        <v>626.4</v>
+        <v>300.0</v>
       </c>
       <c r="N62">
+        <v>238.46</v>
+      </c>
+      <c r="O62">
         <v>231.25</v>
       </c>
+      <c r="P62">
+        <v>203.16</v>
+      </c>
+      <c r="Q62">
+        <v>187.92</v>
+      </c>
+      <c r="R62">
+        <v>117.71</v>
+      </c>
       <c r="S62">
-        <v>154.17</v>
+        <v>62.23</v>
       </c>
       <c r="T62">
-        <v>131.91</v>
+        <v>49.58</v>
       </c>
       <c r="U62">
-        <v>104.4</v>
+        <v>38.98</v>
       </c>
       <c r="V62">
-        <v>89.33</v>
+        <v>30.85</v>
       </c>
       <c r="W62">
-        <v>64.84</v>
+        <v>24.58</v>
       </c>
       <c r="X62">
-        <v>45.15</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C63">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D63" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F63">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G63" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H63">
-        <v>1422.72</v>
+        <v>1486.51</v>
       </c>
       <c r="I63">
-        <v>179.94</v>
+        <v>1198.66</v>
       </c>
       <c r="J63">
-        <v>1242.78</v>
+        <v>287.85</v>
       </c>
       <c r="K63">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M63">
-        <v>179.94</v>
+        <v>338.59</v>
+      </c>
+      <c r="N63">
+        <v>237.44</v>
+      </c>
+      <c r="O63">
+        <v>235.88</v>
+      </c>
+      <c r="P63">
+        <v>173.83</v>
+      </c>
+      <c r="Q63">
+        <v>160.79</v>
+      </c>
+      <c r="R63">
+        <v>52.13</v>
       </c>
       <c r="S63">
-        <v>385.42</v>
+        <v>112.86</v>
       </c>
       <c r="T63">
-        <v>308.33</v>
+        <v>65.4</v>
       </c>
       <c r="U63">
-        <v>285.21</v>
+        <v>60.49</v>
       </c>
       <c r="V63">
-        <v>263.82</v>
+        <v>46.98</v>
+      </c>
+      <c r="W63">
+        <v>2.12</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C64">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D64" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="E64" t="s">
         <v>161</v>
       </c>
       <c r="F64">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G64" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="H64">
-        <v>1420.75</v>
+        <v>1445.08</v>
       </c>
       <c r="I64">
-        <v>951.31</v>
+        <v>933.73</v>
       </c>
       <c r="J64">
-        <v>469.44</v>
+        <v>511.35</v>
       </c>
       <c r="K64">
         <v>6</v>
       </c>
       <c r="L64">
         <v>6</v>
       </c>
       <c r="M64">
-        <v>245.78</v>
+        <v>243.16</v>
       </c>
       <c r="N64">
-        <v>245.13</v>
+        <v>194.53</v>
       </c>
       <c r="O64">
-        <v>220.58</v>
+        <v>186.68</v>
       </c>
       <c r="P64">
-        <v>153.96</v>
+        <v>122.89</v>
       </c>
       <c r="Q64">
-        <v>44.6</v>
+        <v>97.26</v>
       </c>
       <c r="R64">
-        <v>41.26</v>
+        <v>89.21</v>
       </c>
       <c r="S64">
-        <v>122.02</v>
+        <v>120.98</v>
       </c>
       <c r="T64">
-        <v>122.02</v>
+        <v>111.91</v>
       </c>
       <c r="U64">
-        <v>112.86</v>
+        <v>78.63</v>
       </c>
       <c r="V64">
-        <v>88.33</v>
+        <v>75.78</v>
       </c>
       <c r="W64">
-        <v>12.89</v>
+        <v>72.73</v>
       </c>
       <c r="X64">
-        <v>11.32</v>
+        <v>51.32</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C65">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D65" t="s">
         <v>162</v>
       </c>
       <c r="E65" t="s">
         <v>163</v>
       </c>
       <c r="F65">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G65" t="s">
         <v>29</v>
       </c>
       <c r="H65">
-        <v>1419.79</v>
+        <v>1438.09</v>
       </c>
       <c r="I65">
-        <v>1291.0</v>
+        <v>1421.7</v>
       </c>
       <c r="J65">
-        <v>128.79</v>
+        <v>16.39</v>
       </c>
       <c r="K65">
         <v>6</v>
       </c>
       <c r="L65">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>325.73</v>
+        <v>427.81</v>
       </c>
       <c r="N65">
-        <v>267.98</v>
+        <v>277.5</v>
       </c>
       <c r="O65">
-        <v>256.69</v>
+        <v>277.5</v>
       </c>
       <c r="P65">
-        <v>187.92</v>
+        <v>200.0</v>
       </c>
       <c r="Q65">
-        <v>181.47</v>
+        <v>138.17</v>
       </c>
       <c r="R65">
-        <v>71.21</v>
+        <v>100.72</v>
       </c>
       <c r="S65">
-        <v>55.95</v>
-[...8 lines deleted...]
-        <v>10.43</v>
+        <v>16.39</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D66" t="s">
         <v>164</v>
       </c>
       <c r="E66" t="s">
         <v>165</v>
       </c>
       <c r="F66">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G66" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H66">
-        <v>1415.42</v>
+        <v>1411.27</v>
       </c>
       <c r="I66">
-        <v>1415.42</v>
+        <v>1115.44</v>
       </c>
       <c r="J66">
-        <v>0.0</v>
+        <v>295.83</v>
       </c>
       <c r="K66">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L66">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M66">
-        <v>650.0</v>
+        <v>277.5</v>
       </c>
       <c r="N66">
-        <v>300.0</v>
+        <v>229.29</v>
       </c>
       <c r="O66">
-        <v>277.5</v>
+        <v>219.63</v>
       </c>
       <c r="P66">
-        <v>187.92</v>
+        <v>203.16</v>
+      </c>
+      <c r="Q66">
+        <v>108.88</v>
+      </c>
+      <c r="R66">
+        <v>76.98</v>
+      </c>
+      <c r="S66">
+        <v>78.63</v>
+      </c>
+      <c r="T66">
+        <v>75.58</v>
+      </c>
+      <c r="U66">
+        <v>57.56</v>
+      </c>
+      <c r="V66">
+        <v>33.72</v>
+      </c>
+      <c r="W66">
+        <v>25.66</v>
+      </c>
+      <c r="X66">
+        <v>24.68</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C67">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D67" t="s">
         <v>166</v>
       </c>
       <c r="E67" t="s">
         <v>167</v>
       </c>
       <c r="F67">
         <v>2002</v>
       </c>
       <c r="G67" t="s">
         <v>61</v>
       </c>
       <c r="H67">
         <v>1408.87</v>
       </c>
       <c r="I67">
         <v>943.7</v>
       </c>
       <c r="J67">
         <v>465.17</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
@@ -8722,11952 +8779,12072 @@
       </c>
       <c r="S67">
         <v>170.5565</v>
       </c>
       <c r="T67">
         <v>120.98</v>
       </c>
       <c r="U67">
         <v>56.84</v>
       </c>
       <c r="V67">
         <v>43.91</v>
       </c>
       <c r="W67">
         <v>40.18</v>
       </c>
       <c r="X67">
         <v>32.7</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
         <v>168</v>
       </c>
       <c r="E68" t="s">
         <v>169</v>
       </c>
       <c r="F68">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G68" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="H68">
-        <v>1388.85</v>
+        <v>1382.76</v>
       </c>
       <c r="I68">
-        <v>1293.21</v>
+        <v>1297.43</v>
       </c>
       <c r="J68">
-        <v>95.64</v>
+        <v>85.33</v>
       </c>
       <c r="K68">
         <v>6</v>
       </c>
       <c r="L68">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M68">
-        <v>265.0</v>
+        <v>325.73</v>
       </c>
       <c r="N68">
-        <v>265.0</v>
+        <v>267.98</v>
       </c>
       <c r="O68">
-        <v>247.88</v>
+        <v>256.69</v>
       </c>
       <c r="P68">
-        <v>226.74</v>
+        <v>187.92</v>
       </c>
       <c r="Q68">
-        <v>218.18</v>
+        <v>181.47</v>
       </c>
       <c r="R68">
-        <v>70.41</v>
+        <v>77.64</v>
       </c>
       <c r="S68">
-        <v>81.71</v>
+        <v>55.95</v>
       </c>
       <c r="T68">
-        <v>13.93</v>
+        <v>18.95</v>
+      </c>
+      <c r="U68">
+        <v>10.43</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
         <v>170</v>
       </c>
       <c r="E69" t="s">
         <v>171</v>
       </c>
       <c r="F69">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G69" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="H69">
-        <v>1384.77</v>
+        <v>1374.15</v>
       </c>
       <c r="I69">
-        <v>1048.23</v>
+        <v>972.91</v>
       </c>
       <c r="J69">
-        <v>336.54</v>
+        <v>401.24</v>
       </c>
       <c r="K69">
         <v>6</v>
       </c>
       <c r="L69">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M69">
-        <v>300.0</v>
+        <v>366.05</v>
       </c>
       <c r="N69">
-        <v>256.69</v>
+        <v>289.71</v>
       </c>
       <c r="O69">
-        <v>235.88</v>
+        <v>203.16</v>
       </c>
       <c r="P69">
-        <v>149.37</v>
+        <v>50.15</v>
       </c>
       <c r="Q69">
-        <v>56.36</v>
+        <v>46.19</v>
       </c>
       <c r="R69">
-        <v>49.93</v>
+        <v>17.65</v>
       </c>
       <c r="S69">
-        <v>100.0</v>
+        <v>142.6</v>
       </c>
       <c r="T69">
-        <v>72.73</v>
+        <v>73.53</v>
       </c>
       <c r="U69">
-        <v>68.01</v>
+        <v>57.94</v>
       </c>
       <c r="V69">
-        <v>62.23</v>
+        <v>50.46</v>
       </c>
       <c r="W69">
-        <v>33.57</v>
+        <v>38.82</v>
+      </c>
+      <c r="X69">
+        <v>37.89</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
         <v>172</v>
       </c>
       <c r="E70" t="s">
         <v>173</v>
       </c>
       <c r="F70">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G70" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="H70">
-        <v>1374.15</v>
+        <v>1363.05</v>
       </c>
       <c r="I70">
-        <v>972.91</v>
+        <v>1093.86</v>
       </c>
       <c r="J70">
-        <v>401.24</v>
+        <v>269.19</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>
       <c r="L70">
         <v>6</v>
       </c>
       <c r="M70">
-        <v>366.05</v>
+        <v>194.0</v>
       </c>
       <c r="N70">
-        <v>289.71</v>
+        <v>194.0</v>
       </c>
       <c r="O70">
-        <v>203.16</v>
+        <v>194.0</v>
       </c>
       <c r="P70">
-        <v>50.15</v>
+        <v>179.45</v>
       </c>
       <c r="Q70">
-        <v>46.19</v>
+        <v>172.68</v>
       </c>
       <c r="R70">
-        <v>17.65</v>
+        <v>159.73</v>
       </c>
       <c r="S70">
-        <v>142.6</v>
+        <v>78.63</v>
       </c>
       <c r="T70">
-        <v>73.53</v>
+        <v>47.34</v>
       </c>
       <c r="U70">
-        <v>57.94</v>
+        <v>42.78</v>
       </c>
       <c r="V70">
-        <v>50.46</v>
+        <v>38.98</v>
       </c>
       <c r="W70">
-        <v>38.82</v>
+        <v>34.66</v>
       </c>
       <c r="X70">
-        <v>37.89</v>
+        <v>26.8</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D71" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E71" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F71">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G71" t="s">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="H71">
-        <v>1345.66</v>
+        <v>1351.93</v>
       </c>
       <c r="I71">
-        <v>1093.86</v>
+        <v>948.76</v>
       </c>
       <c r="J71">
-        <v>251.8</v>
+        <v>403.17</v>
       </c>
       <c r="K71">
         <v>6</v>
       </c>
       <c r="L71">
         <v>6</v>
       </c>
       <c r="M71">
-        <v>194.0</v>
+        <v>237.44</v>
       </c>
       <c r="N71">
-        <v>194.0</v>
+        <v>160.79</v>
       </c>
       <c r="O71">
-        <v>194.0</v>
+        <v>160.79</v>
       </c>
       <c r="P71">
-        <v>179.45</v>
+        <v>133.99</v>
       </c>
       <c r="Q71">
-        <v>172.68</v>
+        <v>132.86</v>
       </c>
       <c r="R71">
-        <v>159.73</v>
+        <v>122.89</v>
       </c>
       <c r="S71">
-        <v>78.63</v>
+        <v>112.86</v>
       </c>
       <c r="T71">
-        <v>47.34</v>
+        <v>82.63</v>
       </c>
       <c r="U71">
-        <v>38.98</v>
+        <v>58.19</v>
       </c>
       <c r="V71">
-        <v>34.66</v>
+        <v>57.32</v>
       </c>
       <c r="W71">
-        <v>26.8</v>
+        <v>47.88</v>
       </c>
       <c r="X71">
-        <v>25.39</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C72">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D72" t="s">
         <v>177</v>
       </c>
       <c r="E72" t="s">
         <v>178</v>
       </c>
       <c r="F72">
         <v>2003</v>
       </c>
       <c r="G72" t="s">
         <v>179</v>
       </c>
       <c r="H72">
-        <v>1340.41</v>
+        <v>1322.96</v>
       </c>
       <c r="I72">
-        <v>904.97</v>
+        <v>816.82</v>
       </c>
       <c r="J72">
-        <v>435.44</v>
+        <v>506.14</v>
       </c>
       <c r="K72">
         <v>5</v>
       </c>
       <c r="L72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M72">
         <v>392.37</v>
       </c>
       <c r="N72">
         <v>218.18</v>
       </c>
       <c r="O72">
-        <v>212.09</v>
+        <v>123.94</v>
       </c>
       <c r="P72">
         <v>52.13</v>
       </c>
       <c r="Q72">
         <v>30.2</v>
       </c>
       <c r="S72">
         <v>170.5565</v>
       </c>
       <c r="T72">
         <v>85.0</v>
       </c>
       <c r="U72">
         <v>85.0</v>
       </c>
       <c r="V72">
         <v>77.08</v>
       </c>
       <c r="W72">
+        <v>70.7</v>
+      </c>
+      <c r="X72">
         <v>17.8</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D73" t="s">
         <v>180</v>
       </c>
       <c r="E73" t="s">
         <v>181</v>
       </c>
       <c r="F73">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G73" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H73">
-        <v>1317.89</v>
+        <v>1311.77</v>
       </c>
       <c r="I73">
-        <v>1277.06</v>
+        <v>919.62</v>
       </c>
       <c r="J73">
-        <v>40.83</v>
+        <v>392.15</v>
       </c>
       <c r="K73">
         <v>6</v>
       </c>
       <c r="L73">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M73">
-        <v>267.98</v>
+        <v>245.78</v>
       </c>
       <c r="N73">
-        <v>256.69</v>
+        <v>209.74</v>
       </c>
       <c r="O73">
-        <v>247.88</v>
+        <v>166.44</v>
       </c>
       <c r="P73">
-        <v>187.92</v>
+        <v>136.67</v>
       </c>
       <c r="Q73">
-        <v>167.86</v>
+        <v>100.06</v>
       </c>
       <c r="R73">
-        <v>148.73</v>
+        <v>60.93</v>
       </c>
       <c r="S73">
-        <v>26.57</v>
+        <v>85.56</v>
       </c>
       <c r="T73">
-        <v>14.26</v>
+        <v>82.63</v>
+      </c>
+      <c r="U73">
+        <v>78.63</v>
+      </c>
+      <c r="V73">
+        <v>73.53</v>
+      </c>
+      <c r="W73">
+        <v>44.29</v>
+      </c>
+      <c r="X73">
+        <v>27.51</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C74">
-        <v>-12</v>
+        <v>-1</v>
       </c>
       <c r="D74" t="s">
         <v>182</v>
       </c>
       <c r="E74" t="s">
         <v>183</v>
       </c>
       <c r="F74">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G74" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="H74">
-        <v>1311.77</v>
+        <v>1286.05</v>
       </c>
       <c r="I74">
-        <v>919.62</v>
+        <v>746.0</v>
       </c>
       <c r="J74">
-        <v>392.15</v>
+        <v>540.05</v>
       </c>
       <c r="K74">
         <v>6</v>
       </c>
       <c r="L74">
         <v>6</v>
       </c>
       <c r="M74">
-        <v>245.78</v>
+        <v>245.13</v>
       </c>
       <c r="N74">
-        <v>209.74</v>
+        <v>220.58</v>
       </c>
       <c r="O74">
-        <v>166.44</v>
+        <v>153.96</v>
       </c>
       <c r="P74">
-        <v>136.67</v>
+        <v>44.6</v>
       </c>
       <c r="Q74">
-        <v>100.06</v>
+        <v>41.26</v>
       </c>
       <c r="R74">
-        <v>60.93</v>
+        <v>40.47</v>
       </c>
       <c r="S74">
-        <v>85.56</v>
+        <v>122.02</v>
       </c>
       <c r="T74">
-        <v>82.63</v>
+        <v>122.02</v>
       </c>
       <c r="U74">
-        <v>78.63</v>
+        <v>112.86</v>
       </c>
       <c r="V74">
-        <v>73.53</v>
+        <v>88.33</v>
       </c>
       <c r="W74">
-        <v>44.29</v>
+        <v>81.93</v>
       </c>
       <c r="X74">
-        <v>27.51</v>
+        <v>12.89</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C75">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
         <v>184</v>
       </c>
       <c r="E75" t="s">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="F75">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G75" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="H75">
-        <v>1291.85</v>
+        <v>1251.02</v>
       </c>
       <c r="I75">
-        <v>1012.86</v>
+        <v>931.17</v>
       </c>
       <c r="J75">
-        <v>278.99</v>
+        <v>319.85</v>
       </c>
       <c r="K75">
         <v>6</v>
       </c>
       <c r="L75">
         <v>6</v>
       </c>
       <c r="M75">
-        <v>238.46</v>
+        <v>237.44</v>
       </c>
       <c r="N75">
-        <v>235.88</v>
+        <v>173.83</v>
       </c>
       <c r="O75">
-        <v>179.94</v>
+        <v>148.73</v>
       </c>
       <c r="P75">
         <v>143.63</v>
       </c>
       <c r="Q75">
-        <v>131.73</v>
+        <v>137.57</v>
       </c>
       <c r="R75">
-        <v>83.22</v>
+        <v>89.97</v>
       </c>
       <c r="S75">
-        <v>103.52</v>
+        <v>104.4</v>
       </c>
       <c r="T75">
-        <v>82.63</v>
+        <v>85.56</v>
       </c>
       <c r="U75">
-        <v>36.45</v>
+        <v>62.64</v>
       </c>
       <c r="V75">
-        <v>25.66</v>
+        <v>42.42</v>
       </c>
       <c r="W75">
-        <v>16.64</v>
+        <v>18.79</v>
       </c>
       <c r="X75">
-        <v>14.09</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C76">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D76" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E76" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F76">
         <v>2002</v>
       </c>
       <c r="G76" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H76">
-        <v>1276.69</v>
+        <v>1246.5</v>
       </c>
       <c r="I76">
-        <v>1012.79</v>
+        <v>1208.87</v>
       </c>
       <c r="J76">
-        <v>263.9</v>
+        <v>37.63</v>
       </c>
       <c r="K76">
         <v>6</v>
       </c>
       <c r="L76">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M76">
-        <v>256.69</v>
+        <v>277.5</v>
       </c>
       <c r="N76">
-        <v>213.91</v>
+        <v>277.5</v>
       </c>
       <c r="O76">
-        <v>194.53</v>
+        <v>259.0</v>
       </c>
       <c r="P76">
-        <v>181.47</v>
+        <v>143.63</v>
       </c>
       <c r="Q76">
-        <v>89.21</v>
+        <v>137.57</v>
       </c>
       <c r="R76">
-        <v>76.98</v>
+        <v>113.67</v>
       </c>
       <c r="S76">
-        <v>64.17</v>
+        <v>16.72</v>
       </c>
       <c r="T76">
-        <v>55.95</v>
+        <v>7.37</v>
       </c>
       <c r="U76">
-        <v>53.6</v>
+        <v>7.23</v>
       </c>
       <c r="V76">
-        <v>43.46</v>
-[...5 lines deleted...]
-        <v>22.14</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C77">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F77">
         <v>2004</v>
       </c>
       <c r="G77" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H77">
-        <v>1275.08</v>
+        <v>1236.41</v>
       </c>
       <c r="I77">
-        <v>1006.62</v>
+        <v>1047.38</v>
       </c>
       <c r="J77">
-        <v>268.46</v>
+        <v>189.03</v>
       </c>
       <c r="K77">
         <v>6</v>
       </c>
       <c r="L77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M77">
-        <v>197.86</v>
+        <v>267.98</v>
       </c>
       <c r="N77">
-        <v>196.19</v>
+        <v>247.88</v>
       </c>
       <c r="O77">
         <v>167.86</v>
       </c>
       <c r="P77">
-        <v>167.86</v>
+        <v>148.73</v>
       </c>
       <c r="Q77">
-        <v>153.96</v>
+        <v>108.88</v>
       </c>
       <c r="R77">
-        <v>122.89</v>
+        <v>106.05</v>
       </c>
       <c r="S77">
-        <v>67.27</v>
+        <v>85.56</v>
       </c>
       <c r="T77">
-        <v>53.6</v>
+        <v>62.64</v>
       </c>
       <c r="U77">
-        <v>46.25</v>
+        <v>26.57</v>
       </c>
       <c r="V77">
-        <v>39.24</v>
-[...5 lines deleted...]
-        <v>31.05</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>78</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F78">
         <v>2002</v>
       </c>
       <c r="G78" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="H78">
-        <v>1246.5</v>
+        <v>1228.5</v>
       </c>
       <c r="I78">
-        <v>1208.87</v>
+        <v>1012.79</v>
       </c>
       <c r="J78">
-        <v>37.63</v>
+        <v>215.71</v>
       </c>
       <c r="K78">
         <v>6</v>
       </c>
       <c r="L78">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M78">
-        <v>277.5</v>
+        <v>256.69</v>
       </c>
       <c r="N78">
-        <v>277.5</v>
+        <v>213.91</v>
       </c>
       <c r="O78">
-        <v>259.0</v>
+        <v>194.53</v>
       </c>
       <c r="P78">
-        <v>143.63</v>
+        <v>181.47</v>
       </c>
       <c r="Q78">
-        <v>137.57</v>
+        <v>89.21</v>
       </c>
       <c r="R78">
-        <v>113.67</v>
+        <v>76.98</v>
       </c>
       <c r="S78">
-        <v>16.72</v>
+        <v>55.95</v>
       </c>
       <c r="T78">
-        <v>7.37</v>
+        <v>53.6</v>
       </c>
       <c r="U78">
-        <v>7.23</v>
+        <v>43.46</v>
       </c>
       <c r="V78">
-        <v>6.31</v>
+        <v>24.58</v>
+      </c>
+      <c r="W78">
+        <v>22.14</v>
+      </c>
+      <c r="X78">
+        <v>15.98</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>79</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F79">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G79" t="s">
-        <v>64</v>
+        <v>194</v>
       </c>
       <c r="H79">
-        <v>1232.23</v>
+        <v>1213.67</v>
       </c>
       <c r="I79">
-        <v>931.17</v>
+        <v>941.28</v>
       </c>
       <c r="J79">
-        <v>301.06</v>
+        <v>272.39</v>
       </c>
       <c r="K79">
         <v>6</v>
       </c>
       <c r="L79">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M79">
-        <v>237.44</v>
+        <v>210.3</v>
       </c>
       <c r="N79">
-        <v>173.83</v>
+        <v>209.74</v>
       </c>
       <c r="O79">
-        <v>148.73</v>
+        <v>166.44</v>
       </c>
       <c r="P79">
-        <v>143.63</v>
+        <v>140.89</v>
       </c>
       <c r="Q79">
-        <v>137.57</v>
+        <v>123.94</v>
       </c>
       <c r="R79">
         <v>89.97</v>
       </c>
       <c r="S79">
-        <v>104.4</v>
+        <v>68.01</v>
       </c>
       <c r="T79">
-        <v>85.56</v>
+        <v>67.27</v>
       </c>
       <c r="U79">
-        <v>62.64</v>
+        <v>55.95</v>
       </c>
       <c r="V79">
-        <v>42.42</v>
+        <v>35.05</v>
       </c>
       <c r="W79">
-        <v>6.04</v>
+        <v>26.57</v>
+      </c>
+      <c r="X79">
+        <v>19.54</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C80">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E80" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F80">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G80" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H80">
-        <v>1229.51</v>
+        <v>1192.75</v>
       </c>
       <c r="I80">
-        <v>1071.66</v>
+        <v>439.3</v>
       </c>
       <c r="J80">
-        <v>157.85</v>
+        <v>753.45</v>
       </c>
       <c r="K80">
+        <v>2</v>
+      </c>
+      <c r="L80">
         <v>6</v>
       </c>
-      <c r="L80">
-[...1 lines deleted...]
-      </c>
       <c r="M80">
-        <v>238.46</v>
+        <v>231.25</v>
       </c>
       <c r="N80">
-        <v>231.25</v>
-[...11 lines deleted...]
-        <v>93.16</v>
+        <v>208.05</v>
       </c>
       <c r="S80">
-        <v>62.23</v>
+        <v>208.8</v>
       </c>
       <c r="T80">
-        <v>49.58</v>
+        <v>154.17</v>
       </c>
       <c r="U80">
-        <v>38.98</v>
+        <v>131.91</v>
       </c>
       <c r="V80">
-        <v>7.06</v>
+        <v>104.4</v>
+      </c>
+      <c r="W80">
+        <v>89.33</v>
+      </c>
+      <c r="X80">
+        <v>64.84</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C81">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E81" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F81">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G81" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H81">
-        <v>1206.12</v>
+        <v>1173.38</v>
       </c>
       <c r="I81">
-        <v>914.92</v>
+        <v>880.02</v>
       </c>
       <c r="J81">
-        <v>291.2</v>
+        <v>293.36</v>
       </c>
       <c r="K81">
         <v>6</v>
       </c>
       <c r="L81">
         <v>6</v>
       </c>
       <c r="M81">
-        <v>229.29</v>
+        <v>197.86</v>
       </c>
       <c r="N81">
-        <v>219.63</v>
+        <v>196.19</v>
       </c>
       <c r="O81">
-        <v>203.16</v>
+        <v>167.86</v>
       </c>
       <c r="P81">
-        <v>108.88</v>
+        <v>153.96</v>
       </c>
       <c r="Q81">
-        <v>76.98</v>
+        <v>122.89</v>
       </c>
       <c r="R81">
-        <v>76.98</v>
+        <v>41.26</v>
       </c>
       <c r="S81">
-        <v>78.63</v>
+        <v>67.27</v>
       </c>
       <c r="T81">
-        <v>75.58</v>
+        <v>55.95</v>
       </c>
       <c r="U81">
-        <v>57.56</v>
+        <v>53.6</v>
       </c>
       <c r="V81">
-        <v>33.72</v>
+        <v>46.25</v>
       </c>
       <c r="W81">
-        <v>24.68</v>
+        <v>39.24</v>
       </c>
       <c r="X81">
-        <v>21.03</v>
+        <v>31.05</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E82" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F82">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G82" t="s">
-        <v>46</v>
+        <v>194</v>
       </c>
       <c r="H82">
-        <v>1194.8</v>
+        <v>1164.66</v>
       </c>
       <c r="I82">
-        <v>910.28</v>
+        <v>1029.78</v>
       </c>
       <c r="J82">
-        <v>284.52</v>
+        <v>134.88</v>
       </c>
       <c r="K82">
         <v>6</v>
       </c>
       <c r="L82">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M82">
-        <v>265.0</v>
+        <v>245.13</v>
       </c>
       <c r="N82">
-        <v>255.0</v>
+        <v>239.58</v>
       </c>
       <c r="O82">
-        <v>155.27</v>
+        <v>204.99</v>
       </c>
       <c r="P82">
-        <v>122.89</v>
+        <v>179.45</v>
       </c>
       <c r="Q82">
-        <v>65.87</v>
+        <v>112.41</v>
       </c>
       <c r="R82">
-        <v>46.25</v>
+        <v>48.22</v>
       </c>
       <c r="S82">
-        <v>88.33</v>
+        <v>36.62</v>
       </c>
       <c r="T82">
-        <v>65.4</v>
+        <v>33.87</v>
       </c>
       <c r="U82">
-        <v>53.6</v>
+        <v>20.31</v>
       </c>
       <c r="V82">
-        <v>42.14</v>
+        <v>16.67</v>
       </c>
       <c r="W82">
-        <v>35.05</v>
+        <v>14.24</v>
+      </c>
+      <c r="X82">
+        <v>13.17</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E83" t="s">
-        <v>131</v>
+        <v>202</v>
       </c>
       <c r="F83">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G83" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="H83">
-        <v>1185.64</v>
+        <v>1164.56</v>
       </c>
       <c r="I83">
-        <v>942.74</v>
+        <v>944.18</v>
       </c>
       <c r="J83">
-        <v>242.9</v>
+        <v>220.38</v>
       </c>
       <c r="K83">
         <v>6</v>
       </c>
       <c r="L83">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M83">
-        <v>226.74</v>
+        <v>256.69</v>
       </c>
       <c r="N83">
-        <v>218.18</v>
+        <v>255.0</v>
       </c>
       <c r="O83">
-        <v>209.74</v>
+        <v>237.44</v>
       </c>
       <c r="P83">
-        <v>122.89</v>
+        <v>80.06</v>
       </c>
       <c r="Q83">
-        <v>104.26</v>
+        <v>73.73</v>
       </c>
       <c r="R83">
-        <v>60.93</v>
+        <v>41.26</v>
       </c>
       <c r="S83">
-        <v>62.23</v>
+        <v>85.56</v>
       </c>
       <c r="T83">
-        <v>51.76</v>
+        <v>85.0</v>
       </c>
       <c r="U83">
-        <v>51.18</v>
+        <v>29.99</v>
       </c>
       <c r="V83">
-        <v>32.42</v>
+        <v>12.2</v>
       </c>
       <c r="W83">
-        <v>27.51</v>
-[...2 lines deleted...]
-        <v>17.8</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E84" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F84">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G84" t="s">
-        <v>202</v>
+        <v>88</v>
       </c>
       <c r="H84">
-        <v>1170.47</v>
+        <v>1151.92</v>
       </c>
       <c r="I84">
-        <v>1047.05</v>
+        <v>903.67</v>
       </c>
       <c r="J84">
-        <v>123.42</v>
+        <v>248.25</v>
       </c>
       <c r="K84">
         <v>6</v>
       </c>
       <c r="L84">
         <v>6</v>
       </c>
       <c r="M84">
-        <v>247.88</v>
+        <v>287.26</v>
       </c>
       <c r="N84">
-        <v>201.82</v>
+        <v>255.0</v>
       </c>
       <c r="O84">
-        <v>181.47</v>
+        <v>131.73</v>
       </c>
       <c r="P84">
-        <v>150.0</v>
+        <v>104.26</v>
       </c>
       <c r="Q84">
-        <v>150.0</v>
+        <v>73.73</v>
       </c>
       <c r="R84">
-        <v>115.88</v>
+        <v>51.69</v>
       </c>
       <c r="S84">
-        <v>42.14</v>
+        <v>111.91</v>
       </c>
       <c r="T84">
-        <v>29.68</v>
+        <v>49.58</v>
       </c>
       <c r="U84">
-        <v>15.42</v>
+        <v>30.46</v>
       </c>
       <c r="V84">
-        <v>14.15</v>
+        <v>29.99</v>
       </c>
       <c r="W84">
-        <v>11.56</v>
+        <v>16.67</v>
       </c>
       <c r="X84">
-        <v>10.47</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C85">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F85">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G85" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H85">
-        <v>1165.74</v>
+        <v>1146.19</v>
       </c>
       <c r="I85">
-        <v>732.59</v>
+        <v>1146.19</v>
       </c>
       <c r="J85">
-        <v>433.15</v>
+        <v>0.0</v>
       </c>
       <c r="K85">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L85">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M85">
-        <v>208.05</v>
+        <v>462.5</v>
       </c>
       <c r="N85">
-        <v>159.73</v>
+        <v>300.0</v>
       </c>
       <c r="O85">
-        <v>155.27</v>
+        <v>256.69</v>
       </c>
       <c r="P85">
-        <v>131.73</v>
+        <v>108.88</v>
       </c>
       <c r="Q85">
-        <v>55.88</v>
-[...20 lines deleted...]
-        <v>28.85</v>
+        <v>18.12</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C86">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E86" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F86">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G86" t="s">
-        <v>207</v>
+        <v>85</v>
       </c>
       <c r="H86">
-        <v>1159.52</v>
+        <v>1144.57</v>
       </c>
       <c r="I86">
-        <v>905.54</v>
+        <v>900.62</v>
       </c>
       <c r="J86">
-        <v>253.98</v>
+        <v>243.95</v>
       </c>
       <c r="K86">
         <v>6</v>
       </c>
       <c r="L86">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M86">
-        <v>210.3</v>
+        <v>265.0</v>
       </c>
       <c r="N86">
-        <v>209.74</v>
+        <v>265.0</v>
       </c>
       <c r="O86">
-        <v>166.44</v>
+        <v>247.88</v>
       </c>
       <c r="P86">
-        <v>123.94</v>
+        <v>70.41</v>
       </c>
       <c r="Q86">
-        <v>105.15</v>
+        <v>39.52</v>
       </c>
       <c r="R86">
-        <v>89.97</v>
+        <v>12.81</v>
       </c>
       <c r="S86">
-        <v>68.01</v>
+        <v>81.71</v>
       </c>
       <c r="T86">
-        <v>67.27</v>
+        <v>75.58</v>
       </c>
       <c r="U86">
-        <v>55.95</v>
+        <v>72.73</v>
       </c>
       <c r="V86">
-        <v>26.57</v>
-[...5 lines deleted...]
-        <v>16.64</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C87">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>209</v>
+        <v>68</v>
       </c>
       <c r="F87">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G87" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="H87">
-        <v>1155.31</v>
+        <v>1138.78</v>
       </c>
       <c r="I87">
-        <v>903.67</v>
+        <v>767.98</v>
       </c>
       <c r="J87">
-        <v>251.64</v>
+        <v>370.8</v>
       </c>
       <c r="K87">
         <v>6</v>
       </c>
       <c r="L87">
         <v>6</v>
       </c>
       <c r="M87">
-        <v>287.26</v>
+        <v>238.46</v>
       </c>
       <c r="N87">
-        <v>255.0</v>
+        <v>179.94</v>
       </c>
       <c r="O87">
-        <v>131.73</v>
+        <v>143.63</v>
       </c>
       <c r="P87">
-        <v>104.26</v>
+        <v>83.22</v>
       </c>
       <c r="Q87">
-        <v>73.73</v>
+        <v>70.6</v>
       </c>
       <c r="R87">
-        <v>51.69</v>
+        <v>52.13</v>
       </c>
       <c r="S87">
-        <v>111.91</v>
+        <v>103.52</v>
       </c>
       <c r="T87">
-        <v>49.58</v>
+        <v>82.63</v>
       </c>
       <c r="U87">
-        <v>30.46</v>
+        <v>78.63</v>
       </c>
       <c r="V87">
-        <v>29.99</v>
+        <v>43.91</v>
       </c>
       <c r="W87">
-        <v>16.67</v>
+        <v>36.45</v>
       </c>
       <c r="X87">
-        <v>13.03</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
         <v>210</v>
       </c>
       <c r="E88" t="s">
         <v>211</v>
       </c>
       <c r="F88">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G88" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="H88">
-        <v>1098.27</v>
+        <v>1130.93</v>
       </c>
       <c r="I88">
-        <v>938.29</v>
+        <v>995.98</v>
       </c>
       <c r="J88">
-        <v>159.98</v>
+        <v>134.95</v>
       </c>
       <c r="K88">
         <v>6</v>
       </c>
       <c r="L88">
         <v>6</v>
       </c>
       <c r="M88">
-        <v>209.74</v>
+        <v>247.88</v>
       </c>
       <c r="N88">
-        <v>166.0</v>
+        <v>201.82</v>
       </c>
       <c r="O88">
-        <v>166.0</v>
+        <v>181.47</v>
       </c>
       <c r="P88">
-        <v>138.75</v>
+        <v>150.0</v>
       </c>
       <c r="Q88">
-        <v>131.38</v>
+        <v>115.88</v>
       </c>
       <c r="R88">
-        <v>126.42</v>
+        <v>98.93</v>
       </c>
       <c r="S88">
-        <v>40.51</v>
+        <v>50.0</v>
       </c>
       <c r="T88">
-        <v>38.98</v>
+        <v>42.14</v>
       </c>
       <c r="U88">
-        <v>26.4</v>
+        <v>15.42</v>
       </c>
       <c r="V88">
-        <v>21.21</v>
+        <v>14.15</v>
       </c>
       <c r="W88">
-        <v>18.58</v>
+        <v>10.47</v>
       </c>
       <c r="X88">
-        <v>14.3</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C89">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F89">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G89" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="H89">
-        <v>1098.13</v>
+        <v>1114.39</v>
       </c>
       <c r="I89">
-        <v>963.25</v>
+        <v>179.94</v>
       </c>
       <c r="J89">
-        <v>134.88</v>
+        <v>934.45</v>
       </c>
       <c r="K89">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L89">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M89">
-        <v>245.13</v>
-[...14 lines deleted...]
-        <v>45.88</v>
+        <v>179.94</v>
       </c>
       <c r="S89">
-        <v>36.62</v>
+        <v>385.42</v>
       </c>
       <c r="T89">
-        <v>33.87</v>
+        <v>285.21</v>
       </c>
       <c r="U89">
-        <v>20.31</v>
-[...8 lines deleted...]
-        <v>13.17</v>
+        <v>263.82</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="C90">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F90">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="G90" t="s">
-        <v>216</v>
+        <v>32</v>
       </c>
       <c r="H90">
-        <v>1079.52</v>
+        <v>1113.96</v>
       </c>
       <c r="I90">
-        <v>926.22</v>
+        <v>955.61</v>
       </c>
       <c r="J90">
-        <v>153.3</v>
+        <v>158.35</v>
       </c>
       <c r="K90">
         <v>6</v>
       </c>
       <c r="L90">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M90">
         <v>277.5</v>
       </c>
       <c r="N90">
-        <v>255.0</v>
+        <v>267.98</v>
       </c>
       <c r="O90">
-        <v>181.47</v>
+        <v>259.0</v>
       </c>
       <c r="P90">
-        <v>159.73</v>
+        <v>105.15</v>
       </c>
       <c r="Q90">
-        <v>27.77</v>
+        <v>36.6</v>
       </c>
       <c r="R90">
-        <v>24.75</v>
+        <v>9.38</v>
       </c>
       <c r="S90">
-        <v>33.05</v>
+        <v>92.5</v>
       </c>
       <c r="T90">
-        <v>31.33</v>
+        <v>36.29</v>
       </c>
       <c r="U90">
-        <v>31.33</v>
+        <v>19.92</v>
       </c>
       <c r="V90">
-        <v>28.73</v>
-[...5 lines deleted...]
-        <v>12.19</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C91">
-        <v>-10</v>
+        <v>-1</v>
       </c>
       <c r="D91" t="s">
         <v>217</v>
       </c>
       <c r="E91" t="s">
         <v>218</v>
       </c>
       <c r="F91">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G91" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="H91">
-        <v>1071.37</v>
+        <v>1108.41</v>
       </c>
       <c r="I91">
-        <v>944.18</v>
+        <v>916.48</v>
       </c>
       <c r="J91">
-        <v>127.19</v>
+        <v>191.93</v>
       </c>
       <c r="K91">
         <v>6</v>
       </c>
       <c r="L91">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M91">
-        <v>256.69</v>
+        <v>209.74</v>
       </c>
       <c r="N91">
-        <v>255.0</v>
+        <v>166.0</v>
       </c>
       <c r="O91">
-        <v>237.44</v>
+        <v>166.0</v>
       </c>
       <c r="P91">
-        <v>80.06</v>
+        <v>131.38</v>
       </c>
       <c r="Q91">
-        <v>73.73</v>
+        <v>126.42</v>
       </c>
       <c r="R91">
-        <v>41.26</v>
+        <v>116.94</v>
       </c>
       <c r="S91">
-        <v>85.0</v>
+        <v>46.25</v>
       </c>
       <c r="T91">
-        <v>29.99</v>
+        <v>40.51</v>
       </c>
       <c r="U91">
-        <v>12.2</v>
+        <v>38.98</v>
+      </c>
+      <c r="V91">
+        <v>26.4</v>
+      </c>
+      <c r="W91">
+        <v>21.21</v>
+      </c>
+      <c r="X91">
+        <v>18.58</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="C92">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D92" t="s">
+        <v>157</v>
+      </c>
+      <c r="E92" t="s">
         <v>219</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H92">
-        <v>1062.76</v>
+        <v>1097.66</v>
       </c>
       <c r="I92">
-        <v>659.59</v>
+        <v>937.87</v>
       </c>
       <c r="J92">
-        <v>403.17</v>
+        <v>159.79</v>
       </c>
       <c r="K92">
         <v>6</v>
       </c>
       <c r="L92">
         <v>6</v>
       </c>
       <c r="M92">
-        <v>160.79</v>
+        <v>219.63</v>
       </c>
       <c r="N92">
-        <v>133.99</v>
+        <v>201.82</v>
       </c>
       <c r="O92">
-        <v>132.86</v>
+        <v>159.73</v>
       </c>
       <c r="P92">
-        <v>122.89</v>
+        <v>147.75</v>
       </c>
       <c r="Q92">
-        <v>83.22</v>
+        <v>108.88</v>
       </c>
       <c r="R92">
-        <v>25.84</v>
+        <v>100.06</v>
       </c>
       <c r="S92">
-        <v>112.86</v>
+        <v>53.24</v>
       </c>
       <c r="T92">
-        <v>82.63</v>
+        <v>38.98</v>
       </c>
       <c r="U92">
-        <v>58.19</v>
+        <v>28.54</v>
       </c>
       <c r="V92">
-        <v>57.32</v>
+        <v>20.7</v>
       </c>
       <c r="W92">
-        <v>47.88</v>
+        <v>11.27</v>
       </c>
       <c r="X92">
-        <v>44.29</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="C93">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D93" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="E93" t="s">
         <v>221</v>
       </c>
       <c r="F93">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G93" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H93">
-        <v>1055.47</v>
+        <v>1083.45</v>
       </c>
       <c r="I93">
-        <v>945.93</v>
+        <v>1046.37</v>
       </c>
       <c r="J93">
-        <v>109.54</v>
+        <v>37.08</v>
       </c>
       <c r="K93">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L93">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M93">
+        <v>366.05</v>
+      </c>
+      <c r="N93">
+        <v>229.29</v>
+      </c>
+      <c r="O93">
         <v>219.63</v>
       </c>
-      <c r="N93">
-[...4 lines deleted...]
-      </c>
       <c r="P93">
-        <v>147.75</v>
+        <v>144.85</v>
       </c>
       <c r="Q93">
-        <v>116.94</v>
-[...2 lines deleted...]
-        <v>100.06</v>
+        <v>86.55</v>
       </c>
       <c r="S93">
-        <v>53.24</v>
-[...8 lines deleted...]
-        <v>7.06</v>
+        <v>37.08</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C94">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
         <v>222</v>
       </c>
       <c r="E94" t="s">
-        <v>223</v>
+        <v>45</v>
       </c>
       <c r="F94">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G94" t="s">
-        <v>224</v>
+        <v>46</v>
       </c>
       <c r="H94">
-        <v>1047.31</v>
+        <v>1077.79</v>
       </c>
       <c r="I94">
-        <v>1021.87</v>
+        <v>1042.59</v>
       </c>
       <c r="J94">
-        <v>25.44</v>
+        <v>35.2</v>
       </c>
       <c r="K94">
         <v>6</v>
       </c>
       <c r="L94">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M94">
-        <v>235.88</v>
+        <v>300.0</v>
       </c>
       <c r="N94">
-        <v>229.29</v>
+        <v>219.63</v>
       </c>
       <c r="O94">
-        <v>166.0</v>
+        <v>171.13</v>
       </c>
       <c r="P94">
-        <v>159.73</v>
+        <v>122.89</v>
       </c>
       <c r="Q94">
-        <v>147.75</v>
+        <v>117.71</v>
       </c>
       <c r="R94">
-        <v>83.22</v>
+        <v>111.23</v>
       </c>
       <c r="S94">
-        <v>25.44</v>
+        <v>17.88</v>
+      </c>
+      <c r="T94">
+        <v>14.26</v>
+      </c>
+      <c r="U94">
+        <v>3.06</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C95">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D95" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E95" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F95">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G95" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H95">
-        <v>1045.29</v>
+        <v>1063.81</v>
       </c>
       <c r="I95">
-        <v>868.13</v>
+        <v>699.77</v>
       </c>
       <c r="J95">
-        <v>177.16</v>
+        <v>364.04</v>
       </c>
       <c r="K95">
         <v>6</v>
       </c>
       <c r="L95">
         <v>6</v>
       </c>
       <c r="M95">
-        <v>277.5</v>
+        <v>237.44</v>
       </c>
       <c r="N95">
-        <v>220.58</v>
+        <v>173.83</v>
       </c>
       <c r="O95">
-        <v>138.75</v>
+        <v>137.57</v>
       </c>
       <c r="P95">
-        <v>97.26</v>
+        <v>79.71</v>
       </c>
       <c r="Q95">
-        <v>80.06</v>
+        <v>48.22</v>
       </c>
       <c r="R95">
-        <v>53.98</v>
+        <v>23.0</v>
       </c>
       <c r="S95">
-        <v>62.91</v>
+        <v>96.57</v>
       </c>
       <c r="T95">
-        <v>39.41</v>
+        <v>79.15</v>
       </c>
       <c r="U95">
-        <v>31.05</v>
+        <v>73.21</v>
       </c>
       <c r="V95">
-        <v>15.42</v>
+        <v>57.94</v>
       </c>
       <c r="W95">
-        <v>15.4</v>
+        <v>29.43</v>
       </c>
       <c r="X95">
-        <v>12.97</v>
+        <v>27.74</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C96">
-        <v>-8</v>
+        <v>-15</v>
       </c>
       <c r="D96" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E96" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F96">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G96" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H96">
-        <v>1032.96</v>
+        <v>1059.8</v>
       </c>
       <c r="I96">
-        <v>765.55</v>
+        <v>690.28</v>
       </c>
       <c r="J96">
-        <v>267.41</v>
+        <v>369.52</v>
       </c>
       <c r="K96">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M96">
-        <v>267.98</v>
+        <v>265.0</v>
       </c>
       <c r="N96">
-        <v>267.98</v>
+        <v>155.27</v>
       </c>
       <c r="O96">
-        <v>212.09</v>
+        <v>122.89</v>
       </c>
       <c r="P96">
-        <v>17.5</v>
+        <v>65.87</v>
+      </c>
+      <c r="Q96">
+        <v>46.25</v>
+      </c>
+      <c r="R96">
+        <v>35.0</v>
       </c>
       <c r="S96">
-        <v>104.4</v>
+        <v>88.33</v>
       </c>
       <c r="T96">
-        <v>73.21</v>
+        <v>85.0</v>
       </c>
       <c r="U96">
-        <v>60.49</v>
+        <v>65.4</v>
       </c>
       <c r="V96">
-        <v>24.32</v>
+        <v>53.6</v>
       </c>
       <c r="W96">
-        <v>4.99</v>
+        <v>42.14</v>
+      </c>
+      <c r="X96">
+        <v>35.05</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C97">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D97" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E97" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F97">
         <v>1995</v>
       </c>
       <c r="G97" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="H97">
-        <v>1028.02</v>
+        <v>1045.64</v>
       </c>
       <c r="I97">
-        <v>868.54</v>
+        <v>498.68</v>
       </c>
       <c r="J97">
-        <v>159.48</v>
+        <v>546.96</v>
       </c>
       <c r="K97">
         <v>6</v>
       </c>
       <c r="L97">
         <v>6</v>
       </c>
       <c r="M97">
-        <v>239.58</v>
+        <v>181.47</v>
       </c>
       <c r="N97">
-        <v>196.19</v>
+        <v>89.21</v>
       </c>
       <c r="O97">
-        <v>148.73</v>
+        <v>82.52</v>
       </c>
       <c r="P97">
-        <v>104.26</v>
+        <v>68.5</v>
       </c>
       <c r="Q97">
-        <v>97.26</v>
+        <v>44.6</v>
       </c>
       <c r="R97">
-        <v>82.52</v>
+        <v>32.38</v>
       </c>
       <c r="S97">
-        <v>57.32</v>
+        <v>192.396</v>
       </c>
       <c r="T97">
-        <v>32.42</v>
+        <v>122.02</v>
       </c>
       <c r="U97">
-        <v>23.53</v>
+        <v>104.4</v>
       </c>
       <c r="V97">
-        <v>20.31</v>
+        <v>65.4</v>
       </c>
       <c r="W97">
-        <v>14.58</v>
+        <v>42.6</v>
       </c>
       <c r="X97">
-        <v>11.32</v>
+        <v>20.14</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C98">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D98" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E98" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F98">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G98" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="H98">
-        <v>1026.9</v>
+        <v>1028.02</v>
       </c>
       <c r="I98">
-        <v>699.77</v>
+        <v>868.54</v>
       </c>
       <c r="J98">
-        <v>327.13</v>
+        <v>159.48</v>
       </c>
       <c r="K98">
         <v>6</v>
       </c>
       <c r="L98">
         <v>6</v>
       </c>
       <c r="M98">
-        <v>237.44</v>
+        <v>239.58</v>
       </c>
       <c r="N98">
-        <v>173.83</v>
+        <v>196.19</v>
       </c>
       <c r="O98">
-        <v>137.57</v>
+        <v>148.73</v>
       </c>
       <c r="P98">
-        <v>79.71</v>
+        <v>104.26</v>
       </c>
       <c r="Q98">
-        <v>48.22</v>
+        <v>97.26</v>
       </c>
       <c r="R98">
-        <v>23.0</v>
+        <v>82.52</v>
       </c>
       <c r="S98">
-        <v>96.57</v>
+        <v>57.32</v>
       </c>
       <c r="T98">
-        <v>79.15</v>
+        <v>32.42</v>
       </c>
       <c r="U98">
-        <v>73.21</v>
+        <v>23.53</v>
       </c>
       <c r="V98">
-        <v>29.43</v>
+        <v>20.31</v>
       </c>
       <c r="W98">
-        <v>27.74</v>
+        <v>14.58</v>
       </c>
       <c r="X98">
-        <v>21.03</v>
+        <v>11.32</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C99">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D99" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="E99" t="s">
-        <v>133</v>
+        <v>231</v>
       </c>
       <c r="F99">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G99" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="H99">
-        <v>1021.49</v>
+        <v>1019.16</v>
       </c>
       <c r="I99">
-        <v>878.23</v>
+        <v>938.39</v>
       </c>
       <c r="J99">
-        <v>143.26</v>
+        <v>80.77</v>
       </c>
       <c r="K99">
         <v>6</v>
       </c>
       <c r="L99">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M99">
-        <v>203.16</v>
+        <v>235.88</v>
       </c>
       <c r="N99">
-        <v>203.16</v>
+        <v>229.29</v>
       </c>
       <c r="O99">
-        <v>183.02</v>
+        <v>159.73</v>
       </c>
       <c r="P99">
-        <v>148.73</v>
+        <v>147.75</v>
       </c>
       <c r="Q99">
-        <v>86.18</v>
+        <v>83.22</v>
       </c>
       <c r="R99">
-        <v>53.98</v>
+        <v>82.52</v>
       </c>
       <c r="S99">
-        <v>38.82</v>
+        <v>55.33</v>
       </c>
       <c r="T99">
-        <v>35.05</v>
-[...8 lines deleted...]
-        <v>4.09</v>
+        <v>25.44</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C100">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D100" t="s">
         <v>233</v>
       </c>
       <c r="E100" t="s">
         <v>234</v>
       </c>
       <c r="F100">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G100" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="H100">
-        <v>1020.58</v>
+        <v>1016.96</v>
       </c>
       <c r="I100">
-        <v>812.15</v>
+        <v>919.84</v>
       </c>
       <c r="J100">
-        <v>208.43</v>
+        <v>97.12</v>
       </c>
       <c r="K100">
         <v>6</v>
       </c>
       <c r="L100">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M100">
-        <v>301.3</v>
+        <v>256.69</v>
       </c>
       <c r="N100">
-        <v>210.3</v>
+        <v>219.63</v>
       </c>
       <c r="O100">
-        <v>167.86</v>
+        <v>160.79</v>
       </c>
       <c r="P100">
-        <v>49.93</v>
+        <v>158.29</v>
       </c>
       <c r="Q100">
-        <v>44.6</v>
+        <v>93.16</v>
       </c>
       <c r="R100">
-        <v>38.16</v>
+        <v>31.28</v>
       </c>
       <c r="S100">
-        <v>53.02</v>
+        <v>57.04</v>
       </c>
       <c r="T100">
-        <v>51.76</v>
-[...11 lines deleted...]
-        <v>15.42</v>
+        <v>40.08</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="C101">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="D101" t="s">
+        <v>30</v>
+      </c>
+      <c r="E101" t="s">
         <v>235</v>
       </c>
-      <c r="E101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G101" t="s">
-        <v>35</v>
+        <v>194</v>
       </c>
       <c r="H101">
-        <v>1016.96</v>
+        <v>1014.46</v>
       </c>
       <c r="I101">
-        <v>919.84</v>
+        <v>663.5</v>
       </c>
       <c r="J101">
-        <v>97.12</v>
+        <v>350.96</v>
       </c>
       <c r="K101">
+        <v>5</v>
+      </c>
+      <c r="L101">
         <v>6</v>
       </c>
-      <c r="L101">
-[...1 lines deleted...]
-      </c>
       <c r="M101">
-        <v>256.69</v>
+        <v>265.0</v>
       </c>
       <c r="N101">
-        <v>219.63</v>
+        <v>226.74</v>
       </c>
       <c r="O101">
-        <v>160.79</v>
+        <v>127.26</v>
       </c>
       <c r="P101">
-        <v>158.29</v>
+        <v>32.65</v>
       </c>
       <c r="Q101">
-        <v>93.16</v>
-[...2 lines deleted...]
-        <v>31.28</v>
+        <v>11.85</v>
       </c>
       <c r="S101">
-        <v>57.04</v>
+        <v>76.43</v>
       </c>
       <c r="T101">
-        <v>40.08</v>
+        <v>76.43</v>
+      </c>
+      <c r="U101">
+        <v>57.94</v>
+      </c>
+      <c r="V101">
+        <v>53.83</v>
+      </c>
+      <c r="W101">
+        <v>52.76</v>
+      </c>
+      <c r="X101">
+        <v>33.57</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C102">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D102" t="s">
+        <v>236</v>
+      </c>
+      <c r="E102" t="s">
         <v>237</v>
       </c>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G102" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H102">
-        <v>1010.28</v>
+        <v>1008.64</v>
       </c>
       <c r="I102">
-        <v>993.89</v>
+        <v>765.55</v>
       </c>
       <c r="J102">
-        <v>16.39</v>
+        <v>243.09</v>
       </c>
       <c r="K102">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L102">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M102">
-        <v>277.5</v>
+        <v>267.98</v>
       </c>
       <c r="N102">
-        <v>277.5</v>
+        <v>267.98</v>
       </c>
       <c r="O102">
-        <v>200.0</v>
+        <v>212.09</v>
       </c>
       <c r="P102">
-        <v>138.17</v>
-[...2 lines deleted...]
-        <v>100.72</v>
+        <v>17.5</v>
       </c>
       <c r="S102">
-        <v>16.39</v>
+        <v>104.4</v>
+      </c>
+      <c r="T102">
+        <v>73.21</v>
+      </c>
+      <c r="U102">
+        <v>60.49</v>
+      </c>
+      <c r="V102">
+        <v>4.99</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C103">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="D103" t="s">
+        <v>238</v>
+      </c>
+      <c r="E103" t="s">
         <v>239</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G103" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="H103">
-        <v>1006.22</v>
+        <v>1005.97</v>
       </c>
       <c r="I103">
-        <v>810.62</v>
+        <v>809.36</v>
       </c>
       <c r="J103">
-        <v>195.6</v>
+        <v>196.61</v>
       </c>
       <c r="K103">
         <v>6</v>
       </c>
       <c r="L103">
         <v>6</v>
       </c>
       <c r="M103">
-        <v>203.16</v>
+        <v>277.5</v>
       </c>
       <c r="N103">
-        <v>156.6</v>
+        <v>220.58</v>
       </c>
       <c r="O103">
-        <v>137.57</v>
+        <v>138.75</v>
       </c>
       <c r="P103">
-        <v>132.86</v>
+        <v>80.06</v>
       </c>
       <c r="Q103">
-        <v>100.72</v>
+        <v>53.98</v>
       </c>
       <c r="R103">
-        <v>79.71</v>
+        <v>38.49</v>
       </c>
       <c r="S103">
-        <v>62.64</v>
+        <v>62.91</v>
       </c>
       <c r="T103">
-        <v>55.95</v>
+        <v>39.41</v>
       </c>
       <c r="U103">
-        <v>33.57</v>
+        <v>32.42</v>
       </c>
       <c r="V103">
-        <v>19.93</v>
+        <v>31.05</v>
       </c>
       <c r="W103">
-        <v>14.59</v>
+        <v>15.42</v>
       </c>
       <c r="X103">
-        <v>8.92</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C104">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D104" t="s">
+        <v>240</v>
+      </c>
+      <c r="E104" t="s">
         <v>241</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G104" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H104">
-        <v>1002.83</v>
+        <v>1002.87</v>
       </c>
       <c r="I104">
-        <v>634.36</v>
+        <v>577.32</v>
       </c>
       <c r="J104">
-        <v>368.47</v>
+        <v>425.55</v>
       </c>
       <c r="K104">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L104">
         <v>6</v>
       </c>
       <c r="M104">
-        <v>187.92</v>
+        <v>208.05</v>
       </c>
       <c r="N104">
-        <v>122.89</v>
+        <v>159.73</v>
       </c>
       <c r="O104">
-        <v>117.71</v>
+        <v>131.73</v>
       </c>
       <c r="P104">
-        <v>89.97</v>
+        <v>55.88</v>
       </c>
       <c r="Q104">
-        <v>83.22</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>21.93</v>
       </c>
       <c r="S104">
-        <v>100.0</v>
+        <v>130.79</v>
       </c>
       <c r="T104">
-        <v>85.93</v>
+        <v>85.0</v>
       </c>
       <c r="U104">
-        <v>79.15</v>
+        <v>65.4</v>
       </c>
       <c r="V104">
-        <v>45.37</v>
+        <v>63.75</v>
       </c>
       <c r="W104">
-        <v>42.6</v>
+        <v>51.76</v>
       </c>
       <c r="X104">
-        <v>15.42</v>
+        <v>28.85</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="C105">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
+        <v>242</v>
+      </c>
+      <c r="E105" t="s">
         <v>243</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G105" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="H105">
-        <v>997.28</v>
+        <v>993.62</v>
       </c>
       <c r="I105">
-        <v>900.05</v>
+        <v>883.07</v>
       </c>
       <c r="J105">
-        <v>97.23</v>
+        <v>110.55</v>
       </c>
       <c r="K105">
         <v>6</v>
       </c>
       <c r="L105">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M105">
-        <v>277.5</v>
+        <v>219.63</v>
       </c>
       <c r="N105">
-        <v>187.92</v>
+        <v>173.83</v>
       </c>
       <c r="O105">
-        <v>173.83</v>
+        <v>160.79</v>
       </c>
       <c r="P105">
-        <v>117.71</v>
+        <v>148.73</v>
       </c>
       <c r="Q105">
-        <v>93.16</v>
+        <v>108.88</v>
       </c>
       <c r="R105">
-        <v>49.93</v>
+        <v>71.21</v>
       </c>
       <c r="S105">
-        <v>73.21</v>
+        <v>33.57</v>
       </c>
       <c r="T105">
-        <v>21.03</v>
+        <v>33.35</v>
       </c>
       <c r="U105">
-        <v>2.99</v>
+        <v>17.99</v>
+      </c>
+      <c r="V105">
+        <v>13.87</v>
+      </c>
+      <c r="W105">
+        <v>11.77</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="C106">
-        <v>-7</v>
+        <v>18</v>
       </c>
       <c r="D106" t="s">
+        <v>244</v>
+      </c>
+      <c r="E106" t="s">
         <v>245</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G106" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H106">
-        <v>992.17</v>
+        <v>992.93</v>
       </c>
       <c r="I106">
-        <v>725.74</v>
+        <v>823.96</v>
       </c>
       <c r="J106">
-        <v>266.43</v>
+        <v>168.97</v>
       </c>
       <c r="K106">
         <v>6</v>
       </c>
       <c r="L106">
         <v>6</v>
       </c>
       <c r="M106">
-        <v>159.73</v>
+        <v>203.16</v>
       </c>
       <c r="N106">
-        <v>159.73</v>
+        <v>187.92</v>
       </c>
       <c r="O106">
-        <v>136.67</v>
+        <v>160.79</v>
       </c>
       <c r="P106">
-        <v>97.26</v>
+        <v>127.81</v>
       </c>
       <c r="Q106">
-        <v>93.16</v>
+        <v>98.09</v>
       </c>
       <c r="R106">
-        <v>79.19</v>
+        <v>46.19</v>
       </c>
       <c r="S106">
-        <v>89.33</v>
+        <v>57.94</v>
       </c>
       <c r="T106">
-        <v>67.27</v>
+        <v>36.45</v>
       </c>
       <c r="U106">
-        <v>56.69</v>
+        <v>33.57</v>
       </c>
       <c r="V106">
-        <v>30.85</v>
+        <v>16.67</v>
       </c>
       <c r="W106">
-        <v>13.29</v>
+        <v>15.42</v>
       </c>
       <c r="X106">
-        <v>9.0</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C107">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D107" t="s">
+        <v>246</v>
+      </c>
+      <c r="E107" t="s">
         <v>247</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G107" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="H107">
-        <v>941.77</v>
+        <v>992.17</v>
       </c>
       <c r="I107">
-        <v>766.72</v>
+        <v>725.74</v>
       </c>
       <c r="J107">
-        <v>175.05</v>
+        <v>266.43</v>
       </c>
       <c r="K107">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L107">
         <v>6</v>
       </c>
       <c r="M107">
-        <v>277.5</v>
+        <v>159.73</v>
       </c>
       <c r="N107">
-        <v>237.44</v>
+        <v>159.73</v>
       </c>
       <c r="O107">
-        <v>237.44</v>
+        <v>136.67</v>
       </c>
       <c r="P107">
-        <v>14.34</v>
+        <v>97.26</v>
+      </c>
+      <c r="Q107">
+        <v>93.16</v>
+      </c>
+      <c r="R107">
+        <v>79.19</v>
       </c>
       <c r="S107">
-        <v>49.58</v>
+        <v>89.33</v>
       </c>
       <c r="T107">
-        <v>45.86</v>
+        <v>67.27</v>
       </c>
       <c r="U107">
-        <v>37.18</v>
+        <v>56.69</v>
       </c>
       <c r="V107">
-        <v>27.22</v>
+        <v>30.85</v>
       </c>
       <c r="W107">
-        <v>10.43</v>
+        <v>13.29</v>
       </c>
       <c r="X107">
-        <v>4.78</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C108">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D108" t="s">
+        <v>248</v>
+      </c>
+      <c r="E108" t="s">
         <v>249</v>
       </c>
-      <c r="E108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G108" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="H108">
-        <v>938.6</v>
+        <v>983.1</v>
       </c>
       <c r="I108">
-        <v>901.52</v>
+        <v>814.46</v>
       </c>
       <c r="J108">
-        <v>37.08</v>
+        <v>168.64</v>
       </c>
       <c r="K108">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L108">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M108">
-        <v>366.05</v>
+        <v>301.3</v>
       </c>
       <c r="N108">
-        <v>229.29</v>
+        <v>210.3</v>
       </c>
       <c r="O108">
-        <v>219.63</v>
+        <v>167.86</v>
       </c>
       <c r="P108">
-        <v>86.55</v>
+        <v>49.93</v>
+      </c>
+      <c r="Q108">
+        <v>44.6</v>
+      </c>
+      <c r="R108">
+        <v>40.47</v>
       </c>
       <c r="S108">
-        <v>37.08</v>
+        <v>51.76</v>
+      </c>
+      <c r="T108">
+        <v>35.05</v>
+      </c>
+      <c r="U108">
+        <v>27.74</v>
+      </c>
+      <c r="V108">
+        <v>25.44</v>
+      </c>
+      <c r="W108">
+        <v>15.42</v>
+      </c>
+      <c r="X108">
+        <v>13.23</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C109">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D109" t="s">
-        <v>251</v>
+        <v>157</v>
       </c>
       <c r="E109" t="s">
-        <v>252</v>
+        <v>137</v>
       </c>
       <c r="F109">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G109" t="s">
-        <v>202</v>
+        <v>40</v>
       </c>
       <c r="H109">
-        <v>934.97</v>
+        <v>982.67</v>
       </c>
       <c r="I109">
-        <v>670.26</v>
+        <v>878.23</v>
       </c>
       <c r="J109">
-        <v>264.71</v>
+        <v>104.44</v>
       </c>
       <c r="K109">
         <v>6</v>
       </c>
       <c r="L109">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M109">
-        <v>153.55</v>
+        <v>203.16</v>
       </c>
       <c r="N109">
-        <v>147.75</v>
+        <v>203.16</v>
       </c>
       <c r="O109">
-        <v>122.89</v>
+        <v>183.02</v>
       </c>
       <c r="P109">
-        <v>116.94</v>
+        <v>148.73</v>
       </c>
       <c r="Q109">
-        <v>68.2</v>
+        <v>86.18</v>
       </c>
       <c r="R109">
-        <v>60.93</v>
+        <v>53.98</v>
       </c>
       <c r="S109">
-        <v>122.02</v>
+        <v>35.05</v>
       </c>
       <c r="T109">
-        <v>89.33</v>
+        <v>35.05</v>
       </c>
       <c r="U109">
-        <v>35.91</v>
+        <v>30.25</v>
       </c>
       <c r="V109">
-        <v>12.72</v>
-[...2 lines deleted...]
-        <v>4.73</v>
+        <v>4.09</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C110">
-        <v>-5</v>
+        <v>-19</v>
       </c>
       <c r="D110" t="s">
-        <v>69</v>
+        <v>250</v>
       </c>
       <c r="E110" t="s">
-        <v>253</v>
+        <v>121</v>
       </c>
       <c r="F110">
         <v>1998</v>
       </c>
       <c r="G110" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H110">
-        <v>933.17</v>
+        <v>969.51</v>
       </c>
       <c r="I110">
-        <v>851.21</v>
+        <v>655.9</v>
       </c>
       <c r="J110">
-        <v>81.96</v>
+        <v>313.61</v>
       </c>
       <c r="K110">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L110">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M110">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="N110">
-        <v>235.88</v>
+        <v>209.74</v>
       </c>
       <c r="O110">
-        <v>201.82</v>
+        <v>60.93</v>
       </c>
       <c r="P110">
-        <v>117.71</v>
+        <v>56.36</v>
       </c>
       <c r="Q110">
-        <v>58.36</v>
+        <v>52.13</v>
+      </c>
+      <c r="R110">
+        <v>50.0</v>
       </c>
       <c r="S110">
-        <v>67.72</v>
+        <v>72.73</v>
       </c>
       <c r="T110">
-        <v>14.24</v>
+        <v>62.23</v>
+      </c>
+      <c r="U110">
+        <v>51.76</v>
+      </c>
+      <c r="V110">
+        <v>51.18</v>
+      </c>
+      <c r="W110">
+        <v>40.96</v>
+      </c>
+      <c r="X110">
+        <v>34.75</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C111">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="D111" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E111" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F111">
         <v>2005</v>
       </c>
       <c r="G111" t="s">
-        <v>256</v>
+        <v>29</v>
       </c>
       <c r="H111">
-        <v>919.66</v>
+        <v>963.99</v>
       </c>
       <c r="I111">
-        <v>868.68</v>
+        <v>850.12</v>
       </c>
       <c r="J111">
-        <v>50.98</v>
+        <v>113.87</v>
       </c>
       <c r="K111">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L111">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M111">
-        <v>204.99</v>
+        <v>277.5</v>
       </c>
       <c r="N111">
-        <v>153.55</v>
+        <v>187.92</v>
       </c>
       <c r="O111">
-        <v>128.4</v>
+        <v>173.83</v>
       </c>
       <c r="P111">
-        <v>128.4</v>
+        <v>117.71</v>
       </c>
       <c r="Q111">
-        <v>128.34</v>
-[...2 lines deleted...]
-        <v>125.0</v>
+        <v>93.16</v>
       </c>
       <c r="S111">
-        <v>41.67</v>
+        <v>73.21</v>
       </c>
       <c r="T111">
-        <v>9.31</v>
+        <v>21.03</v>
+      </c>
+      <c r="U111">
+        <v>16.64</v>
+      </c>
+      <c r="V111">
+        <v>2.99</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C112">
-        <v>-16</v>
+        <v>-2</v>
       </c>
       <c r="D112" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E112" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="F112">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G112" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H112">
-        <v>917.04</v>
+        <v>960.45</v>
       </c>
       <c r="I112">
-        <v>663.68</v>
+        <v>634.36</v>
       </c>
       <c r="J112">
-        <v>253.36</v>
+        <v>326.09</v>
       </c>
       <c r="K112">
         <v>6</v>
       </c>
       <c r="L112">
         <v>6</v>
       </c>
       <c r="M112">
-        <v>155.27</v>
+        <v>187.92</v>
       </c>
       <c r="N112">
-        <v>148.73</v>
+        <v>122.89</v>
       </c>
       <c r="O112">
         <v>117.71</v>
       </c>
       <c r="P112">
-        <v>105.15</v>
+        <v>89.97</v>
       </c>
       <c r="Q112">
-        <v>73.73</v>
+        <v>83.22</v>
       </c>
       <c r="R112">
-        <v>63.09</v>
+        <v>32.65</v>
       </c>
       <c r="S112">
-        <v>60.49</v>
+        <v>100.0</v>
       </c>
       <c r="T112">
-        <v>42.14</v>
+        <v>85.93</v>
       </c>
       <c r="U112">
-        <v>42.14</v>
+        <v>79.15</v>
       </c>
       <c r="V112">
-        <v>41.97</v>
+        <v>42.6</v>
       </c>
       <c r="W112">
-        <v>40.96</v>
+        <v>15.42</v>
       </c>
       <c r="X112">
-        <v>25.66</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="C113">
-        <v>-11</v>
+        <v>-2</v>
       </c>
       <c r="D113" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E113" t="s">
-        <v>45</v>
+        <v>256</v>
       </c>
       <c r="F113">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G113" t="s">
-        <v>46</v>
+        <v>212</v>
       </c>
       <c r="H113">
-        <v>906.66</v>
+        <v>935.23</v>
       </c>
       <c r="I113">
-        <v>871.46</v>
+        <v>670.26</v>
       </c>
       <c r="J113">
-        <v>35.2</v>
+        <v>264.97</v>
       </c>
       <c r="K113">
+        <v>6</v>
+      </c>
+      <c r="L113">
         <v>5</v>
       </c>
-      <c r="L113">
-[...1 lines deleted...]
-      </c>
       <c r="M113">
-        <v>300.0</v>
+        <v>153.55</v>
       </c>
       <c r="N113">
-        <v>219.63</v>
+        <v>147.75</v>
       </c>
       <c r="O113">
         <v>122.89</v>
       </c>
       <c r="P113">
-        <v>117.71</v>
+        <v>116.94</v>
       </c>
       <c r="Q113">
-        <v>111.23</v>
+        <v>68.2</v>
+      </c>
+      <c r="R113">
+        <v>60.93</v>
       </c>
       <c r="S113">
-        <v>17.88</v>
+        <v>122.02</v>
       </c>
       <c r="T113">
-        <v>14.26</v>
+        <v>89.33</v>
       </c>
       <c r="U113">
-        <v>3.06</v>
+        <v>35.91</v>
+      </c>
+      <c r="V113">
+        <v>12.72</v>
+      </c>
+      <c r="W113">
+        <v>4.99</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C114">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D114" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="E114" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F114">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G114" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H114">
-        <v>893.33</v>
+        <v>933.17</v>
       </c>
       <c r="I114">
-        <v>732.31</v>
+        <v>851.21</v>
       </c>
       <c r="J114">
-        <v>161.02</v>
+        <v>81.96</v>
       </c>
       <c r="K114">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L114">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M114">
-        <v>300.0</v>
+        <v>237.44</v>
       </c>
       <c r="N114">
-        <v>256.69</v>
+        <v>235.88</v>
       </c>
       <c r="O114">
-        <v>127.81</v>
+        <v>201.82</v>
       </c>
       <c r="P114">
-        <v>47.81</v>
+        <v>117.71</v>
+      </c>
+      <c r="Q114">
+        <v>58.36</v>
       </c>
       <c r="S114">
-        <v>85.56</v>
+        <v>67.72</v>
       </c>
       <c r="T114">
-        <v>35.91</v>
-[...5 lines deleted...]
-        <v>13.49</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C115">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D115" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E115" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F115">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G115" t="s">
-        <v>124</v>
+        <v>260</v>
       </c>
       <c r="H115">
-        <v>892.77</v>
+        <v>920.23</v>
       </c>
       <c r="I115">
-        <v>800.21</v>
+        <v>694.12</v>
       </c>
       <c r="J115">
-        <v>92.56</v>
+        <v>226.11</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="L115">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M115">
-        <v>219.63</v>
+        <v>277.5</v>
       </c>
       <c r="N115">
-        <v>173.83</v>
+        <v>181.47</v>
       </c>
       <c r="O115">
-        <v>160.79</v>
+        <v>159.73</v>
       </c>
       <c r="P115">
-        <v>108.88</v>
+        <v>27.77</v>
       </c>
       <c r="Q115">
-        <v>71.21</v>
+        <v>24.75</v>
       </c>
       <c r="R115">
-        <v>65.87</v>
+        <v>22.9</v>
       </c>
       <c r="S115">
-        <v>33.57</v>
+        <v>85.0</v>
       </c>
       <c r="T115">
-        <v>33.35</v>
+        <v>33.05</v>
       </c>
       <c r="U115">
-        <v>13.87</v>
+        <v>31.33</v>
       </c>
       <c r="V115">
-        <v>11.77</v>
+        <v>31.33</v>
+      </c>
+      <c r="W115">
+        <v>28.73</v>
+      </c>
+      <c r="X115">
+        <v>16.67</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C116">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D116" t="s">
+        <v>261</v>
+      </c>
+      <c r="E116" t="s">
+        <v>262</v>
+      </c>
+      <c r="F116">
+        <v>2005</v>
+      </c>
+      <c r="G116" t="s">
         <v>263</v>
       </c>
-      <c r="E116" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H116">
-        <v>891.23</v>
+        <v>919.66</v>
       </c>
       <c r="I116">
-        <v>599.58</v>
+        <v>868.68</v>
       </c>
       <c r="J116">
-        <v>291.65</v>
+        <v>50.98</v>
       </c>
       <c r="K116">
         <v>6</v>
       </c>
       <c r="L116">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M116">
-        <v>247.88</v>
+        <v>204.99</v>
       </c>
       <c r="N116">
-        <v>143.63</v>
+        <v>153.55</v>
       </c>
       <c r="O116">
-        <v>83.93</v>
+        <v>128.4</v>
       </c>
       <c r="P116">
-        <v>68.2</v>
+        <v>128.4</v>
       </c>
       <c r="Q116">
-        <v>33.96</v>
+        <v>128.34</v>
       </c>
       <c r="R116">
-        <v>21.98</v>
+        <v>125.0</v>
       </c>
       <c r="S116">
-        <v>131.91</v>
+        <v>41.67</v>
       </c>
       <c r="T116">
-        <v>75.0</v>
-[...8 lines deleted...]
-        <v>12.19</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C117">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D117" t="s">
+        <v>264</v>
+      </c>
+      <c r="E117" t="s">
         <v>265</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G117" t="s">
         <v>43</v>
       </c>
       <c r="H117">
-        <v>889.05</v>
+        <v>914.55</v>
       </c>
       <c r="I117">
-        <v>811.31</v>
+        <v>766.72</v>
       </c>
       <c r="J117">
-        <v>77.74</v>
+        <v>147.83</v>
       </c>
       <c r="K117">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L117">
         <v>5</v>
       </c>
       <c r="M117">
-        <v>229.29</v>
+        <v>277.5</v>
       </c>
       <c r="N117">
-        <v>212.09</v>
+        <v>237.44</v>
       </c>
       <c r="O117">
-        <v>196.19</v>
+        <v>237.44</v>
       </c>
       <c r="P117">
-        <v>113.67</v>
-[...5 lines deleted...]
-        <v>11.85</v>
+        <v>14.34</v>
       </c>
       <c r="S117">
-        <v>32.42</v>
+        <v>49.58</v>
       </c>
       <c r="T117">
-        <v>14.24</v>
+        <v>45.86</v>
       </c>
       <c r="U117">
-        <v>13.19</v>
+        <v>37.18</v>
       </c>
       <c r="V117">
-        <v>10.07</v>
+        <v>10.43</v>
       </c>
       <c r="W117">
-        <v>7.82</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C118">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D118" t="s">
+        <v>266</v>
+      </c>
+      <c r="E118" t="s">
         <v>267</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G118" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H118">
-        <v>864.17</v>
+        <v>891.23</v>
       </c>
       <c r="I118">
-        <v>317.21</v>
+        <v>599.58</v>
       </c>
       <c r="J118">
-        <v>546.96</v>
+        <v>291.65</v>
       </c>
       <c r="K118">
+        <v>6</v>
+      </c>
+      <c r="L118">
         <v>5</v>
       </c>
-      <c r="L118">
-[...1 lines deleted...]
-      </c>
       <c r="M118">
-        <v>89.21</v>
+        <v>247.88</v>
       </c>
       <c r="N118">
-        <v>82.52</v>
+        <v>143.63</v>
       </c>
       <c r="O118">
-        <v>68.5</v>
+        <v>83.93</v>
       </c>
       <c r="P118">
-        <v>44.6</v>
+        <v>68.2</v>
       </c>
       <c r="Q118">
-        <v>32.38</v>
+        <v>33.96</v>
+      </c>
+      <c r="R118">
+        <v>21.98</v>
       </c>
       <c r="S118">
-        <v>192.396</v>
+        <v>131.91</v>
       </c>
       <c r="T118">
-        <v>122.02</v>
+        <v>75.0</v>
       </c>
       <c r="U118">
-        <v>104.4</v>
+        <v>45.86</v>
       </c>
       <c r="V118">
-        <v>65.4</v>
+        <v>26.69</v>
       </c>
       <c r="W118">
-        <v>42.6</v>
-[...2 lines deleted...]
-        <v>20.14</v>
+        <v>12.19</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C119">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D119" t="s">
+        <v>268</v>
+      </c>
+      <c r="E119" t="s">
         <v>269</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="H119">
-        <v>828.92</v>
+        <v>891.17</v>
       </c>
       <c r="I119">
-        <v>659.95</v>
+        <v>757.65</v>
       </c>
       <c r="J119">
-        <v>168.97</v>
+        <v>133.52</v>
       </c>
       <c r="K119">
         <v>6</v>
       </c>
       <c r="L119">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M119">
-        <v>203.16</v>
+        <v>256.69</v>
       </c>
       <c r="N119">
-        <v>160.79</v>
+        <v>219.63</v>
       </c>
       <c r="O119">
-        <v>127.81</v>
+        <v>109.35</v>
       </c>
       <c r="P119">
-        <v>98.09</v>
+        <v>97.26</v>
       </c>
       <c r="Q119">
-        <v>46.19</v>
+        <v>38.16</v>
       </c>
       <c r="R119">
-        <v>23.91</v>
+        <v>36.56</v>
       </c>
       <c r="S119">
         <v>57.94</v>
       </c>
       <c r="T119">
-        <v>36.45</v>
+        <v>47.88</v>
       </c>
       <c r="U119">
-        <v>33.57</v>
+        <v>19.45</v>
       </c>
       <c r="V119">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>8.92</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>158</v>
+        <v>118</v>
       </c>
       <c r="C120">
-        <v>39</v>
+        <v>-1</v>
       </c>
       <c r="D120" t="s">
+        <v>270</v>
+      </c>
+      <c r="E120" t="s">
         <v>271</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G120" t="s">
-        <v>273</v>
+        <v>32</v>
       </c>
       <c r="H120">
-        <v>826.44</v>
+        <v>886.95</v>
       </c>
       <c r="I120">
-        <v>629.26</v>
+        <v>636.32</v>
       </c>
       <c r="J120">
-        <v>197.18</v>
+        <v>250.63</v>
       </c>
       <c r="K120">
         <v>6</v>
       </c>
       <c r="L120">
         <v>6</v>
       </c>
       <c r="M120">
-        <v>235.88</v>
+        <v>155.27</v>
       </c>
       <c r="N120">
-        <v>203.16</v>
+        <v>148.73</v>
       </c>
       <c r="O120">
-        <v>127.26</v>
+        <v>105.15</v>
       </c>
       <c r="P120">
-        <v>26.88</v>
+        <v>79.71</v>
       </c>
       <c r="Q120">
-        <v>22.11</v>
+        <v>73.73</v>
       </c>
       <c r="R120">
-        <v>13.97</v>
+        <v>73.73</v>
       </c>
       <c r="S120">
-        <v>73.21</v>
+        <v>60.49</v>
       </c>
       <c r="T120">
-        <v>45.86</v>
+        <v>42.14</v>
       </c>
       <c r="U120">
-        <v>23.74</v>
+        <v>42.14</v>
       </c>
       <c r="V120">
-        <v>21.03</v>
+        <v>40.96</v>
       </c>
       <c r="W120">
-        <v>16.67</v>
+        <v>39.24</v>
       </c>
       <c r="X120">
-        <v>16.67</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>119</v>
       </c>
       <c r="C121">
         <v>-1</v>
       </c>
       <c r="D121" t="s">
+        <v>272</v>
+      </c>
+      <c r="E121" t="s">
+        <v>273</v>
+      </c>
+      <c r="F121">
+        <v>2002</v>
+      </c>
+      <c r="G121" t="s">
         <v>274</v>
       </c>
-      <c r="E121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H121">
-        <v>825.56</v>
+        <v>862.47</v>
       </c>
       <c r="I121">
-        <v>739.45</v>
+        <v>665.29</v>
       </c>
       <c r="J121">
-        <v>86.11</v>
+        <v>197.18</v>
       </c>
       <c r="K121">
         <v>6</v>
       </c>
       <c r="L121">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M121">
-        <v>147.75</v>
+        <v>235.88</v>
       </c>
       <c r="N121">
-        <v>147.75</v>
+        <v>203.16</v>
       </c>
       <c r="O121">
         <v>127.26</v>
       </c>
       <c r="P121">
-        <v>114.65</v>
+        <v>50.0</v>
       </c>
       <c r="Q121">
-        <v>108.88</v>
+        <v>26.88</v>
       </c>
       <c r="R121">
-        <v>93.16</v>
+        <v>22.11</v>
       </c>
       <c r="S121">
-        <v>45.56</v>
+        <v>73.21</v>
       </c>
       <c r="T121">
-        <v>33.86</v>
+        <v>45.86</v>
       </c>
       <c r="U121">
-        <v>6.69</v>
+        <v>23.74</v>
+      </c>
+      <c r="V121">
+        <v>21.03</v>
+      </c>
+      <c r="W121">
+        <v>16.67</v>
+      </c>
+      <c r="X121">
+        <v>16.67</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>154</v>
+        <v>120</v>
       </c>
       <c r="C122">
-        <v>33</v>
+        <v>-1</v>
       </c>
       <c r="D122" t="s">
-        <v>276</v>
+        <v>112</v>
       </c>
       <c r="E122" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F122">
         <v>1999</v>
       </c>
       <c r="G122" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="H122">
-        <v>822.1</v>
+        <v>857.42</v>
       </c>
       <c r="I122">
-        <v>750.89</v>
+        <v>732.31</v>
       </c>
       <c r="J122">
-        <v>71.21</v>
+        <v>125.11</v>
       </c>
       <c r="K122">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L122">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M122">
-        <v>219.63</v>
+        <v>300.0</v>
       </c>
       <c r="N122">
-        <v>187.92</v>
+        <v>256.69</v>
       </c>
       <c r="O122">
-        <v>137.57</v>
+        <v>127.81</v>
       </c>
       <c r="P122">
-        <v>137.57</v>
-[...2 lines deleted...]
-        <v>68.2</v>
+        <v>47.81</v>
       </c>
       <c r="S122">
-        <v>51.76</v>
+        <v>85.56</v>
       </c>
       <c r="T122">
-        <v>19.45</v>
+        <v>26.06</v>
+      </c>
+      <c r="U122">
+        <v>13.49</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C123">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D123" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E123" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F123">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G123" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H123">
-        <v>812.49</v>
+        <v>856.9</v>
       </c>
       <c r="I123">
-        <v>690.45</v>
+        <v>763.09</v>
       </c>
       <c r="J123">
-        <v>122.04</v>
+        <v>93.81</v>
       </c>
       <c r="K123">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L123">
         <v>6</v>
       </c>
       <c r="M123">
-        <v>160.79</v>
+        <v>229.29</v>
       </c>
       <c r="N123">
-        <v>148.73</v>
+        <v>212.09</v>
       </c>
       <c r="O123">
-        <v>127.26</v>
+        <v>196.19</v>
       </c>
       <c r="P123">
-        <v>118.77</v>
+        <v>113.67</v>
       </c>
       <c r="Q123">
-        <v>71.81</v>
-[...2 lines deleted...]
-        <v>63.09</v>
+        <v>11.85</v>
       </c>
       <c r="S123">
-        <v>28.28</v>
+        <v>32.42</v>
       </c>
       <c r="T123">
-        <v>27.74</v>
+        <v>16.07</v>
       </c>
       <c r="U123">
-        <v>26.57</v>
+        <v>14.24</v>
       </c>
       <c r="V123">
-        <v>17.99</v>
+        <v>13.19</v>
       </c>
       <c r="W123">
-        <v>12.2</v>
+        <v>10.07</v>
       </c>
       <c r="X123">
-        <v>9.26</v>
+        <v>7.82</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C124">
-        <v>-2</v>
+        <v>-17</v>
       </c>
       <c r="D124" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E124" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="F124">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G124" t="s">
         <v>29</v>
       </c>
       <c r="H124">
-        <v>798.05</v>
+        <v>850.85</v>
       </c>
       <c r="I124">
-        <v>457.76</v>
+        <v>607.46</v>
       </c>
       <c r="J124">
-        <v>340.29</v>
+        <v>243.39</v>
       </c>
       <c r="K124">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L124">
         <v>6</v>
       </c>
       <c r="M124">
-        <v>219.63</v>
+        <v>156.6</v>
       </c>
       <c r="N124">
         <v>137.57</v>
       </c>
       <c r="O124">
-        <v>60.93</v>
+        <v>132.86</v>
       </c>
       <c r="P124">
-        <v>15.51</v>
+        <v>100.72</v>
       </c>
       <c r="Q124">
-        <v>12.27</v>
-[...2 lines deleted...]
-        <v>11.85</v>
+        <v>79.71</v>
       </c>
       <c r="S124">
-        <v>84.65</v>
+        <v>67.72</v>
       </c>
       <c r="T124">
-        <v>82.63</v>
+        <v>62.64</v>
       </c>
       <c r="U124">
-        <v>70.7</v>
+        <v>55.95</v>
       </c>
       <c r="V124">
-        <v>47.88</v>
+        <v>33.57</v>
       </c>
       <c r="W124">
-        <v>27.74</v>
+        <v>14.59</v>
       </c>
       <c r="X124">
-        <v>26.69</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C125">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="D125" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E125" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="F125">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G125" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="H125">
-        <v>795.14</v>
+        <v>833.61</v>
       </c>
       <c r="I125">
-        <v>769.16</v>
+        <v>667.23</v>
       </c>
       <c r="J125">
-        <v>25.98</v>
+        <v>166.38</v>
       </c>
       <c r="K125">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L125">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M125">
-        <v>237.44</v>
+        <v>148.73</v>
       </c>
       <c r="N125">
-        <v>173.83</v>
+        <v>137.57</v>
       </c>
       <c r="O125">
-        <v>160.79</v>
+        <v>127.26</v>
       </c>
       <c r="P125">
-        <v>160.79</v>
+        <v>118.77</v>
       </c>
       <c r="Q125">
-        <v>36.31</v>
+        <v>71.81</v>
+      </c>
+      <c r="R125">
+        <v>63.09</v>
       </c>
       <c r="S125">
-        <v>16.53</v>
+        <v>53.6</v>
       </c>
       <c r="T125">
-        <v>8.25</v>
+        <v>28.28</v>
       </c>
       <c r="U125">
-        <v>1.2</v>
+        <v>27.74</v>
+      </c>
+      <c r="V125">
+        <v>26.57</v>
+      </c>
+      <c r="W125">
+        <v>17.99</v>
+      </c>
+      <c r="X125">
+        <v>12.2</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C126">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D126" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E126" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="F126">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G126" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="H126">
-        <v>794.11</v>
+        <v>818.87</v>
       </c>
       <c r="I126">
-        <v>0.0</v>
+        <v>739.45</v>
       </c>
       <c r="J126">
-        <v>794.11</v>
+        <v>79.42</v>
       </c>
       <c r="K126">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L126">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="M126">
+        <v>147.75</v>
+      </c>
+      <c r="N126">
+        <v>147.75</v>
+      </c>
+      <c r="O126">
+        <v>127.26</v>
+      </c>
+      <c r="P126">
+        <v>114.65</v>
+      </c>
+      <c r="Q126">
+        <v>108.88</v>
+      </c>
+      <c r="R126">
+        <v>93.16</v>
       </c>
       <c r="S126">
-        <v>244.03</v>
+        <v>45.56</v>
       </c>
       <c r="T126">
-        <v>183.02</v>
-[...11 lines deleted...]
-        <v>16.67</v>
+        <v>33.86</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C127">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="D127" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="E127" t="s">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="F127">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G127" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H127">
-        <v>790.33</v>
+        <v>782.93</v>
       </c>
       <c r="I127">
-        <v>733.11</v>
+        <v>593.64</v>
       </c>
       <c r="J127">
-        <v>57.22</v>
+        <v>189.29</v>
       </c>
       <c r="K127">
         <v>6</v>
       </c>
       <c r="L127">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M127">
-        <v>186.68</v>
+        <v>173.83</v>
       </c>
       <c r="N127">
-        <v>147.75</v>
+        <v>160.79</v>
       </c>
       <c r="O127">
-        <v>147.75</v>
+        <v>127.26</v>
       </c>
       <c r="P127">
-        <v>108.17</v>
+        <v>62.67</v>
       </c>
       <c r="Q127">
-        <v>93.16</v>
+        <v>46.19</v>
       </c>
       <c r="R127">
-        <v>49.6</v>
+        <v>22.9</v>
       </c>
       <c r="S127">
-        <v>45.56</v>
+        <v>62.23</v>
       </c>
       <c r="T127">
-        <v>9.58</v>
+        <v>49.25</v>
       </c>
       <c r="U127">
-        <v>2.08</v>
+        <v>42.78</v>
+      </c>
+      <c r="V127">
+        <v>13.19</v>
+      </c>
+      <c r="W127">
+        <v>12.2</v>
+      </c>
+      <c r="X127">
+        <v>9.64</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C128">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="E128" t="s">
         <v>287</v>
       </c>
       <c r="F128">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G128" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="H128">
-        <v>783.6</v>
+        <v>759.36</v>
       </c>
       <c r="I128">
-        <v>669.73</v>
+        <v>569.73</v>
       </c>
       <c r="J128">
-        <v>113.87</v>
+        <v>189.63</v>
       </c>
       <c r="K128">
         <v>6</v>
       </c>
       <c r="L128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M128">
-        <v>186.68</v>
+        <v>143.63</v>
       </c>
       <c r="N128">
-        <v>173.83</v>
+        <v>122.89</v>
       </c>
       <c r="O128">
-        <v>160.79</v>
+        <v>113.67</v>
       </c>
       <c r="P128">
-        <v>62.67</v>
+        <v>68.2</v>
       </c>
       <c r="Q128">
-        <v>46.19</v>
+        <v>60.93</v>
       </c>
       <c r="R128">
-        <v>39.57</v>
+        <v>60.41</v>
       </c>
       <c r="S128">
-        <v>49.25</v>
+        <v>47.88</v>
       </c>
       <c r="T128">
-        <v>42.78</v>
+        <v>43.44</v>
       </c>
       <c r="U128">
-        <v>12.2</v>
+        <v>29.99</v>
       </c>
       <c r="V128">
-        <v>9.64</v>
+        <v>25.18</v>
+      </c>
+      <c r="W128">
+        <v>22.83</v>
+      </c>
+      <c r="X128">
+        <v>20.31</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C129">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="E129" t="s">
         <v>289</v>
       </c>
       <c r="F129">
         <v>1998</v>
       </c>
       <c r="G129" t="s">
         <v>64</v>
       </c>
       <c r="H129">
-        <v>764.91</v>
+        <v>756.08</v>
       </c>
       <c r="I129">
         <v>545.92</v>
       </c>
       <c r="J129">
-        <v>218.99</v>
+        <v>210.16</v>
       </c>
       <c r="K129">
         <v>5</v>
       </c>
       <c r="L129">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M129">
         <v>186.68</v>
       </c>
       <c r="N129">
         <v>173.83</v>
       </c>
       <c r="O129">
         <v>108.88</v>
       </c>
       <c r="P129">
         <v>42.72</v>
       </c>
       <c r="Q129">
         <v>33.81</v>
       </c>
       <c r="S129">
         <v>81.71</v>
       </c>
       <c r="T129">
         <v>79.15</v>
       </c>
       <c r="U129">
         <v>26.57</v>
       </c>
       <c r="V129">
         <v>22.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>8.83</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C130">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D130" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="E130" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F130">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G130" t="s">
-        <v>207</v>
+        <v>51</v>
       </c>
       <c r="H130">
-        <v>749.46</v>
+        <v>742.63</v>
       </c>
       <c r="I130">
-        <v>398.5</v>
+        <v>714.64</v>
       </c>
       <c r="J130">
-        <v>350.96</v>
+        <v>27.99</v>
       </c>
       <c r="K130">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L130">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M130">
-        <v>226.74</v>
+        <v>200.0</v>
       </c>
       <c r="N130">
-        <v>127.26</v>
+        <v>169.3</v>
       </c>
       <c r="O130">
-        <v>32.65</v>
+        <v>146.42</v>
       </c>
       <c r="P130">
-        <v>11.85</v>
+        <v>79.71</v>
+      </c>
+      <c r="Q130">
+        <v>68.2</v>
+      </c>
+      <c r="R130">
+        <v>51.01</v>
       </c>
       <c r="S130">
-        <v>76.43</v>
+        <v>19.87</v>
       </c>
       <c r="T130">
-        <v>76.43</v>
-[...11 lines deleted...]
-        <v>33.57</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C131">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="D131" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E131" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F131">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="G131" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H131">
-        <v>736.17</v>
+        <v>733.55</v>
       </c>
       <c r="I131">
-        <v>679.96</v>
+        <v>683.21</v>
       </c>
       <c r="J131">
-        <v>56.21</v>
+        <v>50.34</v>
       </c>
       <c r="K131">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L131">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M131">
-        <v>277.5</v>
+        <v>197.86</v>
       </c>
       <c r="N131">
-        <v>259.0</v>
+        <v>148.73</v>
       </c>
       <c r="O131">
-        <v>105.15</v>
+        <v>137.57</v>
       </c>
       <c r="P131">
-        <v>28.93</v>
+        <v>97.26</v>
       </c>
       <c r="Q131">
-        <v>9.38</v>
+        <v>53.98</v>
+      </c>
+      <c r="R131">
+        <v>47.81</v>
       </c>
       <c r="S131">
-        <v>36.29</v>
+        <v>14.26</v>
       </c>
       <c r="T131">
-        <v>19.92</v>
+        <v>12.19</v>
+      </c>
+      <c r="U131">
+        <v>7.37</v>
+      </c>
+      <c r="V131">
+        <v>6.53</v>
+      </c>
+      <c r="W131">
+        <v>6.04</v>
+      </c>
+      <c r="X131">
+        <v>3.95</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C132">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="D132" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E132" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F132">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G132" t="s">
-        <v>35</v>
+        <v>296</v>
       </c>
       <c r="H132">
-        <v>728.56</v>
+        <v>724.64</v>
       </c>
       <c r="I132">
-        <v>727.19</v>
+        <v>535.29</v>
       </c>
       <c r="J132">
-        <v>1.37</v>
+        <v>189.35</v>
       </c>
       <c r="K132">
         <v>6</v>
       </c>
       <c r="L132">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M132">
-        <v>187.92</v>
+        <v>166.0</v>
       </c>
       <c r="N132">
-        <v>187.92</v>
+        <v>166.0</v>
       </c>
       <c r="O132">
-        <v>127.26</v>
+        <v>82.29</v>
       </c>
       <c r="P132">
-        <v>108.88</v>
+        <v>46.39</v>
       </c>
       <c r="Q132">
-        <v>83.93</v>
+        <v>40.8</v>
       </c>
       <c r="R132">
-        <v>31.28</v>
+        <v>33.81</v>
       </c>
       <c r="S132">
-        <v>1.37</v>
+        <v>69.91</v>
+      </c>
+      <c r="T132">
+        <v>60.49</v>
+      </c>
+      <c r="U132">
+        <v>18.79</v>
+      </c>
+      <c r="V132">
+        <v>16.67</v>
+      </c>
+      <c r="W132">
+        <v>16.67</v>
+      </c>
+      <c r="X132">
+        <v>6.82</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C133">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D133" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E133" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F133">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G133" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
       <c r="H133">
-        <v>724.64</v>
+        <v>705.54</v>
       </c>
       <c r="I133">
-        <v>535.29</v>
+        <v>0.0</v>
       </c>
       <c r="J133">
-        <v>189.35</v>
+        <v>705.54</v>
       </c>
       <c r="K133">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L133">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>33.81</v>
+        <v>5</v>
       </c>
       <c r="S133">
-        <v>69.91</v>
+        <v>244.03</v>
       </c>
       <c r="T133">
-        <v>60.49</v>
+        <v>183.02</v>
       </c>
       <c r="U133">
-        <v>18.79</v>
+        <v>165.25</v>
       </c>
       <c r="V133">
-        <v>16.67</v>
+        <v>96.57</v>
       </c>
       <c r="W133">
         <v>16.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.82</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="C134">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E134" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F134">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G134" t="s">
-        <v>148</v>
+        <v>301</v>
       </c>
       <c r="H134">
-        <v>724.26</v>
+        <v>701.11</v>
       </c>
       <c r="I134">
-        <v>569.89</v>
+        <v>472.89</v>
       </c>
       <c r="J134">
-        <v>154.37</v>
+        <v>228.22</v>
       </c>
       <c r="K134">
         <v>6</v>
       </c>
       <c r="L134">
         <v>6</v>
       </c>
       <c r="M134">
-        <v>137.57</v>
+        <v>218.18</v>
       </c>
       <c r="N134">
-        <v>108.88</v>
+        <v>79.71</v>
       </c>
       <c r="O134">
-        <v>101.15</v>
+        <v>76.98</v>
       </c>
       <c r="P134">
-        <v>86.18</v>
+        <v>33.96</v>
       </c>
       <c r="Q134">
-        <v>86.18</v>
+        <v>32.65</v>
       </c>
       <c r="R134">
-        <v>49.93</v>
+        <v>31.41</v>
       </c>
       <c r="S134">
-        <v>57.56</v>
+        <v>62.23</v>
       </c>
       <c r="T134">
-        <v>28.42</v>
+        <v>50.0</v>
       </c>
       <c r="U134">
-        <v>22.59</v>
+        <v>37.89</v>
       </c>
       <c r="V134">
-        <v>16.67</v>
+        <v>35.73</v>
       </c>
       <c r="W134">
-        <v>14.87</v>
+        <v>28.73</v>
       </c>
       <c r="X134">
-        <v>14.26</v>
+        <v>13.64</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C135">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D135" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
       <c r="E135" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F135">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G135" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H135">
-        <v>711.83</v>
+        <v>699.99</v>
       </c>
       <c r="I135">
-        <v>487.03</v>
+        <v>591.46</v>
       </c>
       <c r="J135">
-        <v>224.8</v>
+        <v>108.53</v>
       </c>
       <c r="K135">
         <v>6</v>
       </c>
       <c r="L135">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M135">
-        <v>122.89</v>
+        <v>173.83</v>
       </c>
       <c r="N135">
-        <v>113.67</v>
+        <v>137.57</v>
       </c>
       <c r="O135">
-        <v>68.2</v>
+        <v>100.72</v>
       </c>
       <c r="P135">
-        <v>60.93</v>
+        <v>97.26</v>
       </c>
       <c r="Q135">
-        <v>60.93</v>
+        <v>52.13</v>
       </c>
       <c r="R135">
-        <v>60.41</v>
+        <v>29.95</v>
       </c>
       <c r="S135">
-        <v>55.48</v>
+        <v>35.05</v>
       </c>
       <c r="T135">
-        <v>47.88</v>
+        <v>25.66</v>
       </c>
       <c r="U135">
-        <v>43.44</v>
+        <v>22.73</v>
       </c>
       <c r="V135">
-        <v>29.99</v>
+        <v>20.31</v>
       </c>
       <c r="W135">
-        <v>25.18</v>
-[...2 lines deleted...]
-        <v>22.83</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C136">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="E136" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F136">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G136" t="s">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="H136">
-        <v>702.0</v>
+        <v>695.27</v>
       </c>
       <c r="I136">
-        <v>702.0</v>
+        <v>526.43</v>
       </c>
       <c r="J136">
-        <v>0.0</v>
+        <v>168.84</v>
       </c>
       <c r="K136">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L136">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M136">
-        <v>203.16</v>
+        <v>137.57</v>
       </c>
       <c r="N136">
-        <v>172.68</v>
+        <v>108.88</v>
       </c>
       <c r="O136">
-        <v>137.57</v>
+        <v>101.15</v>
       </c>
       <c r="P136">
-        <v>108.88</v>
+        <v>86.18</v>
       </c>
       <c r="Q136">
-        <v>79.71</v>
+        <v>49.93</v>
+      </c>
+      <c r="R136">
+        <v>42.72</v>
+      </c>
+      <c r="S136">
+        <v>57.56</v>
+      </c>
+      <c r="T136">
+        <v>28.73</v>
+      </c>
+      <c r="U136">
+        <v>28.42</v>
+      </c>
+      <c r="V136">
+        <v>22.59</v>
+      </c>
+      <c r="W136">
+        <v>16.67</v>
+      </c>
+      <c r="X136">
+        <v>14.87</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C137">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D137" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E137" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F137">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G137" t="s">
-        <v>305</v>
+        <v>40</v>
       </c>
       <c r="H137">
-        <v>701.11</v>
+        <v>685.74</v>
       </c>
       <c r="I137">
-        <v>472.89</v>
+        <v>609.3</v>
       </c>
       <c r="J137">
-        <v>228.22</v>
+        <v>76.44</v>
       </c>
       <c r="K137">
         <v>6</v>
       </c>
       <c r="L137">
         <v>6</v>
       </c>
       <c r="M137">
-        <v>218.18</v>
+        <v>235.88</v>
       </c>
       <c r="N137">
-        <v>79.71</v>
+        <v>117.71</v>
       </c>
       <c r="O137">
-        <v>76.98</v>
+        <v>117.71</v>
       </c>
       <c r="P137">
-        <v>33.96</v>
+        <v>73.73</v>
       </c>
       <c r="Q137">
-        <v>32.65</v>
+        <v>39.52</v>
       </c>
       <c r="R137">
-        <v>31.41</v>
+        <v>24.75</v>
       </c>
       <c r="S137">
-        <v>62.23</v>
+        <v>36.29</v>
       </c>
       <c r="T137">
-        <v>50.0</v>
+        <v>22.73</v>
       </c>
       <c r="U137">
-        <v>37.89</v>
+        <v>8.61</v>
       </c>
       <c r="V137">
-        <v>35.73</v>
+        <v>3.78</v>
       </c>
       <c r="W137">
-        <v>28.73</v>
+        <v>2.84</v>
       </c>
       <c r="X137">
-        <v>13.64</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>133</v>
+        <v>193</v>
       </c>
       <c r="C138">
-        <v>-4</v>
+        <v>56</v>
       </c>
       <c r="D138" t="s">
-        <v>263</v>
+        <v>307</v>
       </c>
       <c r="E138" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F138">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G138" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H138">
-        <v>699.99</v>
+        <v>685.25</v>
       </c>
       <c r="I138">
-        <v>591.46</v>
+        <v>678.04</v>
       </c>
       <c r="J138">
-        <v>108.53</v>
+        <v>7.21</v>
       </c>
       <c r="K138">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L138">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M138">
-        <v>173.83</v>
+        <v>237.44</v>
       </c>
       <c r="N138">
-        <v>137.57</v>
+        <v>237.44</v>
       </c>
       <c r="O138">
-        <v>100.72</v>
-[...8 lines deleted...]
-        <v>29.95</v>
+        <v>203.16</v>
       </c>
       <c r="S138">
-        <v>35.05</v>
+        <v>4.78</v>
       </c>
       <c r="T138">
-        <v>25.66</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>2.43</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C139">
-        <v>-9</v>
+        <v>-6</v>
       </c>
       <c r="D139" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E139" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F139">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G139" t="s">
         <v>32</v>
       </c>
       <c r="H139">
-        <v>685.74</v>
+        <v>684.92</v>
       </c>
       <c r="I139">
-        <v>609.3</v>
+        <v>545.12</v>
       </c>
       <c r="J139">
-        <v>76.44</v>
+        <v>139.8</v>
       </c>
       <c r="K139">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L139">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M139">
-        <v>235.88</v>
+        <v>219.63</v>
       </c>
       <c r="N139">
-        <v>117.71</v>
+        <v>187.92</v>
       </c>
       <c r="O139">
-        <v>117.71</v>
-[...8 lines deleted...]
-        <v>24.75</v>
+        <v>137.57</v>
       </c>
       <c r="S139">
-        <v>36.29</v>
+        <v>51.76</v>
       </c>
       <c r="T139">
+        <v>45.86</v>
+      </c>
+      <c r="U139">
         <v>22.73</v>
       </c>
-      <c r="U139">
-[...1 lines deleted...]
-      </c>
       <c r="V139">
-        <v>3.78</v>
-[...5 lines deleted...]
-        <v>2.19</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>161</v>
+        <v>127</v>
       </c>
       <c r="C140">
-        <v>22</v>
+        <v>-12</v>
       </c>
       <c r="D140" t="s">
-        <v>222</v>
+        <v>57</v>
       </c>
       <c r="E140" t="s">
-        <v>309</v>
+        <v>219</v>
       </c>
       <c r="F140">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G140" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H140">
-        <v>683.69</v>
+        <v>679.69</v>
       </c>
       <c r="I140">
-        <v>683.69</v>
+        <v>513.07</v>
       </c>
       <c r="J140">
-        <v>0.0</v>
+        <v>166.62</v>
       </c>
       <c r="K140">
+        <v>6</v>
+      </c>
+      <c r="L140">
         <v>4</v>
       </c>
-      <c r="L140">
-[...1 lines deleted...]
-      </c>
       <c r="M140">
-        <v>300.0</v>
+        <v>147.75</v>
       </c>
       <c r="N140">
-        <v>256.69</v>
+        <v>108.17</v>
       </c>
       <c r="O140">
-        <v>108.88</v>
+        <v>93.16</v>
       </c>
       <c r="P140">
-        <v>18.12</v>
+        <v>68.2</v>
+      </c>
+      <c r="Q140">
+        <v>49.6</v>
+      </c>
+      <c r="R140">
+        <v>46.19</v>
+      </c>
+      <c r="S140">
+        <v>62.23</v>
+      </c>
+      <c r="T140">
+        <v>49.25</v>
+      </c>
+      <c r="U140">
+        <v>45.56</v>
+      </c>
+      <c r="V140">
+        <v>9.58</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C141">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E141" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F141">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="H141">
-        <v>673.59</v>
+        <v>666.19</v>
       </c>
       <c r="I141">
-        <v>559.32</v>
+        <v>625.1</v>
       </c>
       <c r="J141">
-        <v>114.27</v>
+        <v>41.09</v>
       </c>
       <c r="K141">
         <v>6</v>
       </c>
       <c r="L141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M141">
-        <v>219.63</v>
+        <v>226.74</v>
       </c>
       <c r="N141">
-        <v>109.35</v>
+        <v>121.85</v>
       </c>
       <c r="O141">
-        <v>97.26</v>
+        <v>96.18</v>
       </c>
       <c r="P141">
-        <v>58.36</v>
+        <v>73.73</v>
       </c>
       <c r="Q141">
-        <v>38.16</v>
+        <v>57.97</v>
       </c>
       <c r="R141">
-        <v>36.56</v>
+        <v>48.63</v>
       </c>
       <c r="S141">
-        <v>57.94</v>
+        <v>24.42</v>
       </c>
       <c r="T141">
-        <v>47.88</v>
-[...2 lines deleted...]
-        <v>8.45</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="C142">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="D142" t="s">
-        <v>128</v>
+        <v>313</v>
       </c>
       <c r="E142" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F142">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G142" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H142">
-        <v>673.11</v>
+        <v>661.57</v>
       </c>
       <c r="I142">
-        <v>625.0</v>
+        <v>582.71</v>
       </c>
       <c r="J142">
-        <v>48.11</v>
+        <v>78.86</v>
       </c>
       <c r="K142">
         <v>6</v>
       </c>
       <c r="L142">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M142">
-        <v>218.18</v>
+        <v>160.79</v>
       </c>
       <c r="N142">
-        <v>186.68</v>
+        <v>143.63</v>
       </c>
       <c r="O142">
-        <v>93.16</v>
+        <v>117.71</v>
       </c>
       <c r="P142">
-        <v>67.76</v>
+        <v>97.26</v>
       </c>
       <c r="Q142">
-        <v>31.28</v>
+        <v>36.56</v>
       </c>
       <c r="R142">
-        <v>27.94</v>
+        <v>26.76</v>
       </c>
       <c r="S142">
-        <v>16.53</v>
+        <v>48.81</v>
       </c>
       <c r="T142">
-        <v>13.19</v>
+        <v>23.23</v>
       </c>
       <c r="U142">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>6.19</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C143">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D143" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E143" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F143">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G143" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H143">
-        <v>663.38</v>
+        <v>660.47</v>
       </c>
       <c r="I143">
-        <v>476.29</v>
+        <v>550.8</v>
       </c>
       <c r="J143">
-        <v>187.09</v>
+        <v>109.67</v>
       </c>
       <c r="K143">
         <v>6</v>
       </c>
       <c r="L143">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M143">
-        <v>227.35</v>
+        <v>172.68</v>
       </c>
       <c r="N143">
-        <v>83.22</v>
+        <v>147.75</v>
       </c>
       <c r="O143">
-        <v>65.87</v>
+        <v>73.73</v>
       </c>
       <c r="P143">
-        <v>56.84</v>
+        <v>63.09</v>
       </c>
       <c r="Q143">
-        <v>30.2</v>
+        <v>53.98</v>
       </c>
       <c r="R143">
-        <v>12.81</v>
+        <v>39.57</v>
       </c>
       <c r="S143">
-        <v>44.29</v>
+        <v>54.55</v>
       </c>
       <c r="T143">
-        <v>40.96</v>
+        <v>53.24</v>
       </c>
       <c r="U143">
-        <v>39.24</v>
-[...8 lines deleted...]
-        <v>14.74</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="C144">
-        <v>-2</v>
+        <v>22</v>
       </c>
       <c r="D144" t="s">
-        <v>315</v>
+        <v>266</v>
       </c>
       <c r="E144" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F144">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G144" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H144">
-        <v>660.47</v>
+        <v>659.72</v>
       </c>
       <c r="I144">
-        <v>550.8</v>
+        <v>592.0</v>
       </c>
       <c r="J144">
-        <v>109.67</v>
+        <v>67.72</v>
       </c>
       <c r="K144">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L144">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M144">
         <v>172.68</v>
       </c>
       <c r="N144">
-        <v>147.75</v>
+        <v>137.57</v>
       </c>
       <c r="O144">
-        <v>73.73</v>
+        <v>108.88</v>
       </c>
       <c r="P144">
-        <v>63.09</v>
+        <v>93.16</v>
       </c>
       <c r="Q144">
-        <v>53.98</v>
-[...2 lines deleted...]
-        <v>39.57</v>
+        <v>79.71</v>
       </c>
       <c r="S144">
-        <v>54.55</v>
-[...5 lines deleted...]
-        <v>1.88</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C145">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="E145" t="s">
         <v>318</v>
       </c>
       <c r="F145">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="G145" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="H145">
-        <v>660.2</v>
+        <v>659.04</v>
       </c>
       <c r="I145">
-        <v>630.43</v>
+        <v>437.15</v>
       </c>
       <c r="J145">
-        <v>29.77</v>
+        <v>221.89</v>
       </c>
       <c r="K145">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L145">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M145">
-        <v>173.83</v>
+        <v>203.16</v>
       </c>
       <c r="N145">
         <v>148.73</v>
       </c>
       <c r="O145">
-        <v>137.57</v>
+        <v>53.98</v>
       </c>
       <c r="P145">
-        <v>86.18</v>
-[...5 lines deleted...]
-        <v>39.52</v>
+        <v>31.28</v>
       </c>
       <c r="S145">
-        <v>14.02</v>
+        <v>154.17</v>
       </c>
       <c r="T145">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>2.56</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C146">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="D146" t="s">
-        <v>197</v>
+        <v>319</v>
       </c>
       <c r="E146" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F146">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H146">
-        <v>658.16</v>
+        <v>658.47</v>
       </c>
       <c r="I146">
-        <v>548.57</v>
+        <v>509.09</v>
       </c>
       <c r="J146">
-        <v>109.59</v>
+        <v>149.38</v>
       </c>
       <c r="K146">
         <v>6</v>
       </c>
       <c r="L146">
         <v>6</v>
       </c>
       <c r="M146">
-        <v>194.0</v>
+        <v>166.0</v>
       </c>
       <c r="N146">
-        <v>142.03</v>
+        <v>109.81</v>
       </c>
       <c r="O146">
-        <v>65.13</v>
+        <v>91.51</v>
       </c>
       <c r="P146">
-        <v>62.67</v>
+        <v>50.0</v>
       </c>
       <c r="Q146">
-        <v>46.25</v>
+        <v>49.05</v>
       </c>
       <c r="R146">
-        <v>38.49</v>
+        <v>42.72</v>
       </c>
       <c r="S146">
-        <v>36.06</v>
+        <v>39.57</v>
       </c>
       <c r="T146">
-        <v>32.42</v>
+        <v>35.65</v>
       </c>
       <c r="U146">
+        <v>35.65</v>
+      </c>
+      <c r="V146">
         <v>16.67</v>
       </c>
-      <c r="V146">
-[...1 lines deleted...]
-      </c>
       <c r="W146">
-        <v>7.37</v>
+        <v>16.67</v>
       </c>
       <c r="X146">
-        <v>7.06</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C147">
-        <v>-1</v>
+        <v>-12</v>
       </c>
       <c r="D147" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E147" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F147">
         <v>2004</v>
       </c>
       <c r="G147" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H147">
-        <v>646.2</v>
+        <v>655.97</v>
       </c>
       <c r="I147">
-        <v>583.28</v>
+        <v>618.31</v>
       </c>
       <c r="J147">
-        <v>62.92</v>
+        <v>37.66</v>
       </c>
       <c r="K147">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L147">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M147">
-        <v>148.73</v>
+        <v>187.92</v>
       </c>
       <c r="N147">
+        <v>187.92</v>
+      </c>
+      <c r="O147">
         <v>127.26</v>
       </c>
-      <c r="O147">
-[...1 lines deleted...]
-      </c>
       <c r="P147">
-        <v>79.71</v>
+        <v>83.93</v>
       </c>
       <c r="Q147">
-        <v>68.5</v>
-[...2 lines deleted...]
-        <v>58.36</v>
+        <v>31.28</v>
       </c>
       <c r="S147">
-        <v>33.35</v>
+        <v>36.29</v>
       </c>
       <c r="T147">
-        <v>13.19</v>
-[...8 lines deleted...]
-        <v>0.95</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C148">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D148" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E148" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F148">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G148" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H148">
-        <v>643.13</v>
+        <v>655.08</v>
       </c>
       <c r="I148">
-        <v>564.27</v>
+        <v>583.28</v>
       </c>
       <c r="J148">
-        <v>78.86</v>
+        <v>71.8</v>
       </c>
       <c r="K148">
         <v>6</v>
       </c>
       <c r="L148">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M148">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
       <c r="N148">
-        <v>143.63</v>
+        <v>127.26</v>
       </c>
       <c r="O148">
-        <v>117.71</v>
+        <v>100.72</v>
       </c>
       <c r="P148">
-        <v>97.26</v>
+        <v>79.71</v>
       </c>
       <c r="Q148">
-        <v>26.76</v>
+        <v>68.5</v>
       </c>
       <c r="R148">
-        <v>18.12</v>
+        <v>58.36</v>
       </c>
       <c r="S148">
-        <v>48.81</v>
+        <v>33.35</v>
       </c>
       <c r="T148">
-        <v>23.23</v>
+        <v>13.19</v>
       </c>
       <c r="U148">
-        <v>6.82</v>
+        <v>12.19</v>
+      </c>
+      <c r="V148">
+        <v>7.06</v>
+      </c>
+      <c r="W148">
+        <v>3.24</v>
+      </c>
+      <c r="X148">
+        <v>2.77</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>194</v>
+        <v>162</v>
       </c>
       <c r="C149">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="D149" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
       <c r="E149" t="s">
         <v>326</v>
       </c>
       <c r="F149">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G149" t="s">
         <v>32</v>
       </c>
       <c r="H149">
-        <v>640.67</v>
+        <v>654.04</v>
       </c>
       <c r="I149">
-        <v>630.82</v>
+        <v>614.27</v>
       </c>
       <c r="J149">
-        <v>9.85</v>
+        <v>39.77</v>
       </c>
       <c r="K149">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M149">
         <v>186.68</v>
       </c>
       <c r="N149">
-        <v>172.68</v>
+        <v>173.83</v>
       </c>
       <c r="O149">
-        <v>79.71</v>
+        <v>116.94</v>
       </c>
       <c r="P149">
-        <v>79.71</v>
+        <v>73.73</v>
       </c>
       <c r="Q149">
-        <v>62.11</v>
-[...2 lines deleted...]
-        <v>49.93</v>
+        <v>63.09</v>
       </c>
       <c r="S149">
-        <v>9.85</v>
+        <v>30.85</v>
+      </c>
+      <c r="T149">
+        <v>8.92</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C150">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D150" t="s">
         <v>327</v>
       </c>
       <c r="E150" t="s">
         <v>328</v>
       </c>
       <c r="F150">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G150" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H150">
-        <v>632.11</v>
+        <v>648.58</v>
       </c>
       <c r="I150">
-        <v>597.81</v>
+        <v>599.1</v>
       </c>
       <c r="J150">
-        <v>34.3</v>
+        <v>49.48</v>
       </c>
       <c r="K150">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L150">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M150">
-        <v>256.69</v>
+        <v>203.16</v>
       </c>
       <c r="N150">
-        <v>144.85</v>
+        <v>116.94</v>
       </c>
       <c r="O150">
-        <v>91.72</v>
+        <v>100.72</v>
       </c>
       <c r="P150">
+        <v>73.73</v>
+      </c>
+      <c r="Q150">
         <v>58.36</v>
       </c>
-      <c r="Q150">
+      <c r="R150">
         <v>46.19</v>
       </c>
       <c r="S150">
-        <v>34.3</v>
+        <v>36.06</v>
+      </c>
+      <c r="T150">
+        <v>10.43</v>
+      </c>
+      <c r="U150">
+        <v>2.99</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
         <v>147</v>
       </c>
       <c r="C151">
         <v>-3</v>
       </c>
       <c r="D151" t="s">
-        <v>125</v>
+        <v>329</v>
       </c>
       <c r="E151" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F151">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G151" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="H151">
-        <v>630.68</v>
+        <v>641.79</v>
       </c>
       <c r="I151">
-        <v>470.1</v>
+        <v>441.7</v>
       </c>
       <c r="J151">
-        <v>160.58</v>
+        <v>200.09</v>
       </c>
       <c r="K151">
         <v>6</v>
       </c>
       <c r="L151">
         <v>6</v>
       </c>
       <c r="M151">
-        <v>160.79</v>
+        <v>227.35</v>
       </c>
       <c r="N151">
-        <v>93.16</v>
+        <v>65.87</v>
       </c>
       <c r="O151">
-        <v>76.98</v>
+        <v>56.84</v>
       </c>
       <c r="P151">
-        <v>56.36</v>
+        <v>48.63</v>
       </c>
       <c r="Q151">
-        <v>46.25</v>
+        <v>30.2</v>
       </c>
       <c r="R151">
-        <v>36.56</v>
+        <v>12.81</v>
       </c>
       <c r="S151">
-        <v>42.42</v>
+        <v>44.29</v>
       </c>
       <c r="T151">
-        <v>37.52</v>
+        <v>40.96</v>
       </c>
       <c r="U151">
-        <v>35.91</v>
+        <v>39.24</v>
       </c>
       <c r="V151">
+        <v>31.19</v>
+      </c>
+      <c r="W151">
+        <v>27.74</v>
+      </c>
+      <c r="X151">
         <v>16.67</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.64</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
         <v>148</v>
       </c>
       <c r="C152">
         <v>-3</v>
       </c>
       <c r="D152" t="s">
-        <v>278</v>
+        <v>331</v>
       </c>
       <c r="E152" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F152">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G152" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H152">
-        <v>627.76</v>
+        <v>640.67</v>
       </c>
       <c r="I152">
-        <v>405.87</v>
+        <v>630.82</v>
       </c>
       <c r="J152">
-        <v>221.89</v>
+        <v>9.85</v>
       </c>
       <c r="K152">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L152">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M152">
-        <v>203.16</v>
+        <v>186.68</v>
       </c>
       <c r="N152">
-        <v>148.73</v>
+        <v>172.68</v>
       </c>
       <c r="O152">
-        <v>53.98</v>
+        <v>79.71</v>
+      </c>
+      <c r="P152">
+        <v>79.71</v>
+      </c>
+      <c r="Q152">
+        <v>62.11</v>
+      </c>
+      <c r="R152">
+        <v>49.93</v>
       </c>
       <c r="S152">
-        <v>154.17</v>
-[...2 lines deleted...]
-        <v>67.72</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="C153">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="D153" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E153" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F153">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G153" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="H153">
-        <v>621.98</v>
+        <v>640.62</v>
       </c>
       <c r="I153">
-        <v>572.5</v>
+        <v>616.78</v>
       </c>
       <c r="J153">
-        <v>49.48</v>
+        <v>23.84</v>
       </c>
       <c r="K153">
         <v>6</v>
       </c>
       <c r="L153">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M153">
-        <v>203.16</v>
+        <v>237.44</v>
       </c>
       <c r="N153">
-        <v>116.94</v>
+        <v>133.99</v>
       </c>
       <c r="O153">
-        <v>100.72</v>
+        <v>86.18</v>
       </c>
       <c r="P153">
-        <v>73.73</v>
+        <v>67.15</v>
       </c>
       <c r="Q153">
-        <v>58.36</v>
+        <v>63.09</v>
       </c>
       <c r="R153">
-        <v>19.59</v>
+        <v>28.93</v>
       </c>
       <c r="S153">
-        <v>36.06</v>
+        <v>13.19</v>
       </c>
       <c r="T153">
-        <v>10.43</v>
-[...2 lines deleted...]
-        <v>2.99</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C154">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D154" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E154" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="F154">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G154" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="H154">
-        <v>619.01</v>
+        <v>636.32</v>
       </c>
       <c r="I154">
-        <v>466.39</v>
+        <v>497.32</v>
       </c>
       <c r="J154">
-        <v>152.62</v>
+        <v>139.0</v>
       </c>
       <c r="K154">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L154">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M154">
+        <v>160.79</v>
+      </c>
+      <c r="N154">
         <v>159.73</v>
       </c>
-      <c r="N154">
-[...1 lines deleted...]
-      </c>
       <c r="O154">
-        <v>96.18</v>
+        <v>100.72</v>
       </c>
       <c r="P154">
-        <v>28.93</v>
+        <v>39.52</v>
       </c>
       <c r="Q154">
-        <v>26.76</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>36.56</v>
       </c>
       <c r="S154">
-        <v>58.97</v>
+        <v>62.23</v>
       </c>
       <c r="T154">
-        <v>57.56</v>
+        <v>42.42</v>
       </c>
       <c r="U154">
-        <v>21.96</v>
+        <v>17.71</v>
       </c>
       <c r="V154">
-        <v>5.4</v>
-[...5 lines deleted...]
-        <v>3.95</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="C155">
-        <v>-4</v>
+        <v>16</v>
       </c>
       <c r="D155" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E155" t="s">
-        <v>192</v>
+        <v>338</v>
       </c>
       <c r="F155">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G155" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H155">
-        <v>617.88</v>
+        <v>634.92</v>
       </c>
       <c r="I155">
-        <v>567.54</v>
+        <v>572.28</v>
       </c>
       <c r="J155">
-        <v>50.34</v>
+        <v>62.64</v>
       </c>
       <c r="K155">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L155">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M155">
-        <v>126.42</v>
+        <v>235.88</v>
       </c>
       <c r="N155">
-        <v>126.42</v>
+        <v>133.99</v>
       </c>
       <c r="O155">
-        <v>98.09</v>
+        <v>100.72</v>
       </c>
       <c r="P155">
         <v>86.18</v>
       </c>
       <c r="Q155">
-        <v>67.76</v>
-[...2 lines deleted...]
-        <v>62.67</v>
+        <v>15.51</v>
       </c>
       <c r="S155">
-        <v>24.42</v>
-[...5 lines deleted...]
-        <v>2.99</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C156">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D156" t="s">
-        <v>335</v>
+        <v>146</v>
       </c>
       <c r="E156" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F156">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G156" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="H156">
-        <v>616.78</v>
+        <v>633.45</v>
       </c>
       <c r="I156">
-        <v>570.39</v>
+        <v>553.95</v>
       </c>
       <c r="J156">
-        <v>46.39</v>
+        <v>79.5</v>
       </c>
       <c r="K156">
         <v>6</v>
       </c>
       <c r="L156">
         <v>5</v>
       </c>
       <c r="M156">
-        <v>197.86</v>
+        <v>218.18</v>
       </c>
       <c r="N156">
-        <v>148.73</v>
+        <v>186.68</v>
       </c>
       <c r="O156">
-        <v>97.26</v>
+        <v>67.76</v>
       </c>
       <c r="P156">
-        <v>53.98</v>
+        <v>31.28</v>
       </c>
       <c r="Q156">
-        <v>47.81</v>
+        <v>27.94</v>
       </c>
       <c r="R156">
-        <v>24.75</v>
+        <v>22.11</v>
       </c>
       <c r="S156">
-        <v>14.26</v>
+        <v>31.05</v>
       </c>
       <c r="T156">
-        <v>12.19</v>
+        <v>16.53</v>
       </c>
       <c r="U156">
-        <v>7.37</v>
+        <v>13.19</v>
       </c>
       <c r="V156">
+        <v>12.2</v>
+      </c>
+      <c r="W156">
         <v>6.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.04</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="C157">
-        <v>-13</v>
+        <v>-4</v>
       </c>
       <c r="D157" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E157" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F157">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="G157" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H157">
-        <v>615.17</v>
+        <v>632.11</v>
       </c>
       <c r="I157">
-        <v>425.02</v>
+        <v>597.81</v>
       </c>
       <c r="J157">
-        <v>190.15</v>
+        <v>34.3</v>
       </c>
       <c r="K157">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L157">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M157">
-        <v>142.41</v>
+        <v>256.69</v>
       </c>
       <c r="N157">
-        <v>132.86</v>
+        <v>144.85</v>
       </c>
       <c r="O157">
-        <v>105.15</v>
+        <v>91.72</v>
       </c>
       <c r="P157">
-        <v>44.6</v>
+        <v>58.36</v>
+      </c>
+      <c r="Q157">
+        <v>46.19</v>
       </c>
       <c r="S157">
-        <v>59.98</v>
-[...8 lines deleted...]
-        <v>37.89</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="C158">
-        <v>-5</v>
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E158" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F158">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G158" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="H158">
-        <v>611.77</v>
+        <v>631.4</v>
       </c>
       <c r="I158">
-        <v>317.58</v>
+        <v>474.24</v>
       </c>
       <c r="J158">
-        <v>294.19</v>
+        <v>157.16</v>
       </c>
       <c r="K158">
         <v>6</v>
       </c>
       <c r="L158">
         <v>6</v>
       </c>
       <c r="M158">
-        <v>147.75</v>
+        <v>143.63</v>
       </c>
       <c r="N158">
-        <v>71.21</v>
+        <v>127.26</v>
       </c>
       <c r="O158">
-        <v>48.22</v>
+        <v>108.88</v>
       </c>
       <c r="P158">
-        <v>22.11</v>
+        <v>39.52</v>
       </c>
       <c r="Q158">
-        <v>14.97</v>
+        <v>30.2</v>
       </c>
       <c r="R158">
-        <v>13.32</v>
+        <v>24.75</v>
       </c>
       <c r="S158">
-        <v>89.33</v>
+        <v>45.86</v>
       </c>
       <c r="T158">
-        <v>81.71</v>
+        <v>45.86</v>
       </c>
       <c r="U158">
-        <v>62.64</v>
+        <v>38.98</v>
       </c>
       <c r="V158">
-        <v>28.97</v>
+        <v>16.67</v>
       </c>
       <c r="W158">
-        <v>27.45</v>
+        <v>5.17</v>
       </c>
       <c r="X158">
-        <v>4.09</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C159">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="D159" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E159" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="F159">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G159" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="H159">
-        <v>609.7</v>
+        <v>629.18</v>
       </c>
       <c r="I159">
-        <v>568.61</v>
+        <v>471.65</v>
       </c>
       <c r="J159">
-        <v>41.09</v>
+        <v>157.53</v>
       </c>
       <c r="K159">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L159">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M159">
-        <v>226.74</v>
+        <v>173.83</v>
       </c>
       <c r="N159">
-        <v>121.85</v>
+        <v>160.79</v>
       </c>
       <c r="O159">
-        <v>73.73</v>
+        <v>100.72</v>
       </c>
       <c r="P159">
-        <v>57.97</v>
-[...5 lines deleted...]
-        <v>39.69</v>
+        <v>36.31</v>
       </c>
       <c r="S159">
-        <v>24.42</v>
+        <v>79.15</v>
       </c>
       <c r="T159">
-        <v>16.67</v>
+        <v>53.6</v>
+      </c>
+      <c r="U159">
+        <v>16.53</v>
+      </c>
+      <c r="V159">
+        <v>8.25</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="C160">
-        <v>-4</v>
+        <v>-26</v>
       </c>
       <c r="D160" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E160" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="F160">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G160" t="s">
-        <v>345</v>
+        <v>32</v>
       </c>
       <c r="H160">
-        <v>602.26</v>
+        <v>621.69</v>
       </c>
       <c r="I160">
-        <v>442.01</v>
+        <v>320.19</v>
       </c>
       <c r="J160">
-        <v>160.25</v>
+        <v>301.5</v>
       </c>
       <c r="K160">
+        <v>5</v>
+      </c>
+      <c r="L160">
         <v>6</v>
       </c>
-      <c r="L160">
-[...1 lines deleted...]
-      </c>
       <c r="M160">
-        <v>115.63</v>
+        <v>219.63</v>
       </c>
       <c r="N160">
-        <v>88.97</v>
+        <v>60.93</v>
       </c>
       <c r="O160">
-        <v>70.41</v>
+        <v>15.51</v>
       </c>
       <c r="P160">
-        <v>67.0</v>
+        <v>12.27</v>
       </c>
       <c r="Q160">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>11.85</v>
       </c>
       <c r="S160">
-        <v>88.33</v>
+        <v>82.63</v>
       </c>
       <c r="T160">
-        <v>37.47</v>
+        <v>70.7</v>
       </c>
       <c r="U160">
-        <v>16.67</v>
+        <v>47.88</v>
       </c>
       <c r="V160">
-        <v>16.67</v>
+        <v>45.86</v>
       </c>
       <c r="W160">
-        <v>1.11</v>
+        <v>27.74</v>
+      </c>
+      <c r="X160">
+        <v>26.69</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C161">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D161" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E161" t="s">
-        <v>347</v>
+        <v>185</v>
       </c>
       <c r="F161">
         <v>2004</v>
       </c>
       <c r="G161" t="s">
-        <v>348</v>
+        <v>64</v>
       </c>
       <c r="H161">
-        <v>600.2</v>
+        <v>615.62</v>
       </c>
       <c r="I161">
-        <v>526.04</v>
+        <v>544.39</v>
       </c>
       <c r="J161">
-        <v>74.16</v>
+        <v>71.23</v>
       </c>
       <c r="K161">
         <v>6</v>
       </c>
       <c r="L161">
         <v>4</v>
       </c>
       <c r="M161">
-        <v>118.72</v>
+        <v>126.42</v>
       </c>
       <c r="N161">
-        <v>109.81</v>
+        <v>126.42</v>
       </c>
       <c r="O161">
-        <v>106.95</v>
+        <v>98.09</v>
       </c>
       <c r="P161">
-        <v>91.51</v>
+        <v>86.18</v>
       </c>
       <c r="Q161">
-        <v>50.0</v>
+        <v>67.76</v>
       </c>
       <c r="R161">
-        <v>49.05</v>
+        <v>39.52</v>
       </c>
       <c r="S161">
-        <v>35.65</v>
+        <v>24.42</v>
       </c>
       <c r="T161">
-        <v>16.67</v>
+        <v>22.93</v>
       </c>
       <c r="U161">
-        <v>16.67</v>
+        <v>20.89</v>
       </c>
       <c r="V161">
-        <v>5.17</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>204</v>
+        <v>158</v>
       </c>
       <c r="C162">
-        <v>43</v>
+        <v>-3</v>
       </c>
       <c r="D162" t="s">
         <v>349</v>
       </c>
       <c r="E162" t="s">
         <v>350</v>
       </c>
       <c r="F162">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G162" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="H162">
-        <v>596.44</v>
+        <v>601.63</v>
       </c>
       <c r="I162">
-        <v>550.7</v>
+        <v>548.77</v>
       </c>
       <c r="J162">
-        <v>45.74</v>
+        <v>52.86</v>
       </c>
       <c r="K162">
+        <v>6</v>
+      </c>
+      <c r="L162">
         <v>5</v>
       </c>
-      <c r="L162">
-[...1 lines deleted...]
-      </c>
       <c r="M162">
-        <v>173.83</v>
+        <v>142.41</v>
       </c>
       <c r="N162">
-        <v>148.73</v>
+        <v>128.34</v>
       </c>
       <c r="O162">
-        <v>117.71</v>
+        <v>93.57</v>
       </c>
       <c r="P162">
-        <v>100.72</v>
+        <v>71.21</v>
       </c>
       <c r="Q162">
-        <v>9.71</v>
+        <v>63.09</v>
+      </c>
+      <c r="R162">
+        <v>50.15</v>
       </c>
       <c r="S162">
-        <v>36.6</v>
+        <v>20.81</v>
       </c>
       <c r="T162">
-        <v>9.14</v>
+        <v>13.17</v>
+      </c>
+      <c r="U162">
+        <v>9.69</v>
+      </c>
+      <c r="V162">
+        <v>6.82</v>
+      </c>
+      <c r="W162">
+        <v>2.37</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C163">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D163" t="s">
         <v>351</v>
       </c>
       <c r="E163" t="s">
         <v>352</v>
       </c>
       <c r="F163">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G163" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H163">
-        <v>594.81</v>
+        <v>597.05</v>
       </c>
       <c r="I163">
-        <v>548.77</v>
+        <v>496.17</v>
       </c>
       <c r="J163">
-        <v>46.04</v>
+        <v>100.88</v>
       </c>
       <c r="K163">
         <v>6</v>
       </c>
       <c r="L163">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M163">
-        <v>142.41</v>
+        <v>148.73</v>
       </c>
       <c r="N163">
-        <v>128.34</v>
+        <v>137.57</v>
       </c>
       <c r="O163">
-        <v>93.57</v>
+        <v>86.18</v>
       </c>
       <c r="P163">
-        <v>71.21</v>
+        <v>44.6</v>
       </c>
       <c r="Q163">
-        <v>63.09</v>
+        <v>39.57</v>
       </c>
       <c r="R163">
-        <v>50.15</v>
+        <v>39.52</v>
       </c>
       <c r="S163">
-        <v>20.81</v>
+        <v>57.94</v>
       </c>
       <c r="T163">
+        <v>14.02</v>
+      </c>
+      <c r="U163">
+        <v>13.19</v>
+      </c>
+      <c r="V163">
         <v>13.17</v>
       </c>
-      <c r="U163">
-[...3 lines deleted...]
-        <v>2.37</v>
+      <c r="W163">
+        <v>2.56</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C164">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D164" t="s">
         <v>353</v>
       </c>
       <c r="E164" t="s">
         <v>354</v>
       </c>
       <c r="F164">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G164" t="s">
-        <v>355</v>
+        <v>40</v>
       </c>
       <c r="H164">
-        <v>588.49</v>
+        <v>578.9</v>
       </c>
       <c r="I164">
-        <v>498.07</v>
+        <v>547.18</v>
       </c>
       <c r="J164">
-        <v>90.42</v>
+        <v>31.72</v>
       </c>
       <c r="K164">
         <v>6</v>
       </c>
       <c r="L164">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M164">
-        <v>125.0</v>
+        <v>126.42</v>
       </c>
       <c r="N164">
-        <v>118.72</v>
+        <v>100.06</v>
       </c>
       <c r="O164">
-        <v>115.63</v>
+        <v>93.16</v>
       </c>
       <c r="P164">
-        <v>108.17</v>
+        <v>85.61</v>
       </c>
       <c r="Q164">
-        <v>19.59</v>
+        <v>73.73</v>
       </c>
       <c r="R164">
-        <v>10.96</v>
+        <v>68.2</v>
       </c>
       <c r="S164">
-        <v>32.98</v>
-[...14 lines deleted...]
-        <v>2.19</v>
+        <v>31.72</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C165">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D165" t="s">
+        <v>355</v>
+      </c>
+      <c r="E165" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F165">
         <v>2005</v>
       </c>
       <c r="G165" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="H165">
-        <v>581.56</v>
+        <v>575.67</v>
       </c>
       <c r="I165">
-        <v>551.31</v>
+        <v>481.12</v>
       </c>
       <c r="J165">
-        <v>30.25</v>
+        <v>94.55</v>
       </c>
       <c r="K165">
         <v>6</v>
       </c>
       <c r="L165">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M165">
         <v>98.93</v>
       </c>
       <c r="N165">
-        <v>98.93</v>
+        <v>92.55</v>
       </c>
       <c r="O165">
-        <v>93.96</v>
+        <v>84.65</v>
       </c>
       <c r="P165">
-        <v>92.55</v>
+        <v>82.29</v>
       </c>
       <c r="Q165">
-        <v>84.65</v>
+        <v>76.12</v>
       </c>
       <c r="R165">
-        <v>82.29</v>
+        <v>46.58</v>
       </c>
       <c r="S165">
+        <v>32.98</v>
+      </c>
+      <c r="T165">
+        <v>31.32</v>
+      </c>
+      <c r="U165">
         <v>28.54</v>
       </c>
-      <c r="T165">
+      <c r="V165">
         <v>1.71</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C166">
-        <v>-5</v>
+        <v>-12</v>
       </c>
       <c r="D166" t="s">
-        <v>358</v>
+        <v>109</v>
       </c>
       <c r="E166" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="F166">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G166" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="H166">
-        <v>579.45</v>
+        <v>575.52</v>
       </c>
       <c r="I166">
-        <v>516.3</v>
+        <v>396.53</v>
       </c>
       <c r="J166">
-        <v>63.15</v>
+        <v>178.99</v>
       </c>
       <c r="K166">
         <v>6</v>
       </c>
       <c r="L166">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M166">
-        <v>127.26</v>
+        <v>160.79</v>
       </c>
       <c r="N166">
-        <v>108.88</v>
+        <v>76.98</v>
       </c>
       <c r="O166">
-        <v>100.06</v>
+        <v>56.36</v>
       </c>
       <c r="P166">
-        <v>67.76</v>
+        <v>46.25</v>
       </c>
       <c r="Q166">
-        <v>58.36</v>
+        <v>36.56</v>
       </c>
       <c r="R166">
-        <v>53.98</v>
+        <v>19.59</v>
       </c>
       <c r="S166">
-        <v>57.56</v>
+        <v>42.42</v>
       </c>
       <c r="T166">
-        <v>5.59</v>
+        <v>37.52</v>
+      </c>
+      <c r="U166">
+        <v>35.91</v>
+      </c>
+      <c r="V166">
+        <v>31.05</v>
+      </c>
+      <c r="W166">
+        <v>16.67</v>
+      </c>
+      <c r="X166">
+        <v>15.42</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="C167">
-        <v>13</v>
+        <v>-2</v>
       </c>
       <c r="D167" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E167" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F167">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G167" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H167">
-        <v>578.9</v>
+        <v>568.72</v>
       </c>
       <c r="I167">
-        <v>547.18</v>
+        <v>527.58</v>
       </c>
       <c r="J167">
-        <v>31.72</v>
+        <v>41.14</v>
       </c>
       <c r="K167">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L167">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M167">
-        <v>126.42</v>
+        <v>219.63</v>
       </c>
       <c r="N167">
-        <v>100.06</v>
+        <v>204.03</v>
       </c>
       <c r="O167">
-        <v>93.16</v>
+        <v>42.72</v>
       </c>
       <c r="P167">
-        <v>85.61</v>
+        <v>41.61</v>
       </c>
       <c r="Q167">
-        <v>73.73</v>
-[...2 lines deleted...]
-        <v>68.2</v>
+        <v>19.59</v>
       </c>
       <c r="S167">
-        <v>31.72</v>
+        <v>38.22</v>
+      </c>
+      <c r="T167">
+        <v>1.74</v>
+      </c>
+      <c r="U167">
+        <v>1.18</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="C168">
-        <v>1</v>
+        <v>-23</v>
       </c>
       <c r="D168" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E168" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="F168">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G168" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="H168">
-        <v>573.3</v>
+        <v>568.29</v>
       </c>
       <c r="I168">
-        <v>573.3</v>
+        <v>252.12</v>
       </c>
       <c r="J168">
-        <v>0.0</v>
+        <v>316.17</v>
       </c>
       <c r="K168">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L168">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M168">
-        <v>235.88</v>
+        <v>82.29</v>
       </c>
       <c r="N168">
-        <v>187.92</v>
+        <v>71.21</v>
       </c>
       <c r="O168">
-        <v>133.99</v>
+        <v>48.22</v>
       </c>
       <c r="P168">
-        <v>15.51</v>
+        <v>22.11</v>
+      </c>
+      <c r="Q168">
+        <v>14.97</v>
+      </c>
+      <c r="R168">
+        <v>13.32</v>
+      </c>
+      <c r="S168">
+        <v>89.33</v>
+      </c>
+      <c r="T168">
+        <v>81.71</v>
+      </c>
+      <c r="U168">
+        <v>62.64</v>
+      </c>
+      <c r="V168">
+        <v>49.25</v>
+      </c>
+      <c r="W168">
+        <v>28.97</v>
+      </c>
+      <c r="X168">
+        <v>4.27</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="C169">
-        <v>-5</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E169" t="s">
-        <v>161</v>
+        <v>363</v>
       </c>
       <c r="F169">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G169" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="H169">
-        <v>569.13</v>
+        <v>568.07</v>
       </c>
       <c r="I169">
-        <v>411.68</v>
+        <v>532.79</v>
       </c>
       <c r="J169">
-        <v>157.45</v>
+        <v>35.28</v>
       </c>
       <c r="K169">
+        <v>5</v>
+      </c>
+      <c r="L169">
         <v>4</v>
       </c>
-      <c r="L169">
-[...1 lines deleted...]
-      </c>
       <c r="M169">
-        <v>137.57</v>
+        <v>186.68</v>
       </c>
       <c r="N169">
-        <v>136.67</v>
+        <v>127.26</v>
       </c>
       <c r="O169">
-        <v>96.18</v>
+        <v>117.71</v>
       </c>
       <c r="P169">
-        <v>41.26</v>
+        <v>58.36</v>
+      </c>
+      <c r="Q169">
+        <v>42.78</v>
       </c>
       <c r="S169">
-        <v>64.67</v>
+        <v>16.64</v>
       </c>
       <c r="T169">
-        <v>51.76</v>
+        <v>14.26</v>
       </c>
       <c r="U169">
-        <v>14.87</v>
+        <v>3.5</v>
       </c>
       <c r="V169">
-        <v>13.23</v>
-[...2 lines deleted...]
-        <v>12.92</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C170">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D170" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="E170" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="F170">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G170" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H170">
-        <v>568.72</v>
+        <v>566.04</v>
       </c>
       <c r="I170">
-        <v>527.58</v>
+        <v>385.31</v>
       </c>
       <c r="J170">
-        <v>41.14</v>
+        <v>180.73</v>
       </c>
       <c r="K170">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L170">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M170">
-        <v>219.63</v>
+        <v>159.73</v>
       </c>
       <c r="N170">
-        <v>204.03</v>
+        <v>136.67</v>
       </c>
       <c r="O170">
-        <v>42.72</v>
+        <v>28.93</v>
       </c>
       <c r="P170">
-        <v>41.61</v>
+        <v>26.76</v>
       </c>
       <c r="Q170">
-        <v>19.59</v>
+        <v>18.12</v>
+      </c>
+      <c r="R170">
+        <v>15.1</v>
       </c>
       <c r="S170">
-        <v>38.22</v>
+        <v>58.97</v>
       </c>
       <c r="T170">
-        <v>1.74</v>
+        <v>57.56</v>
       </c>
       <c r="U170">
-        <v>1.18</v>
+        <v>32.06</v>
+      </c>
+      <c r="V170">
+        <v>21.96</v>
+      </c>
+      <c r="W170">
+        <v>5.4</v>
+      </c>
+      <c r="X170">
+        <v>4.78</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C171">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D171" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="E171" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="F171">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G171" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="H171">
-        <v>563.04</v>
+        <v>561.0</v>
       </c>
       <c r="I171">
-        <v>401.7</v>
+        <v>524.35</v>
       </c>
       <c r="J171">
-        <v>161.34</v>
+        <v>36.65</v>
       </c>
       <c r="K171">
+        <v>3</v>
+      </c>
+      <c r="L171">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="M171">
         <v>212.09</v>
       </c>
       <c r="N171">
-        <v>189.61</v>
+        <v>185.0</v>
+      </c>
+      <c r="O171">
+        <v>127.26</v>
       </c>
       <c r="S171">
-        <v>69.38</v>
+        <v>24.2</v>
       </c>
       <c r="T171">
-        <v>36.62</v>
-[...8 lines deleted...]
-        <v>11.77</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C172">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D172" t="s">
-        <v>65</v>
+        <v>366</v>
       </c>
       <c r="E172" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="F172">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G172" t="s">
-        <v>53</v>
+        <v>368</v>
       </c>
       <c r="H172">
-        <v>561.0</v>
+        <v>557.69</v>
       </c>
       <c r="I172">
-        <v>524.35</v>
+        <v>488.19</v>
       </c>
       <c r="J172">
-        <v>36.65</v>
+        <v>69.5</v>
       </c>
       <c r="K172">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L172">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M172">
-        <v>212.09</v>
+        <v>125.0</v>
       </c>
       <c r="N172">
-        <v>185.0</v>
+        <v>118.72</v>
       </c>
       <c r="O172">
-        <v>127.26</v>
+        <v>115.63</v>
+      </c>
+      <c r="P172">
+        <v>108.17</v>
+      </c>
+      <c r="Q172">
+        <v>10.96</v>
+      </c>
+      <c r="R172">
+        <v>9.71</v>
       </c>
       <c r="S172">
-        <v>24.2</v>
+        <v>32.98</v>
       </c>
       <c r="T172">
-        <v>12.45</v>
+        <v>16.67</v>
+      </c>
+      <c r="U172">
+        <v>6.53</v>
+      </c>
+      <c r="V172">
+        <v>5.83</v>
+      </c>
+      <c r="W172">
+        <v>5.3</v>
+      </c>
+      <c r="X172">
+        <v>2.19</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="C173">
-        <v>-36</v>
+        <v>-12</v>
       </c>
       <c r="D173" t="s">
+        <v>369</v>
+      </c>
+      <c r="E173" t="s">
         <v>370</v>
       </c>
-      <c r="E173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G173" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H173">
-        <v>560.37</v>
+        <v>551.0</v>
       </c>
       <c r="I173">
-        <v>463.79</v>
+        <v>427.44</v>
       </c>
       <c r="J173">
-        <v>96.58</v>
+        <v>123.56</v>
       </c>
       <c r="K173">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L173">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M173">
-        <v>159.73</v>
+        <v>108.88</v>
       </c>
       <c r="N173">
-        <v>127.26</v>
+        <v>100.06</v>
       </c>
       <c r="O173">
-        <v>100.72</v>
+        <v>67.76</v>
       </c>
       <c r="P173">
-        <v>39.52</v>
+        <v>58.36</v>
       </c>
       <c r="Q173">
-        <v>36.56</v>
+        <v>46.19</v>
+      </c>
+      <c r="R173">
+        <v>46.19</v>
       </c>
       <c r="S173">
-        <v>62.23</v>
+        <v>57.56</v>
       </c>
       <c r="T173">
-        <v>17.71</v>
+        <v>42.42</v>
       </c>
       <c r="U173">
-        <v>16.64</v>
+        <v>17.99</v>
+      </c>
+      <c r="V173">
+        <v>5.59</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C174">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D174" t="s">
+        <v>371</v>
+      </c>
+      <c r="E174" t="s">
         <v>372</v>
       </c>
-      <c r="E174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G174" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H174">
-        <v>550.94</v>
+        <v>548.45</v>
       </c>
       <c r="I174">
-        <v>522.95</v>
+        <v>401.7</v>
       </c>
       <c r="J174">
-        <v>27.99</v>
+        <v>146.75</v>
       </c>
       <c r="K174">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L174">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M174">
-        <v>169.3</v>
+        <v>212.09</v>
       </c>
       <c r="N174">
-        <v>146.42</v>
-[...11 lines deleted...]
-        <v>8.31</v>
+        <v>189.61</v>
       </c>
       <c r="S174">
-        <v>19.87</v>
+        <v>69.38</v>
       </c>
       <c r="T174">
-        <v>8.12</v>
+        <v>36.62</v>
+      </c>
+      <c r="U174">
+        <v>28.98</v>
+      </c>
+      <c r="V174">
+        <v>11.77</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C175">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D175" t="s">
+        <v>225</v>
+      </c>
+      <c r="E175" t="s">
+        <v>373</v>
+      </c>
+      <c r="F175">
+        <v>2002</v>
+      </c>
+      <c r="G175" t="s">
         <v>374</v>
       </c>
-      <c r="E175" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H175">
-        <v>548.23</v>
+        <v>545.88</v>
       </c>
       <c r="I175">
-        <v>441.2</v>
+        <v>378.68</v>
       </c>
       <c r="J175">
-        <v>107.03</v>
+        <v>167.2</v>
       </c>
       <c r="K175">
         <v>6</v>
       </c>
       <c r="L175">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M175">
-        <v>150.0</v>
+        <v>142.03</v>
       </c>
       <c r="N175">
-        <v>125.0</v>
+        <v>65.13</v>
       </c>
       <c r="O175">
-        <v>46.19</v>
+        <v>62.67</v>
       </c>
       <c r="P175">
-        <v>46.19</v>
+        <v>46.25</v>
       </c>
       <c r="Q175">
-        <v>45.88</v>
+        <v>38.49</v>
       </c>
       <c r="R175">
-        <v>27.94</v>
+        <v>24.11</v>
       </c>
       <c r="S175">
-        <v>46.25</v>
+        <v>64.67</v>
       </c>
       <c r="T175">
-        <v>23.74</v>
+        <v>36.06</v>
       </c>
       <c r="U175">
+        <v>32.42</v>
+      </c>
+      <c r="V175">
         <v>16.67</v>
       </c>
-      <c r="V175">
-[...1 lines deleted...]
-      </c>
       <c r="W175">
-        <v>9.58</v>
+        <v>10.01</v>
+      </c>
+      <c r="X175">
+        <v>7.37</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="C176">
-        <v>-10</v>
+        <v>0</v>
       </c>
       <c r="D176" t="s">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="E176" t="s">
         <v>376</v>
       </c>
       <c r="F176">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G176" t="s">
-        <v>207</v>
+        <v>377</v>
       </c>
       <c r="H176">
-        <v>541.95</v>
+        <v>545.1</v>
       </c>
       <c r="I176">
-        <v>222.89</v>
+        <v>432.43</v>
       </c>
       <c r="J176">
-        <v>319.06</v>
+        <v>112.67</v>
       </c>
       <c r="K176">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L176">
         <v>6</v>
       </c>
       <c r="M176">
-        <v>101.15</v>
+        <v>121.52</v>
       </c>
       <c r="N176">
-        <v>70.6</v>
+        <v>109.81</v>
       </c>
       <c r="O176">
-        <v>51.14</v>
+        <v>63.36</v>
+      </c>
+      <c r="P176">
+        <v>50.0</v>
+      </c>
+      <c r="Q176">
+        <v>50.0</v>
+      </c>
+      <c r="R176">
+        <v>37.74</v>
       </c>
       <c r="S176">
-        <v>111.91</v>
+        <v>42.78</v>
       </c>
       <c r="T176">
-        <v>55.95</v>
+        <v>19.45</v>
       </c>
       <c r="U176">
-        <v>47.47</v>
+        <v>16.67</v>
       </c>
       <c r="V176">
-        <v>42.8</v>
+        <v>16.67</v>
       </c>
       <c r="W176">
-        <v>33.72</v>
+        <v>16.07</v>
       </c>
       <c r="X176">
-        <v>27.21</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C177">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D177" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E177" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F177">
         <v>2004</v>
       </c>
       <c r="G177" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H177">
-        <v>540.8</v>
+        <v>526.75</v>
       </c>
       <c r="I177">
-        <v>388.26</v>
+        <v>401.33</v>
       </c>
       <c r="J177">
-        <v>152.54</v>
+        <v>125.42</v>
       </c>
       <c r="K177">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L177">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M177">
-        <v>143.63</v>
+        <v>173.83</v>
       </c>
       <c r="N177">
-        <v>127.26</v>
+        <v>100.72</v>
       </c>
       <c r="O177">
-        <v>39.52</v>
+        <v>63.09</v>
       </c>
       <c r="P177">
-        <v>30.2</v>
+        <v>53.98</v>
       </c>
       <c r="Q177">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>22.9</v>
+        <v>9.71</v>
       </c>
       <c r="S177">
-        <v>45.86</v>
+        <v>49.58</v>
       </c>
       <c r="T177">
-        <v>45.86</v>
+        <v>39.24</v>
       </c>
       <c r="U177">
-        <v>38.98</v>
-[...5 lines deleted...]
-        <v>5.17</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C178">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D178" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E178" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F178">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="G178" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="H178">
-        <v>518.6</v>
+        <v>526.6</v>
       </c>
       <c r="I178">
-        <v>518.6</v>
+        <v>292.16</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
+        <v>234.44</v>
       </c>
       <c r="K178">
         <v>3</v>
       </c>
       <c r="L178">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M178">
-        <v>226.74</v>
+        <v>142.41</v>
       </c>
       <c r="N178">
-        <v>179.45</v>
+        <v>105.15</v>
       </c>
       <c r="O178">
-        <v>112.41</v>
+        <v>44.6</v>
+      </c>
+      <c r="S178">
+        <v>59.98</v>
+      </c>
+      <c r="T178">
+        <v>51.32</v>
+      </c>
+      <c r="U178">
+        <v>44.29</v>
+      </c>
+      <c r="V178">
+        <v>40.96</v>
+      </c>
+      <c r="W178">
+        <v>37.89</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C179">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D179" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E179" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F179">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="G179" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="H179">
-        <v>514.2</v>
+        <v>518.6</v>
       </c>
       <c r="I179">
+        <v>518.6</v>
+      </c>
+      <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="J179">
-[...1 lines deleted...]
-      </c>
       <c r="K179">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L179">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>43.91</v>
+        <v>0</v>
+      </c>
+      <c r="M179">
+        <v>226.74</v>
+      </c>
+      <c r="N179">
+        <v>179.45</v>
+      </c>
+      <c r="O179">
+        <v>112.41</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="C180">
-        <v>21</v>
+        <v>-1</v>
       </c>
       <c r="D180" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E180" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F180">
         <v>2005</v>
       </c>
       <c r="G180" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H180">
-        <v>512.76</v>
+        <v>518.18</v>
       </c>
       <c r="I180">
-        <v>511.15</v>
+        <v>495.45</v>
       </c>
       <c r="J180">
-        <v>1.61</v>
+        <v>22.73</v>
       </c>
       <c r="K180">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="M180">
-        <v>201.82</v>
+        <v>188.73</v>
       </c>
       <c r="N180">
-        <v>100.72</v>
+        <v>148.73</v>
       </c>
       <c r="O180">
         <v>86.18</v>
       </c>
       <c r="P180">
-        <v>79.71</v>
-[...2 lines deleted...]
-        <v>42.72</v>
+        <v>71.81</v>
       </c>
       <c r="S180">
-        <v>1.61</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C181">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D181" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E181" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F181">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G181" t="s">
-        <v>202</v>
+        <v>388</v>
       </c>
       <c r="H181">
-        <v>508.16</v>
+        <v>513.93</v>
       </c>
       <c r="I181">
-        <v>450.56</v>
+        <v>442.01</v>
       </c>
       <c r="J181">
-        <v>57.6</v>
+        <v>71.92</v>
       </c>
       <c r="K181">
         <v>6</v>
       </c>
       <c r="L181">
         <v>4</v>
       </c>
       <c r="M181">
-        <v>109.81</v>
+        <v>115.63</v>
       </c>
       <c r="N181">
-        <v>91.51</v>
+        <v>88.97</v>
       </c>
       <c r="O181">
-        <v>78.3</v>
+        <v>70.41</v>
       </c>
       <c r="P181">
-        <v>74.36</v>
+        <v>67.0</v>
       </c>
       <c r="Q181">
-        <v>57.32</v>
+        <v>50.0</v>
       </c>
       <c r="R181">
-        <v>39.26</v>
+        <v>50.0</v>
       </c>
       <c r="S181">
-        <v>18.59</v>
+        <v>37.47</v>
       </c>
       <c r="T181">
         <v>16.67</v>
       </c>
       <c r="U181">
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
       <c r="V181">
-        <v>9.15</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C182">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D182" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E182" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F182">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G182" t="s">
-        <v>355</v>
+        <v>40</v>
       </c>
       <c r="H182">
-        <v>507.87</v>
+        <v>512.76</v>
       </c>
       <c r="I182">
-        <v>425.56</v>
+        <v>391.37</v>
       </c>
       <c r="J182">
-        <v>82.31</v>
+        <v>121.39</v>
       </c>
       <c r="K182">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L182">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M182">
-        <v>106.95</v>
+        <v>235.88</v>
       </c>
       <c r="N182">
-        <v>91.51</v>
+        <v>131.38</v>
       </c>
       <c r="O182">
-        <v>86.91</v>
-[...8 lines deleted...]
-        <v>26.59</v>
+        <v>24.11</v>
       </c>
       <c r="S182">
-        <v>28.22</v>
+        <v>62.64</v>
       </c>
       <c r="T182">
-        <v>15.42</v>
+        <v>45.56</v>
       </c>
       <c r="U182">
-        <v>15.29</v>
-[...8 lines deleted...]
-        <v>3.95</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C183">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D183" t="s">
-        <v>389</v>
+        <v>55</v>
       </c>
       <c r="E183" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F183">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G183" t="s">
-        <v>124</v>
+        <v>260</v>
       </c>
       <c r="H183">
-        <v>506.63</v>
+        <v>512.6</v>
       </c>
       <c r="I183">
-        <v>482.79</v>
+        <v>471.59</v>
       </c>
       <c r="J183">
-        <v>23.84</v>
+        <v>41.01</v>
       </c>
       <c r="K183">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L183">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M183">
-        <v>237.44</v>
+        <v>187.92</v>
       </c>
       <c r="N183">
         <v>86.18</v>
       </c>
       <c r="O183">
-        <v>67.15</v>
+        <v>80.43</v>
       </c>
       <c r="P183">
-        <v>63.09</v>
+        <v>50.0</v>
       </c>
       <c r="Q183">
-        <v>28.93</v>
+        <v>45.88</v>
+      </c>
+      <c r="R183">
+        <v>21.18</v>
       </c>
       <c r="S183">
-        <v>13.19</v>
+        <v>22.59</v>
       </c>
       <c r="T183">
-        <v>10.65</v>
+        <v>11.7</v>
+      </c>
+      <c r="U183">
+        <v>4.53</v>
+      </c>
+      <c r="V183">
+        <v>2.19</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C184">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D184" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E184" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F184">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G184" t="s">
-        <v>305</v>
+        <v>40</v>
       </c>
       <c r="H184">
-        <v>505.73</v>
+        <v>503.19</v>
       </c>
       <c r="I184">
-        <v>401.62</v>
+        <v>449.6</v>
       </c>
       <c r="J184">
-        <v>104.11</v>
+        <v>53.59</v>
       </c>
       <c r="K184">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L184">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M184">
-        <v>138.75</v>
+        <v>255.0</v>
       </c>
       <c r="N184">
-        <v>115.63</v>
+        <v>160.79</v>
       </c>
       <c r="O184">
-        <v>68.82</v>
-[...5 lines deleted...]
-        <v>20.45</v>
+        <v>33.81</v>
       </c>
       <c r="S184">
-        <v>55.33</v>
+        <v>43.33</v>
       </c>
       <c r="T184">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>9.21</v>
+        <v>10.26</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C185">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D185" t="s">
-        <v>393</v>
+        <v>299</v>
       </c>
       <c r="E185" t="s">
         <v>394</v>
       </c>
       <c r="F185">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="G185" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="H185">
-        <v>503.19</v>
+        <v>494.48</v>
       </c>
       <c r="I185">
-        <v>449.6</v>
+        <v>222.89</v>
       </c>
       <c r="J185">
-        <v>53.59</v>
+        <v>271.59</v>
       </c>
       <c r="K185">
         <v>3</v>
       </c>
       <c r="L185">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M185">
-        <v>255.0</v>
+        <v>101.15</v>
       </c>
       <c r="N185">
-        <v>160.79</v>
+        <v>70.6</v>
       </c>
       <c r="O185">
-        <v>33.81</v>
+        <v>51.14</v>
       </c>
       <c r="S185">
-        <v>43.33</v>
+        <v>111.91</v>
       </c>
       <c r="T185">
-        <v>10.26</v>
+        <v>55.95</v>
+      </c>
+      <c r="U185">
+        <v>42.8</v>
+      </c>
+      <c r="V185">
+        <v>33.72</v>
+      </c>
+      <c r="W185">
+        <v>27.21</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C186">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D186" t="s">
-        <v>51</v>
+        <v>395</v>
       </c>
       <c r="E186" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F186">
         <v>2003</v>
       </c>
       <c r="G186" t="s">
-        <v>216</v>
+        <v>88</v>
       </c>
       <c r="H186">
-        <v>502.5</v>
+        <v>492.01</v>
       </c>
       <c r="I186">
-        <v>463.68</v>
+        <v>440.54</v>
       </c>
       <c r="J186">
-        <v>38.82</v>
+        <v>51.47</v>
       </c>
       <c r="K186">
         <v>6</v>
       </c>
       <c r="L186">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M186">
-        <v>187.92</v>
+        <v>127.26</v>
       </c>
       <c r="N186">
-        <v>86.18</v>
+        <v>100.72</v>
       </c>
       <c r="O186">
-        <v>80.43</v>
+        <v>61.45</v>
       </c>
       <c r="P186">
-        <v>50.0</v>
+        <v>58.61</v>
       </c>
       <c r="Q186">
-        <v>45.88</v>
+        <v>46.25</v>
       </c>
       <c r="R186">
-        <v>13.27</v>
+        <v>46.25</v>
       </c>
       <c r="S186">
-        <v>22.59</v>
+        <v>16.67</v>
       </c>
       <c r="T186">
-        <v>11.7</v>
+        <v>12.2</v>
       </c>
       <c r="U186">
-        <v>4.53</v>
+        <v>8.61</v>
+      </c>
+      <c r="V186">
+        <v>6.53</v>
+      </c>
+      <c r="W186">
+        <v>6.19</v>
+      </c>
+      <c r="X186">
+        <v>1.27</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C187">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D187" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="E187" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F187">
         <v>2002</v>
       </c>
       <c r="G187" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H187">
-        <v>497.21</v>
+        <v>491.91</v>
       </c>
       <c r="I187">
         <v>485.22</v>
       </c>
       <c r="J187">
-        <v>11.99</v>
+        <v>6.69</v>
       </c>
       <c r="K187">
         <v>6</v>
       </c>
       <c r="L187">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M187">
         <v>196.19</v>
       </c>
       <c r="N187">
         <v>100.72</v>
       </c>
       <c r="O187">
         <v>77.64</v>
       </c>
       <c r="P187">
         <v>58.36</v>
       </c>
       <c r="Q187">
         <v>30.2</v>
       </c>
       <c r="R187">
         <v>22.11</v>
       </c>
       <c r="S187">
         <v>6.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.3</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C188">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D188" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E188" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F188">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G188" t="s">
-        <v>53</v>
+        <v>260</v>
       </c>
       <c r="H188">
-        <v>491.84</v>
+        <v>484.23</v>
       </c>
       <c r="I188">
-        <v>491.84</v>
+        <v>469.97</v>
       </c>
       <c r="J188">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K188">
         <v>4</v>
       </c>
       <c r="L188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M188">
-        <v>188.73</v>
+        <v>255.0</v>
       </c>
       <c r="N188">
-        <v>148.73</v>
+        <v>118.72</v>
       </c>
       <c r="O188">
-        <v>86.18</v>
+        <v>50.0</v>
       </c>
       <c r="P188">
-        <v>68.2</v>
+        <v>46.25</v>
+      </c>
+      <c r="S188">
+        <v>14.26</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C189">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D189" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E189" t="s">
-        <v>360</v>
+        <v>401</v>
       </c>
       <c r="F189">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="G189" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H189">
-        <v>485.45</v>
+        <v>483.74</v>
       </c>
       <c r="I189">
-        <v>0.0</v>
+        <v>380.75</v>
       </c>
       <c r="J189">
-        <v>485.45</v>
+        <v>102.99</v>
       </c>
       <c r="K189">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L189">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="M189">
+        <v>237.44</v>
+      </c>
+      <c r="N189">
+        <v>105.15</v>
+      </c>
+      <c r="O189">
+        <v>38.16</v>
       </c>
       <c r="S189">
-        <v>244.03</v>
+        <v>64.17</v>
       </c>
       <c r="T189">
-        <v>241.42</v>
+        <v>24.58</v>
+      </c>
+      <c r="U189">
+        <v>14.24</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C190">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E190" t="s">
-        <v>401</v>
+        <v>183</v>
       </c>
       <c r="F190">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G190" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="H190">
-        <v>484.99</v>
+        <v>478.02</v>
       </c>
       <c r="I190">
-        <v>440.6</v>
+        <v>275.01</v>
       </c>
       <c r="J190">
-        <v>44.39</v>
+        <v>203.01</v>
       </c>
       <c r="K190">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L190">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M190">
-        <v>237.44</v>
+        <v>137.57</v>
       </c>
       <c r="N190">
-        <v>203.16</v>
+        <v>96.18</v>
+      </c>
+      <c r="O190">
+        <v>41.26</v>
       </c>
       <c r="S190">
-        <v>37.18</v>
+        <v>64.67</v>
       </c>
       <c r="T190">
-        <v>4.78</v>
+        <v>51.76</v>
       </c>
       <c r="U190">
-        <v>2.43</v>
+        <v>45.56</v>
+      </c>
+      <c r="V190">
+        <v>14.87</v>
+      </c>
+      <c r="W190">
+        <v>13.23</v>
+      </c>
+      <c r="X190">
+        <v>12.92</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>256</v>
+        <v>172</v>
       </c>
       <c r="C191">
-        <v>66</v>
+        <v>-18</v>
       </c>
       <c r="D191" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E191" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F191">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G191" t="s">
-        <v>216</v>
+        <v>301</v>
       </c>
       <c r="H191">
-        <v>484.23</v>
+        <v>472.01</v>
       </c>
       <c r="I191">
-        <v>469.97</v>
+        <v>323.31</v>
       </c>
       <c r="J191">
-        <v>14.26</v>
+        <v>148.7</v>
       </c>
       <c r="K191">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L191">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M191">
-        <v>255.0</v>
+        <v>150.0</v>
       </c>
       <c r="N191">
-        <v>118.72</v>
+        <v>46.19</v>
       </c>
       <c r="O191">
-        <v>50.0</v>
+        <v>46.19</v>
       </c>
       <c r="P191">
+        <v>45.88</v>
+      </c>
+      <c r="Q191">
+        <v>27.94</v>
+      </c>
+      <c r="R191">
+        <v>7.11</v>
+      </c>
+      <c r="S191">
         <v>46.25</v>
       </c>
-      <c r="S191">
-        <v>14.26</v>
+      <c r="T191">
+        <v>41.67</v>
+      </c>
+      <c r="U191">
+        <v>23.74</v>
+      </c>
+      <c r="V191">
+        <v>16.67</v>
+      </c>
+      <c r="W191">
+        <v>10.79</v>
+      </c>
+      <c r="X191">
+        <v>9.58</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C192">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D192" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E192" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F192">
         <v>2002</v>
       </c>
       <c r="G192" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="H192">
-        <v>483.74</v>
+        <v>467.45</v>
       </c>
       <c r="I192">
-        <v>380.75</v>
+        <v>347.99</v>
       </c>
       <c r="J192">
-        <v>102.99</v>
+        <v>119.46</v>
       </c>
       <c r="K192">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L192">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M192">
-        <v>237.44</v>
+        <v>142.03</v>
       </c>
       <c r="N192">
-        <v>105.15</v>
+        <v>65.87</v>
       </c>
       <c r="O192">
-        <v>38.16</v>
+        <v>48.22</v>
+      </c>
+      <c r="P192">
+        <v>46.19</v>
+      </c>
+      <c r="Q192">
+        <v>26.76</v>
+      </c>
+      <c r="R192">
+        <v>18.92</v>
       </c>
       <c r="S192">
-        <v>64.17</v>
+        <v>59.82</v>
       </c>
       <c r="T192">
-        <v>24.58</v>
+        <v>42.42</v>
       </c>
       <c r="U192">
-        <v>14.24</v>
+        <v>8.61</v>
+      </c>
+      <c r="V192">
+        <v>4.42</v>
+      </c>
+      <c r="W192">
+        <v>4.19</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="C193">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="D193" t="s">
+        <v>407</v>
+      </c>
+      <c r="E193" t="s">
+        <v>408</v>
+      </c>
+      <c r="F193">
+        <v>2004</v>
+      </c>
+      <c r="G193" t="s">
         <v>111</v>
       </c>
-      <c r="E193" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H193">
-        <v>482.35</v>
+        <v>451.62</v>
       </c>
       <c r="I193">
-        <v>311.49</v>
+        <v>355.15</v>
       </c>
       <c r="J193">
-        <v>170.86</v>
+        <v>96.47</v>
       </c>
       <c r="K193">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L193">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M193">
-        <v>201.82</v>
+        <v>259.0</v>
       </c>
       <c r="N193">
-        <v>65.13</v>
+        <v>46.25</v>
       </c>
       <c r="O193">
-        <v>16.76</v>
+        <v>27.0</v>
       </c>
       <c r="P193">
-        <v>15.51</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>22.9</v>
       </c>
       <c r="S193">
-        <v>89.33</v>
+        <v>24.8</v>
       </c>
       <c r="T193">
-        <v>40.96</v>
+        <v>22.73</v>
       </c>
       <c r="U193">
-        <v>22.3</v>
+        <v>16.67</v>
       </c>
       <c r="V193">
-        <v>9.98</v>
+        <v>14.87</v>
       </c>
       <c r="W193">
-        <v>8.29</v>
+        <v>10.07</v>
+      </c>
+      <c r="X193">
+        <v>7.33</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C194">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E194" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F194">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G194" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H194">
-        <v>476.57</v>
+        <v>445.61</v>
       </c>
       <c r="I194">
-        <v>412.9</v>
+        <v>410.43</v>
       </c>
       <c r="J194">
-        <v>63.67</v>
+        <v>35.18</v>
       </c>
       <c r="K194">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L194">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M194">
-        <v>127.26</v>
+        <v>201.82</v>
       </c>
       <c r="N194">
-        <v>100.72</v>
+        <v>86.18</v>
       </c>
       <c r="O194">
-        <v>58.61</v>
+        <v>79.71</v>
       </c>
       <c r="P194">
-        <v>46.25</v>
-[...5 lines deleted...]
-        <v>33.81</v>
+        <v>42.72</v>
       </c>
       <c r="S194">
-        <v>20.81</v>
+        <v>33.57</v>
       </c>
       <c r="T194">
-        <v>16.67</v>
-[...11 lines deleted...]
-        <v>1.27</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C195">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D195" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E195" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F195">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G195" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="H195">
-        <v>467.45</v>
+        <v>441.1</v>
       </c>
       <c r="I195">
-        <v>347.99</v>
+        <v>344.44</v>
       </c>
       <c r="J195">
-        <v>119.46</v>
+        <v>96.66</v>
       </c>
       <c r="K195">
         <v>6</v>
       </c>
       <c r="L195">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M195">
-        <v>142.03</v>
+        <v>123.94</v>
       </c>
       <c r="N195">
-        <v>65.87</v>
+        <v>89.21</v>
       </c>
       <c r="O195">
-        <v>48.22</v>
+        <v>51.69</v>
       </c>
       <c r="P195">
-        <v>46.19</v>
+        <v>44.6</v>
       </c>
       <c r="Q195">
-        <v>26.76</v>
+        <v>17.5</v>
       </c>
       <c r="R195">
-        <v>18.92</v>
+        <v>17.5</v>
       </c>
       <c r="S195">
-        <v>59.82</v>
+        <v>59.98</v>
       </c>
       <c r="T195">
-        <v>42.42</v>
+        <v>16.64</v>
       </c>
       <c r="U195">
-        <v>8.61</v>
+        <v>12.61</v>
       </c>
       <c r="V195">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>4.19</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C196">
-        <v>-2</v>
+        <v>-13</v>
       </c>
       <c r="D196" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E196" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F196">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="G196" t="s">
-        <v>202</v>
+        <v>301</v>
       </c>
       <c r="H196">
-        <v>463.8</v>
+        <v>428.64</v>
       </c>
       <c r="I196">
-        <v>226.74</v>
+        <v>285.99</v>
       </c>
       <c r="J196">
-        <v>237.06</v>
+        <v>142.65</v>
       </c>
       <c r="K196">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L196">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M196">
-        <v>226.74</v>
+        <v>138.75</v>
+      </c>
+      <c r="N196">
+        <v>68.82</v>
+      </c>
+      <c r="O196">
+        <v>57.97</v>
+      </c>
+      <c r="P196">
+        <v>20.45</v>
       </c>
       <c r="S196">
-        <v>82.63</v>
+        <v>55.33</v>
       </c>
       <c r="T196">
-        <v>66.25</v>
+        <v>39.57</v>
       </c>
       <c r="U196">
-        <v>32.09</v>
+        <v>38.54</v>
       </c>
       <c r="V196">
-        <v>23.28</v>
-[...5 lines deleted...]
-        <v>12.5</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C197">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D197" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E197" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="F197">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="G197" t="s">
-        <v>415</v>
+        <v>212</v>
       </c>
       <c r="H197">
-        <v>451.68</v>
+        <v>428.17</v>
       </c>
       <c r="I197">
-        <v>339.01</v>
+        <v>226.74</v>
       </c>
       <c r="J197">
-        <v>112.67</v>
+        <v>201.43</v>
       </c>
       <c r="K197">
+        <v>1</v>
+      </c>
+      <c r="L197">
         <v>5</v>
       </c>
-      <c r="L197">
-[...1 lines deleted...]
-      </c>
       <c r="M197">
-        <v>121.52</v>
-[...11 lines deleted...]
-        <v>6.58</v>
+        <v>226.74</v>
       </c>
       <c r="S197">
-        <v>42.78</v>
+        <v>82.63</v>
       </c>
       <c r="T197">
-        <v>19.45</v>
+        <v>66.25</v>
       </c>
       <c r="U197">
-        <v>16.67</v>
+        <v>23.28</v>
       </c>
       <c r="V197">
-        <v>16.67</v>
+        <v>20.31</v>
       </c>
       <c r="W197">
-        <v>16.07</v>
-[...2 lines deleted...]
-        <v>1.03</v>
+        <v>8.96</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="C198">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D198" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E198" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F198">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G198" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="H198">
-        <v>449.93</v>
+        <v>427.26</v>
       </c>
       <c r="I198">
-        <v>427.55</v>
+        <v>427.26</v>
       </c>
       <c r="J198">
-        <v>22.38</v>
+        <v>0.0</v>
       </c>
       <c r="K198">
         <v>5</v>
       </c>
       <c r="L198">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M198">
-        <v>159.73</v>
+        <v>218.18</v>
       </c>
       <c r="N198">
-        <v>112.41</v>
+        <v>108.17</v>
       </c>
       <c r="O198">
-        <v>71.21</v>
+        <v>74.05</v>
       </c>
       <c r="P198">
-        <v>58.36</v>
+        <v>15.51</v>
       </c>
       <c r="Q198">
-        <v>25.84</v>
-[...2 lines deleted...]
-        <v>22.38</v>
+        <v>11.35</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C199">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D199" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E199" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F199">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G199" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="H199">
-        <v>442.56</v>
+        <v>424.1</v>
       </c>
       <c r="I199">
-        <v>423.45</v>
+        <v>424.1</v>
       </c>
       <c r="J199">
-        <v>19.11</v>
+        <v>0.0</v>
       </c>
       <c r="K199">
         <v>6</v>
       </c>
       <c r="L199">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M199">
-        <v>101.58</v>
+        <v>126.42</v>
       </c>
       <c r="N199">
-        <v>96.18</v>
+        <v>106.05</v>
       </c>
       <c r="O199">
-        <v>79.19</v>
+        <v>74.05</v>
       </c>
       <c r="P199">
-        <v>78.3</v>
+        <v>50.0</v>
       </c>
       <c r="Q199">
-        <v>35.91</v>
+        <v>42.72</v>
       </c>
       <c r="R199">
-        <v>32.29</v>
-[...2 lines deleted...]
-        <v>19.11</v>
+        <v>24.86</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C200">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D200" t="s">
-        <v>387</v>
+        <v>421</v>
       </c>
       <c r="E200" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F200">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G200" t="s">
-        <v>224</v>
+        <v>88</v>
       </c>
       <c r="H200">
-        <v>441.1</v>
+        <v>412.49</v>
       </c>
       <c r="I200">
-        <v>344.44</v>
+        <v>186.88</v>
       </c>
       <c r="J200">
-        <v>96.66</v>
+        <v>225.61</v>
       </c>
       <c r="K200">
+        <v>4</v>
+      </c>
+      <c r="L200">
         <v>6</v>
       </c>
-      <c r="L200">
-[...1 lines deleted...]
-      </c>
       <c r="M200">
-        <v>123.94</v>
+        <v>112.71</v>
       </c>
       <c r="N200">
-        <v>89.21</v>
+        <v>39.52</v>
       </c>
       <c r="O200">
-        <v>51.69</v>
+        <v>19.68</v>
       </c>
       <c r="P200">
-        <v>44.6</v>
-[...5 lines deleted...]
-        <v>17.5</v>
+        <v>14.97</v>
       </c>
       <c r="S200">
-        <v>59.98</v>
+        <v>73.21</v>
       </c>
       <c r="T200">
-        <v>16.64</v>
+        <v>44.29</v>
       </c>
       <c r="U200">
-        <v>12.61</v>
+        <v>37.57</v>
       </c>
       <c r="V200">
-        <v>7.43</v>
+        <v>36.29</v>
+      </c>
+      <c r="W200">
+        <v>18.79</v>
+      </c>
+      <c r="X200">
+        <v>15.46</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C201">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D201" t="s">
-        <v>421</v>
+        <v>157</v>
       </c>
       <c r="E201" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F201">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G201" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="H201">
-        <v>440.78</v>
+        <v>406.75</v>
       </c>
       <c r="I201">
-        <v>328.15</v>
+        <v>363.32</v>
       </c>
       <c r="J201">
-        <v>112.63</v>
+        <v>43.43</v>
       </c>
       <c r="K201">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L201">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M201">
-        <v>259.0</v>
+        <v>148.73</v>
       </c>
       <c r="N201">
-        <v>46.25</v>
+        <v>108.88</v>
       </c>
       <c r="O201">
-        <v>22.9</v>
+        <v>36.6</v>
+      </c>
+      <c r="P201">
+        <v>24.75</v>
+      </c>
+      <c r="Q201">
+        <v>23.91</v>
+      </c>
+      <c r="R201">
+        <v>20.45</v>
       </c>
       <c r="S201">
-        <v>24.8</v>
+        <v>27.22</v>
       </c>
       <c r="T201">
-        <v>23.49</v>
-[...11 lines deleted...]
-        <v>10.07</v>
+        <v>16.21</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>198</v>
+        <v>237</v>
       </c>
       <c r="C202">
-        <v>-3</v>
+        <v>36</v>
       </c>
       <c r="D202" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="E202" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F202">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G202" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="H202">
-        <v>434.08</v>
+        <v>403.96</v>
       </c>
       <c r="I202">
-        <v>396.96</v>
+        <v>389.1</v>
       </c>
       <c r="J202">
-        <v>37.12</v>
+        <v>14.86</v>
       </c>
       <c r="K202">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L202">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M202">
-        <v>121.52</v>
+        <v>117.71</v>
       </c>
       <c r="N202">
-        <v>100.72</v>
+        <v>102.89</v>
       </c>
       <c r="O202">
-        <v>76.12</v>
+        <v>86.18</v>
       </c>
       <c r="P202">
-        <v>56.84</v>
+        <v>68.2</v>
       </c>
       <c r="Q202">
-        <v>23.64</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>14.12</v>
       </c>
       <c r="S202">
-        <v>14.26</v>
+        <v>8.86</v>
       </c>
       <c r="T202">
-        <v>13.09</v>
-[...5 lines deleted...]
-        <v>4.78</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C203">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D203" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E203" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F203">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G203" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="H203">
-        <v>429.17</v>
+        <v>402.98</v>
       </c>
       <c r="I203">
-        <v>363.7</v>
+        <v>338.04</v>
       </c>
       <c r="J203">
-        <v>65.47</v>
+        <v>64.94</v>
       </c>
       <c r="K203">
         <v>6</v>
       </c>
       <c r="L203">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M203">
-        <v>106.95</v>
+        <v>96.18</v>
       </c>
       <c r="N203">
-        <v>61.97</v>
+        <v>79.19</v>
       </c>
       <c r="O203">
-        <v>50.36</v>
+        <v>78.3</v>
       </c>
       <c r="P203">
-        <v>50.0</v>
+        <v>32.29</v>
       </c>
       <c r="Q203">
-        <v>49.05</v>
+        <v>30.72</v>
       </c>
       <c r="R203">
-        <v>45.37</v>
+        <v>21.36</v>
       </c>
       <c r="S203">
-        <v>23.49</v>
+        <v>33.86</v>
       </c>
       <c r="T203">
-        <v>16.67</v>
+        <v>19.11</v>
       </c>
       <c r="U203">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>9.89</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C204">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D204" t="s">
-        <v>130</v>
+        <v>358</v>
       </c>
       <c r="E204" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F204">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G204" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="H204">
-        <v>426.5</v>
+        <v>400.5</v>
       </c>
       <c r="I204">
-        <v>346.76</v>
+        <v>291.76</v>
       </c>
       <c r="J204">
-        <v>79.74</v>
+        <v>108.74</v>
       </c>
       <c r="K204">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L204">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M204">
-        <v>201.82</v>
+        <v>219.63</v>
       </c>
       <c r="N204">
-        <v>57.97</v>
+        <v>48.22</v>
       </c>
       <c r="O204">
-        <v>42.72</v>
-[...5 lines deleted...]
-        <v>7.69</v>
+        <v>23.91</v>
       </c>
       <c r="S204">
-        <v>72.73</v>
+        <v>45.56</v>
       </c>
       <c r="T204">
-        <v>7.01</v>
+        <v>22.94</v>
+      </c>
+      <c r="U204">
+        <v>21.22</v>
+      </c>
+      <c r="V204">
+        <v>10.43</v>
+      </c>
+      <c r="W204">
+        <v>4.46</v>
+      </c>
+      <c r="X204">
+        <v>4.13</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="C205">
-        <v>-30</v>
+        <v>-12</v>
       </c>
       <c r="D205" t="s">
-        <v>365</v>
+        <v>411</v>
       </c>
       <c r="E205" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F205">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G205" t="s">
-        <v>43</v>
+        <v>368</v>
       </c>
       <c r="H205">
-        <v>425.23</v>
+        <v>397.34</v>
       </c>
       <c r="I205">
-        <v>323.04</v>
+        <v>264.68</v>
       </c>
       <c r="J205">
-        <v>102.19</v>
+        <v>132.66</v>
       </c>
       <c r="K205">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L205">
         <v>6</v>
       </c>
       <c r="M205">
-        <v>219.63</v>
+        <v>106.95</v>
       </c>
       <c r="N205">
-        <v>48.22</v>
+        <v>78.3</v>
       </c>
       <c r="O205">
-        <v>31.28</v>
+        <v>35.3</v>
       </c>
       <c r="P205">
-        <v>23.91</v>
+        <v>26.59</v>
+      </c>
+      <c r="Q205">
+        <v>10.96</v>
+      </c>
+      <c r="R205">
+        <v>6.58</v>
       </c>
       <c r="S205">
-        <v>45.56</v>
+        <v>30.5</v>
       </c>
       <c r="T205">
-        <v>22.94</v>
+        <v>28.97</v>
       </c>
       <c r="U205">
-        <v>21.22</v>
+        <v>28.22</v>
       </c>
       <c r="V205">
-        <v>4.46</v>
+        <v>15.42</v>
       </c>
       <c r="W205">
-        <v>4.13</v>
+        <v>15.29</v>
       </c>
       <c r="X205">
-        <v>3.88</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C206">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D206" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E206" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F206">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G206" t="s">
-        <v>256</v>
+        <v>301</v>
       </c>
       <c r="H206">
-        <v>424.76</v>
+        <v>395.82</v>
       </c>
       <c r="I206">
-        <v>388.55</v>
+        <v>344.96</v>
       </c>
       <c r="J206">
-        <v>36.21</v>
+        <v>50.86</v>
       </c>
       <c r="K206">
         <v>6</v>
       </c>
       <c r="L206">
         <v>2</v>
       </c>
       <c r="M206">
-        <v>78.3</v>
+        <v>103.98</v>
       </c>
       <c r="N206">
-        <v>68.79</v>
+        <v>101.58</v>
       </c>
       <c r="O206">
-        <v>67.0</v>
+        <v>51.55</v>
       </c>
       <c r="P206">
-        <v>67.0</v>
+        <v>46.25</v>
       </c>
       <c r="Q206">
-        <v>54.44</v>
+        <v>28.42</v>
       </c>
       <c r="R206">
-        <v>53.02</v>
+        <v>13.18</v>
       </c>
       <c r="S206">
-        <v>34.69</v>
+        <v>36.6</v>
       </c>
       <c r="T206">
-        <v>1.52</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C207">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D207" t="s">
-        <v>114</v>
+        <v>431</v>
       </c>
       <c r="E207" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F207">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G207" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H207">
-        <v>424.32</v>
+        <v>383.13</v>
       </c>
       <c r="I207">
-        <v>393.47</v>
+        <v>309.24</v>
       </c>
       <c r="J207">
-        <v>30.85</v>
+        <v>73.89</v>
       </c>
       <c r="K207">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L207">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M207">
-        <v>186.68</v>
+        <v>127.26</v>
       </c>
       <c r="N207">
-        <v>116.94</v>
+        <v>66.43</v>
       </c>
       <c r="O207">
-        <v>63.09</v>
+        <v>42.91</v>
       </c>
       <c r="P207">
-        <v>26.76</v>
+        <v>39.69</v>
+      </c>
+      <c r="Q207">
+        <v>16.76</v>
+      </c>
+      <c r="R207">
+        <v>16.19</v>
       </c>
       <c r="S207">
-        <v>30.85</v>
+        <v>17.99</v>
+      </c>
+      <c r="T207">
+        <v>15.42</v>
+      </c>
+      <c r="U207">
+        <v>15.42</v>
+      </c>
+      <c r="V207">
+        <v>15.42</v>
+      </c>
+      <c r="W207">
+        <v>9.64</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C208">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D208" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E208" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F208">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G208" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="H208">
-        <v>415.91</v>
+        <v>381.57</v>
       </c>
       <c r="I208">
-        <v>415.91</v>
+        <v>261.04</v>
       </c>
       <c r="J208">
-        <v>0.0</v>
+        <v>120.53</v>
       </c>
       <c r="K208">
         <v>4</v>
       </c>
       <c r="L208">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M208">
-        <v>218.18</v>
+        <v>179.45</v>
       </c>
       <c r="N208">
-        <v>108.17</v>
+        <v>32.93</v>
       </c>
       <c r="O208">
-        <v>74.05</v>
+        <v>32.65</v>
       </c>
       <c r="P208">
-        <v>15.51</v>
+        <v>16.01</v>
+      </c>
+      <c r="S208">
+        <v>41.31</v>
+      </c>
+      <c r="T208">
+        <v>27.43</v>
+      </c>
+      <c r="U208">
+        <v>18.79</v>
+      </c>
+      <c r="V208">
+        <v>17.65</v>
+      </c>
+      <c r="W208">
+        <v>12.72</v>
+      </c>
+      <c r="X208">
+        <v>2.63</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C209">
-        <v>-1</v>
+        <v>-11</v>
       </c>
       <c r="D209" t="s">
-        <v>193</v>
+        <v>435</v>
       </c>
       <c r="E209" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="F209">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G209" t="s">
-        <v>46</v>
+        <v>212</v>
       </c>
       <c r="H209">
-        <v>406.75</v>
+        <v>374.47</v>
       </c>
       <c r="I209">
-        <v>363.32</v>
+        <v>281.91</v>
       </c>
       <c r="J209">
-        <v>43.43</v>
+        <v>92.56</v>
       </c>
       <c r="K209">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L209">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M209">
-        <v>148.73</v>
+        <v>91.51</v>
       </c>
       <c r="N209">
-        <v>108.88</v>
+        <v>74.36</v>
       </c>
       <c r="O209">
+        <v>57.32</v>
+      </c>
+      <c r="P209">
+        <v>39.26</v>
+      </c>
+      <c r="Q209">
+        <v>19.46</v>
+      </c>
+      <c r="S209">
         <v>36.6</v>
       </c>
-      <c r="P209">
-[...10 lines deleted...]
-      </c>
       <c r="T209">
-        <v>16.21</v>
+        <v>26.1</v>
+      </c>
+      <c r="U209">
+        <v>16.67</v>
+      </c>
+      <c r="V209">
+        <v>13.19</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C210">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D210" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E210" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="F210">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G210" t="s">
-        <v>35</v>
+        <v>439</v>
       </c>
       <c r="H210">
-        <v>405.89</v>
+        <v>374.08</v>
       </c>
       <c r="I210">
-        <v>358.74</v>
+        <v>347.59</v>
       </c>
       <c r="J210">
-        <v>47.15</v>
+        <v>26.49</v>
       </c>
       <c r="K210">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L210">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M210">
-        <v>172.68</v>
+        <v>106.95</v>
       </c>
       <c r="N210">
-        <v>100.72</v>
+        <v>72.43</v>
       </c>
       <c r="O210">
-        <v>79.71</v>
+        <v>55.73</v>
       </c>
       <c r="P210">
-        <v>5.63</v>
+        <v>41.97</v>
+      </c>
+      <c r="Q210">
+        <v>35.6</v>
+      </c>
+      <c r="R210">
+        <v>34.91</v>
       </c>
       <c r="S210">
-        <v>27.98</v>
+        <v>15.12</v>
       </c>
       <c r="T210">
-        <v>17.99</v>
-[...2 lines deleted...]
-        <v>1.18</v>
+        <v>11.37</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C211">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D211" t="s">
-        <v>436</v>
+        <v>30</v>
       </c>
       <c r="E211" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="F211">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G211" t="s">
-        <v>90</v>
+        <v>232</v>
       </c>
       <c r="H211">
-        <v>397.52</v>
+        <v>367.04</v>
       </c>
       <c r="I211">
-        <v>171.91</v>
+        <v>289.41</v>
       </c>
       <c r="J211">
-        <v>225.61</v>
+        <v>77.63</v>
       </c>
       <c r="K211">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L211">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M211">
-        <v>112.71</v>
+        <v>100.72</v>
       </c>
       <c r="N211">
-        <v>39.52</v>
+        <v>76.12</v>
       </c>
       <c r="O211">
-        <v>19.68</v>
+        <v>56.84</v>
+      </c>
+      <c r="P211">
+        <v>23.64</v>
+      </c>
+      <c r="Q211">
+        <v>18.12</v>
+      </c>
+      <c r="R211">
+        <v>13.97</v>
       </c>
       <c r="S211">
-        <v>73.21</v>
+        <v>40.51</v>
       </c>
       <c r="T211">
-        <v>44.29</v>
+        <v>14.26</v>
       </c>
       <c r="U211">
-        <v>37.57</v>
+        <v>13.09</v>
       </c>
       <c r="V211">
-        <v>36.29</v>
+        <v>4.99</v>
       </c>
       <c r="W211">
-        <v>18.79</v>
-[...2 lines deleted...]
-        <v>15.46</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C212">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D212" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E212" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="F212">
         <v>2006</v>
       </c>
       <c r="G212" t="s">
-        <v>305</v>
+        <v>26</v>
       </c>
       <c r="H212">
-        <v>395.82</v>
+        <v>366.21</v>
       </c>
       <c r="I212">
-        <v>344.96</v>
+        <v>360.04</v>
       </c>
       <c r="J212">
-        <v>50.86</v>
+        <v>6.17</v>
       </c>
       <c r="K212">
         <v>6</v>
       </c>
       <c r="L212">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M212">
-        <v>103.98</v>
+        <v>172.68</v>
       </c>
       <c r="N212">
-        <v>101.58</v>
+        <v>68.2</v>
       </c>
       <c r="O212">
-        <v>51.55</v>
+        <v>49.93</v>
       </c>
       <c r="P212">
-        <v>46.25</v>
+        <v>38.91</v>
       </c>
       <c r="Q212">
-        <v>28.42</v>
+        <v>22.9</v>
       </c>
       <c r="R212">
-        <v>13.18</v>
+        <v>7.42</v>
       </c>
       <c r="S212">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C213">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D213" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E213" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="F213">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G213" t="s">
-        <v>124</v>
+        <v>445</v>
       </c>
       <c r="H213">
-        <v>389.51</v>
+        <v>354.47</v>
       </c>
       <c r="I213">
-        <v>374.37</v>
+        <v>290.9</v>
       </c>
       <c r="J213">
-        <v>15.14</v>
+        <v>63.57</v>
       </c>
       <c r="K213">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L213">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M213">
-        <v>186.68</v>
+        <v>61.97</v>
       </c>
       <c r="N213">
-        <v>127.26</v>
+        <v>57.97</v>
       </c>
       <c r="O213">
-        <v>49.93</v>
+        <v>49.05</v>
       </c>
       <c r="P213">
-        <v>10.5</v>
+        <v>45.37</v>
+      </c>
+      <c r="Q213">
+        <v>42.44</v>
+      </c>
+      <c r="R213">
+        <v>34.1</v>
       </c>
       <c r="S213">
-        <v>14.26</v>
+        <v>28.22</v>
       </c>
       <c r="T213">
-        <v>0.88</v>
+        <v>19.62</v>
+      </c>
+      <c r="U213">
+        <v>11.64</v>
+      </c>
+      <c r="V213">
+        <v>2.68</v>
+      </c>
+      <c r="W213">
+        <v>1.41</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
         <v>216</v>
       </c>
       <c r="C214">
         <v>3</v>
       </c>
       <c r="D214" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="E214" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F214">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G214" t="s">
-        <v>444</v>
+        <v>88</v>
       </c>
       <c r="H214">
-        <v>388.31</v>
+        <v>353.5</v>
       </c>
       <c r="I214">
-        <v>357.87</v>
+        <v>299.3</v>
       </c>
       <c r="J214">
-        <v>30.44</v>
+        <v>54.2</v>
       </c>
       <c r="K214">
         <v>6</v>
       </c>
       <c r="L214">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M214">
-        <v>84.65</v>
+        <v>108.88</v>
       </c>
       <c r="N214">
-        <v>61.97</v>
+        <v>58.36</v>
       </c>
       <c r="O214">
-        <v>58.86</v>
+        <v>50.0</v>
       </c>
       <c r="P214">
-        <v>57.97</v>
+        <v>39.57</v>
       </c>
       <c r="Q214">
-        <v>49.05</v>
+        <v>22.9</v>
       </c>
       <c r="R214">
-        <v>45.37</v>
+        <v>19.59</v>
       </c>
       <c r="S214">
-        <v>14.71</v>
+        <v>15.42</v>
       </c>
       <c r="T214">
-        <v>11.64</v>
+        <v>15.42</v>
       </c>
       <c r="U214">
-        <v>2.68</v>
+        <v>14.24</v>
       </c>
       <c r="V214">
-        <v>1.41</v>
+        <v>5.17</v>
+      </c>
+      <c r="W214">
+        <v>3.95</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C215">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="D215" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="E215" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F215">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G215" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="H215">
-        <v>381.57</v>
+        <v>352.75</v>
       </c>
       <c r="I215">
-        <v>261.04</v>
+        <v>279.03</v>
       </c>
       <c r="J215">
-        <v>120.53</v>
+        <v>73.72</v>
       </c>
       <c r="K215">
+        <v>3</v>
+      </c>
+      <c r="L215">
         <v>4</v>
       </c>
-      <c r="L215">
-[...1 lines deleted...]
-      </c>
       <c r="M215">
-        <v>179.45</v>
+        <v>172.68</v>
       </c>
       <c r="N215">
-        <v>32.93</v>
+        <v>100.72</v>
       </c>
       <c r="O215">
-        <v>32.65</v>
-[...2 lines deleted...]
-        <v>16.01</v>
+        <v>5.63</v>
       </c>
       <c r="S215">
-        <v>41.31</v>
+        <v>27.98</v>
       </c>
       <c r="T215">
-        <v>27.43</v>
+        <v>26.57</v>
       </c>
       <c r="U215">
-        <v>18.79</v>
+        <v>17.99</v>
       </c>
       <c r="V215">
-        <v>17.65</v>
-[...5 lines deleted...]
-        <v>2.63</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C216">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D216" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E216" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F216">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G216" t="s">
-        <v>32</v>
+        <v>377</v>
       </c>
       <c r="H216">
-        <v>381.38</v>
+        <v>350.52</v>
       </c>
       <c r="I216">
-        <v>259.99</v>
+        <v>284.12</v>
       </c>
       <c r="J216">
-        <v>121.39</v>
+        <v>66.4</v>
       </c>
       <c r="K216">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L216">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M216">
-        <v>235.88</v>
+        <v>86.91</v>
       </c>
       <c r="N216">
-        <v>24.11</v>
+        <v>50.0</v>
+      </c>
+      <c r="O216">
+        <v>46.25</v>
+      </c>
+      <c r="P216">
+        <v>46.25</v>
+      </c>
+      <c r="Q216">
+        <v>28.42</v>
+      </c>
+      <c r="R216">
+        <v>26.29</v>
       </c>
       <c r="S216">
-        <v>62.64</v>
+        <v>26.8</v>
       </c>
       <c r="T216">
-        <v>45.56</v>
+        <v>15.42</v>
       </c>
       <c r="U216">
-        <v>13.19</v>
+        <v>15.42</v>
+      </c>
+      <c r="V216">
+        <v>8.76</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C217">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D217" t="s">
-        <v>449</v>
+        <v>360</v>
       </c>
       <c r="E217" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F217">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G217" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="H217">
-        <v>366.21</v>
+        <v>350.38</v>
       </c>
       <c r="I217">
-        <v>360.04</v>
+        <v>322.35</v>
       </c>
       <c r="J217">
-        <v>6.17</v>
+        <v>28.03</v>
       </c>
       <c r="K217">
         <v>6</v>
       </c>
       <c r="L217">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M217">
-        <v>172.68</v>
+        <v>79.19</v>
       </c>
       <c r="N217">
-        <v>68.2</v>
+        <v>76.12</v>
       </c>
       <c r="O217">
-        <v>49.93</v>
+        <v>60.93</v>
       </c>
       <c r="P217">
-        <v>38.91</v>
+        <v>52.13</v>
       </c>
       <c r="Q217">
-        <v>22.9</v>
+        <v>50.0</v>
       </c>
       <c r="R217">
-        <v>7.42</v>
+        <v>3.98</v>
       </c>
       <c r="S217">
-        <v>6.17</v>
+        <v>15.42</v>
+      </c>
+      <c r="T217">
+        <v>12.61</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D218" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E218" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F218">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="G218" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H218">
-        <v>363.07</v>
+        <v>348.95</v>
       </c>
       <c r="I218">
-        <v>343.17</v>
+        <v>0.0</v>
       </c>
       <c r="J218">
-        <v>19.9</v>
+        <v>348.95</v>
       </c>
       <c r="K218">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L218">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>39.52</v>
+        <v>2</v>
       </c>
       <c r="S218">
-        <v>10.36</v>
+        <v>305.04</v>
       </c>
       <c r="T218">
-        <v>6.04</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>43.91</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D219" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E219" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="F219">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G219" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="H219">
-        <v>362.39</v>
+        <v>348.25</v>
       </c>
       <c r="I219">
-        <v>322.43</v>
+        <v>172.68</v>
       </c>
       <c r="J219">
-        <v>39.96</v>
+        <v>175.57</v>
       </c>
       <c r="K219">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L219">
         <v>4</v>
       </c>
       <c r="M219">
-        <v>108.88</v>
-[...14 lines deleted...]
-        <v>22.9</v>
+        <v>172.68</v>
       </c>
       <c r="S219">
-        <v>15.42</v>
+        <v>100.0</v>
       </c>
       <c r="T219">
-        <v>15.42</v>
+        <v>55.48</v>
       </c>
       <c r="U219">
-        <v>5.17</v>
+        <v>14.26</v>
       </c>
       <c r="V219">
-        <v>3.95</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D220" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E220" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F220">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G220" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="H220">
-        <v>360.13</v>
+        <v>348.16</v>
       </c>
       <c r="I220">
-        <v>93.79</v>
+        <v>348.16</v>
       </c>
       <c r="J220">
-        <v>266.34</v>
+        <v>0.0</v>
       </c>
       <c r="K220">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L220">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M220">
-        <v>35.3</v>
+        <v>255.0</v>
       </c>
       <c r="N220">
-        <v>32.65</v>
-[...17 lines deleted...]
-        <v>31.19</v>
+        <v>93.16</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C221">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D221" t="s">
-        <v>457</v>
+        <v>129</v>
       </c>
       <c r="E221" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F221">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G221" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="H221">
-        <v>359.92</v>
+        <v>347.8</v>
       </c>
       <c r="I221">
-        <v>190.18</v>
+        <v>109.67</v>
       </c>
       <c r="J221">
-        <v>169.74</v>
+        <v>238.13</v>
       </c>
       <c r="K221">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L221">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M221">
-        <v>172.68</v>
+        <v>65.13</v>
       </c>
       <c r="N221">
-        <v>17.5</v>
+        <v>16.76</v>
+      </c>
+      <c r="O221">
+        <v>15.51</v>
+      </c>
+      <c r="P221">
+        <v>12.27</v>
       </c>
       <c r="S221">
-        <v>100.0</v>
+        <v>89.33</v>
       </c>
       <c r="T221">
-        <v>55.48</v>
+        <v>67.27</v>
       </c>
       <c r="U221">
-        <v>14.26</v>
+        <v>40.96</v>
+      </c>
+      <c r="V221">
+        <v>22.3</v>
+      </c>
+      <c r="W221">
+        <v>9.98</v>
+      </c>
+      <c r="X221">
+        <v>8.29</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C222">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D222" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E222" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F222">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G222" t="s">
-        <v>461</v>
+        <v>85</v>
       </c>
       <c r="H222">
-        <v>359.27</v>
+        <v>343.44</v>
       </c>
       <c r="I222">
-        <v>312.68</v>
+        <v>267.82</v>
       </c>
       <c r="J222">
-        <v>46.59</v>
+        <v>75.62</v>
       </c>
       <c r="K222">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L222">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M222">
-        <v>106.95</v>
+        <v>112.41</v>
       </c>
       <c r="N222">
-        <v>72.43</v>
+        <v>71.21</v>
       </c>
       <c r="O222">
-        <v>55.73</v>
+        <v>58.36</v>
       </c>
       <c r="P222">
-        <v>41.97</v>
-[...2 lines deleted...]
-        <v>35.6</v>
+        <v>25.84</v>
       </c>
       <c r="S222">
-        <v>20.1</v>
+        <v>53.24</v>
       </c>
       <c r="T222">
-        <v>15.12</v>
-[...2 lines deleted...]
-        <v>11.37</v>
+        <v>22.38</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="C223">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D223" t="s">
         <v>462</v>
       </c>
       <c r="E223" t="s">
         <v>463</v>
       </c>
       <c r="F223">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G223" t="s">
-        <v>53</v>
+        <v>464</v>
       </c>
       <c r="H223">
-        <v>348.16</v>
+        <v>337.64</v>
       </c>
       <c r="I223">
-        <v>348.16</v>
+        <v>292.15</v>
       </c>
       <c r="J223">
-        <v>0.0</v>
+        <v>45.49</v>
       </c>
       <c r="K223">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L223">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M223">
-        <v>255.0</v>
+        <v>101.58</v>
       </c>
       <c r="N223">
-        <v>93.16</v>
+        <v>85.61</v>
+      </c>
+      <c r="O223">
+        <v>50.0</v>
+      </c>
+      <c r="P223">
+        <v>21.18</v>
+      </c>
+      <c r="Q223">
+        <v>18.81</v>
+      </c>
+      <c r="R223">
+        <v>14.97</v>
+      </c>
+      <c r="S223">
+        <v>16.67</v>
+      </c>
+      <c r="T223">
+        <v>14.26</v>
+      </c>
+      <c r="U223">
+        <v>6.04</v>
+      </c>
+      <c r="V223">
+        <v>4.27</v>
+      </c>
+      <c r="W223">
+        <v>2.77</v>
+      </c>
+      <c r="X223">
+        <v>1.48</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C224">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D224" t="s">
-        <v>464</v>
+        <v>266</v>
       </c>
       <c r="E224" t="s">
         <v>465</v>
       </c>
       <c r="F224">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G224" t="s">
-        <v>348</v>
+        <v>43</v>
       </c>
       <c r="H224">
-        <v>341.02</v>
+        <v>337.4</v>
       </c>
       <c r="I224">
-        <v>269.51</v>
+        <v>337.4</v>
       </c>
       <c r="J224">
-        <v>71.51</v>
+        <v>0.0</v>
       </c>
       <c r="K224">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L224">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M224">
-        <v>91.51</v>
+        <v>189.61</v>
       </c>
       <c r="N224">
-        <v>63.63</v>
+        <v>138.81</v>
       </c>
       <c r="O224">
-        <v>53.02</v>
-[...17 lines deleted...]
-        <v>13.19</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C225">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D225" t="s">
         <v>466</v>
       </c>
       <c r="E225" t="s">
         <v>467</v>
       </c>
       <c r="F225">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G225" t="s">
-        <v>256</v>
+        <v>32</v>
       </c>
       <c r="H225">
-        <v>338.5</v>
+        <v>334.75</v>
       </c>
       <c r="I225">
-        <v>298.79</v>
+        <v>246.09</v>
       </c>
       <c r="J225">
-        <v>39.71</v>
+        <v>88.66</v>
       </c>
       <c r="K225">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L225">
         <v>3</v>
       </c>
       <c r="M225">
-        <v>84.65</v>
+        <v>108.88</v>
       </c>
       <c r="N225">
-        <v>80.39</v>
+        <v>78.47</v>
       </c>
       <c r="O225">
-        <v>68.79</v>
+        <v>45.47</v>
       </c>
       <c r="P225">
-        <v>45.37</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>13.27</v>
       </c>
       <c r="S225">
-        <v>24.14</v>
+        <v>49.25</v>
       </c>
       <c r="T225">
-        <v>13.61</v>
+        <v>21.03</v>
       </c>
       <c r="U225">
-        <v>1.96</v>
+        <v>18.38</v>
       </c>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="C226">
-        <v>-3</v>
+        <v>9</v>
       </c>
       <c r="D226" t="s">
         <v>468</v>
       </c>
       <c r="E226" t="s">
         <v>469</v>
       </c>
       <c r="F226">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G226" t="s">
-        <v>470</v>
+        <v>108</v>
       </c>
       <c r="H226">
-        <v>337.64</v>
+        <v>331.52</v>
       </c>
       <c r="I226">
-        <v>292.15</v>
+        <v>274.7</v>
       </c>
       <c r="J226">
-        <v>45.49</v>
+        <v>56.82</v>
       </c>
       <c r="K226">
         <v>6</v>
       </c>
       <c r="L226">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M226">
-        <v>101.58</v>
+        <v>77.64</v>
       </c>
       <c r="N226">
-        <v>85.61</v>
+        <v>50.0</v>
       </c>
       <c r="O226">
-        <v>50.0</v>
+        <v>49.93</v>
       </c>
       <c r="P226">
-        <v>21.18</v>
+        <v>36.56</v>
       </c>
       <c r="Q226">
-        <v>18.81</v>
+        <v>33.81</v>
       </c>
       <c r="R226">
-        <v>14.97</v>
+        <v>26.76</v>
       </c>
       <c r="S226">
-        <v>16.67</v>
+        <v>27.14</v>
       </c>
       <c r="T226">
+        <v>15.42</v>
+      </c>
+      <c r="U226">
         <v>14.26</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.48</v>
       </c>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>225</v>
+        <v>268</v>
       </c>
       <c r="C227">
-        <v>-1</v>
+        <v>42</v>
       </c>
       <c r="D227" t="s">
-        <v>263</v>
+        <v>470</v>
       </c>
       <c r="E227" t="s">
         <v>471</v>
       </c>
       <c r="F227">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G227" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H227">
-        <v>337.4</v>
+        <v>330.42</v>
       </c>
       <c r="I227">
-        <v>337.4</v>
+        <v>330.42</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
-        <v>189.61</v>
+        <v>203.16</v>
       </c>
       <c r="N227">
-        <v>138.81</v>
-[...2 lines deleted...]
-        <v>8.98</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>263</v>
+        <v>227</v>
       </c>
       <c r="C228">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D228" t="s">
         <v>472</v>
       </c>
       <c r="E228" t="s">
         <v>473</v>
       </c>
       <c r="F228">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G228" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="H228">
-        <v>335.99</v>
+        <v>321.08</v>
       </c>
       <c r="I228">
-        <v>271.74</v>
+        <v>305.35</v>
       </c>
       <c r="J228">
-        <v>64.25</v>
+        <v>15.73</v>
       </c>
       <c r="K228">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L228">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M228">
-        <v>127.26</v>
+        <v>116.94</v>
       </c>
       <c r="N228">
-        <v>42.91</v>
+        <v>92.55</v>
       </c>
       <c r="O228">
-        <v>39.69</v>
+        <v>53.14</v>
       </c>
       <c r="P228">
-        <v>28.93</v>
-[...5 lines deleted...]
-        <v>16.19</v>
+        <v>42.72</v>
       </c>
       <c r="S228">
-        <v>17.99</v>
-[...8 lines deleted...]
-        <v>15.42</v>
+        <v>15.73</v>
       </c>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="C229">
-        <v>-2</v>
+        <v>-13</v>
       </c>
       <c r="D229" t="s">
         <v>474</v>
       </c>
       <c r="E229" t="s">
-        <v>289</v>
+        <v>475</v>
       </c>
       <c r="F229">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G229" t="s">
-        <v>64</v>
+        <v>212</v>
       </c>
       <c r="H229">
-        <v>331.34</v>
+        <v>320.91</v>
       </c>
       <c r="I229">
-        <v>246.03</v>
+        <v>251.37</v>
       </c>
       <c r="J229">
-        <v>85.31</v>
+        <v>69.54</v>
       </c>
       <c r="K229">
         <v>4</v>
       </c>
       <c r="L229">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M229">
-        <v>108.88</v>
+        <v>106.95</v>
       </c>
       <c r="N229">
-        <v>63.09</v>
+        <v>50.0</v>
       </c>
       <c r="O229">
-        <v>42.78</v>
+        <v>49.05</v>
       </c>
       <c r="P229">
-        <v>31.28</v>
+        <v>45.37</v>
       </c>
       <c r="S229">
-        <v>49.25</v>
+        <v>20.66</v>
       </c>
       <c r="T229">
-        <v>36.06</v>
+        <v>16.79</v>
+      </c>
+      <c r="U229">
+        <v>16.67</v>
+      </c>
+      <c r="V229">
+        <v>15.42</v>
       </c>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C230">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D230" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E230" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F230">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G230" t="s">
-        <v>176</v>
+        <v>46</v>
       </c>
       <c r="H230">
-        <v>331.02</v>
+        <v>318.56</v>
       </c>
       <c r="I230">
-        <v>331.02</v>
+        <v>214.03</v>
       </c>
       <c r="J230">
-        <v>0.0</v>
+        <v>104.53</v>
       </c>
       <c r="K230">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L230">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M230">
-        <v>98.93</v>
+        <v>86.18</v>
       </c>
       <c r="N230">
-        <v>74.36</v>
+        <v>39.52</v>
       </c>
       <c r="O230">
-        <v>57.32</v>
+        <v>36.56</v>
       </c>
       <c r="P230">
-        <v>57.32</v>
+        <v>24.75</v>
       </c>
       <c r="Q230">
-        <v>43.09</v>
+        <v>22.9</v>
+      </c>
+      <c r="R230">
+        <v>4.12</v>
+      </c>
+      <c r="S230">
+        <v>67.27</v>
+      </c>
+      <c r="T230">
+        <v>36.06</v>
+      </c>
+      <c r="U230">
+        <v>1.2</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C231">
-        <v>-2</v>
+        <v>-16</v>
       </c>
       <c r="D231" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E231" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F231">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G231" t="s">
-        <v>26</v>
+        <v>263</v>
       </c>
       <c r="H231">
-        <v>328.55</v>
+        <v>317.73</v>
       </c>
       <c r="I231">
-        <v>328.55</v>
+        <v>272.74</v>
       </c>
       <c r="J231">
-        <v>0.0</v>
+        <v>44.99</v>
       </c>
       <c r="K231">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L231">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M231">
-        <v>126.42</v>
+        <v>78.3</v>
       </c>
       <c r="N231">
-        <v>74.05</v>
+        <v>68.79</v>
       </c>
       <c r="O231">
-        <v>50.0</v>
+        <v>67.0</v>
       </c>
       <c r="P231">
-        <v>42.72</v>
+        <v>53.02</v>
       </c>
       <c r="Q231">
-        <v>24.86</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>5.63</v>
+      </c>
+      <c r="S231">
+        <v>22.33</v>
+      </c>
+      <c r="T231">
+        <v>18.15</v>
+      </c>
+      <c r="U231">
+        <v>2.99</v>
+      </c>
+      <c r="V231">
+        <v>1.52</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C232">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D232" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E232" t="s">
-        <v>201</v>
+        <v>481</v>
       </c>
       <c r="F232">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G232" t="s">
-        <v>202</v>
+        <v>40</v>
       </c>
       <c r="H232">
-        <v>327.31</v>
+        <v>315.33</v>
       </c>
       <c r="I232">
-        <v>256.3</v>
+        <v>236.35</v>
       </c>
       <c r="J232">
-        <v>71.01</v>
+        <v>78.98</v>
       </c>
       <c r="K232">
+        <v>3</v>
+      </c>
+      <c r="L232">
         <v>5</v>
       </c>
-      <c r="L232">
-[...1 lines deleted...]
-      </c>
       <c r="M232">
-        <v>93.96</v>
+        <v>126.42</v>
       </c>
       <c r="N232">
-        <v>80.39</v>
+        <v>70.41</v>
       </c>
       <c r="O232">
-        <v>38.82</v>
-[...5 lines deleted...]
-        <v>9.92</v>
+        <v>39.52</v>
       </c>
       <c r="S232">
-        <v>25.39</v>
+        <v>34.66</v>
       </c>
       <c r="T232">
-        <v>20.66</v>
+        <v>24.42</v>
       </c>
       <c r="U232">
-        <v>14.26</v>
+        <v>10.36</v>
       </c>
       <c r="V232">
-        <v>10.7</v>
+        <v>6.04</v>
+      </c>
+      <c r="W232">
+        <v>3.5</v>
       </c>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
         <v>230</v>
       </c>
       <c r="C233">
         <v>-2</v>
       </c>
       <c r="D233" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E233" t="s">
-        <v>481</v>
+        <v>262</v>
       </c>
       <c r="F233">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G233" t="s">
-        <v>64</v>
+        <v>263</v>
       </c>
       <c r="H233">
-        <v>321.08</v>
+        <v>310.89</v>
       </c>
       <c r="I233">
-        <v>305.35</v>
+        <v>310.89</v>
       </c>
       <c r="J233">
-        <v>15.73</v>
+        <v>0.0</v>
       </c>
       <c r="K233">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L233">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M233">
-        <v>116.94</v>
+        <v>115.63</v>
       </c>
       <c r="N233">
-        <v>92.55</v>
+        <v>61.97</v>
       </c>
       <c r="O233">
-        <v>53.14</v>
+        <v>58.88</v>
       </c>
       <c r="P233">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>15.73</v>
+        <v>31.54</v>
+      </c>
+      <c r="Q233">
+        <v>23.1</v>
+      </c>
+      <c r="R233">
+        <v>19.77</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="C234">
-        <v>-21</v>
+        <v>-2</v>
       </c>
       <c r="D234" t="s">
-        <v>482</v>
+        <v>209</v>
       </c>
       <c r="E234" t="s">
         <v>483</v>
       </c>
       <c r="F234">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G234" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H234">
-        <v>317.93</v>
+        <v>308.12</v>
       </c>
       <c r="I234">
-        <v>189.63</v>
+        <v>306.2</v>
       </c>
       <c r="J234">
-        <v>128.3</v>
+        <v>1.92</v>
       </c>
       <c r="K234">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L234">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M234">
-        <v>93.16</v>
+        <v>135.44</v>
       </c>
       <c r="N234">
-        <v>79.71</v>
+        <v>117.71</v>
       </c>
       <c r="O234">
-        <v>16.76</v>
+        <v>49.16</v>
+      </c>
+      <c r="P234">
+        <v>3.89</v>
       </c>
       <c r="S234">
-        <v>57.56</v>
-[...14 lines deleted...]
-        <v>4.42</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C235">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D235" t="s">
         <v>484</v>
       </c>
       <c r="E235" t="s">
         <v>485</v>
       </c>
       <c r="F235">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G235" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H235">
-        <v>317.07</v>
+        <v>308.04</v>
       </c>
       <c r="I235">
-        <v>209.91</v>
+        <v>189.63</v>
       </c>
       <c r="J235">
-        <v>107.16</v>
+        <v>118.41</v>
       </c>
       <c r="K235">
+        <v>3</v>
+      </c>
+      <c r="L235">
         <v>5</v>
       </c>
-      <c r="L235">
-[...1 lines deleted...]
-      </c>
       <c r="M235">
-        <v>86.18</v>
+        <v>93.16</v>
       </c>
       <c r="N235">
-        <v>39.52</v>
+        <v>79.71</v>
       </c>
       <c r="O235">
-        <v>36.56</v>
-[...5 lines deleted...]
-        <v>22.9</v>
+        <v>16.76</v>
       </c>
       <c r="S235">
-        <v>67.27</v>
+        <v>57.56</v>
       </c>
       <c r="T235">
-        <v>36.06</v>
+        <v>31.05</v>
       </c>
       <c r="U235">
-        <v>2.63</v>
+        <v>13.19</v>
       </c>
       <c r="V235">
-        <v>1.2</v>
+        <v>12.19</v>
+      </c>
+      <c r="W235">
+        <v>4.42</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C236">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D236" t="s">
+        <v>166</v>
+      </c>
+      <c r="E236" t="s">
         <v>486</v>
       </c>
-      <c r="E236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F236">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G236" t="s">
-        <v>256</v>
+        <v>194</v>
       </c>
       <c r="H236">
-        <v>310.89</v>
+        <v>301.77</v>
       </c>
       <c r="I236">
-        <v>310.89</v>
+        <v>286.35</v>
       </c>
       <c r="J236">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K236">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L236">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M236">
-        <v>115.63</v>
+        <v>130.0</v>
       </c>
       <c r="N236">
-        <v>61.97</v>
+        <v>107.19</v>
       </c>
       <c r="O236">
-        <v>58.88</v>
-[...8 lines deleted...]
-        <v>19.77</v>
+        <v>49.16</v>
+      </c>
+      <c r="S236">
+        <v>15.42</v>
       </c>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>236</v>
+        <v>382</v>
       </c>
       <c r="C237">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="D237" t="s">
         <v>487</v>
       </c>
       <c r="E237" t="s">
         <v>488</v>
       </c>
       <c r="F237">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G237" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="H237">
-        <v>297.78</v>
+        <v>292.84</v>
       </c>
       <c r="I237">
-        <v>247.04</v>
+        <v>219.63</v>
       </c>
       <c r="J237">
-        <v>50.74</v>
+        <v>73.21</v>
       </c>
       <c r="K237">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L237">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M237">
-        <v>137.57</v>
-[...8 lines deleted...]
-        <v>8.98</v>
+        <v>219.63</v>
       </c>
       <c r="S237">
-        <v>26.16</v>
-[...2 lines deleted...]
-        <v>24.58</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>237</v>
+        <v>198</v>
       </c>
       <c r="C238">
-        <v>0</v>
+        <v>-39</v>
       </c>
       <c r="D238" t="s">
-        <v>339</v>
+        <v>120</v>
       </c>
       <c r="E238" t="s">
         <v>489</v>
       </c>
       <c r="F238">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G238" t="s">
-        <v>127</v>
+        <v>40</v>
       </c>
       <c r="H238">
-        <v>289.45</v>
+        <v>291.95</v>
       </c>
       <c r="I238">
-        <v>261.42</v>
+        <v>144.94</v>
       </c>
       <c r="J238">
-        <v>28.03</v>
+        <v>147.01</v>
       </c>
       <c r="K238">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L238">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M238">
-        <v>79.19</v>
+        <v>57.97</v>
       </c>
       <c r="N238">
-        <v>76.12</v>
+        <v>42.72</v>
       </c>
       <c r="O238">
-        <v>52.13</v>
+        <v>36.56</v>
       </c>
       <c r="P238">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>3.98</v>
+        <v>7.69</v>
       </c>
       <c r="S238">
-        <v>15.42</v>
+        <v>72.73</v>
       </c>
       <c r="T238">
-        <v>12.61</v>
+        <v>67.27</v>
+      </c>
+      <c r="U238">
+        <v>7.01</v>
       </c>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>213</v>
+        <v>235</v>
       </c>
       <c r="C239">
-        <v>-25</v>
+        <v>-3</v>
       </c>
       <c r="D239" t="s">
         <v>490</v>
       </c>
       <c r="E239" t="s">
         <v>491</v>
       </c>
       <c r="F239">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G239" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H239">
-        <v>285.07</v>
+        <v>291.79</v>
       </c>
       <c r="I239">
-        <v>217.44</v>
+        <v>238.06</v>
       </c>
       <c r="J239">
-        <v>67.63</v>
+        <v>53.73</v>
       </c>
       <c r="K239">
         <v>3</v>
       </c>
       <c r="L239">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M239">
-        <v>108.88</v>
+        <v>137.57</v>
       </c>
       <c r="N239">
-        <v>63.09</v>
+        <v>73.73</v>
       </c>
       <c r="O239">
-        <v>45.47</v>
+        <v>26.76</v>
       </c>
       <c r="S239">
-        <v>49.25</v>
+        <v>26.16</v>
       </c>
       <c r="T239">
-        <v>18.38</v>
+        <v>24.58</v>
+      </c>
+      <c r="U239">
+        <v>2.99</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C240">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D240" t="s">
         <v>492</v>
       </c>
       <c r="E240" t="s">
         <v>493</v>
       </c>
       <c r="F240">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G240" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="H240">
-        <v>284.93</v>
+        <v>287.55</v>
       </c>
       <c r="I240">
-        <v>284.93</v>
+        <v>58.49</v>
       </c>
       <c r="J240">
-        <v>0.0</v>
+        <v>229.06</v>
       </c>
       <c r="K240">
         <v>2</v>
       </c>
       <c r="L240">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M240">
-        <v>153.55</v>
+        <v>32.65</v>
       </c>
       <c r="N240">
-        <v>131.38</v>
+        <v>25.84</v>
+      </c>
+      <c r="S240">
+        <v>70.7</v>
+      </c>
+      <c r="T240">
+        <v>60.49</v>
+      </c>
+      <c r="U240">
+        <v>54.91</v>
+      </c>
+      <c r="V240">
+        <v>31.19</v>
+      </c>
+      <c r="W240">
+        <v>11.77</v>
       </c>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C241">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D241" t="s">
-        <v>114</v>
+        <v>494</v>
       </c>
       <c r="E241" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F241">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G241" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H241">
-        <v>280.95</v>
+        <v>274.63</v>
       </c>
       <c r="I241">
-        <v>280.95</v>
+        <v>211.69</v>
       </c>
       <c r="J241">
-        <v>0.0</v>
+        <v>62.94</v>
       </c>
       <c r="K241">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L241">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M241">
-        <v>136.67</v>
+        <v>187.92</v>
       </c>
       <c r="N241">
-        <v>73.73</v>
+        <v>13.27</v>
       </c>
       <c r="O241">
-        <v>42.72</v>
-[...5 lines deleted...]
-        <v>9.71</v>
+        <v>10.5</v>
+      </c>
+      <c r="S241">
+        <v>22.73</v>
+      </c>
+      <c r="T241">
+        <v>19.45</v>
+      </c>
+      <c r="U241">
+        <v>16.67</v>
+      </c>
+      <c r="V241">
+        <v>4.09</v>
       </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C242">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D242" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E242" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F242">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G242" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="H242">
-        <v>274.48</v>
+        <v>271.99</v>
       </c>
       <c r="I242">
-        <v>262.28</v>
+        <v>252.67</v>
       </c>
       <c r="J242">
-        <v>12.2</v>
+        <v>19.32</v>
       </c>
       <c r="K242">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L242">
         <v>1</v>
       </c>
       <c r="M242">
-        <v>84.65</v>
+        <v>100.72</v>
       </c>
       <c r="N242">
-        <v>63.63</v>
+        <v>73.25</v>
       </c>
       <c r="O242">
-        <v>41.97</v>
+        <v>68.2</v>
       </c>
       <c r="P242">
-        <v>38.82</v>
-[...2 lines deleted...]
-        <v>33.21</v>
+        <v>10.5</v>
       </c>
       <c r="S242">
-        <v>12.2</v>
+        <v>19.32</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C243">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D243" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E243" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F243">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G243" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="H243">
-        <v>271.99</v>
+        <v>270.38</v>
       </c>
       <c r="I243">
-        <v>252.67</v>
+        <v>270.38</v>
       </c>
       <c r="J243">
-        <v>19.32</v>
+        <v>0.0</v>
       </c>
       <c r="K243">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L243">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M243">
-        <v>100.72</v>
+        <v>226.74</v>
       </c>
       <c r="N243">
-        <v>73.25</v>
-[...8 lines deleted...]
-        <v>19.32</v>
+        <v>43.64</v>
       </c>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C244">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D244" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E244" t="s">
-        <v>500</v>
+        <v>420</v>
       </c>
       <c r="F244">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G244" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="H244">
-        <v>270.38</v>
+        <v>264.07</v>
       </c>
       <c r="I244">
-        <v>270.38</v>
+        <v>264.07</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
-        <v>226.74</v>
+        <v>185.0</v>
       </c>
       <c r="N244">
-        <v>43.64</v>
+        <v>46.25</v>
+      </c>
+      <c r="O244">
+        <v>29.56</v>
+      </c>
+      <c r="P244">
+        <v>3.26</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C245">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="D245" t="s">
+        <v>258</v>
+      </c>
+      <c r="E245" t="s">
         <v>501</v>
       </c>
-      <c r="E245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G245" t="s">
-        <v>124</v>
+        <v>464</v>
       </c>
       <c r="H245">
-        <v>264.42</v>
+        <v>262.48</v>
       </c>
       <c r="I245">
-        <v>206.78</v>
+        <v>223.51</v>
       </c>
       <c r="J245">
-        <v>57.64</v>
+        <v>38.97</v>
       </c>
       <c r="K245">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L245">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M245">
-        <v>77.64</v>
+        <v>109.81</v>
       </c>
       <c r="N245">
-        <v>36.56</v>
+        <v>46.25</v>
       </c>
       <c r="O245">
-        <v>33.81</v>
+        <v>46.25</v>
       </c>
       <c r="P245">
-        <v>26.76</v>
+        <v>15.57</v>
       </c>
       <c r="Q245">
-        <v>16.5</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>5.63</v>
       </c>
       <c r="S245">
-        <v>27.14</v>
+        <v>16.67</v>
       </c>
       <c r="T245">
         <v>15.42</v>
       </c>
       <c r="U245">
-        <v>14.26</v>
-[...2 lines deleted...]
-        <v>0.82</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C246">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D246" t="s">
-        <v>503</v>
+        <v>365</v>
       </c>
       <c r="E246" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="F246">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G246" t="s">
-        <v>90</v>
+        <v>301</v>
       </c>
       <c r="H246">
-        <v>261.83</v>
+        <v>261.31</v>
       </c>
       <c r="I246">
-        <v>261.83</v>
+        <v>216.92</v>
       </c>
       <c r="J246">
-        <v>0.0</v>
+        <v>44.39</v>
       </c>
       <c r="K246">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L246">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M246">
-        <v>85.61</v>
+        <v>128.34</v>
       </c>
       <c r="N246">
-        <v>53.98</v>
+        <v>50.0</v>
       </c>
       <c r="O246">
-        <v>36.6</v>
+        <v>22.49</v>
       </c>
       <c r="P246">
-        <v>33.81</v>
-[...5 lines deleted...]
-        <v>22.9</v>
+        <v>16.09</v>
+      </c>
+      <c r="S246">
+        <v>28.97</v>
+      </c>
+      <c r="T246">
+        <v>15.42</v>
       </c>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C247">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D247" t="s">
-        <v>369</v>
+        <v>503</v>
       </c>
       <c r="E247" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F247">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G247" t="s">
-        <v>305</v>
+        <v>40</v>
       </c>
       <c r="H247">
-        <v>261.31</v>
+        <v>258.96</v>
       </c>
       <c r="I247">
-        <v>216.92</v>
+        <v>258.96</v>
       </c>
       <c r="J247">
-        <v>44.39</v>
+        <v>0.0</v>
       </c>
       <c r="K247">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L247">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M247">
-        <v>128.34</v>
+        <v>125.28</v>
       </c>
       <c r="N247">
-        <v>50.0</v>
+        <v>75.32</v>
       </c>
       <c r="O247">
-        <v>22.49</v>
-[...8 lines deleted...]
-        <v>15.42</v>
+        <v>58.36</v>
       </c>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C248">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D248" t="s">
-        <v>184</v>
+        <v>505</v>
       </c>
       <c r="E248" t="s">
         <v>506</v>
       </c>
       <c r="F248">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G248" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="H248">
-        <v>258.96</v>
+        <v>255.77</v>
       </c>
       <c r="I248">
-        <v>257.04</v>
+        <v>253.35</v>
       </c>
       <c r="J248">
-        <v>1.92</v>
+        <v>2.42</v>
       </c>
       <c r="K248">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L248">
         <v>1</v>
       </c>
       <c r="M248">
-        <v>135.44</v>
+        <v>126.42</v>
       </c>
       <c r="N248">
-        <v>117.71</v>
+        <v>67.76</v>
       </c>
       <c r="O248">
-        <v>3.89</v>
+        <v>46.25</v>
+      </c>
+      <c r="P248">
+        <v>12.92</v>
       </c>
       <c r="S248">
-        <v>1.92</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C249">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D249" t="s">
-        <v>214</v>
+        <v>507</v>
       </c>
       <c r="E249" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F249">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G249" t="s">
-        <v>470</v>
+        <v>85</v>
       </c>
       <c r="H249">
-        <v>256.85</v>
+        <v>251.2</v>
       </c>
       <c r="I249">
-        <v>217.88</v>
+        <v>251.2</v>
       </c>
       <c r="J249">
-        <v>38.97</v>
+        <v>0.0</v>
       </c>
       <c r="K249">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L249">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M249">
-        <v>109.81</v>
+        <v>209.74</v>
       </c>
       <c r="N249">
-        <v>46.25</v>
+        <v>27.34</v>
       </c>
       <c r="O249">
-        <v>46.25</v>
-[...11 lines deleted...]
-        <v>6.88</v>
+        <v>14.12</v>
       </c>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>274</v>
+        <v>239</v>
       </c>
       <c r="C250">
-        <v>25</v>
+        <v>-10</v>
       </c>
       <c r="D250" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E250" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F250">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G250" t="s">
-        <v>113</v>
+        <v>263</v>
       </c>
       <c r="H250">
-        <v>255.77</v>
+        <v>248.78</v>
       </c>
       <c r="I250">
-        <v>253.35</v>
+        <v>184.63</v>
       </c>
       <c r="J250">
-        <v>2.42</v>
+        <v>64.15</v>
       </c>
       <c r="K250">
+        <v>3</v>
+      </c>
+      <c r="L250">
         <v>4</v>
       </c>
-      <c r="L250">
-[...1 lines deleted...]
-      </c>
       <c r="M250">
-        <v>126.42</v>
+        <v>84.65</v>
       </c>
       <c r="N250">
-        <v>67.76</v>
+        <v>80.39</v>
       </c>
       <c r="O250">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>12.92</v>
+        <v>19.59</v>
       </c>
       <c r="S250">
-        <v>2.42</v>
+        <v>24.14</v>
+      </c>
+      <c r="T250">
+        <v>22.93</v>
+      </c>
+      <c r="U250">
+        <v>15.12</v>
+      </c>
+      <c r="V250">
+        <v>1.96</v>
       </c>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="C251">
-        <v>-15</v>
+        <v>34</v>
       </c>
       <c r="D251" t="s">
-        <v>510</v>
+        <v>337</v>
       </c>
       <c r="E251" t="s">
         <v>511</v>
       </c>
       <c r="F251">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G251" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H251">
-        <v>252.41</v>
+        <v>247.57</v>
       </c>
       <c r="I251">
-        <v>11.35</v>
+        <v>247.57</v>
       </c>
       <c r="J251">
-        <v>241.06</v>
+        <v>0.0</v>
       </c>
       <c r="K251">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L251">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M251">
-        <v>11.35</v>
-[...11 lines deleted...]
-        <v>50.79</v>
+        <v>92.55</v>
+      </c>
+      <c r="N251">
+        <v>79.71</v>
+      </c>
+      <c r="O251">
+        <v>68.2</v>
+      </c>
+      <c r="P251">
+        <v>7.11</v>
       </c>
     </row>
     <row r="252" spans="1:24">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="C252">
-        <v>-2</v>
+        <v>-9</v>
       </c>
       <c r="D252" t="s">
         <v>512</v>
       </c>
       <c r="E252" t="s">
         <v>513</v>
       </c>
       <c r="F252">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G252" t="s">
-        <v>93</v>
+        <v>212</v>
       </c>
       <c r="H252">
-        <v>251.2</v>
+        <v>246.5</v>
       </c>
       <c r="I252">
-        <v>251.2</v>
+        <v>220.31</v>
       </c>
       <c r="J252">
-        <v>0.0</v>
+        <v>26.19</v>
       </c>
       <c r="K252">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L252">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M252">
-        <v>209.74</v>
+        <v>84.65</v>
       </c>
       <c r="N252">
-        <v>27.34</v>
+        <v>63.63</v>
       </c>
       <c r="O252">
-        <v>14.12</v>
+        <v>38.82</v>
+      </c>
+      <c r="P252">
+        <v>33.21</v>
+      </c>
+      <c r="S252">
+        <v>13.99</v>
+      </c>
+      <c r="T252">
+        <v>12.2</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C253">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D253" t="s">
-        <v>168</v>
+        <v>411</v>
       </c>
       <c r="E253" t="s">
         <v>514</v>
       </c>
       <c r="F253">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G253" t="s">
-        <v>93</v>
+        <v>232</v>
       </c>
       <c r="H253">
-        <v>247.81</v>
+        <v>246.21</v>
       </c>
       <c r="I253">
-        <v>220.32</v>
+        <v>213.48</v>
       </c>
       <c r="J253">
-        <v>27.49</v>
+        <v>32.73</v>
       </c>
       <c r="K253">
+        <v>6</v>
+      </c>
+      <c r="L253">
         <v>3</v>
       </c>
-      <c r="L253">
-[...1 lines deleted...]
-      </c>
       <c r="M253">
-        <v>131.38</v>
+        <v>60.25</v>
       </c>
       <c r="N253">
-        <v>67.76</v>
+        <v>39.26</v>
       </c>
       <c r="O253">
-        <v>21.18</v>
+        <v>34.91</v>
+      </c>
+      <c r="P253">
+        <v>31.07</v>
+      </c>
+      <c r="Q253">
+        <v>29.87</v>
+      </c>
+      <c r="R253">
+        <v>18.12</v>
       </c>
       <c r="S253">
-        <v>22.59</v>
+        <v>18.16</v>
       </c>
       <c r="T253">
-        <v>4.9</v>
+        <v>12.2</v>
+      </c>
+      <c r="U253">
+        <v>2.37</v>
       </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="C254">
-        <v>-19</v>
+        <v>-1</v>
       </c>
       <c r="D254" t="s">
         <v>515</v>
       </c>
       <c r="E254" t="s">
         <v>516</v>
       </c>
       <c r="F254">
         <v>2006</v>
       </c>
       <c r="G254" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H254">
         <v>245.18</v>
       </c>
       <c r="I254">
         <v>130.34</v>
       </c>
       <c r="J254">
         <v>114.84</v>
       </c>
       <c r="K254">
         <v>5</v>
       </c>
       <c r="L254">
         <v>6</v>
       </c>
       <c r="M254">
         <v>39.52</v>
       </c>
       <c r="N254">
         <v>35.99</v>
       </c>
       <c r="O254">
         <v>22.3</v>
       </c>
@@ -20679,19263 +20856,19277 @@
       </c>
       <c r="S254">
         <v>29.34</v>
       </c>
       <c r="T254">
         <v>26.4</v>
       </c>
       <c r="U254">
         <v>19.45</v>
       </c>
       <c r="V254">
         <v>14.26</v>
       </c>
       <c r="W254">
         <v>13.19</v>
       </c>
       <c r="X254">
         <v>12.2</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="C255">
-        <v>-3</v>
+        <v>-16</v>
       </c>
       <c r="D255" t="s">
         <v>517</v>
       </c>
       <c r="E255" t="s">
         <v>518</v>
       </c>
       <c r="F255">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G255" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
       <c r="H255">
-        <v>245.04</v>
+        <v>243.24</v>
       </c>
       <c r="I255">
-        <v>245.04</v>
+        <v>199.34</v>
       </c>
       <c r="J255">
-        <v>0.0</v>
+        <v>43.9</v>
       </c>
       <c r="K255">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L255">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M255">
-        <v>90.74</v>
+        <v>98.93</v>
       </c>
       <c r="N255">
-        <v>68.2</v>
+        <v>57.32</v>
       </c>
       <c r="O255">
-        <v>49.93</v>
-[...5 lines deleted...]
-        <v>13.27</v>
+        <v>43.09</v>
+      </c>
+      <c r="S255">
+        <v>24.79</v>
+      </c>
+      <c r="T255">
+        <v>19.11</v>
       </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
         <v>253</v>
       </c>
       <c r="C256">
         <v>-2</v>
       </c>
       <c r="D256" t="s">
         <v>519</v>
       </c>
       <c r="E256" t="s">
         <v>520</v>
       </c>
       <c r="F256">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G256" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H256">
-        <v>236.48</v>
+        <v>241.59</v>
       </c>
       <c r="I256">
-        <v>171.45</v>
+        <v>241.59</v>
       </c>
       <c r="J256">
-        <v>65.03</v>
+        <v>0.0</v>
       </c>
       <c r="K256">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L256">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M256">
-        <v>86.18</v>
+        <v>146.42</v>
       </c>
       <c r="N256">
-        <v>79.19</v>
-[...17 lines deleted...]
-        <v>0.7</v>
+        <v>95.17</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="C257">
-        <v>-2</v>
+        <v>-16</v>
       </c>
       <c r="D257" t="s">
-        <v>193</v>
+        <v>521</v>
       </c>
       <c r="E257" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F257">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G257" t="s">
-        <v>46</v>
+        <v>321</v>
       </c>
       <c r="H257">
-        <v>233.94</v>
+        <v>241.52</v>
       </c>
       <c r="I257">
-        <v>231.11</v>
+        <v>152.86</v>
       </c>
       <c r="J257">
-        <v>2.83</v>
+        <v>88.66</v>
       </c>
       <c r="K257">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L257">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M257">
-        <v>112.41</v>
+        <v>91.51</v>
       </c>
       <c r="N257">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="O257">
-        <v>36.56</v>
-[...8 lines deleted...]
-        <v>9.71</v>
+        <v>11.35</v>
       </c>
       <c r="S257">
-        <v>2.83</v>
+        <v>22.33</v>
+      </c>
+      <c r="T257">
+        <v>21.21</v>
+      </c>
+      <c r="U257">
+        <v>17.67</v>
+      </c>
+      <c r="V257">
+        <v>14.26</v>
+      </c>
+      <c r="W257">
+        <v>13.19</v>
       </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C258">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D258" t="s">
-        <v>158</v>
+        <v>523</v>
       </c>
       <c r="E258" t="s">
-        <v>522</v>
+        <v>353</v>
       </c>
       <c r="F258">
-        <v>2003</v>
+        <v>1989</v>
       </c>
       <c r="G258" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H258">
-        <v>231.2</v>
+        <v>241.42</v>
       </c>
       <c r="I258">
-        <v>20.21</v>
+        <v>0.0</v>
       </c>
       <c r="J258">
-        <v>210.99</v>
+        <v>241.42</v>
       </c>
       <c r="K258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L258">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>9.71</v>
+        <v>1</v>
       </c>
       <c r="S258">
-        <v>131.91</v>
-[...11 lines deleted...]
-        <v>2.77</v>
+        <v>241.42</v>
       </c>
     </row>
     <row r="259" spans="1:24">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
         <v>257</v>
       </c>
       <c r="C259">
         <v>-1</v>
       </c>
       <c r="D259" t="s">
-        <v>523</v>
+        <v>157</v>
       </c>
       <c r="E259" t="s">
         <v>524</v>
       </c>
       <c r="F259">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G259" t="s">
-        <v>415</v>
+        <v>46</v>
       </c>
       <c r="H259">
-        <v>225.55</v>
+        <v>233.94</v>
       </c>
       <c r="I259">
-        <v>167.91</v>
+        <v>231.11</v>
       </c>
       <c r="J259">
-        <v>57.64</v>
+        <v>2.83</v>
       </c>
       <c r="K259">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L259">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M259">
-        <v>86.91</v>
+        <v>112.41</v>
       </c>
       <c r="N259">
-        <v>28.42</v>
+        <v>39.57</v>
       </c>
       <c r="O259">
-        <v>26.29</v>
+        <v>36.56</v>
       </c>
       <c r="P259">
-        <v>26.29</v>
+        <v>19.59</v>
+      </c>
+      <c r="Q259">
+        <v>13.27</v>
+      </c>
+      <c r="R259">
+        <v>9.71</v>
       </c>
       <c r="S259">
-        <v>26.8</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="260" spans="1:24">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
         <v>258</v>
       </c>
       <c r="C260">
         <v>-1</v>
       </c>
       <c r="D260" t="s">
+        <v>122</v>
+      </c>
+      <c r="E260" t="s">
         <v>525</v>
       </c>
-      <c r="E260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F260">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G260" t="s">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="H260">
-        <v>223.74</v>
+        <v>231.8</v>
       </c>
       <c r="I260">
-        <v>204.54</v>
+        <v>207.22</v>
       </c>
       <c r="J260">
-        <v>19.2</v>
+        <v>24.58</v>
       </c>
       <c r="K260">
         <v>4</v>
       </c>
       <c r="L260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M260">
-        <v>138.75</v>
+        <v>136.67</v>
       </c>
       <c r="N260">
-        <v>29.87</v>
+        <v>42.72</v>
       </c>
       <c r="O260">
-        <v>21.04</v>
+        <v>18.12</v>
       </c>
       <c r="P260">
-        <v>14.88</v>
+        <v>9.71</v>
       </c>
       <c r="S260">
-        <v>10.77</v>
-[...2 lines deleted...]
-        <v>8.43</v>
+        <v>24.58</v>
       </c>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
         <v>259</v>
       </c>
       <c r="C261">
         <v>-1</v>
       </c>
       <c r="D261" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="E261" t="s">
-        <v>528</v>
+        <v>289</v>
       </c>
       <c r="F261">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G261" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="H261">
-        <v>219.63</v>
+        <v>230.23</v>
       </c>
       <c r="I261">
-        <v>219.63</v>
+        <v>94.37</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
+        <v>135.86</v>
       </c>
       <c r="K261">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L261">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M261">
-        <v>219.63</v>
+        <v>63.09</v>
+      </c>
+      <c r="N261">
+        <v>31.28</v>
+      </c>
+      <c r="S261">
+        <v>49.25</v>
+      </c>
+      <c r="T261">
+        <v>36.29</v>
+      </c>
+      <c r="U261">
+        <v>36.06</v>
+      </c>
+      <c r="V261">
+        <v>14.26</v>
       </c>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C262">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D262" t="s">
-        <v>144</v>
+        <v>118</v>
       </c>
       <c r="E262" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F262">
         <v>2006</v>
       </c>
       <c r="G262" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H262">
-        <v>218.07</v>
+        <v>222.61</v>
       </c>
       <c r="I262">
-        <v>149.2</v>
+        <v>222.61</v>
       </c>
       <c r="J262">
-        <v>68.87</v>
+        <v>0.0</v>
       </c>
       <c r="K262">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L262">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M262">
-        <v>105.15</v>
+        <v>172.68</v>
       </c>
       <c r="N262">
-        <v>13.85</v>
-[...17 lines deleted...]
-        <v>13.19</v>
+        <v>49.93</v>
       </c>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C263">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D263" t="s">
-        <v>33</v>
+        <v>528</v>
       </c>
       <c r="E263" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="F263">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G263" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H263">
-        <v>217.59</v>
+        <v>221.52</v>
       </c>
       <c r="I263">
-        <v>215.98</v>
+        <v>192.98</v>
       </c>
       <c r="J263">
-        <v>1.61</v>
+        <v>28.54</v>
       </c>
       <c r="K263">
         <v>6</v>
       </c>
       <c r="L263">
         <v>1</v>
       </c>
       <c r="M263">
         <v>53.98</v>
       </c>
       <c r="N263">
-        <v>42.78</v>
+        <v>36.6</v>
       </c>
       <c r="O263">
-        <v>42.78</v>
+        <v>33.81</v>
       </c>
       <c r="P263">
-        <v>39.52</v>
+        <v>28.93</v>
       </c>
       <c r="Q263">
-        <v>18.92</v>
+        <v>22.9</v>
       </c>
       <c r="R263">
-        <v>18.0</v>
+        <v>16.76</v>
       </c>
       <c r="S263">
-        <v>1.61</v>
+        <v>28.54</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
         <v>262</v>
       </c>
       <c r="C264">
         <v>-1</v>
       </c>
       <c r="D264" t="s">
+        <v>530</v>
+      </c>
+      <c r="E264" t="s">
         <v>531</v>
       </c>
-      <c r="E264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G264" t="s">
-        <v>64</v>
+        <v>179</v>
       </c>
       <c r="H264">
-        <v>216.75</v>
+        <v>221.06</v>
       </c>
       <c r="I264">
-        <v>0.0</v>
+        <v>212.63</v>
       </c>
       <c r="J264">
-        <v>216.75</v>
+        <v>8.43</v>
       </c>
       <c r="K264">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L264">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M264">
+        <v>138.75</v>
+      </c>
+      <c r="N264">
+        <v>29.87</v>
+      </c>
+      <c r="O264">
+        <v>21.04</v>
+      </c>
+      <c r="P264">
+        <v>14.88</v>
+      </c>
+      <c r="Q264">
+        <v>8.09</v>
       </c>
       <c r="S264">
-        <v>85.0</v>
-[...14 lines deleted...]
-        <v>2.77</v>
+        <v>8.43</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C265">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D265" t="s">
-        <v>387</v>
+        <v>532</v>
       </c>
       <c r="E265" t="s">
         <v>533</v>
       </c>
       <c r="F265">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G265" t="s">
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="H265">
-        <v>216.34</v>
+        <v>220.92</v>
       </c>
       <c r="I265">
-        <v>183.61</v>
+        <v>208.87</v>
       </c>
       <c r="J265">
-        <v>32.73</v>
+        <v>12.05</v>
       </c>
       <c r="K265">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L265">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M265">
-        <v>60.25</v>
+        <v>90.74</v>
       </c>
       <c r="N265">
-        <v>39.26</v>
+        <v>68.2</v>
       </c>
       <c r="O265">
-        <v>34.91</v>
-[...5 lines deleted...]
-        <v>18.12</v>
+        <v>49.93</v>
       </c>
       <c r="S265">
-        <v>18.16</v>
+        <v>7.63</v>
       </c>
       <c r="T265">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>2.37</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="C266">
-        <v>15</v>
+        <v>-2</v>
       </c>
       <c r="D266" t="s">
+        <v>114</v>
+      </c>
+      <c r="E266" t="s">
         <v>534</v>
       </c>
-      <c r="E266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G266" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="H266">
-        <v>210.93</v>
+        <v>218.07</v>
       </c>
       <c r="I266">
-        <v>210.93</v>
+        <v>149.2</v>
       </c>
       <c r="J266">
-        <v>0.0</v>
+        <v>68.87</v>
       </c>
       <c r="K266">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L266">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M266">
-        <v>93.16</v>
+        <v>105.15</v>
       </c>
       <c r="N266">
-        <v>49.93</v>
+        <v>13.85</v>
       </c>
       <c r="O266">
-        <v>36.56</v>
+        <v>12.27</v>
       </c>
       <c r="P266">
-        <v>31.28</v>
+        <v>11.35</v>
+      </c>
+      <c r="Q266">
+        <v>6.58</v>
+      </c>
+      <c r="S266">
+        <v>30.57</v>
+      </c>
+      <c r="T266">
+        <v>25.11</v>
+      </c>
+      <c r="U266">
+        <v>13.19</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>297</v>
+        <v>264</v>
       </c>
       <c r="C267">
-        <v>31</v>
+        <v>-2</v>
       </c>
       <c r="D267" t="s">
+        <v>535</v>
+      </c>
+      <c r="E267" t="s">
         <v>536</v>
       </c>
-      <c r="E267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F267">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G267" t="s">
-        <v>216</v>
+        <v>64</v>
       </c>
       <c r="H267">
-        <v>210.46</v>
+        <v>216.75</v>
       </c>
       <c r="I267">
-        <v>196.2</v>
+        <v>0.0</v>
       </c>
       <c r="J267">
-        <v>14.26</v>
+        <v>216.75</v>
       </c>
       <c r="K267">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L267">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>39.57</v>
+        <v>6</v>
       </c>
       <c r="S267">
-        <v>14.26</v>
+        <v>85.0</v>
+      </c>
+      <c r="T267">
+        <v>53.24</v>
+      </c>
+      <c r="U267">
+        <v>50.0</v>
+      </c>
+      <c r="V267">
+        <v>21.03</v>
+      </c>
+      <c r="W267">
+        <v>4.71</v>
+      </c>
+      <c r="X267">
+        <v>2.77</v>
       </c>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="C268">
-        <v>-1</v>
+        <v>-12</v>
       </c>
       <c r="D268" t="s">
-        <v>451</v>
+        <v>537</v>
       </c>
       <c r="E268" t="s">
-        <v>538</v>
+        <v>211</v>
       </c>
       <c r="F268">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G268" t="s">
-        <v>470</v>
+        <v>212</v>
       </c>
       <c r="H268">
-        <v>202.5</v>
+        <v>211.75</v>
       </c>
       <c r="I268">
-        <v>176.12</v>
+        <v>137.09</v>
       </c>
       <c r="J268">
-        <v>26.38</v>
+        <v>74.66</v>
       </c>
       <c r="K268">
+        <v>3</v>
+      </c>
+      <c r="L268">
         <v>4</v>
       </c>
-      <c r="L268">
-[...1 lines deleted...]
-      </c>
       <c r="M268">
-        <v>74.36</v>
+        <v>93.96</v>
       </c>
       <c r="N268">
-        <v>50.0</v>
+        <v>33.21</v>
       </c>
       <c r="O268">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>8.98</v>
+        <v>9.92</v>
       </c>
       <c r="S268">
-        <v>13.19</v>
+        <v>26.8</v>
       </c>
       <c r="T268">
-        <v>13.19</v>
+        <v>20.66</v>
+      </c>
+      <c r="U268">
+        <v>14.26</v>
+      </c>
+      <c r="V268">
+        <v>12.94</v>
       </c>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C269">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D269" t="s">
-        <v>193</v>
+        <v>538</v>
       </c>
       <c r="E269" t="s">
         <v>539</v>
       </c>
       <c r="F269">
         <v>2006</v>
       </c>
       <c r="G269" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="H269">
-        <v>199.73</v>
+        <v>210.46</v>
       </c>
       <c r="I269">
-        <v>151.69</v>
+        <v>196.2</v>
       </c>
       <c r="J269">
-        <v>48.04</v>
+        <v>14.26</v>
       </c>
       <c r="K269">
         <v>3</v>
       </c>
       <c r="L269">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M269">
-        <v>58.86</v>
+        <v>93.96</v>
       </c>
       <c r="N269">
-        <v>46.58</v>
+        <v>62.67</v>
       </c>
       <c r="O269">
-        <v>46.25</v>
+        <v>39.57</v>
       </c>
       <c r="S269">
-        <v>17.2</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C270">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D270" t="s">
-        <v>166</v>
+        <v>540</v>
       </c>
       <c r="E270" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F270">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G270" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="H270">
-        <v>194.58</v>
+        <v>205.12</v>
       </c>
       <c r="I270">
-        <v>179.16</v>
+        <v>205.12</v>
       </c>
       <c r="J270">
-        <v>15.42</v>
+        <v>0.0</v>
       </c>
       <c r="K270">
         <v>2</v>
       </c>
       <c r="L270">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M270">
-        <v>130.0</v>
+        <v>135.44</v>
       </c>
       <c r="N270">
-        <v>49.16</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>69.68</v>
       </c>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C271">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D271" t="s">
-        <v>541</v>
+        <v>27</v>
       </c>
       <c r="E271" t="s">
         <v>542</v>
       </c>
       <c r="F271">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G271" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H271">
-        <v>190.77</v>
+        <v>204.51</v>
       </c>
       <c r="I271">
-        <v>169.06</v>
+        <v>189.73</v>
       </c>
       <c r="J271">
-        <v>21.71</v>
+        <v>14.78</v>
       </c>
       <c r="K271">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L271">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M271">
-        <v>103.98</v>
+        <v>53.98</v>
       </c>
       <c r="N271">
-        <v>57.97</v>
+        <v>42.78</v>
       </c>
       <c r="O271">
-        <v>7.11</v>
+        <v>42.78</v>
+      </c>
+      <c r="P271">
+        <v>18.92</v>
+      </c>
+      <c r="Q271">
+        <v>18.0</v>
+      </c>
+      <c r="R271">
+        <v>13.27</v>
       </c>
       <c r="S271">
-        <v>21.71</v>
+        <v>13.17</v>
+      </c>
+      <c r="T271">
+        <v>1.61</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C272">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D272" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="E272" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F272">
         <v>2005</v>
       </c>
       <c r="G272" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="H272">
-        <v>189.51</v>
+        <v>202.83</v>
       </c>
       <c r="I272">
-        <v>189.51</v>
+        <v>202.83</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272">
-        <v>92.55</v>
+        <v>116.94</v>
       </c>
       <c r="N272">
-        <v>67.76</v>
+        <v>42.72</v>
       </c>
       <c r="O272">
-        <v>24.75</v>
+        <v>14.34</v>
       </c>
       <c r="P272">
-        <v>4.45</v>
+        <v>13.27</v>
+      </c>
+      <c r="Q272">
+        <v>8.98</v>
+      </c>
+      <c r="R272">
+        <v>6.58</v>
       </c>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>383</v>
+        <v>270</v>
       </c>
       <c r="C273">
-        <v>111</v>
+        <v>-2</v>
       </c>
       <c r="D273" t="s">
+        <v>207</v>
+      </c>
+      <c r="E273" t="s">
         <v>544</v>
       </c>
-      <c r="E273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G273" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="H273">
-        <v>188.65</v>
+        <v>202.64</v>
       </c>
       <c r="I273">
-        <v>175.46</v>
+        <v>152.56</v>
       </c>
       <c r="J273">
-        <v>13.19</v>
+        <v>50.08</v>
       </c>
       <c r="K273">
+        <v>2</v>
+      </c>
+      <c r="L273">
         <v>3</v>
       </c>
-      <c r="L273">
-[...1 lines deleted...]
-      </c>
       <c r="M273">
-        <v>117.71</v>
+        <v>131.38</v>
       </c>
       <c r="N273">
-        <v>53.63</v>
-[...2 lines deleted...]
-        <v>4.12</v>
+        <v>21.18</v>
       </c>
       <c r="S273">
-        <v>13.19</v>
+        <v>22.59</v>
+      </c>
+      <c r="T273">
+        <v>22.59</v>
+      </c>
+      <c r="U273">
+        <v>4.9</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C274">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D274" t="s">
-        <v>205</v>
+        <v>480</v>
       </c>
       <c r="E274" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F274">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G274" t="s">
-        <v>29</v>
+        <v>464</v>
       </c>
       <c r="H274">
-        <v>185.95</v>
+        <v>202.5</v>
       </c>
       <c r="I274">
-        <v>171.09</v>
+        <v>176.12</v>
       </c>
       <c r="J274">
-        <v>14.86</v>
+        <v>26.38</v>
       </c>
       <c r="K274">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L274">
         <v>2</v>
       </c>
       <c r="M274">
-        <v>102.89</v>
+        <v>74.36</v>
       </c>
       <c r="N274">
-        <v>68.2</v>
+        <v>50.0</v>
+      </c>
+      <c r="O274">
+        <v>42.78</v>
+      </c>
+      <c r="P274">
+        <v>8.98</v>
       </c>
       <c r="S274">
-        <v>8.86</v>
+        <v>13.19</v>
       </c>
       <c r="T274">
-        <v>6.0</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C275">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D275" t="s">
-        <v>245</v>
+        <v>546</v>
       </c>
       <c r="E275" t="s">
         <v>547</v>
       </c>
       <c r="F275">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G275" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="H275">
-        <v>184.29</v>
+        <v>197.34</v>
       </c>
       <c r="I275">
-        <v>184.29</v>
+        <v>153.55</v>
       </c>
       <c r="J275">
-        <v>0.0</v>
+        <v>43.79</v>
       </c>
       <c r="K275">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L275">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M275">
-        <v>108.17</v>
-[...2 lines deleted...]
-        <v>76.12</v>
+        <v>153.55</v>
+      </c>
+      <c r="S275">
+        <v>43.79</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C276">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D276" t="s">
         <v>548</v>
       </c>
       <c r="E276" t="s">
         <v>549</v>
       </c>
       <c r="F276">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G276" t="s">
-        <v>297</v>
+        <v>29</v>
       </c>
       <c r="H276">
-        <v>183.25</v>
+        <v>194.05</v>
       </c>
       <c r="I276">
-        <v>183.25</v>
+        <v>0.0</v>
       </c>
       <c r="J276">
-        <v>0.0</v>
+        <v>194.05</v>
       </c>
       <c r="K276">
+        <v>0</v>
+      </c>
+      <c r="L276">
         <v>4</v>
       </c>
-      <c r="L276">
-[...12 lines deleted...]
-        <v>24.32</v>
+      <c r="S276">
+        <v>73.87</v>
+      </c>
+      <c r="T276">
+        <v>58.46</v>
+      </c>
+      <c r="U276">
+        <v>57.94</v>
+      </c>
+      <c r="V276">
+        <v>3.78</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="C277">
-        <v>-7</v>
+        <v>17</v>
       </c>
       <c r="D277" t="s">
         <v>550</v>
       </c>
       <c r="E277" t="s">
         <v>551</v>
       </c>
       <c r="F277">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G277" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="H277">
-        <v>176.47</v>
+        <v>193.86</v>
       </c>
       <c r="I277">
-        <v>122.38</v>
+        <v>187.82</v>
       </c>
       <c r="J277">
-        <v>54.09</v>
+        <v>6.04</v>
       </c>
       <c r="K277">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L277">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M277">
-        <v>42.78</v>
+        <v>49.6</v>
       </c>
       <c r="N277">
-        <v>33.81</v>
+        <v>42.72</v>
       </c>
       <c r="O277">
-        <v>24.75</v>
+        <v>26.76</v>
       </c>
       <c r="P277">
-        <v>21.04</v>
+        <v>26.76</v>
+      </c>
+      <c r="Q277">
+        <v>22.9</v>
+      </c>
+      <c r="R277">
+        <v>19.08</v>
       </c>
       <c r="S277">
-        <v>22.24</v>
-[...8 lines deleted...]
-        <v>8.92</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
-        <v>341</v>
+        <v>275</v>
       </c>
       <c r="C278">
-        <v>64</v>
+        <v>-2</v>
       </c>
       <c r="D278" t="s">
+        <v>30</v>
+      </c>
+      <c r="E278" t="s">
         <v>552</v>
       </c>
-      <c r="E278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F278">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G278" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H278">
-        <v>174.49</v>
+        <v>193.55</v>
       </c>
       <c r="I278">
-        <v>170.31</v>
+        <v>65.17</v>
       </c>
       <c r="J278">
-        <v>4.18</v>
+        <v>128.38</v>
       </c>
       <c r="K278">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L278">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M278">
-        <v>79.19</v>
+        <v>46.25</v>
       </c>
       <c r="N278">
-        <v>73.73</v>
-[...5 lines deleted...]
-        <v>4.12</v>
+        <v>18.92</v>
       </c>
       <c r="S278">
-        <v>4.18</v>
+        <v>125.0</v>
+      </c>
+      <c r="T278">
+        <v>3.38</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C279">
-        <v>3</v>
+        <v>-5</v>
       </c>
       <c r="D279" t="s">
-        <v>515</v>
+        <v>213</v>
       </c>
       <c r="E279" t="s">
         <v>553</v>
       </c>
       <c r="F279">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G279" t="s">
-        <v>320</v>
+        <v>29</v>
       </c>
       <c r="H279">
-        <v>174.16</v>
+        <v>192.92</v>
       </c>
       <c r="I279">
-        <v>174.16</v>
+        <v>10.5</v>
       </c>
       <c r="J279">
-        <v>0.0</v>
+        <v>182.42</v>
       </c>
       <c r="K279">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L279">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M279">
-        <v>131.38</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>10.5</v>
+      </c>
+      <c r="S279">
+        <v>131.91</v>
+      </c>
+      <c r="T279">
+        <v>28.73</v>
+      </c>
+      <c r="U279">
+        <v>15.77</v>
+      </c>
+      <c r="V279">
+        <v>3.24</v>
+      </c>
+      <c r="W279">
+        <v>2.77</v>
       </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C280" t="s">
+        <v>276</v>
+      </c>
+      <c r="C280">
+        <v>-3</v>
+      </c>
+      <c r="D280" t="s">
+        <v>122</v>
+      </c>
+      <c r="E280" t="s">
         <v>554</v>
       </c>
-      <c r="D280" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F280">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G280" t="s">
-        <v>29</v>
+        <v>108</v>
       </c>
       <c r="H280">
-        <v>172.68</v>
+        <v>191.04</v>
       </c>
       <c r="I280">
-        <v>172.68</v>
+        <v>179.09</v>
       </c>
       <c r="J280">
-        <v>0.0</v>
+        <v>11.95</v>
       </c>
       <c r="K280">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L280">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M280">
-        <v>172.68</v>
+        <v>53.98</v>
+      </c>
+      <c r="N280">
+        <v>49.93</v>
+      </c>
+      <c r="O280">
+        <v>46.25</v>
+      </c>
+      <c r="P280">
+        <v>28.93</v>
+      </c>
+      <c r="S280">
+        <v>8.45</v>
+      </c>
+      <c r="T280">
+        <v>3.5</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C281">
-        <v>-10</v>
+        <v>-3</v>
       </c>
       <c r="D281" t="s">
+        <v>555</v>
+      </c>
+      <c r="E281" t="s">
         <v>556</v>
       </c>
-      <c r="E281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F281">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G281" t="s">
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="H281">
-        <v>170.2</v>
+        <v>190.08</v>
       </c>
       <c r="I281">
-        <v>53.34</v>
+        <v>179.65</v>
       </c>
       <c r="J281">
-        <v>116.86</v>
+        <v>10.43</v>
       </c>
       <c r="K281">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L281">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M281">
-        <v>31.28</v>
+        <v>93.16</v>
       </c>
       <c r="N281">
-        <v>13.85</v>
+        <v>49.93</v>
       </c>
       <c r="O281">
-        <v>5.63</v>
-[...2 lines deleted...]
-        <v>2.58</v>
+        <v>36.56</v>
       </c>
       <c r="S281">
-        <v>64.67</v>
-[...14 lines deleted...]
-        <v>4.27</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C282">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D282" t="s">
-        <v>558</v>
+        <v>494</v>
       </c>
       <c r="E282" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="F282">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G282" t="s">
-        <v>560</v>
+        <v>26</v>
       </c>
       <c r="H282">
-        <v>167.92</v>
+        <v>188.65</v>
       </c>
       <c r="I282">
-        <v>154.73</v>
+        <v>175.46</v>
       </c>
       <c r="J282">
         <v>13.19</v>
       </c>
       <c r="K282">
         <v>3</v>
       </c>
       <c r="L282">
         <v>1</v>
       </c>
       <c r="M282">
-        <v>74.36</v>
+        <v>117.71</v>
       </c>
       <c r="N282">
-        <v>46.25</v>
+        <v>53.63</v>
       </c>
       <c r="O282">
-        <v>34.12</v>
+        <v>4.12</v>
       </c>
       <c r="S282">
         <v>13.19</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C283">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D283" t="s">
-        <v>515</v>
+        <v>472</v>
       </c>
       <c r="E283" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="F283">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G283" t="s">
-        <v>224</v>
+        <v>64</v>
       </c>
       <c r="H283">
-        <v>167.31</v>
+        <v>186.54</v>
       </c>
       <c r="I283">
-        <v>114.07</v>
+        <v>185.06</v>
       </c>
       <c r="J283">
-        <v>53.24</v>
+        <v>1.48</v>
       </c>
       <c r="K283">
         <v>3</v>
       </c>
       <c r="L283">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M283">
-        <v>47.68</v>
+        <v>92.55</v>
       </c>
       <c r="N283">
-        <v>47.68</v>
+        <v>67.76</v>
       </c>
       <c r="O283">
-        <v>18.71</v>
+        <v>24.75</v>
       </c>
       <c r="S283">
-        <v>19.03</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="C284">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="D284" t="s">
-        <v>562</v>
+        <v>246</v>
       </c>
       <c r="E284" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="F284">
         <v>2006</v>
       </c>
       <c r="G284" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="H284">
-        <v>167.18</v>
+        <v>184.29</v>
       </c>
       <c r="I284">
-        <v>155.87</v>
+        <v>184.29</v>
       </c>
       <c r="J284">
-        <v>11.31</v>
+        <v>0.0</v>
       </c>
       <c r="K284">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L284">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M284">
-        <v>50.0</v>
+        <v>108.17</v>
       </c>
       <c r="N284">
-        <v>45.88</v>
-[...17 lines deleted...]
-        <v>2.16</v>
+        <v>76.12</v>
       </c>
     </row>
     <row r="285" spans="1:24">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C285">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D285" t="s">
-        <v>364</v>
+        <v>560</v>
       </c>
       <c r="E285" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="F285">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G285" t="s">
-        <v>93</v>
+        <v>296</v>
       </c>
       <c r="H285">
-        <v>164.78</v>
+        <v>183.25</v>
       </c>
       <c r="I285">
-        <v>142.03</v>
+        <v>183.25</v>
       </c>
       <c r="J285">
-        <v>22.75</v>
+        <v>0.0</v>
       </c>
       <c r="K285">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L285">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M285">
-        <v>142.03</v>
-[...5 lines deleted...]
-        <v>10.88</v>
+        <v>72.43</v>
+      </c>
+      <c r="N285">
+        <v>57.32</v>
+      </c>
+      <c r="O285">
+        <v>29.18</v>
+      </c>
+      <c r="P285">
+        <v>24.32</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C286">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D286" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E286" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="F286">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G286" t="s">
-        <v>355</v>
+        <v>377</v>
       </c>
       <c r="H286">
-        <v>164.64</v>
+        <v>182.88</v>
       </c>
       <c r="I286">
-        <v>81.95</v>
+        <v>166.21</v>
       </c>
       <c r="J286">
-        <v>82.69</v>
+        <v>16.67</v>
       </c>
       <c r="K286">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L286">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M286">
-        <v>53.02</v>
+        <v>80.39</v>
       </c>
       <c r="N286">
-        <v>28.93</v>
+        <v>46.25</v>
+      </c>
+      <c r="O286">
+        <v>39.57</v>
       </c>
       <c r="S286">
-        <v>30.5</v>
-[...4 lines deleted...]
-      <c r="U286">
         <v>16.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>15.42</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="C287">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D287" t="s">
-        <v>567</v>
+        <v>236</v>
       </c>
       <c r="E287" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F287">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G287" t="s">
-        <v>64</v>
+        <v>194</v>
       </c>
       <c r="H287">
-        <v>163.22</v>
+        <v>179.26</v>
       </c>
       <c r="I287">
-        <v>163.22</v>
+        <v>69.53</v>
       </c>
       <c r="J287">
-        <v>0.0</v>
+        <v>109.73</v>
       </c>
       <c r="K287">
+        <v>4</v>
+      </c>
+      <c r="L287">
         <v>6</v>
       </c>
-      <c r="L287">
-[...1 lines deleted...]
-      </c>
       <c r="M287">
-        <v>49.6</v>
+        <v>52.57</v>
       </c>
       <c r="N287">
-        <v>26.76</v>
+        <v>7.69</v>
       </c>
       <c r="O287">
-        <v>26.76</v>
+        <v>4.82</v>
       </c>
       <c r="P287">
-        <v>22.9</v>
-[...5 lines deleted...]
-        <v>18.12</v>
+        <v>4.45</v>
+      </c>
+      <c r="S287">
+        <v>38.54</v>
+      </c>
+      <c r="T287">
+        <v>26.4</v>
+      </c>
+      <c r="U287">
+        <v>23.74</v>
+      </c>
+      <c r="V287">
+        <v>14.26</v>
+      </c>
+      <c r="W287">
+        <v>6.04</v>
+      </c>
+      <c r="X287">
+        <v>0.75</v>
       </c>
     </row>
     <row r="288" spans="1:24">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C288">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D288" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E288" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="F288">
         <v>2000</v>
       </c>
       <c r="G288" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H288">
-        <v>162.95</v>
+        <v>178.94</v>
       </c>
       <c r="I288">
-        <v>142.59</v>
+        <v>86.18</v>
       </c>
       <c r="J288">
-        <v>20.36</v>
+        <v>92.76</v>
       </c>
       <c r="K288">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L288">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M288">
-        <v>73.73</v>
-[...5 lines deleted...]
-        <v>10.5</v>
+        <v>86.18</v>
       </c>
       <c r="S288">
-        <v>7.63</v>
+        <v>38.39</v>
       </c>
       <c r="T288">
-        <v>7.06</v>
+        <v>26.4</v>
       </c>
       <c r="U288">
-        <v>2.56</v>
+        <v>19.45</v>
       </c>
       <c r="V288">
-        <v>2.25</v>
+        <v>3.5</v>
       </c>
       <c r="W288">
-        <v>0.86</v>
+        <v>2.99</v>
+      </c>
+      <c r="X288">
+        <v>2.03</v>
       </c>
     </row>
     <row r="289" spans="1:24">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C289">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="D289" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="E289" t="s">
-        <v>572</v>
+        <v>420</v>
       </c>
       <c r="F289">
         <v>2006</v>
       </c>
       <c r="G289" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H289">
-        <v>161.14</v>
+        <v>174.49</v>
       </c>
       <c r="I289">
-        <v>161.14</v>
+        <v>170.31</v>
       </c>
       <c r="J289">
-        <v>0.0</v>
+        <v>4.18</v>
       </c>
       <c r="K289">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L289">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M289">
-        <v>85.61</v>
+        <v>79.19</v>
       </c>
       <c r="N289">
-        <v>36.56</v>
+        <v>73.73</v>
       </c>
       <c r="O289">
-        <v>19.59</v>
+        <v>13.27</v>
       </c>
       <c r="P289">
-        <v>12.27</v>
-[...2 lines deleted...]
-        <v>7.11</v>
+        <v>4.12</v>
+      </c>
+      <c r="S289">
+        <v>4.18</v>
       </c>
     </row>
     <row r="290" spans="1:24">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C290">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D290" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="E290" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
       <c r="F290">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G290" t="s">
-        <v>148</v>
+        <v>374</v>
       </c>
       <c r="H290">
-        <v>160.11</v>
+        <v>174.16</v>
       </c>
       <c r="I290">
-        <v>160.11</v>
+        <v>174.16</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
       <c r="M290">
-        <v>116.94</v>
+        <v>131.38</v>
       </c>
       <c r="N290">
-        <v>14.34</v>
-[...8 lines deleted...]
-        <v>6.58</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="291" spans="1:24">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C291">
-        <v>-8</v>
+        <v>-2</v>
       </c>
       <c r="D291" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="E291" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="F291">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G291" t="s">
-        <v>113</v>
+        <v>571</v>
       </c>
       <c r="H291">
-        <v>157.64</v>
+        <v>167.92</v>
       </c>
       <c r="I291">
-        <v>140.97</v>
+        <v>154.73</v>
       </c>
       <c r="J291">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
       <c r="K291">
         <v>3</v>
       </c>
       <c r="L291">
         <v>1</v>
       </c>
       <c r="M291">
-        <v>103.98</v>
+        <v>74.36</v>
       </c>
       <c r="N291">
-        <v>20.23</v>
+        <v>46.25</v>
       </c>
       <c r="O291">
-        <v>16.76</v>
+        <v>34.12</v>
       </c>
       <c r="S291">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="292" spans="1:24">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C292">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D292" t="s">
-        <v>576</v>
+        <v>515</v>
       </c>
       <c r="E292" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="F292">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G292" t="s">
-        <v>64</v>
+        <v>232</v>
       </c>
       <c r="H292">
-        <v>156.43</v>
+        <v>167.31</v>
       </c>
       <c r="I292">
-        <v>0.0</v>
+        <v>114.07</v>
       </c>
       <c r="J292">
-        <v>156.43</v>
+        <v>53.24</v>
       </c>
       <c r="K292">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L292">
         <v>3</v>
       </c>
+      <c r="M292">
+        <v>47.68</v>
+      </c>
+      <c r="N292">
+        <v>47.68</v>
+      </c>
+      <c r="O292">
+        <v>18.71</v>
+      </c>
       <c r="S292">
-        <v>78.63</v>
+        <v>19.03</v>
       </c>
       <c r="T292">
-        <v>66.25</v>
+        <v>18.79</v>
       </c>
       <c r="U292">
-        <v>11.55</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C293">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D293" t="s">
-        <v>578</v>
+        <v>192</v>
       </c>
       <c r="E293" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="F293">
         <v>2008</v>
       </c>
       <c r="G293" t="s">
-        <v>320</v>
+        <v>43</v>
       </c>
       <c r="H293">
-        <v>154.7</v>
+        <v>165.72</v>
       </c>
       <c r="I293">
-        <v>138.03</v>
+        <v>165.72</v>
       </c>
       <c r="J293">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K293">
         <v>2</v>
       </c>
       <c r="L293">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M293">
-        <v>88.03</v>
+        <v>120.25</v>
       </c>
       <c r="N293">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>45.47</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C294">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D294" t="s">
-        <v>27</v>
+        <v>574</v>
       </c>
       <c r="E294" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="F294">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="G294" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="H294">
-        <v>154.06</v>
+        <v>163.97</v>
       </c>
       <c r="I294">
-        <v>29.06</v>
+        <v>122.38</v>
       </c>
       <c r="J294">
-        <v>125.0</v>
+        <v>41.59</v>
       </c>
       <c r="K294">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L294">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M294">
-        <v>18.92</v>
+        <v>42.78</v>
       </c>
       <c r="N294">
-        <v>10.14</v>
+        <v>33.81</v>
+      </c>
+      <c r="O294">
+        <v>24.75</v>
+      </c>
+      <c r="P294">
+        <v>21.04</v>
       </c>
       <c r="S294">
-        <v>125.0</v>
+        <v>22.24</v>
+      </c>
+      <c r="T294">
+        <v>10.43</v>
+      </c>
+      <c r="U294">
+        <v>8.92</v>
       </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C295">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D295" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="E295" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="F295">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G295" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="H295">
-        <v>153.55</v>
+        <v>163.57</v>
       </c>
       <c r="I295">
-        <v>153.55</v>
+        <v>163.57</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
       <c r="M295">
-        <v>153.55</v>
+        <v>93.16</v>
+      </c>
+      <c r="N295">
+        <v>55.14</v>
+      </c>
+      <c r="O295">
+        <v>15.27</v>
       </c>
     </row>
     <row r="296" spans="1:24">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C296">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D296" t="s">
-        <v>193</v>
+        <v>577</v>
       </c>
       <c r="E296" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="F296">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G296" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="H296">
-        <v>148.3</v>
+        <v>161.14</v>
       </c>
       <c r="I296">
-        <v>148.3</v>
+        <v>161.14</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
       <c r="M296">
-        <v>93.16</v>
+        <v>85.61</v>
       </c>
       <c r="N296">
-        <v>55.14</v>
+        <v>36.56</v>
+      </c>
+      <c r="O296">
+        <v>19.59</v>
+      </c>
+      <c r="P296">
+        <v>12.27</v>
+      </c>
+      <c r="Q296">
+        <v>7.11</v>
       </c>
     </row>
     <row r="297" spans="1:24">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C297">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D297" t="s">
-        <v>193</v>
+        <v>579</v>
       </c>
       <c r="E297" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="F297">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G297" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="H297">
-        <v>148.0</v>
+        <v>159.05</v>
       </c>
       <c r="I297">
-        <v>86.82</v>
+        <v>53.34</v>
       </c>
       <c r="J297">
-        <v>61.18</v>
+        <v>105.71</v>
       </c>
       <c r="K297">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L297">
         <v>5</v>
       </c>
       <c r="M297">
-        <v>79.71</v>
+        <v>31.28</v>
       </c>
       <c r="N297">
-        <v>7.11</v>
+        <v>13.85</v>
+      </c>
+      <c r="O297">
+        <v>5.63</v>
+      </c>
+      <c r="P297">
+        <v>2.58</v>
       </c>
       <c r="S297">
-        <v>30.85</v>
+        <v>64.67</v>
       </c>
       <c r="T297">
-        <v>15.42</v>
+        <v>20.31</v>
       </c>
       <c r="U297">
-        <v>9.64</v>
+        <v>11.27</v>
       </c>
       <c r="V297">
-        <v>3.24</v>
+        <v>5.19</v>
       </c>
       <c r="W297">
-        <v>2.03</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C298">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D298" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="E298" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="F298">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="G298" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="H298">
-        <v>147.52</v>
+        <v>157.64</v>
       </c>
       <c r="I298">
-        <v>50.11</v>
+        <v>140.97</v>
       </c>
       <c r="J298">
-        <v>97.41</v>
+        <v>16.67</v>
       </c>
       <c r="K298">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L298">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M298">
-        <v>28.93</v>
+        <v>103.98</v>
       </c>
       <c r="N298">
-        <v>21.18</v>
+        <v>20.23</v>
+      </c>
+      <c r="O298">
+        <v>16.76</v>
       </c>
       <c r="S298">
-        <v>42.42</v>
-[...5 lines deleted...]
-        <v>26.57</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="C299">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D299" t="s">
-        <v>293</v>
+        <v>120</v>
       </c>
       <c r="E299" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="F299">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G299" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="H299">
-        <v>147.22</v>
+        <v>154.71</v>
       </c>
       <c r="I299">
-        <v>131.33</v>
+        <v>154.71</v>
       </c>
       <c r="J299">
-        <v>15.89</v>
+        <v>0.0</v>
       </c>
       <c r="K299">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L299">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M299">
-        <v>58.36</v>
+        <v>92.55</v>
       </c>
       <c r="N299">
-        <v>18.12</v>
+        <v>39.26</v>
       </c>
       <c r="O299">
-        <v>14.34</v>
-[...14 lines deleted...]
-        <v>1.74</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C300">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D300" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E300" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="F300">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G300" t="s">
-        <v>90</v>
+        <v>374</v>
       </c>
       <c r="H300">
-        <v>146.41</v>
+        <v>154.7</v>
       </c>
       <c r="I300">
-        <v>146.41</v>
+        <v>138.03</v>
       </c>
       <c r="J300">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K300">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L300">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M300">
-        <v>49.6</v>
+        <v>88.03</v>
       </c>
       <c r="N300">
-        <v>36.6</v>
-[...5 lines deleted...]
-        <v>28.93</v>
+        <v>50.0</v>
+      </c>
+      <c r="S300">
+        <v>16.67</v>
       </c>
     </row>
     <row r="301" spans="1:24">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>330</v>
+        <v>299</v>
       </c>
       <c r="C301">
-        <v>30</v>
+        <v>-1</v>
       </c>
       <c r="D301" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="E301" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F301">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G301" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="H301">
-        <v>144.79</v>
+        <v>152.83</v>
       </c>
       <c r="I301">
-        <v>132.84</v>
+        <v>152.83</v>
       </c>
       <c r="J301">
-        <v>11.95</v>
+        <v>0.0</v>
       </c>
       <c r="K301">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L301">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M301">
-        <v>53.98</v>
+        <v>46.19</v>
       </c>
       <c r="N301">
-        <v>49.93</v>
+        <v>42.44</v>
       </c>
       <c r="O301">
-        <v>28.93</v>
-[...5 lines deleted...]
-        <v>3.5</v>
+        <v>38.91</v>
+      </c>
+      <c r="P301">
+        <v>25.29</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="C302">
-        <v>-22</v>
+        <v>5</v>
       </c>
       <c r="D302" t="s">
-        <v>381</v>
+        <v>322</v>
       </c>
       <c r="E302" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="F302">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G302" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H302">
-        <v>144.73</v>
+        <v>152.53</v>
       </c>
       <c r="I302">
-        <v>83.71</v>
+        <v>128.72</v>
       </c>
       <c r="J302">
-        <v>61.02</v>
+        <v>23.81</v>
       </c>
       <c r="K302">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L302">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M302">
-        <v>68.2</v>
+        <v>58.36</v>
       </c>
       <c r="N302">
         <v>15.51</v>
       </c>
+      <c r="O302">
+        <v>14.34</v>
+      </c>
+      <c r="P302">
+        <v>13.97</v>
+      </c>
+      <c r="Q302">
+        <v>13.27</v>
+      </c>
+      <c r="R302">
+        <v>13.27</v>
+      </c>
       <c r="S302">
-        <v>31.05</v>
+        <v>14.15</v>
       </c>
       <c r="T302">
-        <v>15.29</v>
+        <v>6.04</v>
       </c>
       <c r="U302">
-        <v>10.68</v>
+        <v>1.88</v>
       </c>
       <c r="V302">
-        <v>1.64</v>
-[...5 lines deleted...]
-        <v>1.09</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="303" spans="1:24">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>261</v>
+        <v>300</v>
       </c>
       <c r="C303">
-        <v>-41</v>
+        <v>-2</v>
       </c>
       <c r="D303" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="E303" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="F303">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G303" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="H303">
-        <v>143.7</v>
+        <v>152.12</v>
       </c>
       <c r="I303">
-        <v>0.0</v>
+        <v>111.09</v>
       </c>
       <c r="J303">
-        <v>143.7</v>
+        <v>41.03</v>
       </c>
       <c r="K303">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L303">
         <v>2</v>
       </c>
+      <c r="M303">
+        <v>103.98</v>
+      </c>
+      <c r="N303">
+        <v>7.11</v>
+      </c>
       <c r="S303">
-        <v>78.3</v>
+        <v>21.71</v>
       </c>
       <c r="T303">
-        <v>65.4</v>
+        <v>19.32</v>
       </c>
     </row>
     <row r="304" spans="1:24">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C304">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D304" t="s">
-        <v>593</v>
+        <v>157</v>
       </c>
       <c r="E304" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="F304">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="G304" t="s">
-        <v>595</v>
+        <v>321</v>
       </c>
       <c r="H304">
-        <v>139.08</v>
+        <v>151.48</v>
       </c>
       <c r="I304">
-        <v>101.58</v>
+        <v>105.11</v>
       </c>
       <c r="J304">
-        <v>37.5</v>
+        <v>46.37</v>
       </c>
       <c r="K304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L304">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M304">
-        <v>101.58</v>
+        <v>58.86</v>
+      </c>
+      <c r="N304">
+        <v>46.25</v>
       </c>
       <c r="S304">
-        <v>37.5</v>
+        <v>15.53</v>
+      </c>
+      <c r="T304">
+        <v>15.42</v>
+      </c>
+      <c r="U304">
+        <v>15.42</v>
       </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C305">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D305" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="E305" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="F305">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G305" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="H305">
-        <v>138.68</v>
+        <v>149.29</v>
       </c>
       <c r="I305">
-        <v>138.68</v>
+        <v>149.29</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305">
-        <v>85.61</v>
+        <v>84.84</v>
       </c>
       <c r="N305">
-        <v>36.31</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>64.45</v>
       </c>
     </row>
     <row r="306" spans="1:24">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="C306">
-        <v>7</v>
+        <v>-2</v>
       </c>
       <c r="D306" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E306" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="F306">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G306" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="H306">
-        <v>137.55</v>
+        <v>146.41</v>
       </c>
       <c r="I306">
-        <v>137.55</v>
+        <v>146.41</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
       <c r="K306">
         <v>4</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
       <c r="M306">
-        <v>62.67</v>
+        <v>49.6</v>
       </c>
       <c r="N306">
-        <v>42.44</v>
+        <v>36.6</v>
       </c>
       <c r="O306">
-        <v>24.75</v>
+        <v>31.28</v>
       </c>
       <c r="P306">
-        <v>7.69</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="307" spans="1:24">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C307">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D307" t="s">
-        <v>286</v>
+        <v>595</v>
       </c>
       <c r="E307" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="F307">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G307" t="s">
         <v>64</v>
       </c>
       <c r="H307">
-        <v>136.66</v>
+        <v>144.88</v>
       </c>
       <c r="I307">
-        <v>136.66</v>
+        <v>0.0</v>
       </c>
       <c r="J307">
-        <v>0.0</v>
+        <v>144.88</v>
       </c>
       <c r="K307">
+        <v>0</v>
+      </c>
+      <c r="L307">
         <v>2</v>
       </c>
-      <c r="L307">
-[...6 lines deleted...]
-        <v>36.6</v>
+      <c r="S307">
+        <v>78.63</v>
+      </c>
+      <c r="T307">
+        <v>66.25</v>
       </c>
     </row>
     <row r="308" spans="1:24">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C308">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D308" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="E308" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="F308">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G308" t="s">
-        <v>127</v>
+        <v>368</v>
       </c>
       <c r="H308">
-        <v>135.73</v>
+        <v>144.54</v>
       </c>
       <c r="I308">
-        <v>0.0</v>
+        <v>81.95</v>
       </c>
       <c r="J308">
-        <v>135.73</v>
+        <v>62.59</v>
       </c>
       <c r="K308">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L308">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="M308">
+        <v>53.02</v>
+      </c>
+      <c r="N308">
+        <v>28.93</v>
       </c>
       <c r="S308">
-        <v>50.02</v>
+        <v>30.5</v>
       </c>
       <c r="T308">
-        <v>33.21</v>
+        <v>16.67</v>
       </c>
       <c r="U308">
-        <v>16.64</v>
-[...8 lines deleted...]
-        <v>11.37</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
         <v>307</v>
       </c>
       <c r="C309">
         <v>-1</v>
       </c>
       <c r="D309" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E309" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F309">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="G309" t="s">
-        <v>305</v>
+        <v>43</v>
       </c>
       <c r="H309">
-        <v>134.56</v>
+        <v>143.7</v>
       </c>
       <c r="I309">
-        <v>134.56</v>
+        <v>0.0</v>
       </c>
       <c r="J309">
-        <v>0.0</v>
+        <v>143.7</v>
       </c>
       <c r="K309">
+        <v>0</v>
+      </c>
+      <c r="L309">
         <v>2</v>
       </c>
-      <c r="L309">
-[...6 lines deleted...]
-        <v>15.84</v>
+      <c r="S309">
+        <v>78.3</v>
+      </c>
+      <c r="T309">
+        <v>65.4</v>
       </c>
     </row>
     <row r="310" spans="1:24">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C310">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D310" t="s">
-        <v>605</v>
+        <v>116</v>
       </c>
       <c r="E310" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="F310">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G310" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="H310">
-        <v>133.73</v>
+        <v>139.36</v>
       </c>
       <c r="I310">
-        <v>116.73</v>
+        <v>139.36</v>
       </c>
       <c r="J310">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="K310">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L310">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M310">
-        <v>108.88</v>
+        <v>100.06</v>
       </c>
       <c r="N310">
-        <v>7.85</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>21.18</v>
+      </c>
+      <c r="O310">
+        <v>18.12</v>
       </c>
     </row>
     <row r="311" spans="1:24">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C311">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D311" t="s">
-        <v>607</v>
+        <v>38</v>
       </c>
       <c r="E311" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="F311">
         <v>2007</v>
       </c>
       <c r="G311" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H311">
-        <v>133.68</v>
+        <v>138.88</v>
       </c>
       <c r="I311">
-        <v>133.68</v>
+        <v>138.88</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
       <c r="K311">
         <v>2</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
       <c r="M311">
-        <v>75.32</v>
+        <v>81.43</v>
       </c>
       <c r="N311">
-        <v>58.36</v>
+        <v>57.45</v>
       </c>
     </row>
     <row r="312" spans="1:24">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C312">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D312" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="E312" t="s">
-        <v>347</v>
+        <v>604</v>
       </c>
       <c r="F312">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G312" t="s">
-        <v>348</v>
+        <v>40</v>
       </c>
       <c r="H312">
-        <v>132.56</v>
+        <v>138.68</v>
       </c>
       <c r="I312">
-        <v>104.01</v>
+        <v>138.68</v>
       </c>
       <c r="J312">
-        <v>28.55</v>
+        <v>0.0</v>
       </c>
       <c r="K312">
         <v>3</v>
       </c>
       <c r="L312">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M312">
-        <v>43.09</v>
+        <v>85.61</v>
       </c>
       <c r="N312">
-        <v>36.6</v>
+        <v>36.31</v>
       </c>
       <c r="O312">
-        <v>24.32</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="313" spans="1:24">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C313">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D313" t="s">
-        <v>130</v>
+        <v>605</v>
       </c>
       <c r="E313" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F313">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G313" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="H313">
-        <v>131.81</v>
+        <v>138.06</v>
       </c>
       <c r="I313">
-        <v>131.81</v>
+        <v>109.74</v>
       </c>
       <c r="J313">
-        <v>0.0</v>
+        <v>28.32</v>
       </c>
       <c r="K313">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L313">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M313">
-        <v>92.55</v>
+        <v>72.59</v>
       </c>
       <c r="N313">
-        <v>39.26</v>
+        <v>21.64</v>
+      </c>
+      <c r="O313">
+        <v>15.51</v>
+      </c>
+      <c r="S313">
+        <v>12.2</v>
+      </c>
+      <c r="T313">
+        <v>9.11</v>
+      </c>
+      <c r="U313">
+        <v>7.01</v>
       </c>
     </row>
     <row r="314" spans="1:24">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="C314">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="D314" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="E314" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="F314">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G314" t="s">
-        <v>345</v>
+        <v>40</v>
       </c>
       <c r="H314">
-        <v>128.77</v>
+        <v>135.77</v>
       </c>
       <c r="I314">
-        <v>114.51</v>
+        <v>93.32</v>
       </c>
       <c r="J314">
-        <v>14.26</v>
+        <v>42.45</v>
       </c>
       <c r="K314">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L314">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M314">
-        <v>67.0</v>
+        <v>73.73</v>
       </c>
       <c r="N314">
-        <v>35.91</v>
-[...2 lines deleted...]
-        <v>11.6</v>
+        <v>19.59</v>
       </c>
       <c r="S314">
-        <v>14.26</v>
+        <v>19.45</v>
+      </c>
+      <c r="T314">
+        <v>7.63</v>
+      </c>
+      <c r="U314">
+        <v>7.06</v>
+      </c>
+      <c r="V314">
+        <v>3.5</v>
+      </c>
+      <c r="W314">
+        <v>2.56</v>
+      </c>
+      <c r="X314">
+        <v>2.25</v>
       </c>
     </row>
     <row r="315" spans="1:24">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="C315">
-        <v>-49</v>
+        <v>-1</v>
       </c>
       <c r="D315" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="E315" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="F315">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G315" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="H315">
-        <v>127.85</v>
+        <v>135.73</v>
       </c>
       <c r="I315">
         <v>0.0</v>
       </c>
       <c r="J315">
-        <v>127.85</v>
+        <v>135.73</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315">
         <v>6</v>
       </c>
       <c r="S315">
-        <v>53.24</v>
+        <v>50.02</v>
       </c>
       <c r="T315">
-        <v>24.58</v>
+        <v>33.21</v>
       </c>
       <c r="U315">
-        <v>24.58</v>
+        <v>16.64</v>
       </c>
       <c r="V315">
-        <v>12.1</v>
+        <v>12.29</v>
       </c>
       <c r="W315">
-        <v>11.27</v>
+        <v>12.2</v>
       </c>
       <c r="X315">
-        <v>2.08</v>
+        <v>11.37</v>
       </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
         <v>314</v>
       </c>
       <c r="C316">
         <v>-1</v>
       </c>
       <c r="D316" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E316" t="s">
-        <v>145</v>
+        <v>612</v>
       </c>
       <c r="F316">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G316" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="H316">
-        <v>127.15</v>
+        <v>134.63</v>
       </c>
       <c r="I316">
-        <v>127.15</v>
+        <v>123.36</v>
       </c>
       <c r="J316">
-        <v>0.0</v>
+        <v>11.27</v>
       </c>
       <c r="K316">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L316">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M316">
-        <v>42.72</v>
+        <v>36.6</v>
       </c>
       <c r="N316">
-        <v>26.06</v>
+        <v>34.54</v>
       </c>
       <c r="O316">
-        <v>25.84</v>
+        <v>32.93</v>
       </c>
       <c r="P316">
-        <v>21.18</v>
-[...2 lines deleted...]
-        <v>11.35</v>
+        <v>19.29</v>
+      </c>
+      <c r="S316">
+        <v>11.27</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C317">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D317" t="s">
-        <v>468</v>
+        <v>613</v>
       </c>
       <c r="E317" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F317">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G317" t="s">
-        <v>53</v>
+        <v>301</v>
       </c>
       <c r="H317">
-        <v>125.67</v>
+        <v>134.56</v>
       </c>
       <c r="I317">
-        <v>100.72</v>
+        <v>134.56</v>
       </c>
       <c r="J317">
-        <v>24.95</v>
+        <v>0.0</v>
       </c>
       <c r="K317">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L317">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M317">
-        <v>100.72</v>
-[...8 lines deleted...]
-        <v>1.3</v>
+        <v>118.72</v>
+      </c>
+      <c r="N317">
+        <v>15.84</v>
       </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C318">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D318" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E318" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="F318">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G318" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="H318">
-        <v>125.45</v>
+        <v>133.73</v>
       </c>
       <c r="I318">
-        <v>125.45</v>
+        <v>116.73</v>
       </c>
       <c r="J318">
-        <v>0.0</v>
+        <v>17.0</v>
       </c>
       <c r="K318">
         <v>2</v>
       </c>
       <c r="L318">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M318">
-        <v>72.43</v>
+        <v>108.88</v>
       </c>
       <c r="N318">
-        <v>53.02</v>
+        <v>7.85</v>
+      </c>
+      <c r="S318">
+        <v>17.0</v>
       </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C319">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D319" t="s">
-        <v>619</v>
+        <v>453</v>
       </c>
       <c r="E319" t="s">
-        <v>275</v>
+        <v>617</v>
       </c>
       <c r="F319">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G319" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="H319">
-        <v>125.02</v>
+        <v>132.75</v>
       </c>
       <c r="I319">
-        <v>125.02</v>
+        <v>68.2</v>
       </c>
       <c r="J319">
-        <v>0.0</v>
+        <v>64.55</v>
       </c>
       <c r="K319">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L319">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M319">
-        <v>62.67</v>
-[...5 lines deleted...]
-        <v>31.07</v>
+        <v>68.2</v>
+      </c>
+      <c r="S319">
+        <v>31.05</v>
+      </c>
+      <c r="T319">
+        <v>15.29</v>
+      </c>
+      <c r="U319">
+        <v>10.68</v>
+      </c>
+      <c r="V319">
+        <v>5.17</v>
+      </c>
+      <c r="W319">
+        <v>1.27</v>
+      </c>
+      <c r="X319">
+        <v>1.09</v>
       </c>
     </row>
     <row r="320" spans="1:24">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C320">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D320" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E320" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="F320">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G320" t="s">
-        <v>124</v>
+        <v>388</v>
       </c>
       <c r="H320">
-        <v>123.62</v>
+        <v>128.77</v>
       </c>
       <c r="I320">
-        <v>122.53</v>
+        <v>114.51</v>
       </c>
       <c r="J320">
-        <v>1.09</v>
+        <v>14.26</v>
       </c>
       <c r="K320">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L320">
         <v>1</v>
       </c>
       <c r="M320">
-        <v>36.56</v>
+        <v>67.0</v>
       </c>
       <c r="N320">
-        <v>36.56</v>
+        <v>35.91</v>
       </c>
       <c r="O320">
-        <v>26.76</v>
-[...5 lines deleted...]
-        <v>8.31</v>
+        <v>11.6</v>
       </c>
       <c r="S320">
-        <v>1.09</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C321">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D321" t="s">
-        <v>550</v>
+        <v>620</v>
       </c>
       <c r="E321" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="F321">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="G321" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H321">
-        <v>122.02</v>
+        <v>128.4</v>
       </c>
       <c r="I321">
-        <v>0.0</v>
+        <v>98.92</v>
       </c>
       <c r="J321">
-        <v>122.02</v>
+        <v>29.48</v>
       </c>
       <c r="K321">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L321">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="M321">
+        <v>46.25</v>
+      </c>
+      <c r="N321">
+        <v>18.12</v>
+      </c>
+      <c r="O321">
+        <v>11.35</v>
+      </c>
+      <c r="P321">
+        <v>8.31</v>
+      </c>
+      <c r="Q321">
+        <v>8.31</v>
+      </c>
+      <c r="R321">
+        <v>6.58</v>
       </c>
       <c r="S321">
-        <v>122.02</v>
+        <v>13.19</v>
+      </c>
+      <c r="T321">
+        <v>12.2</v>
+      </c>
+      <c r="U321">
+        <v>4.09</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C322">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D322" t="s">
-        <v>227</v>
+        <v>622</v>
       </c>
       <c r="E322" t="s">
         <v>623</v>
       </c>
       <c r="F322">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G322" t="s">
-        <v>207</v>
+        <v>40</v>
       </c>
       <c r="H322">
-        <v>121.87</v>
+        <v>127.85</v>
       </c>
       <c r="I322">
-        <v>12.14</v>
+        <v>0.0</v>
       </c>
       <c r="J322">
-        <v>109.73</v>
+        <v>127.85</v>
       </c>
       <c r="K322">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L322">
         <v>6</v>
       </c>
-      <c r="M322">
-[...4 lines deleted...]
-      </c>
       <c r="S322">
-        <v>38.54</v>
+        <v>53.24</v>
       </c>
       <c r="T322">
-        <v>26.4</v>
+        <v>24.58</v>
       </c>
       <c r="U322">
-        <v>23.74</v>
+        <v>24.58</v>
       </c>
       <c r="V322">
-        <v>14.26</v>
+        <v>12.1</v>
       </c>
       <c r="W322">
-        <v>6.04</v>
+        <v>11.27</v>
       </c>
       <c r="X322">
-        <v>0.75</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C323">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D323" t="s">
         <v>624</v>
       </c>
       <c r="E323" t="s">
         <v>625</v>
       </c>
       <c r="F323">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G323" t="s">
-        <v>297</v>
+        <v>131</v>
       </c>
       <c r="H323">
-        <v>121.65</v>
+        <v>127.44</v>
       </c>
       <c r="I323">
-        <v>91.97</v>
+        <v>109.99</v>
       </c>
       <c r="J323">
-        <v>29.68</v>
+        <v>17.45</v>
       </c>
       <c r="K323">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L323">
         <v>2</v>
       </c>
       <c r="M323">
-        <v>55.73</v>
+        <v>50.0</v>
       </c>
       <c r="N323">
-        <v>20.23</v>
+        <v>33.81</v>
       </c>
       <c r="O323">
-        <v>16.01</v>
+        <v>12.27</v>
+      </c>
+      <c r="P323">
+        <v>9.46</v>
+      </c>
+      <c r="Q323">
+        <v>4.45</v>
       </c>
       <c r="S323">
-        <v>15.42</v>
+        <v>15.29</v>
       </c>
       <c r="T323">
-        <v>14.26</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C324">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D324" t="s">
         <v>626</v>
       </c>
       <c r="E324" t="s">
-        <v>627</v>
+        <v>115</v>
       </c>
       <c r="F324">
         <v>2006</v>
       </c>
       <c r="G324" t="s">
-        <v>320</v>
+        <v>37</v>
       </c>
       <c r="H324">
-        <v>121.52</v>
+        <v>127.15</v>
       </c>
       <c r="I324">
-        <v>121.52</v>
+        <v>127.15</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L324">
         <v>0</v>
       </c>
       <c r="M324">
-        <v>121.52</v>
+        <v>42.72</v>
+      </c>
+      <c r="N324">
+        <v>26.06</v>
+      </c>
+      <c r="O324">
+        <v>25.84</v>
+      </c>
+      <c r="P324">
+        <v>21.18</v>
+      </c>
+      <c r="Q324">
+        <v>11.35</v>
       </c>
     </row>
     <row r="325" spans="1:24">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C325">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D325" t="s">
-        <v>205</v>
+        <v>627</v>
       </c>
       <c r="E325" t="s">
-        <v>628</v>
+        <v>283</v>
       </c>
       <c r="F325">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G325" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H325">
-        <v>120.25</v>
+        <v>125.02</v>
       </c>
       <c r="I325">
-        <v>120.25</v>
+        <v>125.02</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
       <c r="K325">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L325">
         <v>0</v>
       </c>
       <c r="M325">
-        <v>120.25</v>
+        <v>62.67</v>
+      </c>
+      <c r="N325">
+        <v>31.28</v>
+      </c>
+      <c r="O325">
+        <v>31.07</v>
       </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="C326">
-        <v>-23</v>
+        <v>6</v>
       </c>
       <c r="D326" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="E326" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="F326">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G326" t="s">
-        <v>148</v>
+        <v>51</v>
       </c>
       <c r="H326">
-        <v>119.65</v>
+        <v>123.44</v>
       </c>
       <c r="I326">
-        <v>41.2</v>
+        <v>117.73</v>
       </c>
       <c r="J326">
-        <v>78.45</v>
+        <v>5.71</v>
       </c>
       <c r="K326">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L326">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M326">
-        <v>28.93</v>
+        <v>46.19</v>
       </c>
       <c r="N326">
-        <v>12.27</v>
+        <v>30.79</v>
+      </c>
+      <c r="O326">
+        <v>14.34</v>
+      </c>
+      <c r="P326">
+        <v>11.35</v>
+      </c>
+      <c r="Q326">
+        <v>8.98</v>
+      </c>
+      <c r="R326">
+        <v>6.08</v>
       </c>
       <c r="S326">
-        <v>30.85</v>
-[...14 lines deleted...]
-        <v>3.78</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="327" spans="1:24">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
         <v>326</v>
       </c>
       <c r="C327">
         <v>0</v>
       </c>
       <c r="D327" t="s">
-        <v>515</v>
+        <v>574</v>
       </c>
       <c r="E327" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="F327">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="G327" t="s">
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="H327">
-        <v>118.61</v>
+        <v>122.02</v>
       </c>
       <c r="I327">
-        <v>95.98</v>
+        <v>0.0</v>
       </c>
       <c r="J327">
-        <v>22.63</v>
+        <v>122.02</v>
       </c>
       <c r="K327">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L327">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>23.39</v>
+        <v>1</v>
       </c>
       <c r="S327">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>7.21</v>
+        <v>122.02</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
         <v>327</v>
       </c>
       <c r="C328">
         <v>0</v>
       </c>
       <c r="D328" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="E328" t="s">
-        <v>50</v>
+        <v>631</v>
       </c>
       <c r="F328">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G328" t="s">
-        <v>29</v>
+        <v>296</v>
       </c>
       <c r="H328">
-        <v>118.41</v>
+        <v>121.65</v>
       </c>
       <c r="I328">
-        <v>98.45</v>
+        <v>91.97</v>
       </c>
       <c r="J328">
-        <v>19.96</v>
+        <v>29.68</v>
       </c>
       <c r="K328">
+        <v>3</v>
+      </c>
+      <c r="L328">
         <v>2</v>
       </c>
-      <c r="L328">
-[...1 lines deleted...]
-      </c>
       <c r="M328">
-        <v>86.18</v>
+        <v>55.73</v>
       </c>
       <c r="N328">
-        <v>12.27</v>
+        <v>20.23</v>
+      </c>
+      <c r="O328">
+        <v>16.01</v>
       </c>
       <c r="S328">
-        <v>13.5</v>
+        <v>15.42</v>
       </c>
       <c r="T328">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>2.37</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="329" spans="1:24">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
         <v>328</v>
       </c>
       <c r="C329">
         <v>0</v>
       </c>
       <c r="D329" t="s">
-        <v>84</v>
+        <v>632</v>
       </c>
       <c r="E329" t="s">
         <v>633</v>
       </c>
       <c r="F329">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G329" t="s">
-        <v>124</v>
+        <v>374</v>
       </c>
       <c r="H329">
-        <v>118.18</v>
+        <v>121.52</v>
       </c>
       <c r="I329">
-        <v>118.18</v>
+        <v>121.52</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
       <c r="M329">
-        <v>100.06</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>121.52</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
         <v>329</v>
       </c>
       <c r="C330">
         <v>0</v>
       </c>
       <c r="D330" t="s">
         <v>634</v>
       </c>
       <c r="E330" t="s">
         <v>635</v>
       </c>
       <c r="F330">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G330" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="H330">
-        <v>117.51</v>
+        <v>121.05</v>
       </c>
       <c r="I330">
-        <v>92.12</v>
+        <v>112.8</v>
       </c>
       <c r="J330">
-        <v>25.39</v>
+        <v>8.25</v>
       </c>
       <c r="K330">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L330">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M330">
-        <v>46.25</v>
+        <v>62.67</v>
       </c>
       <c r="N330">
-        <v>12.27</v>
+        <v>42.44</v>
       </c>
       <c r="O330">
-        <v>11.35</v>
-[...8 lines deleted...]
-        <v>5.63</v>
+        <v>7.69</v>
       </c>
       <c r="S330">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="C331">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D331" t="s">
         <v>636</v>
       </c>
       <c r="E331" t="s">
         <v>637</v>
       </c>
       <c r="F331">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G331" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="H331">
-        <v>116.67</v>
+        <v>119.65</v>
       </c>
       <c r="I331">
-        <v>83.86</v>
+        <v>41.2</v>
       </c>
       <c r="J331">
-        <v>32.81</v>
+        <v>78.45</v>
       </c>
       <c r="K331">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L331">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M331">
-        <v>50.0</v>
+        <v>28.93</v>
       </c>
       <c r="N331">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>12.27</v>
       </c>
       <c r="S331">
-        <v>15.53</v>
+        <v>30.85</v>
       </c>
       <c r="T331">
+        <v>14.26</v>
+      </c>
+      <c r="U331">
         <v>13.19</v>
       </c>
-      <c r="U331">
-        <v>4.09</v>
+      <c r="V331">
+        <v>11.2</v>
+      </c>
+      <c r="W331">
+        <v>5.17</v>
+      </c>
+      <c r="X331">
+        <v>3.78</v>
       </c>
     </row>
     <row r="332" spans="1:24">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>396</v>
+        <v>332</v>
       </c>
       <c r="C332">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="D332" t="s">
-        <v>39</v>
+        <v>638</v>
       </c>
       <c r="E332" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F332">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="G332" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H332">
-        <v>113.92</v>
+        <v>119.1</v>
       </c>
       <c r="I332">
-        <v>113.92</v>
+        <v>50.11</v>
       </c>
       <c r="J332">
-        <v>0.0</v>
+        <v>68.99</v>
       </c>
       <c r="K332">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L332">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M332">
-        <v>46.19</v>
+        <v>28.93</v>
       </c>
       <c r="N332">
-        <v>42.44</v>
-[...2 lines deleted...]
-        <v>25.29</v>
+        <v>21.18</v>
+      </c>
+      <c r="S332">
+        <v>42.42</v>
+      </c>
+      <c r="T332">
+        <v>26.57</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C333">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D333" t="s">
-        <v>639</v>
+        <v>515</v>
       </c>
       <c r="E333" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="F333">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G333" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="H333">
-        <v>113.15</v>
+        <v>118.61</v>
       </c>
       <c r="I333">
-        <v>100.95</v>
+        <v>95.98</v>
       </c>
       <c r="J333">
-        <v>12.2</v>
+        <v>22.63</v>
       </c>
       <c r="K333">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L333">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M333">
-        <v>42.78</v>
+        <v>72.59</v>
       </c>
       <c r="N333">
-        <v>18.12</v>
-[...11 lines deleted...]
-        <v>6.08</v>
+        <v>23.39</v>
       </c>
       <c r="S333">
-        <v>12.2</v>
+        <v>15.42</v>
+      </c>
+      <c r="T333">
+        <v>7.21</v>
       </c>
     </row>
     <row r="334" spans="1:24">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>315</v>
+        <v>367</v>
       </c>
       <c r="C334">
-        <v>-18</v>
+        <v>34</v>
       </c>
       <c r="D334" t="s">
-        <v>71</v>
+        <v>641</v>
       </c>
       <c r="E334" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F334">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G334" t="s">
-        <v>43</v>
+        <v>232</v>
       </c>
       <c r="H334">
-        <v>108.34</v>
+        <v>117.1</v>
       </c>
       <c r="I334">
-        <v>99.48</v>
+        <v>89.36</v>
       </c>
       <c r="J334">
-        <v>8.86</v>
+        <v>27.74</v>
       </c>
       <c r="K334">
+        <v>3</v>
+      </c>
+      <c r="L334">
         <v>2</v>
       </c>
-      <c r="L334">
-[...1 lines deleted...]
-      </c>
       <c r="M334">
-        <v>68.2</v>
+        <v>31.95</v>
       </c>
       <c r="N334">
-        <v>31.28</v>
+        <v>28.93</v>
+      </c>
+      <c r="O334">
+        <v>28.48</v>
       </c>
       <c r="S334">
-        <v>8.86</v>
+        <v>14.55</v>
+      </c>
+      <c r="T334">
+        <v>13.19</v>
       </c>
     </row>
     <row r="335" spans="1:24">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="C335">
-        <v>-14</v>
+        <v>6</v>
       </c>
       <c r="D335" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E335" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F335">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G335" t="s">
-        <v>355</v>
+        <v>131</v>
       </c>
       <c r="H335">
-        <v>108.31</v>
+        <v>114.84</v>
       </c>
       <c r="I335">
-        <v>41.97</v>
+        <v>114.84</v>
       </c>
       <c r="J335">
-        <v>66.34</v>
+        <v>0.0</v>
       </c>
       <c r="K335">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L335">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M335">
-        <v>41.97</v>
-[...14 lines deleted...]
-        <v>1.27</v>
+        <v>39.26</v>
+      </c>
+      <c r="N335">
+        <v>36.6</v>
+      </c>
+      <c r="O335">
+        <v>16.33</v>
+      </c>
+      <c r="P335">
+        <v>14.34</v>
+      </c>
+      <c r="Q335">
+        <v>8.31</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C336">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D336" t="s">
-        <v>263</v>
+        <v>645</v>
       </c>
       <c r="E336" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F336">
         <v>1999</v>
       </c>
       <c r="G336" t="s">
-        <v>35</v>
+        <v>274</v>
       </c>
       <c r="H336">
-        <v>108.17</v>
+        <v>110.87</v>
       </c>
       <c r="I336">
-        <v>108.17</v>
+        <v>82.35</v>
       </c>
       <c r="J336">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K336">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L336">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M336">
-        <v>108.17</v>
+        <v>42.78</v>
+      </c>
+      <c r="N336">
+        <v>39.57</v>
+      </c>
+      <c r="S336">
+        <v>14.26</v>
+      </c>
+      <c r="T336">
+        <v>14.26</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C337">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D337" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="E337" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="F337">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G337" t="s">
-        <v>305</v>
+        <v>111</v>
       </c>
       <c r="H337">
-        <v>107.15</v>
+        <v>109.36</v>
       </c>
       <c r="I337">
-        <v>93.96</v>
+        <v>72.9</v>
       </c>
       <c r="J337">
+        <v>36.46</v>
+      </c>
+      <c r="K337">
+        <v>2</v>
+      </c>
+      <c r="L337">
+        <v>4</v>
+      </c>
+      <c r="M337">
+        <v>50.0</v>
+      </c>
+      <c r="N337">
+        <v>22.9</v>
+      </c>
+      <c r="S337">
+        <v>15.53</v>
+      </c>
+      <c r="T337">
         <v>13.19</v>
       </c>
-      <c r="K337">
-[...9 lines deleted...]
-        <v>13.19</v>
+      <c r="U337">
+        <v>4.09</v>
+      </c>
+      <c r="V337">
+        <v>3.65</v>
       </c>
     </row>
     <row r="338" spans="1:24">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="C338">
-        <v>-3</v>
+        <v>36</v>
       </c>
       <c r="D338" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="E338" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="F338">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G338" t="s">
-        <v>595</v>
+        <v>32</v>
       </c>
       <c r="H338">
-        <v>107.04</v>
+        <v>108.36</v>
       </c>
       <c r="I338">
-        <v>92.78</v>
+        <v>98.0</v>
       </c>
       <c r="J338">
-        <v>14.26</v>
+        <v>10.36</v>
       </c>
       <c r="K338">
         <v>2</v>
       </c>
       <c r="L338">
         <v>1</v>
       </c>
       <c r="M338">
-        <v>50.0</v>
+        <v>73.25</v>
       </c>
       <c r="N338">
-        <v>42.78</v>
+        <v>24.75</v>
       </c>
       <c r="S338">
-        <v>14.26</v>
+        <v>10.36</v>
       </c>
     </row>
     <row r="339" spans="1:24">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C339">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D339" t="s">
-        <v>648</v>
+        <v>75</v>
       </c>
       <c r="E339" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F339">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G339" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="H339">
-        <v>106.53</v>
+        <v>108.34</v>
       </c>
       <c r="I339">
-        <v>106.53</v>
+        <v>99.48</v>
       </c>
       <c r="J339">
-        <v>0.0</v>
+        <v>8.86</v>
       </c>
       <c r="K339">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L339">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M339">
-        <v>39.26</v>
+        <v>68.2</v>
       </c>
       <c r="N339">
-        <v>36.6</v>
-[...5 lines deleted...]
-        <v>14.34</v>
+        <v>31.28</v>
+      </c>
+      <c r="S339">
+        <v>8.86</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C340">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D340" t="s">
-        <v>650</v>
+        <v>266</v>
       </c>
       <c r="E340" t="s">
-        <v>314</v>
+        <v>652</v>
       </c>
       <c r="F340">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G340" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H340">
-        <v>102.42</v>
+        <v>108.17</v>
       </c>
       <c r="I340">
-        <v>102.42</v>
+        <v>108.17</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
       <c r="K340">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
       <c r="M340">
-        <v>86.91</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>108.17</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C341">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D341" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E341" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F341">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G341" t="s">
-        <v>26</v>
+        <v>301</v>
       </c>
       <c r="H341">
-        <v>102.25</v>
+        <v>107.15</v>
       </c>
       <c r="I341">
-        <v>42.78</v>
+        <v>93.96</v>
       </c>
       <c r="J341">
-        <v>59.47</v>
+        <v>13.19</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M341">
-        <v>42.78</v>
+        <v>93.96</v>
       </c>
       <c r="S341">
-        <v>40.2</v>
-[...11 lines deleted...]
-        <v>1.01</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C342">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D342" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E342" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="F342">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G342" t="s">
-        <v>124</v>
+        <v>657</v>
       </c>
       <c r="H342">
-        <v>101.28</v>
+        <v>107.04</v>
       </c>
       <c r="I342">
-        <v>101.28</v>
+        <v>92.78</v>
       </c>
       <c r="J342">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K342">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L342">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M342">
-        <v>34.54</v>
+        <v>50.0</v>
       </c>
       <c r="N342">
-        <v>33.81</v>
-[...2 lines deleted...]
-        <v>32.93</v>
+        <v>42.78</v>
+      </c>
+      <c r="S342">
+        <v>14.26</v>
       </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C343">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D343" t="s">
-        <v>284</v>
+        <v>77</v>
       </c>
       <c r="E343" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F343">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G343" t="s">
-        <v>124</v>
+        <v>377</v>
       </c>
       <c r="H343">
-        <v>99.75</v>
+        <v>105.84</v>
       </c>
       <c r="I343">
-        <v>0.0</v>
+        <v>79.38</v>
       </c>
       <c r="J343">
-        <v>99.75</v>
+        <v>26.46</v>
       </c>
       <c r="K343">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L343">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="M343">
+        <v>42.78</v>
+      </c>
+      <c r="N343">
+        <v>36.6</v>
       </c>
       <c r="S343">
-        <v>67.27</v>
+        <v>14.26</v>
       </c>
       <c r="T343">
-        <v>9.88</v>
-[...11 lines deleted...]
-        <v>5.11</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="344" spans="1:24">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C344">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D344" t="s">
-        <v>362</v>
+        <v>659</v>
       </c>
       <c r="E344" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="F344">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G344" t="s">
-        <v>29</v>
+        <v>274</v>
       </c>
       <c r="H344">
-        <v>99.66</v>
+        <v>105.69</v>
       </c>
       <c r="I344">
-        <v>99.66</v>
+        <v>92.5</v>
       </c>
       <c r="J344">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K344">
         <v>2</v>
       </c>
       <c r="L344">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M344">
-        <v>92.55</v>
+        <v>46.25</v>
       </c>
       <c r="N344">
-        <v>7.11</v>
+        <v>46.25</v>
+      </c>
+      <c r="S344">
+        <v>13.19</v>
       </c>
     </row>
     <row r="345" spans="1:24">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C345">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D345" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="E345" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="F345">
         <v>2008</v>
       </c>
       <c r="G345" t="s">
-        <v>415</v>
+        <v>32</v>
       </c>
       <c r="H345">
-        <v>97.06</v>
+        <v>105.41</v>
       </c>
       <c r="I345">
-        <v>80.39</v>
+        <v>105.41</v>
       </c>
       <c r="J345">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K345">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L345">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M345">
-        <v>80.39</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>58.36</v>
+      </c>
+      <c r="N345">
+        <v>37.34</v>
+      </c>
+      <c r="O345">
+        <v>9.71</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>283</v>
+        <v>345</v>
       </c>
       <c r="C346">
-        <v>-62</v>
+        <v>0</v>
       </c>
       <c r="D346" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="E346" t="s">
-        <v>660</v>
+        <v>621</v>
       </c>
       <c r="F346">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G346" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H346">
-        <v>96.89</v>
+        <v>102.81</v>
       </c>
       <c r="I346">
-        <v>53.63</v>
+        <v>85.44</v>
       </c>
       <c r="J346">
-        <v>43.26</v>
+        <v>17.37</v>
       </c>
       <c r="K346">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L346">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M346">
-        <v>53.63</v>
+        <v>42.78</v>
+      </c>
+      <c r="N346">
+        <v>18.12</v>
+      </c>
+      <c r="O346">
+        <v>11.35</v>
+      </c>
+      <c r="P346">
+        <v>7.11</v>
+      </c>
+      <c r="Q346">
+        <v>6.08</v>
       </c>
       <c r="S346">
-        <v>20.89</v>
+        <v>12.2</v>
       </c>
       <c r="T346">
-        <v>20.89</v>
-[...2 lines deleted...]
-        <v>1.48</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="347" spans="1:24">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
         <v>346</v>
       </c>
       <c r="C347">
         <v>0</v>
       </c>
       <c r="D347" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="E347" t="s">
-        <v>662</v>
+        <v>330</v>
       </c>
       <c r="F347">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G347" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="H347">
-        <v>96.78</v>
+        <v>102.42</v>
       </c>
       <c r="I347">
+        <v>102.42</v>
+      </c>
+      <c r="J347">
         <v>0.0</v>
       </c>
-      <c r="J347">
-[...1 lines deleted...]
-      </c>
       <c r="K347">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L347">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>5.4</v>
+        <v>0</v>
+      </c>
+      <c r="M347">
+        <v>86.91</v>
+      </c>
+      <c r="N347">
+        <v>15.51</v>
       </c>
     </row>
     <row r="348" spans="1:24">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
         <v>347</v>
       </c>
       <c r="C348">
         <v>0</v>
       </c>
       <c r="D348" t="s">
-        <v>193</v>
+        <v>665</v>
       </c>
       <c r="E348" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="F348">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G348" t="s">
-        <v>224</v>
+        <v>40</v>
       </c>
       <c r="H348">
-        <v>96.38</v>
+        <v>101.68</v>
       </c>
       <c r="I348">
-        <v>79.71</v>
+        <v>101.68</v>
       </c>
       <c r="J348">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K348">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L348">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M348">
-        <v>79.71</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>59.62</v>
+      </c>
+      <c r="N348">
+        <v>42.06</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
         <v>348</v>
       </c>
       <c r="C349">
         <v>0</v>
       </c>
       <c r="D349" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E349" t="s">
-        <v>665</v>
+        <v>668</v>
+      </c>
+      <c r="F349">
+        <v>1990</v>
       </c>
       <c r="G349" t="s">
-        <v>595</v>
+        <v>657</v>
       </c>
       <c r="H349">
-        <v>96.25</v>
+        <v>101.58</v>
       </c>
       <c r="I349">
-        <v>96.25</v>
+        <v>101.58</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L349">
         <v>0</v>
       </c>
       <c r="M349">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="350" spans="1:24">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="C350">
-        <v>-18</v>
+        <v>1</v>
       </c>
       <c r="D350" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E350" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="F350">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G350" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="H350">
-        <v>95.38</v>
+        <v>98.42</v>
       </c>
       <c r="I350">
-        <v>63.01</v>
+        <v>98.42</v>
       </c>
       <c r="J350">
-        <v>32.37</v>
+        <v>0.0</v>
       </c>
       <c r="K350">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L350">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M350">
-        <v>42.44</v>
+        <v>65.13</v>
       </c>
       <c r="N350">
-        <v>16.76</v>
-[...8 lines deleted...]
-        <v>7.58</v>
+        <v>33.29</v>
       </c>
     </row>
     <row r="351" spans="1:24">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C351">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D351" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E351" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="F351">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G351" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="H351">
-        <v>95.17</v>
+        <v>96.78</v>
       </c>
       <c r="I351">
-        <v>95.17</v>
+        <v>0.0</v>
       </c>
       <c r="J351">
-        <v>0.0</v>
+        <v>96.78</v>
       </c>
       <c r="K351">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L351">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>95.17</v>
+        <v>6</v>
+      </c>
+      <c r="S351">
+        <v>39.57</v>
+      </c>
+      <c r="T351">
+        <v>14.37</v>
+      </c>
+      <c r="U351">
+        <v>14.26</v>
+      </c>
+      <c r="V351">
+        <v>14.26</v>
+      </c>
+      <c r="W351">
+        <v>8.92</v>
+      </c>
+      <c r="X351">
+        <v>5.4</v>
       </c>
     </row>
     <row r="352" spans="1:24">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C352">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D352" t="s">
-        <v>243</v>
+        <v>297</v>
       </c>
       <c r="E352" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="F352">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G352" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="H352">
-        <v>94.96</v>
+        <v>96.52</v>
       </c>
       <c r="I352">
-        <v>91.38</v>
+        <v>0.0</v>
       </c>
       <c r="J352">
-        <v>3.58</v>
+        <v>96.52</v>
       </c>
       <c r="K352">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L352">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>14.65</v>
+        <v>6</v>
       </c>
       <c r="S352">
-        <v>3.58</v>
+        <v>67.27</v>
+      </c>
+      <c r="T352">
+        <v>9.88</v>
+      </c>
+      <c r="U352">
+        <v>6.31</v>
+      </c>
+      <c r="V352">
+        <v>5.59</v>
+      </c>
+      <c r="W352">
+        <v>5.59</v>
+      </c>
+      <c r="X352">
+        <v>1.88</v>
       </c>
     </row>
     <row r="353" spans="1:24">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>387</v>
+        <v>353</v>
       </c>
       <c r="C353">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="D353" t="s">
-        <v>671</v>
+        <v>157</v>
       </c>
       <c r="E353" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="F353">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G353" t="s">
-        <v>113</v>
+        <v>232</v>
       </c>
       <c r="H353">
-        <v>93.75</v>
+        <v>96.38</v>
       </c>
       <c r="I353">
-        <v>67.37</v>
+        <v>79.71</v>
       </c>
       <c r="J353">
-        <v>26.38</v>
+        <v>16.67</v>
       </c>
       <c r="K353">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L353">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M353">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>24.59</v>
+        <v>79.71</v>
       </c>
       <c r="S353">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="354" spans="1:24">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C354">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D354" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E354" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>676</v>
       </c>
       <c r="G354" t="s">
-        <v>176</v>
+        <v>657</v>
       </c>
       <c r="H354">
-        <v>92.33</v>
+        <v>96.25</v>
       </c>
       <c r="I354">
-        <v>92.33</v>
+        <v>96.25</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354">
         <v>2</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354">
-        <v>50.36</v>
+        <v>50.0</v>
       </c>
       <c r="N354">
-        <v>41.97</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="355" spans="1:24">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
         <v>355</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
       <c r="D355" t="s">
-        <v>182</v>
+        <v>677</v>
       </c>
       <c r="E355" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="F355">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G355" t="s">
-        <v>32</v>
+        <v>368</v>
       </c>
       <c r="H355">
-        <v>90.14</v>
+        <v>95.72</v>
       </c>
       <c r="I355">
-        <v>0.0</v>
+        <v>41.97</v>
       </c>
       <c r="J355">
-        <v>90.14</v>
+        <v>53.75</v>
       </c>
       <c r="K355">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L355">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="M355">
+        <v>41.97</v>
       </c>
       <c r="S355">
-        <v>52.57</v>
+        <v>26.1</v>
       </c>
       <c r="T355">
-        <v>37.57</v>
+        <v>13.19</v>
+      </c>
+      <c r="U355">
+        <v>13.19</v>
+      </c>
+      <c r="V355">
+        <v>1.27</v>
       </c>
     </row>
     <row r="356" spans="1:24">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C356">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D356" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E356" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="F356">
         <v>2005</v>
       </c>
       <c r="G356" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H356">
-        <v>89.94</v>
+        <v>95.15</v>
       </c>
       <c r="I356">
-        <v>89.94</v>
+        <v>95.15</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356">
         <v>53.63</v>
       </c>
       <c r="N356">
         <v>36.31</v>
+      </c>
+      <c r="O356">
+        <v>5.21</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D357" t="s">
-        <v>678</v>
+        <v>251</v>
       </c>
       <c r="E357" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F357">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G357" t="s">
-        <v>93</v>
+        <v>150</v>
       </c>
       <c r="H357">
-        <v>88.97</v>
+        <v>94.96</v>
       </c>
       <c r="I357">
-        <v>88.97</v>
+        <v>91.38</v>
       </c>
       <c r="J357">
-        <v>0.0</v>
+        <v>3.58</v>
       </c>
       <c r="K357">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L357">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M357">
-        <v>88.97</v>
+        <v>53.98</v>
+      </c>
+      <c r="N357">
+        <v>22.75</v>
+      </c>
+      <c r="O357">
+        <v>14.65</v>
+      </c>
+      <c r="S357">
+        <v>3.58</v>
       </c>
     </row>
     <row r="358" spans="1:24">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C358">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D358" t="s">
-        <v>680</v>
+        <v>157</v>
       </c>
       <c r="E358" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F358">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G358" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="H358">
-        <v>88.71</v>
+        <v>94.86</v>
       </c>
       <c r="I358">
-        <v>82.76</v>
+        <v>7.11</v>
       </c>
       <c r="J358">
-        <v>5.95</v>
+        <v>87.75</v>
       </c>
       <c r="K358">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L358">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M358">
-        <v>53.98</v>
-[...5 lines deleted...]
-        <v>13.27</v>
+        <v>7.11</v>
       </c>
       <c r="S358">
-        <v>5.95</v>
+        <v>30.85</v>
+      </c>
+      <c r="T358">
+        <v>26.57</v>
+      </c>
+      <c r="U358">
+        <v>15.42</v>
+      </c>
+      <c r="V358">
+        <v>9.64</v>
+      </c>
+      <c r="W358">
+        <v>3.24</v>
+      </c>
+      <c r="X358">
+        <v>2.03</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C359">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D359" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E359" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F359">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G359" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="H359">
-        <v>88.62</v>
+        <v>93.81</v>
       </c>
       <c r="I359">
-        <v>88.62</v>
+        <v>80.62</v>
       </c>
       <c r="J359">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K359">
         <v>2</v>
       </c>
       <c r="L359">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M359">
-        <v>49.05</v>
+        <v>62.11</v>
       </c>
       <c r="N359">
-        <v>39.57</v>
+        <v>18.51</v>
+      </c>
+      <c r="S359">
+        <v>13.19</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C360">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D360" t="s">
-        <v>353</v>
+        <v>685</v>
       </c>
       <c r="E360" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="F360">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G360" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="H360">
-        <v>87.39</v>
+        <v>93.75</v>
       </c>
       <c r="I360">
-        <v>28.42</v>
+        <v>67.37</v>
       </c>
       <c r="J360">
-        <v>58.97</v>
+        <v>26.38</v>
       </c>
       <c r="K360">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L360">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M360">
-        <v>28.42</v>
+        <v>42.78</v>
+      </c>
+      <c r="N360">
+        <v>24.59</v>
       </c>
       <c r="S360">
-        <v>17.67</v>
+        <v>13.19</v>
       </c>
       <c r="T360">
-        <v>15.91</v>
-[...1 lines deleted...]
-      <c r="U360">
         <v>13.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>12.2</v>
       </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C361">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D361" t="s">
-        <v>411</v>
+        <v>687</v>
       </c>
       <c r="E361" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="F361">
         <v>2006</v>
       </c>
       <c r="G361" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="H361">
-        <v>87.06</v>
+        <v>93.16</v>
       </c>
       <c r="I361">
-        <v>80.39</v>
+        <v>93.16</v>
       </c>
       <c r="J361">
-        <v>6.67</v>
+        <v>0.0</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M361">
-        <v>80.39</v>
-[...2 lines deleted...]
-        <v>6.67</v>
+        <v>93.16</v>
       </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C362">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D362" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="E362" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="F362">
         <v>2007</v>
       </c>
       <c r="G362" t="s">
-        <v>216</v>
+        <v>174</v>
       </c>
       <c r="H362">
-        <v>86.91</v>
+        <v>92.33</v>
       </c>
       <c r="I362">
-        <v>86.91</v>
+        <v>92.33</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362">
-        <v>86.91</v>
+        <v>50.36</v>
+      </c>
+      <c r="N362">
+        <v>41.97</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C363">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D363" t="s">
-        <v>480</v>
+        <v>180</v>
       </c>
       <c r="E363" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="F363">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G363" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H363">
-        <v>86.85</v>
+        <v>90.14</v>
       </c>
       <c r="I363">
-        <v>86.85</v>
+        <v>0.0</v>
       </c>
       <c r="J363">
-        <v>0.0</v>
+        <v>90.14</v>
       </c>
       <c r="K363">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L363">
-        <v>0</v>
-[...17 lines deleted...]
-        <v>4.45</v>
+        <v>2</v>
+      </c>
+      <c r="S363">
+        <v>52.57</v>
+      </c>
+      <c r="T363">
+        <v>37.57</v>
       </c>
     </row>
     <row r="364" spans="1:24">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="C364">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D364" t="s">
-        <v>544</v>
+        <v>692</v>
       </c>
       <c r="E364" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F364">
-        <v>1994</v>
+        <v>2009</v>
       </c>
       <c r="G364" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="H364">
-        <v>86.71</v>
+        <v>88.97</v>
       </c>
       <c r="I364">
-        <v>23.77</v>
+        <v>88.97</v>
       </c>
       <c r="J364">
-        <v>62.94</v>
+        <v>0.0</v>
       </c>
       <c r="K364">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L364">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M364">
-        <v>13.27</v>
-[...14 lines deleted...]
-        <v>4.09</v>
+        <v>88.97</v>
       </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>365</v>
+        <v>344</v>
       </c>
       <c r="C365">
-        <v>1</v>
+        <v>-20</v>
       </c>
       <c r="D365" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E365" t="s">
-        <v>691</v>
+        <v>320</v>
       </c>
       <c r="F365">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G365" t="s">
-        <v>35</v>
+        <v>321</v>
       </c>
       <c r="H365">
-        <v>85.34</v>
+        <v>87.62</v>
       </c>
       <c r="I365">
-        <v>0.0</v>
+        <v>36.6</v>
       </c>
       <c r="J365">
-        <v>85.34</v>
+        <v>51.02</v>
       </c>
       <c r="K365">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L365">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="M365">
+        <v>36.6</v>
       </c>
       <c r="S365">
-        <v>47.88</v>
+        <v>16.35</v>
       </c>
       <c r="T365">
-        <v>34.39</v>
+        <v>14.36</v>
       </c>
       <c r="U365">
-        <v>3.07</v>
+        <v>12.2</v>
+      </c>
+      <c r="V365">
+        <v>8.11</v>
       </c>
     </row>
     <row r="366" spans="1:24">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C366">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D366" t="s">
-        <v>692</v>
+        <v>415</v>
       </c>
       <c r="E366" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F366">
         <v>2006</v>
       </c>
       <c r="G366" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="H366">
-        <v>84.65</v>
+        <v>87.06</v>
       </c>
       <c r="I366">
-        <v>81.7</v>
+        <v>80.39</v>
       </c>
       <c r="J366">
-        <v>2.95</v>
+        <v>6.67</v>
       </c>
       <c r="K366">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L366">
         <v>1</v>
       </c>
       <c r="M366">
-        <v>58.36</v>
-[...5 lines deleted...]
-        <v>6.58</v>
+        <v>80.39</v>
       </c>
       <c r="S366">
-        <v>2.95</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>337</v>
+        <v>369</v>
       </c>
       <c r="C367">
-        <v>-29</v>
+        <v>3</v>
       </c>
       <c r="D367" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E367" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="F367">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G367" t="s">
-        <v>29</v>
+        <v>260</v>
       </c>
       <c r="H367">
-        <v>83.61</v>
+        <v>86.91</v>
       </c>
       <c r="I367">
-        <v>73.25</v>
+        <v>86.91</v>
       </c>
       <c r="J367">
-        <v>10.36</v>
+        <v>0.0</v>
       </c>
       <c r="K367">
         <v>1</v>
       </c>
       <c r="L367">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M367">
-        <v>73.25</v>
-[...2 lines deleted...]
-        <v>10.36</v>
+        <v>86.91</v>
       </c>
     </row>
     <row r="368" spans="1:24">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C368">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D368" t="s">
-        <v>30</v>
+        <v>472</v>
       </c>
       <c r="E368" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="F368">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G368" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H368">
-        <v>81.43</v>
+        <v>86.85</v>
       </c>
       <c r="I368">
-        <v>81.43</v>
+        <v>86.85</v>
       </c>
       <c r="J368">
         <v>0.0</v>
       </c>
       <c r="K368">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368">
-        <v>81.43</v>
+        <v>22.75</v>
+      </c>
+      <c r="N368">
+        <v>21.04</v>
+      </c>
+      <c r="O368">
+        <v>16.76</v>
+      </c>
+      <c r="P368">
+        <v>11.35</v>
+      </c>
+      <c r="Q368">
+        <v>10.5</v>
+      </c>
+      <c r="R368">
+        <v>4.45</v>
       </c>
     </row>
     <row r="369" spans="1:24">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C369">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D369" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E369" t="s">
-        <v>478</v>
+        <v>700</v>
       </c>
       <c r="F369">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G369" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="H369">
-        <v>79.07</v>
+        <v>84.65</v>
       </c>
       <c r="I369">
-        <v>79.07</v>
+        <v>81.7</v>
       </c>
       <c r="J369">
-        <v>0.0</v>
+        <v>2.95</v>
       </c>
       <c r="K369">
         <v>3</v>
       </c>
       <c r="L369">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M369">
-        <v>46.25</v>
+        <v>58.36</v>
       </c>
       <c r="N369">
-        <v>29.56</v>
+        <v>16.76</v>
       </c>
       <c r="O369">
-        <v>3.26</v>
+        <v>6.58</v>
+      </c>
+      <c r="S369">
+        <v>2.95</v>
       </c>
     </row>
     <row r="370" spans="1:24">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C370">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D370" t="s">
-        <v>138</v>
+        <v>701</v>
       </c>
       <c r="E370" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="F370">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="G370" t="s">
         <v>32</v>
       </c>
       <c r="H370">
-        <v>78.63</v>
+        <v>81.67</v>
       </c>
       <c r="I370">
-        <v>0.0</v>
+        <v>42.44</v>
       </c>
       <c r="J370">
-        <v>78.63</v>
+        <v>39.23</v>
       </c>
       <c r="K370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L370">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="M370">
+        <v>42.44</v>
       </c>
       <c r="S370">
-        <v>78.63</v>
+        <v>24.79</v>
+      </c>
+      <c r="T370">
+        <v>7.58</v>
+      </c>
+      <c r="U370">
+        <v>5.59</v>
+      </c>
+      <c r="V370">
+        <v>1.27</v>
       </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>541</v>
+        <v>365</v>
       </c>
       <c r="C371">
-        <v>171</v>
+        <v>-5</v>
       </c>
       <c r="D371" t="s">
-        <v>114</v>
+        <v>703</v>
       </c>
       <c r="E371" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="F371">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G371" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="H371">
-        <v>78.22</v>
+        <v>79.86</v>
       </c>
       <c r="I371">
-        <v>78.22</v>
+        <v>69.49</v>
       </c>
       <c r="J371">
-        <v>0.0</v>
+        <v>10.37</v>
       </c>
       <c r="K371">
         <v>2</v>
       </c>
       <c r="L371">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M371">
-        <v>53.63</v>
+        <v>53.98</v>
       </c>
       <c r="N371">
-        <v>24.59</v>
+        <v>15.51</v>
+      </c>
+      <c r="S371">
+        <v>5.95</v>
+      </c>
+      <c r="T371">
+        <v>4.42</v>
       </c>
     </row>
     <row r="372" spans="1:24">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C372">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D372" t="s">
-        <v>700</v>
+        <v>138</v>
       </c>
       <c r="E372" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="F372">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G372" t="s">
-        <v>345</v>
+        <v>40</v>
       </c>
       <c r="H372">
-        <v>77.09</v>
+        <v>78.63</v>
       </c>
       <c r="I372">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J372">
-        <v>30.84</v>
+        <v>78.63</v>
       </c>
       <c r="K372">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L372">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>1</v>
       </c>
       <c r="S372">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>78.63</v>
       </c>
     </row>
     <row r="373" spans="1:24">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C373">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D373" t="s">
-        <v>702</v>
+        <v>122</v>
       </c>
       <c r="E373" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="F373">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G373" t="s">
-        <v>176</v>
+        <v>32</v>
       </c>
       <c r="H373">
-        <v>76.73</v>
+        <v>78.22</v>
       </c>
       <c r="I373">
-        <v>76.73</v>
+        <v>78.22</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
       <c r="K373">
         <v>2</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373">
-        <v>39.86</v>
+        <v>53.63</v>
       </c>
       <c r="N373">
-        <v>36.87</v>
+        <v>24.59</v>
       </c>
     </row>
     <row r="374" spans="1:24">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="C374">
-        <v>-37</v>
+        <v>-50</v>
       </c>
       <c r="D374" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E374" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="F374">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G374" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="H374">
-        <v>76.65</v>
+        <v>77.16</v>
       </c>
       <c r="I374">
-        <v>0.0</v>
+        <v>53.02</v>
       </c>
       <c r="J374">
-        <v>76.65</v>
+        <v>24.14</v>
       </c>
       <c r="K374">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L374">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M374">
+        <v>53.02</v>
       </c>
       <c r="S374">
-        <v>64.15</v>
-[...2 lines deleted...]
-        <v>12.5</v>
+        <v>24.14</v>
       </c>
     </row>
     <row r="375" spans="1:24">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C375">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D375" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="E375" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="F375">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="G375" t="s">
-        <v>124</v>
+        <v>388</v>
       </c>
       <c r="H375">
-        <v>76.14</v>
+        <v>77.09</v>
       </c>
       <c r="I375">
-        <v>76.14</v>
+        <v>46.25</v>
       </c>
       <c r="J375">
-        <v>0.0</v>
+        <v>30.84</v>
       </c>
       <c r="K375">
+        <v>1</v>
+      </c>
+      <c r="L375">
         <v>2</v>
       </c>
-      <c r="L375">
-[...1 lines deleted...]
-      </c>
       <c r="M375">
-        <v>66.43</v>
-[...2 lines deleted...]
-        <v>9.71</v>
+        <v>46.25</v>
+      </c>
+      <c r="S375">
+        <v>15.42</v>
+      </c>
+      <c r="T375">
+        <v>15.42</v>
       </c>
     </row>
     <row r="376" spans="1:24">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C376">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D376" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E376" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F376">
         <v>2001</v>
       </c>
       <c r="G376" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H376">
         <v>76.12</v>
       </c>
       <c r="I376">
         <v>76.12</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376">
         <v>76.12</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C377">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D377" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="E377" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="F377">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G377" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="H377">
-        <v>75.4</v>
+        <v>75.81</v>
       </c>
       <c r="I377">
-        <v>0.0</v>
+        <v>73.57</v>
       </c>
       <c r="J377">
-        <v>75.4</v>
+        <v>2.24</v>
       </c>
       <c r="K377">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L377">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="M377">
+        <v>42.78</v>
+      </c>
+      <c r="N377">
+        <v>30.79</v>
       </c>
       <c r="S377">
-        <v>31.05</v>
-[...11 lines deleted...]
-        <v>1.92</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="378" spans="1:24">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="C378">
-        <v>0</v>
+        <v>-28</v>
       </c>
       <c r="D378" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="E378" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="F378">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G378" t="s">
-        <v>297</v>
+        <v>108</v>
       </c>
       <c r="H378">
-        <v>74.17</v>
+        <v>74.88</v>
       </c>
       <c r="I378">
-        <v>61.97</v>
+        <v>49.41</v>
       </c>
       <c r="J378">
-        <v>12.2</v>
+        <v>25.47</v>
       </c>
       <c r="K378">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L378">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M378">
-        <v>61.97</v>
+        <v>26.76</v>
+      </c>
+      <c r="N378">
+        <v>14.34</v>
+      </c>
+      <c r="O378">
+        <v>8.31</v>
       </c>
       <c r="S378">
-        <v>12.2</v>
+        <v>12.19</v>
+      </c>
+      <c r="T378">
+        <v>12.19</v>
+      </c>
+      <c r="U378">
+        <v>1.09</v>
       </c>
     </row>
     <row r="379" spans="1:24">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C379">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D379" t="s">
-        <v>531</v>
+        <v>717</v>
       </c>
       <c r="E379" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="F379">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G379" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="H379">
-        <v>73.73</v>
+        <v>74.17</v>
       </c>
       <c r="I379">
-        <v>73.73</v>
+        <v>61.97</v>
       </c>
       <c r="J379">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M379">
-        <v>73.73</v>
+        <v>61.97</v>
+      </c>
+      <c r="S379">
+        <v>12.2</v>
       </c>
     </row>
     <row r="380" spans="1:24">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C380">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D380" t="s">
+        <v>535</v>
+      </c>
+      <c r="E380" t="s">
+        <v>719</v>
+      </c>
+      <c r="F380">
+        <v>2006</v>
+      </c>
+      <c r="G380" t="s">
         <v>51</v>
       </c>
-      <c r="E380" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H380">
-        <v>73.63</v>
+        <v>73.73</v>
       </c>
       <c r="I380">
+        <v>73.73</v>
+      </c>
+      <c r="J380">
         <v>0.0</v>
       </c>
-      <c r="J380">
-[...1 lines deleted...]
-      </c>
       <c r="K380">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L380">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>11.56</v>
+        <v>0</v>
+      </c>
+      <c r="M380">
+        <v>73.73</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>420</v>
+        <v>381</v>
       </c>
       <c r="C381">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="D381" t="s">
-        <v>596</v>
+        <v>720</v>
       </c>
       <c r="E381" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="F381">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G381" t="s">
         <v>43</v>
       </c>
       <c r="H381">
-        <v>73.09</v>
+        <v>73.48</v>
       </c>
       <c r="I381">
-        <v>67.38</v>
+        <v>0.0</v>
       </c>
       <c r="J381">
-        <v>5.71</v>
+        <v>73.48</v>
       </c>
       <c r="K381">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L381">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>4.82</v>
+        <v>4</v>
       </c>
       <c r="S381">
-        <v>5.71</v>
+        <v>31.05</v>
+      </c>
+      <c r="T381">
+        <v>21.22</v>
+      </c>
+      <c r="U381">
+        <v>12.29</v>
+      </c>
+      <c r="V381">
+        <v>8.92</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C382">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D382" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="E382" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="F382">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G382" t="s">
-        <v>148</v>
+        <v>374</v>
       </c>
       <c r="H382">
-        <v>72.59</v>
+        <v>72.8</v>
       </c>
       <c r="I382">
-        <v>46.19</v>
+        <v>37.08</v>
       </c>
       <c r="J382">
-        <v>26.4</v>
+        <v>35.72</v>
       </c>
       <c r="K382">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L382">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M382">
-        <v>46.19</v>
+        <v>26.35</v>
+      </c>
+      <c r="N382">
+        <v>10.73</v>
       </c>
       <c r="S382">
-        <v>26.4</v>
+        <v>15.42</v>
+      </c>
+      <c r="T382">
+        <v>15.42</v>
+      </c>
+      <c r="U382">
+        <v>4.88</v>
       </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C383">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D383" t="s">
-        <v>718</v>
+        <v>157</v>
       </c>
       <c r="E383" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F383">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G383" t="s">
-        <v>297</v>
+        <v>150</v>
       </c>
       <c r="H383">
-        <v>72.43</v>
+        <v>72.59</v>
       </c>
       <c r="I383">
-        <v>72.43</v>
+        <v>46.19</v>
       </c>
       <c r="J383">
-        <v>0.0</v>
+        <v>26.4</v>
       </c>
       <c r="K383">
         <v>1</v>
       </c>
       <c r="L383">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M383">
-        <v>72.43</v>
+        <v>46.19</v>
+      </c>
+      <c r="S383">
+        <v>26.4</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C384">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D384" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="E384" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="F384">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G384" t="s">
-        <v>32</v>
+        <v>296</v>
       </c>
       <c r="H384">
-        <v>72.3</v>
+        <v>72.43</v>
       </c>
       <c r="I384">
-        <v>72.3</v>
+        <v>72.43</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
       <c r="K384">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384">
-        <v>31.28</v>
-[...5 lines deleted...]
-        <v>18.12</v>
+        <v>72.43</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="C385">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D385" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="E385" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="F385">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G385" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H385">
-        <v>70.65</v>
+        <v>72.3</v>
       </c>
       <c r="I385">
-        <v>66.87</v>
+        <v>72.3</v>
       </c>
       <c r="J385">
-        <v>3.78</v>
+        <v>0.0</v>
       </c>
       <c r="K385">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L385">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M385">
-        <v>36.56</v>
+        <v>31.28</v>
       </c>
       <c r="N385">
-        <v>20.45</v>
+        <v>22.9</v>
       </c>
       <c r="O385">
-        <v>5.21</v>
-[...5 lines deleted...]
-        <v>3.78</v>
+        <v>18.12</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C386">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D386" t="s">
-        <v>27</v>
+        <v>728</v>
       </c>
       <c r="E386" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="F386">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G386" t="s">
-        <v>46</v>
+        <v>377</v>
       </c>
       <c r="H386">
-        <v>70.64</v>
+        <v>71.39</v>
       </c>
       <c r="I386">
-        <v>58.73</v>
+        <v>42.78</v>
       </c>
       <c r="J386">
-        <v>11.91</v>
+        <v>28.61</v>
       </c>
       <c r="K386">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L386">
         <v>2</v>
       </c>
       <c r="M386">
-        <v>26.76</v>
-[...5 lines deleted...]
-        <v>5.21</v>
+        <v>42.78</v>
       </c>
       <c r="S386">
-        <v>10.43</v>
+        <v>15.42</v>
       </c>
       <c r="T386">
-        <v>1.48</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="387" spans="1:24">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C387">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D387" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="E387" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="F387">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G387" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="H387">
-        <v>69.68</v>
+        <v>70.65</v>
       </c>
       <c r="I387">
-        <v>69.68</v>
+        <v>66.87</v>
       </c>
       <c r="J387">
-        <v>0.0</v>
+        <v>3.78</v>
       </c>
       <c r="K387">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L387">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M387">
-        <v>69.68</v>
+        <v>36.56</v>
+      </c>
+      <c r="N387">
+        <v>20.45</v>
+      </c>
+      <c r="O387">
+        <v>5.21</v>
+      </c>
+      <c r="P387">
+        <v>4.65</v>
+      </c>
+      <c r="S387">
+        <v>3.78</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C388">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D388" t="s">
-        <v>727</v>
+        <v>402</v>
       </c>
       <c r="E388" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F388">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G388" t="s">
-        <v>415</v>
+        <v>85</v>
       </c>
       <c r="H388">
-        <v>68.93</v>
+        <v>70.09</v>
       </c>
       <c r="I388">
-        <v>20.81</v>
+        <v>0.0</v>
       </c>
       <c r="J388">
-        <v>48.12</v>
+        <v>70.09</v>
       </c>
       <c r="K388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L388">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>20.81</v>
+        <v>3</v>
       </c>
       <c r="S388">
-        <v>33.86</v>
+        <v>47.34</v>
       </c>
       <c r="T388">
-        <v>14.26</v>
+        <v>11.87</v>
+      </c>
+      <c r="U388">
+        <v>10.88</v>
       </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C389">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D389" t="s">
-        <v>639</v>
+        <v>733</v>
       </c>
       <c r="E389" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="F389">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G389" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="H389">
-        <v>68.91</v>
+        <v>69.67</v>
       </c>
       <c r="I389">
-        <v>37.77</v>
+        <v>66.43</v>
       </c>
       <c r="J389">
-        <v>31.14</v>
+        <v>3.24</v>
       </c>
       <c r="K389">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L389">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M389">
-        <v>24.59</v>
-[...2 lines deleted...]
-        <v>13.18</v>
+        <v>66.43</v>
       </c>
       <c r="S389">
-        <v>28.54</v>
-[...5 lines deleted...]
-        <v>0.82</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>390</v>
+        <v>435</v>
       </c>
       <c r="C390">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="D390" t="s">
-        <v>730</v>
+        <v>94</v>
       </c>
       <c r="E390" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F390">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G390" t="s">
-        <v>560</v>
+        <v>43</v>
       </c>
       <c r="H390">
-        <v>68.79</v>
+        <v>69.33</v>
       </c>
       <c r="I390">
-        <v>68.79</v>
+        <v>69.33</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390">
-        <v>68.79</v>
+        <v>52.57</v>
+      </c>
+      <c r="N390">
+        <v>16.76</v>
       </c>
     </row>
     <row r="391" spans="1:24">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C391">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D391" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="E391" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="F391">
         <v>2005</v>
       </c>
       <c r="G391" t="s">
         <v>61</v>
       </c>
       <c r="H391">
         <v>68.79</v>
       </c>
       <c r="I391">
         <v>68.79</v>
       </c>
       <c r="J391">
         <v>0.0</v>
       </c>
       <c r="K391">
         <v>1</v>
       </c>
       <c r="L391">
         <v>0</v>
       </c>
       <c r="M391">
         <v>68.79</v>
       </c>
     </row>
     <row r="392" spans="1:24">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C392">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D392" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="E392" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="F392">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G392" t="s">
-        <v>176</v>
+        <v>571</v>
       </c>
       <c r="H392">
-        <v>68.46</v>
+        <v>68.79</v>
       </c>
       <c r="I392">
-        <v>68.46</v>
+        <v>68.79</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
       <c r="K392">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
       <c r="M392">
-        <v>45.37</v>
-[...2 lines deleted...]
-        <v>23.09</v>
+        <v>68.79</v>
       </c>
     </row>
     <row r="393" spans="1:24">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C393">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D393" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E393" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F393">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G393" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
       <c r="H393">
-        <v>68.36</v>
+        <v>68.46</v>
       </c>
       <c r="I393">
+        <v>68.46</v>
+      </c>
+      <c r="J393">
         <v>0.0</v>
       </c>
-      <c r="J393">
-[...1 lines deleted...]
-      </c>
       <c r="K393">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L393">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>14.24</v>
+        <v>0</v>
+      </c>
+      <c r="M393">
+        <v>45.37</v>
+      </c>
+      <c r="N393">
+        <v>23.09</v>
       </c>
     </row>
     <row r="394" spans="1:24">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C394">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D394" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="E394" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="F394">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G394" t="s">
-        <v>273</v>
+        <v>43</v>
       </c>
       <c r="H394">
-        <v>68.09</v>
+        <v>68.36</v>
       </c>
       <c r="I394">
-        <v>39.57</v>
+        <v>0.0</v>
       </c>
       <c r="J394">
-        <v>28.52</v>
+        <v>68.36</v>
       </c>
       <c r="K394">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L394">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>39.57</v>
+        <v>4</v>
       </c>
       <c r="S394">
-        <v>14.26</v>
+        <v>19.93</v>
       </c>
       <c r="T394">
-        <v>14.26</v>
+        <v>18.79</v>
+      </c>
+      <c r="U394">
+        <v>15.4</v>
+      </c>
+      <c r="V394">
+        <v>14.24</v>
       </c>
     </row>
     <row r="395" spans="1:24">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C395">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D395" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="E395" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="F395">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G395" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H395">
-        <v>67.77</v>
+        <v>68.26</v>
       </c>
       <c r="I395">
+        <v>68.26</v>
+      </c>
+      <c r="J395">
         <v>0.0</v>
       </c>
-      <c r="J395">
-[...1 lines deleted...]
-      </c>
       <c r="K395">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L395">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>32.42</v>
+        <v>0</v>
+      </c>
+      <c r="M395">
+        <v>39.52</v>
+      </c>
+      <c r="N395">
+        <v>28.74</v>
       </c>
     </row>
     <row r="396" spans="1:24">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C396">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D396" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E396" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F396">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G396" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H396">
-        <v>67.32</v>
+        <v>67.77</v>
       </c>
       <c r="I396">
-        <v>54.47</v>
+        <v>0.0</v>
       </c>
       <c r="J396">
-        <v>12.85</v>
+        <v>67.77</v>
       </c>
       <c r="K396">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L396">
         <v>2</v>
       </c>
-      <c r="M396">
-[...1 lines deleted...]
-      </c>
       <c r="S396">
-        <v>7.3</v>
+        <v>35.35</v>
       </c>
       <c r="T396">
-        <v>5.55</v>
+        <v>32.42</v>
       </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C397">
+        <v>4</v>
+      </c>
+      <c r="D397" t="s">
+        <v>748</v>
+      </c>
+      <c r="E397" t="s">
+        <v>749</v>
+      </c>
+      <c r="F397">
+        <v>2002</v>
+      </c>
+      <c r="G397" t="s">
+        <v>32</v>
+      </c>
+      <c r="H397">
+        <v>67.32</v>
+      </c>
+      <c r="I397">
+        <v>54.47</v>
+      </c>
+      <c r="J397">
+        <v>12.85</v>
+      </c>
+      <c r="K397">
+        <v>1</v>
+      </c>
+      <c r="L397">
         <v>2</v>
       </c>
-      <c r="D397" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M397">
-        <v>44.11</v>
-[...2 lines deleted...]
-        <v>17.84</v>
+        <v>54.47</v>
       </c>
       <c r="S397">
-        <v>5.28</v>
+        <v>7.3</v>
+      </c>
+      <c r="T397">
+        <v>5.55</v>
       </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C398">
+        <v>4</v>
+      </c>
+      <c r="D398" t="s">
+        <v>750</v>
+      </c>
+      <c r="E398" t="s">
+        <v>751</v>
+      </c>
+      <c r="F398">
+        <v>2006</v>
+      </c>
+      <c r="G398" t="s">
+        <v>85</v>
+      </c>
+      <c r="H398">
+        <v>67.23</v>
+      </c>
+      <c r="I398">
+        <v>61.95</v>
+      </c>
+      <c r="J398">
+        <v>5.28</v>
+      </c>
+      <c r="K398">
         <v>2</v>
       </c>
-      <c r="D398" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L398">
         <v>1</v>
       </c>
       <c r="M398">
-        <v>50.0</v>
+        <v>44.11</v>
+      </c>
+      <c r="N398">
+        <v>17.84</v>
       </c>
       <c r="S398">
-        <v>16.67</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="399" spans="1:24">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>342</v>
+        <v>402</v>
       </c>
       <c r="C399">
-        <v>-56</v>
+        <v>4</v>
       </c>
       <c r="D399" t="s">
-        <v>748</v>
+        <v>663</v>
       </c>
       <c r="E399" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="F399">
         <v>2004</v>
       </c>
       <c r="G399" t="s">
-        <v>127</v>
+        <v>40</v>
       </c>
       <c r="H399">
-        <v>65.63</v>
+        <v>67.13</v>
       </c>
       <c r="I399">
-        <v>34.12</v>
+        <v>37.77</v>
       </c>
       <c r="J399">
-        <v>31.51</v>
+        <v>29.36</v>
       </c>
       <c r="K399">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L399">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M399">
-        <v>34.12</v>
+        <v>24.59</v>
+      </c>
+      <c r="N399">
+        <v>13.18</v>
       </c>
       <c r="S399">
-        <v>17.18</v>
+        <v>28.54</v>
       </c>
       <c r="T399">
-        <v>11.37</v>
-[...2 lines deleted...]
-        <v>2.96</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="400" spans="1:24">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>368</v>
+        <v>403</v>
       </c>
       <c r="C400">
-        <v>-31</v>
+        <v>4</v>
       </c>
       <c r="D400" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E400" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F400">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G400" t="s">
-        <v>148</v>
+        <v>571</v>
       </c>
       <c r="H400">
-        <v>65.47</v>
+        <v>66.67</v>
       </c>
       <c r="I400">
-        <v>37.15</v>
+        <v>50.0</v>
       </c>
       <c r="J400">
-        <v>28.32</v>
+        <v>16.67</v>
       </c>
       <c r="K400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L400">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M400">
-        <v>21.64</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>50.0</v>
       </c>
       <c r="S400">
-        <v>12.2</v>
-[...5 lines deleted...]
-        <v>7.01</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="401" spans="1:24">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C401">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D401" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="E401" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F401">
         <v>1994</v>
       </c>
       <c r="G401" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H401">
         <v>65.42</v>
       </c>
       <c r="I401">
         <v>50.0</v>
       </c>
       <c r="J401">
         <v>15.42</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401">
         <v>1</v>
       </c>
       <c r="M401">
         <v>50.0</v>
       </c>
       <c r="S401">
         <v>15.42</v>
       </c>
     </row>
     <row r="402" spans="1:24">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C402">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D402" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="E402" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F402">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="G402" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="H402">
-        <v>65.13</v>
+        <v>64.15</v>
       </c>
       <c r="I402">
-        <v>65.13</v>
+        <v>0.0</v>
       </c>
       <c r="J402">
-        <v>0.0</v>
+        <v>64.15</v>
       </c>
       <c r="K402">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L402">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>65.13</v>
+        <v>1</v>
+      </c>
+      <c r="S402">
+        <v>64.15</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C403">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D403" t="s">
-        <v>756</v>
+        <v>48</v>
       </c>
       <c r="E403" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="F403">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="G403" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="H403">
-        <v>64.45</v>
+        <v>64.09</v>
       </c>
       <c r="I403">
-        <v>64.45</v>
+        <v>0.0</v>
       </c>
       <c r="J403">
-        <v>0.0</v>
+        <v>64.09</v>
       </c>
       <c r="K403">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L403">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>64.45</v>
+        <v>2</v>
+      </c>
+      <c r="S403">
+        <v>57.56</v>
+      </c>
+      <c r="T403">
+        <v>6.53</v>
       </c>
     </row>
     <row r="404" spans="1:24">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C404">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D404" t="s">
-        <v>48</v>
+        <v>760</v>
       </c>
       <c r="E404" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="F404">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G404" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="H404">
-        <v>64.09</v>
+        <v>64.0</v>
       </c>
       <c r="I404">
+        <v>64.0</v>
+      </c>
+      <c r="J404">
         <v>0.0</v>
       </c>
-      <c r="J404">
-[...1 lines deleted...]
-      </c>
       <c r="K404">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L404">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>6.53</v>
+        <v>0</v>
+      </c>
+      <c r="M404">
+        <v>26.76</v>
+      </c>
+      <c r="N404">
+        <v>22.9</v>
+      </c>
+      <c r="O404">
+        <v>14.34</v>
       </c>
     </row>
     <row r="405" spans="1:24">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C405">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D405" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="E405" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F405">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G405" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H405">
-        <v>64.0</v>
+        <v>63.83</v>
       </c>
       <c r="I405">
-        <v>64.0</v>
+        <v>56.03</v>
       </c>
       <c r="J405">
-        <v>0.0</v>
+        <v>7.8</v>
       </c>
       <c r="K405">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L405">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M405">
-        <v>26.76</v>
+        <v>47.18</v>
       </c>
       <c r="N405">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>14.34</v>
+        <v>8.85</v>
+      </c>
+      <c r="S405">
+        <v>7.8</v>
       </c>
     </row>
     <row r="406" spans="1:24">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C406">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D406" t="s">
-        <v>761</v>
+        <v>258</v>
       </c>
       <c r="E406" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F406">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G406" t="s">
-        <v>305</v>
+        <v>61</v>
       </c>
       <c r="H406">
         <v>63.63</v>
       </c>
       <c r="I406">
         <v>63.63</v>
       </c>
       <c r="J406">
         <v>0.0</v>
       </c>
       <c r="K406">
         <v>1</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
       <c r="M406">
         <v>63.63</v>
       </c>
     </row>
     <row r="407" spans="1:24">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C407">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D407" t="s">
-        <v>214</v>
+        <v>765</v>
       </c>
       <c r="E407" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="F407">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G407" t="s">
-        <v>61</v>
+        <v>301</v>
       </c>
       <c r="H407">
         <v>63.63</v>
       </c>
       <c r="I407">
         <v>63.63</v>
       </c>
       <c r="J407">
         <v>0.0</v>
       </c>
       <c r="K407">
         <v>1</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
       <c r="M407">
         <v>63.63</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="C408" t="s">
+        <v>767</v>
       </c>
       <c r="D408" t="s">
-        <v>764</v>
+        <v>79</v>
       </c>
       <c r="E408" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="F408">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G408" t="s">
-        <v>216</v>
+        <v>29</v>
       </c>
       <c r="H408">
-        <v>62.92</v>
+        <v>63.09</v>
       </c>
       <c r="I408">
-        <v>46.25</v>
+        <v>63.09</v>
       </c>
       <c r="J408">
-        <v>16.67</v>
+        <v>0.0</v>
       </c>
       <c r="K408">
         <v>1</v>
       </c>
       <c r="L408">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M408">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>63.09</v>
       </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C409">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D409" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="E409" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F409">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G409" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="H409">
-        <v>62.89</v>
+        <v>62.92</v>
       </c>
       <c r="I409">
-        <v>62.89</v>
+        <v>46.25</v>
       </c>
       <c r="J409">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K409">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L409">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M409">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>26.29</v>
+        <v>46.25</v>
+      </c>
+      <c r="S409">
+        <v>16.67</v>
       </c>
     </row>
     <row r="410" spans="1:24">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C410">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D410" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E410" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="F410">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G410" t="s">
-        <v>770</v>
+        <v>321</v>
       </c>
       <c r="H410">
-        <v>62.5</v>
+        <v>62.89</v>
       </c>
       <c r="I410">
-        <v>50.0</v>
+        <v>62.89</v>
       </c>
       <c r="J410">
-        <v>12.5</v>
+        <v>0.0</v>
       </c>
       <c r="K410">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L410">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M410">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>12.5</v>
+        <v>36.6</v>
+      </c>
+      <c r="N410">
+        <v>26.29</v>
       </c>
     </row>
     <row r="411" spans="1:24">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C411">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D411" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E411" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="F411">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G411" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="H411">
-        <v>62.35</v>
+        <v>62.67</v>
       </c>
       <c r="I411">
-        <v>62.35</v>
+        <v>34.12</v>
       </c>
       <c r="J411">
-        <v>0.0</v>
+        <v>28.55</v>
       </c>
       <c r="K411">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L411">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M411">
-        <v>22.75</v>
-[...8 lines deleted...]
-        <v>6.08</v>
+        <v>34.12</v>
+      </c>
+      <c r="S411">
+        <v>17.18</v>
+      </c>
+      <c r="T411">
+        <v>11.37</v>
       </c>
     </row>
     <row r="412" spans="1:24">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C412">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D412" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="E412" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="F412">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G412" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="H412">
-        <v>61.7</v>
+        <v>62.35</v>
       </c>
       <c r="I412">
-        <v>61.7</v>
+        <v>62.35</v>
       </c>
       <c r="J412">
         <v>0.0</v>
       </c>
       <c r="K412">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
       <c r="M412">
-        <v>46.19</v>
+        <v>22.75</v>
       </c>
       <c r="N412">
-        <v>15.51</v>
+        <v>16.76</v>
+      </c>
+      <c r="O412">
+        <v>16.76</v>
+      </c>
+      <c r="P412">
+        <v>6.08</v>
       </c>
     </row>
     <row r="413" spans="1:24">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C413">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D413" t="s">
-        <v>775</v>
+        <v>55</v>
       </c>
       <c r="E413" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F413">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G413" t="s">
-        <v>348</v>
+        <v>43</v>
       </c>
       <c r="H413">
-        <v>60.51</v>
+        <v>62.07</v>
       </c>
       <c r="I413">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J413">
-        <v>14.26</v>
+        <v>62.07</v>
       </c>
       <c r="K413">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L413">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>2</v>
       </c>
       <c r="S413">
-        <v>14.26</v>
+        <v>41.5</v>
+      </c>
+      <c r="T413">
+        <v>20.57</v>
       </c>
     </row>
     <row r="414" spans="1:24">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C414">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D414" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E414" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F414">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G414" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="H414">
-        <v>60.25</v>
+        <v>62.05</v>
       </c>
       <c r="I414">
-        <v>47.06</v>
+        <v>42.78</v>
       </c>
       <c r="J414">
-        <v>13.19</v>
+        <v>19.27</v>
       </c>
       <c r="K414">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L414">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M414">
-        <v>36.56</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>42.78</v>
       </c>
       <c r="S414">
-        <v>13.19</v>
+        <v>12.2</v>
+      </c>
+      <c r="T414">
+        <v>3.5</v>
+      </c>
+      <c r="U414">
+        <v>2.56</v>
+      </c>
+      <c r="V414">
+        <v>1.01</v>
       </c>
     </row>
     <row r="415" spans="1:24">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C415">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D415" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E415" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F415">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G415" t="s">
-        <v>224</v>
+        <v>40</v>
       </c>
       <c r="H415">
-        <v>59.69</v>
+        <v>61.14</v>
       </c>
       <c r="I415">
-        <v>31.95</v>
+        <v>0.0</v>
       </c>
       <c r="J415">
-        <v>27.74</v>
+        <v>61.14</v>
       </c>
       <c r="K415">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L415">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>31.95</v>
+        <v>4</v>
       </c>
       <c r="S415">
-        <v>14.55</v>
+        <v>20.89</v>
       </c>
       <c r="T415">
-        <v>13.19</v>
+        <v>20.89</v>
+      </c>
+      <c r="U415">
+        <v>17.88</v>
+      </c>
+      <c r="V415">
+        <v>1.48</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C416">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D416" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E416" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F416">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G416" t="s">
-        <v>32</v>
+        <v>321</v>
       </c>
       <c r="H416">
-        <v>59.62</v>
+        <v>60.51</v>
       </c>
       <c r="I416">
-        <v>59.62</v>
+        <v>46.25</v>
       </c>
       <c r="J416">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K416">
         <v>1</v>
       </c>
       <c r="L416">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M416">
-        <v>59.62</v>
+        <v>46.25</v>
+      </c>
+      <c r="S416">
+        <v>14.26</v>
       </c>
     </row>
     <row r="417" spans="1:24">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>364</v>
+        <v>419</v>
       </c>
       <c r="C417">
-        <v>-52</v>
+        <v>3</v>
       </c>
       <c r="D417" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E417" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F417">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G417" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="H417">
-        <v>59.46</v>
+        <v>60.25</v>
       </c>
       <c r="I417">
-        <v>0.0</v>
+        <v>47.06</v>
       </c>
       <c r="J417">
-        <v>59.46</v>
+        <v>13.19</v>
       </c>
       <c r="K417">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L417">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M417">
+        <v>36.56</v>
+      </c>
+      <c r="N417">
+        <v>10.5</v>
       </c>
       <c r="S417">
-        <v>37.5</v>
-[...2 lines deleted...]
-        <v>21.96</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="418" spans="1:24">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>417</v>
+        <v>449</v>
       </c>
       <c r="C418">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="D418" t="s">
-        <v>785</v>
+        <v>515</v>
       </c>
       <c r="E418" t="s">
         <v>786</v>
       </c>
       <c r="F418">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G418" t="s">
-        <v>305</v>
+        <v>232</v>
       </c>
       <c r="H418">
-        <v>59.45</v>
+        <v>59.57</v>
       </c>
       <c r="I418">
-        <v>42.78</v>
+        <v>45.31</v>
       </c>
       <c r="J418">
-        <v>16.67</v>
+        <v>14.26</v>
       </c>
       <c r="K418">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L418">
         <v>1</v>
       </c>
       <c r="M418">
-        <v>42.78</v>
+        <v>31.28</v>
+      </c>
+      <c r="N418">
+        <v>10.5</v>
+      </c>
+      <c r="O418">
+        <v>3.53</v>
       </c>
       <c r="S418">
-        <v>16.67</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="419" spans="1:24">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C419">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D419" t="s">
         <v>787</v>
       </c>
       <c r="E419" t="s">
         <v>788</v>
       </c>
       <c r="F419">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G419" t="s">
-        <v>273</v>
+        <v>301</v>
       </c>
       <c r="H419">
-        <v>59.44</v>
+        <v>59.45</v>
       </c>
       <c r="I419">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="J419">
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
       <c r="K419">
         <v>1</v>
       </c>
       <c r="L419">
         <v>1</v>
       </c>
       <c r="M419">
-        <v>46.25</v>
+        <v>42.78</v>
       </c>
       <c r="S419">
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C420">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D420" t="s">
         <v>789</v>
       </c>
       <c r="E420" t="s">
         <v>790</v>
       </c>
       <c r="F420">
         <v>2007</v>
       </c>
       <c r="G420" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="H420">
         <v>58.86</v>
       </c>
       <c r="I420">
         <v>58.86</v>
       </c>
       <c r="J420">
         <v>0.0</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
       <c r="M420">
         <v>58.86</v>
       </c>
     </row>
     <row r="421" spans="1:24">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>421</v>
+        <v>461</v>
       </c>
       <c r="C421">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D421" t="s">
-        <v>576</v>
+        <v>297</v>
       </c>
       <c r="E421" t="s">
         <v>791</v>
       </c>
       <c r="F421">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G421" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H421">
-        <v>58.68</v>
+        <v>58.78</v>
       </c>
       <c r="I421">
-        <v>45.39</v>
+        <v>58.78</v>
       </c>
       <c r="J421">
-        <v>13.29</v>
+        <v>0.0</v>
       </c>
       <c r="K421">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L421">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M421">
-        <v>28.74</v>
+        <v>28.93</v>
       </c>
       <c r="N421">
-        <v>16.65</v>
-[...2 lines deleted...]
-        <v>13.29</v>
+        <v>15.51</v>
+      </c>
+      <c r="O421">
+        <v>14.34</v>
       </c>
     </row>
     <row r="422" spans="1:24">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
         <v>422</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
       <c r="D422" t="s">
+        <v>595</v>
+      </c>
+      <c r="E422" t="s">
         <v>792</v>
       </c>
-      <c r="E422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F422">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G422" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H422">
-        <v>58.66</v>
+        <v>58.68</v>
       </c>
       <c r="I422">
-        <v>51.03</v>
+        <v>45.39</v>
       </c>
       <c r="J422">
-        <v>7.63</v>
+        <v>13.29</v>
       </c>
       <c r="K422">
         <v>2</v>
       </c>
       <c r="L422">
         <v>1</v>
       </c>
       <c r="M422">
-        <v>42.72</v>
+        <v>28.74</v>
       </c>
       <c r="N422">
-        <v>8.31</v>
+        <v>16.65</v>
       </c>
       <c r="S422">
-        <v>7.63</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="423" spans="1:24">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
         <v>423</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
       <c r="D423" t="s">
+        <v>793</v>
+      </c>
+      <c r="E423" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="F423">
         <v>2008</v>
       </c>
       <c r="G423" t="s">
-        <v>595</v>
+        <v>657</v>
       </c>
       <c r="H423">
         <v>58.2</v>
       </c>
       <c r="I423">
         <v>42.78</v>
       </c>
       <c r="J423">
         <v>15.42</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
       <c r="L423">
         <v>1</v>
       </c>
       <c r="M423">
         <v>42.78</v>
       </c>
       <c r="S423">
         <v>15.42</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>424</v>
+        <v>325</v>
       </c>
       <c r="C424">
-        <v>1</v>
+        <v>-98</v>
       </c>
       <c r="D424" t="s">
-        <v>197</v>
+        <v>462</v>
       </c>
       <c r="E424" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="F424">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="G424" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="H424">
-        <v>57.24</v>
+        <v>57.22</v>
       </c>
       <c r="I424">
-        <v>33.93</v>
+        <v>0.0</v>
       </c>
       <c r="J424">
-        <v>23.31</v>
+        <v>57.22</v>
       </c>
       <c r="K424">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L424">
         <v>3</v>
       </c>
-      <c r="M424">
-[...4 lines deleted...]
-      </c>
       <c r="S424">
-        <v>15.77</v>
+        <v>33.57</v>
       </c>
       <c r="T424">
-        <v>5.17</v>
+        <v>15.4</v>
       </c>
       <c r="U424">
-        <v>2.37</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>425</v>
+        <v>366</v>
       </c>
       <c r="C425">
-        <v>1</v>
+        <v>-58</v>
       </c>
       <c r="D425" t="s">
+        <v>796</v>
+      </c>
+      <c r="E425" t="s">
         <v>797</v>
       </c>
-      <c r="E425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F425">
-        <v>1982</v>
+        <v>2009</v>
       </c>
       <c r="G425" t="s">
-        <v>560</v>
+        <v>321</v>
       </c>
       <c r="H425">
-        <v>54.98</v>
+        <v>55.92</v>
       </c>
       <c r="I425">
-        <v>42.78</v>
+        <v>39.57</v>
       </c>
       <c r="J425">
-        <v>12.2</v>
+        <v>16.35</v>
       </c>
       <c r="K425">
         <v>1</v>
       </c>
       <c r="L425">
         <v>1</v>
       </c>
       <c r="M425">
-        <v>42.78</v>
+        <v>39.57</v>
       </c>
       <c r="S425">
-        <v>12.2</v>
+        <v>16.35</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="C426">
-        <v>1</v>
+        <v>-32</v>
       </c>
       <c r="D426" t="s">
+        <v>798</v>
+      </c>
+      <c r="E426" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="F426">
         <v>2007</v>
       </c>
       <c r="G426" t="s">
-        <v>38</v>
+        <v>377</v>
       </c>
       <c r="H426">
-        <v>54.98</v>
+        <v>55.06</v>
       </c>
       <c r="I426">
-        <v>47.18</v>
+        <v>0.0</v>
       </c>
       <c r="J426">
-        <v>7.8</v>
+        <v>55.06</v>
       </c>
       <c r="K426">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L426">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>47.18</v>
+        <v>3</v>
       </c>
       <c r="S426">
-        <v>7.8</v>
+        <v>33.86</v>
+      </c>
+      <c r="T426">
+        <v>14.26</v>
+      </c>
+      <c r="U426">
+        <v>6.94</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C427">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D427" t="s">
+        <v>800</v>
+      </c>
+      <c r="E427" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
       <c r="F427">
         <v>2008</v>
       </c>
       <c r="G427" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H427">
         <v>54.98</v>
       </c>
       <c r="I427">
         <v>42.78</v>
       </c>
       <c r="J427">
         <v>12.2</v>
       </c>
       <c r="K427">
         <v>1</v>
       </c>
       <c r="L427">
         <v>1</v>
       </c>
       <c r="M427">
         <v>42.78</v>
       </c>
       <c r="S427">
         <v>12.2</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C428">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D428" t="s">
+        <v>802</v>
+      </c>
+      <c r="E428" t="s">
         <v>803</v>
       </c>
-      <c r="E428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F428">
-        <v>2010</v>
+        <v>1982</v>
       </c>
       <c r="G428" t="s">
-        <v>355</v>
+        <v>571</v>
       </c>
       <c r="H428">
-        <v>54.44</v>
+        <v>54.98</v>
       </c>
       <c r="I428">
-        <v>54.44</v>
+        <v>42.78</v>
       </c>
       <c r="J428">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K428">
         <v>1</v>
       </c>
       <c r="L428">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M428">
-        <v>54.44</v>
+        <v>42.78</v>
+      </c>
+      <c r="S428">
+        <v>12.2</v>
       </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C429">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D429" t="s">
+        <v>804</v>
+      </c>
+      <c r="E429" t="s">
         <v>805</v>
       </c>
-      <c r="E429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F429">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="G429" t="s">
-        <v>29</v>
+        <v>368</v>
       </c>
       <c r="H429">
-        <v>53.98</v>
+        <v>54.44</v>
       </c>
       <c r="I429">
-        <v>53.98</v>
+        <v>54.44</v>
       </c>
       <c r="J429">
         <v>0.0</v>
       </c>
       <c r="K429">
         <v>1</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
       <c r="M429">
-        <v>53.98</v>
+        <v>54.44</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C430">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D430" t="s">
-        <v>130</v>
+        <v>806</v>
       </c>
       <c r="E430" t="s">
         <v>807</v>
       </c>
       <c r="F430">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G430" t="s">
-        <v>216</v>
+        <v>32</v>
       </c>
       <c r="H430">
-        <v>53.68</v>
+        <v>53.98</v>
       </c>
       <c r="I430">
-        <v>53.68</v>
+        <v>53.98</v>
       </c>
       <c r="J430">
         <v>0.0</v>
       </c>
       <c r="K430">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
       <c r="M430">
-        <v>42.78</v>
-[...5 lines deleted...]
-        <v>4.82</v>
+        <v>53.98</v>
       </c>
     </row>
     <row r="431" spans="1:24">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>385</v>
+        <v>428</v>
       </c>
       <c r="C431">
-        <v>-45</v>
+        <v>-2</v>
       </c>
       <c r="D431" t="s">
+        <v>120</v>
+      </c>
+      <c r="E431" t="s">
         <v>808</v>
       </c>
-      <c r="E431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F431">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G431" t="s">
-        <v>64</v>
+        <v>260</v>
       </c>
       <c r="H431">
-        <v>53.67</v>
+        <v>53.68</v>
       </c>
       <c r="I431">
+        <v>53.68</v>
+      </c>
+      <c r="J431">
         <v>0.0</v>
       </c>
-      <c r="J431">
-[...1 lines deleted...]
-      </c>
       <c r="K431">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L431">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>8.2</v>
+        <v>0</v>
+      </c>
+      <c r="M431">
+        <v>42.78</v>
+      </c>
+      <c r="N431">
+        <v>6.08</v>
+      </c>
+      <c r="O431">
+        <v>4.82</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C432">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D432" t="s">
+        <v>809</v>
+      </c>
+      <c r="E432" t="s">
         <v>810</v>
       </c>
-      <c r="E432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F432">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G432" t="s">
         <v>64</v>
       </c>
       <c r="H432">
-        <v>53.63</v>
+        <v>53.67</v>
       </c>
       <c r="I432">
-        <v>53.63</v>
+        <v>0.0</v>
       </c>
       <c r="J432">
-        <v>0.0</v>
+        <v>53.67</v>
       </c>
       <c r="K432">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L432">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>53.63</v>
+        <v>3</v>
+      </c>
+      <c r="S432">
+        <v>31.32</v>
+      </c>
+      <c r="T432">
+        <v>14.15</v>
+      </c>
+      <c r="U432">
+        <v>8.2</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C433">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D433" t="s">
+        <v>811</v>
+      </c>
+      <c r="E433" t="s">
         <v>812</v>
       </c>
-      <c r="E433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F433">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G433" t="s">
-        <v>595</v>
+        <v>64</v>
       </c>
       <c r="H433">
-        <v>52.76</v>
+        <v>53.63</v>
       </c>
       <c r="I433">
-        <v>39.57</v>
+        <v>53.63</v>
       </c>
       <c r="J433">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
       <c r="L433">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M433">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>53.63</v>
       </c>
     </row>
     <row r="434" spans="1:24">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C434">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D434" t="s">
-        <v>105</v>
+        <v>813</v>
       </c>
       <c r="E434" t="s">
         <v>814</v>
       </c>
       <c r="F434">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G434" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H434">
-        <v>52.57</v>
+        <v>53.14</v>
       </c>
       <c r="I434">
-        <v>52.57</v>
+        <v>53.14</v>
       </c>
       <c r="J434">
         <v>0.0</v>
       </c>
       <c r="K434">
         <v>1</v>
       </c>
       <c r="L434">
         <v>0</v>
       </c>
       <c r="M434">
-        <v>52.57</v>
+        <v>53.14</v>
       </c>
     </row>
     <row r="435" spans="1:24">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>446</v>
+        <v>390</v>
       </c>
       <c r="C435">
-        <v>12</v>
+        <v>-44</v>
       </c>
       <c r="D435" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E435" t="s">
         <v>815</v>
       </c>
       <c r="F435">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G435" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H435">
-        <v>52.21</v>
+        <v>52.8</v>
       </c>
       <c r="I435">
-        <v>39.02</v>
+        <v>31.97</v>
       </c>
       <c r="J435">
-        <v>13.19</v>
+        <v>20.83</v>
       </c>
       <c r="K435">
+        <v>2</v>
+      </c>
+      <c r="L435">
         <v>3</v>
       </c>
-      <c r="L435">
-[...1 lines deleted...]
-      </c>
       <c r="M435">
-        <v>26.59</v>
+        <v>26.76</v>
       </c>
       <c r="N435">
-        <v>8.31</v>
-[...2 lines deleted...]
-        <v>4.12</v>
+        <v>5.21</v>
       </c>
       <c r="S435">
-        <v>13.19</v>
+        <v>10.43</v>
+      </c>
+      <c r="T435">
+        <v>8.92</v>
+      </c>
+      <c r="U435">
+        <v>1.48</v>
       </c>
     </row>
     <row r="436" spans="1:24">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C436">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D436" t="s">
         <v>816</v>
       </c>
       <c r="E436" t="s">
         <v>817</v>
       </c>
       <c r="F436">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G436" t="s">
-        <v>305</v>
+        <v>377</v>
       </c>
       <c r="H436">
-        <v>51.77</v>
+        <v>52.76</v>
       </c>
       <c r="I436">
         <v>39.57</v>
       </c>
       <c r="J436">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K436">
         <v>1</v>
       </c>
       <c r="L436">
         <v>1</v>
       </c>
       <c r="M436">
         <v>39.57</v>
       </c>
       <c r="S436">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="437" spans="1:24">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>354</v>
+        <v>433</v>
       </c>
       <c r="C437">
-        <v>-82</v>
+        <v>-2</v>
       </c>
       <c r="D437" t="s">
-        <v>41</v>
+        <v>818</v>
       </c>
       <c r="E437" t="s">
-        <v>426</v>
+        <v>819</v>
       </c>
       <c r="F437">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="G437" t="s">
-        <v>32</v>
+        <v>657</v>
       </c>
       <c r="H437">
-        <v>51.72</v>
+        <v>52.76</v>
       </c>
       <c r="I437">
-        <v>49.6</v>
+        <v>39.57</v>
       </c>
       <c r="J437">
-        <v>2.12</v>
+        <v>13.19</v>
       </c>
       <c r="K437">
         <v>1</v>
       </c>
       <c r="L437">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M437">
-        <v>49.6</v>
+        <v>39.57</v>
       </c>
       <c r="S437">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>0.75</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>437</v>
+        <v>387</v>
       </c>
       <c r="C438">
-        <v>0</v>
+        <v>-50</v>
       </c>
       <c r="D438" t="s">
-        <v>818</v>
+        <v>366</v>
       </c>
       <c r="E438" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F438">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G438" t="s">
-        <v>26</v>
+        <v>212</v>
       </c>
       <c r="H438">
-        <v>51.62</v>
+        <v>52.53</v>
       </c>
       <c r="I438">
         <v>0.0</v>
       </c>
       <c r="J438">
-        <v>51.62</v>
+        <v>52.53</v>
       </c>
       <c r="K438">
         <v>0</v>
       </c>
       <c r="L438">
         <v>4</v>
       </c>
       <c r="S438">
-        <v>19.62</v>
+        <v>17.67</v>
       </c>
       <c r="T438">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="U438">
-        <v>10.68</v>
+        <v>12.2</v>
       </c>
       <c r="V438">
-        <v>7.06</v>
+        <v>9.47</v>
       </c>
     </row>
     <row r="439" spans="1:24">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C439">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D439" t="s">
-        <v>820</v>
+        <v>30</v>
       </c>
       <c r="E439" t="s">
         <v>821</v>
       </c>
       <c r="F439">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G439" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="H439">
-        <v>50.74</v>
+        <v>52.21</v>
       </c>
       <c r="I439">
-        <v>0.0</v>
+        <v>39.02</v>
       </c>
       <c r="J439">
-        <v>50.74</v>
+        <v>13.19</v>
       </c>
       <c r="K439">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L439">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M439">
+        <v>26.59</v>
+      </c>
+      <c r="N439">
+        <v>8.31</v>
+      </c>
+      <c r="O439">
+        <v>4.12</v>
       </c>
       <c r="S439">
-        <v>35.51</v>
-[...2 lines deleted...]
-        <v>15.23</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="440" spans="1:24">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C440">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D440" t="s">
-        <v>639</v>
+        <v>822</v>
       </c>
       <c r="E440" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F440">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G440" t="s">
-        <v>46</v>
+        <v>301</v>
       </c>
       <c r="H440">
-        <v>50.05</v>
+        <v>51.77</v>
       </c>
       <c r="I440">
-        <v>50.05</v>
+        <v>39.57</v>
       </c>
       <c r="J440">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K440">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L440">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M440">
-        <v>36.31</v>
-[...5 lines deleted...]
-        <v>2.39</v>
+        <v>39.57</v>
+      </c>
+      <c r="S440">
+        <v>12.2</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C441">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D441" t="s">
-        <v>823</v>
+        <v>120</v>
       </c>
       <c r="E441" t="s">
         <v>824</v>
       </c>
       <c r="F441">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G441" t="s">
-        <v>305</v>
+        <v>40</v>
       </c>
       <c r="H441">
-        <v>50.0</v>
+        <v>51.18</v>
       </c>
       <c r="I441">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J441">
-        <v>0.0</v>
+        <v>51.18</v>
       </c>
       <c r="K441">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L441">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>1</v>
+      </c>
+      <c r="S441">
+        <v>51.18</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C442">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D442" t="s">
         <v>825</v>
       </c>
       <c r="E442" t="s">
         <v>826</v>
       </c>
       <c r="F442">
         <v>2004</v>
       </c>
       <c r="G442" t="s">
-        <v>827</v>
+        <v>29</v>
       </c>
       <c r="H442">
-        <v>50.0</v>
+        <v>50.95</v>
       </c>
       <c r="I442">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J442">
-        <v>0.0</v>
+        <v>50.95</v>
       </c>
       <c r="K442">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L442">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>2</v>
+      </c>
+      <c r="S442">
+        <v>47.88</v>
+      </c>
+      <c r="T442">
+        <v>3.07</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
         <v>440</v>
       </c>
       <c r="C443">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D443" t="s">
-        <v>584</v>
+        <v>827</v>
       </c>
       <c r="E443" t="s">
         <v>828</v>
       </c>
       <c r="F443">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G443" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="H443">
-        <v>50.0</v>
+        <v>50.74</v>
       </c>
       <c r="I443">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J443">
-        <v>0.0</v>
+        <v>50.74</v>
       </c>
       <c r="K443">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L443">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>2</v>
+      </c>
+      <c r="S443">
+        <v>35.51</v>
+      </c>
+      <c r="T443">
+        <v>15.23</v>
       </c>
     </row>
     <row r="444" spans="1:24">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C444">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D444" t="s">
         <v>829</v>
       </c>
       <c r="E444" t="s">
         <v>830</v>
       </c>
       <c r="F444">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G444" t="s">
-        <v>305</v>
+        <v>174</v>
       </c>
       <c r="H444">
-        <v>49.79</v>
+        <v>50.16</v>
       </c>
       <c r="I444">
-        <v>36.6</v>
+        <v>36.87</v>
       </c>
       <c r="J444">
-        <v>13.19</v>
+        <v>13.29</v>
       </c>
       <c r="K444">
         <v>1</v>
       </c>
       <c r="L444">
         <v>1</v>
       </c>
       <c r="M444">
-        <v>36.6</v>
+        <v>36.87</v>
       </c>
       <c r="S444">
-        <v>13.19</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="445" spans="1:24">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C445">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D445" t="s">
+        <v>663</v>
+      </c>
+      <c r="E445" t="s">
         <v>831</v>
       </c>
-      <c r="E445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F445">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G445" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H445">
-        <v>49.58</v>
+        <v>50.05</v>
       </c>
       <c r="I445">
+        <v>50.05</v>
+      </c>
+      <c r="J445">
         <v>0.0</v>
       </c>
-      <c r="J445">
-[...1 lines deleted...]
-      </c>
       <c r="K445">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L445">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>49.58</v>
+        <v>0</v>
+      </c>
+      <c r="M445">
+        <v>36.31</v>
+      </c>
+      <c r="N445">
+        <v>11.35</v>
+      </c>
+      <c r="O445">
+        <v>2.39</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>557</v>
+        <v>443</v>
       </c>
       <c r="C446">
-        <v>112</v>
+        <v>-2</v>
       </c>
       <c r="D446" t="s">
-        <v>515</v>
+        <v>638</v>
       </c>
       <c r="E446" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="F446">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G446" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="H446">
-        <v>49.07</v>
+        <v>50.0</v>
       </c>
       <c r="I446">
-        <v>34.81</v>
+        <v>50.0</v>
       </c>
       <c r="J446">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K446">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L446">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M446">
-        <v>31.28</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C447">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D447" t="s">
+        <v>833</v>
+      </c>
+      <c r="E447" t="s">
         <v>834</v>
       </c>
-      <c r="E447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F447">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G447" t="s">
-        <v>202</v>
+        <v>301</v>
       </c>
       <c r="H447">
-        <v>48.4</v>
+        <v>50.0</v>
       </c>
       <c r="I447">
-        <v>22.49</v>
+        <v>50.0</v>
       </c>
       <c r="J447">
-        <v>25.91</v>
+        <v>0.0</v>
       </c>
       <c r="K447">
         <v>1</v>
       </c>
       <c r="L447">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M447">
-        <v>22.49</v>
-[...5 lines deleted...]
-        <v>11.65</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="C448">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D448" t="s">
+        <v>835</v>
+      </c>
+      <c r="E448" t="s">
         <v>836</v>
       </c>
-      <c r="E448" t="s">
+      <c r="F448">
+        <v>2004</v>
+      </c>
+      <c r="G448" t="s">
         <v>837</v>
       </c>
-      <c r="F448">
-[...4 lines deleted...]
-      </c>
       <c r="H448">
-        <v>47.05</v>
+        <v>50.0</v>
       </c>
       <c r="I448">
-        <v>47.05</v>
+        <v>50.0</v>
       </c>
       <c r="J448">
         <v>0.0</v>
       </c>
       <c r="K448">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
       <c r="M448">
-        <v>37.34</v>
-[...2 lines deleted...]
-        <v>9.71</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C449">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D449" t="s">
         <v>838</v>
       </c>
       <c r="E449" t="s">
         <v>839</v>
       </c>
       <c r="F449">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G449" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="H449">
-        <v>46.74</v>
+        <v>49.79</v>
       </c>
       <c r="I449">
-        <v>0.0</v>
+        <v>36.6</v>
       </c>
       <c r="J449">
-        <v>46.74</v>
+        <v>13.19</v>
       </c>
       <c r="K449">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L449">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M449">
+        <v>36.6</v>
       </c>
       <c r="S449">
-        <v>31.32</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="450" spans="1:24">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C450">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D450" t="s">
         <v>840</v>
       </c>
       <c r="E450" t="s">
         <v>841</v>
       </c>
       <c r="F450">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G450" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H450">
-        <v>46.47</v>
+        <v>49.58</v>
       </c>
       <c r="I450">
         <v>0.0</v>
       </c>
       <c r="J450">
-        <v>46.47</v>
+        <v>49.58</v>
       </c>
       <c r="K450">
         <v>0</v>
       </c>
       <c r="L450">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S450">
-        <v>29.68</v>
-[...2 lines deleted...]
-        <v>16.79</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
         <v>451</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
       <c r="D451" t="s">
-        <v>65</v>
+        <v>842</v>
       </c>
       <c r="E451" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F451">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G451" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="H451">
-        <v>46.45</v>
+        <v>46.74</v>
       </c>
       <c r="I451">
-        <v>10.73</v>
+        <v>0.0</v>
       </c>
       <c r="J451">
-        <v>35.72</v>
+        <v>46.74</v>
       </c>
       <c r="K451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L451">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>10.73</v>
+        <v>2</v>
       </c>
       <c r="S451">
-        <v>15.42</v>
+        <v>31.32</v>
       </c>
       <c r="T451">
         <v>15.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.88</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
         <v>452</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
       <c r="D452" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E452" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F452">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="G452" t="s">
-        <v>202</v>
+        <v>301</v>
       </c>
       <c r="H452">
         <v>46.25</v>
       </c>
       <c r="I452">
         <v>46.25</v>
       </c>
       <c r="J452">
         <v>0.0</v>
       </c>
       <c r="K452">
         <v>1</v>
       </c>
       <c r="L452">
         <v>0</v>
       </c>
       <c r="M452">
         <v>46.25</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453">
         <v>452</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
       <c r="D453" t="s">
-        <v>151</v>
+        <v>846</v>
       </c>
       <c r="E453" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>847</v>
       </c>
       <c r="G453" t="s">
-        <v>827</v>
+        <v>657</v>
       </c>
       <c r="H453">
         <v>46.25</v>
       </c>
       <c r="I453">
         <v>46.25</v>
       </c>
       <c r="J453">
         <v>0.0</v>
       </c>
       <c r="K453">
         <v>1</v>
       </c>
       <c r="L453">
         <v>0</v>
       </c>
       <c r="M453">
         <v>46.25</v>
       </c>
     </row>
     <row r="454" spans="1:24">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
         <v>452</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
       <c r="D454" t="s">
-        <v>846</v>
+        <v>30</v>
       </c>
       <c r="E454" t="s">
-        <v>847</v>
+        <v>848</v>
+      </c>
+      <c r="F454">
+        <v>1999</v>
       </c>
       <c r="G454" t="s">
-        <v>595</v>
+        <v>131</v>
       </c>
       <c r="H454">
         <v>46.25</v>
       </c>
       <c r="I454">
         <v>46.25</v>
       </c>
       <c r="J454">
         <v>0.0</v>
       </c>
       <c r="K454">
         <v>1</v>
       </c>
       <c r="L454">
         <v>0</v>
       </c>
       <c r="M454">
         <v>46.25</v>
       </c>
     </row>
     <row r="455" spans="1:24">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
         <v>452</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
       <c r="D455" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E455" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="F455">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G455" t="s">
-        <v>305</v>
+        <v>212</v>
       </c>
       <c r="H455">
         <v>46.25</v>
       </c>
       <c r="I455">
         <v>46.25</v>
       </c>
       <c r="J455">
         <v>0.0</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
       <c r="L455">
         <v>0</v>
       </c>
       <c r="M455">
         <v>46.25</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
         <v>452</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
       <c r="D456" t="s">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="E456" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F456">
-        <v>1999</v>
+        <v>1978</v>
       </c>
       <c r="G456" t="s">
-        <v>113</v>
+        <v>837</v>
       </c>
       <c r="H456">
         <v>46.25</v>
       </c>
       <c r="I456">
         <v>46.25</v>
       </c>
       <c r="J456">
         <v>0.0</v>
       </c>
       <c r="K456">
         <v>1</v>
       </c>
       <c r="L456">
         <v>0</v>
       </c>
       <c r="M456">
         <v>46.25</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>457</v>
+      </c>
+      <c r="C457">
+        <v>1</v>
       </c>
       <c r="D457" t="s">
-        <v>851</v>
+        <v>627</v>
       </c>
       <c r="E457" t="s">
         <v>852</v>
       </c>
       <c r="F457">
         <v>2007</v>
       </c>
       <c r="G457" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H457">
         <v>45.88</v>
       </c>
       <c r="I457">
         <v>45.88</v>
       </c>
       <c r="J457">
         <v>0.0</v>
       </c>
       <c r="K457">
         <v>1</v>
       </c>
       <c r="L457">
         <v>0</v>
       </c>
       <c r="M457">
         <v>45.88</v>
       </c>
     </row>
     <row r="458" spans="1:24">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
         <v>457</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
       <c r="D458" t="s">
-        <v>619</v>
+        <v>853</v>
       </c>
       <c r="E458" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="F458">
         <v>2007</v>
       </c>
       <c r="G458" t="s">
         <v>32</v>
       </c>
       <c r="H458">
         <v>45.88</v>
       </c>
       <c r="I458">
         <v>45.88</v>
       </c>
       <c r="J458">
         <v>0.0</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458">
         <v>0</v>
       </c>
       <c r="M458">
         <v>45.88</v>
       </c>
     </row>
     <row r="459" spans="1:24">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C459">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D459" t="s">
-        <v>854</v>
+        <v>284</v>
       </c>
       <c r="E459" t="s">
         <v>855</v>
       </c>
       <c r="F459">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G459" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="H459">
-        <v>45.02</v>
+        <v>45.55</v>
       </c>
       <c r="I459">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J459">
-        <v>2.24</v>
+        <v>45.55</v>
       </c>
       <c r="K459">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L459">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>2</v>
       </c>
       <c r="S459">
-        <v>2.24</v>
+        <v>33.35</v>
+      </c>
+      <c r="T459">
+        <v>12.2</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
-        <v>502</v>
+        <v>460</v>
       </c>
       <c r="C460">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="D460" t="s">
         <v>856</v>
       </c>
       <c r="E460" t="s">
-        <v>638</v>
+        <v>586</v>
       </c>
       <c r="F460">
         <v>2006</v>
       </c>
       <c r="G460" t="s">
         <v>26</v>
       </c>
       <c r="H460">
         <v>44.52</v>
       </c>
       <c r="I460">
         <v>40.05</v>
       </c>
       <c r="J460">
         <v>4.47</v>
       </c>
       <c r="K460">
         <v>2</v>
       </c>
       <c r="L460">
         <v>2</v>
       </c>
       <c r="M460">
         <v>31.07</v>
       </c>
       <c r="N460">
         <v>8.98</v>
       </c>
       <c r="S460">
         <v>2.62</v>
       </c>
       <c r="T460">
         <v>1.85</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C461">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D461" t="s">
-        <v>284</v>
+        <v>857</v>
       </c>
       <c r="E461" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F461">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G461" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="H461">
-        <v>44.44</v>
+        <v>44.18</v>
       </c>
       <c r="I461">
-        <v>44.44</v>
+        <v>0.0</v>
       </c>
       <c r="J461">
-        <v>0.0</v>
+        <v>44.18</v>
       </c>
       <c r="K461">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L461">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>15.51</v>
+        <v>3</v>
+      </c>
+      <c r="S461">
+        <v>20.31</v>
+      </c>
+      <c r="T461">
+        <v>17.05</v>
+      </c>
+      <c r="U461">
+        <v>6.82</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C462">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D462" t="s">
-        <v>858</v>
+        <v>663</v>
       </c>
       <c r="E462" t="s">
         <v>859</v>
       </c>
       <c r="F462">
-        <v>2000</v>
+        <v>2007</v>
       </c>
       <c r="G462" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H462">
-        <v>44.18</v>
+        <v>44.17</v>
       </c>
       <c r="I462">
-        <v>0.0</v>
+        <v>40.86</v>
       </c>
       <c r="J462">
-        <v>44.18</v>
+        <v>3.31</v>
       </c>
       <c r="K462">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L462">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M462">
+        <v>20.85</v>
+      </c>
+      <c r="N462">
+        <v>20.01</v>
       </c>
       <c r="S462">
-        <v>20.31</v>
-[...5 lines deleted...]
-        <v>6.82</v>
+        <v>3.31</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C463">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D463" t="s">
-        <v>639</v>
+        <v>462</v>
       </c>
       <c r="E463" t="s">
         <v>860</v>
       </c>
       <c r="F463">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G463" t="s">
-        <v>32</v>
+        <v>260</v>
       </c>
       <c r="H463">
-        <v>44.17</v>
+        <v>42.78</v>
       </c>
       <c r="I463">
-        <v>40.86</v>
+        <v>42.78</v>
       </c>
       <c r="J463">
-        <v>3.31</v>
+        <v>0.0</v>
       </c>
       <c r="K463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L463">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M463">
-        <v>20.85</v>
-[...5 lines deleted...]
-        <v>3.31</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C464">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D464" t="s">
         <v>861</v>
       </c>
       <c r="E464" t="s">
         <v>862</v>
       </c>
       <c r="F464">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G464" t="s">
-        <v>348</v>
+        <v>321</v>
       </c>
       <c r="H464">
         <v>42.78</v>
       </c>
       <c r="I464">
         <v>42.78</v>
       </c>
       <c r="J464">
         <v>0.0</v>
       </c>
       <c r="K464">
         <v>1</v>
       </c>
       <c r="L464">
         <v>0</v>
       </c>
       <c r="M464">
         <v>42.78</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C465">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D465" t="s">
         <v>863</v>
       </c>
       <c r="E465" t="s">
         <v>864</v>
       </c>
       <c r="F465">
         <v>2005</v>
       </c>
       <c r="G465" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="H465">
         <v>42.78</v>
       </c>
       <c r="I465">
         <v>42.78</v>
       </c>
       <c r="J465">
         <v>0.0</v>
       </c>
       <c r="K465">
         <v>1</v>
       </c>
       <c r="L465">
         <v>0</v>
       </c>
       <c r="M465">
         <v>42.78</v>
       </c>
     </row>
     <row r="466" spans="1:24">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C466">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D466" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="E466" t="s">
         <v>865</v>
       </c>
       <c r="F466">
         <v>1998</v>
       </c>
       <c r="G466" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="H466">
         <v>42.78</v>
       </c>
       <c r="I466">
         <v>42.78</v>
       </c>
       <c r="J466">
         <v>0.0</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
       <c r="L466">
         <v>0</v>
       </c>
       <c r="M466">
         <v>42.78</v>
       </c>
     </row>
     <row r="467" spans="1:24">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C467">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D467" t="s">
-        <v>468</v>
+        <v>866</v>
       </c>
       <c r="E467" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F467">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G467" t="s">
-        <v>216</v>
+        <v>321</v>
       </c>
       <c r="H467">
         <v>42.78</v>
       </c>
       <c r="I467">
         <v>42.78</v>
       </c>
       <c r="J467">
         <v>0.0</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
       <c r="L467">
         <v>0</v>
       </c>
       <c r="M467">
         <v>42.78</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C468">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D468" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E468" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F468">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G468" t="s">
-        <v>348</v>
+        <v>26</v>
       </c>
       <c r="H468">
-        <v>42.78</v>
+        <v>40.94</v>
       </c>
       <c r="I468">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J468">
-        <v>0.0</v>
+        <v>40.94</v>
       </c>
       <c r="K468">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L468">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>3</v>
+      </c>
+      <c r="S468">
+        <v>19.62</v>
+      </c>
+      <c r="T468">
+        <v>14.26</v>
+      </c>
+      <c r="U468">
+        <v>7.06</v>
       </c>
     </row>
     <row r="469" spans="1:24">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C469">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D469" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E469" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F469">
         <v>2007</v>
       </c>
       <c r="G469" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="H469">
         <v>40.81</v>
       </c>
       <c r="I469">
         <v>40.81</v>
       </c>
       <c r="J469">
         <v>0.0</v>
       </c>
       <c r="K469">
         <v>2</v>
       </c>
       <c r="L469">
         <v>0</v>
       </c>
       <c r="M469">
         <v>36.6</v>
       </c>
       <c r="N469">
         <v>4.21</v>
       </c>
     </row>
     <row r="470" spans="1:24">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C470">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D470" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E470" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="F470">
         <v>2007</v>
       </c>
       <c r="G470" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H470">
         <v>40.37</v>
       </c>
       <c r="I470">
         <v>40.37</v>
       </c>
       <c r="J470">
         <v>0.0</v>
       </c>
       <c r="K470">
         <v>1</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470">
         <v>40.37</v>
       </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C471">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D471" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="E471" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="F471">
         <v>2002</v>
       </c>
       <c r="G471" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H471">
         <v>40.27</v>
       </c>
       <c r="I471">
         <v>0.0</v>
       </c>
       <c r="J471">
         <v>40.27</v>
       </c>
       <c r="K471">
         <v>0</v>
       </c>
       <c r="L471">
         <v>4</v>
       </c>
       <c r="S471">
         <v>12.2</v>
       </c>
       <c r="T471">
         <v>12.19</v>
       </c>
       <c r="U471">
         <v>8.25</v>
       </c>
       <c r="V471">
         <v>7.63</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C472">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D472" t="s">
-        <v>151</v>
+        <v>875</v>
       </c>
       <c r="E472" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F472">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G472" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H472">
-        <v>39.93</v>
+        <v>39.86</v>
       </c>
       <c r="I472">
+        <v>39.86</v>
+      </c>
+      <c r="J472">
         <v>0.0</v>
       </c>
-      <c r="J472">
-[...1 lines deleted...]
-      </c>
       <c r="K472">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L472">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1.92</v>
+        <v>0</v>
+      </c>
+      <c r="M472">
+        <v>39.86</v>
       </c>
     </row>
     <row r="473" spans="1:24">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C473">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D473" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E473" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="F473">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G473" t="s">
-        <v>38</v>
+        <v>274</v>
       </c>
       <c r="H473">
-        <v>39.86</v>
+        <v>39.57</v>
       </c>
       <c r="I473">
-        <v>39.86</v>
+        <v>39.57</v>
       </c>
       <c r="J473">
         <v>0.0</v>
       </c>
       <c r="K473">
         <v>1</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473">
-        <v>39.86</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C474">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D474" t="s">
-        <v>877</v>
+        <v>30</v>
       </c>
       <c r="E474" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F474">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G474" t="s">
-        <v>320</v>
+        <v>464</v>
       </c>
       <c r="H474">
         <v>39.57</v>
       </c>
       <c r="I474">
         <v>39.57</v>
       </c>
       <c r="J474">
         <v>0.0</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474">
         <v>39.57</v>
       </c>
     </row>
     <row r="475" spans="1:24">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C475">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D475" t="s">
-        <v>879</v>
+        <v>653</v>
       </c>
       <c r="E475" t="s">
         <v>880</v>
       </c>
       <c r="F475">
-        <v>1983</v>
+        <v>2010</v>
       </c>
       <c r="G475" t="s">
-        <v>348</v>
+        <v>26</v>
       </c>
       <c r="H475">
         <v>39.57</v>
       </c>
       <c r="I475">
         <v>39.57</v>
       </c>
       <c r="J475">
         <v>0.0</v>
       </c>
       <c r="K475">
         <v>1</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475">
         <v>39.57</v>
       </c>
     </row>
     <row r="476" spans="1:24">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C476">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D476" t="s">
         <v>881</v>
       </c>
       <c r="E476" t="s">
         <v>882</v>
       </c>
       <c r="F476">
         <v>2007</v>
       </c>
       <c r="G476" t="s">
-        <v>113</v>
+        <v>464</v>
       </c>
       <c r="H476">
         <v>39.57</v>
       </c>
       <c r="I476">
         <v>39.57</v>
       </c>
       <c r="J476">
         <v>0.0</v>
       </c>
       <c r="K476">
         <v>1</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476">
         <v>39.57</v>
       </c>
     </row>
     <row r="477" spans="1:24">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C477">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D477" t="s">
         <v>883</v>
       </c>
       <c r="E477" t="s">
         <v>884</v>
       </c>
-      <c r="F477">
-[...1 lines deleted...]
-      </c>
       <c r="G477" t="s">
-        <v>470</v>
+        <v>657</v>
       </c>
       <c r="H477">
         <v>39.57</v>
       </c>
       <c r="I477">
         <v>39.57</v>
       </c>
       <c r="J477">
         <v>0.0</v>
       </c>
       <c r="K477">
         <v>1</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477">
         <v>39.57</v>
       </c>
     </row>
     <row r="478" spans="1:24">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C478">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D478" t="s">
         <v>885</v>
       </c>
       <c r="E478" t="s">
         <v>886</v>
       </c>
       <c r="F478">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G478" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="H478">
         <v>39.57</v>
       </c>
       <c r="I478">
         <v>39.57</v>
       </c>
       <c r="J478">
         <v>0.0</v>
       </c>
       <c r="K478">
         <v>1</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478">
         <v>39.57</v>
       </c>
     </row>
     <row r="479" spans="1:24">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C479">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D479" t="s">
         <v>887</v>
       </c>
       <c r="E479" t="s">
         <v>888</v>
       </c>
+      <c r="F479">
+        <v>2008</v>
+      </c>
       <c r="G479" t="s">
-        <v>595</v>
+        <v>111</v>
       </c>
       <c r="H479">
         <v>39.57</v>
       </c>
       <c r="I479">
         <v>39.57</v>
       </c>
       <c r="J479">
         <v>0.0</v>
       </c>
       <c r="K479">
         <v>1</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479">
         <v>39.57</v>
       </c>
     </row>
     <row r="480" spans="1:24">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C480">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D480" t="s">
         <v>889</v>
       </c>
       <c r="E480" t="s">
         <v>890</v>
       </c>
       <c r="F480">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G480" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H480">
         <v>39.57</v>
       </c>
       <c r="I480">
         <v>39.57</v>
       </c>
       <c r="J480">
         <v>0.0</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480">
         <v>39.57</v>
       </c>
     </row>
     <row r="481" spans="1:24">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C481">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D481" t="s">
-        <v>182</v>
+        <v>891</v>
       </c>
       <c r="E481" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F481">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="G481" t="s">
-        <v>216</v>
+        <v>321</v>
       </c>
       <c r="H481">
         <v>39.57</v>
       </c>
       <c r="I481">
         <v>39.57</v>
       </c>
       <c r="J481">
         <v>0.0</v>
       </c>
       <c r="K481">
         <v>1</v>
       </c>
       <c r="L481">
         <v>0</v>
       </c>
       <c r="M481">
         <v>39.57</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C482">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D482" t="s">
-        <v>892</v>
+        <v>180</v>
       </c>
       <c r="E482" t="s">
         <v>893</v>
       </c>
       <c r="F482">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G482" t="s">
-        <v>560</v>
+        <v>260</v>
       </c>
       <c r="H482">
         <v>39.57</v>
       </c>
       <c r="I482">
         <v>39.57</v>
       </c>
       <c r="J482">
         <v>0.0</v>
       </c>
       <c r="K482">
         <v>1</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482">
         <v>39.57</v>
       </c>
     </row>
     <row r="483" spans="1:24">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C483">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D483" t="s">
         <v>894</v>
       </c>
       <c r="E483" t="s">
         <v>895</v>
       </c>
       <c r="F483">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G483" t="s">
-        <v>90</v>
+        <v>374</v>
       </c>
       <c r="H483">
         <v>39.57</v>
       </c>
       <c r="I483">
         <v>39.57</v>
       </c>
       <c r="J483">
         <v>0.0</v>
       </c>
       <c r="K483">
         <v>1</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483">
         <v>39.57</v>
       </c>
     </row>
     <row r="484" spans="1:24">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C484">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D484" t="s">
-        <v>644</v>
+        <v>896</v>
       </c>
       <c r="E484" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="F484">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="G484" t="s">
-        <v>26</v>
+        <v>571</v>
       </c>
       <c r="H484">
         <v>39.57</v>
       </c>
       <c r="I484">
         <v>39.57</v>
       </c>
       <c r="J484">
         <v>0.0</v>
       </c>
       <c r="K484">
         <v>1</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484">
         <v>39.57</v>
       </c>
     </row>
     <row r="485" spans="1:24">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C485">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D485" t="s">
-        <v>27</v>
+        <v>898</v>
       </c>
       <c r="E485" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="F485">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G485" t="s">
-        <v>470</v>
+        <v>131</v>
       </c>
       <c r="H485">
         <v>39.57</v>
       </c>
       <c r="I485">
         <v>39.57</v>
       </c>
       <c r="J485">
         <v>0.0</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
       <c r="L485">
         <v>0</v>
       </c>
       <c r="M485">
         <v>39.57</v>
       </c>
     </row>
     <row r="486" spans="1:24">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C486">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D486" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="E486" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="F486">
         <v>2006</v>
       </c>
       <c r="G486" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="H486">
         <v>39.55</v>
       </c>
       <c r="I486">
         <v>39.55</v>
       </c>
       <c r="J486">
         <v>0.0</v>
       </c>
       <c r="K486">
         <v>2</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486">
         <v>22.9</v>
       </c>
       <c r="N486">
         <v>16.65</v>
       </c>
     </row>
     <row r="487" spans="1:24">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487">
-        <v>486</v>
+        <v>450</v>
       </c>
       <c r="C487">
-        <v>0</v>
+        <v>-36</v>
       </c>
       <c r="D487" t="s">
-        <v>397</v>
+        <v>901</v>
       </c>
       <c r="E487" t="s">
-        <v>899</v>
+        <v>53</v>
       </c>
       <c r="F487">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G487" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H487">
-        <v>39.23</v>
+        <v>39.28</v>
       </c>
       <c r="I487">
-        <v>14.34</v>
+        <v>0.0</v>
       </c>
       <c r="J487">
-        <v>24.89</v>
+        <v>39.28</v>
       </c>
       <c r="K487">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L487">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>14.34</v>
+        <v>4</v>
       </c>
       <c r="S487">
-        <v>14.24</v>
+        <v>28.73</v>
       </c>
       <c r="T487">
-        <v>7.58</v>
+        <v>4.09</v>
       </c>
       <c r="U487">
-        <v>3.07</v>
+        <v>4.09</v>
+      </c>
+      <c r="V487">
+        <v>2.37</v>
       </c>
     </row>
     <row r="488" spans="1:24">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C488">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D488" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="E488" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="F488">
         <v>2005</v>
       </c>
       <c r="G488" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H488">
         <v>38.84</v>
       </c>
       <c r="I488">
         <v>38.84</v>
       </c>
       <c r="J488">
         <v>0.0</v>
       </c>
       <c r="K488">
         <v>2</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488">
         <v>24.59</v>
       </c>
       <c r="N488">
         <v>14.25</v>
       </c>
     </row>
     <row r="489" spans="1:24">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C489">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D489" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="E489" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="F489">
         <v>2010</v>
       </c>
       <c r="G489" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="H489">
         <v>38.82</v>
       </c>
       <c r="I489">
         <v>38.82</v>
       </c>
       <c r="J489">
         <v>0.0</v>
       </c>
       <c r="K489">
         <v>1</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489">
         <v>38.82</v>
       </c>
     </row>
     <row r="490" spans="1:24">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490">
-        <v>540</v>
+        <v>491</v>
       </c>
       <c r="C490">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="D490" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E490" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F490">
         <v>2003</v>
       </c>
       <c r="G490" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="H490">
         <v>38.02</v>
       </c>
       <c r="I490">
         <v>38.02</v>
       </c>
       <c r="J490">
         <v>0.0</v>
       </c>
       <c r="K490">
         <v>2</v>
       </c>
       <c r="L490">
         <v>0</v>
       </c>
       <c r="M490">
         <v>24.75</v>
       </c>
       <c r="N490">
         <v>13.27</v>
       </c>
     </row>
     <row r="491" spans="1:24">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C491">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D491" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="E491" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="F491">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G491" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="H491">
-        <v>37.83</v>
+        <v>37.97</v>
       </c>
       <c r="I491">
-        <v>24.37</v>
+        <v>37.97</v>
       </c>
       <c r="J491">
-        <v>13.46</v>
+        <v>0.0</v>
       </c>
       <c r="K491">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L491">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M491">
-        <v>24.37</v>
-[...2 lines deleted...]
-        <v>13.46</v>
+        <v>20.85</v>
+      </c>
+      <c r="N491">
+        <v>17.12</v>
       </c>
     </row>
     <row r="492" spans="1:24">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C492">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D492" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E492" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F492">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G492" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="H492">
-        <v>36.6</v>
+        <v>37.83</v>
       </c>
       <c r="I492">
-        <v>36.6</v>
+        <v>24.37</v>
       </c>
       <c r="J492">
-        <v>0.0</v>
+        <v>13.46</v>
       </c>
       <c r="K492">
         <v>1</v>
       </c>
       <c r="L492">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M492">
-        <v>36.6</v>
+        <v>24.37</v>
+      </c>
+      <c r="S492">
+        <v>13.46</v>
       </c>
     </row>
     <row r="493" spans="1:24">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C493">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D493" t="s">
-        <v>333</v>
+        <v>364</v>
       </c>
       <c r="E493" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="F493">
         <v>2005</v>
       </c>
       <c r="G493" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="H493">
         <v>36.6</v>
       </c>
       <c r="I493">
         <v>36.6</v>
       </c>
       <c r="J493">
         <v>0.0</v>
       </c>
       <c r="K493">
         <v>1</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493">
         <v>36.6</v>
       </c>
     </row>
     <row r="494" spans="1:24">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C494">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D494" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E494" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="F494">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="G494" t="s">
-        <v>26</v>
+        <v>571</v>
       </c>
       <c r="H494">
         <v>36.6</v>
       </c>
       <c r="I494">
         <v>36.6</v>
       </c>
       <c r="J494">
         <v>0.0</v>
       </c>
       <c r="K494">
         <v>1</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494">
         <v>36.6</v>
       </c>
     </row>
     <row r="495" spans="1:24">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C495">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D495" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E495" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F495">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="G495" t="s">
-        <v>113</v>
+        <v>260</v>
       </c>
       <c r="H495">
         <v>36.6</v>
       </c>
       <c r="I495">
         <v>36.6</v>
       </c>
       <c r="J495">
         <v>0.0</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495">
         <v>36.6</v>
       </c>
     </row>
     <row r="496" spans="1:24">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C496">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D496" t="s">
-        <v>915</v>
+        <v>579</v>
       </c>
       <c r="E496" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="F496">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G496" t="s">
-        <v>560</v>
+        <v>374</v>
       </c>
       <c r="H496">
         <v>36.6</v>
       </c>
       <c r="I496">
         <v>36.6</v>
       </c>
       <c r="J496">
         <v>0.0</v>
       </c>
       <c r="K496">
         <v>1</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496">
         <v>36.6</v>
       </c>
     </row>
     <row r="497" spans="1:24">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C497">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D497" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E497" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F497">
         <v>2000</v>
       </c>
       <c r="G497" t="s">
         <v>46</v>
       </c>
       <c r="H497">
         <v>36.6</v>
       </c>
       <c r="I497">
         <v>36.6</v>
       </c>
       <c r="J497">
         <v>0.0</v>
       </c>
       <c r="K497">
         <v>1</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497">
         <v>36.6</v>
       </c>
     </row>
     <row r="498" spans="1:24">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C498">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D498" t="s">
-        <v>556</v>
+        <v>920</v>
       </c>
       <c r="E498" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="F498">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G498" t="s">
-        <v>320</v>
+        <v>657</v>
       </c>
       <c r="H498">
         <v>36.6</v>
       </c>
       <c r="I498">
         <v>36.6</v>
       </c>
       <c r="J498">
         <v>0.0</v>
       </c>
       <c r="K498">
         <v>1</v>
       </c>
       <c r="L498">
         <v>0</v>
       </c>
       <c r="M498">
         <v>36.6</v>
       </c>
     </row>
     <row r="499" spans="1:24">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C499">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D499" t="s">
-        <v>374</v>
+        <v>922</v>
       </c>
       <c r="E499" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="F499">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G499" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="H499">
         <v>36.6</v>
       </c>
       <c r="I499">
         <v>36.6</v>
       </c>
       <c r="J499">
         <v>0.0</v>
       </c>
       <c r="K499">
         <v>1</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499">
         <v>36.6</v>
       </c>
     </row>
     <row r="500" spans="1:24">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C500">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D500" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="E500" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F500">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G500" t="s">
-        <v>595</v>
+        <v>131</v>
       </c>
       <c r="H500">
         <v>36.6</v>
       </c>
       <c r="I500">
         <v>36.6</v>
       </c>
       <c r="J500">
         <v>0.0</v>
       </c>
       <c r="K500">
         <v>1</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500">
         <v>36.6</v>
       </c>
     </row>
     <row r="501" spans="1:24">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>495</v>
+      </c>
+      <c r="C501">
+        <v>3</v>
       </c>
       <c r="D501" t="s">
-        <v>923</v>
+        <v>403</v>
       </c>
       <c r="E501" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F501">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G501" t="s">
-        <v>29</v>
+        <v>274</v>
       </c>
       <c r="H501">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
       <c r="I501">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
       <c r="J501">
         <v>0.0</v>
       </c>
       <c r="K501">
         <v>1</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="502" spans="1:24">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C502">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D502" t="s">
-        <v>680</v>
+        <v>927</v>
       </c>
       <c r="E502" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="F502">
         <v>2007</v>
       </c>
       <c r="G502" t="s">
-        <v>127</v>
+        <v>377</v>
       </c>
       <c r="H502">
-        <v>36.09</v>
+        <v>36.6</v>
       </c>
       <c r="I502">
+        <v>36.6</v>
+      </c>
+      <c r="J502">
         <v>0.0</v>
       </c>
-      <c r="J502">
-[...1 lines deleted...]
-      </c>
       <c r="K502">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L502">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>14.36</v>
+        <v>0</v>
+      </c>
+      <c r="M502">
+        <v>36.6</v>
       </c>
     </row>
     <row r="503" spans="1:24">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C503">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="D503" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E503" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F503">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G503" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="H503">
-        <v>35.91</v>
+        <v>36.56</v>
       </c>
       <c r="I503">
-        <v>35.91</v>
+        <v>36.56</v>
       </c>
       <c r="J503">
         <v>0.0</v>
       </c>
       <c r="K503">
         <v>1</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503">
-        <v>35.91</v>
+        <v>36.56</v>
       </c>
     </row>
     <row r="504" spans="1:24">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C504">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D504" t="s">
-        <v>205</v>
+        <v>931</v>
       </c>
       <c r="E504" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="F504">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G504" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H504">
-        <v>34.69</v>
+        <v>36.31</v>
       </c>
       <c r="I504">
+        <v>36.31</v>
+      </c>
+      <c r="J504">
         <v>0.0</v>
       </c>
-      <c r="J504">
-[...1 lines deleted...]
-      </c>
       <c r="K504">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L504">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>34.69</v>
+        <v>0</v>
+      </c>
+      <c r="M504">
+        <v>36.31</v>
       </c>
     </row>
     <row r="505" spans="1:24">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C505">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D505" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E505" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F505">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G505" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="H505">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
       <c r="I505">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
       <c r="J505">
         <v>0.0</v>
       </c>
       <c r="K505">
         <v>1</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="506" spans="1:24">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C506">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D506" t="s">
-        <v>931</v>
+        <v>641</v>
       </c>
       <c r="E506" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="F506">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G506" t="s">
-        <v>124</v>
+        <v>232</v>
       </c>
       <c r="H506">
-        <v>33.68</v>
+        <v>35.08</v>
       </c>
       <c r="I506">
+        <v>35.08</v>
+      </c>
+      <c r="J506">
         <v>0.0</v>
       </c>
-      <c r="J506">
-[...1 lines deleted...]
-      </c>
       <c r="K506">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L506">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M506">
+        <v>22.54</v>
+      </c>
+      <c r="N506">
+        <v>12.54</v>
       </c>
     </row>
     <row r="507" spans="1:24">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C507">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D507" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E507" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="F507">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G507" t="s">
-        <v>470</v>
+        <v>32</v>
       </c>
       <c r="H507">
-        <v>33.66</v>
+        <v>34.4</v>
       </c>
       <c r="I507">
+        <v>34.4</v>
+      </c>
+      <c r="J507">
         <v>0.0</v>
       </c>
-      <c r="J507">
-[...1 lines deleted...]
-      </c>
       <c r="K507">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L507">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3.98</v>
+        <v>0</v>
+      </c>
+      <c r="M507">
+        <v>24.75</v>
+      </c>
+      <c r="N507">
+        <v>9.65</v>
       </c>
     </row>
     <row r="508" spans="1:24">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C508">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D508" t="s">
-        <v>451</v>
+        <v>937</v>
       </c>
       <c r="E508" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="F508">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G508" t="s">
-        <v>32</v>
+        <v>174</v>
       </c>
       <c r="H508">
-        <v>33.59</v>
+        <v>33.85</v>
       </c>
       <c r="I508">
-        <v>33.59</v>
+        <v>33.85</v>
       </c>
       <c r="J508">
         <v>0.0</v>
       </c>
       <c r="K508">
         <v>1</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508">
-        <v>33.59</v>
+        <v>33.85</v>
       </c>
     </row>
     <row r="509" spans="1:24">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C509">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D509" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E509" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F509">
         <v>2007</v>
       </c>
       <c r="G509" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H509">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
       <c r="I509">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
       <c r="J509">
         <v>0.0</v>
       </c>
       <c r="K509">
         <v>1</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="510" spans="1:24">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C510">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D510" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E510" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F510">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G510" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="H510">
-        <v>33.21</v>
+        <v>33.68</v>
       </c>
       <c r="I510">
-        <v>33.21</v>
+        <v>0.0</v>
       </c>
       <c r="J510">
-        <v>0.0</v>
+        <v>33.68</v>
       </c>
       <c r="K510">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L510">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>33.21</v>
+        <v>2</v>
+      </c>
+      <c r="S510">
+        <v>21.48</v>
+      </c>
+      <c r="T510">
+        <v>12.2</v>
       </c>
     </row>
     <row r="511" spans="1:24">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C511">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D511" t="s">
-        <v>605</v>
+        <v>151</v>
       </c>
       <c r="E511" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="F511">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G511" t="s">
-        <v>38</v>
+        <v>464</v>
       </c>
       <c r="H511">
-        <v>32.46</v>
+        <v>33.66</v>
       </c>
       <c r="I511">
-        <v>32.46</v>
+        <v>0.0</v>
       </c>
       <c r="J511">
-        <v>0.0</v>
+        <v>33.66</v>
       </c>
       <c r="K511">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L511">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>14.34</v>
+        <v>3</v>
+      </c>
+      <c r="S511">
+        <v>15.42</v>
+      </c>
+      <c r="T511">
+        <v>14.26</v>
+      </c>
+      <c r="U511">
+        <v>3.98</v>
       </c>
     </row>
     <row r="512" spans="1:24">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C512">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D512" t="s">
-        <v>214</v>
+        <v>480</v>
       </c>
       <c r="E512" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="F512">
-        <v>1988</v>
+        <v>2005</v>
       </c>
       <c r="G512" t="s">
-        <v>941</v>
+        <v>40</v>
       </c>
       <c r="H512">
-        <v>32.09</v>
+        <v>33.59</v>
       </c>
       <c r="I512">
+        <v>33.59</v>
+      </c>
+      <c r="J512">
         <v>0.0</v>
       </c>
-      <c r="J512">
-[...1 lines deleted...]
-      </c>
       <c r="K512">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L512">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>0</v>
+      </c>
+      <c r="M512">
+        <v>33.59</v>
       </c>
     </row>
     <row r="513" spans="1:24">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C513">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D513" t="s">
-        <v>136</v>
+        <v>945</v>
       </c>
       <c r="E513" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="F513">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G513" t="s">
-        <v>179</v>
+        <v>43</v>
       </c>
       <c r="H513">
-        <v>32.09</v>
+        <v>33.54</v>
       </c>
       <c r="I513">
+        <v>33.54</v>
+      </c>
+      <c r="J513">
         <v>0.0</v>
       </c>
-      <c r="J513">
-[...1 lines deleted...]
-      </c>
       <c r="K513">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L513">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>32.09</v>
+        <v>0</v>
+      </c>
+      <c r="M513">
+        <v>33.54</v>
       </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C514">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D514" t="s">
-        <v>27</v>
+        <v>615</v>
       </c>
       <c r="E514" t="s">
-        <v>222</v>
+        <v>947</v>
       </c>
       <c r="F514">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G514" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="H514">
-        <v>32.04</v>
+        <v>32.46</v>
       </c>
       <c r="I514">
+        <v>32.46</v>
+      </c>
+      <c r="J514">
         <v>0.0</v>
       </c>
-      <c r="J514">
-[...1 lines deleted...]
-      </c>
       <c r="K514">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L514">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>11.15</v>
+        <v>0</v>
+      </c>
+      <c r="M514">
+        <v>18.12</v>
+      </c>
+      <c r="N514">
+        <v>14.34</v>
       </c>
     </row>
     <row r="515" spans="1:24">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C515">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D515" t="s">
-        <v>943</v>
+        <v>258</v>
       </c>
       <c r="E515" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F515">
-        <v>2008</v>
+        <v>1988</v>
       </c>
       <c r="G515" t="s">
-        <v>348</v>
+        <v>949</v>
       </c>
       <c r="H515">
-        <v>31.7</v>
+        <v>32.09</v>
       </c>
       <c r="I515">
-        <v>18.51</v>
+        <v>0.0</v>
       </c>
       <c r="J515">
-        <v>13.19</v>
+        <v>32.09</v>
       </c>
       <c r="K515">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L515">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18.51</v>
+        <v>2</v>
       </c>
       <c r="S515">
-        <v>13.19</v>
+        <v>16.67</v>
+      </c>
+      <c r="T515">
+        <v>15.42</v>
       </c>
     </row>
     <row r="516" spans="1:24">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C516">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D516" t="s">
-        <v>945</v>
+        <v>30</v>
       </c>
       <c r="E516" t="s">
-        <v>946</v>
+        <v>205</v>
       </c>
       <c r="F516">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G516" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="H516">
-        <v>31.28</v>
+        <v>32.04</v>
       </c>
       <c r="I516">
-        <v>31.28</v>
+        <v>0.0</v>
       </c>
       <c r="J516">
-        <v>0.0</v>
+        <v>32.04</v>
       </c>
       <c r="K516">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L516">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31.28</v>
+        <v>2</v>
+      </c>
+      <c r="S516">
+        <v>20.89</v>
+      </c>
+      <c r="T516">
+        <v>11.15</v>
       </c>
     </row>
     <row r="517" spans="1:24">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517">
-        <v>516</v>
+        <v>469</v>
       </c>
       <c r="C517">
-        <v>0</v>
+        <v>-47</v>
       </c>
       <c r="D517" t="s">
-        <v>947</v>
+        <v>225</v>
       </c>
       <c r="E517" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="F517">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G517" t="s">
-        <v>202</v>
+        <v>108</v>
       </c>
       <c r="H517">
-        <v>30.72</v>
+        <v>31.91</v>
       </c>
       <c r="I517">
-        <v>30.72</v>
+        <v>19.59</v>
       </c>
       <c r="J517">
-        <v>0.0</v>
+        <v>12.32</v>
       </c>
       <c r="K517">
         <v>1</v>
       </c>
       <c r="L517">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M517">
-        <v>30.72</v>
+        <v>19.59</v>
+      </c>
+      <c r="S517">
+        <v>5.17</v>
+      </c>
+      <c r="T517">
+        <v>4.78</v>
+      </c>
+      <c r="U517">
+        <v>2.37</v>
       </c>
     </row>
     <row r="518" spans="1:24">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C518">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D518" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="E518" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F518">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="G518" t="s">
-        <v>827</v>
+        <v>32</v>
       </c>
       <c r="H518">
-        <v>30.72</v>
+        <v>31.28</v>
       </c>
       <c r="I518">
-        <v>30.72</v>
+        <v>31.28</v>
       </c>
       <c r="J518">
         <v>0.0</v>
       </c>
       <c r="K518">
         <v>1</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518">
-        <v>30.72</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="519" spans="1:24">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C519">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D519" t="s">
-        <v>951</v>
+        <v>503</v>
       </c>
       <c r="E519" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F519">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G519" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H519">
-        <v>30.42</v>
+        <v>31.28</v>
       </c>
       <c r="I519">
-        <v>12.27</v>
+        <v>31.28</v>
       </c>
       <c r="J519">
-        <v>18.15</v>
+        <v>0.0</v>
       </c>
       <c r="K519">
         <v>1</v>
       </c>
       <c r="L519">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M519">
-        <v>12.27</v>
-[...2 lines deleted...]
-        <v>18.15</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="520" spans="1:24">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C520">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D520" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E520" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F520">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G520" t="s">
         <v>29</v>
       </c>
       <c r="H520">
-        <v>28.74</v>
+        <v>30.91</v>
       </c>
       <c r="I520">
-        <v>28.74</v>
+        <v>15.51</v>
       </c>
       <c r="J520">
-        <v>0.0</v>
+        <v>15.4</v>
       </c>
       <c r="K520">
         <v>1</v>
       </c>
       <c r="L520">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M520">
-        <v>28.74</v>
+        <v>15.51</v>
+      </c>
+      <c r="S520">
+        <v>15.4</v>
       </c>
     </row>
     <row r="521" spans="1:24">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="C521">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D521" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="E521" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F521">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="G521" t="s">
-        <v>29</v>
+        <v>837</v>
       </c>
       <c r="H521">
-        <v>28.74</v>
+        <v>30.72</v>
       </c>
       <c r="I521">
-        <v>28.74</v>
+        <v>30.72</v>
       </c>
       <c r="J521">
         <v>0.0</v>
       </c>
       <c r="K521">
         <v>1</v>
       </c>
       <c r="L521">
         <v>0</v>
       </c>
       <c r="M521">
-        <v>28.74</v>
+        <v>30.72</v>
       </c>
     </row>
     <row r="522" spans="1:24">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C522">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D522" t="s">
-        <v>65</v>
+        <v>958</v>
       </c>
       <c r="E522" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="F522">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G522" t="s">
-        <v>273</v>
+        <v>64</v>
       </c>
       <c r="H522">
-        <v>28.61</v>
+        <v>30.42</v>
       </c>
       <c r="I522">
-        <v>0.0</v>
+        <v>12.27</v>
       </c>
       <c r="J522">
-        <v>28.61</v>
+        <v>18.15</v>
       </c>
       <c r="K522">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L522">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M522">
+        <v>12.27</v>
       </c>
       <c r="S522">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="523" spans="1:24">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C523">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D523" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E523" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F523">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G523" t="s">
-        <v>415</v>
+        <v>51</v>
       </c>
       <c r="H523">
-        <v>28.61</v>
+        <v>30.05</v>
       </c>
       <c r="I523">
+        <v>30.05</v>
+      </c>
+      <c r="J523">
         <v>0.0</v>
       </c>
-      <c r="J523">
-[...1 lines deleted...]
-      </c>
       <c r="K523">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L523">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M523">
+        <v>16.5</v>
+      </c>
+      <c r="N523">
+        <v>13.55</v>
       </c>
     </row>
     <row r="524" spans="1:24">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C524">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D524" t="s">
-        <v>27</v>
+        <v>962</v>
       </c>
       <c r="E524" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="F524">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G524" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H524">
-        <v>28.54</v>
+        <v>28.74</v>
       </c>
       <c r="I524">
+        <v>28.74</v>
+      </c>
+      <c r="J524">
         <v>0.0</v>
       </c>
-      <c r="J524">
-[...1 lines deleted...]
-      </c>
       <c r="K524">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L524">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28.54</v>
+        <v>0</v>
+      </c>
+      <c r="M524">
+        <v>28.74</v>
       </c>
     </row>
     <row r="525" spans="1:24">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C525">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D525" t="s">
-        <v>961</v>
+        <v>41</v>
       </c>
       <c r="E525" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F525">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G525" t="s">
-        <v>93</v>
+        <v>274</v>
       </c>
       <c r="H525">
-        <v>28.1</v>
+        <v>28.61</v>
       </c>
       <c r="I525">
         <v>0.0</v>
       </c>
       <c r="J525">
-        <v>28.1</v>
+        <v>28.61</v>
       </c>
       <c r="K525">
         <v>0</v>
       </c>
       <c r="L525">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S525">
-        <v>28.1</v>
+        <v>15.42</v>
+      </c>
+      <c r="T525">
+        <v>13.19</v>
       </c>
     </row>
     <row r="526" spans="1:24">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C526">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D526" t="s">
-        <v>168</v>
+        <v>30</v>
       </c>
       <c r="E526" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="F526">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G526" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="H526">
-        <v>27.63</v>
+        <v>28.54</v>
       </c>
       <c r="I526">
-        <v>27.63</v>
+        <v>0.0</v>
       </c>
       <c r="J526">
-        <v>0.0</v>
+        <v>28.54</v>
       </c>
       <c r="K526">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L526">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>27.63</v>
+        <v>1</v>
+      </c>
+      <c r="S526">
+        <v>28.54</v>
       </c>
     </row>
     <row r="527" spans="1:24">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C527">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D527" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E527" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F527">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G527" t="s">
-        <v>207</v>
+        <v>85</v>
       </c>
       <c r="H527">
-        <v>27.62</v>
+        <v>28.1</v>
       </c>
       <c r="I527">
         <v>0.0</v>
       </c>
       <c r="J527">
-        <v>27.62</v>
+        <v>28.1</v>
       </c>
       <c r="K527">
         <v>0</v>
       </c>
       <c r="L527">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S527">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="528" spans="1:24">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528">
-        <v>432</v>
+        <v>531</v>
       </c>
       <c r="C528">
-        <v>-95</v>
+        <v>4</v>
       </c>
       <c r="D528" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="E528" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F528">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G528" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="H528">
-        <v>27.04</v>
+        <v>27.63</v>
       </c>
       <c r="I528">
-        <v>4.82</v>
+        <v>27.63</v>
       </c>
       <c r="J528">
-        <v>22.22</v>
+        <v>0.0</v>
       </c>
       <c r="K528">
         <v>1</v>
       </c>
       <c r="L528">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M528">
-        <v>4.82</v>
-[...8 lines deleted...]
-        <v>0.93</v>
+        <v>27.63</v>
       </c>
     </row>
     <row r="529" spans="1:24">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529">
-        <v>447</v>
+        <v>532</v>
       </c>
       <c r="C529">
-        <v>-81</v>
+        <v>4</v>
       </c>
       <c r="D529" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E529" t="s">
-        <v>462</v>
+        <v>970</v>
       </c>
       <c r="F529">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G529" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="H529">
-        <v>27.03</v>
+        <v>27.62</v>
       </c>
       <c r="I529">
         <v>0.0</v>
       </c>
       <c r="J529">
-        <v>27.03</v>
+        <v>27.62</v>
       </c>
       <c r="K529">
         <v>0</v>
       </c>
       <c r="L529">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="S529">
-        <v>11.2</v>
+        <v>15.42</v>
       </c>
       <c r="T529">
-        <v>5.59</v>
-[...11 lines deleted...]
-        <v>1.61</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="530" spans="1:24">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C530">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D530" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="E530" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="F530">
         <v>2008</v>
       </c>
       <c r="G530" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="H530">
         <v>26.99</v>
       </c>
       <c r="I530">
         <v>26.99</v>
       </c>
       <c r="J530">
         <v>0.0</v>
       </c>
       <c r="K530">
         <v>1</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530">
         <v>26.99</v>
       </c>
     </row>
     <row r="531" spans="1:24">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C531">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D531" t="s">
-        <v>195</v>
+        <v>973</v>
       </c>
       <c r="E531" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F531">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G531" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H531">
         <v>26.76</v>
       </c>
       <c r="I531">
         <v>26.76</v>
       </c>
       <c r="J531">
         <v>0.0</v>
       </c>
       <c r="K531">
         <v>1</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531">
         <v>26.76</v>
       </c>
     </row>
     <row r="532" spans="1:24">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C532">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D532" t="s">
-        <v>971</v>
+        <v>164</v>
       </c>
       <c r="E532" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="F532">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G532" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H532">
         <v>26.76</v>
       </c>
       <c r="I532">
         <v>26.76</v>
       </c>
       <c r="J532">
         <v>0.0</v>
       </c>
       <c r="K532">
         <v>1</v>
       </c>
       <c r="L532">
         <v>0</v>
       </c>
       <c r="M532">
         <v>26.76</v>
       </c>
     </row>
     <row r="533" spans="1:24">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C533">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D533" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E533" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F533">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G533" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H533">
-        <v>26.59</v>
+        <v>26.76</v>
       </c>
       <c r="I533">
-        <v>26.59</v>
+        <v>26.76</v>
       </c>
       <c r="J533">
         <v>0.0</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533">
-        <v>26.59</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="534" spans="1:24">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>538</v>
+      </c>
+      <c r="C534">
+        <v>5</v>
       </c>
       <c r="D534" t="s">
-        <v>975</v>
+        <v>384</v>
       </c>
       <c r="E534" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="F534">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G534" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H534">
-        <v>26.59</v>
+        <v>26.6</v>
       </c>
       <c r="I534">
-        <v>26.59</v>
+        <v>0.0</v>
       </c>
       <c r="J534">
-        <v>0.0</v>
+        <v>26.6</v>
       </c>
       <c r="K534">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L534">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.59</v>
+        <v>3</v>
+      </c>
+      <c r="S534">
+        <v>14.24</v>
+      </c>
+      <c r="T534">
+        <v>7.58</v>
+      </c>
+      <c r="U534">
+        <v>4.78</v>
       </c>
     </row>
     <row r="535" spans="1:24">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="C535">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D535" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="E535" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="F535">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G535" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H535">
-        <v>26.53</v>
+        <v>26.59</v>
       </c>
       <c r="I535">
-        <v>24.75</v>
+        <v>26.59</v>
       </c>
       <c r="J535">
-        <v>1.78</v>
+        <v>0.0</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
       <c r="L535">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M535">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>1.78</v>
+        <v>26.59</v>
       </c>
     </row>
     <row r="536" spans="1:24">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C536">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D536" t="s">
-        <v>73</v>
+        <v>981</v>
       </c>
       <c r="E536" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="F536">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G536" t="s">
-        <v>415</v>
+        <v>32</v>
       </c>
       <c r="H536">
-        <v>26.46</v>
+        <v>26.59</v>
       </c>
       <c r="I536">
+        <v>26.59</v>
+      </c>
+      <c r="J536">
         <v>0.0</v>
       </c>
-      <c r="J536">
-[...1 lines deleted...]
-      </c>
       <c r="K536">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L536">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M536">
+        <v>26.59</v>
       </c>
     </row>
     <row r="537" spans="1:24">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C537">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D537" t="s">
-        <v>571</v>
+        <v>983</v>
       </c>
       <c r="E537" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F537">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G537" t="s">
-        <v>224</v>
+        <v>37</v>
       </c>
       <c r="H537">
-        <v>26.38</v>
+        <v>26.53</v>
       </c>
       <c r="I537">
-        <v>26.38</v>
+        <v>24.75</v>
       </c>
       <c r="J537">
-        <v>0.0</v>
+        <v>1.78</v>
       </c>
       <c r="K537">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L537">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M537">
-        <v>18.12</v>
-[...2 lines deleted...]
-        <v>8.26</v>
+        <v>24.75</v>
+      </c>
+      <c r="S537">
+        <v>1.78</v>
       </c>
     </row>
     <row r="538" spans="1:24">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="C538">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D538" t="s">
-        <v>263</v>
+        <v>577</v>
       </c>
       <c r="E538" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="F538">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G538" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="H538">
-        <v>25.39</v>
+        <v>26.38</v>
       </c>
       <c r="I538">
+        <v>26.38</v>
+      </c>
+      <c r="J538">
         <v>0.0</v>
       </c>
-      <c r="J538">
-[...1 lines deleted...]
-      </c>
       <c r="K538">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L538">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M538">
+        <v>18.12</v>
+      </c>
+      <c r="N538">
+        <v>8.26</v>
       </c>
     </row>
     <row r="539" spans="1:24">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="C539">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D539" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E539" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F539">
         <v>1984</v>
       </c>
       <c r="G539" t="s">
-        <v>345</v>
+        <v>388</v>
       </c>
       <c r="H539">
         <v>25.39</v>
       </c>
       <c r="I539">
         <v>0.0</v>
       </c>
       <c r="J539">
         <v>25.39</v>
       </c>
       <c r="K539">
         <v>0</v>
       </c>
       <c r="L539">
         <v>2</v>
       </c>
       <c r="S539">
         <v>13.19</v>
       </c>
       <c r="T539">
         <v>12.2</v>
       </c>
     </row>
     <row r="540" spans="1:24">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="C540">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D540" t="s">
-        <v>193</v>
+        <v>266</v>
       </c>
       <c r="E540" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="F540">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G540" t="s">
-        <v>224</v>
+        <v>260</v>
       </c>
       <c r="H540">
-        <v>25.33</v>
+        <v>25.39</v>
       </c>
       <c r="I540">
         <v>0.0</v>
       </c>
       <c r="J540">
-        <v>25.33</v>
+        <v>25.39</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S540">
-        <v>17.99</v>
+        <v>13.19</v>
       </c>
       <c r="T540">
-        <v>4.78</v>
-[...2 lines deleted...]
-        <v>2.56</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="541" spans="1:24">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C541">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D541" t="s">
-        <v>985</v>
+        <v>157</v>
       </c>
       <c r="E541" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="F541">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="G541" t="s">
-        <v>355</v>
+        <v>232</v>
       </c>
       <c r="H541">
-        <v>24.97</v>
+        <v>25.33</v>
       </c>
       <c r="I541">
-        <v>24.97</v>
+        <v>0.0</v>
       </c>
       <c r="J541">
-        <v>0.0</v>
+        <v>25.33</v>
       </c>
       <c r="K541">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L541">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>24.97</v>
+        <v>3</v>
+      </c>
+      <c r="S541">
+        <v>17.99</v>
+      </c>
+      <c r="T541">
+        <v>4.78</v>
+      </c>
+      <c r="U541">
+        <v>2.56</v>
       </c>
     </row>
     <row r="542" spans="1:24">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C542">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D542" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="E542" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="F542">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G542" t="s">
-        <v>560</v>
+        <v>368</v>
       </c>
       <c r="H542">
-        <v>24.79</v>
+        <v>24.97</v>
       </c>
       <c r="I542">
+        <v>24.97</v>
+      </c>
+      <c r="J542">
         <v>0.0</v>
       </c>
-      <c r="J542">
-[...1 lines deleted...]
-      </c>
       <c r="K542">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L542">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24.79</v>
+        <v>0</v>
+      </c>
+      <c r="M542">
+        <v>24.97</v>
       </c>
     </row>
     <row r="543" spans="1:24">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C543">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D543" t="s">
-        <v>584</v>
+        <v>992</v>
       </c>
       <c r="E543" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="F543">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G543" t="s">
-        <v>113</v>
+        <v>571</v>
       </c>
       <c r="H543">
-        <v>24.47</v>
+        <v>24.79</v>
       </c>
       <c r="I543">
-        <v>12.27</v>
+        <v>0.0</v>
       </c>
       <c r="J543">
-        <v>12.2</v>
+        <v>24.79</v>
       </c>
       <c r="K543">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L543">
         <v>1</v>
       </c>
-      <c r="M543">
-[...1 lines deleted...]
-      </c>
       <c r="S543">
-        <v>12.2</v>
+        <v>24.79</v>
       </c>
     </row>
     <row r="544" spans="1:24">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544">
-        <v>543</v>
+        <v>432</v>
       </c>
       <c r="C544">
-        <v>0</v>
+        <v>-111</v>
       </c>
       <c r="D544" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E544" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="F544">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G544" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H544">
-        <v>24.3</v>
+        <v>24.64</v>
       </c>
       <c r="I544">
         <v>0.0</v>
       </c>
       <c r="J544">
-        <v>24.3</v>
+        <v>24.64</v>
       </c>
       <c r="K544">
         <v>0</v>
       </c>
       <c r="L544">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S544">
-        <v>12.2</v>
+        <v>14.24</v>
       </c>
       <c r="T544">
-        <v>12.1</v>
+        <v>7.63</v>
+      </c>
+      <c r="U544">
+        <v>2.77</v>
       </c>
     </row>
     <row r="545" spans="1:24">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C545">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D545" t="s">
-        <v>205</v>
+        <v>638</v>
       </c>
       <c r="E545" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="F545">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G545" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="H545">
-        <v>23.62</v>
+        <v>24.47</v>
       </c>
       <c r="I545">
-        <v>23.62</v>
+        <v>12.27</v>
       </c>
       <c r="J545">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K545">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L545">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M545">
         <v>12.27</v>
       </c>
-      <c r="N545">
-        <v>11.35</v>
+      <c r="S545">
+        <v>12.2</v>
       </c>
     </row>
     <row r="546" spans="1:24">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C546">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D546" t="s">
-        <v>651</v>
+        <v>997</v>
       </c>
       <c r="E546" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="F546">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G546" t="s">
         <v>26</v>
       </c>
       <c r="H546">
-        <v>21.82</v>
+        <v>24.3</v>
       </c>
       <c r="I546">
         <v>0.0</v>
       </c>
       <c r="J546">
-        <v>21.82</v>
+        <v>24.3</v>
       </c>
       <c r="K546">
         <v>0</v>
       </c>
       <c r="L546">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S546">
-        <v>16.67</v>
+        <v>12.2</v>
       </c>
       <c r="T546">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="547" spans="1:24">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="C547">
-        <v>1</v>
+        <v>-13</v>
       </c>
       <c r="D547" t="s">
-        <v>994</v>
+        <v>164</v>
       </c>
       <c r="E547" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="F547">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G547" t="s">
-        <v>127</v>
+        <v>51</v>
       </c>
       <c r="H547">
-        <v>21.06</v>
+        <v>23.83</v>
       </c>
       <c r="I547">
-        <v>18.29</v>
+        <v>0.0</v>
       </c>
       <c r="J547">
-        <v>2.77</v>
+        <v>23.83</v>
       </c>
       <c r="K547">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L547">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18.29</v>
+        <v>4</v>
       </c>
       <c r="S547">
-        <v>2.77</v>
+        <v>13.09</v>
+      </c>
+      <c r="T547">
+        <v>8.2</v>
+      </c>
+      <c r="U547">
+        <v>1.61</v>
+      </c>
+      <c r="V547">
+        <v>0.93</v>
       </c>
     </row>
     <row r="548" spans="1:24">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C548">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D548" t="s">
-        <v>182</v>
+        <v>1000</v>
       </c>
       <c r="E548" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="F548">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G548" t="s">
-        <v>46</v>
+        <v>174</v>
       </c>
       <c r="H548">
-        <v>20.21</v>
+        <v>23.35</v>
       </c>
       <c r="I548">
-        <v>20.21</v>
+        <v>13.92</v>
       </c>
       <c r="J548">
-        <v>0.0</v>
+        <v>9.43</v>
       </c>
       <c r="K548">
         <v>2</v>
       </c>
       <c r="L548">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M548">
-        <v>10.5</v>
+        <v>9.18</v>
       </c>
       <c r="N548">
-        <v>9.71</v>
+        <v>4.74</v>
+      </c>
+      <c r="S548">
+        <v>9.43</v>
       </c>
     </row>
     <row r="549" spans="1:24">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C549">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D549" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="E549" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="F549">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G549" t="s">
-        <v>348</v>
+        <v>64</v>
       </c>
       <c r="H549">
-        <v>19.76</v>
+        <v>22.9</v>
       </c>
       <c r="I549">
-        <v>19.76</v>
+        <v>22.9</v>
       </c>
       <c r="J549">
         <v>0.0</v>
       </c>
       <c r="K549">
         <v>1</v>
       </c>
       <c r="L549">
         <v>0</v>
       </c>
       <c r="M549">
-        <v>19.76</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="550" spans="1:24">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C550">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D550" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="E550" t="s">
-        <v>1000</v>
+        <v>457</v>
       </c>
       <c r="F550">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G550" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="H550">
-        <v>19.59</v>
+        <v>22.84</v>
       </c>
       <c r="I550">
-        <v>19.59</v>
+        <v>0.0</v>
       </c>
       <c r="J550">
-        <v>0.0</v>
+        <v>22.84</v>
       </c>
       <c r="K550">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L550">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>5</v>
+      </c>
+      <c r="S550">
+        <v>11.2</v>
+      </c>
+      <c r="T550">
+        <v>5.59</v>
+      </c>
+      <c r="U550">
+        <v>2.56</v>
+      </c>
+      <c r="V550">
+        <v>1.88</v>
+      </c>
+      <c r="W550">
+        <v>1.61</v>
       </c>
     </row>
     <row r="551" spans="1:24">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C551">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D551" t="s">
-        <v>576</v>
+        <v>1005</v>
       </c>
       <c r="E551" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="F551">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G551" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H551">
-        <v>19.59</v>
+        <v>21.96</v>
       </c>
       <c r="I551">
-        <v>19.59</v>
+        <v>0.0</v>
       </c>
       <c r="J551">
-        <v>0.0</v>
+        <v>21.96</v>
       </c>
       <c r="K551">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L551">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>1</v>
+      </c>
+      <c r="S551">
+        <v>21.96</v>
       </c>
     </row>
     <row r="552" spans="1:24">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C552">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D552" t="s">
-        <v>1002</v>
+        <v>778</v>
       </c>
       <c r="E552" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="F552">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G552" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="H552">
-        <v>19.32</v>
+        <v>21.82</v>
       </c>
       <c r="I552">
         <v>0.0</v>
       </c>
       <c r="J552">
-        <v>19.32</v>
+        <v>21.82</v>
       </c>
       <c r="K552">
         <v>0</v>
       </c>
       <c r="L552">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S552">
-        <v>19.32</v>
+        <v>16.67</v>
+      </c>
+      <c r="T552">
+        <v>3.78</v>
+      </c>
+      <c r="U552">
+        <v>1.37</v>
       </c>
     </row>
     <row r="553" spans="1:24">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553">
-        <v>553</v>
+        <v>494</v>
       </c>
       <c r="C553">
-        <v>1</v>
+        <v>-58</v>
       </c>
       <c r="D553" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="E553" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="F553">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G553" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="H553">
-        <v>18.61</v>
+        <v>21.76</v>
       </c>
       <c r="I553">
-        <v>9.18</v>
+        <v>0.0</v>
       </c>
       <c r="J553">
-        <v>9.43</v>
+        <v>21.76</v>
       </c>
       <c r="K553">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L553">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.18</v>
+        <v>2</v>
       </c>
       <c r="S553">
-        <v>9.43</v>
+        <v>14.26</v>
+      </c>
+      <c r="T553">
+        <v>7.5</v>
       </c>
     </row>
     <row r="554" spans="1:24">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554">
-        <v>435</v>
+        <v>555</v>
       </c>
       <c r="C554">
-        <v>-118</v>
+        <v>2</v>
       </c>
       <c r="D554" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="E554" t="s">
-        <v>183</v>
+        <v>1011</v>
       </c>
       <c r="F554">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G554" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="H554">
-        <v>18.43</v>
+        <v>21.06</v>
       </c>
       <c r="I554">
-        <v>0.0</v>
+        <v>18.29</v>
       </c>
       <c r="J554">
-        <v>18.43</v>
+        <v>2.77</v>
       </c>
       <c r="K554">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L554">
         <v>1</v>
       </c>
+      <c r="M554">
+        <v>18.29</v>
+      </c>
       <c r="S554">
-        <v>18.43</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="555" spans="1:24">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C555">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D555" t="s">
-        <v>619</v>
+        <v>180</v>
       </c>
       <c r="E555" t="s">
-        <v>218</v>
+        <v>1012</v>
       </c>
       <c r="F555">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G555" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H555">
-        <v>18.0</v>
+        <v>20.21</v>
       </c>
       <c r="I555">
-        <v>18.0</v>
+        <v>20.21</v>
       </c>
       <c r="J555">
         <v>0.0</v>
       </c>
       <c r="K555">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L555">
         <v>0</v>
       </c>
       <c r="M555">
-        <v>18.0</v>
+        <v>10.5</v>
+      </c>
+      <c r="N555">
+        <v>9.71</v>
       </c>
     </row>
     <row r="556" spans="1:24">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C556">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D556" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="E556" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="F556">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G556" t="s">
-        <v>64</v>
+        <v>321</v>
       </c>
       <c r="H556">
-        <v>17.99</v>
+        <v>19.76</v>
       </c>
       <c r="I556">
+        <v>19.76</v>
+      </c>
+      <c r="J556">
         <v>0.0</v>
       </c>
-      <c r="J556">
-[...1 lines deleted...]
-      </c>
       <c r="K556">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L556">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>17.99</v>
+        <v>0</v>
+      </c>
+      <c r="M556">
+        <v>19.76</v>
       </c>
     </row>
     <row r="557" spans="1:24">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C557">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D557" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="E557" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="F557">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G557" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="H557">
-        <v>17.88</v>
+        <v>19.59</v>
       </c>
       <c r="I557">
+        <v>19.59</v>
+      </c>
+      <c r="J557">
         <v>0.0</v>
       </c>
-      <c r="J557">
-[...1 lines deleted...]
-      </c>
       <c r="K557">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L557">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>17.88</v>
+        <v>0</v>
+      </c>
+      <c r="M557">
+        <v>19.59</v>
       </c>
     </row>
     <row r="558" spans="1:24">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558">
         <v>558</v>
       </c>
       <c r="C558">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D558" t="s">
-        <v>1011</v>
+        <v>595</v>
       </c>
       <c r="E558" t="s">
-        <v>814</v>
+        <v>1017</v>
       </c>
       <c r="F558">
         <v>2006</v>
       </c>
       <c r="G558" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H558">
-        <v>17.65</v>
+        <v>19.59</v>
       </c>
       <c r="I558">
-        <v>17.65</v>
+        <v>19.59</v>
       </c>
       <c r="J558">
         <v>0.0</v>
       </c>
       <c r="K558">
         <v>1</v>
       </c>
       <c r="L558">
         <v>0</v>
       </c>
       <c r="M558">
-        <v>17.65</v>
+        <v>19.59</v>
       </c>
     </row>
     <row r="559" spans="1:24">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C559">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D559" t="s">
-        <v>130</v>
+        <v>1018</v>
       </c>
       <c r="E559" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="F559">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G559" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="H559">
-        <v>17.36</v>
+        <v>19.32</v>
       </c>
       <c r="I559">
-        <v>17.36</v>
+        <v>0.0</v>
       </c>
       <c r="J559">
-        <v>0.0</v>
+        <v>19.32</v>
       </c>
       <c r="K559">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L559">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>6.08</v>
+        <v>1</v>
+      </c>
+      <c r="S559">
+        <v>19.32</v>
       </c>
     </row>
     <row r="560" spans="1:24">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C560">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D560" t="s">
-        <v>1013</v>
+        <v>155</v>
       </c>
       <c r="E560" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="F560">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="G560" t="s">
-        <v>207</v>
+        <v>32</v>
       </c>
       <c r="H560">
-        <v>17.12</v>
+        <v>18.39</v>
       </c>
       <c r="I560">
-        <v>17.12</v>
+        <v>0.0</v>
       </c>
       <c r="J560">
-        <v>0.0</v>
+        <v>18.39</v>
       </c>
       <c r="K560">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L560">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>17.12</v>
+        <v>2</v>
+      </c>
+      <c r="S560">
+        <v>16.47</v>
+      </c>
+      <c r="T560">
+        <v>1.92</v>
       </c>
     </row>
     <row r="561" spans="1:24">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C561">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D561" t="s">
-        <v>1015</v>
+        <v>627</v>
       </c>
       <c r="E561" t="s">
-        <v>1016</v>
+        <v>202</v>
       </c>
       <c r="F561">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G561" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="H561">
-        <v>16.99</v>
+        <v>18.0</v>
       </c>
       <c r="I561">
-        <v>15.51</v>
+        <v>18.0</v>
       </c>
       <c r="J561">
-        <v>1.48</v>
+        <v>0.0</v>
       </c>
       <c r="K561">
         <v>1</v>
       </c>
       <c r="L561">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M561">
-        <v>15.51</v>
-[...2 lines deleted...]
-        <v>1.48</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="562" spans="1:24">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>563</v>
+      </c>
+      <c r="C562">
+        <v>2</v>
       </c>
       <c r="D562" t="s">
-        <v>856</v>
+        <v>1021</v>
       </c>
       <c r="E562" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="F562">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G562" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="H562">
-        <v>16.76</v>
+        <v>17.99</v>
       </c>
       <c r="I562">
-        <v>16.76</v>
+        <v>0.0</v>
       </c>
       <c r="J562">
-        <v>0.0</v>
+        <v>17.99</v>
       </c>
       <c r="K562">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L562">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>1</v>
+      </c>
+      <c r="S562">
+        <v>17.99</v>
       </c>
     </row>
     <row r="563" spans="1:24">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C563">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D563" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="E563" t="s">
-        <v>1018</v>
+        <v>489</v>
       </c>
       <c r="F563">
         <v>2002</v>
       </c>
       <c r="G563" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="H563">
-        <v>16.67</v>
+        <v>17.9</v>
       </c>
       <c r="I563">
         <v>0.0</v>
       </c>
       <c r="J563">
-        <v>16.67</v>
+        <v>17.9</v>
       </c>
       <c r="K563">
         <v>0</v>
       </c>
       <c r="L563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S563">
-        <v>16.67</v>
+        <v>16.53</v>
+      </c>
+      <c r="T563">
+        <v>1.37</v>
       </c>
     </row>
     <row r="564" spans="1:24">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C564">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D564" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="E564" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="F564">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G564" t="s">
-        <v>1021</v>
+        <v>150</v>
       </c>
       <c r="H564">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
       <c r="I564">
         <v>0.0</v>
       </c>
       <c r="J564">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
       <c r="K564">
         <v>0</v>
       </c>
       <c r="L564">
         <v>1</v>
       </c>
       <c r="S564">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
     </row>
     <row r="565" spans="1:24">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C565">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D565" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="E565" t="s">
-        <v>1023</v>
+        <v>735</v>
       </c>
       <c r="F565">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G565" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="H565">
-        <v>16.67</v>
+        <v>17.65</v>
       </c>
       <c r="I565">
+        <v>17.65</v>
+      </c>
+      <c r="J565">
         <v>0.0</v>
       </c>
-      <c r="J565">
-[...1 lines deleted...]
-      </c>
       <c r="K565">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L565">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M565">
+        <v>17.65</v>
       </c>
     </row>
     <row r="566" spans="1:24">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C566">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D566" t="s">
-        <v>678</v>
+        <v>120</v>
       </c>
       <c r="E566" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="F566">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G566" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="H566">
-        <v>16.67</v>
+        <v>17.36</v>
       </c>
       <c r="I566">
+        <v>17.36</v>
+      </c>
+      <c r="J566">
         <v>0.0</v>
       </c>
-      <c r="J566">
-[...1 lines deleted...]
-      </c>
       <c r="K566">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L566">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M566">
+        <v>11.28</v>
+      </c>
+      <c r="N566">
+        <v>6.08</v>
       </c>
     </row>
     <row r="567" spans="1:24">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C567">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D567" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E567" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F567">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="G567" t="s">
-        <v>1027</v>
+        <v>150</v>
       </c>
       <c r="H567">
-        <v>16.67</v>
+        <v>16.99</v>
       </c>
       <c r="I567">
-        <v>0.0</v>
+        <v>15.51</v>
       </c>
       <c r="J567">
-        <v>16.67</v>
+        <v>1.48</v>
       </c>
       <c r="K567">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L567">
         <v>1</v>
       </c>
+      <c r="M567">
+        <v>15.51</v>
+      </c>
       <c r="S567">
-        <v>16.67</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="568" spans="1:24">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="C568">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D568" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="E568" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F568">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="G568" t="s">
-        <v>595</v>
+        <v>64</v>
       </c>
       <c r="H568">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
       <c r="I568">
         <v>0.0</v>
       </c>
       <c r="J568">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
       <c r="K568">
         <v>0</v>
       </c>
       <c r="L568">
         <v>1</v>
       </c>
       <c r="S568">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
     </row>
     <row r="569" spans="1:24">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569">
-        <v>275</v>
+        <v>570</v>
       </c>
       <c r="C569">
-        <v>-293</v>
+        <v>2</v>
       </c>
       <c r="D569" t="s">
-        <v>1030</v>
+        <v>856</v>
       </c>
       <c r="E569" t="s">
         <v>1031</v>
       </c>
       <c r="F569">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G569" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="H569">
-        <v>16.33</v>
+        <v>16.76</v>
       </c>
       <c r="I569">
+        <v>16.76</v>
+      </c>
+      <c r="J569">
         <v>0.0</v>
       </c>
-      <c r="J569">
-[...1 lines deleted...]
-      </c>
       <c r="K569">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L569">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.33</v>
+        <v>0</v>
+      </c>
+      <c r="M569">
+        <v>16.76</v>
       </c>
     </row>
     <row r="570" spans="1:24">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C570">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D570" t="s">
-        <v>451</v>
+        <v>1032</v>
       </c>
       <c r="E570" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F570">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G570" t="s">
-        <v>46</v>
+        <v>1034</v>
       </c>
       <c r="H570">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
       <c r="I570">
         <v>0.0</v>
       </c>
       <c r="J570">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
       <c r="K570">
         <v>0</v>
       </c>
       <c r="L570">
         <v>1</v>
       </c>
       <c r="S570">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="571" spans="1:24">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C571">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D571" t="s">
-        <v>1033</v>
+        <v>116</v>
       </c>
       <c r="E571" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F571">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G571" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="H571">
-        <v>16.01</v>
+        <v>16.67</v>
       </c>
       <c r="I571">
         <v>0.0</v>
       </c>
       <c r="J571">
-        <v>16.01</v>
+        <v>16.67</v>
       </c>
       <c r="K571">
         <v>0</v>
       </c>
       <c r="L571">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S571">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>1.18</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="572" spans="1:24">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572">
         <v>571</v>
       </c>
       <c r="C572">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D572" t="s">
-        <v>353</v>
+        <v>1036</v>
       </c>
       <c r="E572" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F572">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G572" t="s">
-        <v>26</v>
+        <v>657</v>
       </c>
       <c r="H572">
-        <v>15.59</v>
+        <v>16.67</v>
       </c>
       <c r="I572">
         <v>0.0</v>
       </c>
       <c r="J572">
-        <v>15.59</v>
+        <v>16.67</v>
       </c>
       <c r="K572">
         <v>0</v>
       </c>
       <c r="L572">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S572">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>1.03</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="573" spans="1:24">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573">
-        <v>572</v>
+        <v>443</v>
       </c>
       <c r="C573">
-        <v>0</v>
+        <v>-126</v>
       </c>
       <c r="D573" t="s">
-        <v>243</v>
+        <v>1038</v>
       </c>
       <c r="E573" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="F573">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="G573" t="s">
-        <v>113</v>
+        <v>1040</v>
       </c>
       <c r="H573">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I573">
         <v>0.0</v>
       </c>
       <c r="J573">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K573">
         <v>0</v>
       </c>
       <c r="L573">
         <v>1</v>
       </c>
       <c r="S573">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="574" spans="1:24">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C574">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D574" t="s">
-        <v>1037</v>
+        <v>692</v>
       </c>
       <c r="E574" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="F574">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G574" t="s">
-        <v>941</v>
+        <v>85</v>
       </c>
       <c r="H574">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I574">
         <v>0.0</v>
       </c>
       <c r="J574">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K574">
         <v>0</v>
       </c>
       <c r="L574">
         <v>1</v>
       </c>
       <c r="S574">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="575" spans="1:24">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C575">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D575" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="E575" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="F575">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G575" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H575">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I575">
         <v>0.0</v>
       </c>
       <c r="J575">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K575">
         <v>0</v>
       </c>
       <c r="L575">
         <v>1</v>
       </c>
       <c r="S575">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="576" spans="1:24">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C576">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D576" t="s">
-        <v>468</v>
+        <v>1044</v>
       </c>
       <c r="E576" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="F576">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="G576" t="s">
-        <v>216</v>
+        <v>1046</v>
       </c>
       <c r="H576">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I576">
         <v>0.0</v>
       </c>
       <c r="J576">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K576">
         <v>0</v>
       </c>
       <c r="L576">
         <v>1</v>
       </c>
       <c r="S576">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="577" spans="1:24">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C577">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D577" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="E577" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="F577">
-        <v>1975</v>
+        <v>1997</v>
       </c>
       <c r="G577" t="s">
-        <v>1027</v>
+        <v>61</v>
       </c>
       <c r="H577">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
       <c r="I577">
         <v>0.0</v>
       </c>
       <c r="J577">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
       <c r="K577">
         <v>0</v>
       </c>
       <c r="L577">
         <v>1</v>
       </c>
       <c r="S577">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="578" spans="1:24">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C578">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D578" t="s">
-        <v>556</v>
+        <v>480</v>
       </c>
       <c r="E578" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="F578">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="G578" t="s">
-        <v>560</v>
+        <v>46</v>
       </c>
       <c r="H578">
-        <v>15.42</v>
+        <v>16.07</v>
       </c>
       <c r="I578">
         <v>0.0</v>
       </c>
       <c r="J578">
-        <v>15.42</v>
+        <v>16.07</v>
       </c>
       <c r="K578">
         <v>0</v>
       </c>
       <c r="L578">
         <v>1</v>
       </c>
       <c r="S578">
-        <v>15.42</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="579" spans="1:24">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C579">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D579" t="s">
-        <v>1045</v>
+        <v>192</v>
       </c>
       <c r="E579" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="F579">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G579" t="s">
-        <v>216</v>
+        <v>32</v>
       </c>
       <c r="H579">
-        <v>15.42</v>
+        <v>16.05</v>
       </c>
       <c r="I579">
-        <v>0.0</v>
+        <v>12.27</v>
       </c>
       <c r="J579">
-        <v>15.42</v>
+        <v>3.78</v>
       </c>
       <c r="K579">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L579">
         <v>1</v>
       </c>
+      <c r="M579">
+        <v>12.27</v>
+      </c>
       <c r="S579">
-        <v>15.42</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="580" spans="1:24">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="C580">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D580" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E580" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="F580">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G580" t="s">
-        <v>297</v>
+        <v>88</v>
       </c>
       <c r="H580">
-        <v>15.42</v>
+        <v>16.01</v>
       </c>
       <c r="I580">
         <v>0.0</v>
       </c>
       <c r="J580">
-        <v>15.42</v>
+        <v>16.01</v>
       </c>
       <c r="K580">
         <v>0</v>
       </c>
       <c r="L580">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S580">
-        <v>15.42</v>
+        <v>13.19</v>
+      </c>
+      <c r="T580">
+        <v>1.64</v>
+      </c>
+      <c r="U580">
+        <v>1.18</v>
       </c>
     </row>
     <row r="581" spans="1:24">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C581">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D581" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="E581" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="F581">
-        <v>1995</v>
+        <v>1975</v>
       </c>
       <c r="G581" t="s">
-        <v>124</v>
+        <v>1046</v>
       </c>
       <c r="H581">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="I581">
         <v>0.0</v>
       </c>
       <c r="J581">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="K581">
         <v>0</v>
       </c>
       <c r="L581">
         <v>1</v>
       </c>
       <c r="S581">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="582" spans="1:24">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C582">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D582" t="s">
-        <v>550</v>
+        <v>1055</v>
       </c>
       <c r="E582" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="F582">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G582" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="H582">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="I582">
-        <v>15.4</v>
+        <v>0.0</v>
       </c>
       <c r="J582">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K582">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L582">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>15.4</v>
+        <v>1</v>
+      </c>
+      <c r="S582">
+        <v>15.42</v>
       </c>
     </row>
     <row r="583" spans="1:24">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="C583">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D583" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="E583" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="F583">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G583" t="s">
-        <v>61</v>
+        <v>260</v>
       </c>
       <c r="H583">
-        <v>15.22</v>
+        <v>15.42</v>
       </c>
       <c r="I583">
         <v>0.0</v>
       </c>
       <c r="J583">
-        <v>15.22</v>
+        <v>15.42</v>
       </c>
       <c r="K583">
         <v>0</v>
       </c>
       <c r="L583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S583">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>2.03</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="584" spans="1:24">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584">
-        <v>527</v>
+        <v>581</v>
       </c>
       <c r="C584">
-        <v>-56</v>
+        <v>1</v>
       </c>
       <c r="D584" t="s">
-        <v>1054</v>
+        <v>579</v>
       </c>
       <c r="E584" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="F584">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="G584" t="s">
-        <v>355</v>
+        <v>571</v>
       </c>
       <c r="H584">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="I584">
         <v>0.0</v>
       </c>
       <c r="J584">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="K584">
         <v>0</v>
       </c>
       <c r="L584">
         <v>1</v>
       </c>
       <c r="S584">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="585" spans="1:24">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C585">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D585" t="s">
-        <v>1056</v>
+        <v>251</v>
       </c>
       <c r="E585" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="F585">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="G585" t="s">
-        <v>415</v>
+        <v>131</v>
       </c>
       <c r="H585">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="I585">
         <v>0.0</v>
       </c>
       <c r="J585">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="K585">
         <v>0</v>
       </c>
       <c r="L585">
         <v>1</v>
       </c>
       <c r="S585">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="586" spans="1:24">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C586">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D586" t="s">
-        <v>1058</v>
+        <v>462</v>
       </c>
       <c r="E586" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F586">
         <v>2000</v>
       </c>
       <c r="G586" t="s">
-        <v>207</v>
+        <v>260</v>
       </c>
       <c r="H586">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="I586">
         <v>0.0</v>
       </c>
       <c r="J586">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="K586">
         <v>0</v>
       </c>
       <c r="L586">
         <v>1</v>
       </c>
       <c r="S586">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="587" spans="1:24">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C587">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D587" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E587" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="F587">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="G587" t="s">
-        <v>560</v>
+        <v>949</v>
       </c>
       <c r="H587">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="I587">
         <v>0.0</v>
       </c>
       <c r="J587">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="K587">
         <v>0</v>
       </c>
       <c r="L587">
         <v>1</v>
       </c>
       <c r="S587">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="588" spans="1:24">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C588">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D588" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E588" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F588">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G588" t="s">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="H588">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="I588">
         <v>0.0</v>
       </c>
       <c r="J588">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
       <c r="K588">
         <v>0</v>
       </c>
       <c r="L588">
         <v>1</v>
       </c>
       <c r="S588">
-        <v>14.26</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="589" spans="1:24">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C589">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D589" t="s">
-        <v>1064</v>
+        <v>574</v>
       </c>
       <c r="E589" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F589">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G589" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="H589">
-        <v>14.26</v>
+        <v>15.4</v>
       </c>
       <c r="I589">
+        <v>15.4</v>
+      </c>
+      <c r="J589">
         <v>0.0</v>
       </c>
-      <c r="J589">
-[...1 lines deleted...]
-      </c>
       <c r="K589">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L589">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M589">
+        <v>15.4</v>
       </c>
     </row>
     <row r="590" spans="1:24">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C590">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D590" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="E590" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="F590">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="G590" t="s">
-        <v>305</v>
+        <v>108</v>
       </c>
       <c r="H590">
-        <v>14.26</v>
+        <v>15.4</v>
       </c>
       <c r="I590">
         <v>0.0</v>
       </c>
       <c r="J590">
-        <v>14.26</v>
+        <v>15.4</v>
       </c>
       <c r="K590">
         <v>0</v>
       </c>
       <c r="L590">
         <v>1</v>
       </c>
       <c r="S590">
-        <v>14.26</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="591" spans="1:24">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="C591">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D591" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E591" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F591">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="G591" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="H591">
-        <v>14.26</v>
+        <v>15.22</v>
       </c>
       <c r="I591">
         <v>0.0</v>
       </c>
       <c r="J591">
-        <v>14.26</v>
+        <v>15.22</v>
       </c>
       <c r="K591">
         <v>0</v>
       </c>
       <c r="L591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S591">
-        <v>14.26</v>
+        <v>13.19</v>
+      </c>
+      <c r="T591">
+        <v>2.03</v>
       </c>
     </row>
     <row r="592" spans="1:24">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="C592">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D592" t="s">
-        <v>445</v>
+        <v>366</v>
       </c>
       <c r="E592" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F592">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G592" t="s">
-        <v>345</v>
+        <v>26</v>
       </c>
       <c r="H592">
-        <v>14.26</v>
+        <v>14.56</v>
       </c>
       <c r="I592">
         <v>0.0</v>
       </c>
       <c r="J592">
-        <v>14.26</v>
+        <v>14.56</v>
       </c>
       <c r="K592">
         <v>0</v>
       </c>
       <c r="L592">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S592">
-        <v>14.26</v>
+        <v>13.19</v>
+      </c>
+      <c r="T592">
+        <v>1.37</v>
       </c>
     </row>
     <row r="593" spans="1:24">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="C593">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D593" t="s">
-        <v>1071</v>
+        <v>703</v>
       </c>
       <c r="E593" t="s">
         <v>1072</v>
       </c>
       <c r="F593">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="G593" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="H593">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
       <c r="I593">
         <v>0.0</v>
       </c>
       <c r="J593">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
       <c r="K593">
         <v>0</v>
       </c>
       <c r="L593">
         <v>1</v>
       </c>
       <c r="S593">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="594" spans="1:24">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594">
-        <v>583</v>
+        <v>664</v>
       </c>
       <c r="C594">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="D594" t="s">
+        <v>57</v>
+      </c>
+      <c r="E594" t="s">
         <v>1073</v>
       </c>
-      <c r="E594" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F594">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G594" t="s">
-        <v>941</v>
+        <v>29</v>
       </c>
       <c r="H594">
-        <v>14.26</v>
+        <v>14.27</v>
       </c>
       <c r="I594">
+        <v>14.27</v>
+      </c>
+      <c r="J594">
         <v>0.0</v>
       </c>
-      <c r="J594">
-[...1 lines deleted...]
-      </c>
       <c r="K594">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L594">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>0</v>
+      </c>
+      <c r="M594">
+        <v>7.69</v>
+      </c>
+      <c r="N594">
+        <v>6.58</v>
       </c>
     </row>
     <row r="595" spans="1:24">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="C595">
         <v>0</v>
       </c>
       <c r="D595" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="E595" t="s">
-        <v>478</v>
+        <v>420</v>
       </c>
       <c r="F595">
         <v>1993</v>
       </c>
       <c r="G595" t="s">
         <v>26</v>
       </c>
       <c r="H595">
         <v>14.26</v>
       </c>
       <c r="I595">
         <v>0.0</v>
       </c>
       <c r="J595">
         <v>14.26</v>
       </c>
       <c r="K595">
         <v>0</v>
       </c>
       <c r="L595">
         <v>1</v>
       </c>
       <c r="S595">
         <v>14.26</v>
       </c>
     </row>
     <row r="596" spans="1:24">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="C596">
         <v>0</v>
       </c>
       <c r="D596" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E596" t="s">
         <v>1076</v>
       </c>
-      <c r="E596" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F596">
-        <v>2005</v>
+        <v>1985</v>
       </c>
       <c r="G596" t="s">
-        <v>320</v>
+        <v>377</v>
       </c>
       <c r="H596">
         <v>14.26</v>
       </c>
       <c r="I596">
         <v>0.0</v>
       </c>
       <c r="J596">
         <v>14.26</v>
       </c>
       <c r="K596">
         <v>0</v>
       </c>
       <c r="L596">
         <v>1</v>
       </c>
       <c r="S596">
         <v>14.26</v>
       </c>
     </row>
     <row r="597" spans="1:24">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="C597">
         <v>0</v>
       </c>
       <c r="D597" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E597" t="s">
         <v>1078</v>
       </c>
-      <c r="E597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F597">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G597" t="s">
-        <v>26</v>
+        <v>374</v>
       </c>
       <c r="H597">
         <v>14.26</v>
       </c>
       <c r="I597">
         <v>0.0</v>
       </c>
       <c r="J597">
         <v>14.26</v>
       </c>
       <c r="K597">
         <v>0</v>
       </c>
       <c r="L597">
         <v>1</v>
       </c>
       <c r="S597">
         <v>14.26</v>
       </c>
     </row>
     <row r="598" spans="1:24">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="C598">
         <v>0</v>
       </c>
       <c r="D598" t="s">
         <v>1079</v>
       </c>
       <c r="E598" t="s">
         <v>1080</v>
       </c>
       <c r="F598">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="G598" t="s">
-        <v>297</v>
+        <v>61</v>
       </c>
       <c r="H598">
         <v>14.26</v>
       </c>
       <c r="I598">
         <v>0.0</v>
       </c>
       <c r="J598">
         <v>14.26</v>
       </c>
       <c r="K598">
         <v>0</v>
       </c>
       <c r="L598">
         <v>1</v>
       </c>
       <c r="S598">
         <v>14.26</v>
       </c>
     </row>
     <row r="599" spans="1:24">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="C599">
         <v>0</v>
       </c>
       <c r="D599" t="s">
         <v>1081</v>
       </c>
       <c r="E599" t="s">
         <v>1082</v>
       </c>
       <c r="F599">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G599" t="s">
-        <v>46</v>
+        <v>571</v>
       </c>
       <c r="H599">
         <v>14.26</v>
       </c>
       <c r="I599">
         <v>0.0</v>
       </c>
       <c r="J599">
         <v>14.26</v>
       </c>
       <c r="K599">
         <v>0</v>
       </c>
       <c r="L599">
         <v>1</v>
       </c>
       <c r="S599">
         <v>14.26</v>
       </c>
     </row>
     <row r="600" spans="1:24">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C600">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D600" t="s">
         <v>1083</v>
       </c>
       <c r="E600" t="s">
         <v>1084</v>
       </c>
       <c r="F600">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G600" t="s">
-        <v>90</v>
+        <v>194</v>
       </c>
       <c r="H600">
-        <v>14.25</v>
+        <v>14.26</v>
       </c>
       <c r="I600">
-        <v>14.25</v>
+        <v>0.0</v>
       </c>
       <c r="J600">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K600">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L600">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14.25</v>
+        <v>1</v>
+      </c>
+      <c r="S600">
+        <v>14.26</v>
       </c>
     </row>
     <row r="601" spans="1:24">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="C601">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D601" t="s">
-        <v>1068</v>
+        <v>1085</v>
       </c>
       <c r="E601" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F601">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="G601" t="s">
-        <v>53</v>
+        <v>301</v>
       </c>
       <c r="H601">
-        <v>14.2</v>
+        <v>14.26</v>
       </c>
       <c r="I601">
         <v>0.0</v>
       </c>
       <c r="J601">
-        <v>14.2</v>
+        <v>14.26</v>
       </c>
       <c r="K601">
         <v>0</v>
       </c>
       <c r="L601">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S601">
-        <v>10.7</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="602" spans="1:24">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="C602">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D602" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E602" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="F602">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G602" t="s">
-        <v>355</v>
+        <v>131</v>
       </c>
       <c r="H602">
-        <v>13.99</v>
+        <v>14.26</v>
       </c>
       <c r="I602">
         <v>0.0</v>
       </c>
       <c r="J602">
-        <v>13.99</v>
+        <v>14.26</v>
       </c>
       <c r="K602">
         <v>0</v>
       </c>
       <c r="L602">
         <v>1</v>
       </c>
       <c r="S602">
-        <v>13.99</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="603" spans="1:24">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C603">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D603" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E603" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="F603">
-        <v>2009</v>
+        <v>1984</v>
       </c>
       <c r="G603" t="s">
-        <v>43</v>
+        <v>296</v>
       </c>
       <c r="H603">
-        <v>13.55</v>
+        <v>14.26</v>
       </c>
       <c r="I603">
-        <v>13.55</v>
+        <v>0.0</v>
       </c>
       <c r="J603">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K603">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L603">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>13.55</v>
+        <v>1</v>
+      </c>
+      <c r="S603">
+        <v>14.26</v>
       </c>
     </row>
     <row r="604" spans="1:24">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C604">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D604" t="s">
-        <v>47</v>
+        <v>1091</v>
       </c>
       <c r="E604" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F604">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G604" t="s">
-        <v>207</v>
+        <v>368</v>
       </c>
       <c r="H604">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I604">
         <v>0.0</v>
       </c>
       <c r="J604">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K604">
         <v>0</v>
       </c>
       <c r="L604">
         <v>1</v>
       </c>
       <c r="S604">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="605" spans="1:24">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C605">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D605" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E605" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F605">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="G605" t="s">
-        <v>216</v>
+        <v>131</v>
       </c>
       <c r="H605">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I605">
         <v>0.0</v>
       </c>
       <c r="J605">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K605">
         <v>0</v>
       </c>
       <c r="L605">
         <v>1</v>
       </c>
       <c r="S605">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="606" spans="1:24">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C606">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D606" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="E606" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="F606">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="G606" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H606">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I606">
         <v>0.0</v>
       </c>
       <c r="J606">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K606">
         <v>0</v>
       </c>
       <c r="L606">
         <v>1</v>
       </c>
       <c r="S606">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="607" spans="1:24">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C607">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D607" t="s">
-        <v>773</v>
+        <v>1097</v>
       </c>
       <c r="E607" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="F607">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="G607" t="s">
-        <v>297</v>
+        <v>949</v>
       </c>
       <c r="H607">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I607">
         <v>0.0</v>
       </c>
       <c r="J607">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K607">
         <v>0</v>
       </c>
       <c r="L607">
         <v>1</v>
       </c>
       <c r="S607">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="608" spans="1:24">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C608">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D608" t="s">
-        <v>197</v>
+        <v>1099</v>
       </c>
       <c r="E608" t="s">
-        <v>1096</v>
+        <v>922</v>
       </c>
       <c r="F608">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="G608" t="s">
-        <v>320</v>
+        <v>26</v>
       </c>
       <c r="H608">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I608">
         <v>0.0</v>
       </c>
       <c r="J608">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K608">
         <v>0</v>
       </c>
       <c r="L608">
         <v>1</v>
       </c>
       <c r="S608">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="609" spans="1:24">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C609">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D609" t="s">
-        <v>1097</v>
+        <v>433</v>
       </c>
       <c r="E609" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="F609">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G609" t="s">
-        <v>941</v>
+        <v>388</v>
       </c>
       <c r="H609">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I609">
         <v>0.0</v>
       </c>
       <c r="J609">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K609">
         <v>0</v>
       </c>
       <c r="L609">
         <v>1</v>
       </c>
       <c r="S609">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="610" spans="1:24">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="C610">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D610" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="E610" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="F610">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G610" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="H610">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="I610">
         <v>0.0</v>
       </c>
       <c r="J610">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
       <c r="K610">
         <v>0</v>
       </c>
       <c r="L610">
         <v>1</v>
       </c>
       <c r="S610">
-        <v>13.19</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="611" spans="1:24">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="C611">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D611" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E611" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F611">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G611" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="H611">
-        <v>13.19</v>
+        <v>14.25</v>
       </c>
       <c r="I611">
+        <v>14.25</v>
+      </c>
+      <c r="J611">
         <v>0.0</v>
       </c>
-      <c r="J611">
-[...1 lines deleted...]
-      </c>
       <c r="K611">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L611">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M611">
+        <v>14.25</v>
       </c>
     </row>
     <row r="612" spans="1:24">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="C612">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D612" t="s">
-        <v>556</v>
+        <v>1105</v>
       </c>
       <c r="E612" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="F612">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="G612" t="s">
-        <v>224</v>
+        <v>368</v>
       </c>
       <c r="H612">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
       <c r="I612">
         <v>0.0</v>
       </c>
       <c r="J612">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
       <c r="K612">
         <v>0</v>
       </c>
       <c r="L612">
         <v>1</v>
       </c>
       <c r="S612">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="613" spans="1:24">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="C613">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D613" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="E613" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="F613">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="G613" t="s">
-        <v>415</v>
+        <v>374</v>
       </c>
       <c r="H613">
         <v>13.19</v>
       </c>
       <c r="I613">
         <v>0.0</v>
       </c>
       <c r="J613">
         <v>13.19</v>
       </c>
       <c r="K613">
         <v>0</v>
       </c>
       <c r="L613">
         <v>1</v>
       </c>
       <c r="S613">
         <v>13.19</v>
       </c>
     </row>
     <row r="614" spans="1:24">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614">
         <v>612</v>
       </c>
       <c r="C614">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D614" t="s">
-        <v>923</v>
+        <v>579</v>
       </c>
       <c r="E614" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="F614">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="G614" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="H614">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
       <c r="I614">
         <v>0.0</v>
       </c>
       <c r="J614">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
       <c r="K614">
         <v>0</v>
       </c>
       <c r="L614">
         <v>1</v>
       </c>
       <c r="S614">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="615" spans="1:24">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="C615">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D615" t="s">
-        <v>65</v>
+        <v>1110</v>
       </c>
       <c r="E615" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="F615">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="G615" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H615">
-        <v>13.06</v>
+        <v>13.19</v>
       </c>
       <c r="I615">
-        <v>13.06</v>
+        <v>0.0</v>
       </c>
       <c r="J615">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K615">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L615">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>13.06</v>
+        <v>1</v>
+      </c>
+      <c r="S615">
+        <v>13.19</v>
       </c>
     </row>
     <row r="616" spans="1:24">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="C616">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D616" t="s">
-        <v>779</v>
+        <v>225</v>
       </c>
       <c r="E616" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="F616">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G616" t="s">
-        <v>224</v>
+        <v>374</v>
       </c>
       <c r="H616">
-        <v>12.54</v>
+        <v>13.19</v>
       </c>
       <c r="I616">
-        <v>12.54</v>
+        <v>0.0</v>
       </c>
       <c r="J616">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K616">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L616">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>12.54</v>
+        <v>1</v>
+      </c>
+      <c r="S616">
+        <v>13.19</v>
       </c>
     </row>
     <row r="617" spans="1:24">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C617">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D617" t="s">
-        <v>1109</v>
+        <v>47</v>
       </c>
       <c r="E617" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="F617">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G617" t="s">
-        <v>1111</v>
+        <v>194</v>
       </c>
       <c r="H617">
-        <v>12.5</v>
+        <v>13.19</v>
       </c>
       <c r="I617">
         <v>0.0</v>
       </c>
       <c r="J617">
-        <v>12.5</v>
+        <v>13.19</v>
       </c>
       <c r="K617">
         <v>0</v>
       </c>
       <c r="L617">
         <v>1</v>
       </c>
       <c r="S617">
-        <v>12.5</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="618" spans="1:24">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C618">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D618" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E618" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="F618">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="G618" t="s">
-        <v>113</v>
+        <v>260</v>
       </c>
       <c r="H618">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="I618">
         <v>0.0</v>
       </c>
       <c r="J618">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K618">
         <v>0</v>
       </c>
       <c r="L618">
         <v>1</v>
       </c>
       <c r="S618">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="619" spans="1:24">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C619">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D619" t="s">
-        <v>838</v>
+        <v>1116</v>
       </c>
       <c r="E619" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="F619">
-        <v>2002</v>
+        <v>1979</v>
       </c>
       <c r="G619" t="s">
-        <v>470</v>
+        <v>377</v>
       </c>
       <c r="H619">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="I619">
         <v>0.0</v>
       </c>
       <c r="J619">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K619">
         <v>0</v>
       </c>
       <c r="L619">
         <v>1</v>
       </c>
       <c r="S619">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="620" spans="1:24">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C620">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D620" t="s">
-        <v>552</v>
+        <v>1118</v>
       </c>
       <c r="E620" t="s">
-        <v>473</v>
+        <v>1119</v>
       </c>
       <c r="F620">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G620" t="s">
-        <v>26</v>
+        <v>949</v>
       </c>
       <c r="H620">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="I620">
         <v>0.0</v>
       </c>
       <c r="J620">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K620">
         <v>0</v>
       </c>
       <c r="L620">
         <v>1</v>
       </c>
       <c r="S620">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="621" spans="1:24">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C621">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D621" t="s">
-        <v>1115</v>
+        <v>954</v>
       </c>
       <c r="E621" t="s">
-        <v>197</v>
+        <v>1120</v>
       </c>
       <c r="F621">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="G621" t="s">
-        <v>38</v>
+        <v>296</v>
       </c>
       <c r="H621">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="I621">
         <v>0.0</v>
       </c>
       <c r="J621">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K621">
         <v>0</v>
       </c>
       <c r="L621">
         <v>1</v>
       </c>
       <c r="S621">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="622" spans="1:24">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="C622">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D622" t="s">
-        <v>1116</v>
+        <v>931</v>
       </c>
       <c r="E622" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="F622">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G622" t="s">
-        <v>595</v>
+        <v>32</v>
       </c>
       <c r="H622">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
       <c r="I622">
         <v>0.0</v>
       </c>
       <c r="J622">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
       <c r="K622">
         <v>0</v>
       </c>
       <c r="L622">
         <v>1</v>
       </c>
       <c r="S622">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="623" spans="1:24">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="C623">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D623" t="s">
         <v>41</v>
       </c>
       <c r="E623" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="F623">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G623" t="s">
-        <v>273</v>
+        <v>43</v>
       </c>
       <c r="H623">
-        <v>12.2</v>
+        <v>13.06</v>
       </c>
       <c r="I623">
+        <v>13.06</v>
+      </c>
+      <c r="J623">
         <v>0.0</v>
       </c>
-      <c r="J623">
-[...1 lines deleted...]
-      </c>
       <c r="K623">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L623">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M623">
+        <v>13.06</v>
       </c>
     </row>
     <row r="624" spans="1:24">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C624">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D624" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="E624" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="F624">
         <v>1994</v>
       </c>
       <c r="G624" t="s">
-        <v>415</v>
+        <v>377</v>
       </c>
       <c r="H624">
         <v>12.2</v>
       </c>
       <c r="I624">
         <v>0.0</v>
       </c>
       <c r="J624">
         <v>12.2</v>
       </c>
       <c r="K624">
         <v>0</v>
       </c>
       <c r="L624">
         <v>1</v>
       </c>
       <c r="S624">
         <v>12.2</v>
       </c>
     </row>
     <row r="625" spans="1:24">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C625">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D625" t="s">
-        <v>1121</v>
+        <v>411</v>
       </c>
       <c r="E625" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="F625">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="G625" t="s">
-        <v>415</v>
+        <v>374</v>
       </c>
       <c r="H625">
         <v>12.2</v>
       </c>
       <c r="I625">
         <v>0.0</v>
       </c>
       <c r="J625">
         <v>12.2</v>
       </c>
       <c r="K625">
         <v>0</v>
       </c>
       <c r="L625">
         <v>1</v>
       </c>
       <c r="S625">
         <v>12.2</v>
       </c>
     </row>
     <row r="626" spans="1:24">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C626">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D626" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="E626" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="F626">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="G626" t="s">
-        <v>61</v>
+        <v>377</v>
       </c>
       <c r="H626">
         <v>12.2</v>
       </c>
       <c r="I626">
         <v>0.0</v>
       </c>
       <c r="J626">
         <v>12.2</v>
       </c>
       <c r="K626">
         <v>0</v>
       </c>
       <c r="L626">
         <v>1</v>
       </c>
       <c r="S626">
         <v>12.2</v>
       </c>
     </row>
     <row r="627" spans="1:24">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C627">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D627" t="s">
-        <v>1125</v>
+        <v>104</v>
       </c>
       <c r="E627" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F627">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G627" t="s">
-        <v>470</v>
+        <v>374</v>
       </c>
       <c r="H627">
         <v>12.2</v>
       </c>
       <c r="I627">
         <v>0.0</v>
       </c>
       <c r="J627">
         <v>12.2</v>
       </c>
       <c r="K627">
         <v>0</v>
       </c>
       <c r="L627">
         <v>1</v>
       </c>
       <c r="S627">
         <v>12.2</v>
       </c>
     </row>
     <row r="628" spans="1:24">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C628">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D628" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E628" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="F628">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="G628" t="s">
-        <v>941</v>
+        <v>61</v>
       </c>
       <c r="H628">
         <v>12.2</v>
       </c>
       <c r="I628">
         <v>0.0</v>
       </c>
       <c r="J628">
         <v>12.2</v>
       </c>
       <c r="K628">
         <v>0</v>
       </c>
       <c r="L628">
         <v>1</v>
       </c>
       <c r="S628">
         <v>12.2</v>
       </c>
     </row>
     <row r="629" spans="1:24">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C629">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D629" t="s">
-        <v>193</v>
+        <v>1131</v>
       </c>
       <c r="E629" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="F629">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G629" t="s">
-        <v>355</v>
+        <v>111</v>
       </c>
       <c r="H629">
         <v>12.2</v>
       </c>
       <c r="I629">
         <v>0.0</v>
       </c>
       <c r="J629">
         <v>12.2</v>
       </c>
       <c r="K629">
         <v>0</v>
       </c>
       <c r="L629">
         <v>1</v>
       </c>
       <c r="S629">
         <v>12.2</v>
       </c>
     </row>
     <row r="630" spans="1:24">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C630">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D630" t="s">
-        <v>307</v>
+        <v>1133</v>
       </c>
       <c r="E630" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="F630">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="G630" t="s">
         <v>32</v>
       </c>
       <c r="H630">
         <v>12.2</v>
       </c>
       <c r="I630">
         <v>0.0</v>
       </c>
       <c r="J630">
         <v>12.2</v>
       </c>
       <c r="K630">
         <v>0</v>
       </c>
       <c r="L630">
         <v>1</v>
       </c>
       <c r="S630">
         <v>12.2</v>
       </c>
     </row>
     <row r="631" spans="1:24">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C631">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D631" t="s">
-        <v>1131</v>
+        <v>842</v>
       </c>
       <c r="E631" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="F631">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G631" t="s">
-        <v>127</v>
+        <v>464</v>
       </c>
       <c r="H631">
         <v>12.2</v>
       </c>
       <c r="I631">
         <v>0.0</v>
       </c>
       <c r="J631">
         <v>12.2</v>
       </c>
       <c r="K631">
         <v>0</v>
       </c>
       <c r="L631">
         <v>1</v>
       </c>
       <c r="S631">
         <v>12.2</v>
       </c>
     </row>
     <row r="632" spans="1:24">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C632">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D632" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="E632" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="F632">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G632" t="s">
-        <v>355</v>
+        <v>657</v>
       </c>
       <c r="H632">
         <v>12.2</v>
       </c>
       <c r="I632">
         <v>0.0</v>
       </c>
       <c r="J632">
         <v>12.2</v>
       </c>
       <c r="K632">
         <v>0</v>
       </c>
       <c r="L632">
         <v>1</v>
       </c>
       <c r="S632">
         <v>12.2</v>
       </c>
     </row>
     <row r="633" spans="1:24">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C633">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D633" t="s">
-        <v>387</v>
+        <v>1138</v>
       </c>
       <c r="E633" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="F633">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G633" t="s">
-        <v>320</v>
+        <v>464</v>
       </c>
       <c r="H633">
         <v>12.2</v>
       </c>
       <c r="I633">
         <v>0.0</v>
       </c>
       <c r="J633">
         <v>12.2</v>
       </c>
       <c r="K633">
         <v>0</v>
       </c>
       <c r="L633">
         <v>1</v>
       </c>
       <c r="S633">
         <v>12.2</v>
       </c>
     </row>
     <row r="634" spans="1:24">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C634">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D634" t="s">
-        <v>556</v>
+        <v>468</v>
       </c>
       <c r="E634" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>1140</v>
       </c>
       <c r="G634" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="H634">
         <v>12.2</v>
       </c>
       <c r="I634">
         <v>0.0</v>
       </c>
       <c r="J634">
         <v>12.2</v>
       </c>
       <c r="K634">
         <v>0</v>
       </c>
       <c r="L634">
         <v>1</v>
       </c>
       <c r="S634">
         <v>12.2</v>
       </c>
     </row>
     <row r="635" spans="1:24">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C635">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D635" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="E635" t="s">
-        <v>1138</v>
+        <v>225</v>
       </c>
       <c r="F635">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G635" t="s">
-        <v>216</v>
+        <v>37</v>
       </c>
       <c r="H635">
         <v>12.2</v>
       </c>
       <c r="I635">
         <v>0.0</v>
       </c>
       <c r="J635">
         <v>12.2</v>
       </c>
       <c r="K635">
         <v>0</v>
       </c>
       <c r="L635">
         <v>1</v>
       </c>
       <c r="S635">
         <v>12.2</v>
       </c>
     </row>
     <row r="636" spans="1:24">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C636">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D636" t="s">
-        <v>1139</v>
+        <v>305</v>
       </c>
       <c r="E636" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F636">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="G636" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H636">
         <v>12.2</v>
       </c>
       <c r="I636">
         <v>0.0</v>
       </c>
       <c r="J636">
         <v>12.2</v>
       </c>
       <c r="K636">
         <v>0</v>
       </c>
       <c r="L636">
         <v>1</v>
       </c>
       <c r="S636">
         <v>12.2</v>
       </c>
     </row>
     <row r="637" spans="1:24">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C637">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D637" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="E637" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F637">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="G637" t="s">
-        <v>348</v>
+        <v>949</v>
       </c>
       <c r="H637">
         <v>12.2</v>
       </c>
       <c r="I637">
         <v>0.0</v>
       </c>
       <c r="J637">
         <v>12.2</v>
       </c>
       <c r="K637">
         <v>0</v>
       </c>
       <c r="L637">
         <v>1</v>
       </c>
       <c r="S637">
         <v>12.2</v>
       </c>
     </row>
     <row r="638" spans="1:24">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638">
-        <v>490</v>
+        <v>623</v>
       </c>
       <c r="C638">
-        <v>-127</v>
+        <v>0</v>
       </c>
       <c r="D638" t="s">
-        <v>501</v>
+        <v>49</v>
       </c>
       <c r="E638" t="s">
-        <v>1143</v>
+        <v>1145</v>
+      </c>
+      <c r="F638">
+        <v>2003</v>
       </c>
       <c r="G638" t="s">
-        <v>124</v>
+        <v>274</v>
       </c>
       <c r="H638">
         <v>12.2</v>
       </c>
       <c r="I638">
         <v>0.0</v>
       </c>
       <c r="J638">
         <v>12.2</v>
       </c>
       <c r="K638">
         <v>0</v>
       </c>
       <c r="L638">
         <v>1</v>
       </c>
       <c r="S638">
         <v>12.2</v>
       </c>
     </row>
     <row r="639" spans="1:24">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C639">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D639" t="s">
-        <v>96</v>
+        <v>157</v>
       </c>
       <c r="E639" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F639">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G639" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="H639">
         <v>12.2</v>
       </c>
       <c r="I639">
         <v>0.0</v>
       </c>
       <c r="J639">
         <v>12.2</v>
       </c>
       <c r="K639">
         <v>0</v>
       </c>
       <c r="L639">
         <v>1</v>
       </c>
       <c r="S639">
         <v>12.2</v>
       </c>
     </row>
     <row r="640" spans="1:24">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="C640">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D640" t="s">
-        <v>47</v>
+        <v>1147</v>
       </c>
       <c r="E640" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="F640">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G640" t="s">
-        <v>124</v>
+        <v>368</v>
       </c>
       <c r="H640">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="I640">
         <v>0.0</v>
       </c>
       <c r="J640">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="K640">
         <v>0</v>
       </c>
       <c r="L640">
         <v>1</v>
       </c>
       <c r="S640">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="641" spans="1:24">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="C641">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D641" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E641" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="F641">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G641" t="s">
-        <v>770</v>
+        <v>260</v>
       </c>
       <c r="H641">
-        <v>11.56</v>
+        <v>12.2</v>
       </c>
       <c r="I641">
         <v>0.0</v>
       </c>
       <c r="J641">
-        <v>11.56</v>
+        <v>12.2</v>
       </c>
       <c r="K641">
         <v>0</v>
       </c>
       <c r="L641">
         <v>1</v>
       </c>
       <c r="S641">
-        <v>11.56</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="642" spans="1:24">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642">
-        <v>639</v>
+        <v>623</v>
       </c>
       <c r="C642">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D642" t="s">
-        <v>935</v>
+        <v>567</v>
       </c>
       <c r="E642" t="s">
-        <v>1148</v>
+        <v>432</v>
       </c>
       <c r="F642">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G642" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="H642">
-        <v>11.51</v>
+        <v>12.2</v>
       </c>
       <c r="I642">
         <v>0.0</v>
       </c>
       <c r="J642">
-        <v>11.51</v>
+        <v>12.2</v>
       </c>
       <c r="K642">
         <v>0</v>
       </c>
       <c r="L642">
         <v>1</v>
       </c>
       <c r="S642">
-        <v>11.51</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="643" spans="1:24">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643">
-        <v>640</v>
+        <v>623</v>
       </c>
       <c r="C643">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D643" t="s">
-        <v>315</v>
+        <v>1151</v>
       </c>
       <c r="E643" t="s">
-        <v>1051</v>
+        <v>1152</v>
       </c>
       <c r="F643">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G643" t="s">
-        <v>32</v>
+        <v>321</v>
       </c>
       <c r="H643">
-        <v>11.35</v>
+        <v>12.2</v>
       </c>
       <c r="I643">
-        <v>11.35</v>
+        <v>0.0</v>
       </c>
       <c r="J643">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K643">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L643">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>11.35</v>
+        <v>1</v>
+      </c>
+      <c r="S643">
+        <v>12.2</v>
       </c>
     </row>
     <row r="644" spans="1:24">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644">
-        <v>544</v>
+        <v>623</v>
       </c>
       <c r="C644">
-        <v>-99</v>
+        <v>0</v>
       </c>
       <c r="D644" t="s">
-        <v>1149</v>
+        <v>579</v>
       </c>
       <c r="E644" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="F644">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G644" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="H644">
-        <v>11.01</v>
+        <v>12.2</v>
       </c>
       <c r="I644">
         <v>0.0</v>
       </c>
       <c r="J644">
-        <v>11.01</v>
+        <v>12.2</v>
       </c>
       <c r="K644">
         <v>0</v>
       </c>
       <c r="L644">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S644">
-        <v>6.49</v>
-[...2 lines deleted...]
-        <v>4.52</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="645" spans="1:24">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="C645">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D645" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="E645" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="F645">
-        <v>2001</v>
+        <v>1990</v>
       </c>
       <c r="G645" t="s">
-        <v>64</v>
+        <v>131</v>
       </c>
       <c r="H645">
-        <v>10.7</v>
+        <v>12.2</v>
       </c>
       <c r="I645">
         <v>0.0</v>
       </c>
       <c r="J645">
-        <v>10.7</v>
+        <v>12.2</v>
       </c>
       <c r="K645">
         <v>0</v>
       </c>
       <c r="L645">
         <v>1</v>
       </c>
       <c r="S645">
-        <v>10.7</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="646" spans="1:24">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C646">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D646" t="s">
-        <v>1153</v>
+        <v>47</v>
       </c>
       <c r="E646" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="F646">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G646" t="s">
-        <v>770</v>
+        <v>108</v>
       </c>
       <c r="H646">
-        <v>10.7</v>
+        <v>12.1</v>
       </c>
       <c r="I646">
         <v>0.0</v>
       </c>
       <c r="J646">
-        <v>10.7</v>
+        <v>12.1</v>
       </c>
       <c r="K646">
         <v>0</v>
       </c>
       <c r="L646">
         <v>1</v>
       </c>
       <c r="S646">
-        <v>10.7</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="647" spans="1:24">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647">
-        <v>660</v>
+        <v>646</v>
       </c>
       <c r="C647">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D647" t="s">
-        <v>1155</v>
+        <v>945</v>
       </c>
       <c r="E647" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="F647">
         <v>2006</v>
       </c>
       <c r="G647" t="s">
         <v>43</v>
       </c>
       <c r="H647">
-        <v>10.64</v>
+        <v>11.51</v>
       </c>
       <c r="I647">
-        <v>10.64</v>
+        <v>0.0</v>
       </c>
       <c r="J647">
-        <v>0.0</v>
+        <v>11.51</v>
       </c>
       <c r="K647">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L647">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>3.53</v>
+        <v>1</v>
+      </c>
+      <c r="S647">
+        <v>11.51</v>
       </c>
     </row>
     <row r="648" spans="1:24">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C648">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D648" t="s">
-        <v>1157</v>
+        <v>315</v>
       </c>
       <c r="E648" t="s">
-        <v>1158</v>
+        <v>1066</v>
       </c>
       <c r="F648">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G648" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H648">
-        <v>10.51</v>
+        <v>11.35</v>
       </c>
       <c r="I648">
+        <v>11.35</v>
+      </c>
+      <c r="J648">
         <v>0.0</v>
       </c>
-      <c r="J648">
-[...1 lines deleted...]
-      </c>
       <c r="K648">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L648">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>10.51</v>
+        <v>0</v>
+      </c>
+      <c r="M648">
+        <v>11.35</v>
       </c>
     </row>
     <row r="649" spans="1:24">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649">
-        <v>644</v>
+        <v>516</v>
       </c>
       <c r="C649">
-        <v>-4</v>
+        <v>-132</v>
       </c>
       <c r="D649" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E649" t="s">
         <v>1159</v>
       </c>
-      <c r="E649" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F649">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G649" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="H649">
-        <v>10.5</v>
+        <v>11.07</v>
       </c>
       <c r="I649">
-        <v>10.5</v>
+        <v>0.0</v>
       </c>
       <c r="J649">
-        <v>0.0</v>
+        <v>11.07</v>
       </c>
       <c r="K649">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L649">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>1</v>
+      </c>
+      <c r="S649">
+        <v>11.07</v>
       </c>
     </row>
     <row r="650" spans="1:24">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C650">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D650" t="s">
-        <v>1042</v>
+        <v>1160</v>
       </c>
       <c r="E650" t="s">
         <v>1161</v>
       </c>
       <c r="F650">
         <v>2006</v>
       </c>
       <c r="G650" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="H650">
-        <v>10.43</v>
+        <v>11.01</v>
       </c>
       <c r="I650">
-        <v>10.43</v>
+        <v>0.0</v>
       </c>
       <c r="J650">
-        <v>0.0</v>
+        <v>11.01</v>
       </c>
       <c r="K650">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L650">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.43</v>
+        <v>2</v>
+      </c>
+      <c r="S650">
+        <v>6.49</v>
+      </c>
+      <c r="T650">
+        <v>4.52</v>
       </c>
     </row>
     <row r="651" spans="1:24">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="C651">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D651" t="s">
         <v>1162</v>
       </c>
       <c r="E651" t="s">
         <v>1163</v>
       </c>
       <c r="F651">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G651" t="s">
-        <v>770</v>
+        <v>64</v>
       </c>
       <c r="H651">
-        <v>9.89</v>
+        <v>10.51</v>
       </c>
       <c r="I651">
         <v>0.0</v>
       </c>
       <c r="J651">
-        <v>9.89</v>
+        <v>10.51</v>
       </c>
       <c r="K651">
         <v>0</v>
       </c>
       <c r="L651">
         <v>1</v>
       </c>
       <c r="S651">
-        <v>9.89</v>
+        <v>10.51</v>
       </c>
     </row>
     <row r="652" spans="1:24">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="C652">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D652" t="s">
-        <v>591</v>
+        <v>1164</v>
       </c>
       <c r="E652" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="F652">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G652" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="H652">
-        <v>9.89</v>
+        <v>10.5</v>
       </c>
       <c r="I652">
+        <v>10.5</v>
+      </c>
+      <c r="J652">
         <v>0.0</v>
       </c>
-      <c r="J652">
-[...1 lines deleted...]
-      </c>
       <c r="K652">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L652">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.89</v>
+        <v>0</v>
+      </c>
+      <c r="M652">
+        <v>10.5</v>
       </c>
     </row>
     <row r="653" spans="1:24">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C653">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D653" t="s">
-        <v>187</v>
+        <v>1053</v>
       </c>
       <c r="E653" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F653">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G653" t="s">
-        <v>29</v>
+        <v>232</v>
       </c>
       <c r="H653">
-        <v>9.88</v>
+        <v>10.43</v>
       </c>
       <c r="I653">
+        <v>10.43</v>
+      </c>
+      <c r="J653">
         <v>0.0</v>
       </c>
-      <c r="J653">
-[...1 lines deleted...]
-      </c>
       <c r="K653">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L653">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.88</v>
+        <v>0</v>
+      </c>
+      <c r="M653">
+        <v>10.43</v>
       </c>
     </row>
     <row r="654" spans="1:24">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654">
-        <v>649</v>
+        <v>523</v>
       </c>
       <c r="C654">
-        <v>-4</v>
+        <v>-130</v>
       </c>
       <c r="D654" t="s">
-        <v>118</v>
+        <v>1167</v>
       </c>
       <c r="E654" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="F654">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G654" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="H654">
-        <v>9.65</v>
+        <v>10.24</v>
       </c>
       <c r="I654">
-        <v>9.65</v>
+        <v>0.0</v>
       </c>
       <c r="J654">
-        <v>0.0</v>
+        <v>10.24</v>
       </c>
       <c r="K654">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L654">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9.65</v>
+        <v>1</v>
+      </c>
+      <c r="S654">
+        <v>10.24</v>
       </c>
     </row>
     <row r="655" spans="1:24">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C655">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D655" t="s">
-        <v>1167</v>
+        <v>1010</v>
       </c>
       <c r="E655" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="F655">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G655" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="H655">
         <v>9.64</v>
       </c>
       <c r="I655">
         <v>0.0</v>
       </c>
       <c r="J655">
         <v>9.64</v>
       </c>
       <c r="K655">
         <v>0</v>
       </c>
       <c r="L655">
         <v>1</v>
       </c>
       <c r="S655">
         <v>9.64</v>
       </c>
     </row>
     <row r="656" spans="1:24">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C656">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D656" t="s">
-        <v>994</v>
+        <v>1170</v>
       </c>
       <c r="E656" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="F656">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G656" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="H656">
         <v>9.64</v>
       </c>
       <c r="I656">
         <v>0.0</v>
       </c>
       <c r="J656">
         <v>9.64</v>
       </c>
       <c r="K656">
         <v>0</v>
       </c>
       <c r="L656">
         <v>1</v>
       </c>
       <c r="S656">
         <v>9.64</v>
       </c>
     </row>
     <row r="657" spans="1:24">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C657">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D657" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
       <c r="E657" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="F657">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G657" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H657">
-        <v>9.15</v>
+        <v>8.93</v>
       </c>
       <c r="I657">
+        <v>8.93</v>
+      </c>
+      <c r="J657">
         <v>0.0</v>
       </c>
-      <c r="J657">
-[...1 lines deleted...]
-      </c>
       <c r="K657">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L657">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.15</v>
+        <v>0</v>
+      </c>
+      <c r="M657">
+        <v>8.93</v>
       </c>
     </row>
     <row r="658" spans="1:24">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C658">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D658" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="E658" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="F658">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G658" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H658">
-        <v>8.93</v>
+        <v>8.77</v>
       </c>
       <c r="I658">
-        <v>8.93</v>
+        <v>8.77</v>
       </c>
       <c r="J658">
         <v>0.0</v>
       </c>
       <c r="K658">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L658">
         <v>0</v>
       </c>
       <c r="M658">
-        <v>8.93</v>
+        <v>5.75</v>
+      </c>
+      <c r="N658">
+        <v>3.02</v>
       </c>
     </row>
     <row r="659" spans="1:24">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C659">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="D659" t="s">
-        <v>1173</v>
+        <v>409</v>
       </c>
       <c r="E659" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="F659">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G659" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="H659">
-        <v>8.77</v>
+        <v>8.49</v>
       </c>
       <c r="I659">
-        <v>8.77</v>
+        <v>8.49</v>
       </c>
       <c r="J659">
         <v>0.0</v>
       </c>
       <c r="K659">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L659">
         <v>0</v>
       </c>
       <c r="M659">
-        <v>5.75</v>
-[...2 lines deleted...]
-        <v>3.02</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="660" spans="1:24">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C660">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D660" t="s">
-        <v>383</v>
+        <v>134</v>
       </c>
       <c r="E660" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="F660">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="G660" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H660">
-        <v>8.49</v>
+        <v>8.31</v>
       </c>
       <c r="I660">
-        <v>8.49</v>
+        <v>0.0</v>
       </c>
       <c r="J660">
-        <v>0.0</v>
+        <v>8.31</v>
       </c>
       <c r="K660">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L660">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.49</v>
+        <v>2</v>
+      </c>
+      <c r="S660">
+        <v>6.43</v>
+      </c>
+      <c r="T660">
+        <v>1.88</v>
       </c>
     </row>
     <row r="661" spans="1:24">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="C661">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D661" t="s">
-        <v>154</v>
+        <v>1178</v>
       </c>
       <c r="E661" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F661">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G661" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H661">
-        <v>8.31</v>
+        <v>7.69</v>
       </c>
       <c r="I661">
+        <v>7.69</v>
+      </c>
+      <c r="J661">
         <v>0.0</v>
       </c>
-      <c r="J661">
-[...1 lines deleted...]
-      </c>
       <c r="K661">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L661">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>1.88</v>
+        <v>0</v>
+      </c>
+      <c r="M661">
+        <v>7.69</v>
       </c>
     </row>
     <row r="662" spans="1:24">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="C662">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D662" t="s">
-        <v>428</v>
+        <v>1180</v>
       </c>
       <c r="E662" t="s">
-        <v>381</v>
+        <v>1181</v>
       </c>
       <c r="F662">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G662" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="H662">
-        <v>7.82</v>
+        <v>7.57</v>
       </c>
       <c r="I662">
+        <v>7.57</v>
+      </c>
+      <c r="J662">
         <v>0.0</v>
       </c>
-      <c r="J662">
-[...1 lines deleted...]
-      </c>
       <c r="K662">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L662">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.82</v>
+        <v>0</v>
+      </c>
+      <c r="M662">
+        <v>7.57</v>
       </c>
     </row>
     <row r="663" spans="1:24">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C663">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D663" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="E663" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="F663">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G663" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="H663">
-        <v>7.69</v>
+        <v>7.51</v>
       </c>
       <c r="I663">
-        <v>7.69</v>
+        <v>0.0</v>
       </c>
       <c r="J663">
-        <v>0.0</v>
+        <v>7.51</v>
       </c>
       <c r="K663">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L663">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7.69</v>
+        <v>1</v>
+      </c>
+      <c r="S663">
+        <v>7.51</v>
       </c>
     </row>
     <row r="664" spans="1:24">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C664">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D664" t="s">
-        <v>1179</v>
+        <v>647</v>
       </c>
       <c r="E664" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="F664">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G664" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="H664">
-        <v>7.51</v>
+        <v>7.26</v>
       </c>
       <c r="I664">
+        <v>7.26</v>
+      </c>
+      <c r="J664">
         <v>0.0</v>
       </c>
-      <c r="J664">
-[...1 lines deleted...]
-      </c>
       <c r="K664">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L664">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.51</v>
+        <v>0</v>
+      </c>
+      <c r="M664">
+        <v>7.26</v>
       </c>
     </row>
     <row r="665" spans="1:24">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="C665">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D665" t="s">
-        <v>636</v>
+        <v>1185</v>
       </c>
       <c r="E665" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="F665">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G665" t="s">
-        <v>127</v>
+        <v>194</v>
       </c>
       <c r="H665">
-        <v>7.26</v>
+        <v>6.72</v>
       </c>
       <c r="I665">
-        <v>7.26</v>
+        <v>6.72</v>
       </c>
       <c r="J665">
         <v>0.0</v>
       </c>
       <c r="K665">
         <v>1</v>
       </c>
       <c r="L665">
         <v>0</v>
       </c>
       <c r="M665">
-        <v>7.26</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="666" spans="1:24">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C666">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D666" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="E666" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="F666">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G666" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="H666">
-        <v>6.72</v>
+        <v>6.22</v>
       </c>
       <c r="I666">
-        <v>6.72</v>
+        <v>6.22</v>
       </c>
       <c r="J666">
         <v>0.0</v>
       </c>
       <c r="K666">
         <v>1</v>
       </c>
       <c r="L666">
         <v>0</v>
       </c>
       <c r="M666">
-        <v>6.72</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="667" spans="1:24">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="C667">
-        <v>-4</v>
+        <v>-17</v>
       </c>
       <c r="D667" t="s">
-        <v>54</v>
+        <v>1189</v>
       </c>
       <c r="E667" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="F667">
         <v>2006</v>
       </c>
       <c r="G667" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="H667">
-        <v>6.58</v>
+        <v>5.9</v>
       </c>
       <c r="I667">
-        <v>6.58</v>
+        <v>3.53</v>
       </c>
       <c r="J667">
-        <v>0.0</v>
+        <v>2.37</v>
       </c>
       <c r="K667">
         <v>1</v>
       </c>
       <c r="L667">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M667">
-        <v>6.58</v>
+        <v>3.53</v>
+      </c>
+      <c r="S667">
+        <v>2.37</v>
       </c>
     </row>
     <row r="668" spans="1:24">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C668">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D668" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="E668" t="s">
-        <v>1186</v>
+        <v>1192</v>
       </c>
       <c r="F668">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G668" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="H668">
-        <v>6.22</v>
+        <v>5.83</v>
       </c>
       <c r="I668">
-        <v>6.22</v>
+        <v>0.0</v>
       </c>
       <c r="J668">
-        <v>0.0</v>
+        <v>5.83</v>
       </c>
       <c r="K668">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L668">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.22</v>
+        <v>1</v>
+      </c>
+      <c r="S668">
+        <v>5.83</v>
       </c>
     </row>
     <row r="669" spans="1:24">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="C669">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D669" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="E669" t="s">
-        <v>1188</v>
+        <v>1194</v>
       </c>
       <c r="F669">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G669" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H669">
-        <v>5.83</v>
+        <v>5.55</v>
       </c>
       <c r="I669">
         <v>0.0</v>
       </c>
       <c r="J669">
-        <v>5.83</v>
+        <v>5.55</v>
       </c>
       <c r="K669">
         <v>0</v>
       </c>
       <c r="L669">
         <v>1</v>
       </c>
       <c r="S669">
-        <v>5.83</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="670" spans="1:24">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670">
-        <v>568</v>
+        <v>668</v>
       </c>
       <c r="C670">
-        <v>-101</v>
+        <v>-1</v>
       </c>
       <c r="D670" t="s">
-        <v>1189</v>
+        <v>233</v>
       </c>
       <c r="E670" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="F670">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G670" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H670">
-        <v>5.55</v>
+        <v>5.32</v>
       </c>
       <c r="I670">
+        <v>5.32</v>
+      </c>
+      <c r="J670">
         <v>0.0</v>
       </c>
-      <c r="J670">
-[...1 lines deleted...]
-      </c>
       <c r="K670">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L670">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.55</v>
+        <v>0</v>
+      </c>
+      <c r="M670">
+        <v>5.32</v>
       </c>
     </row>
     <row r="671" spans="1:24">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C671">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D671" t="s">
-        <v>235</v>
+        <v>102</v>
       </c>
       <c r="E671" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="F671">
         <v>2008</v>
       </c>
       <c r="G671" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H671">
-        <v>5.32</v>
+        <v>4.92</v>
       </c>
       <c r="I671">
-        <v>5.32</v>
+        <v>4.92</v>
       </c>
       <c r="J671">
         <v>0.0</v>
       </c>
       <c r="K671">
         <v>1</v>
       </c>
       <c r="L671">
         <v>0</v>
       </c>
       <c r="M671">
-        <v>5.32</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="672" spans="1:24">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C672">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D672" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="E672" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="F672">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G672" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="H672">
-        <v>4.92</v>
+        <v>4.55</v>
       </c>
       <c r="I672">
-        <v>4.92</v>
+        <v>4.55</v>
       </c>
       <c r="J672">
         <v>0.0</v>
       </c>
       <c r="K672">
         <v>1</v>
       </c>
       <c r="L672">
         <v>0</v>
       </c>
       <c r="M672">
-        <v>4.92</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="673" spans="1:24">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="C673">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D673" t="s">
-        <v>47</v>
+        <v>1198</v>
       </c>
       <c r="E673" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="F673">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G673" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H673">
-        <v>4.55</v>
+        <v>3.87</v>
       </c>
       <c r="I673">
-        <v>4.55</v>
+        <v>0.0</v>
       </c>
       <c r="J673">
-        <v>0.0</v>
+        <v>3.87</v>
       </c>
       <c r="K673">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L673">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>4.55</v>
+        <v>1</v>
+      </c>
+      <c r="S673">
+        <v>3.87</v>
       </c>
     </row>
     <row r="674" spans="1:24">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>-205</v>
+        <v>0</v>
+      </c>
+      <c r="C674" t="s">
+        <v>767</v>
       </c>
       <c r="D674" t="s">
-        <v>349</v>
+        <v>1200</v>
       </c>
       <c r="E674" t="s">
-        <v>1194</v>
+        <v>198</v>
       </c>
       <c r="F674">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G674" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H674">
-        <v>4.53</v>
+        <v>3.81</v>
       </c>
       <c r="I674">
+        <v>3.81</v>
+      </c>
+      <c r="J674">
         <v>0.0</v>
       </c>
-      <c r="J674">
-[...1 lines deleted...]
-      </c>
       <c r="K674">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L674">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.53</v>
+        <v>0</v>
+      </c>
+      <c r="M674">
+        <v>3.81</v>
       </c>
     </row>
     <row r="675" spans="1:24">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C675">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D675" t="s">
-        <v>1195</v>
+        <v>389</v>
       </c>
       <c r="E675" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="F675">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G675" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H675">
-        <v>3.87</v>
+        <v>3.78</v>
       </c>
       <c r="I675">
         <v>0.0</v>
       </c>
       <c r="J675">
-        <v>3.87</v>
+        <v>3.78</v>
       </c>
       <c r="K675">
         <v>0</v>
       </c>
       <c r="L675">
         <v>1</v>
       </c>
       <c r="S675">
-        <v>3.87</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="676" spans="1:24">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C676">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D676" t="s">
-        <v>447</v>
+        <v>1093</v>
       </c>
       <c r="E676" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="F676">
         <v>2002</v>
       </c>
       <c r="G676" t="s">
         <v>43</v>
       </c>
       <c r="H676">
-        <v>3.78</v>
+        <v>3.5</v>
       </c>
       <c r="I676">
         <v>0.0</v>
       </c>
       <c r="J676">
-        <v>3.78</v>
+        <v>3.5</v>
       </c>
       <c r="K676">
         <v>0</v>
       </c>
       <c r="L676">
         <v>1</v>
       </c>
       <c r="S676">
-        <v>3.78</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="677" spans="1:24">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C677">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D677" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="E677" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="F677">
         <v>2001</v>
       </c>
       <c r="G677" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H677">
         <v>2.89</v>
       </c>
       <c r="I677">
         <v>0.0</v>
       </c>
       <c r="J677">
         <v>2.89</v>
       </c>
       <c r="K677">
         <v>0</v>
       </c>
       <c r="L677">
         <v>1</v>
       </c>
       <c r="S677">
         <v>2.89</v>
       </c>
     </row>
     <row r="678" spans="1:24">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="C678">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D678" t="s">
-        <v>619</v>
+        <v>1114</v>
       </c>
       <c r="E678" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="F678">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G678" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="H678">
-        <v>2.84</v>
+        <v>2.07</v>
       </c>
       <c r="I678">
         <v>0.0</v>
       </c>
       <c r="J678">
-        <v>2.84</v>
+        <v>2.07</v>
       </c>
       <c r="K678">
         <v>0</v>
       </c>
       <c r="L678">
         <v>1</v>
       </c>
       <c r="S678">
-        <v>2.84</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="679" spans="1:24">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C679">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D679" t="s">
-        <v>1201</v>
+        <v>122</v>
       </c>
       <c r="E679" t="s">
-        <v>1202</v>
+        <v>442</v>
       </c>
       <c r="F679">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G679" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H679">
-        <v>2.43</v>
+        <v>2.03</v>
       </c>
       <c r="I679">
         <v>0.0</v>
       </c>
       <c r="J679">
-        <v>2.43</v>
+        <v>2.03</v>
       </c>
       <c r="K679">
         <v>0</v>
       </c>
       <c r="L679">
         <v>1</v>
       </c>
       <c r="S679">
-        <v>2.43</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="680" spans="1:24">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C680">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D680" t="s">
-        <v>1091</v>
+        <v>971</v>
       </c>
       <c r="E680" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="F680">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G680" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="H680">
-        <v>2.07</v>
+        <v>1.09</v>
       </c>
       <c r="I680">
         <v>0.0</v>
       </c>
       <c r="J680">
-        <v>2.07</v>
+        <v>1.09</v>
       </c>
       <c r="K680">
         <v>0</v>
       </c>
       <c r="L680">
         <v>1</v>
       </c>
       <c r="S680">
-        <v>2.07</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="681" spans="1:24">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C681">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D681" t="s">
-        <v>114</v>
+        <v>1207</v>
       </c>
       <c r="E681" t="s">
-        <v>450</v>
+        <v>1208</v>
       </c>
       <c r="F681">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G681" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="H681">
-        <v>2.03</v>
+        <v>0.8</v>
       </c>
       <c r="I681">
         <v>0.0</v>
       </c>
       <c r="J681">
-        <v>2.03</v>
+        <v>0.8</v>
       </c>
       <c r="K681">
         <v>0</v>
       </c>
       <c r="L681">
         <v>1</v>
       </c>
       <c r="S681">
-        <v>2.03</v>
-[...80 lines deleted...]
-      <c r="S683">
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>