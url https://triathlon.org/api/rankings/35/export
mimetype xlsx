--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1217">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -104,3576 +104,3600 @@
   <si>
     <t>Previous 5th Score</t>
   </si>
   <si>
     <t>Previous 6th Score</t>
   </si>
   <si>
     <t>Vasco</t>
   </si>
   <si>
     <t>Vilaca</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Dorian</t>
   </si>
   <si>
     <t>Coninx</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>Ricardo</t>
+  </si>
+  <si>
+    <t>Batista</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>Cantero Del Campo</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
-    <t>Ricardo</t>
-[...4 lines deleted...]
-  <si>
     <t>Csongor</t>
   </si>
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Studer</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Yee</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Tjebbe</t>
   </si>
   <si>
     <t>Kaindl</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>Gonzalez Garcia</t>
+  </si>
+  <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
-    <t>Max</t>
-[...13 lines deleted...]
-  <si>
     <t>João Nuno</t>
   </si>
   <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Azzano</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Yanis</t>
+  </si>
+  <si>
+    <t>Seguin</t>
+  </si>
+  <si>
+    <t>Márk</t>
+  </si>
+  <si>
+    <t>Dévay</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Hellwig</t>
+  </si>
+  <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
-    <t>Tim</t>
-[...2 lines deleted...]
-    <t>Hellwig</t>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Sanchez Mantecon</t>
   </si>
   <si>
     <t>Vetle Bergsvik</t>
   </si>
   <si>
     <t>Thorn</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
-    <t>Nicola</t>
-[...23 lines deleted...]
-    <t>Sanchez Mantecon</t>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Grayel</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Gar</t>
+  </si>
+  <si>
+    <t>Nils</t>
+  </si>
+  <si>
+    <t>Serre Gehri</t>
+  </si>
+  <si>
+    <t>Izan</t>
+  </si>
+  <si>
+    <t>Edo Aguilar</t>
+  </si>
+  <si>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>Kolobrodov</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Stapley</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
   </si>
   <si>
     <t>Connor</t>
   </si>
   <si>
     <t>Bentley</t>
   </si>
   <si>
     <t>Miguel Tiago</t>
   </si>
   <si>
     <t>Silva</t>
   </si>
   <si>
-    <t>Michael</t>
-[...29 lines deleted...]
-    <t>RUS</t>
+    <t>Benedikt</t>
+  </si>
+  <si>
+    <t>Bettin</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>Rethoret</t>
+  </si>
+  <si>
+    <t>Solomon</t>
+  </si>
+  <si>
+    <t>Okrafo-Smart</t>
+  </si>
+  <si>
+    <t>Shachar</t>
+  </si>
+  <si>
+    <t>Sagiv</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Pennekamp</t>
+  </si>
+  <si>
+    <t>NED</t>
   </si>
   <si>
     <t>Mitch</t>
   </si>
   <si>
     <t>Kolkman</t>
   </si>
   <si>
-    <t>NED</t>
-[...8 lines deleted...]
-    <t>Serrat Seoane</t>
+    <t>Pelayo</t>
+  </si>
+  <si>
+    <t>González Turrez</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Pertl</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Mengal</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Zalán</t>
+  </si>
+  <si>
+    <t>Hóbor</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Westermann</t>
+  </si>
+  <si>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>Isotton</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Vitiello</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Leleu</t>
+  </si>
+  <si>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>Hueber-Moosbrugger</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Corbett</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Lerno</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Milner</t>
+  </si>
+  <si>
+    <t>Márton</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
+    <t>Gergely</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>De Nigro</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Töpper</t>
+  </si>
+  <si>
+    <t>Lasse</t>
+  </si>
+  <si>
+    <t>Lührs</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Diener</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Willis</t>
+  </si>
+  <si>
+    <t>Baptiste</t>
+  </si>
+  <si>
+    <t>Passemard</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Scheffold</t>
+  </si>
+  <si>
+    <t>Jaspar</t>
+  </si>
+  <si>
+    <t>Ortfeld</t>
+  </si>
+  <si>
+    <t>Tristan</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
+    <t>Till</t>
+  </si>
+  <si>
+    <t>Kramp</t>
   </si>
   <si>
     <t>Alessio</t>
   </si>
   <si>
     <t>Crociani</t>
   </si>
   <si>
-    <t>Harry</t>
-[...112 lines deleted...]
-  <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Baxter Cabrera</t>
   </si>
   <si>
-    <t>Lasse</t>
-[...32 lines deleted...]
-    <t>Ortfeld</t>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Lariviere</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Dijkstra</t>
+  </si>
+  <si>
+    <t>Panagiotis</t>
+  </si>
+  <si>
+    <t>Bitados</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Georgenthum</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Hubner</t>
+  </si>
+  <si>
+    <t>Esteban</t>
+  </si>
+  <si>
+    <t>Basanta Fouz</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>Canales Escribano</t>
+  </si>
+  <si>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Bruzdziak</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Gültigin</t>
+  </si>
+  <si>
+    <t>Er</t>
+  </si>
+  <si>
+    <t>TUR</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Andrés</t>
+  </si>
+  <si>
+    <t>Prieto Villar</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Cambresy</t>
+  </si>
+  <si>
+    <t>LUX</t>
   </si>
   <si>
     <t>Valentin</t>
   </si>
   <si>
     <t>Morlec</t>
   </si>
   <si>
-    <t>Maciej</t>
-[...19 lines deleted...]
-  <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Dupuis</t>
   </si>
   <si>
-    <t>Jan</t>
-[...8 lines deleted...]
-    <t>Passemard</t>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Osterholt</t>
+  </si>
+  <si>
+    <t>Lang</t>
+  </si>
+  <si>
+    <t>Grigory</t>
+  </si>
+  <si>
+    <t>Antipov</t>
   </si>
   <si>
     <t>Wernz</t>
   </si>
   <si>
-    <t>Tristan</t>
-[...8 lines deleted...]
-    <t>Kramp</t>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Angelini</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Wernersen</t>
   </si>
   <si>
-    <t>Andrés</t>
-[...50 lines deleted...]
-    <t>Angelini</t>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Fouchal</t>
+  </si>
+  <si>
+    <t>Bence</t>
+  </si>
+  <si>
+    <t>Bicsák</t>
+  </si>
+  <si>
+    <t>Gergő</t>
+  </si>
+  <si>
+    <t>Dobi</t>
+  </si>
+  <si>
+    <t>Joris</t>
+  </si>
+  <si>
+    <t>Basslé</t>
+  </si>
+  <si>
+    <t>Theo</t>
+  </si>
+  <si>
+    <t>Marti</t>
+  </si>
+  <si>
+    <t>Jarno</t>
+  </si>
+  <si>
+    <t>Pousada Troitiño</t>
+  </si>
+  <si>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
+  </si>
+  <si>
+    <t>Zsombor</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Jelle</t>
+  </si>
+  <si>
+    <t>Achille</t>
+  </si>
+  <si>
+    <t>Besson</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Mineev</t>
+  </si>
+  <si>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Luftensteiner</t>
   </si>
   <si>
     <t>Hamish</t>
   </si>
   <si>
     <t>Reilly</t>
   </si>
   <si>
-    <t>Eloy</t>
-[...23 lines deleted...]
-    <t>Kropkó</t>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Pye</t>
+  </si>
+  <si>
+    <t>Enes</t>
+  </si>
+  <si>
+    <t>Kizilcik</t>
+  </si>
+  <si>
+    <t>Ibe</t>
+  </si>
+  <si>
+    <t>Baelde</t>
+  </si>
+  <si>
+    <t>Semmler</t>
+  </si>
+  <si>
+    <t>Raf</t>
+  </si>
+  <si>
+    <t>De Dobbelaere</t>
   </si>
   <si>
     <t>Miguel</t>
   </si>
   <si>
     <t>Espuna Larramona</t>
   </si>
   <si>
-    <t>Theo</t>
-[...38 lines deleted...]
-    <t>ROU</t>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Vanderplancke</t>
+  </si>
+  <si>
+    <t>Demuth</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Eirik</t>
+  </si>
+  <si>
+    <t>Berling Grande</t>
+  </si>
+  <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Oliwa</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>McCarron</t>
+  </si>
+  <si>
+    <t>Davide</t>
+  </si>
+  <si>
+    <t>Menichelli</t>
+  </si>
+  <si>
+    <t>Pietro</t>
+  </si>
+  <si>
+    <t>Giovannini</t>
+  </si>
+  <si>
+    <t>Nicolo'</t>
+  </si>
+  <si>
+    <t>Astori</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Fynn</t>
+  </si>
+  <si>
+    <t>Batkin</t>
+  </si>
+  <si>
+    <t>Lessmann</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Bozhilov</t>
+  </si>
+  <si>
+    <t>BUL</t>
+  </si>
+  <si>
+    <t>Genis</t>
+  </si>
+  <si>
+    <t>Grau</t>
+  </si>
+  <si>
+    <t>Eduardo</t>
+  </si>
+  <si>
+    <t>Blanco Mollá</t>
+  </si>
+  <si>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>L'hôte</t>
+  </si>
+  <si>
+    <t>Kevin Tarek</t>
+  </si>
+  <si>
+    <t>Viñuela Gonzalez</t>
+  </si>
+  <si>
+    <t>Veikka</t>
+  </si>
+  <si>
+    <t>Saren</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Mateo</t>
+  </si>
+  <si>
+    <t>Vidal</t>
+  </si>
+  <si>
+    <t>Quentin</t>
+  </si>
+  <si>
+    <t>Criado</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>Nikolajsen</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Sébastien</t>
+  </si>
+  <si>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>Fluri</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Lherieau</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Ziehmer</t>
+  </si>
+  <si>
+    <t>Etienne</t>
+  </si>
+  <si>
+    <t>Le Roux</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Balestreri</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Hansmaennel</t>
+  </si>
+  <si>
+    <t>Aurelien</t>
+  </si>
+  <si>
+    <t>Jem</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Vorontsov</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Gyula</t>
+  </si>
+  <si>
+    <t>Kovács</t>
+  </si>
+  <si>
+    <t>Fernandez Tovar</t>
+  </si>
+  <si>
+    <t>Gergő Gyula</t>
+  </si>
+  <si>
+    <t>Soós</t>
   </si>
   <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
-    <t>Vicente</t>
-[...209 lines deleted...]
-    <t>Menichelli</t>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kulik</t>
+  </si>
+  <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Fahrenson</t>
+  </si>
+  <si>
+    <t>Pao</t>
+  </si>
+  <si>
+    <t>Millo</t>
+  </si>
+  <si>
+    <t>Pau</t>
+  </si>
+  <si>
+    <t>Noguera Salmeron</t>
   </si>
   <si>
     <t>Sylvain</t>
   </si>
   <si>
     <t>Fridelance</t>
   </si>
   <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Briffod</t>
+  </si>
+  <si>
+    <t>Windischbauer</t>
+  </si>
+  <si>
+    <t>Hector</t>
+  </si>
+  <si>
+    <t>Tolsa Garcia</t>
+  </si>
+  <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Hilario Morales</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Pla Estebanez</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Schönke</t>
+  </si>
+  <si>
+    <t>Gregor</t>
+  </si>
+  <si>
+    <t>Rasva</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Radim</t>
+  </si>
+  <si>
+    <t>Grebík</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Künz</t>
+  </si>
+  <si>
+    <t>Rivet</t>
+  </si>
+  <si>
+    <t>Duval</t>
+  </si>
+  <si>
+    <t>Ul</t>
+  </si>
+  <si>
+    <t>Denša</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Jesús</t>
+  </si>
+  <si>
+    <t>Vela Vela</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Barac</t>
+  </si>
+  <si>
+    <t>CRO</t>
+  </si>
+  <si>
+    <t>Thibault</t>
+  </si>
+  <si>
+    <t>Rivier</t>
+  </si>
+  <si>
     <t>Sergiy</t>
   </si>
   <si>
     <t>Polikarpenko</t>
   </si>
   <si>
-    <t>Thibault</t>
-[...98 lines deleted...]
-    <t>Criado</t>
+    <t>Mikita</t>
+  </si>
+  <si>
+    <t>Katsianeu</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Van Wersch</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Sorokin</t>
+  </si>
+  <si>
+    <t>Eneko</t>
+  </si>
+  <si>
+    <t>De Castro Cativiela</t>
   </si>
   <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Piller</t>
   </si>
   <si>
-    <t>Fernandez Tovar</t>
-[...11 lines deleted...]
-    <t>Kovács</t>
+    <t>Petter</t>
+  </si>
+  <si>
+    <t>Ellingsbø</t>
+  </si>
+  <si>
+    <t>Fiorenzo</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Van Aardt</t>
   </si>
   <si>
     <t>Jayden Scott</t>
   </si>
   <si>
     <t>Koslick</t>
   </si>
   <si>
     <t>Jens</t>
   </si>
   <si>
     <t>Smolders</t>
   </si>
   <si>
-    <t>Eneko</t>
-[...44 lines deleted...]
-    <t>Ellingsbø</t>
+    <t>Luis</t>
+  </si>
+  <si>
+    <t>Rühl</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>Levanon</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>Michalek</t>
+  </si>
+  <si>
+    <t>Stanton-Stock</t>
   </si>
   <si>
     <t>Cis</t>
   </si>
   <si>
     <t>Huyghe</t>
   </si>
   <si>
-    <t>Luis</t>
-[...2 lines deleted...]
-    <t>Rühl</t>
+    <t>Castro Fajardo</t>
   </si>
   <si>
     <t>Taha Eren</t>
   </si>
   <si>
     <t>Coşgun</t>
   </si>
   <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>García Picón</t>
+  </si>
+  <si>
+    <t>Neal</t>
+  </si>
+  <si>
+    <t>Van Vaerenbergh</t>
+  </si>
+  <si>
+    <t>Artjoms</t>
+  </si>
+  <si>
+    <t>Gajevskis</t>
+  </si>
+  <si>
+    <t>LAT</t>
+  </si>
+  <si>
     <t>Agur</t>
   </si>
   <si>
-    <t>Ben</t>
+    <t>Dmitrii</t>
+  </si>
+  <si>
+    <t>Karpeev</t>
+  </si>
+  <si>
+    <t>Payet</t>
+  </si>
+  <si>
+    <t>Rojtas</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Simeone</t>
+  </si>
+  <si>
+    <t>Romano</t>
   </si>
   <si>
     <t>Cumberland</t>
   </si>
   <si>
-    <t>Itamar</t>
-[...11 lines deleted...]
-    <t>Noah</t>
+    <t>Delian</t>
+  </si>
+  <si>
+    <t>Stateff</t>
+  </si>
+  <si>
+    <t>Alois</t>
+  </si>
+  <si>
+    <t>Knabl</t>
+  </si>
+  <si>
+    <t>Semen</t>
+  </si>
+  <si>
+    <t>Kashitsyn</t>
+  </si>
+  <si>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>Kjell Arved</t>
+  </si>
+  <si>
+    <t>Brandt</t>
+  </si>
+  <si>
+    <t>Niels</t>
+  </si>
+  <si>
+    <t>Van Lanen</t>
+  </si>
+  <si>
+    <t>Frederick</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Mikhail</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Sikk</t>
+  </si>
+  <si>
+    <t>Niklas</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Tomer</t>
+  </si>
+  <si>
+    <t>Shapira</t>
+  </si>
+  <si>
+    <t>Hostrup Sahlberg</t>
+  </si>
+  <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Cultore</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Downey</t>
+  </si>
+  <si>
+    <t>Raul</t>
+  </si>
+  <si>
+    <t>Petre</t>
   </si>
   <si>
     <t>Robin</t>
   </si>
   <si>
-    <t>Gabriel</t>
-[...11 lines deleted...]
-    <t>Romano</t>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>Eshed</t>
+  </si>
+  <si>
+    <t>Burak</t>
+  </si>
+  <si>
+    <t>Cağdaş</t>
+  </si>
+  <si>
+    <t>Xavi</t>
+  </si>
+  <si>
+    <t>Cabanilles Añó</t>
+  </si>
+  <si>
+    <t>Vilenica</t>
+  </si>
+  <si>
+    <t>Gert Martin</t>
+  </si>
+  <si>
+    <t>Savitsch</t>
+  </si>
+  <si>
+    <t>Albert</t>
+  </si>
+  <si>
+    <t>García Serra</t>
+  </si>
+  <si>
+    <t>Giovanni</t>
+  </si>
+  <si>
+    <t>Lombardo</t>
+  </si>
+  <si>
+    <t>Armin</t>
+  </si>
+  <si>
+    <t>Angerjärv</t>
+  </si>
+  <si>
+    <t>Tomás</t>
+  </si>
+  <si>
+    <t>Figueiredo</t>
+  </si>
+  <si>
+    <t>Kai</t>
+  </si>
+  <si>
+    <t>Azzopardi</t>
+  </si>
+  <si>
+    <t>MLT</t>
+  </si>
+  <si>
+    <t>Vlad Adrian</t>
+  </si>
+  <si>
+    <t>Remzing</t>
+  </si>
+  <si>
+    <t>Daniil</t>
+  </si>
+  <si>
+    <t>Babanschi</t>
+  </si>
+  <si>
+    <t>MDA</t>
+  </si>
+  <si>
+    <t>Gustavo</t>
+  </si>
+  <si>
+    <t>Do Canto</t>
+  </si>
+  <si>
+    <t>Korous</t>
+  </si>
+  <si>
+    <t>Bader</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Suarez Couto</t>
   </si>
   <si>
     <t>Guillaume</t>
   </si>
   <si>
     <t>Hay</t>
   </si>
   <si>
-    <t>Rojtas</t>
-[...77 lines deleted...]
-    <t>Bradley</t>
+    <t>Francis Daniels</t>
+  </si>
+  <si>
+    <t>Veģeris</t>
   </si>
   <si>
     <t>Basile</t>
   </si>
   <si>
     <t>Fouchard</t>
   </si>
   <si>
-    <t>Mikhail</t>
-[...35 lines deleted...]
-    <t>Angerjärv</t>
+    <t>Lasse Nygaard</t>
+  </si>
+  <si>
+    <t>Priester</t>
+  </si>
+  <si>
+    <t>Brody</t>
+  </si>
+  <si>
+    <t>Kapeller</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Lilja</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Jasper</t>
+  </si>
+  <si>
+    <t>Devos</t>
+  </si>
+  <si>
+    <t>Edgar</t>
+  </si>
+  <si>
+    <t>Rube</t>
+  </si>
+  <si>
+    <t>Claus</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Vollstedt</t>
+  </si>
+  <si>
+    <t>Boris</t>
+  </si>
+  <si>
+    <t>Andreev</t>
+  </si>
+  <si>
+    <t>Petar</t>
+  </si>
+  <si>
+    <t>Theotime</t>
+  </si>
+  <si>
+    <t>Lawson</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Suchan</t>
+  </si>
+  <si>
+    <t>Deharre</t>
+  </si>
+  <si>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Cuijpers</t>
+  </si>
+  <si>
+    <t>Joao</t>
+  </si>
+  <si>
+    <t>Mansos</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Baigidin</t>
+  </si>
+  <si>
+    <t>Niccolò</t>
+  </si>
+  <si>
+    <t>Sancisi</t>
+  </si>
+  <si>
+    <t>Aleksei</t>
+  </si>
+  <si>
+    <t>Petrovskii</t>
+  </si>
+  <si>
+    <t>Carlsson</t>
+  </si>
+  <si>
+    <t>Ziekman</t>
+  </si>
+  <si>
+    <t>Meckel</t>
+  </si>
+  <si>
+    <t>López García</t>
+  </si>
+  <si>
+    <t>Deri</t>
+  </si>
+  <si>
+    <t>McCluskey</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Shevchenko</t>
+  </si>
+  <si>
+    <t>Dinis</t>
+  </si>
+  <si>
+    <t>Randoja</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Ache</t>
+  </si>
+  <si>
+    <t>Enzo</t>
+  </si>
+  <si>
+    <t>Bourdon</t>
+  </si>
+  <si>
+    <t>Senan</t>
+  </si>
+  <si>
+    <t>McDonnell</t>
+  </si>
+  <si>
+    <t>Emir</t>
+  </si>
+  <si>
+    <t>Aracı</t>
+  </si>
+  <si>
+    <t>Leonov</t>
+  </si>
+  <si>
+    <t>Simeon</t>
+  </si>
+  <si>
+    <t>Bobekov</t>
+  </si>
+  <si>
+    <t>Horea Darius</t>
+  </si>
+  <si>
+    <t>Rusu</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
+  </si>
+  <si>
+    <t>Delgado Merino</t>
+  </si>
+  <si>
+    <t>Reuben</t>
+  </si>
+  <si>
+    <t>Wadey</t>
+  </si>
+  <si>
+    <t>Domen</t>
+  </si>
+  <si>
+    <t>Bojanc</t>
+  </si>
+  <si>
+    <t>Gaberc</t>
+  </si>
+  <si>
+    <t>Lanzinger</t>
+  </si>
+  <si>
+    <t>Tobias Gårde</t>
+  </si>
+  <si>
+    <t>Skou</t>
+  </si>
+  <si>
+    <t>Leni</t>
+  </si>
+  <si>
+    <t>Remer-Mancini</t>
+  </si>
+  <si>
+    <t>Kiril</t>
+  </si>
+  <si>
+    <t>Aleksandr</t>
+  </si>
+  <si>
+    <t>Grigorev</t>
+  </si>
+  <si>
+    <t>Nicolaos</t>
+  </si>
+  <si>
+    <t>Keramidas</t>
+  </si>
+  <si>
+    <t>Holba</t>
+  </si>
+  <si>
+    <t>Jimmy</t>
+  </si>
+  <si>
+    <t>Lund</t>
+  </si>
+  <si>
+    <t>Fäh</t>
+  </si>
+  <si>
+    <t>Siwar</t>
+  </si>
+  <si>
+    <t>Kool</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>Pelliciardi</t>
+  </si>
+  <si>
+    <t>Alexandru-Rares</t>
+  </si>
+  <si>
+    <t>Edoardo</t>
+  </si>
+  <si>
+    <t>Del Carlo</t>
+  </si>
+  <si>
+    <t>Horsten</t>
+  </si>
+  <si>
+    <t>Borel</t>
+  </si>
+  <si>
+    <t>Tymon</t>
+  </si>
+  <si>
+    <t>Dahlin</t>
+  </si>
+  <si>
+    <t>Haag</t>
+  </si>
+  <si>
+    <t>Vaz</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Van der Knaap</t>
+  </si>
+  <si>
+    <t>Oleg</t>
+  </si>
+  <si>
+    <t>Kuzikhin</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>Allichon</t>
+  </si>
+  <si>
+    <t>Charlie</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Martindale</t>
+  </si>
+  <si>
+    <t>Trungel-Nagy</t>
   </si>
   <si>
     <t>Felix</t>
   </si>
   <si>
     <t>Duchampt</t>
   </si>
   <si>
-    <t>Riccardo</t>
-[...104 lines deleted...]
-    <t>Eshed</t>
+    <t>Aruffo</t>
+  </si>
+  <si>
+    <t>Gustavs</t>
+  </si>
+  <si>
+    <t>Vīksne</t>
+  </si>
+  <si>
+    <t>Matteo Carlo</t>
+  </si>
+  <si>
+    <t>Perri</t>
+  </si>
+  <si>
+    <t>Carre</t>
+  </si>
+  <si>
+    <t>Mats</t>
+  </si>
+  <si>
+    <t>Decoene</t>
+  </si>
+  <si>
+    <t>Afonso</t>
+  </si>
+  <si>
+    <t>Miklencic</t>
+  </si>
+  <si>
+    <t>Jonay</t>
+  </si>
+  <si>
+    <t>Alvarez Almazan</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Pennone</t>
+  </si>
+  <si>
+    <t>Oskaras</t>
+  </si>
+  <si>
+    <t>Grigonis</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>Gorrill</t>
+  </si>
+  <si>
+    <t>Kacper</t>
+  </si>
+  <si>
+    <t>Serwiński</t>
+  </si>
+  <si>
+    <t>Chmielewski</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>Krumbeck</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Ivančík</t>
+  </si>
+  <si>
+    <t>Pissarra</t>
+  </si>
+  <si>
+    <t>Ilio</t>
+  </si>
+  <si>
+    <t>Kopriva</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Tikhon</t>
+  </si>
+  <si>
+    <t>Butov</t>
+  </si>
+  <si>
+    <t>Francesco</t>
+  </si>
+  <si>
+    <t>Di Basilico</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Marin</t>
+  </si>
+  <si>
+    <t>Stipčević</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Oakey</t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Merciris</t>
+  </si>
+  <si>
+    <t>Almog</t>
+  </si>
+  <si>
+    <t>Elazzary</t>
+  </si>
+  <si>
+    <t>Runar</t>
+  </si>
+  <si>
+    <t>De Meulenaere</t>
+  </si>
+  <si>
+    <t>Kalmer</t>
+  </si>
+  <si>
+    <t>Kiiver</t>
+  </si>
+  <si>
+    <t>András</t>
+  </si>
+  <si>
+    <t>Szűcs</t>
+  </si>
+  <si>
+    <t>Holmes</t>
+  </si>
+  <si>
+    <t>Tomas</t>
+  </si>
+  <si>
+    <t>Zikmund</t>
+  </si>
+  <si>
+    <t>Marik</t>
+  </si>
+  <si>
+    <t>Marat</t>
+  </si>
+  <si>
+    <t>Veratsennikau</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>Lehel</t>
+  </si>
+  <si>
+    <t>Jakob</t>
+  </si>
+  <si>
+    <t>Meier</t>
+  </si>
+  <si>
+    <t>Janne</t>
+  </si>
+  <si>
+    <t>Büttel</t>
+  </si>
+  <si>
+    <t>Mathys</t>
+  </si>
+  <si>
+    <t>Bocquet</t>
+  </si>
+  <si>
+    <t>Zaкhar</t>
+  </si>
+  <si>
+    <t>Tsivkovskyi</t>
+  </si>
+  <si>
+    <t>Brownlee</t>
+  </si>
+  <si>
+    <t>Sergey</t>
+  </si>
+  <si>
+    <t>Kostenko</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>Michalica</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Lampe</t>
+  </si>
+  <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Gluszkowski</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Perham</t>
+  </si>
+  <si>
+    <t>Espen</t>
+  </si>
+  <si>
+    <t>Herstad</t>
+  </si>
+  <si>
+    <t>Hattee</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Procházka</t>
+  </si>
+  <si>
+    <t>Oleksii</t>
+  </si>
+  <si>
+    <t>Astafiev Kulish</t>
+  </si>
+  <si>
+    <t>Archie</t>
+  </si>
+  <si>
+    <t>Bremner</t>
+  </si>
+  <si>
+    <t>Dąbrowski</t>
+  </si>
+  <si>
+    <t>Jere</t>
+  </si>
+  <si>
+    <t>Helminen</t>
+  </si>
+  <si>
+    <t>Kirill</t>
+  </si>
+  <si>
+    <t>Arapko</t>
+  </si>
+  <si>
+    <t>Jonah</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>Omer</t>
+  </si>
+  <si>
+    <t>Zafrir</t>
+  </si>
+  <si>
+    <t>Konrád</t>
+  </si>
+  <si>
+    <t>Székely</t>
+  </si>
+  <si>
+    <t>Gorka</t>
+  </si>
+  <si>
+    <t>Rodríguez Hernández</t>
+  </si>
+  <si>
+    <t>Ziegler</t>
+  </si>
+  <si>
+    <t>Teofili</t>
+  </si>
+  <si>
+    <t>Leimer</t>
+  </si>
+  <si>
+    <t>Artur</t>
+  </si>
+  <si>
+    <t>Abras</t>
+  </si>
+  <si>
+    <t>Vladimir</t>
+  </si>
+  <si>
+    <t>Danko</t>
+  </si>
+  <si>
+    <t>SRB</t>
+  </si>
+  <si>
+    <t>Kravalis</t>
+  </si>
+  <si>
+    <t>Akseli</t>
+  </si>
+  <si>
+    <t>Ylikoski</t>
+  </si>
+  <si>
+    <t>Moritz</t>
+  </si>
+  <si>
+    <t>Márton Soma</t>
+  </si>
+  <si>
+    <t>Jaron</t>
+  </si>
+  <si>
+    <t>Kollmeier</t>
+  </si>
+  <si>
+    <t>Ognjen</t>
+  </si>
+  <si>
+    <t>Stojanovic</t>
+  </si>
+  <si>
+    <t>Maayan</t>
+  </si>
+  <si>
+    <t>Glantz</t>
+  </si>
+  <si>
+    <t>Odehnal</t>
+  </si>
+  <si>
+    <t>Nemanja</t>
+  </si>
+  <si>
+    <t>Ristić</t>
+  </si>
+  <si>
+    <t>Tin</t>
+  </si>
+  <si>
+    <t>Rebic</t>
+  </si>
+  <si>
+    <t>Ahmet</t>
+  </si>
+  <si>
+    <t>Sagıroglu</t>
+  </si>
+  <si>
+    <t>Alb</t>
+  </si>
+  <si>
+    <t>Nik</t>
+  </si>
+  <si>
+    <t>Vučko</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>McMahon</t>
+  </si>
+  <si>
+    <t>Maro</t>
+  </si>
+  <si>
+    <t>Schober</t>
+  </si>
+  <si>
+    <t>Linus</t>
+  </si>
+  <si>
+    <t>Lehnen</t>
+  </si>
+  <si>
+    <t>Schomburg</t>
+  </si>
+  <si>
+    <t>Alexey</t>
+  </si>
+  <si>
+    <t>Uzikov</t>
+  </si>
+  <si>
+    <t>Tian</t>
+  </si>
+  <si>
+    <t>Amløf</t>
+  </si>
+  <si>
+    <t>William Friis</t>
+  </si>
+  <si>
+    <t>Knudsen</t>
+  </si>
+  <si>
+    <t>Pavanello</t>
+  </si>
+  <si>
+    <t>Türker Kemal</t>
+  </si>
+  <si>
+    <t>Kiyak</t>
+  </si>
+  <si>
+    <t>Adrian</t>
+  </si>
+  <si>
+    <t>Martinez Bayan</t>
+  </si>
+  <si>
+    <t>Nieschlag</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Main</t>
+  </si>
+  <si>
+    <t>Ramos Del Barco</t>
+  </si>
+  <si>
+    <t>Aliaksandr</t>
+  </si>
+  <si>
+    <t>Vasilevich</t>
+  </si>
+  <si>
+    <t>Gabin</t>
+  </si>
+  <si>
+    <t>Yonnet</t>
+  </si>
+  <si>
+    <t>Dario</t>
+  </si>
+  <si>
+    <t>Wickihalter</t>
   </si>
   <si>
     <t>Pierre</t>
   </si>
   <si>
+    <t>Moraz</t>
+  </si>
+  <si>
+    <t>Liran</t>
+  </si>
+  <si>
+    <t>Pelzman</t>
+  </si>
+  <si>
+    <t>Antoni</t>
+  </si>
+  <si>
+    <t>Juan Pol</t>
+  </si>
+  <si>
+    <t>Roy</t>
+  </si>
+  <si>
+    <t>Baron</t>
+  </si>
+  <si>
+    <t>Bazzana</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Sherman</t>
+  </si>
+  <si>
+    <t>Mandak</t>
+  </si>
+  <si>
+    <t>Chrzanowski</t>
+  </si>
+  <si>
+    <t>Henning</t>
+  </si>
+  <si>
+    <t>Scholl</t>
+  </si>
+  <si>
+    <t>Sebastians</t>
+  </si>
+  <si>
+    <t>Žigarkovs</t>
+  </si>
+  <si>
+    <t>Maxwell</t>
+  </si>
+  <si>
+    <t>Kristupas</t>
+  </si>
+  <si>
+    <t>Jančius</t>
+  </si>
+  <si>
+    <t>Kıvanç</t>
+  </si>
+  <si>
+    <t>Ören</t>
+  </si>
+  <si>
+    <t>Mantas</t>
+  </si>
+  <si>
+    <t>Jablonskis</t>
+  </si>
+  <si>
+    <t>Göttler</t>
+  </si>
+  <si>
+    <t>Henrik</t>
+  </si>
+  <si>
+    <t>Goesch</t>
+  </si>
+  <si>
+    <t>Balte</t>
+  </si>
+  <si>
+    <t>Thijs</t>
+  </si>
+  <si>
+    <t>Murray</t>
+  </si>
+  <si>
+    <t>Sebestyén Pál</t>
+  </si>
+  <si>
+    <t>Kendeh-Kirchknopf</t>
+  </si>
+  <si>
+    <t>Kaspar</t>
+  </si>
+  <si>
+    <t>Haav</t>
+  </si>
+  <si>
+    <t>Birkeland</t>
+  </si>
+  <si>
+    <t>Jens Emil</t>
+  </si>
+  <si>
+    <t>Sloth Nielsen</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Hudovornik</t>
+  </si>
+  <si>
+    <t>Matteo</t>
+  </si>
+  <si>
+    <t>Radina</t>
+  </si>
+  <si>
+    <t>João</t>
+  </si>
+  <si>
+    <t>Canadas</t>
+  </si>
+  <si>
+    <t>Maximilian</t>
+  </si>
+  <si>
+    <t>Krüger</t>
+  </si>
+  <si>
+    <t>Sergej</t>
+  </si>
+  <si>
+    <t>Fekonja</t>
+  </si>
+  <si>
+    <t>Roye</t>
+  </si>
+  <si>
+    <t>Kohn</t>
+  </si>
+  <si>
+    <t>Xoel</t>
+  </si>
+  <si>
+    <t>Rodriguez Abad</t>
+  </si>
+  <si>
+    <t>Mittner</t>
+  </si>
+  <si>
+    <t>Kristofer Erik</t>
+  </si>
+  <si>
+    <t>Kamberg</t>
+  </si>
+  <si>
+    <t>Isaak</t>
+  </si>
+  <si>
+    <t>Etxezarreta Arrizabalaga</t>
+  </si>
+  <si>
+    <t>Gouilloud</t>
+  </si>
+  <si>
+    <t>Strada</t>
+  </si>
+  <si>
+    <t>Bastrakov</t>
+  </si>
+  <si>
+    <t>Novak</t>
+  </si>
+  <si>
+    <t>Stoiljković</t>
+  </si>
+  <si>
+    <t>Eskil</t>
+  </si>
+  <si>
+    <t>Høien</t>
+  </si>
+  <si>
+    <t>Rogers</t>
+  </si>
+  <si>
+    <t>Maks</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>Iaromir</t>
+  </si>
+  <si>
+    <t>Molibozhenko</t>
+  </si>
+  <si>
+    <t>Miks</t>
+  </si>
+  <si>
+    <t>Meijers</t>
+  </si>
+  <si>
+    <t>Marijus</t>
+  </si>
+  <si>
+    <t>Butrimavicius</t>
+  </si>
+  <si>
+    <t>Leo</t>
+  </si>
+  <si>
+    <t>Kervinen</t>
+  </si>
+  <si>
+    <t>Vito</t>
+  </si>
+  <si>
+    <t>Linarić</t>
+  </si>
+  <si>
+    <t>Francisco Javier</t>
+  </si>
+  <si>
+    <t>Pelegrin Martinez</t>
+  </si>
+  <si>
+    <t>Daniele</t>
+  </si>
+  <si>
+    <t>Gambitta</t>
+  </si>
+  <si>
+    <t>Tommaso</t>
+  </si>
+  <si>
+    <t>Sana</t>
+  </si>
+  <si>
+    <t>Dejan</t>
+  </si>
+  <si>
+    <t>Popovic</t>
+  </si>
+  <si>
+    <t>Daniils</t>
+  </si>
+  <si>
+    <t>Vakuličs</t>
+  </si>
+  <si>
+    <t>Boca</t>
+  </si>
+  <si>
+    <t>Illia</t>
+  </si>
+  <si>
+    <t>Honcharuk</t>
+  </si>
+  <si>
+    <t>Rait</t>
+  </si>
+  <si>
+    <t>Läänemets</t>
+  </si>
+  <si>
+    <t>Merta</t>
+  </si>
+  <si>
+    <t>Batuhan</t>
+  </si>
+  <si>
+    <t>Sağin</t>
+  </si>
+  <si>
+    <t>Nigg</t>
+  </si>
+  <si>
+    <t>Mintern</t>
+  </si>
+  <si>
+    <t>Rinel</t>
+  </si>
+  <si>
+    <t>Pius</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Delev</t>
+  </si>
+  <si>
+    <t>MKD</t>
+  </si>
+  <si>
+    <t>Dimko</t>
+  </si>
+  <si>
+    <t>Stateff delian</t>
+  </si>
+  <si>
+    <t>Kristo</t>
+  </si>
+  <si>
+    <t>Prangel</t>
+  </si>
+  <si>
+    <t>Bentsen</t>
+  </si>
+  <si>
+    <t>Jannik</t>
+  </si>
+  <si>
+    <t>Schaufler</t>
+  </si>
+  <si>
+    <t>Ákos</t>
+  </si>
+  <si>
+    <t>Kárpáti</t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t>Coy</t>
+  </si>
+  <si>
+    <t>Gaspard</t>
+  </si>
+  <si>
+    <t>Tharreau</t>
+  </si>
+  <si>
+    <t>Oskar</t>
+  </si>
+  <si>
+    <t>Hein</t>
+  </si>
+  <si>
+    <t>Cevin Anders</t>
+  </si>
+  <si>
+    <t>Siim</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Đorđević</t>
+  </si>
+  <si>
+    <t>Iorgu</t>
+  </si>
+  <si>
+    <t>Rizescu</t>
+  </si>
+  <si>
+    <t>Dimovski</t>
+  </si>
+  <si>
+    <t>Higgins</t>
+  </si>
+  <si>
+    <t>Serhii</t>
+  </si>
+  <si>
+    <t>Nicklas</t>
+  </si>
+  <si>
+    <t>Årsbog</t>
+  </si>
+  <si>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>Vasilache</t>
+  </si>
+  <si>
+    <t>Chabanel</t>
+  </si>
+  <si>
+    <t>Löffler</t>
+  </si>
+  <si>
+    <t>Guillem</t>
+  </si>
+  <si>
+    <t>Gumbau Granero</t>
+  </si>
+  <si>
+    <t>Catalano</t>
+  </si>
+  <si>
+    <t>Wybe</t>
+  </si>
+  <si>
+    <t>Vermeulen</t>
+  </si>
+  <si>
     <t>Le Corre</t>
   </si>
   <si>
-    <t>Lasse Nygaard</t>
-[...869 lines deleted...]
-    <t>Juan Pol</t>
+    <t>Matevž</t>
+  </si>
+  <si>
+    <t>Nunar</t>
+  </si>
+  <si>
+    <t>Karabag</t>
+  </si>
+  <si>
+    <t>Hasan Bedirhan</t>
+  </si>
+  <si>
+    <t>Lennell</t>
+  </si>
+  <si>
+    <t>Tjaž</t>
+  </si>
+  <si>
+    <t>Dolgan</t>
+  </si>
+  <si>
+    <t>Matei</t>
+  </si>
+  <si>
+    <t>Petrascu</t>
+  </si>
+  <si>
+    <t>Riis</t>
+  </si>
+  <si>
+    <t>Rodrigo</t>
+  </si>
+  <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Jayden</t>
+  </si>
+  <si>
+    <t>Levy Silva</t>
+  </si>
+  <si>
+    <t>Kadziak</t>
+  </si>
+  <si>
+    <t>Shavit</t>
+  </si>
+  <si>
+    <t>Haiat</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>Fehér</t>
+  </si>
+  <si>
+    <t>Hergaard</t>
+  </si>
+  <si>
+    <t>Ciaran</t>
+  </si>
+  <si>
+    <t>Kyne</t>
+  </si>
+  <si>
+    <t>Mihajlo</t>
+  </si>
+  <si>
+    <t>Bolic</t>
+  </si>
+  <si>
+    <t>Radoslav</t>
+  </si>
+  <si>
+    <t>Lajevski</t>
+  </si>
+  <si>
+    <t>Paul Mihai</t>
+  </si>
+  <si>
+    <t>Galoiu</t>
+  </si>
+  <si>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>Matak</t>
+  </si>
+  <si>
+    <t>Pearse</t>
+  </si>
+  <si>
+    <t>Gallagher</t>
+  </si>
+  <si>
+    <t>Jeroen</t>
+  </si>
+  <si>
+    <t>Velders</t>
+  </si>
+  <si>
+    <t>Tylén</t>
+  </si>
+  <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>Siverskog</t>
+  </si>
+  <si>
+    <t>Pyry</t>
+  </si>
+  <si>
+    <t>Paloviita</t>
+  </si>
+  <si>
+    <t>Marievskiy</t>
+  </si>
+  <si>
+    <t>Ram</t>
+  </si>
+  <si>
+    <t>Kaduri</t>
+  </si>
+  <si>
+    <t>Jure</t>
+  </si>
+  <si>
+    <t>Majdič</t>
+  </si>
+  <si>
+    <t>Leite</t>
+  </si>
+  <si>
+    <t>Plic</t>
+  </si>
+  <si>
+    <t>Juan</t>
+  </si>
+  <si>
+    <t>Abreu</t>
+  </si>
+  <si>
+    <t>Krasimir</t>
+  </si>
+  <si>
+    <t>Georgiev</t>
+  </si>
+  <si>
+    <t>Pep</t>
+  </si>
+  <si>
+    <t>Delvaux</t>
+  </si>
+  <si>
+    <t>Emile</t>
+  </si>
+  <si>
+    <t>Vanolst</t>
+  </si>
+  <si>
+    <t>Petersson</t>
+  </si>
+  <si>
+    <t>Oliver Dyrholm</t>
+  </si>
+  <si>
+    <t>Pilegaard</t>
+  </si>
+  <si>
+    <t>Strömsholm</t>
+  </si>
+  <si>
+    <t>Tolkunov</t>
+  </si>
+  <si>
+    <t>Anrijs</t>
+  </si>
+  <si>
+    <t>Apsītis</t>
+  </si>
+  <si>
+    <t>Maksym</t>
+  </si>
+  <si>
+    <t>Usanin</t>
+  </si>
+  <si>
+    <t>Eddy</t>
+  </si>
+  <si>
+    <t>Byrne</t>
+  </si>
+  <si>
+    <t>Džiugas</t>
+  </si>
+  <si>
+    <t>Zarauskas</t>
+  </si>
+  <si>
+    <t>Gaspar</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>Dimitrije</t>
+  </si>
+  <si>
+    <t>Nikolic</t>
+  </si>
+  <si>
+    <t>Jan Christian</t>
+  </si>
+  <si>
+    <t>Schiebl</t>
+  </si>
+  <si>
+    <t>Arcadi</t>
+  </si>
+  <si>
+    <t>Sala Carbasse</t>
+  </si>
+  <si>
+    <t>Carlos</t>
+  </si>
+  <si>
+    <t>Sales Roger</t>
+  </si>
+  <si>
+    <t>Catalin</t>
+  </si>
+  <si>
+    <t>Sviderski</t>
+  </si>
+  <si>
+    <t>Hauser</t>
+  </si>
+  <si>
+    <t>Homola</t>
+  </si>
+  <si>
+    <t>Vollmann</t>
+  </si>
+  <si>
+    <t>Correa Montesinos</t>
+  </si>
+  <si>
+    <t>Asier</t>
+  </si>
+  <si>
+    <t>Fernández Tovar</t>
+  </si>
+  <si>
+    <t>Andri</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>Dries</t>
+  </si>
+  <si>
+    <t>Cannaerts</t>
+  </si>
+  <si>
+    <t>Raeder</t>
+  </si>
+  <si>
+    <t>Rory</t>
+  </si>
+  <si>
+    <t>Treharne</t>
+  </si>
+  <si>
+    <t>Medvegy</t>
   </si>
   <si>
     <t>Marcus</t>
   </si>
   <si>
     <t>Dey</t>
   </si>
   <si>
-    <t>Xoel</t>
-[...233 lines deleted...]
-    <t>Tharreau</t>
+    <t>Agathocleous</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Denteneer</t>
+  </si>
+  <si>
+    <t>Abraham</t>
+  </si>
+  <si>
+    <t>Garcia Garcia</t>
+  </si>
+  <si>
+    <t>Mesa Gutierrez</t>
+  </si>
+  <si>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>Brezovski</t>
+  </si>
+  <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Lisi</t>
+  </si>
+  <si>
+    <t>Hägel</t>
+  </si>
+  <si>
+    <t>Andrin</t>
+  </si>
+  <si>
+    <t>Gallert</t>
+  </si>
+  <si>
+    <t>Frayon</t>
+  </si>
+  <si>
+    <t>Fernandez Nieto</t>
+  </si>
+  <si>
+    <t>Sundstedt</t>
+  </si>
+  <si>
+    <t>González Borges</t>
+  </si>
+  <si>
+    <t>Krivaltsevich</t>
+  </si>
+  <si>
+    <t>Poli</t>
+  </si>
+  <si>
+    <t>Stoffel</t>
+  </si>
+  <si>
+    <t>Sasha</t>
+  </si>
+  <si>
+    <t>Caterina</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>Dinjar</t>
+  </si>
+  <si>
+    <t>Javier</t>
+  </si>
+  <si>
+    <t>Linares Olalla</t>
+  </si>
+  <si>
+    <t>Krajenski</t>
+  </si>
+  <si>
+    <t>Keran</t>
+  </si>
+  <si>
+    <t>Gallou</t>
+  </si>
+  <si>
+    <t>Tolosa Aguelo</t>
+  </si>
+  <si>
+    <t>Paco</t>
+  </si>
+  <si>
+    <t>Martí Ballester</t>
+  </si>
+  <si>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>Roger Gil</t>
+  </si>
+  <si>
+    <t>Haman</t>
+  </si>
+  <si>
+    <t>Nielsen</t>
+  </si>
+  <si>
+    <t>Aleksey</t>
+  </si>
+  <si>
+    <t>Bannikov</t>
+  </si>
+  <si>
+    <t>Volar</t>
+  </si>
+  <si>
+    <t>Neves</t>
+  </si>
+  <si>
+    <t>Borna</t>
+  </si>
+  <si>
+    <t>Matuzalem</t>
+  </si>
+  <si>
+    <t>Algimantas</t>
+  </si>
+  <si>
+    <t>Smolskas</t>
+  </si>
+  <si>
+    <t>Péter</t>
+  </si>
+  <si>
+    <t>Daróczi</t>
+  </si>
+  <si>
+    <t>Julen</t>
+  </si>
+  <si>
+    <t>Andueza Valencia</t>
+  </si>
+  <si>
+    <t>Horgan</t>
+  </si>
+  <si>
+    <t>Diogo</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>Clijsen</t>
+  </si>
+  <si>
+    <t>Emiliano</t>
+  </si>
+  <si>
+    <t>Tassinari</t>
+  </si>
+  <si>
+    <t>Philipp</t>
+  </si>
+  <si>
+    <t>Möller</t>
+  </si>
+  <si>
+    <t>Jose Ignacio</t>
+  </si>
+  <si>
+    <t>Galvez Ponce</t>
+  </si>
+  <si>
+    <t>Mihail</t>
+  </si>
+  <si>
+    <t>Chindris</t>
+  </si>
+  <si>
+    <t>Remi</t>
+  </si>
+  <si>
+    <t>Hirschauer</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>Serieys</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Pavlin</t>
+  </si>
+  <si>
+    <t>Matyas</t>
+  </si>
+  <si>
+    <t>Daligaud</t>
+  </si>
+  <si>
+    <t>Interlandi</t>
+  </si>
+  <si>
+    <t>Thevenard</t>
+  </si>
+  <si>
+    <t>Fabio</t>
+  </si>
+  <si>
+    <t>Bruschi</t>
+  </si>
+  <si>
+    <t>Alberto Bartolomeo</t>
+  </si>
+  <si>
+    <t>Demarchi</t>
+  </si>
+  <si>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Armuła</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Kurtenbach</t>
+  </si>
+  <si>
+    <t>Stanisław</t>
+  </si>
+  <si>
+    <t>Ptaszyński</t>
+  </si>
+  <si>
+    <t>Thomas Francesco</t>
+  </si>
+  <si>
+    <t>Previtali</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Gordon</t>
+  </si>
+  <si>
+    <t>GIB</t>
+  </si>
+  <si>
+    <t>Genc</t>
+  </si>
+  <si>
+    <t>Isufi</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Kalistratov</t>
+  </si>
+  <si>
+    <t>Kennedy</t>
+  </si>
+  <si>
+    <t>Giani</t>
+  </si>
+  <si>
+    <t>Vanden Broucke</t>
+  </si>
+  <si>
+    <t>Ali</t>
+  </si>
+  <si>
+    <t>Rzazade</t>
+  </si>
+  <si>
+    <t>AZE</t>
+  </si>
+  <si>
+    <t>Čongor</t>
+  </si>
+  <si>
+    <t>Borši</t>
+  </si>
+  <si>
+    <t>Bellido Mikhailova</t>
+  </si>
+  <si>
+    <t>Casper</t>
+  </si>
+  <si>
+    <t>Stornes</t>
+  </si>
+  <si>
+    <t>Riola Delgado</t>
+  </si>
+  <si>
+    <t>Silas</t>
+  </si>
+  <si>
+    <t>Engel Plambæk</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Matto</t>
+  </si>
+  <si>
+    <t>Burbulis</t>
+  </si>
+  <si>
+    <t>Christos</t>
+  </si>
+  <si>
+    <t>Kyrillou</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>Gladney Rundqvist</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Coyle</t>
+  </si>
+  <si>
+    <t>Dieter</t>
+  </si>
+  <si>
+    <t>Boeye</t>
   </si>
   <si>
     <t>Georgiy</t>
   </si>
   <si>
     <t>Klimenko</t>
   </si>
   <si>
-    <t>Batuhan</t>
-[...320 lines deleted...]
-    <t>Correa Montesinos</t>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Hidde</t>
+  </si>
+  <si>
+    <t>Mollee</t>
+  </si>
+  <si>
+    <t>Margalioth</t>
+  </si>
+  <si>
+    <t>Evan</t>
+  </si>
+  <si>
+    <t>Tosh</t>
+  </si>
+  <si>
+    <t>Gediminas</t>
+  </si>
+  <si>
+    <t>Pajėda</t>
+  </si>
+  <si>
+    <t>Mihkel</t>
+  </si>
+  <si>
+    <t>Sarv</t>
+  </si>
+  <si>
+    <t>Pedro Afonso</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Heuschling</t>
+  </si>
+  <si>
+    <t>Kristián</t>
+  </si>
+  <si>
+    <t>Kosterec</t>
+  </si>
+  <si>
+    <t>Dmytro</t>
+  </si>
+  <si>
+    <t>Malyar</t>
+  </si>
+  <si>
+    <t>Jon Sæverås</t>
+  </si>
+  <si>
+    <t>Breivold</t>
+  </si>
+  <si>
+    <t>Andrejs</t>
+  </si>
+  <si>
+    <t>Dmitrijevs</t>
+  </si>
+  <si>
+    <t>Georgios</t>
+  </si>
+  <si>
+    <t>Christodoulou</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Kinkaid</t>
+  </si>
+  <si>
+    <t>Rafael</t>
+  </si>
+  <si>
+    <t>Lukatsch</t>
+  </si>
+  <si>
+    <t>Kabak</t>
+  </si>
+  <si>
+    <t>Matej</t>
+  </si>
+  <si>
+    <t>Medveczky</t>
+  </si>
+  <si>
+    <t>Zeljko</t>
+  </si>
+  <si>
+    <t>Cota</t>
+  </si>
+  <si>
+    <t>Joran</t>
+  </si>
+  <si>
+    <t>Stobbe</t>
+  </si>
+  <si>
+    <t>Severin</t>
+  </si>
+  <si>
+    <t>Konrad</t>
+  </si>
+  <si>
+    <t>Kralj</t>
+  </si>
+  <si>
+    <t>Seymur Anthony</t>
+  </si>
+  <si>
+    <t>Caglayan</t>
+  </si>
+  <si>
+    <t>Lars</t>
+  </si>
+  <si>
+    <t>Lomholt</t>
+  </si>
+  <si>
+    <t>Heyart</t>
+  </si>
+  <si>
+    <t>Zacik</t>
+  </si>
+  <si>
+    <t>Matus</t>
+  </si>
+  <si>
+    <t>Kozlovsky</t>
+  </si>
+  <si>
+    <t>Jordi</t>
+  </si>
+  <si>
+    <t>García Gracia</t>
+  </si>
+  <si>
+    <t>Renc</t>
+  </si>
+  <si>
+    <t>Panayiotis</t>
+  </si>
+  <si>
+    <t>Antoniou</t>
+  </si>
+  <si>
+    <t>Viktors</t>
+  </si>
+  <si>
+    <t>Zigarkovs</t>
+  </si>
+  <si>
+    <t>Blokhin</t>
+  </si>
+  <si>
+    <t>Oliver Vives</t>
+  </si>
+  <si>
+    <t>Pavlos</t>
+  </si>
+  <si>
+    <t>Stylianou</t>
+  </si>
+  <si>
+    <t>Francesc</t>
+  </si>
+  <si>
+    <t>Godoy Contreras</t>
+  </si>
+  <si>
+    <t>Žiga</t>
+  </si>
+  <si>
+    <t>Korošec</t>
+  </si>
+  <si>
+    <t>Gustav</t>
+  </si>
+  <si>
+    <t>Bach</t>
+  </si>
+  <si>
+    <t>Sabbe</t>
+  </si>
+  <si>
+    <t>Ole-Bernard</t>
+  </si>
+  <si>
+    <t>Fuskevag</t>
+  </si>
+  <si>
+    <t>Arvis</t>
+  </si>
+  <si>
+    <t>Grencbergs</t>
+  </si>
+  <si>
+    <t>Oskars</t>
+  </si>
+  <si>
+    <t>Vidovskis</t>
+  </si>
+  <si>
+    <t>Walther</t>
+  </si>
+  <si>
+    <t>Luka</t>
+  </si>
+  <si>
+    <t>Dumančić</t>
+  </si>
+  <si>
+    <t>Christopher Bjerne</t>
+  </si>
+  <si>
+    <t>Jensen</t>
+  </si>
+  <si>
+    <t>Lior</t>
+  </si>
+  <si>
+    <t>Hendroker</t>
+  </si>
+  <si>
+    <t>Andrija</t>
+  </si>
+  <si>
+    <t>Stojiljković</t>
+  </si>
+  <si>
+    <t>Štefanac</t>
+  </si>
+  <si>
+    <t>Loughlin</t>
+  </si>
+  <si>
+    <t>Campion</t>
+  </si>
+  <si>
+    <t>Kniz</t>
+  </si>
+  <si>
+    <t>Pivrnec</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
+    <t>Dubravik</t>
+  </si>
+  <si>
+    <t>Arvidsson</t>
+  </si>
+  <si>
+    <t>Benedek</t>
+  </si>
+  <si>
+    <t>Van Cappellen</t>
+  </si>
+  <si>
+    <t>Bryant</t>
   </si>
   <si>
     <t>Alp Kayra</t>
   </si>
   <si>
     <t>Ozaltin</t>
   </si>
   <si>
-    <t>Asier</t>
-[...200 lines deleted...]
-    <t>Galvez Ponce</t>
+    <t>Dorukalp</t>
+  </si>
+  <si>
+    <t>Azizoğlu</t>
+  </si>
+  <si>
+    <t>Víctor</t>
+  </si>
+  <si>
+    <t>Alias Fernández</t>
+  </si>
+  <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>Tondi</t>
+  </si>
+  <si>
+    <t>Dawid</t>
+  </si>
+  <si>
+    <t>Kos</t>
+  </si>
+  <si>
+    <t>Nemec</t>
+  </si>
+  <si>
+    <t>Rares Andrei</t>
+  </si>
+  <si>
+    <t>Laiu</t>
+  </si>
+  <si>
+    <t>Briac</t>
+  </si>
+  <si>
+    <t>Tence</t>
+  </si>
+  <si>
+    <t>Eyal</t>
+  </si>
+  <si>
+    <t>Weinstein</t>
+  </si>
+  <si>
+    <t>Matteo Brian</t>
+  </si>
+  <si>
+    <t>Kozka</t>
+  </si>
+  <si>
+    <t>Chen</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>Carvalho</t>
+  </si>
+  <si>
+    <t>Håkansson</t>
+  </si>
+  <si>
+    <t>Norwin Torge</t>
+  </si>
+  <si>
+    <t>Tiemann</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>Basta</t>
+  </si>
+  <si>
+    <t>Peer</t>
+  </si>
+  <si>
+    <t>Charel</t>
+  </si>
+  <si>
+    <t>Schiltz</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>Schweiger</t>
+  </si>
+  <si>
+    <t>Van Zessen</t>
+  </si>
+  <si>
+    <t>Olaf Jan</t>
+  </si>
+  <si>
+    <t>Bosscher</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>Sancho Fernández</t>
+  </si>
+  <si>
+    <t>Alessandri</t>
   </si>
   <si>
     <t>Dias</t>
   </si>
   <si>
-    <t>Mihail</t>
-[...338 lines deleted...]
-    <t>Oliver Vives</t>
+    <t>Kubias</t>
+  </si>
+  <si>
+    <t>Mythen</t>
+  </si>
+  <si>
+    <t>Schwarhofer</t>
   </si>
   <si>
     <t>Dack</t>
   </si>
   <si>
-    <t>Oskars</t>
-[...158 lines deleted...]
-    <t>Håkansson</t>
+    <t>Naël</t>
+  </si>
+  <si>
+    <t>Gumy</t>
+  </si>
+  <si>
+    <t>Ruben</t>
+  </si>
+  <si>
+    <t>Senna</t>
+  </si>
+  <si>
+    <t>Mol</t>
+  </si>
+  <si>
+    <t>Luberti</t>
+  </si>
+  <si>
+    <t>Shipley</t>
+  </si>
+  <si>
+    <t>Ábel</t>
+  </si>
+  <si>
+    <t>Sinkó-Uribe</t>
   </si>
   <si>
     <t>Rohrbeck</t>
-  </si>
-[...82 lines deleted...]
-    <t>Van Zessen</t>
   </si>
   <si>
     <t>Leitner</t>
   </si>
   <si>
     <t>Stijn</t>
   </si>
   <si>
     <t>Jansen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3986,51 +4010,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X681"/>
+  <dimension ref="A1:X687"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="21.138" bestFit="true" customWidth="true" style="0"/>
@@ -4117,2613 +4141,2610 @@
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>1999</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>7171.65</v>
+        <v>7407.34</v>
       </c>
       <c r="I2">
         <v>5931.25</v>
       </c>
       <c r="J2">
-        <v>1240.4</v>
+        <v>1476.09</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>6</v>
       </c>
       <c r="M2">
         <v>1156.25</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2">
         <v>1000.0</v>
       </c>
       <c r="P2">
         <v>925.0</v>
       </c>
       <c r="Q2">
         <v>925.0</v>
       </c>
       <c r="R2">
         <v>925.0</v>
       </c>
       <c r="S2">
         <v>308.33</v>
       </c>
       <c r="T2">
         <v>308.33</v>
       </c>
       <c r="U2">
         <v>308.33</v>
       </c>
       <c r="V2">
+        <v>305.04</v>
+      </c>
+      <c r="W2">
         <v>213.91</v>
-      </c>
-[...1 lines deleted...]
-        <v>69.35</v>
       </c>
       <c r="X2">
         <v>32.15</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
         <v>1994</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>5575.1</v>
+        <v>5233.3</v>
       </c>
       <c r="I3">
-        <v>4392.73</v>
+        <v>4261.01</v>
       </c>
       <c r="J3">
-        <v>1182.37</v>
+        <v>972.29</v>
       </c>
       <c r="K3">
         <v>6</v>
       </c>
       <c r="L3">
         <v>6</v>
       </c>
       <c r="M3">
         <v>1000.0</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3">
         <v>846.48</v>
       </c>
       <c r="P3">
         <v>791.45</v>
       </c>
       <c r="Q3">
         <v>395.73</v>
       </c>
       <c r="R3">
-        <v>359.07</v>
+        <v>227.35</v>
       </c>
       <c r="S3">
-        <v>329.77</v>
+        <v>263.82</v>
       </c>
       <c r="T3">
-        <v>263.82</v>
+        <v>244.03</v>
       </c>
       <c r="U3">
-        <v>244.03</v>
+        <v>152.86</v>
       </c>
       <c r="V3">
-        <v>152.86</v>
+        <v>131.91</v>
       </c>
       <c r="W3">
-        <v>131.91</v>
+        <v>119.69</v>
       </c>
       <c r="X3">
         <v>59.98</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G4" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H4">
-        <v>5506.67</v>
+        <v>5230.83</v>
       </c>
       <c r="I4">
-        <v>4408.66</v>
+        <v>4251.39</v>
       </c>
       <c r="J4">
-        <v>1098.01</v>
+        <v>979.44</v>
       </c>
       <c r="K4">
         <v>6</v>
       </c>
       <c r="L4">
         <v>6</v>
       </c>
       <c r="M4">
-        <v>1156.25</v>
+        <v>989.32</v>
       </c>
       <c r="N4">
-        <v>925.0</v>
+        <v>855.63</v>
       </c>
       <c r="O4">
+        <v>855.63</v>
+      </c>
+      <c r="P4">
         <v>791.45</v>
       </c>
-      <c r="P4">
-[...1 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>500.0</v>
+        <v>579.42</v>
       </c>
       <c r="R4">
-        <v>500.0</v>
+        <v>179.94</v>
       </c>
       <c r="S4">
-        <v>225.73</v>
+        <v>208.8</v>
       </c>
       <c r="T4">
-        <v>225.73</v>
+        <v>178.65</v>
       </c>
       <c r="U4">
-        <v>193.14</v>
+        <v>169.3</v>
       </c>
       <c r="V4">
-        <v>165.25</v>
+        <v>141.4</v>
       </c>
       <c r="W4">
-        <v>154.17</v>
+        <v>141.4</v>
       </c>
       <c r="X4">
-        <v>133.99</v>
+        <v>139.89</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
         <v>33</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5">
+        <v>2003</v>
+      </c>
+      <c r="G5" t="s">
         <v>34</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>5373.08</v>
+        <v>5052.78</v>
       </c>
       <c r="I5">
-        <v>4491.11</v>
+        <v>3714.91</v>
       </c>
       <c r="J5">
-        <v>881.97</v>
+        <v>1337.87</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5">
         <v>6</v>
       </c>
       <c r="M5">
-        <v>989.32</v>
+        <v>925.0</v>
       </c>
       <c r="N5">
-        <v>855.63</v>
+        <v>791.45</v>
       </c>
       <c r="O5">
-        <v>855.63</v>
+        <v>535.96</v>
       </c>
       <c r="P5">
-        <v>791.45</v>
+        <v>500.0</v>
       </c>
       <c r="Q5">
-        <v>579.42</v>
+        <v>500.0</v>
       </c>
       <c r="R5">
-        <v>419.66</v>
+        <v>462.5</v>
       </c>
       <c r="S5">
-        <v>208.8</v>
+        <v>385.42</v>
       </c>
       <c r="T5">
-        <v>178.65</v>
+        <v>225.73</v>
       </c>
       <c r="U5">
-        <v>169.3</v>
+        <v>225.73</v>
       </c>
       <c r="V5">
-        <v>141.4</v>
+        <v>193.14</v>
       </c>
       <c r="W5">
-        <v>141.4</v>
+        <v>165.25</v>
       </c>
       <c r="X5">
-        <v>42.42</v>
+        <v>142.6</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
         <v>1999</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6">
-        <v>4918.84</v>
+        <v>4586.49</v>
       </c>
       <c r="I6">
-        <v>3615.17</v>
+        <v>3358.41</v>
       </c>
       <c r="J6">
-        <v>1303.67</v>
+        <v>1228.08</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6">
         <v>6</v>
       </c>
       <c r="M6">
         <v>855.63</v>
       </c>
       <c r="N6">
         <v>791.45</v>
       </c>
       <c r="O6">
-        <v>619.71</v>
+        <v>500.0</v>
       </c>
       <c r="P6">
-        <v>500.0</v>
+        <v>424.19</v>
       </c>
       <c r="Q6">
         <v>424.19</v>
       </c>
       <c r="R6">
-        <v>424.19</v>
+        <v>362.95</v>
       </c>
       <c r="S6">
         <v>285.21</v>
       </c>
       <c r="T6">
-        <v>282.16</v>
+        <v>225.73</v>
       </c>
       <c r="U6">
-        <v>225.73</v>
+        <v>206.57</v>
       </c>
       <c r="V6">
         <v>178.65</v>
       </c>
       <c r="W6">
         <v>166.67</v>
       </c>
       <c r="X6">
         <v>165.25</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7">
         <v>2002</v>
       </c>
       <c r="G7" t="s">
         <v>40</v>
       </c>
       <c r="H7">
-        <v>4574.66</v>
+        <v>3925.14</v>
       </c>
       <c r="I7">
-        <v>3131.3</v>
+        <v>2407.03</v>
       </c>
       <c r="J7">
-        <v>1443.36</v>
+        <v>1518.11</v>
       </c>
       <c r="K7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L7">
         <v>6</v>
       </c>
       <c r="M7">
         <v>925.0</v>
       </c>
       <c r="N7">
         <v>855.63</v>
       </c>
       <c r="O7">
-        <v>724.27</v>
-[...1 lines deleted...]
-      <c r="P7">
         <v>626.4</v>
       </c>
       <c r="S7">
         <v>333.33</v>
       </c>
       <c r="T7">
         <v>308.33</v>
       </c>
       <c r="U7">
         <v>244.03</v>
       </c>
       <c r="V7">
+        <v>241.42</v>
+      </c>
+      <c r="W7">
         <v>197.86</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>193.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>166.67</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G8" t="s">
         <v>43</v>
       </c>
       <c r="H8">
-        <v>4124.73</v>
+        <v>3786.5</v>
       </c>
       <c r="I8">
-        <v>3589.57</v>
+        <v>2833.27</v>
       </c>
       <c r="J8">
-        <v>535.16</v>
+        <v>953.23</v>
       </c>
       <c r="K8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M8">
-        <v>1069.53</v>
+        <v>1000.0</v>
       </c>
       <c r="N8">
-        <v>925.0</v>
+        <v>500.0</v>
       </c>
       <c r="O8">
-        <v>732.09</v>
+        <v>500.0</v>
       </c>
       <c r="P8">
-        <v>500.0</v>
+        <v>462.5</v>
       </c>
       <c r="Q8">
-        <v>362.95</v>
+        <v>247.88</v>
+      </c>
+      <c r="R8">
+        <v>122.89</v>
       </c>
       <c r="S8">
-        <v>356.51</v>
+        <v>333.33</v>
       </c>
       <c r="T8">
-        <v>178.65</v>
+        <v>282.16</v>
+      </c>
+      <c r="U8">
+        <v>216.6625</v>
+      </c>
+      <c r="V8">
+        <v>66.25</v>
+      </c>
+      <c r="W8">
+        <v>39.41</v>
+      </c>
+      <c r="X8">
+        <v>15.42</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G9" t="s">
         <v>46</v>
       </c>
       <c r="H9">
-        <v>3707.11</v>
+        <v>3768.22</v>
       </c>
       <c r="I9">
-        <v>3046.36</v>
+        <v>3589.57</v>
       </c>
       <c r="J9">
-        <v>660.75</v>
+        <v>178.65</v>
       </c>
       <c r="K9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M9">
-        <v>855.63</v>
+        <v>1069.53</v>
       </c>
       <c r="N9">
-        <v>677.19</v>
+        <v>925.0</v>
       </c>
       <c r="O9">
-        <v>535.96</v>
+        <v>732.09</v>
       </c>
       <c r="P9">
-        <v>352.14</v>
+        <v>500.0</v>
       </c>
       <c r="Q9">
-        <v>335.73</v>
-[...2 lines deleted...]
-        <v>289.71</v>
+        <v>362.95</v>
       </c>
       <c r="S9">
         <v>178.65</v>
-      </c>
-[...13 lines deleted...]
-        <v>84.65</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H10">
-        <v>3540.2</v>
+        <v>3707.11</v>
       </c>
       <c r="I10">
-        <v>3191.34</v>
+        <v>3046.36</v>
       </c>
       <c r="J10">
-        <v>348.86</v>
+        <v>660.75</v>
       </c>
       <c r="K10">
         <v>6</v>
       </c>
       <c r="L10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M10">
-        <v>677.19</v>
+        <v>855.63</v>
       </c>
       <c r="N10">
         <v>677.19</v>
       </c>
       <c r="O10">
-        <v>579.42</v>
+        <v>535.96</v>
       </c>
       <c r="P10">
-        <v>495.76</v>
+        <v>352.14</v>
       </c>
       <c r="Q10">
-        <v>395.73</v>
+        <v>335.73</v>
       </c>
       <c r="R10">
-        <v>366.05</v>
+        <v>289.71</v>
       </c>
       <c r="S10">
-        <v>244.03</v>
+        <v>178.65</v>
       </c>
       <c r="T10">
-        <v>70.1</v>
+        <v>117.38</v>
       </c>
       <c r="U10">
-        <v>18.79</v>
+        <v>95.75</v>
       </c>
       <c r="V10">
-        <v>15.94</v>
+        <v>95.75</v>
+      </c>
+      <c r="W10">
+        <v>88.57</v>
+      </c>
+      <c r="X10">
+        <v>84.65</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="H11">
-        <v>3388.32</v>
+        <v>3667.14</v>
       </c>
       <c r="I11">
-        <v>2717.25</v>
+        <v>3311.24</v>
       </c>
       <c r="J11">
-        <v>671.07</v>
+        <v>355.9</v>
       </c>
       <c r="K11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L11">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M11">
-        <v>1000.0</v>
+        <v>732.09</v>
       </c>
       <c r="N11">
-        <v>846.48</v>
+        <v>579.42</v>
       </c>
       <c r="O11">
+        <v>535.96</v>
+      </c>
+      <c r="P11">
+        <v>535.96</v>
+      </c>
+      <c r="Q11">
         <v>500.0</v>
       </c>
-      <c r="P11">
-[...3 lines deleted...]
-        <v>122.89</v>
+      <c r="R11">
+        <v>427.81</v>
       </c>
       <c r="S11">
-        <v>333.33</v>
+        <v>225.73</v>
       </c>
       <c r="T11">
-        <v>216.6625</v>
+        <v>100.43</v>
       </c>
       <c r="U11">
-        <v>66.25</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H12">
-        <v>3368.09</v>
+        <v>3589.58</v>
       </c>
       <c r="I12">
-        <v>2909.78</v>
+        <v>3108.81</v>
       </c>
       <c r="J12">
-        <v>458.31</v>
+        <v>480.77</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
       <c r="L12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M12">
-        <v>732.09</v>
+        <v>677.19</v>
       </c>
       <c r="N12">
+        <v>677.19</v>
+      </c>
+      <c r="O12">
         <v>579.42</v>
       </c>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
       <c r="P12">
-        <v>535.96</v>
+        <v>495.76</v>
       </c>
       <c r="Q12">
-        <v>388.18</v>
+        <v>366.05</v>
       </c>
       <c r="R12">
-        <v>138.17</v>
+        <v>313.2</v>
       </c>
       <c r="S12">
-        <v>225.73</v>
+        <v>244.03</v>
       </c>
       <c r="T12">
-        <v>102.41</v>
+        <v>131.91</v>
       </c>
       <c r="U12">
-        <v>100.43</v>
+        <v>70.1</v>
       </c>
       <c r="V12">
-        <v>29.74</v>
+        <v>18.79</v>
+      </c>
+      <c r="W12">
+        <v>15.94</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F13">
         <v>2005</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
-        <v>3363.87</v>
+        <v>3223.89</v>
       </c>
       <c r="I13">
-        <v>2958.43</v>
+        <v>2670.51</v>
       </c>
       <c r="J13">
-        <v>405.44</v>
+        <v>553.38</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
         <v>6</v>
       </c>
       <c r="M13">
         <v>791.45</v>
       </c>
       <c r="N13">
         <v>626.4</v>
       </c>
       <c r="O13">
         <v>573.23</v>
       </c>
       <c r="P13">
-        <v>462.5</v>
+        <v>277.5</v>
       </c>
       <c r="Q13">
-        <v>277.5</v>
+        <v>227.35</v>
       </c>
       <c r="R13">
-        <v>227.35</v>
+        <v>174.58</v>
       </c>
       <c r="S13">
         <v>193.14</v>
       </c>
       <c r="T13">
+        <v>154.17</v>
+      </c>
+      <c r="U13">
         <v>78.3</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>58.19</v>
       </c>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
       <c r="W13">
+        <v>52.2</v>
+      </c>
+      <c r="X13">
         <v>17.38</v>
-      </c>
-[...1 lines deleted...]
-        <v>16.67</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G14" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H14">
-        <v>3215.42</v>
+        <v>3170.8</v>
       </c>
       <c r="I14">
-        <v>2474.31</v>
+        <v>2773.91</v>
       </c>
       <c r="J14">
-        <v>741.11</v>
+        <v>396.89</v>
       </c>
       <c r="K14">
         <v>6</v>
       </c>
       <c r="L14">
         <v>6</v>
       </c>
       <c r="M14">
         <v>732.09</v>
       </c>
       <c r="N14">
-        <v>650.0</v>
+        <v>677.19</v>
       </c>
       <c r="O14">
-        <v>500.0</v>
+        <v>395.73</v>
       </c>
       <c r="P14">
-        <v>250.0</v>
+        <v>395.73</v>
       </c>
       <c r="Q14">
-        <v>245.78</v>
+        <v>335.73</v>
       </c>
       <c r="R14">
-        <v>96.44</v>
+        <v>237.44</v>
       </c>
       <c r="S14">
-        <v>263.82</v>
+        <v>96.57</v>
       </c>
       <c r="T14">
-        <v>166.67</v>
+        <v>89.33</v>
       </c>
       <c r="U14">
-        <v>100.0</v>
+        <v>76.43</v>
       </c>
       <c r="V14">
-        <v>92.5</v>
+        <v>62.91</v>
       </c>
       <c r="W14">
-        <v>79.49</v>
+        <v>43.91</v>
       </c>
       <c r="X14">
-        <v>38.63</v>
+        <v>27.74</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G15" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H15">
-        <v>3196.35</v>
+        <v>3139.66</v>
       </c>
       <c r="I15">
-        <v>3121.38</v>
+        <v>2796.58</v>
       </c>
       <c r="J15">
-        <v>74.97</v>
+        <v>343.08</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M15">
-        <v>732.09</v>
+        <v>619.71</v>
       </c>
       <c r="N15">
-        <v>535.96</v>
+        <v>579.42</v>
       </c>
       <c r="O15">
         <v>535.96</v>
       </c>
       <c r="P15">
-        <v>462.5</v>
+        <v>458.58</v>
       </c>
       <c r="Q15">
-        <v>462.5</v>
+        <v>313.2</v>
       </c>
       <c r="R15">
-        <v>392.37</v>
+        <v>289.71</v>
       </c>
       <c r="S15">
-        <v>74.97</v>
+        <v>98.93</v>
+      </c>
+      <c r="T15">
+        <v>88.57</v>
+      </c>
+      <c r="U15">
+        <v>55.48</v>
+      </c>
+      <c r="V15">
+        <v>34.75</v>
+      </c>
+      <c r="W15">
+        <v>32.93</v>
+      </c>
+      <c r="X15">
+        <v>32.42</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G16" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="H16">
-        <v>3163.95</v>
+        <v>3133.51</v>
       </c>
       <c r="I16">
-        <v>2816.95</v>
+        <v>2484.65</v>
       </c>
       <c r="J16">
-        <v>347.0</v>
+        <v>648.86</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M16">
-        <v>791.45</v>
+        <v>677.19</v>
       </c>
       <c r="N16">
-        <v>626.4</v>
+        <v>399.7245</v>
       </c>
       <c r="O16">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="P16">
         <v>392.37</v>
       </c>
       <c r="Q16">
-        <v>332.14</v>
+        <v>362.95</v>
       </c>
       <c r="R16">
-        <v>212.09</v>
+        <v>256.69</v>
       </c>
       <c r="S16">
-        <v>176.75</v>
+        <v>165.25</v>
       </c>
       <c r="T16">
+        <v>142.6</v>
+      </c>
+      <c r="U16">
+        <v>111.91</v>
+      </c>
+      <c r="V16">
+        <v>103.52</v>
+      </c>
+      <c r="W16">
         <v>70.1</v>
       </c>
-      <c r="U16">
-[...3 lines deleted...]
-        <v>34.75</v>
+      <c r="X16">
+        <v>55.48</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>63</v>
       </c>
       <c r="F17">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G17" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H17">
-        <v>3142.0</v>
+        <v>3121.38</v>
       </c>
       <c r="I17">
-        <v>2804.45</v>
+        <v>3121.38</v>
       </c>
       <c r="J17">
-        <v>337.55</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M17">
         <v>732.09</v>
       </c>
       <c r="N17">
-        <v>677.19</v>
+        <v>535.96</v>
       </c>
       <c r="O17">
-        <v>395.73</v>
+        <v>535.96</v>
       </c>
       <c r="P17">
-        <v>395.73</v>
+        <v>462.5</v>
       </c>
       <c r="Q17">
-        <v>335.73</v>
+        <v>462.5</v>
       </c>
       <c r="R17">
-        <v>267.98</v>
-[...17 lines deleted...]
-        <v>27.74</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" t="s">
         <v>65</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H18">
-        <v>3139.66</v>
+        <v>3092.64</v>
       </c>
       <c r="I18">
-        <v>2796.58</v>
+        <v>2306.83</v>
       </c>
       <c r="J18">
-        <v>343.08</v>
+        <v>785.81</v>
       </c>
       <c r="K18">
         <v>6</v>
       </c>
       <c r="L18">
         <v>6</v>
       </c>
       <c r="M18">
-        <v>619.71</v>
+        <v>732.09</v>
       </c>
       <c r="N18">
-        <v>579.42</v>
+        <v>650.0</v>
       </c>
       <c r="O18">
-        <v>535.96</v>
+        <v>500.0</v>
       </c>
       <c r="P18">
-        <v>458.58</v>
+        <v>245.78</v>
       </c>
       <c r="Q18">
-        <v>313.2</v>
+        <v>96.44</v>
       </c>
       <c r="R18">
-        <v>289.71</v>
+        <v>82.52</v>
       </c>
       <c r="S18">
-        <v>98.93</v>
+        <v>263.82</v>
       </c>
       <c r="T18">
-        <v>88.57</v>
+        <v>166.67</v>
       </c>
       <c r="U18">
-        <v>55.48</v>
+        <v>100.0</v>
       </c>
       <c r="V18">
-        <v>34.75</v>
+        <v>92.5</v>
       </c>
       <c r="W18">
-        <v>32.93</v>
+        <v>83.33</v>
       </c>
       <c r="X18">
-        <v>32.42</v>
+        <v>79.49</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19">
         <v>1996</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H19">
-        <v>3133.51</v>
+        <v>3056.72</v>
       </c>
       <c r="I19">
-        <v>2484.65</v>
+        <v>2341.41</v>
       </c>
       <c r="J19">
-        <v>648.86</v>
+        <v>715.31</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19">
         <v>6</v>
       </c>
       <c r="M19">
-        <v>677.19</v>
+        <v>724.27</v>
       </c>
       <c r="N19">
-        <v>399.7245</v>
+        <v>511.6695</v>
       </c>
       <c r="O19">
-        <v>395.73</v>
+        <v>338.59</v>
       </c>
       <c r="P19">
-        <v>392.37</v>
+        <v>289.71</v>
       </c>
       <c r="Q19">
-        <v>362.95</v>
+        <v>247.88</v>
       </c>
       <c r="R19">
-        <v>256.69</v>
+        <v>229.29</v>
       </c>
       <c r="S19">
-        <v>165.25</v>
+        <v>208.8</v>
       </c>
       <c r="T19">
-        <v>142.6</v>
+        <v>178.65</v>
       </c>
       <c r="U19">
-        <v>111.91</v>
+        <v>156.6</v>
       </c>
       <c r="V19">
-        <v>103.52</v>
+        <v>98.93</v>
       </c>
       <c r="W19">
-        <v>70.1</v>
+        <v>40.18</v>
       </c>
       <c r="X19">
-        <v>55.48</v>
+        <v>32.15</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="E20" t="s">
         <v>69</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>1999</v>
+      </c>
+      <c r="G20" t="s">
         <v>70</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>3049.66</v>
+        <v>2968.93</v>
       </c>
       <c r="I20">
-        <v>2247.49</v>
+        <v>2687.97</v>
       </c>
       <c r="J20">
-        <v>802.17</v>
+        <v>280.96</v>
       </c>
       <c r="K20">
         <v>6</v>
       </c>
       <c r="L20">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M20">
-        <v>724.27</v>
+        <v>791.45</v>
       </c>
       <c r="N20">
-        <v>511.6695</v>
+        <v>626.4</v>
       </c>
       <c r="O20">
-        <v>338.59</v>
+        <v>462.5</v>
       </c>
       <c r="P20">
-        <v>289.71</v>
+        <v>392.37</v>
       </c>
       <c r="Q20">
-        <v>229.29</v>
+        <v>212.09</v>
       </c>
       <c r="R20">
-        <v>153.96</v>
+        <v>203.16</v>
       </c>
       <c r="S20">
-        <v>208.8</v>
+        <v>110.71</v>
       </c>
       <c r="T20">
-        <v>178.65</v>
+        <v>70.1</v>
       </c>
       <c r="U20">
-        <v>156.6</v>
+        <v>65.4</v>
       </c>
       <c r="V20">
-        <v>122.02</v>
-[...5 lines deleted...]
-        <v>37.17</v>
+        <v>34.75</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" t="s">
         <v>72</v>
       </c>
       <c r="F21">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G21" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H21">
-        <v>2748.84</v>
+        <v>2706.85</v>
       </c>
       <c r="I21">
-        <v>2148.96</v>
+        <v>2099.01</v>
       </c>
       <c r="J21">
-        <v>599.88</v>
+        <v>607.84</v>
       </c>
       <c r="K21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L21">
         <v>6</v>
       </c>
       <c r="M21">
-        <v>677.19</v>
+        <v>395.73</v>
       </c>
       <c r="N21">
-        <v>669.95</v>
+        <v>395.73</v>
       </c>
       <c r="O21">
-        <v>530.24</v>
+        <v>366.05</v>
       </c>
       <c r="P21">
-        <v>227.35</v>
+        <v>338.59</v>
       </c>
       <c r="Q21">
-        <v>44.23</v>
+        <v>313.2</v>
+      </c>
+      <c r="R21">
+        <v>289.71</v>
       </c>
       <c r="S21">
-        <v>141.4</v>
+        <v>142.6</v>
       </c>
       <c r="T21">
-        <v>130.79</v>
+        <v>112.86</v>
       </c>
       <c r="U21">
-        <v>110.71</v>
+        <v>112.86</v>
       </c>
       <c r="V21">
-        <v>95.75</v>
+        <v>104.4</v>
       </c>
       <c r="W21">
-        <v>92.5</v>
+        <v>104.4</v>
       </c>
       <c r="X21">
-        <v>28.73</v>
+        <v>30.72</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H22">
-        <v>2690.93</v>
+        <v>2629.28</v>
       </c>
       <c r="I22">
-        <v>2259.69</v>
+        <v>2491.53</v>
       </c>
       <c r="J22">
-        <v>431.24</v>
+        <v>137.75</v>
       </c>
       <c r="K22">
         <v>6</v>
       </c>
       <c r="L22">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M22">
-        <v>783.0</v>
+        <v>577.2</v>
       </c>
       <c r="N22">
+        <v>577.2</v>
+      </c>
+      <c r="O22">
         <v>427.81</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
       <c r="P22">
-        <v>307.23</v>
+        <v>395.73</v>
       </c>
       <c r="Q22">
-        <v>173.83</v>
+        <v>265.71</v>
       </c>
       <c r="R22">
-        <v>143.63</v>
+        <v>247.88</v>
       </c>
       <c r="S22">
-        <v>178.65</v>
+        <v>92.5</v>
       </c>
       <c r="T22">
-        <v>98.09</v>
+        <v>16.67</v>
       </c>
       <c r="U22">
-        <v>59.34</v>
+        <v>11.27</v>
       </c>
       <c r="V22">
-        <v>49.58</v>
+        <v>9.39</v>
       </c>
       <c r="W22">
-        <v>25.44</v>
-[...2 lines deleted...]
-        <v>20.14</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
       <c r="E23" t="s">
         <v>76</v>
       </c>
       <c r="F23">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G23" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H23">
-        <v>2679.25</v>
+        <v>2563.73</v>
       </c>
       <c r="I23">
-        <v>2491.53</v>
+        <v>2320.77</v>
       </c>
       <c r="J23">
-        <v>187.72</v>
+        <v>242.96</v>
       </c>
       <c r="K23">
         <v>6</v>
       </c>
       <c r="L23">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M23">
-        <v>577.2</v>
+        <v>791.45</v>
       </c>
       <c r="N23">
-        <v>577.2</v>
+        <v>462.5</v>
       </c>
       <c r="O23">
-        <v>427.81</v>
+        <v>366.05</v>
       </c>
       <c r="P23">
-        <v>395.73</v>
+        <v>313.2</v>
       </c>
       <c r="Q23">
-        <v>265.71</v>
+        <v>250.0</v>
       </c>
       <c r="R23">
-        <v>247.88</v>
+        <v>137.57</v>
       </c>
       <c r="S23">
+        <v>104.4</v>
+      </c>
+      <c r="T23">
         <v>92.5</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>7.92</v>
+        <v>46.06</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>77</v>
       </c>
       <c r="E24" t="s">
         <v>78</v>
       </c>
       <c r="F24">
         <v>2005</v>
       </c>
       <c r="G24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>2630.4</v>
+        <v>2534.36</v>
       </c>
       <c r="I24">
-        <v>2320.77</v>
+        <v>1978.62</v>
       </c>
       <c r="J24">
-        <v>309.63</v>
+        <v>555.74</v>
       </c>
       <c r="K24">
         <v>6</v>
       </c>
       <c r="L24">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M24">
-        <v>791.45</v>
+        <v>392.37</v>
       </c>
       <c r="N24">
-        <v>462.5</v>
+        <v>362.95</v>
       </c>
       <c r="O24">
-        <v>366.05</v>
+        <v>338.59</v>
       </c>
       <c r="P24">
+        <v>325.73</v>
+      </c>
+      <c r="Q24">
         <v>313.2</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
-        <v>137.57</v>
+        <v>245.78</v>
       </c>
       <c r="S24">
-        <v>104.4</v>
+        <v>154.17</v>
       </c>
       <c r="T24">
-        <v>92.5</v>
+        <v>96.57</v>
       </c>
       <c r="U24">
-        <v>66.67</v>
+        <v>96.57</v>
       </c>
       <c r="V24">
-        <v>46.06</v>
+        <v>79.49</v>
+      </c>
+      <c r="W24">
+        <v>79.15</v>
+      </c>
+      <c r="X24">
+        <v>49.79</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>79</v>
       </c>
       <c r="E25" t="s">
         <v>80</v>
       </c>
       <c r="F25">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H25">
-        <v>2546.35</v>
+        <v>2468.32</v>
       </c>
       <c r="I25">
-        <v>1872.66</v>
+        <v>2079.78</v>
       </c>
       <c r="J25">
-        <v>673.69</v>
+        <v>388.54</v>
       </c>
       <c r="K25">
         <v>6</v>
       </c>
       <c r="L25">
         <v>6</v>
       </c>
       <c r="M25">
-        <v>395.73</v>
+        <v>458.58</v>
       </c>
       <c r="N25">
-        <v>395.73</v>
+        <v>424.19</v>
       </c>
       <c r="O25">
-        <v>366.05</v>
+        <v>362.95</v>
       </c>
       <c r="P25">
-        <v>338.59</v>
+        <v>310.55</v>
       </c>
       <c r="Q25">
-        <v>313.2</v>
+        <v>265.71</v>
       </c>
       <c r="R25">
-        <v>63.36</v>
+        <v>257.8</v>
       </c>
       <c r="S25">
-        <v>142.6</v>
+        <v>89.33</v>
       </c>
       <c r="T25">
-        <v>112.86</v>
+        <v>88.33</v>
       </c>
       <c r="U25">
-        <v>112.86</v>
+        <v>81.71</v>
       </c>
       <c r="V25">
-        <v>104.4</v>
+        <v>46.06</v>
       </c>
       <c r="W25">
-        <v>104.4</v>
+        <v>44.29</v>
       </c>
       <c r="X25">
-        <v>96.57</v>
+        <v>38.82</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="E26" t="s">
         <v>82</v>
       </c>
       <c r="F26">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G26" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H26">
-        <v>2526.01</v>
+        <v>2373.98</v>
       </c>
       <c r="I26">
-        <v>2022.55</v>
+        <v>1818.4</v>
       </c>
       <c r="J26">
-        <v>503.46</v>
+        <v>555.58</v>
       </c>
       <c r="K26">
         <v>6</v>
       </c>
       <c r="L26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M26">
-        <v>392.37</v>
+        <v>424.19</v>
       </c>
       <c r="N26">
-        <v>362.95</v>
+        <v>338.59</v>
       </c>
       <c r="O26">
-        <v>338.59</v>
+        <v>335.73</v>
       </c>
       <c r="P26">
-        <v>325.73</v>
+        <v>310.55</v>
       </c>
       <c r="Q26">
-        <v>313.2</v>
+        <v>265.71</v>
       </c>
       <c r="R26">
-        <v>289.71</v>
+        <v>143.63</v>
       </c>
       <c r="S26">
-        <v>154.17</v>
+        <v>208.8</v>
       </c>
       <c r="T26">
-        <v>96.57</v>
+        <v>152.86</v>
       </c>
       <c r="U26">
-        <v>79.49</v>
+        <v>114.65</v>
       </c>
       <c r="V26">
-        <v>79.15</v>
+        <v>47.47</v>
       </c>
       <c r="W26">
-        <v>49.79</v>
-[...2 lines deleted...]
-        <v>44.29</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G27" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="H27">
-        <v>2447.89</v>
+        <v>2370.89</v>
       </c>
       <c r="I27">
-        <v>2079.78</v>
+        <v>1980.29</v>
       </c>
       <c r="J27">
-        <v>368.11</v>
+        <v>390.6</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M27">
-        <v>458.58</v>
+        <v>452.716</v>
       </c>
       <c r="N27">
-        <v>424.19</v>
+        <v>338.59</v>
       </c>
       <c r="O27">
-        <v>362.95</v>
+        <v>338.59</v>
       </c>
       <c r="P27">
         <v>310.55</v>
       </c>
       <c r="Q27">
-        <v>265.71</v>
+        <v>310.55</v>
       </c>
       <c r="R27">
-        <v>257.8</v>
+        <v>229.29</v>
       </c>
       <c r="S27">
-        <v>89.33</v>
+        <v>131.91</v>
       </c>
       <c r="T27">
-        <v>88.33</v>
+        <v>100.43</v>
       </c>
       <c r="U27">
-        <v>61.28</v>
+        <v>76.43</v>
       </c>
       <c r="V27">
-        <v>46.06</v>
+        <v>66.43</v>
       </c>
       <c r="W27">
-        <v>44.29</v>
-[...2 lines deleted...]
-        <v>38.82</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" t="s">
         <v>86</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G28" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="H28">
-        <v>2389.52</v>
+        <v>2284.64</v>
       </c>
       <c r="I28">
-        <v>1932.48</v>
+        <v>1618.72</v>
       </c>
       <c r="J28">
-        <v>457.04</v>
+        <v>665.92</v>
       </c>
       <c r="K28">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L28">
         <v>6</v>
       </c>
       <c r="M28">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="N28">
-        <v>427.81</v>
+        <v>669.95</v>
       </c>
       <c r="O28">
-        <v>335.73</v>
+        <v>227.35</v>
       </c>
       <c r="P28">
-        <v>262.87</v>
-[...5 lines deleted...]
-        <v>143.63</v>
+        <v>44.23</v>
       </c>
       <c r="S28">
-        <v>142.6</v>
+        <v>176.75</v>
       </c>
       <c r="T28">
         <v>141.4</v>
       </c>
       <c r="U28">
-        <v>106.05</v>
+        <v>130.79</v>
       </c>
       <c r="V28">
-        <v>44.66</v>
+        <v>95.75</v>
       </c>
       <c r="W28">
-        <v>20.14</v>
+        <v>92.5</v>
       </c>
       <c r="X28">
-        <v>2.19</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F29">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G29" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H29">
-        <v>2348.85</v>
+        <v>2241.32</v>
       </c>
       <c r="I29">
-        <v>1770.18</v>
+        <v>1608.42</v>
       </c>
       <c r="J29">
-        <v>578.67</v>
+        <v>632.9</v>
       </c>
       <c r="K29">
         <v>6</v>
       </c>
       <c r="L29">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M29">
+        <v>427.81</v>
+      </c>
+      <c r="N29">
         <v>424.19</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
-        <v>335.73</v>
+        <v>307.23</v>
       </c>
       <c r="P29">
-        <v>310.55</v>
+        <v>173.83</v>
       </c>
       <c r="Q29">
-        <v>265.71</v>
+        <v>143.63</v>
       </c>
       <c r="R29">
-        <v>95.41</v>
+        <v>131.73</v>
       </c>
       <c r="S29">
-        <v>208.8</v>
+        <v>261.0</v>
       </c>
       <c r="T29">
-        <v>152.86</v>
+        <v>178.65</v>
       </c>
       <c r="U29">
-        <v>114.65</v>
+        <v>98.09</v>
       </c>
       <c r="V29">
-        <v>54.89</v>
+        <v>49.58</v>
       </c>
       <c r="W29">
-        <v>47.47</v>
+        <v>25.44</v>
+      </c>
+      <c r="X29">
+        <v>20.14</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" t="s">
         <v>90</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G30" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H30">
-        <v>2304.85</v>
+        <v>2222.94</v>
       </c>
       <c r="I30">
-        <v>1870.99</v>
+        <v>1827.19</v>
       </c>
       <c r="J30">
-        <v>433.86</v>
+        <v>395.75</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M30">
         <v>452.716</v>
       </c>
       <c r="N30">
-        <v>338.59</v>
+        <v>289.71</v>
       </c>
       <c r="O30">
-        <v>310.55</v>
+        <v>287.26</v>
       </c>
       <c r="P30">
-        <v>310.55</v>
+        <v>277.5</v>
       </c>
       <c r="Q30">
-        <v>229.29</v>
+        <v>265.0</v>
       </c>
       <c r="R30">
-        <v>229.29</v>
+        <v>255.0</v>
       </c>
       <c r="S30">
-        <v>131.91</v>
+        <v>79.15</v>
       </c>
       <c r="T30">
-        <v>119.69</v>
+        <v>72.73</v>
       </c>
       <c r="U30">
-        <v>100.43</v>
+        <v>72.73</v>
       </c>
       <c r="V30">
-        <v>66.43</v>
+        <v>67.72</v>
       </c>
       <c r="W30">
-        <v>15.4</v>
+        <v>57.56</v>
+      </c>
+      <c r="X30">
+        <v>45.86</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D31" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" t="s">
         <v>92</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G31" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H31">
-        <v>2294.47</v>
+        <v>2220.66</v>
       </c>
       <c r="I31">
-        <v>1547.33</v>
+        <v>1808.75</v>
       </c>
       <c r="J31">
-        <v>747.14</v>
+        <v>411.91</v>
       </c>
       <c r="K31">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L31">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M31">
-        <v>1069.53</v>
+        <v>535.96</v>
       </c>
       <c r="N31">
-        <v>265.71</v>
+        <v>453.68</v>
       </c>
       <c r="O31">
-        <v>212.09</v>
+        <v>366.05</v>
+      </c>
+      <c r="P31">
+        <v>181.47</v>
+      </c>
+      <c r="Q31">
+        <v>166.44</v>
+      </c>
+      <c r="R31">
+        <v>105.15</v>
       </c>
       <c r="S31">
-        <v>285.21</v>
+        <v>133.245</v>
       </c>
       <c r="T31">
-        <v>225.73</v>
+        <v>108.58</v>
       </c>
       <c r="U31">
-        <v>216.6625</v>
+        <v>62.64</v>
       </c>
       <c r="V31">
-        <v>19.54</v>
+        <v>56.43</v>
+      </c>
+      <c r="W31">
+        <v>39.24</v>
+      </c>
+      <c r="X31">
+        <v>11.77</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" t="s">
         <v>94</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G32" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H32">
-        <v>2208.08</v>
+        <v>2174.67</v>
       </c>
       <c r="I32">
-        <v>1694.66</v>
+        <v>1923.89</v>
       </c>
       <c r="J32">
-        <v>513.42</v>
+        <v>250.78</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M32">
-        <v>458.58</v>
+        <v>579.42</v>
       </c>
       <c r="N32">
-        <v>453.68</v>
+        <v>500.0</v>
       </c>
       <c r="O32">
-        <v>243.16</v>
+        <v>277.5</v>
       </c>
       <c r="P32">
-        <v>204.03</v>
+        <v>256.69</v>
       </c>
       <c r="Q32">
-        <v>179.94</v>
+        <v>183.02</v>
       </c>
       <c r="R32">
-        <v>155.27</v>
+        <v>127.26</v>
       </c>
       <c r="S32">
-        <v>150.909</v>
+        <v>92.5</v>
       </c>
       <c r="T32">
-        <v>81.05</v>
+        <v>85.56</v>
       </c>
       <c r="U32">
-        <v>77.64</v>
+        <v>57.94</v>
       </c>
       <c r="V32">
-        <v>75.78</v>
-[...5 lines deleted...]
-        <v>62.64</v>
+        <v>14.78</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" t="s">
         <v>96</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>1994</v>
+      </c>
+      <c r="G33" t="s">
         <v>97</v>
       </c>
-      <c r="F33">
-[...4 lines deleted...]
-      </c>
       <c r="H33">
-        <v>2196.21</v>
+        <v>2171.25</v>
       </c>
       <c r="I33">
-        <v>1923.89</v>
+        <v>1522.23</v>
       </c>
       <c r="J33">
-        <v>272.32</v>
+        <v>649.02</v>
       </c>
       <c r="K33">
+        <v>5</v>
+      </c>
+      <c r="L33">
         <v>6</v>
       </c>
-      <c r="L33">
-[...1 lines deleted...]
-      </c>
       <c r="M33">
-        <v>579.42</v>
+        <v>427.81</v>
       </c>
       <c r="N33">
-        <v>500.0</v>
+        <v>395.73</v>
       </c>
       <c r="O33">
-        <v>277.5</v>
+        <v>366.05</v>
       </c>
       <c r="P33">
-        <v>256.69</v>
+        <v>212.09</v>
       </c>
       <c r="Q33">
-        <v>183.02</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>120.55</v>
       </c>
       <c r="S33">
-        <v>92.5</v>
+        <v>192.396</v>
       </c>
       <c r="T33">
-        <v>85.56</v>
+        <v>166.67</v>
       </c>
       <c r="U33">
-        <v>57.94</v>
+        <v>154.17</v>
       </c>
       <c r="V33">
-        <v>21.54</v>
+        <v>70.7</v>
       </c>
       <c r="W33">
-        <v>14.78</v>
+        <v>37.57</v>
+      </c>
+      <c r="X33">
+        <v>27.51</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34">
         <v>2001</v>
       </c>
       <c r="G34" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="H34">
-        <v>2183.23</v>
+        <v>2153.31</v>
       </c>
       <c r="I34">
-        <v>1787.48</v>
+        <v>1629.11</v>
       </c>
       <c r="J34">
-        <v>395.75</v>
+        <v>524.2</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
         <v>6</v>
       </c>
       <c r="M34">
-        <v>452.716</v>
+        <v>495.76</v>
       </c>
       <c r="N34">
-        <v>287.26</v>
+        <v>335.73</v>
       </c>
       <c r="O34">
-        <v>277.5</v>
+        <v>301.3</v>
       </c>
       <c r="P34">
-        <v>265.0</v>
+        <v>194.53</v>
       </c>
       <c r="Q34">
-        <v>255.0</v>
+        <v>179.94</v>
       </c>
       <c r="R34">
-        <v>250.0</v>
+        <v>121.85</v>
       </c>
       <c r="S34">
-        <v>79.15</v>
+        <v>152.86</v>
       </c>
       <c r="T34">
-        <v>72.73</v>
+        <v>92.9</v>
       </c>
       <c r="U34">
-        <v>72.73</v>
+        <v>92.9</v>
       </c>
       <c r="V34">
-        <v>67.72</v>
+        <v>82.63</v>
       </c>
       <c r="W34">
-        <v>57.56</v>
+        <v>60.49</v>
       </c>
       <c r="X34">
-        <v>45.86</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
+        <v>101</v>
+      </c>
+      <c r="E35" t="s">
+        <v>102</v>
+      </c>
+      <c r="F35">
+        <v>2002</v>
+      </c>
+      <c r="G35" t="s">
         <v>100</v>
       </c>
-      <c r="E35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35">
-        <v>2153.31</v>
+        <v>2097.82</v>
       </c>
       <c r="I35">
-        <v>1629.11</v>
+        <v>1539.0</v>
       </c>
       <c r="J35">
-        <v>524.2</v>
+        <v>558.82</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>6</v>
       </c>
       <c r="M35">
-        <v>495.76</v>
+        <v>579.42</v>
       </c>
       <c r="N35">
+        <v>427.81</v>
+      </c>
+      <c r="O35">
         <v>335.73</v>
       </c>
-      <c r="O35">
-[...1 lines deleted...]
-      </c>
       <c r="P35">
-        <v>194.53</v>
+        <v>143.63</v>
       </c>
       <c r="Q35">
-        <v>179.94</v>
+        <v>37.44</v>
       </c>
       <c r="R35">
-        <v>121.85</v>
+        <v>14.97</v>
       </c>
       <c r="S35">
-        <v>152.86</v>
+        <v>142.6</v>
       </c>
       <c r="T35">
-        <v>92.9</v>
+        <v>141.4</v>
       </c>
       <c r="U35">
-        <v>92.9</v>
+        <v>106.05</v>
       </c>
       <c r="V35">
-        <v>82.63</v>
+        <v>87.62</v>
       </c>
       <c r="W35">
-        <v>60.49</v>
+        <v>61.01</v>
       </c>
       <c r="X35">
-        <v>42.42</v>
+        <v>20.14</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F36">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H36">
-        <v>2112.86</v>
+        <v>2086.98</v>
       </c>
       <c r="I36">
-        <v>1691.43</v>
+        <v>1885.04</v>
       </c>
       <c r="J36">
-        <v>421.43</v>
+        <v>201.94</v>
       </c>
       <c r="K36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L36">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M36">
-        <v>535.96</v>
+        <v>427.81</v>
       </c>
       <c r="N36">
-        <v>453.68</v>
+        <v>395.73</v>
       </c>
       <c r="O36">
-        <v>366.05</v>
+        <v>352.14</v>
       </c>
       <c r="P36">
-        <v>169.3</v>
+        <v>267.98</v>
       </c>
       <c r="Q36">
-        <v>166.44</v>
+        <v>229.29</v>
+      </c>
+      <c r="R36">
+        <v>212.09</v>
       </c>
       <c r="S36">
-        <v>133.245</v>
+        <v>92.5</v>
       </c>
       <c r="T36">
-        <v>108.58</v>
+        <v>79.15</v>
       </c>
       <c r="U36">
-        <v>65.95</v>
+        <v>15.42</v>
       </c>
       <c r="V36">
-        <v>62.64</v>
-[...5 lines deleted...]
-        <v>11.77</v>
+        <v>14.87</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F37">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="G37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H37">
-        <v>2101.75</v>
+        <v>2063.58</v>
       </c>
       <c r="I37">
-        <v>1512.2</v>
+        <v>1591.56</v>
       </c>
       <c r="J37">
-        <v>589.55</v>
+        <v>472.02</v>
       </c>
       <c r="K37">
         <v>6</v>
       </c>
       <c r="L37">
         <v>6</v>
       </c>
       <c r="M37">
-        <v>424.19</v>
+        <v>313.2</v>
       </c>
       <c r="N37">
-        <v>284.19</v>
+        <v>267.98</v>
       </c>
       <c r="O37">
-        <v>257.8</v>
+        <v>267.98</v>
       </c>
       <c r="P37">
-        <v>210.3</v>
+        <v>267.98</v>
       </c>
       <c r="Q37">
-        <v>167.86</v>
+        <v>245.13</v>
       </c>
       <c r="R37">
-        <v>167.86</v>
+        <v>229.29</v>
       </c>
       <c r="S37">
-        <v>191.08</v>
+        <v>88.33</v>
       </c>
       <c r="T37">
-        <v>150.909</v>
+        <v>85.0</v>
       </c>
       <c r="U37">
-        <v>120.98</v>
+        <v>82.63</v>
       </c>
       <c r="V37">
-        <v>47.47</v>
+        <v>75.58</v>
       </c>
       <c r="W37">
-        <v>40.62</v>
+        <v>73.21</v>
       </c>
       <c r="X37">
-        <v>38.49</v>
+        <v>67.27</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F38">
         <v>1997</v>
       </c>
       <c r="G38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H38">
         <v>2042.37</v>
       </c>
       <c r="I38">
         <v>1614.18</v>
       </c>
       <c r="J38">
         <v>428.19</v>
       </c>
       <c r="K38">
         <v>6</v>
       </c>
       <c r="L38">
         <v>6</v>
       </c>
       <c r="M38">
         <v>419.66</v>
       </c>
       <c r="N38">
         <v>287.26</v>
       </c>
       <c r="O38">
         <v>267.98</v>
       </c>
@@ -6738,4825 +6759,4819 @@
       </c>
       <c r="S38">
         <v>166.67</v>
       </c>
       <c r="T38">
         <v>83.93</v>
       </c>
       <c r="U38">
         <v>55.48</v>
       </c>
       <c r="V38">
         <v>49.79</v>
       </c>
       <c r="W38">
         <v>37.57</v>
       </c>
       <c r="X38">
         <v>34.75</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F39">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G39" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="H39">
-        <v>2019.86</v>
+        <v>1997.66</v>
       </c>
       <c r="I39">
-        <v>1347.58</v>
+        <v>1937.11</v>
       </c>
       <c r="J39">
-        <v>672.28</v>
+        <v>60.55</v>
       </c>
       <c r="K39">
+        <v>6</v>
+      </c>
+      <c r="L39">
         <v>5</v>
       </c>
-      <c r="L39">
-[...1 lines deleted...]
-      </c>
       <c r="M39">
-        <v>427.81</v>
+        <v>511.6695</v>
       </c>
       <c r="N39">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="O39">
-        <v>366.05</v>
+        <v>338.59</v>
       </c>
       <c r="P39">
-        <v>120.55</v>
+        <v>287.26</v>
       </c>
       <c r="Q39">
-        <v>37.44</v>
+        <v>219.63</v>
+      </c>
+      <c r="R39">
+        <v>213.91</v>
       </c>
       <c r="S39">
-        <v>192.396</v>
+        <v>16.64</v>
       </c>
       <c r="T39">
-        <v>166.67</v>
+        <v>13.75</v>
       </c>
       <c r="U39">
-        <v>154.17</v>
+        <v>13.75</v>
       </c>
       <c r="V39">
-        <v>70.7</v>
+        <v>13.17</v>
       </c>
       <c r="W39">
-        <v>50.77</v>
-[...2 lines deleted...]
-        <v>37.57</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
       <c r="E40" t="s">
         <v>113</v>
       </c>
       <c r="F40">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H40">
-        <v>2018.26</v>
+        <v>1961.44</v>
       </c>
       <c r="I40">
-        <v>1399.74</v>
+        <v>1512.2</v>
       </c>
       <c r="J40">
-        <v>618.52</v>
+        <v>449.24</v>
       </c>
       <c r="K40">
         <v>6</v>
       </c>
       <c r="L40">
         <v>6</v>
       </c>
       <c r="M40">
-        <v>500.0</v>
+        <v>424.19</v>
       </c>
       <c r="N40">
-        <v>462.5</v>
+        <v>284.19</v>
       </c>
       <c r="O40">
-        <v>300.0</v>
+        <v>257.8</v>
       </c>
       <c r="P40">
-        <v>65.31</v>
+        <v>210.3</v>
       </c>
       <c r="Q40">
-        <v>44.23</v>
+        <v>167.86</v>
       </c>
       <c r="R40">
-        <v>27.7</v>
+        <v>167.86</v>
       </c>
       <c r="S40">
-        <v>166.67</v>
+        <v>150.909</v>
       </c>
       <c r="T40">
-        <v>166.67</v>
+        <v>120.98</v>
       </c>
       <c r="U40">
-        <v>131.91</v>
+        <v>50.77</v>
       </c>
       <c r="V40">
-        <v>125.0</v>
+        <v>47.47</v>
       </c>
       <c r="W40">
-        <v>21.96</v>
+        <v>40.62</v>
       </c>
       <c r="X40">
-        <v>6.31</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
       <c r="E41" t="s">
         <v>115</v>
       </c>
       <c r="F41">
         <v>2004</v>
       </c>
       <c r="G41" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H41">
-        <v>2015.18</v>
+        <v>1915.6</v>
       </c>
       <c r="I41">
-        <v>1937.11</v>
+        <v>1592.52</v>
       </c>
       <c r="J41">
-        <v>78.07</v>
+        <v>323.08</v>
       </c>
       <c r="K41">
         <v>6</v>
       </c>
       <c r="L41">
         <v>6</v>
       </c>
       <c r="M41">
-        <v>511.6695</v>
+        <v>399.7245</v>
       </c>
       <c r="N41">
-        <v>366.05</v>
+        <v>289.71</v>
       </c>
       <c r="O41">
-        <v>338.59</v>
+        <v>278.7</v>
       </c>
       <c r="P41">
-        <v>287.26</v>
+        <v>277.5</v>
       </c>
       <c r="Q41">
         <v>219.63</v>
       </c>
       <c r="R41">
-        <v>213.91</v>
+        <v>127.26</v>
       </c>
       <c r="S41">
-        <v>17.52</v>
+        <v>85.56</v>
       </c>
       <c r="T41">
-        <v>16.64</v>
+        <v>67.72</v>
       </c>
       <c r="U41">
-        <v>13.75</v>
+        <v>53.6</v>
       </c>
       <c r="V41">
-        <v>13.75</v>
+        <v>49.58</v>
       </c>
       <c r="W41">
-        <v>13.17</v>
+        <v>37.89</v>
       </c>
       <c r="X41">
-        <v>3.24</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="D42" t="s">
         <v>116</v>
       </c>
       <c r="E42" t="s">
         <v>117</v>
       </c>
       <c r="F42">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G42" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H42">
-        <v>1995.1</v>
+        <v>1912.84</v>
       </c>
       <c r="I42">
-        <v>1357.94</v>
+        <v>1633.69</v>
       </c>
       <c r="J42">
-        <v>637.16</v>
+        <v>279.15</v>
       </c>
       <c r="K42">
         <v>6</v>
       </c>
       <c r="L42">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M42">
-        <v>579.42</v>
+        <v>462.5</v>
       </c>
       <c r="N42">
-        <v>307.23</v>
+        <v>300.0</v>
       </c>
       <c r="O42">
-        <v>227.35</v>
+        <v>300.0</v>
       </c>
       <c r="P42">
-        <v>179.94</v>
+        <v>247.88</v>
       </c>
       <c r="Q42">
-        <v>38.16</v>
+        <v>174.58</v>
       </c>
       <c r="R42">
-        <v>25.84</v>
+        <v>148.73</v>
       </c>
       <c r="S42">
-        <v>152.86</v>
+        <v>100.0</v>
       </c>
       <c r="T42">
-        <v>133.245</v>
+        <v>100.0</v>
       </c>
       <c r="U42">
-        <v>112.86</v>
-[...8 lines deleted...]
-        <v>72.43</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D43" t="s">
         <v>118</v>
       </c>
       <c r="E43" t="s">
         <v>119</v>
       </c>
       <c r="F43">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G43" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H43">
-        <v>1991.28</v>
+        <v>1900.91</v>
       </c>
       <c r="I43">
-        <v>1721.95</v>
+        <v>1317.31</v>
       </c>
       <c r="J43">
-        <v>269.33</v>
+        <v>583.6</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43">
         <v>6</v>
       </c>
       <c r="M43">
-        <v>399.7245</v>
+        <v>458.58</v>
       </c>
       <c r="N43">
-        <v>289.71</v>
+        <v>243.16</v>
       </c>
       <c r="O43">
-        <v>278.7</v>
+        <v>204.03</v>
       </c>
       <c r="P43">
-        <v>277.5</v>
+        <v>179.94</v>
       </c>
       <c r="Q43">
-        <v>256.69</v>
+        <v>155.27</v>
       </c>
       <c r="R43">
-        <v>219.63</v>
+        <v>76.33</v>
       </c>
       <c r="S43">
-        <v>67.72</v>
+        <v>151.23</v>
       </c>
       <c r="T43">
-        <v>53.6</v>
+        <v>150.909</v>
       </c>
       <c r="U43">
-        <v>49.58</v>
+        <v>77.64</v>
       </c>
       <c r="V43">
-        <v>37.89</v>
+        <v>75.78</v>
       </c>
       <c r="W43">
-        <v>31.81</v>
+        <v>65.4</v>
       </c>
       <c r="X43">
-        <v>28.73</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>42</v>
       </c>
       <c r="C44">
         <v>-1</v>
       </c>
       <c r="D44" t="s">
         <v>120</v>
       </c>
       <c r="E44" t="s">
         <v>121</v>
       </c>
       <c r="F44">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="G44" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H44">
-        <v>1963.78</v>
+        <v>1886.35</v>
       </c>
       <c r="I44">
-        <v>1502.5</v>
+        <v>1399.74</v>
       </c>
       <c r="J44">
-        <v>461.28</v>
+        <v>486.61</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M44">
-        <v>313.2</v>
+        <v>500.0</v>
       </c>
       <c r="N44">
-        <v>267.98</v>
+        <v>462.5</v>
       </c>
       <c r="O44">
-        <v>267.98</v>
+        <v>300.0</v>
       </c>
       <c r="P44">
-        <v>245.13</v>
+        <v>65.31</v>
       </c>
       <c r="Q44">
-        <v>226.74</v>
+        <v>44.23</v>
       </c>
       <c r="R44">
-        <v>181.47</v>
+        <v>27.7</v>
       </c>
       <c r="S44">
-        <v>88.33</v>
+        <v>166.67</v>
       </c>
       <c r="T44">
-        <v>85.0</v>
+        <v>166.67</v>
       </c>
       <c r="U44">
-        <v>82.63</v>
+        <v>125.0</v>
       </c>
       <c r="V44">
-        <v>73.21</v>
+        <v>21.96</v>
       </c>
       <c r="W44">
-        <v>67.27</v>
-[...2 lines deleted...]
-        <v>64.84</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>43</v>
       </c>
       <c r="C45">
         <v>-1</v>
       </c>
       <c r="D45" t="s">
         <v>122</v>
       </c>
       <c r="E45" t="s">
         <v>123</v>
       </c>
       <c r="F45">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G45" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
       <c r="H45">
-        <v>1954.94</v>
+        <v>1867.35</v>
       </c>
       <c r="I45">
-        <v>1389.94</v>
+        <v>1344.26</v>
       </c>
       <c r="J45">
-        <v>565.0</v>
+        <v>523.09</v>
       </c>
       <c r="K45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L45">
         <v>6</v>
       </c>
       <c r="M45">
-        <v>626.4</v>
+        <v>362.95</v>
       </c>
       <c r="N45">
-        <v>427.81</v>
+        <v>265.0</v>
       </c>
       <c r="O45">
-        <v>335.73</v>
+        <v>247.88</v>
+      </c>
+      <c r="P45">
+        <v>212.09</v>
+      </c>
+      <c r="Q45">
+        <v>143.63</v>
+      </c>
+      <c r="R45">
+        <v>112.71</v>
       </c>
       <c r="S45">
-        <v>206.57</v>
+        <v>159.84</v>
       </c>
       <c r="T45">
-        <v>193.14</v>
+        <v>125.367</v>
       </c>
       <c r="U45">
-        <v>75.78</v>
+        <v>75.58</v>
       </c>
       <c r="V45">
-        <v>37.89</v>
+        <v>64.67</v>
       </c>
       <c r="W45">
-        <v>27.51</v>
+        <v>52.26</v>
       </c>
       <c r="X45">
-        <v>24.11</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="E46" t="s">
         <v>125</v>
       </c>
       <c r="F46">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G46" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H46">
-        <v>1913.92</v>
+        <v>1837.86</v>
       </c>
       <c r="I46">
-        <v>1574.41</v>
+        <v>1587.26</v>
       </c>
       <c r="J46">
-        <v>339.51</v>
+        <v>250.6</v>
       </c>
       <c r="K46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L46">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M46">
-        <v>424.19</v>
+        <v>462.5</v>
       </c>
       <c r="N46">
         <v>366.05</v>
       </c>
       <c r="O46">
-        <v>265.71</v>
+        <v>338.59</v>
       </c>
       <c r="P46">
-        <v>196.19</v>
+        <v>287.26</v>
       </c>
       <c r="Q46">
-        <v>161.48</v>
-[...2 lines deleted...]
-        <v>160.79</v>
+        <v>132.86</v>
       </c>
       <c r="S46">
-        <v>82.63</v>
+        <v>112.86</v>
       </c>
       <c r="T46">
-        <v>71.3</v>
+        <v>53.6</v>
       </c>
       <c r="U46">
-        <v>65.4</v>
+        <v>49.58</v>
       </c>
       <c r="V46">
-        <v>51.32</v>
+        <v>23.74</v>
       </c>
       <c r="W46">
-        <v>50.79</v>
-[...2 lines deleted...]
-        <v>18.07</v>
+        <v>10.82</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D47" t="s">
         <v>126</v>
       </c>
       <c r="E47" t="s">
         <v>127</v>
       </c>
       <c r="F47">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G47" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H47">
-        <v>1911.38</v>
+        <v>1814.24</v>
       </c>
       <c r="I47">
-        <v>1685.5</v>
+        <v>1455.81</v>
       </c>
       <c r="J47">
-        <v>225.88</v>
+        <v>358.43</v>
       </c>
       <c r="K47">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L47">
         <v>5</v>
       </c>
       <c r="M47">
+        <v>626.4</v>
+      </c>
+      <c r="N47">
         <v>427.81</v>
       </c>
-      <c r="N47">
-[...1 lines deleted...]
-      </c>
       <c r="O47">
-        <v>267.98</v>
+        <v>335.73</v>
       </c>
       <c r="P47">
-        <v>229.29</v>
-[...5 lines deleted...]
-        <v>196.19</v>
+        <v>65.87</v>
       </c>
       <c r="S47">
-        <v>92.5</v>
+        <v>193.14</v>
       </c>
       <c r="T47">
-        <v>79.15</v>
+        <v>75.78</v>
       </c>
       <c r="U47">
-        <v>23.94</v>
+        <v>37.89</v>
       </c>
       <c r="V47">
-        <v>15.42</v>
+        <v>27.51</v>
       </c>
       <c r="W47">
-        <v>14.87</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D48" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="E48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F48">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G48" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H48">
-        <v>1872.25</v>
+        <v>1797.28</v>
       </c>
       <c r="I48">
-        <v>1587.26</v>
+        <v>1031.59</v>
       </c>
       <c r="J48">
-        <v>284.99</v>
+        <v>765.69</v>
       </c>
       <c r="K48">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L48">
         <v>6</v>
       </c>
       <c r="M48">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="N48">
-        <v>366.05</v>
+        <v>395.73</v>
       </c>
       <c r="O48">
-        <v>338.59</v>
-[...5 lines deleted...]
-        <v>132.86</v>
+        <v>208.05</v>
       </c>
       <c r="S48">
-        <v>112.86</v>
+        <v>208.8</v>
       </c>
       <c r="T48">
-        <v>53.6</v>
+        <v>154.17</v>
       </c>
       <c r="U48">
-        <v>49.58</v>
+        <v>131.91</v>
       </c>
       <c r="V48">
-        <v>34.39</v>
+        <v>104.4</v>
       </c>
       <c r="W48">
-        <v>23.74</v>
+        <v>89.33</v>
       </c>
       <c r="X48">
-        <v>10.82</v>
+        <v>77.08</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F49">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G49" t="s">
-        <v>131</v>
+        <v>37</v>
       </c>
       <c r="H49">
-        <v>1828.87</v>
+        <v>1791.83</v>
       </c>
       <c r="I49">
-        <v>1305.78</v>
+        <v>1574.41</v>
       </c>
       <c r="J49">
-        <v>523.09</v>
+        <v>217.42</v>
       </c>
       <c r="K49">
         <v>6</v>
       </c>
       <c r="L49">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M49">
-        <v>362.95</v>
+        <v>424.19</v>
       </c>
       <c r="N49">
-        <v>265.0</v>
+        <v>366.05</v>
       </c>
       <c r="O49">
-        <v>247.88</v>
+        <v>265.71</v>
       </c>
       <c r="P49">
-        <v>212.09</v>
+        <v>196.19</v>
       </c>
       <c r="Q49">
-        <v>112.71</v>
+        <v>161.48</v>
       </c>
       <c r="R49">
-        <v>105.15</v>
+        <v>160.79</v>
       </c>
       <c r="S49">
-        <v>159.84</v>
+        <v>82.63</v>
       </c>
       <c r="T49">
-        <v>125.367</v>
+        <v>65.4</v>
       </c>
       <c r="U49">
-        <v>75.58</v>
+        <v>51.32</v>
       </c>
       <c r="V49">
-        <v>64.67</v>
-[...5 lines deleted...]
-        <v>45.37</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D50" t="s">
         <v>132</v>
       </c>
       <c r="E50" t="s">
         <v>133</v>
       </c>
       <c r="F50">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G50" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="H50">
-        <v>1808.92</v>
+        <v>1771.9</v>
       </c>
       <c r="I50">
-        <v>1381.93</v>
+        <v>1263.0</v>
       </c>
       <c r="J50">
-        <v>426.99</v>
+        <v>508.9</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M50">
-        <v>427.81</v>
+        <v>287.26</v>
       </c>
       <c r="N50">
-        <v>338.59</v>
+        <v>267.98</v>
       </c>
       <c r="O50">
-        <v>265.71</v>
+        <v>203.16</v>
       </c>
       <c r="P50">
+        <v>181.47</v>
+      </c>
+      <c r="Q50">
+        <v>167.86</v>
+      </c>
+      <c r="R50">
         <v>155.27</v>
       </c>
-      <c r="Q50">
-[...4 lines deleted...]
-      </c>
       <c r="S50">
-        <v>163.49</v>
+        <v>117.38</v>
       </c>
       <c r="T50">
-        <v>106.95</v>
+        <v>104.4</v>
       </c>
       <c r="U50">
-        <v>96.57</v>
+        <v>85.56</v>
       </c>
       <c r="V50">
-        <v>59.98</v>
+        <v>76.43</v>
+      </c>
+      <c r="W50">
+        <v>71.3</v>
+      </c>
+      <c r="X50">
+        <v>53.83</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C51">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D51" t="s">
         <v>134</v>
       </c>
       <c r="E51" t="s">
         <v>135</v>
       </c>
       <c r="F51">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G51" t="s">
         <v>40</v>
       </c>
       <c r="H51">
-        <v>1746.69</v>
+        <v>1750.39</v>
       </c>
       <c r="I51">
-        <v>1727.96</v>
+        <v>1553.21</v>
       </c>
       <c r="J51">
-        <v>18.73</v>
+        <v>197.18</v>
       </c>
       <c r="K51">
         <v>6</v>
       </c>
       <c r="L51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M51">
-        <v>392.37</v>
+        <v>462.5</v>
       </c>
       <c r="N51">
-        <v>300.0</v>
+        <v>255.0</v>
       </c>
       <c r="O51">
-        <v>289.71</v>
+        <v>218.18</v>
       </c>
       <c r="P51">
-        <v>255.0</v>
+        <v>218.18</v>
       </c>
       <c r="Q51">
-        <v>255.0</v>
+        <v>203.16</v>
       </c>
       <c r="R51">
-        <v>235.88</v>
+        <v>196.19</v>
       </c>
       <c r="S51">
-        <v>11.67</v>
+        <v>73.21</v>
       </c>
       <c r="T51">
-        <v>7.06</v>
+        <v>39.24</v>
+      </c>
+      <c r="U51">
+        <v>39.24</v>
+      </c>
+      <c r="V51">
+        <v>31.05</v>
+      </c>
+      <c r="W51">
+        <v>13.17</v>
+      </c>
+      <c r="X51">
+        <v>1.27</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D52" t="s">
         <v>136</v>
       </c>
       <c r="E52" t="s">
         <v>137</v>
       </c>
       <c r="F52">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G52" t="s">
         <v>40</v>
       </c>
       <c r="H52">
-        <v>1727.13</v>
+        <v>1746.69</v>
       </c>
       <c r="I52">
-        <v>1421.87</v>
+        <v>1727.96</v>
       </c>
       <c r="J52">
-        <v>305.26</v>
+        <v>18.73</v>
       </c>
       <c r="K52">
         <v>6</v>
       </c>
       <c r="L52">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M52">
-        <v>362.95</v>
+        <v>392.37</v>
       </c>
       <c r="N52">
         <v>300.0</v>
       </c>
       <c r="O52">
-        <v>218.18</v>
+        <v>289.71</v>
       </c>
       <c r="P52">
-        <v>212.09</v>
+        <v>255.0</v>
       </c>
       <c r="Q52">
-        <v>167.86</v>
+        <v>255.0</v>
       </c>
       <c r="R52">
-        <v>160.79</v>
+        <v>235.88</v>
       </c>
       <c r="S52">
-        <v>64.84</v>
+        <v>11.67</v>
       </c>
       <c r="T52">
-        <v>62.23</v>
-[...11 lines deleted...]
-        <v>28.85</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D53" t="s">
         <v>138</v>
       </c>
       <c r="E53" t="s">
         <v>139</v>
       </c>
       <c r="F53">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G53" t="s">
         <v>40</v>
       </c>
       <c r="H53">
-        <v>1719.34</v>
+        <v>1727.13</v>
       </c>
       <c r="I53">
-        <v>1553.21</v>
+        <v>1421.87</v>
       </c>
       <c r="J53">
-        <v>166.13</v>
+        <v>305.26</v>
       </c>
       <c r="K53">
         <v>6</v>
       </c>
       <c r="L53">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M53">
-        <v>462.5</v>
+        <v>362.95</v>
       </c>
       <c r="N53">
-        <v>255.0</v>
+        <v>300.0</v>
       </c>
       <c r="O53">
         <v>218.18</v>
       </c>
       <c r="P53">
-        <v>218.18</v>
+        <v>212.09</v>
       </c>
       <c r="Q53">
-        <v>203.16</v>
+        <v>167.86</v>
       </c>
       <c r="R53">
-        <v>196.19</v>
+        <v>160.79</v>
       </c>
       <c r="S53">
-        <v>73.21</v>
+        <v>64.84</v>
       </c>
       <c r="T53">
-        <v>39.24</v>
+        <v>62.23</v>
       </c>
       <c r="U53">
-        <v>39.24</v>
+        <v>55.48</v>
       </c>
       <c r="V53">
-        <v>13.17</v>
+        <v>53.24</v>
       </c>
       <c r="W53">
-        <v>1.27</v>
+        <v>40.62</v>
+      </c>
+      <c r="X53">
+        <v>28.85</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C54">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D54" t="s">
         <v>140</v>
       </c>
       <c r="E54" t="s">
         <v>141</v>
       </c>
       <c r="F54">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H54">
-        <v>1710.83</v>
+        <v>1717.85</v>
       </c>
       <c r="I54">
-        <v>1471.19</v>
+        <v>1050.71</v>
       </c>
       <c r="J54">
-        <v>239.64</v>
+        <v>667.14</v>
       </c>
       <c r="K54">
+        <v>5</v>
+      </c>
+      <c r="L54">
         <v>6</v>
       </c>
-      <c r="L54">
-[...1 lines deleted...]
-      </c>
       <c r="M54">
-        <v>300.0</v>
+        <v>579.42</v>
       </c>
       <c r="N54">
-        <v>300.0</v>
+        <v>227.35</v>
       </c>
       <c r="O54">
-        <v>300.0</v>
+        <v>179.94</v>
       </c>
       <c r="P54">
-        <v>247.88</v>
+        <v>38.16</v>
       </c>
       <c r="Q54">
-        <v>174.58</v>
-[...2 lines deleted...]
-        <v>148.73</v>
+        <v>25.84</v>
       </c>
       <c r="S54">
-        <v>100.0</v>
+        <v>152.86</v>
       </c>
       <c r="T54">
-        <v>79.15</v>
+        <v>133.245</v>
       </c>
       <c r="U54">
-        <v>60.49</v>
+        <v>112.86</v>
+      </c>
+      <c r="V54">
+        <v>102.41</v>
+      </c>
+      <c r="W54">
+        <v>89.33</v>
+      </c>
+      <c r="X54">
+        <v>76.43</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="C55">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
         <v>142</v>
       </c>
       <c r="E55" t="s">
         <v>143</v>
       </c>
       <c r="F55">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G55" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H55">
-        <v>1686.73</v>
+        <v>1700.6</v>
       </c>
       <c r="I55">
-        <v>1208.93</v>
+        <v>1459.73</v>
       </c>
       <c r="J55">
-        <v>477.8</v>
+        <v>240.87</v>
       </c>
       <c r="K55">
         <v>6</v>
       </c>
       <c r="L55">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M55">
-        <v>287.26</v>
+        <v>338.59</v>
       </c>
       <c r="N55">
-        <v>213.91</v>
+        <v>313.2</v>
       </c>
       <c r="O55">
-        <v>203.16</v>
+        <v>237.44</v>
       </c>
       <c r="P55">
-        <v>181.47</v>
+        <v>235.88</v>
       </c>
       <c r="Q55">
-        <v>167.86</v>
+        <v>173.83</v>
       </c>
       <c r="R55">
-        <v>155.27</v>
+        <v>160.79</v>
       </c>
       <c r="S55">
-        <v>117.38</v>
+        <v>112.86</v>
       </c>
       <c r="T55">
-        <v>104.4</v>
+        <v>65.4</v>
       </c>
       <c r="U55">
-        <v>85.56</v>
+        <v>60.49</v>
       </c>
       <c r="V55">
-        <v>76.43</v>
-[...5 lines deleted...]
-        <v>40.2</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="C56">
-        <v>11</v>
+        <v>-3</v>
       </c>
       <c r="D56" t="s">
         <v>144</v>
       </c>
       <c r="E56" t="s">
         <v>145</v>
       </c>
       <c r="F56">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G56" t="s">
         <v>40</v>
       </c>
       <c r="H56">
-        <v>1646.89</v>
+        <v>1667.99</v>
       </c>
       <c r="I56">
-        <v>1231.72</v>
+        <v>1450.5</v>
       </c>
       <c r="J56">
-        <v>415.17</v>
+        <v>217.49</v>
       </c>
       <c r="K56">
         <v>6</v>
       </c>
       <c r="L56">
         <v>6</v>
       </c>
       <c r="M56">
         <v>300.0</v>
       </c>
       <c r="N56">
-        <v>300.0</v>
+        <v>289.71</v>
       </c>
       <c r="O56">
-        <v>256.69</v>
+        <v>238.46</v>
       </c>
       <c r="P56">
-        <v>169.3</v>
+        <v>231.25</v>
       </c>
       <c r="Q56">
-        <v>149.37</v>
+        <v>203.16</v>
       </c>
       <c r="R56">
-        <v>56.36</v>
+        <v>187.92</v>
       </c>
       <c r="S56">
-        <v>100.0</v>
+        <v>62.23</v>
       </c>
       <c r="T56">
-        <v>78.63</v>
+        <v>49.58</v>
       </c>
       <c r="U56">
-        <v>72.73</v>
+        <v>38.98</v>
       </c>
       <c r="V56">
-        <v>68.01</v>
+        <v>30.85</v>
       </c>
       <c r="W56">
-        <v>62.23</v>
+        <v>24.58</v>
       </c>
       <c r="X56">
-        <v>33.57</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D57" t="s">
         <v>146</v>
       </c>
       <c r="E57" t="s">
         <v>147</v>
       </c>
       <c r="F57">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G57" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H57">
-        <v>1560.89</v>
+        <v>1646.89</v>
       </c>
       <c r="I57">
-        <v>1342.37</v>
+        <v>1231.72</v>
       </c>
       <c r="J57">
-        <v>218.52</v>
+        <v>415.17</v>
       </c>
       <c r="K57">
         <v>6</v>
       </c>
       <c r="L57">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M57">
-        <v>366.05</v>
+        <v>300.0</v>
       </c>
       <c r="N57">
-        <v>338.59</v>
+        <v>300.0</v>
       </c>
       <c r="O57">
-        <v>300.0</v>
+        <v>256.69</v>
       </c>
       <c r="P57">
-        <v>247.88</v>
+        <v>169.3</v>
       </c>
       <c r="Q57">
-        <v>79.71</v>
+        <v>149.37</v>
       </c>
       <c r="R57">
-        <v>10.14</v>
+        <v>56.36</v>
       </c>
       <c r="S57">
-        <v>122.02</v>
+        <v>100.0</v>
       </c>
       <c r="T57">
-        <v>91.51</v>
+        <v>78.63</v>
       </c>
       <c r="U57">
-        <v>4.99</v>
+        <v>72.73</v>
+      </c>
+      <c r="V57">
+        <v>68.01</v>
+      </c>
+      <c r="W57">
+        <v>62.23</v>
+      </c>
+      <c r="X57">
+        <v>33.57</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C58">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D58" t="s">
         <v>148</v>
       </c>
       <c r="E58" t="s">
         <v>149</v>
       </c>
       <c r="F58">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G58" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H58">
-        <v>1543.75</v>
+        <v>1601.57</v>
       </c>
       <c r="I58">
-        <v>879.27</v>
+        <v>1534.9</v>
       </c>
       <c r="J58">
-        <v>664.48</v>
+        <v>66.67</v>
       </c>
       <c r="K58">
         <v>6</v>
       </c>
       <c r="L58">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M58">
-        <v>210.3</v>
+        <v>427.81</v>
       </c>
       <c r="N58">
-        <v>194.53</v>
+        <v>313.2</v>
       </c>
       <c r="O58">
-        <v>131.73</v>
+        <v>277.5</v>
       </c>
       <c r="P58">
-        <v>121.85</v>
+        <v>277.5</v>
       </c>
       <c r="Q58">
-        <v>111.51</v>
+        <v>138.17</v>
       </c>
       <c r="R58">
-        <v>109.35</v>
+        <v>100.72</v>
       </c>
       <c r="S58">
-        <v>142.6</v>
-[...14 lines deleted...]
-        <v>85.56</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="C59">
-        <v>-3</v>
+        <v>9</v>
       </c>
       <c r="D59" t="s">
+        <v>150</v>
+      </c>
+      <c r="E59" t="s">
         <v>151</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G59" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H59">
-        <v>1531.82</v>
+        <v>1582.17</v>
       </c>
       <c r="I59">
-        <v>1166.59</v>
+        <v>1286.34</v>
       </c>
       <c r="J59">
-        <v>365.23</v>
+        <v>295.83</v>
       </c>
       <c r="K59">
         <v>6</v>
       </c>
       <c r="L59">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M59">
-        <v>289.71</v>
+        <v>277.5</v>
       </c>
       <c r="N59">
-        <v>237.44</v>
+        <v>247.88</v>
       </c>
       <c r="O59">
-        <v>204.99</v>
+        <v>229.29</v>
       </c>
       <c r="P59">
-        <v>187.92</v>
+        <v>219.63</v>
       </c>
       <c r="Q59">
-        <v>132.86</v>
+        <v>203.16</v>
       </c>
       <c r="R59">
-        <v>113.67</v>
+        <v>108.88</v>
       </c>
       <c r="S59">
-        <v>100.0</v>
+        <v>78.63</v>
       </c>
       <c r="T59">
-        <v>100.0</v>
+        <v>75.58</v>
       </c>
       <c r="U59">
-        <v>92.5</v>
+        <v>57.56</v>
       </c>
       <c r="V59">
-        <v>72.73</v>
+        <v>33.72</v>
+      </c>
+      <c r="W59">
+        <v>25.66</v>
+      </c>
+      <c r="X59">
+        <v>24.68</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C60">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D60" t="s">
+        <v>152</v>
+      </c>
+      <c r="E60" t="s">
         <v>153</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G60" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="H60">
-        <v>1530.07</v>
+        <v>1581.45</v>
       </c>
       <c r="I60">
-        <v>1530.07</v>
+        <v>477.8</v>
       </c>
       <c r="J60">
-        <v>0.0</v>
+        <v>1103.65</v>
       </c>
       <c r="K60">
+        <v>2</v>
+      </c>
+      <c r="L60">
         <v>5</v>
       </c>
-      <c r="L60">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
-        <v>650.0</v>
+        <v>265.71</v>
       </c>
       <c r="N60">
-        <v>300.0</v>
-[...8 lines deleted...]
-        <v>114.65</v>
+        <v>212.09</v>
+      </c>
+      <c r="S60">
+        <v>356.51</v>
+      </c>
+      <c r="T60">
+        <v>285.21</v>
+      </c>
+      <c r="U60">
+        <v>225.73</v>
+      </c>
+      <c r="V60">
+        <v>216.6625</v>
+      </c>
+      <c r="W60">
+        <v>19.54</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C61">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D61" t="s">
+        <v>154</v>
+      </c>
+      <c r="E61" t="s">
         <v>155</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G61" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H61">
-        <v>1522.62</v>
+        <v>1541.92</v>
       </c>
       <c r="I61">
-        <v>972.63</v>
+        <v>1226.66</v>
       </c>
       <c r="J61">
-        <v>549.99</v>
+        <v>315.26</v>
       </c>
       <c r="K61">
         <v>5</v>
       </c>
       <c r="L61">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M61">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="N61">
-        <v>196.19</v>
+        <v>338.59</v>
       </c>
       <c r="O61">
-        <v>132.86</v>
+        <v>265.71</v>
       </c>
       <c r="P61">
-        <v>132.86</v>
+        <v>118.22</v>
       </c>
       <c r="Q61">
-        <v>48.22</v>
+        <v>76.33</v>
       </c>
       <c r="S61">
-        <v>154.17</v>
+        <v>106.95</v>
       </c>
       <c r="T61">
-        <v>86.33</v>
+        <v>96.57</v>
       </c>
       <c r="U61">
-        <v>85.93</v>
+        <v>59.98</v>
       </c>
       <c r="V61">
-        <v>76.43</v>
-[...5 lines deleted...]
-        <v>70.7</v>
+        <v>51.76</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C62">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D62" t="s">
+        <v>156</v>
+      </c>
+      <c r="E62" t="s">
         <v>157</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G62" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H62">
-        <v>1491.78</v>
+        <v>1530.07</v>
       </c>
       <c r="I62">
-        <v>1278.5</v>
+        <v>1530.07</v>
       </c>
       <c r="J62">
-        <v>213.28</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L62">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M62">
+        <v>650.0</v>
+      </c>
+      <c r="N62">
         <v>300.0</v>
       </c>
-      <c r="N62">
-[...1 lines deleted...]
-      </c>
       <c r="O62">
-        <v>231.25</v>
+        <v>277.5</v>
       </c>
       <c r="P62">
-        <v>203.16</v>
+        <v>187.92</v>
       </c>
       <c r="Q62">
-        <v>187.92</v>
-[...20 lines deleted...]
-        <v>7.06</v>
+        <v>114.65</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C63">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D63" t="s">
+        <v>158</v>
+      </c>
+      <c r="E63" t="s">
         <v>159</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G63" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="H63">
-        <v>1486.51</v>
+        <v>1466.24</v>
       </c>
       <c r="I63">
-        <v>1198.66</v>
+        <v>895.94</v>
       </c>
       <c r="J63">
-        <v>287.85</v>
+        <v>570.3</v>
       </c>
       <c r="K63">
         <v>6</v>
       </c>
       <c r="L63">
         <v>5</v>
       </c>
       <c r="M63">
-        <v>338.59</v>
+        <v>256.69</v>
       </c>
       <c r="N63">
-        <v>237.44</v>
+        <v>218.18</v>
       </c>
       <c r="O63">
-        <v>235.88</v>
+        <v>164.66</v>
       </c>
       <c r="P63">
-        <v>173.83</v>
+        <v>118.22</v>
       </c>
       <c r="Q63">
-        <v>160.79</v>
+        <v>89.97</v>
       </c>
       <c r="R63">
-        <v>52.13</v>
+        <v>48.22</v>
       </c>
       <c r="S63">
-        <v>112.86</v>
+        <v>193.14</v>
       </c>
       <c r="T63">
-        <v>65.4</v>
+        <v>144.85</v>
       </c>
       <c r="U63">
-        <v>60.49</v>
+        <v>115.63</v>
       </c>
       <c r="V63">
-        <v>46.98</v>
+        <v>81.93</v>
       </c>
       <c r="W63">
-        <v>2.12</v>
+        <v>34.75</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="C64">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
         <v>161</v>
       </c>
       <c r="F64">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G64" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="H64">
-        <v>1445.08</v>
+        <v>1457.97</v>
       </c>
       <c r="I64">
-        <v>933.73</v>
+        <v>1028.91</v>
       </c>
       <c r="J64">
-        <v>511.35</v>
+        <v>429.06</v>
       </c>
       <c r="K64">
         <v>6</v>
       </c>
       <c r="L64">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M64">
-        <v>243.16</v>
+        <v>392.37</v>
       </c>
       <c r="N64">
-        <v>194.53</v>
+        <v>218.18</v>
       </c>
       <c r="O64">
-        <v>186.68</v>
+        <v>212.09</v>
       </c>
       <c r="P64">
-        <v>122.89</v>
+        <v>123.94</v>
       </c>
       <c r="Q64">
-        <v>97.26</v>
+        <v>52.13</v>
       </c>
       <c r="R64">
-        <v>89.21</v>
+        <v>30.2</v>
       </c>
       <c r="S64">
-        <v>120.98</v>
+        <v>170.5565</v>
       </c>
       <c r="T64">
-        <v>111.91</v>
+        <v>85.0</v>
       </c>
       <c r="U64">
-        <v>78.63</v>
+        <v>85.0</v>
       </c>
       <c r="V64">
-        <v>75.78</v>
+        <v>70.7</v>
       </c>
       <c r="W64">
-        <v>72.73</v>
-[...2 lines deleted...]
-        <v>51.32</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C65">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F65">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G65" t="s">
         <v>29</v>
       </c>
       <c r="H65">
-        <v>1438.09</v>
+        <v>1456.09</v>
       </c>
       <c r="I65">
-        <v>1421.7</v>
+        <v>1022.53</v>
       </c>
       <c r="J65">
-        <v>16.39</v>
+        <v>433.56</v>
       </c>
       <c r="K65">
         <v>6</v>
       </c>
       <c r="L65">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M65">
-        <v>427.81</v>
+        <v>289.71</v>
       </c>
       <c r="N65">
-        <v>277.5</v>
+        <v>237.44</v>
       </c>
       <c r="O65">
-        <v>277.5</v>
+        <v>187.92</v>
       </c>
       <c r="P65">
-        <v>200.0</v>
+        <v>132.86</v>
       </c>
       <c r="Q65">
-        <v>138.17</v>
+        <v>113.67</v>
       </c>
       <c r="R65">
-        <v>100.72</v>
+        <v>60.93</v>
       </c>
       <c r="S65">
-        <v>16.39</v>
+        <v>100.0</v>
+      </c>
+      <c r="T65">
+        <v>100.0</v>
+      </c>
+      <c r="U65">
+        <v>92.5</v>
+      </c>
+      <c r="V65">
+        <v>72.73</v>
+      </c>
+      <c r="W65">
+        <v>68.33</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C66">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F66">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G66" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H66">
-        <v>1411.27</v>
+        <v>1446.19</v>
       </c>
       <c r="I66">
-        <v>1115.44</v>
+        <v>1446.19</v>
       </c>
       <c r="J66">
-        <v>295.83</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>6</v>
       </c>
       <c r="L66">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M66">
-        <v>277.5</v>
+        <v>462.5</v>
       </c>
       <c r="N66">
-        <v>229.29</v>
+        <v>300.0</v>
       </c>
       <c r="O66">
-        <v>219.63</v>
+        <v>300.0</v>
       </c>
       <c r="P66">
-        <v>203.16</v>
+        <v>256.69</v>
       </c>
       <c r="Q66">
         <v>108.88</v>
       </c>
       <c r="R66">
-        <v>76.98</v>
-[...17 lines deleted...]
-        <v>24.68</v>
+        <v>18.12</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C67">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E67" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F67">
         <v>2002</v>
       </c>
       <c r="G67" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H67">
-        <v>1408.87</v>
+        <v>1417.88</v>
       </c>
       <c r="I67">
-        <v>943.7</v>
+        <v>1017.93</v>
       </c>
       <c r="J67">
-        <v>465.17</v>
+        <v>399.95</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="L67">
         <v>6</v>
       </c>
       <c r="M67">
-        <v>278.7</v>
+        <v>237.44</v>
       </c>
       <c r="N67">
-        <v>192.45</v>
+        <v>203.16</v>
       </c>
       <c r="O67">
-        <v>153.96</v>
+        <v>160.79</v>
       </c>
       <c r="P67">
-        <v>150.0</v>
+        <v>160.79</v>
       </c>
       <c r="Q67">
-        <v>112.71</v>
+        <v>132.86</v>
       </c>
       <c r="R67">
-        <v>55.88</v>
+        <v>122.89</v>
       </c>
       <c r="S67">
-        <v>170.5565</v>
+        <v>112.86</v>
       </c>
       <c r="T67">
-        <v>120.98</v>
+        <v>82.63</v>
       </c>
       <c r="U67">
-        <v>56.84</v>
+        <v>58.19</v>
       </c>
       <c r="V67">
-        <v>43.91</v>
+        <v>57.32</v>
       </c>
       <c r="W67">
-        <v>40.18</v>
+        <v>44.66</v>
       </c>
       <c r="X67">
-        <v>32.7</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E68" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F68">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G68" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H68">
-        <v>1382.76</v>
+        <v>1413.86</v>
       </c>
       <c r="I68">
-        <v>1297.43</v>
+        <v>1224.83</v>
       </c>
       <c r="J68">
-        <v>85.33</v>
+        <v>189.03</v>
       </c>
       <c r="K68">
         <v>6</v>
       </c>
       <c r="L68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M68">
-        <v>325.73</v>
+        <v>267.98</v>
       </c>
       <c r="N68">
-        <v>267.98</v>
+        <v>247.88</v>
       </c>
       <c r="O68">
-        <v>256.69</v>
+        <v>196.19</v>
       </c>
       <c r="P68">
-        <v>187.92</v>
+        <v>196.19</v>
       </c>
       <c r="Q68">
-        <v>181.47</v>
+        <v>167.86</v>
       </c>
       <c r="R68">
-        <v>77.64</v>
+        <v>148.73</v>
       </c>
       <c r="S68">
-        <v>55.95</v>
+        <v>85.56</v>
       </c>
       <c r="T68">
-        <v>18.95</v>
+        <v>62.64</v>
       </c>
       <c r="U68">
-        <v>10.43</v>
+        <v>26.57</v>
+      </c>
+      <c r="V68">
+        <v>14.26</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E69" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F69">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G69" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="H69">
-        <v>1374.15</v>
+        <v>1411.99</v>
       </c>
       <c r="I69">
-        <v>972.91</v>
+        <v>844.74</v>
       </c>
       <c r="J69">
-        <v>401.24</v>
+        <v>567.25</v>
       </c>
       <c r="K69">
         <v>6</v>
       </c>
       <c r="L69">
         <v>6</v>
       </c>
       <c r="M69">
-        <v>366.05</v>
+        <v>210.3</v>
       </c>
       <c r="N69">
-        <v>289.71</v>
+        <v>194.53</v>
       </c>
       <c r="O69">
-        <v>203.16</v>
+        <v>131.73</v>
       </c>
       <c r="P69">
-        <v>50.15</v>
+        <v>121.85</v>
       </c>
       <c r="Q69">
-        <v>46.19</v>
+        <v>109.35</v>
       </c>
       <c r="R69">
-        <v>17.65</v>
+        <v>76.98</v>
       </c>
       <c r="S69">
         <v>142.6</v>
       </c>
       <c r="T69">
-        <v>73.53</v>
+        <v>108.58</v>
       </c>
       <c r="U69">
-        <v>57.94</v>
+        <v>96.57</v>
       </c>
       <c r="V69">
-        <v>50.46</v>
+        <v>88.57</v>
       </c>
       <c r="W69">
-        <v>38.82</v>
+        <v>85.56</v>
       </c>
       <c r="X69">
-        <v>37.89</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C70">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D70" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E70" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F70">
         <v>1997</v>
       </c>
       <c r="G70" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H70">
-        <v>1363.05</v>
+        <v>1385.89</v>
       </c>
       <c r="I70">
         <v>1093.86</v>
       </c>
       <c r="J70">
-        <v>269.19</v>
+        <v>292.03</v>
       </c>
       <c r="K70">
         <v>6</v>
       </c>
       <c r="L70">
         <v>6</v>
       </c>
       <c r="M70">
         <v>194.0</v>
       </c>
       <c r="N70">
         <v>194.0</v>
       </c>
       <c r="O70">
         <v>194.0</v>
       </c>
       <c r="P70">
         <v>179.45</v>
       </c>
       <c r="Q70">
         <v>172.68</v>
       </c>
       <c r="R70">
         <v>159.73</v>
       </c>
       <c r="S70">
         <v>78.63</v>
       </c>
       <c r="T70">
         <v>47.34</v>
       </c>
       <c r="U70">
+        <v>43.79</v>
+      </c>
+      <c r="V70">
         <v>42.78</v>
       </c>
-      <c r="V70">
+      <c r="W70">
+        <v>40.51</v>
+      </c>
+      <c r="X70">
         <v>38.98</v>
-      </c>
-[...4 lines deleted...]
-        <v>26.8</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C71">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E71" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F71">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G71" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="H71">
-        <v>1351.93</v>
+        <v>1369.87</v>
       </c>
       <c r="I71">
-        <v>948.76</v>
+        <v>970.23</v>
       </c>
       <c r="J71">
-        <v>403.17</v>
+        <v>399.64</v>
       </c>
       <c r="K71">
         <v>6</v>
       </c>
       <c r="L71">
         <v>6</v>
       </c>
       <c r="M71">
-        <v>237.44</v>
+        <v>366.05</v>
       </c>
       <c r="N71">
-        <v>160.79</v>
+        <v>289.71</v>
       </c>
       <c r="O71">
-        <v>160.79</v>
+        <v>203.16</v>
       </c>
       <c r="P71">
-        <v>133.99</v>
+        <v>50.15</v>
       </c>
       <c r="Q71">
-        <v>132.86</v>
+        <v>46.19</v>
       </c>
       <c r="R71">
-        <v>122.89</v>
+        <v>14.97</v>
       </c>
       <c r="S71">
-        <v>112.86</v>
+        <v>142.6</v>
       </c>
       <c r="T71">
-        <v>82.63</v>
+        <v>73.53</v>
       </c>
       <c r="U71">
-        <v>58.19</v>
+        <v>57.94</v>
       </c>
       <c r="V71">
-        <v>57.32</v>
+        <v>50.46</v>
       </c>
       <c r="W71">
-        <v>47.88</v>
+        <v>38.82</v>
       </c>
       <c r="X71">
-        <v>44.29</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>70</v>
       </c>
       <c r="C72">
         <v>-1</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E72" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F72">
         <v>2003</v>
       </c>
       <c r="G72" t="s">
-        <v>179</v>
+        <v>34</v>
       </c>
       <c r="H72">
-        <v>1322.96</v>
+        <v>1363.81</v>
       </c>
       <c r="I72">
-        <v>816.82</v>
+        <v>1297.43</v>
       </c>
       <c r="J72">
-        <v>506.14</v>
+        <v>66.38</v>
       </c>
       <c r="K72">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L72">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M72">
-        <v>392.37</v>
+        <v>325.73</v>
       </c>
       <c r="N72">
-        <v>218.18</v>
+        <v>267.98</v>
       </c>
       <c r="O72">
-        <v>123.94</v>
+        <v>256.69</v>
       </c>
       <c r="P72">
-        <v>52.13</v>
+        <v>187.92</v>
       </c>
       <c r="Q72">
-        <v>30.2</v>
+        <v>181.47</v>
+      </c>
+      <c r="R72">
+        <v>77.64</v>
       </c>
       <c r="S72">
-        <v>170.5565</v>
+        <v>55.95</v>
       </c>
       <c r="T72">
-        <v>85.0</v>
-[...11 lines deleted...]
-        <v>17.8</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>71</v>
       </c>
       <c r="C73">
         <v>-1</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F73">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G73" t="s">
-        <v>40</v>
+        <v>183</v>
       </c>
       <c r="H73">
-        <v>1311.77</v>
+        <v>1359.38</v>
       </c>
       <c r="I73">
-        <v>919.62</v>
+        <v>1065.22</v>
       </c>
       <c r="J73">
-        <v>392.15</v>
+        <v>294.16</v>
       </c>
       <c r="K73">
         <v>6</v>
       </c>
       <c r="L73">
         <v>6</v>
       </c>
       <c r="M73">
-        <v>245.78</v>
+        <v>247.88</v>
       </c>
       <c r="N73">
+        <v>210.3</v>
+      </c>
+      <c r="O73">
         <v>209.74</v>
       </c>
-      <c r="O73">
+      <c r="P73">
         <v>166.44</v>
       </c>
-      <c r="P73">
-[...1 lines deleted...]
-      </c>
       <c r="Q73">
-        <v>100.06</v>
+        <v>140.89</v>
       </c>
       <c r="R73">
-        <v>60.93</v>
+        <v>89.97</v>
       </c>
       <c r="S73">
-        <v>85.56</v>
+        <v>68.01</v>
       </c>
       <c r="T73">
-        <v>82.63</v>
+        <v>67.27</v>
       </c>
       <c r="U73">
-        <v>78.63</v>
+        <v>55.95</v>
       </c>
       <c r="V73">
-        <v>73.53</v>
+        <v>41.31</v>
       </c>
       <c r="W73">
-        <v>44.29</v>
+        <v>35.05</v>
       </c>
       <c r="X73">
-        <v>27.51</v>
+        <v>26.57</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C74">
-        <v>-1</v>
+        <v>-16</v>
       </c>
       <c r="D74" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E74" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F74">
         <v>1999</v>
       </c>
       <c r="G74" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H74">
-        <v>1286.05</v>
+        <v>1335.16</v>
       </c>
       <c r="I74">
-        <v>746.0</v>
+        <v>1003.78</v>
       </c>
       <c r="J74">
-        <v>540.05</v>
+        <v>331.38</v>
       </c>
       <c r="K74">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L74">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M74">
-        <v>245.13</v>
+        <v>366.05</v>
       </c>
       <c r="N74">
-        <v>220.58</v>
+        <v>300.0</v>
       </c>
       <c r="O74">
-        <v>153.96</v>
+        <v>247.88</v>
       </c>
       <c r="P74">
-        <v>44.6</v>
+        <v>79.71</v>
       </c>
       <c r="Q74">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>40.47</v>
+        <v>10.14</v>
       </c>
       <c r="S74">
         <v>122.02</v>
       </c>
       <c r="T74">
-        <v>122.02</v>
+        <v>112.86</v>
       </c>
       <c r="U74">
-        <v>112.86</v>
+        <v>91.51</v>
       </c>
       <c r="V74">
-        <v>88.33</v>
-[...5 lines deleted...]
-        <v>12.89</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C75">
-        <v>2</v>
+        <v>-12</v>
       </c>
       <c r="D75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F75">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G75" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="H75">
-        <v>1251.02</v>
+        <v>1315.4</v>
       </c>
       <c r="I75">
-        <v>931.17</v>
+        <v>776.44</v>
       </c>
       <c r="J75">
-        <v>319.85</v>
+        <v>538.96</v>
       </c>
       <c r="K75">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L75">
         <v>6</v>
       </c>
       <c r="M75">
-        <v>237.44</v>
+        <v>462.5</v>
       </c>
       <c r="N75">
-        <v>173.83</v>
+        <v>132.86</v>
       </c>
       <c r="O75">
-        <v>148.73</v>
+        <v>132.86</v>
       </c>
       <c r="P75">
-        <v>143.63</v>
-[...5 lines deleted...]
-        <v>89.97</v>
+        <v>48.22</v>
       </c>
       <c r="S75">
-        <v>104.4</v>
+        <v>154.17</v>
       </c>
       <c r="T75">
-        <v>85.56</v>
+        <v>86.33</v>
       </c>
       <c r="U75">
-        <v>62.64</v>
+        <v>85.93</v>
       </c>
       <c r="V75">
-        <v>42.42</v>
+        <v>76.43</v>
       </c>
       <c r="W75">
-        <v>18.79</v>
+        <v>70.7</v>
       </c>
       <c r="X75">
-        <v>6.04</v>
+        <v>65.4</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C76">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D76" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F76">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G76" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H76">
-        <v>1246.5</v>
+        <v>1311.77</v>
       </c>
       <c r="I76">
-        <v>1208.87</v>
+        <v>919.62</v>
       </c>
       <c r="J76">
-        <v>37.63</v>
+        <v>392.15</v>
       </c>
       <c r="K76">
         <v>6</v>
       </c>
       <c r="L76">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M76">
-        <v>277.5</v>
+        <v>245.78</v>
       </c>
       <c r="N76">
-        <v>277.5</v>
+        <v>209.74</v>
       </c>
       <c r="O76">
-        <v>259.0</v>
+        <v>166.44</v>
       </c>
       <c r="P76">
-        <v>143.63</v>
+        <v>136.67</v>
       </c>
       <c r="Q76">
-        <v>137.57</v>
+        <v>100.06</v>
       </c>
       <c r="R76">
-        <v>113.67</v>
+        <v>60.93</v>
       </c>
       <c r="S76">
-        <v>16.72</v>
+        <v>85.56</v>
       </c>
       <c r="T76">
-        <v>7.37</v>
+        <v>82.63</v>
       </c>
       <c r="U76">
-        <v>7.23</v>
+        <v>78.63</v>
       </c>
       <c r="V76">
-        <v>6.31</v>
+        <v>73.53</v>
+      </c>
+      <c r="W76">
+        <v>44.29</v>
+      </c>
+      <c r="X76">
+        <v>27.51</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="C77">
-        <v>-1</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F77">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G77" t="s">
-        <v>32</v>
+        <v>183</v>
       </c>
       <c r="H77">
-        <v>1236.41</v>
+        <v>1301.26</v>
       </c>
       <c r="I77">
-        <v>1047.38</v>
+        <v>970.91</v>
       </c>
       <c r="J77">
-        <v>189.03</v>
+        <v>330.35</v>
       </c>
       <c r="K77">
         <v>6</v>
       </c>
       <c r="L77">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M77">
-        <v>267.98</v>
+        <v>265.0</v>
       </c>
       <c r="N77">
-        <v>247.88</v>
+        <v>229.29</v>
       </c>
       <c r="O77">
-        <v>167.86</v>
+        <v>226.74</v>
       </c>
       <c r="P77">
-        <v>148.73</v>
+        <v>127.26</v>
       </c>
       <c r="Q77">
-        <v>108.88</v>
+        <v>89.97</v>
       </c>
       <c r="R77">
-        <v>106.05</v>
+        <v>32.65</v>
       </c>
       <c r="S77">
-        <v>85.56</v>
+        <v>76.43</v>
       </c>
       <c r="T77">
-        <v>62.64</v>
+        <v>76.43</v>
       </c>
       <c r="U77">
-        <v>26.57</v>
+        <v>57.94</v>
       </c>
       <c r="V77">
-        <v>14.26</v>
+        <v>53.83</v>
+      </c>
+      <c r="W77">
+        <v>33.57</v>
+      </c>
+      <c r="X77">
+        <v>32.15</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F78">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G78" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="H78">
-        <v>1228.5</v>
+        <v>1262.37</v>
       </c>
       <c r="I78">
-        <v>1012.79</v>
+        <v>721.72</v>
       </c>
       <c r="J78">
-        <v>215.71</v>
+        <v>540.65</v>
       </c>
       <c r="K78">
         <v>6</v>
       </c>
       <c r="L78">
         <v>6</v>
       </c>
       <c r="M78">
-        <v>256.69</v>
+        <v>245.13</v>
       </c>
       <c r="N78">
-        <v>213.91</v>
+        <v>220.58</v>
       </c>
       <c r="O78">
-        <v>194.53</v>
+        <v>153.96</v>
       </c>
       <c r="P78">
-        <v>181.47</v>
+        <v>44.6</v>
       </c>
       <c r="Q78">
-        <v>89.21</v>
+        <v>41.26</v>
       </c>
       <c r="R78">
-        <v>76.98</v>
+        <v>16.19</v>
       </c>
       <c r="S78">
-        <v>55.95</v>
+        <v>122.02</v>
       </c>
       <c r="T78">
-        <v>53.6</v>
+        <v>122.02</v>
       </c>
       <c r="U78">
-        <v>43.46</v>
+        <v>112.86</v>
       </c>
       <c r="V78">
-        <v>24.58</v>
+        <v>88.33</v>
       </c>
       <c r="W78">
-        <v>22.14</v>
+        <v>81.93</v>
       </c>
       <c r="X78">
-        <v>15.98</v>
+        <v>13.49</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D79" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="E79" t="s">
         <v>193</v>
       </c>
       <c r="F79">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G79" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="H79">
-        <v>1213.67</v>
+        <v>1255.32</v>
       </c>
       <c r="I79">
-        <v>941.28</v>
+        <v>714.24</v>
       </c>
       <c r="J79">
-        <v>272.39</v>
+        <v>541.08</v>
       </c>
       <c r="K79">
         <v>6</v>
       </c>
       <c r="L79">
         <v>6</v>
       </c>
       <c r="M79">
-        <v>210.3</v>
+        <v>194.53</v>
       </c>
       <c r="N79">
-        <v>209.74</v>
+        <v>186.68</v>
       </c>
       <c r="O79">
-        <v>166.44</v>
+        <v>122.89</v>
       </c>
       <c r="P79">
-        <v>140.89</v>
+        <v>89.21</v>
       </c>
       <c r="Q79">
-        <v>123.94</v>
+        <v>76.33</v>
       </c>
       <c r="R79">
-        <v>89.97</v>
+        <v>44.6</v>
       </c>
       <c r="S79">
-        <v>68.01</v>
+        <v>120.98</v>
       </c>
       <c r="T79">
-        <v>67.27</v>
+        <v>111.91</v>
       </c>
       <c r="U79">
-        <v>55.95</v>
+        <v>81.05</v>
       </c>
       <c r="V79">
-        <v>35.05</v>
+        <v>78.63</v>
       </c>
       <c r="W79">
-        <v>26.57</v>
+        <v>75.78</v>
       </c>
       <c r="X79">
-        <v>19.54</v>
+        <v>72.73</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D80" t="s">
+        <v>194</v>
+      </c>
+      <c r="E80" t="s">
         <v>195</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G80" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H80">
-        <v>1192.75</v>
+        <v>1251.02</v>
       </c>
       <c r="I80">
-        <v>439.3</v>
+        <v>931.17</v>
       </c>
       <c r="J80">
-        <v>753.45</v>
+        <v>319.85</v>
       </c>
       <c r="K80">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L80">
         <v>6</v>
       </c>
       <c r="M80">
-        <v>231.25</v>
+        <v>237.44</v>
       </c>
       <c r="N80">
-        <v>208.05</v>
+        <v>173.83</v>
+      </c>
+      <c r="O80">
+        <v>148.73</v>
+      </c>
+      <c r="P80">
+        <v>143.63</v>
+      </c>
+      <c r="Q80">
+        <v>137.57</v>
+      </c>
+      <c r="R80">
+        <v>89.97</v>
       </c>
       <c r="S80">
-        <v>208.8</v>
+        <v>104.4</v>
       </c>
       <c r="T80">
-        <v>154.17</v>
+        <v>85.56</v>
       </c>
       <c r="U80">
-        <v>131.91</v>
+        <v>62.64</v>
       </c>
       <c r="V80">
-        <v>104.4</v>
+        <v>42.42</v>
       </c>
       <c r="W80">
-        <v>89.33</v>
+        <v>18.79</v>
       </c>
       <c r="X80">
-        <v>64.84</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D81" t="s">
+        <v>196</v>
+      </c>
+      <c r="E81" t="s">
         <v>197</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G81" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="H81">
-        <v>1173.38</v>
+        <v>1243.28</v>
       </c>
       <c r="I81">
-        <v>880.02</v>
+        <v>770.17</v>
       </c>
       <c r="J81">
-        <v>293.36</v>
+        <v>473.11</v>
       </c>
       <c r="K81">
         <v>6</v>
       </c>
       <c r="L81">
         <v>6</v>
       </c>
       <c r="M81">
-        <v>197.86</v>
+        <v>278.7</v>
       </c>
       <c r="N81">
-        <v>196.19</v>
+        <v>153.96</v>
       </c>
       <c r="O81">
-        <v>167.86</v>
+        <v>150.0</v>
       </c>
       <c r="P81">
-        <v>153.96</v>
+        <v>112.71</v>
       </c>
       <c r="Q81">
-        <v>122.89</v>
+        <v>55.88</v>
       </c>
       <c r="R81">
-        <v>41.26</v>
+        <v>18.92</v>
       </c>
       <c r="S81">
-        <v>67.27</v>
+        <v>170.5565</v>
       </c>
       <c r="T81">
-        <v>55.95</v>
+        <v>120.98</v>
       </c>
       <c r="U81">
-        <v>53.6</v>
+        <v>64.15</v>
       </c>
       <c r="V81">
-        <v>46.25</v>
+        <v>56.84</v>
       </c>
       <c r="W81">
-        <v>39.24</v>
+        <v>43.91</v>
       </c>
       <c r="X81">
-        <v>31.05</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D82" t="s">
+        <v>198</v>
+      </c>
+      <c r="E82" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F82">
         <v>2005</v>
       </c>
       <c r="G82" t="s">
-        <v>194</v>
+        <v>29</v>
       </c>
       <c r="H82">
-        <v>1164.66</v>
+        <v>1198.72</v>
       </c>
       <c r="I82">
-        <v>1029.78</v>
+        <v>1045.61</v>
       </c>
       <c r="J82">
-        <v>134.88</v>
+        <v>153.11</v>
       </c>
       <c r="K82">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L82">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M82">
-        <v>245.13</v>
+        <v>313.2</v>
       </c>
       <c r="N82">
-        <v>239.58</v>
+        <v>277.5</v>
       </c>
       <c r="O82">
-        <v>204.99</v>
+        <v>187.92</v>
       </c>
       <c r="P82">
-        <v>179.45</v>
+        <v>173.83</v>
       </c>
       <c r="Q82">
-        <v>112.41</v>
-[...2 lines deleted...]
-        <v>48.22</v>
+        <v>93.16</v>
       </c>
       <c r="S82">
-        <v>36.62</v>
+        <v>73.21</v>
       </c>
       <c r="T82">
-        <v>33.87</v>
+        <v>39.24</v>
       </c>
       <c r="U82">
-        <v>20.31</v>
+        <v>21.03</v>
       </c>
       <c r="V82">
-        <v>16.67</v>
+        <v>16.64</v>
       </c>
       <c r="W82">
-        <v>14.24</v>
-[...2 lines deleted...]
-        <v>13.17</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="C83">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="D83" t="s">
+        <v>200</v>
+      </c>
+      <c r="E83" t="s">
         <v>201</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G83" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H83">
-        <v>1164.56</v>
+        <v>1194.73</v>
       </c>
       <c r="I83">
-        <v>944.18</v>
+        <v>647.77</v>
       </c>
       <c r="J83">
-        <v>220.38</v>
+        <v>546.96</v>
       </c>
       <c r="K83">
         <v>6</v>
       </c>
       <c r="L83">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M83">
-        <v>256.69</v>
+        <v>181.47</v>
       </c>
       <c r="N83">
-        <v>255.0</v>
+        <v>181.47</v>
       </c>
       <c r="O83">
-        <v>237.44</v>
+        <v>89.21</v>
       </c>
       <c r="P83">
-        <v>80.06</v>
+        <v>82.52</v>
       </c>
       <c r="Q83">
-        <v>73.73</v>
+        <v>68.5</v>
       </c>
       <c r="R83">
-        <v>41.26</v>
+        <v>44.6</v>
       </c>
       <c r="S83">
-        <v>85.56</v>
+        <v>192.396</v>
       </c>
       <c r="T83">
-        <v>85.0</v>
+        <v>122.02</v>
       </c>
       <c r="U83">
-        <v>29.99</v>
+        <v>104.4</v>
       </c>
       <c r="V83">
-        <v>12.2</v>
+        <v>65.4</v>
       </c>
       <c r="W83">
-        <v>7.63</v>
+        <v>42.6</v>
+      </c>
+      <c r="X83">
+        <v>20.14</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D84" t="s">
+        <v>202</v>
+      </c>
+      <c r="E84" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F84">
         <v>2002</v>
       </c>
       <c r="G84" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="H84">
-        <v>1151.92</v>
+        <v>1191.49</v>
       </c>
       <c r="I84">
-        <v>903.67</v>
+        <v>1012.79</v>
       </c>
       <c r="J84">
-        <v>248.25</v>
+        <v>178.7</v>
       </c>
       <c r="K84">
         <v>6</v>
       </c>
       <c r="L84">
         <v>6</v>
       </c>
       <c r="M84">
-        <v>287.26</v>
+        <v>256.69</v>
       </c>
       <c r="N84">
-        <v>255.0</v>
+        <v>213.91</v>
       </c>
       <c r="O84">
-        <v>131.73</v>
+        <v>194.53</v>
       </c>
       <c r="P84">
-        <v>104.26</v>
+        <v>181.47</v>
       </c>
       <c r="Q84">
-        <v>73.73</v>
+        <v>89.21</v>
       </c>
       <c r="R84">
-        <v>51.69</v>
+        <v>76.98</v>
       </c>
       <c r="S84">
-        <v>111.91</v>
+        <v>55.95</v>
       </c>
       <c r="T84">
-        <v>49.58</v>
+        <v>53.6</v>
       </c>
       <c r="U84">
-        <v>30.46</v>
+        <v>24.58</v>
       </c>
       <c r="V84">
-        <v>29.99</v>
+        <v>15.98</v>
       </c>
       <c r="W84">
-        <v>16.67</v>
+        <v>15.42</v>
       </c>
       <c r="X84">
-        <v>9.64</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D85" t="s">
+        <v>204</v>
+      </c>
+      <c r="E85" t="s">
         <v>205</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G85" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="H85">
-        <v>1146.19</v>
+        <v>1169.98</v>
       </c>
       <c r="I85">
-        <v>1146.19</v>
+        <v>814.34</v>
       </c>
       <c r="J85">
-        <v>0.0</v>
+        <v>355.64</v>
       </c>
       <c r="K85">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L85">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M85">
-        <v>462.5</v>
+        <v>237.44</v>
       </c>
       <c r="N85">
-        <v>300.0</v>
+        <v>173.83</v>
       </c>
       <c r="O85">
-        <v>256.69</v>
+        <v>137.57</v>
       </c>
       <c r="P85">
-        <v>108.88</v>
+        <v>137.57</v>
       </c>
       <c r="Q85">
-        <v>18.12</v>
+        <v>79.71</v>
+      </c>
+      <c r="R85">
+        <v>48.22</v>
+      </c>
+      <c r="S85">
+        <v>96.57</v>
+      </c>
+      <c r="T85">
+        <v>79.15</v>
+      </c>
+      <c r="U85">
+        <v>73.21</v>
+      </c>
+      <c r="V85">
+        <v>57.94</v>
+      </c>
+      <c r="W85">
+        <v>27.74</v>
+      </c>
+      <c r="X85">
+        <v>21.03</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D86" t="s">
+        <v>206</v>
+      </c>
+      <c r="E86" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F86">
         <v>2005</v>
       </c>
       <c r="G86" t="s">
-        <v>85</v>
+        <v>183</v>
       </c>
       <c r="H86">
-        <v>1144.57</v>
+        <v>1164.66</v>
       </c>
       <c r="I86">
-        <v>900.62</v>
+        <v>1029.78</v>
       </c>
       <c r="J86">
-        <v>243.95</v>
+        <v>134.88</v>
       </c>
       <c r="K86">
         <v>6</v>
       </c>
       <c r="L86">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M86">
-        <v>265.0</v>
+        <v>245.13</v>
       </c>
       <c r="N86">
-        <v>265.0</v>
+        <v>239.58</v>
       </c>
       <c r="O86">
-        <v>247.88</v>
+        <v>204.99</v>
       </c>
       <c r="P86">
-        <v>70.41</v>
+        <v>179.45</v>
       </c>
       <c r="Q86">
-        <v>39.52</v>
+        <v>112.41</v>
       </c>
       <c r="R86">
-        <v>12.81</v>
+        <v>48.22</v>
       </c>
       <c r="S86">
-        <v>81.71</v>
+        <v>36.62</v>
       </c>
       <c r="T86">
-        <v>75.58</v>
+        <v>33.87</v>
       </c>
       <c r="U86">
-        <v>72.73</v>
+        <v>20.31</v>
       </c>
       <c r="V86">
-        <v>13.93</v>
+        <v>16.67</v>
+      </c>
+      <c r="W86">
+        <v>14.24</v>
+      </c>
+      <c r="X86">
+        <v>13.17</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C87">
-        <v>-12</v>
+        <v>-1</v>
       </c>
       <c r="D87" t="s">
+        <v>208</v>
+      </c>
+      <c r="E87" t="s">
         <v>209</v>
       </c>
-      <c r="E87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G87" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H87">
-        <v>1138.78</v>
+        <v>1164.56</v>
       </c>
       <c r="I87">
-        <v>767.98</v>
+        <v>944.18</v>
       </c>
       <c r="J87">
-        <v>370.8</v>
+        <v>220.38</v>
       </c>
       <c r="K87">
         <v>6</v>
       </c>
       <c r="L87">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M87">
-        <v>238.46</v>
+        <v>256.69</v>
       </c>
       <c r="N87">
-        <v>179.94</v>
+        <v>255.0</v>
       </c>
       <c r="O87">
-        <v>143.63</v>
+        <v>237.44</v>
       </c>
       <c r="P87">
-        <v>83.22</v>
+        <v>80.06</v>
       </c>
       <c r="Q87">
-        <v>70.6</v>
+        <v>73.73</v>
       </c>
       <c r="R87">
-        <v>52.13</v>
+        <v>41.26</v>
       </c>
       <c r="S87">
-        <v>103.52</v>
+        <v>85.56</v>
       </c>
       <c r="T87">
-        <v>82.63</v>
+        <v>85.0</v>
       </c>
       <c r="U87">
-        <v>78.63</v>
+        <v>29.99</v>
       </c>
       <c r="V87">
-        <v>43.91</v>
+        <v>12.2</v>
       </c>
       <c r="W87">
-        <v>36.45</v>
-[...2 lines deleted...]
-        <v>25.66</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>87</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88" t="s">
         <v>210</v>
       </c>
       <c r="E88" t="s">
         <v>211</v>
       </c>
       <c r="F88">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G88" t="s">
-        <v>212</v>
+        <v>100</v>
       </c>
       <c r="H88">
-        <v>1130.93</v>
+        <v>1151.92</v>
       </c>
       <c r="I88">
-        <v>995.98</v>
+        <v>903.67</v>
       </c>
       <c r="J88">
-        <v>134.95</v>
+        <v>248.25</v>
       </c>
       <c r="K88">
         <v>6</v>
       </c>
       <c r="L88">
         <v>6</v>
       </c>
       <c r="M88">
-        <v>247.88</v>
+        <v>287.26</v>
       </c>
       <c r="N88">
-        <v>201.82</v>
+        <v>255.0</v>
       </c>
       <c r="O88">
-        <v>181.47</v>
+        <v>131.73</v>
       </c>
       <c r="P88">
-        <v>150.0</v>
+        <v>104.26</v>
       </c>
       <c r="Q88">
-        <v>115.88</v>
+        <v>73.73</v>
       </c>
       <c r="R88">
-        <v>98.93</v>
+        <v>51.69</v>
       </c>
       <c r="S88">
-        <v>50.0</v>
+        <v>111.91</v>
       </c>
       <c r="T88">
-        <v>42.14</v>
+        <v>49.58</v>
       </c>
       <c r="U88">
-        <v>15.42</v>
+        <v>30.46</v>
       </c>
       <c r="V88">
-        <v>14.15</v>
+        <v>29.99</v>
       </c>
       <c r="W88">
-        <v>10.47</v>
+        <v>16.67</v>
       </c>
       <c r="X88">
-        <v>2.77</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>88</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E89" t="s">
-        <v>214</v>
+        <v>61</v>
       </c>
       <c r="F89">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G89" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H89">
-        <v>1114.39</v>
+        <v>1138.78</v>
       </c>
       <c r="I89">
+        <v>767.98</v>
+      </c>
+      <c r="J89">
+        <v>370.8</v>
+      </c>
+      <c r="K89">
+        <v>6</v>
+      </c>
+      <c r="L89">
+        <v>6</v>
+      </c>
+      <c r="M89">
+        <v>238.46</v>
+      </c>
+      <c r="N89">
         <v>179.94</v>
       </c>
-      <c r="J89">
-[...9 lines deleted...]
-        <v>179.94</v>
+      <c r="O89">
+        <v>143.63</v>
+      </c>
+      <c r="P89">
+        <v>83.22</v>
+      </c>
+      <c r="Q89">
+        <v>70.6</v>
+      </c>
+      <c r="R89">
+        <v>52.13</v>
       </c>
       <c r="S89">
-        <v>385.42</v>
+        <v>103.52</v>
       </c>
       <c r="T89">
-        <v>285.21</v>
+        <v>82.63</v>
       </c>
       <c r="U89">
-        <v>263.82</v>
+        <v>78.63</v>
+      </c>
+      <c r="V89">
+        <v>43.91</v>
+      </c>
+      <c r="W89">
+        <v>36.45</v>
+      </c>
+      <c r="X89">
+        <v>25.66</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>122</v>
+        <v>89</v>
       </c>
       <c r="C90">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
+        <v>213</v>
+      </c>
+      <c r="E90" t="s">
+        <v>214</v>
+      </c>
+      <c r="F90">
+        <v>2006</v>
+      </c>
+      <c r="G90" t="s">
         <v>215</v>
       </c>
-      <c r="E90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H90">
-        <v>1113.96</v>
+        <v>1137.09</v>
       </c>
       <c r="I90">
-        <v>955.61</v>
+        <v>966.28</v>
       </c>
       <c r="J90">
-        <v>158.35</v>
+        <v>170.81</v>
       </c>
       <c r="K90">
         <v>6</v>
       </c>
       <c r="L90">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M90">
-        <v>277.5</v>
+        <v>247.88</v>
       </c>
       <c r="N90">
-        <v>267.98</v>
+        <v>201.82</v>
       </c>
       <c r="O90">
-        <v>259.0</v>
+        <v>181.47</v>
       </c>
       <c r="P90">
-        <v>105.15</v>
+        <v>150.0</v>
       </c>
       <c r="Q90">
-        <v>36.6</v>
+        <v>98.93</v>
       </c>
       <c r="R90">
-        <v>9.38</v>
+        <v>86.18</v>
       </c>
       <c r="S90">
-        <v>92.5</v>
+        <v>50.0</v>
       </c>
       <c r="T90">
-        <v>36.29</v>
+        <v>42.14</v>
       </c>
       <c r="U90">
-        <v>19.92</v>
+        <v>38.63</v>
       </c>
       <c r="V90">
-        <v>9.64</v>
+        <v>15.42</v>
+      </c>
+      <c r="W90">
+        <v>14.15</v>
+      </c>
+      <c r="X90">
+        <v>10.47</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C91">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="D91" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E91" t="s">
-        <v>218</v>
+        <v>48</v>
       </c>
       <c r="F91">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G91" t="s">
-        <v>174</v>
+        <v>49</v>
       </c>
       <c r="H91">
-        <v>1108.41</v>
+        <v>1115.29</v>
       </c>
       <c r="I91">
-        <v>916.48</v>
+        <v>1080.09</v>
       </c>
       <c r="J91">
-        <v>191.93</v>
+        <v>35.2</v>
       </c>
       <c r="K91">
         <v>6</v>
       </c>
       <c r="L91">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M91">
-        <v>209.74</v>
+        <v>300.0</v>
       </c>
       <c r="N91">
-        <v>166.0</v>
+        <v>219.63</v>
       </c>
       <c r="O91">
-        <v>166.0</v>
+        <v>171.13</v>
       </c>
       <c r="P91">
-        <v>131.38</v>
+        <v>148.73</v>
       </c>
       <c r="Q91">
-        <v>126.42</v>
+        <v>122.89</v>
       </c>
       <c r="R91">
-        <v>116.94</v>
+        <v>117.71</v>
       </c>
       <c r="S91">
-        <v>46.25</v>
+        <v>17.88</v>
       </c>
       <c r="T91">
-        <v>40.51</v>
+        <v>14.26</v>
       </c>
       <c r="U91">
-        <v>38.98</v>
-[...8 lines deleted...]
-        <v>18.58</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="C92">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D92" t="s">
-        <v>157</v>
+        <v>217</v>
       </c>
       <c r="E92" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F92">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G92" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H92">
-        <v>1097.66</v>
+        <v>1111.08</v>
       </c>
       <c r="I92">
-        <v>937.87</v>
+        <v>1018.24</v>
       </c>
       <c r="J92">
-        <v>159.79</v>
+        <v>92.84</v>
       </c>
       <c r="K92">
         <v>6</v>
       </c>
       <c r="L92">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M92">
+        <v>256.69</v>
+      </c>
+      <c r="N92">
+        <v>256.69</v>
+      </c>
+      <c r="O92">
         <v>219.63</v>
       </c>
-      <c r="N92">
-[...4 lines deleted...]
-      </c>
       <c r="P92">
-        <v>147.75</v>
+        <v>160.79</v>
       </c>
       <c r="Q92">
-        <v>108.88</v>
+        <v>93.16</v>
       </c>
       <c r="R92">
-        <v>100.06</v>
+        <v>31.28</v>
       </c>
       <c r="S92">
-        <v>53.24</v>
+        <v>52.76</v>
       </c>
       <c r="T92">
-        <v>38.98</v>
-[...11 lines deleted...]
-        <v>7.06</v>
+        <v>40.08</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C93">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D93" t="s">
+        <v>219</v>
+      </c>
+      <c r="E93" t="s">
         <v>220</v>
       </c>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G93" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H93">
-        <v>1083.45</v>
+        <v>1104.29</v>
       </c>
       <c r="I93">
-        <v>1046.37</v>
+        <v>861.1</v>
       </c>
       <c r="J93">
-        <v>37.08</v>
+        <v>243.19</v>
       </c>
       <c r="K93">
         <v>5</v>
       </c>
       <c r="L93">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M93">
-        <v>366.05</v>
+        <v>265.0</v>
       </c>
       <c r="N93">
-        <v>229.29</v>
+        <v>265.0</v>
       </c>
       <c r="O93">
-        <v>219.63</v>
+        <v>247.88</v>
       </c>
       <c r="P93">
-        <v>144.85</v>
+        <v>70.41</v>
       </c>
       <c r="Q93">
-        <v>86.55</v>
+        <v>12.81</v>
       </c>
       <c r="S93">
-        <v>37.08</v>
+        <v>81.71</v>
+      </c>
+      <c r="T93">
+        <v>75.58</v>
+      </c>
+      <c r="U93">
+        <v>72.73</v>
+      </c>
+      <c r="V93">
+        <v>13.17</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D94" t="s">
+        <v>221</v>
+      </c>
+      <c r="E94" t="s">
         <v>222</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="G94" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H94">
-        <v>1077.79</v>
+        <v>1094.04</v>
       </c>
       <c r="I94">
-        <v>1042.59</v>
+        <v>955.61</v>
       </c>
       <c r="J94">
-        <v>35.2</v>
+        <v>138.43</v>
       </c>
       <c r="K94">
         <v>6</v>
       </c>
       <c r="L94">
         <v>3</v>
       </c>
       <c r="M94">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="N94">
-        <v>219.63</v>
+        <v>267.98</v>
       </c>
       <c r="O94">
-        <v>171.13</v>
+        <v>259.0</v>
       </c>
       <c r="P94">
-        <v>122.89</v>
+        <v>105.15</v>
       </c>
       <c r="Q94">
-        <v>117.71</v>
+        <v>36.6</v>
       </c>
       <c r="R94">
-        <v>111.23</v>
+        <v>9.38</v>
       </c>
       <c r="S94">
-        <v>17.88</v>
+        <v>92.5</v>
       </c>
       <c r="T94">
-        <v>14.26</v>
+        <v>36.29</v>
       </c>
       <c r="U94">
-        <v>3.06</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C95">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D95" t="s">
         <v>223</v>
       </c>
       <c r="E95" t="s">
         <v>224</v>
       </c>
       <c r="F95">
         <v>1999</v>
       </c>
       <c r="G95" t="s">
-        <v>108</v>
+        <v>49</v>
       </c>
       <c r="H95">
-        <v>1063.81</v>
+        <v>1091.04</v>
       </c>
       <c r="I95">
-        <v>699.77</v>
+        <v>668.24</v>
       </c>
       <c r="J95">
-        <v>364.04</v>
+        <v>422.8</v>
       </c>
       <c r="K95">
         <v>6</v>
       </c>
       <c r="L95">
         <v>6</v>
       </c>
       <c r="M95">
-        <v>237.44</v>
+        <v>212.09</v>
       </c>
       <c r="N95">
-        <v>173.83</v>
+        <v>155.27</v>
       </c>
       <c r="O95">
-        <v>137.57</v>
+        <v>122.89</v>
       </c>
       <c r="P95">
-        <v>79.71</v>
+        <v>65.87</v>
       </c>
       <c r="Q95">
-        <v>48.22</v>
+        <v>65.87</v>
       </c>
       <c r="R95">
-        <v>23.0</v>
+        <v>46.25</v>
       </c>
       <c r="S95">
-        <v>96.57</v>
+        <v>88.33</v>
       </c>
       <c r="T95">
-        <v>79.15</v>
+        <v>88.33</v>
       </c>
       <c r="U95">
-        <v>73.21</v>
+        <v>85.0</v>
       </c>
       <c r="V95">
-        <v>57.94</v>
+        <v>65.4</v>
       </c>
       <c r="W95">
-        <v>29.43</v>
+        <v>53.6</v>
       </c>
       <c r="X95">
-        <v>27.74</v>
+        <v>42.14</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C96">
-        <v>-15</v>
+        <v>-9</v>
       </c>
       <c r="D96" t="s">
         <v>225</v>
       </c>
       <c r="E96" t="s">
         <v>226</v>
       </c>
       <c r="F96">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G96" t="s">
         <v>46</v>
       </c>
       <c r="H96">
-        <v>1059.8</v>
+        <v>1083.98</v>
       </c>
       <c r="I96">
-        <v>690.28</v>
+        <v>929.36</v>
       </c>
       <c r="J96">
-        <v>369.52</v>
+        <v>154.62</v>
       </c>
       <c r="K96">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L96">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M96">
-        <v>265.0</v>
+        <v>277.5</v>
       </c>
       <c r="N96">
-        <v>155.27</v>
+        <v>277.5</v>
       </c>
       <c r="O96">
-        <v>122.89</v>
+        <v>143.63</v>
       </c>
       <c r="P96">
-        <v>65.87</v>
+        <v>137.57</v>
       </c>
       <c r="Q96">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>93.16</v>
       </c>
       <c r="S96">
-        <v>88.33</v>
+        <v>86.33</v>
       </c>
       <c r="T96">
-        <v>85.0</v>
+        <v>37.89</v>
       </c>
       <c r="U96">
-        <v>65.4</v>
+        <v>16.72</v>
       </c>
       <c r="V96">
-        <v>53.6</v>
+        <v>7.37</v>
       </c>
       <c r="W96">
-        <v>42.14</v>
-[...2 lines deleted...]
-        <v>35.05</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C97">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D97" t="s">
         <v>227</v>
       </c>
       <c r="E97" t="s">
         <v>228</v>
       </c>
       <c r="F97">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G97" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H97">
-        <v>1045.64</v>
+        <v>1083.45</v>
       </c>
       <c r="I97">
-        <v>498.68</v>
+        <v>1046.37</v>
       </c>
       <c r="J97">
-        <v>546.96</v>
+        <v>37.08</v>
       </c>
       <c r="K97">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L97">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M97">
-        <v>181.47</v>
+        <v>366.05</v>
       </c>
       <c r="N97">
-        <v>89.21</v>
+        <v>229.29</v>
       </c>
       <c r="O97">
-        <v>82.52</v>
+        <v>219.63</v>
       </c>
       <c r="P97">
-        <v>68.5</v>
+        <v>144.85</v>
       </c>
       <c r="Q97">
-        <v>44.6</v>
-[...2 lines deleted...]
-        <v>32.38</v>
+        <v>86.55</v>
       </c>
       <c r="S97">
-        <v>192.396</v>
-[...14 lines deleted...]
-        <v>20.14</v>
+        <v>37.08</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C98">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D98" t="s">
         <v>229</v>
       </c>
       <c r="E98" t="s">
         <v>230</v>
       </c>
       <c r="F98">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G98" t="s">
-        <v>108</v>
+        <v>176</v>
       </c>
       <c r="H98">
-        <v>1028.02</v>
+        <v>1081.58</v>
       </c>
       <c r="I98">
-        <v>868.54</v>
+        <v>839.45</v>
       </c>
       <c r="J98">
-        <v>159.48</v>
+        <v>242.13</v>
       </c>
       <c r="K98">
         <v>6</v>
       </c>
       <c r="L98">
         <v>6</v>
       </c>
       <c r="M98">
-        <v>239.58</v>
+        <v>209.74</v>
       </c>
       <c r="N98">
-        <v>196.19</v>
+        <v>166.0</v>
       </c>
       <c r="O98">
-        <v>148.73</v>
+        <v>131.38</v>
       </c>
       <c r="P98">
-        <v>104.26</v>
+        <v>126.42</v>
       </c>
       <c r="Q98">
-        <v>97.26</v>
+        <v>116.94</v>
       </c>
       <c r="R98">
-        <v>82.52</v>
+        <v>88.97</v>
       </c>
       <c r="S98">
-        <v>57.32</v>
+        <v>55.33</v>
       </c>
       <c r="T98">
-        <v>32.42</v>
+        <v>46.25</v>
       </c>
       <c r="U98">
-        <v>23.53</v>
+        <v>40.51</v>
       </c>
       <c r="V98">
-        <v>20.31</v>
+        <v>38.98</v>
       </c>
       <c r="W98">
-        <v>14.58</v>
+        <v>34.66</v>
       </c>
       <c r="X98">
-        <v>11.32</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="C99">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D99" t="s">
-        <v>205</v>
+        <v>231</v>
       </c>
       <c r="E99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F99">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G99" t="s">
-        <v>232</v>
+        <v>109</v>
       </c>
       <c r="H99">
-        <v>1019.16</v>
+        <v>1079.41</v>
       </c>
       <c r="I99">
-        <v>938.39</v>
+        <v>886.66</v>
       </c>
       <c r="J99">
-        <v>80.77</v>
+        <v>192.75</v>
       </c>
       <c r="K99">
         <v>6</v>
       </c>
       <c r="L99">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M99">
-        <v>235.88</v>
+        <v>203.16</v>
       </c>
       <c r="N99">
-        <v>229.29</v>
+        <v>187.92</v>
       </c>
       <c r="O99">
-        <v>159.73</v>
+        <v>160.79</v>
       </c>
       <c r="P99">
-        <v>147.75</v>
+        <v>160.79</v>
       </c>
       <c r="Q99">
-        <v>83.22</v>
+        <v>127.81</v>
       </c>
       <c r="R99">
-        <v>82.52</v>
+        <v>46.19</v>
       </c>
       <c r="S99">
-        <v>55.33</v>
+        <v>57.94</v>
       </c>
       <c r="T99">
-        <v>25.44</v>
+        <v>36.45</v>
+      </c>
+      <c r="U99">
+        <v>33.57</v>
+      </c>
+      <c r="V99">
+        <v>32.7</v>
+      </c>
+      <c r="W99">
+        <v>16.67</v>
+      </c>
+      <c r="X99">
+        <v>15.42</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C100">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D100" t="s">
+        <v>144</v>
+      </c>
+      <c r="E100" t="s">
         <v>233</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G100" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H100">
-        <v>1016.96</v>
+        <v>1076.96</v>
       </c>
       <c r="I100">
-        <v>919.84</v>
+        <v>937.87</v>
       </c>
       <c r="J100">
-        <v>97.12</v>
+        <v>139.09</v>
       </c>
       <c r="K100">
         <v>6</v>
       </c>
       <c r="L100">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M100">
-        <v>256.69</v>
+        <v>219.63</v>
       </c>
       <c r="N100">
-        <v>219.63</v>
+        <v>201.82</v>
       </c>
       <c r="O100">
-        <v>160.79</v>
+        <v>159.73</v>
       </c>
       <c r="P100">
-        <v>158.29</v>
+        <v>147.75</v>
       </c>
       <c r="Q100">
-        <v>93.16</v>
+        <v>108.88</v>
       </c>
       <c r="R100">
-        <v>31.28</v>
+        <v>100.06</v>
       </c>
       <c r="S100">
-        <v>57.04</v>
+        <v>53.24</v>
       </c>
       <c r="T100">
-        <v>40.08</v>
+        <v>38.98</v>
+      </c>
+      <c r="U100">
+        <v>28.54</v>
+      </c>
+      <c r="V100">
+        <v>11.27</v>
+      </c>
+      <c r="W100">
+        <v>7.06</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C101">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D101" t="s">
-        <v>30</v>
+        <v>234</v>
       </c>
       <c r="E101" t="s">
         <v>235</v>
       </c>
       <c r="F101">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G101" t="s">
-        <v>194</v>
+        <v>109</v>
       </c>
       <c r="H101">
-        <v>1014.46</v>
+        <v>1061.71</v>
       </c>
       <c r="I101">
-        <v>663.5</v>
+        <v>944.72</v>
       </c>
       <c r="J101">
-        <v>350.96</v>
+        <v>116.99</v>
       </c>
       <c r="K101">
+        <v>6</v>
+      </c>
+      <c r="L101">
         <v>5</v>
       </c>
-      <c r="L101">
-[...1 lines deleted...]
-      </c>
       <c r="M101">
-        <v>265.0</v>
+        <v>219.63</v>
       </c>
       <c r="N101">
-        <v>226.74</v>
+        <v>173.83</v>
       </c>
       <c r="O101">
-        <v>127.26</v>
+        <v>160.79</v>
       </c>
       <c r="P101">
-        <v>32.65</v>
+        <v>148.73</v>
       </c>
       <c r="Q101">
-        <v>11.85</v>
+        <v>132.86</v>
+      </c>
+      <c r="R101">
+        <v>108.88</v>
       </c>
       <c r="S101">
-        <v>76.43</v>
+        <v>33.57</v>
       </c>
       <c r="T101">
-        <v>76.43</v>
+        <v>33.35</v>
       </c>
       <c r="U101">
-        <v>57.94</v>
+        <v>20.31</v>
       </c>
       <c r="V101">
-        <v>53.83</v>
+        <v>17.99</v>
       </c>
       <c r="W101">
-        <v>52.76</v>
-[...2 lines deleted...]
-        <v>33.57</v>
+        <v>11.77</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C102">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D102" t="s">
         <v>236</v>
       </c>
       <c r="E102" t="s">
         <v>237</v>
       </c>
       <c r="F102">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G102" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="H102">
-        <v>1008.64</v>
+        <v>1048.58</v>
       </c>
       <c r="I102">
-        <v>765.55</v>
+        <v>720.32</v>
       </c>
       <c r="J102">
-        <v>243.09</v>
+        <v>328.26</v>
       </c>
       <c r="K102">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L102">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M102">
-        <v>267.98</v>
+        <v>196.19</v>
       </c>
       <c r="N102">
-        <v>267.98</v>
+        <v>167.86</v>
       </c>
       <c r="O102">
-        <v>212.09</v>
+        <v>153.96</v>
       </c>
       <c r="P102">
-        <v>17.5</v>
+        <v>122.89</v>
+      </c>
+      <c r="Q102">
+        <v>41.26</v>
+      </c>
+      <c r="R102">
+        <v>38.16</v>
       </c>
       <c r="S102">
-        <v>104.4</v>
+        <v>67.27</v>
       </c>
       <c r="T102">
-        <v>73.21</v>
+        <v>65.95</v>
       </c>
       <c r="U102">
-        <v>60.49</v>
+        <v>55.95</v>
       </c>
       <c r="V102">
-        <v>4.99</v>
+        <v>53.6</v>
+      </c>
+      <c r="W102">
+        <v>46.25</v>
+      </c>
+      <c r="X102">
+        <v>39.24</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C103">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D103" t="s">
         <v>238</v>
       </c>
       <c r="E103" t="s">
         <v>239</v>
       </c>
       <c r="F103">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G103" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="H103">
-        <v>1005.97</v>
+        <v>1020.89</v>
       </c>
       <c r="I103">
-        <v>809.36</v>
+        <v>875.99</v>
       </c>
       <c r="J103">
-        <v>196.61</v>
+        <v>144.9</v>
       </c>
       <c r="K103">
         <v>6</v>
       </c>
       <c r="L103">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M103">
-        <v>277.5</v>
+        <v>239.58</v>
       </c>
       <c r="N103">
-        <v>220.58</v>
+        <v>196.19</v>
       </c>
       <c r="O103">
-        <v>138.75</v>
+        <v>148.73</v>
       </c>
       <c r="P103">
-        <v>80.06</v>
+        <v>104.26</v>
       </c>
       <c r="Q103">
-        <v>53.98</v>
+        <v>97.26</v>
       </c>
       <c r="R103">
-        <v>38.49</v>
+        <v>89.97</v>
       </c>
       <c r="S103">
-        <v>62.91</v>
+        <v>57.32</v>
       </c>
       <c r="T103">
-        <v>39.41</v>
+        <v>32.42</v>
       </c>
       <c r="U103">
-        <v>32.42</v>
+        <v>23.53</v>
       </c>
       <c r="V103">
-        <v>31.05</v>
+        <v>20.31</v>
       </c>
       <c r="W103">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>15.4</v>
+        <v>11.32</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C104">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D104" t="s">
+        <v>165</v>
+      </c>
+      <c r="E104" t="s">
         <v>240</v>
       </c>
-      <c r="E104" t="s">
+      <c r="F104">
+        <v>1995</v>
+      </c>
+      <c r="G104" t="s">
         <v>241</v>
       </c>
-      <c r="F104">
-[...4 lines deleted...]
-      </c>
       <c r="H104">
-        <v>1002.87</v>
+        <v>1019.16</v>
       </c>
       <c r="I104">
-        <v>577.32</v>
+        <v>938.39</v>
       </c>
       <c r="J104">
-        <v>425.55</v>
+        <v>80.77</v>
       </c>
       <c r="K104">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L104">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M104">
-        <v>208.05</v>
+        <v>235.88</v>
       </c>
       <c r="N104">
+        <v>229.29</v>
+      </c>
+      <c r="O104">
         <v>159.73</v>
       </c>
-      <c r="O104">
-[...1 lines deleted...]
-      </c>
       <c r="P104">
-        <v>55.88</v>
+        <v>147.75</v>
       </c>
       <c r="Q104">
-        <v>21.93</v>
+        <v>83.22</v>
+      </c>
+      <c r="R104">
+        <v>82.52</v>
       </c>
       <c r="S104">
-        <v>130.79</v>
+        <v>55.33</v>
       </c>
       <c r="T104">
-        <v>85.0</v>
-[...11 lines deleted...]
-        <v>28.85</v>
+        <v>25.44</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C105">
-        <v>11</v>
+        <v>-3</v>
       </c>
       <c r="D105" t="s">
         <v>242</v>
       </c>
       <c r="E105" t="s">
         <v>243</v>
       </c>
       <c r="F105">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G105" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="H105">
-        <v>993.62</v>
+        <v>1005.97</v>
       </c>
       <c r="I105">
-        <v>883.07</v>
+        <v>809.36</v>
       </c>
       <c r="J105">
-        <v>110.55</v>
+        <v>196.61</v>
       </c>
       <c r="K105">
         <v>6</v>
       </c>
       <c r="L105">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M105">
-        <v>219.63</v>
+        <v>277.5</v>
       </c>
       <c r="N105">
-        <v>173.83</v>
+        <v>220.58</v>
       </c>
       <c r="O105">
-        <v>160.79</v>
+        <v>138.75</v>
       </c>
       <c r="P105">
-        <v>148.73</v>
+        <v>80.06</v>
       </c>
       <c r="Q105">
-        <v>108.88</v>
+        <v>53.98</v>
       </c>
       <c r="R105">
-        <v>71.21</v>
+        <v>38.49</v>
       </c>
       <c r="S105">
-        <v>33.57</v>
+        <v>62.91</v>
       </c>
       <c r="T105">
-        <v>33.35</v>
+        <v>39.41</v>
       </c>
       <c r="U105">
-        <v>17.99</v>
+        <v>32.42</v>
       </c>
       <c r="V105">
-        <v>13.87</v>
+        <v>31.05</v>
       </c>
       <c r="W105">
-        <v>11.77</v>
+        <v>15.42</v>
+      </c>
+      <c r="X105">
+        <v>15.4</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="C106">
-        <v>18</v>
+        <v>-3</v>
       </c>
       <c r="D106" t="s">
         <v>244</v>
       </c>
       <c r="E106" t="s">
         <v>245</v>
       </c>
       <c r="F106">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G106" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="H106">
-        <v>992.93</v>
+        <v>998.99</v>
       </c>
       <c r="I106">
-        <v>823.96</v>
+        <v>830.35</v>
       </c>
       <c r="J106">
-        <v>168.97</v>
+        <v>168.64</v>
       </c>
       <c r="K106">
         <v>6</v>
       </c>
       <c r="L106">
         <v>6</v>
       </c>
       <c r="M106">
-        <v>203.16</v>
+        <v>301.3</v>
       </c>
       <c r="N106">
-        <v>187.92</v>
+        <v>210.3</v>
       </c>
       <c r="O106">
-        <v>160.79</v>
+        <v>167.86</v>
       </c>
       <c r="P106">
-        <v>127.81</v>
+        <v>56.36</v>
       </c>
       <c r="Q106">
-        <v>98.09</v>
+        <v>49.93</v>
       </c>
       <c r="R106">
-        <v>46.19</v>
+        <v>44.6</v>
       </c>
       <c r="S106">
-        <v>57.94</v>
+        <v>51.76</v>
       </c>
       <c r="T106">
-        <v>36.45</v>
+        <v>35.05</v>
       </c>
       <c r="U106">
-        <v>33.57</v>
+        <v>27.74</v>
       </c>
       <c r="V106">
-        <v>16.67</v>
+        <v>25.44</v>
       </c>
       <c r="W106">
         <v>15.42</v>
       </c>
       <c r="X106">
-        <v>8.92</v>
+        <v>13.23</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C107">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D107" t="s">
         <v>246</v>
       </c>
       <c r="E107" t="s">
         <v>247</v>
       </c>
       <c r="F107">
         <v>1998</v>
       </c>
       <c r="G107" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="H107">
         <v>992.17</v>
       </c>
       <c r="I107">
         <v>725.74</v>
       </c>
       <c r="J107">
         <v>266.43</v>
       </c>
       <c r="K107">
         <v>6</v>
       </c>
       <c r="L107">
         <v>6</v>
       </c>
       <c r="M107">
         <v>159.73</v>
       </c>
       <c r="N107">
         <v>159.73</v>
       </c>
       <c r="O107">
         <v>136.67</v>
       </c>
@@ -11571,28562 +11586,28898 @@
       </c>
       <c r="S107">
         <v>89.33</v>
       </c>
       <c r="T107">
         <v>67.27</v>
       </c>
       <c r="U107">
         <v>56.69</v>
       </c>
       <c r="V107">
         <v>30.85</v>
       </c>
       <c r="W107">
         <v>13.29</v>
       </c>
       <c r="X107">
         <v>9.0</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="C108">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D108" t="s">
         <v>248</v>
       </c>
       <c r="E108" t="s">
         <v>249</v>
       </c>
       <c r="F108">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G108" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="H108">
-        <v>983.1</v>
+        <v>979.66</v>
       </c>
       <c r="I108">
-        <v>814.46</v>
+        <v>790.37</v>
       </c>
       <c r="J108">
-        <v>168.64</v>
+        <v>189.29</v>
       </c>
       <c r="K108">
         <v>6</v>
       </c>
       <c r="L108">
         <v>6</v>
       </c>
       <c r="M108">
-        <v>301.3</v>
+        <v>219.63</v>
       </c>
       <c r="N108">
-        <v>210.3</v>
+        <v>173.83</v>
       </c>
       <c r="O108">
-        <v>167.86</v>
+        <v>160.79</v>
       </c>
       <c r="P108">
-        <v>49.93</v>
+        <v>127.26</v>
       </c>
       <c r="Q108">
-        <v>44.6</v>
+        <v>62.67</v>
       </c>
       <c r="R108">
-        <v>40.47</v>
+        <v>46.19</v>
       </c>
       <c r="S108">
-        <v>51.76</v>
+        <v>62.23</v>
       </c>
       <c r="T108">
-        <v>35.05</v>
+        <v>49.25</v>
       </c>
       <c r="U108">
-        <v>27.74</v>
+        <v>42.78</v>
       </c>
       <c r="V108">
-        <v>25.44</v>
+        <v>13.19</v>
       </c>
       <c r="W108">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
       <c r="X108">
-        <v>13.23</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C109">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D109" t="s">
-        <v>157</v>
+        <v>250</v>
       </c>
       <c r="E109" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
       <c r="F109">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G109" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H109">
-        <v>982.67</v>
+        <v>977.8</v>
       </c>
       <c r="I109">
-        <v>878.23</v>
+        <v>651.71</v>
       </c>
       <c r="J109">
-        <v>104.44</v>
+        <v>326.09</v>
       </c>
       <c r="K109">
         <v>6</v>
       </c>
       <c r="L109">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M109">
-        <v>203.16</v>
+        <v>187.92</v>
       </c>
       <c r="N109">
-        <v>203.16</v>
+        <v>122.89</v>
       </c>
       <c r="O109">
-        <v>183.02</v>
+        <v>117.71</v>
       </c>
       <c r="P109">
-        <v>148.73</v>
+        <v>89.97</v>
       </c>
       <c r="Q109">
-        <v>86.18</v>
+        <v>83.22</v>
       </c>
       <c r="R109">
-        <v>53.98</v>
+        <v>50.0</v>
       </c>
       <c r="S109">
-        <v>35.05</v>
+        <v>100.0</v>
       </c>
       <c r="T109">
-        <v>35.05</v>
+        <v>85.93</v>
       </c>
       <c r="U109">
-        <v>30.25</v>
+        <v>79.15</v>
       </c>
       <c r="V109">
-        <v>4.09</v>
+        <v>42.6</v>
+      </c>
+      <c r="W109">
+        <v>15.42</v>
+      </c>
+      <c r="X109">
+        <v>2.99</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="C110">
-        <v>-19</v>
+        <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E110" t="s">
-        <v>121</v>
+        <v>253</v>
       </c>
       <c r="F110">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G110" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H110">
-        <v>969.51</v>
+        <v>973.6</v>
       </c>
       <c r="I110">
-        <v>655.9</v>
+        <v>813.63</v>
       </c>
       <c r="J110">
-        <v>313.61</v>
+        <v>159.97</v>
       </c>
       <c r="K110">
         <v>6</v>
       </c>
       <c r="L110">
         <v>6</v>
       </c>
       <c r="M110">
-        <v>226.74</v>
+        <v>203.16</v>
       </c>
       <c r="N110">
-        <v>209.74</v>
+        <v>187.92</v>
       </c>
       <c r="O110">
-        <v>60.93</v>
+        <v>143.63</v>
       </c>
       <c r="P110">
-        <v>56.36</v>
+        <v>127.26</v>
       </c>
       <c r="Q110">
-        <v>52.13</v>
+        <v>108.88</v>
       </c>
       <c r="R110">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
       <c r="S110">
-        <v>72.73</v>
+        <v>45.86</v>
       </c>
       <c r="T110">
-        <v>62.23</v>
+        <v>45.86</v>
       </c>
       <c r="U110">
-        <v>51.76</v>
+        <v>38.98</v>
       </c>
       <c r="V110">
-        <v>51.18</v>
+        <v>16.67</v>
       </c>
       <c r="W110">
-        <v>40.96</v>
+        <v>7.43</v>
       </c>
       <c r="X110">
-        <v>34.75</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C111">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D111" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E111" t="s">
-        <v>252</v>
+        <v>106</v>
       </c>
       <c r="F111">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G111" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H111">
-        <v>963.99</v>
+        <v>969.51</v>
       </c>
       <c r="I111">
-        <v>850.12</v>
+        <v>655.9</v>
       </c>
       <c r="J111">
-        <v>113.87</v>
+        <v>313.61</v>
       </c>
       <c r="K111">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L111">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M111">
-        <v>277.5</v>
+        <v>226.74</v>
       </c>
       <c r="N111">
-        <v>187.92</v>
+        <v>209.74</v>
       </c>
       <c r="O111">
-        <v>173.83</v>
+        <v>60.93</v>
       </c>
       <c r="P111">
-        <v>117.71</v>
+        <v>56.36</v>
       </c>
       <c r="Q111">
-        <v>93.16</v>
+        <v>52.13</v>
+      </c>
+      <c r="R111">
+        <v>50.0</v>
       </c>
       <c r="S111">
-        <v>73.21</v>
+        <v>72.73</v>
       </c>
       <c r="T111">
-        <v>21.03</v>
+        <v>62.23</v>
       </c>
       <c r="U111">
-        <v>16.64</v>
+        <v>51.76</v>
       </c>
       <c r="V111">
-        <v>2.99</v>
+        <v>51.18</v>
+      </c>
+      <c r="W111">
+        <v>40.96</v>
+      </c>
+      <c r="X111">
+        <v>34.75</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C112">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D112" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E112" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F112">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G112" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H112">
-        <v>960.45</v>
+        <v>957.08</v>
       </c>
       <c r="I112">
-        <v>634.36</v>
+        <v>846.43</v>
       </c>
       <c r="J112">
-        <v>326.09</v>
+        <v>110.65</v>
       </c>
       <c r="K112">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L112">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M112">
-        <v>187.92</v>
+        <v>277.5</v>
       </c>
       <c r="N112">
-        <v>122.89</v>
+        <v>237.44</v>
       </c>
       <c r="O112">
-        <v>117.71</v>
+        <v>237.44</v>
       </c>
       <c r="P112">
-        <v>89.97</v>
+        <v>79.71</v>
       </c>
       <c r="Q112">
-        <v>83.22</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>14.34</v>
       </c>
       <c r="S112">
-        <v>100.0</v>
+        <v>49.58</v>
       </c>
       <c r="T112">
-        <v>85.93</v>
+        <v>45.86</v>
       </c>
       <c r="U112">
-        <v>79.15</v>
+        <v>10.43</v>
       </c>
       <c r="V112">
-        <v>42.6</v>
-[...5 lines deleted...]
-        <v>2.99</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C113">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D113" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="E113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F113">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G113" t="s">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="H113">
-        <v>935.23</v>
+        <v>933.17</v>
       </c>
       <c r="I113">
-        <v>670.26</v>
+        <v>851.21</v>
       </c>
       <c r="J113">
-        <v>264.97</v>
+        <v>81.96</v>
       </c>
       <c r="K113">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L113">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M113">
-        <v>153.55</v>
+        <v>237.44</v>
       </c>
       <c r="N113">
-        <v>147.75</v>
+        <v>235.88</v>
       </c>
       <c r="O113">
-        <v>122.89</v>
+        <v>201.82</v>
       </c>
       <c r="P113">
-        <v>116.94</v>
+        <v>117.71</v>
       </c>
       <c r="Q113">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>60.93</v>
+        <v>58.36</v>
       </c>
       <c r="S113">
-        <v>122.02</v>
+        <v>67.72</v>
       </c>
       <c r="T113">
-        <v>89.33</v>
-[...8 lines deleted...]
-        <v>4.99</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C114">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D114" t="s">
-        <v>79</v>
+        <v>258</v>
       </c>
       <c r="E114" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F114">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G114" t="s">
-        <v>29</v>
+        <v>260</v>
       </c>
       <c r="H114">
-        <v>933.17</v>
+        <v>919.66</v>
       </c>
       <c r="I114">
-        <v>851.21</v>
+        <v>868.68</v>
       </c>
       <c r="J114">
-        <v>81.96</v>
+        <v>50.98</v>
       </c>
       <c r="K114">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L114">
         <v>2</v>
       </c>
       <c r="M114">
-        <v>237.44</v>
+        <v>204.99</v>
       </c>
       <c r="N114">
-        <v>235.88</v>
+        <v>153.55</v>
       </c>
       <c r="O114">
-        <v>201.82</v>
+        <v>128.4</v>
       </c>
       <c r="P114">
-        <v>117.71</v>
+        <v>128.4</v>
       </c>
       <c r="Q114">
-        <v>58.36</v>
+        <v>128.34</v>
+      </c>
+      <c r="R114">
+        <v>125.0</v>
       </c>
       <c r="S114">
-        <v>67.72</v>
+        <v>41.67</v>
       </c>
       <c r="T114">
-        <v>14.24</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C115">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D115" t="s">
-        <v>258</v>
+        <v>144</v>
       </c>
       <c r="E115" t="s">
-        <v>259</v>
+        <v>139</v>
       </c>
       <c r="F115">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G115" t="s">
-        <v>260</v>
+        <v>40</v>
       </c>
       <c r="H115">
-        <v>920.23</v>
+        <v>917.37</v>
       </c>
       <c r="I115">
-        <v>694.12</v>
+        <v>878.23</v>
       </c>
       <c r="J115">
-        <v>226.11</v>
+        <v>39.14</v>
       </c>
       <c r="K115">
         <v>6</v>
       </c>
       <c r="L115">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M115">
-        <v>277.5</v>
+        <v>203.16</v>
       </c>
       <c r="N115">
-        <v>181.47</v>
+        <v>203.16</v>
       </c>
       <c r="O115">
-        <v>159.73</v>
+        <v>183.02</v>
       </c>
       <c r="P115">
-        <v>27.77</v>
+        <v>148.73</v>
       </c>
       <c r="Q115">
-        <v>24.75</v>
+        <v>86.18</v>
       </c>
       <c r="R115">
-        <v>22.9</v>
+        <v>53.98</v>
       </c>
       <c r="S115">
-        <v>85.0</v>
+        <v>35.05</v>
       </c>
       <c r="T115">
-        <v>33.05</v>
-[...11 lines deleted...]
-        <v>16.67</v>
+        <v>4.09</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>113</v>
+        <v>150</v>
       </c>
       <c r="C116">
-        <v>-2</v>
+        <v>35</v>
       </c>
       <c r="D116" t="s">
         <v>261</v>
       </c>
       <c r="E116" t="s">
         <v>262</v>
       </c>
       <c r="F116">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G116" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="H116">
-        <v>919.66</v>
+        <v>914.44</v>
       </c>
       <c r="I116">
-        <v>868.68</v>
+        <v>612.94</v>
       </c>
       <c r="J116">
-        <v>50.98</v>
+        <v>301.5</v>
       </c>
       <c r="K116">
         <v>6</v>
       </c>
       <c r="L116">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M116">
-        <v>204.99</v>
+        <v>277.5</v>
       </c>
       <c r="N116">
-        <v>153.55</v>
+        <v>219.63</v>
       </c>
       <c r="O116">
-        <v>128.4</v>
+        <v>60.93</v>
       </c>
       <c r="P116">
-        <v>128.4</v>
+        <v>20.45</v>
       </c>
       <c r="Q116">
-        <v>128.34</v>
+        <v>18.92</v>
       </c>
       <c r="R116">
-        <v>125.0</v>
+        <v>15.51</v>
       </c>
       <c r="S116">
-        <v>41.67</v>
+        <v>82.63</v>
       </c>
       <c r="T116">
-        <v>9.31</v>
+        <v>70.7</v>
+      </c>
+      <c r="U116">
+        <v>47.88</v>
+      </c>
+      <c r="V116">
+        <v>45.86</v>
+      </c>
+      <c r="W116">
+        <v>27.74</v>
+      </c>
+      <c r="X116">
+        <v>26.69</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C117">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D117" t="s">
+        <v>263</v>
+      </c>
+      <c r="E117" t="s">
         <v>264</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G117" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H117">
-        <v>914.55</v>
+        <v>891.17</v>
       </c>
       <c r="I117">
-        <v>766.72</v>
+        <v>757.65</v>
       </c>
       <c r="J117">
-        <v>147.83</v>
+        <v>133.52</v>
       </c>
       <c r="K117">
+        <v>6</v>
+      </c>
+      <c r="L117">
         <v>4</v>
       </c>
-      <c r="L117">
-[...1 lines deleted...]
-      </c>
       <c r="M117">
-        <v>277.5</v>
+        <v>256.69</v>
       </c>
       <c r="N117">
-        <v>237.44</v>
+        <v>219.63</v>
       </c>
       <c r="O117">
-        <v>237.44</v>
+        <v>109.35</v>
       </c>
       <c r="P117">
-        <v>14.34</v>
+        <v>97.26</v>
+      </c>
+      <c r="Q117">
+        <v>38.16</v>
+      </c>
+      <c r="R117">
+        <v>36.56</v>
       </c>
       <c r="S117">
-        <v>49.58</v>
+        <v>57.94</v>
       </c>
       <c r="T117">
-        <v>45.86</v>
+        <v>47.88</v>
       </c>
       <c r="U117">
-        <v>37.18</v>
+        <v>19.45</v>
       </c>
       <c r="V117">
-        <v>10.43</v>
-[...2 lines deleted...]
-        <v>4.78</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="C118">
-        <v>-1</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
+        <v>265</v>
+      </c>
+      <c r="E118" t="s">
         <v>266</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G118" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H118">
-        <v>891.23</v>
+        <v>889.07</v>
       </c>
       <c r="I118">
-        <v>599.58</v>
+        <v>741.71</v>
       </c>
       <c r="J118">
-        <v>291.65</v>
+        <v>147.36</v>
       </c>
       <c r="K118">
         <v>6</v>
       </c>
       <c r="L118">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M118">
-        <v>247.88</v>
+        <v>148.73</v>
       </c>
       <c r="N118">
-        <v>143.63</v>
+        <v>137.57</v>
       </c>
       <c r="O118">
-        <v>83.93</v>
+        <v>137.57</v>
       </c>
       <c r="P118">
-        <v>68.2</v>
+        <v>127.26</v>
       </c>
       <c r="Q118">
-        <v>33.96</v>
+        <v>118.77</v>
       </c>
       <c r="R118">
-        <v>21.98</v>
+        <v>71.81</v>
       </c>
       <c r="S118">
-        <v>131.91</v>
+        <v>53.6</v>
       </c>
       <c r="T118">
-        <v>75.0</v>
+        <v>27.74</v>
       </c>
       <c r="U118">
-        <v>45.86</v>
+        <v>26.57</v>
       </c>
       <c r="V118">
-        <v>26.69</v>
+        <v>17.99</v>
       </c>
       <c r="W118">
-        <v>12.19</v>
+        <v>12.2</v>
+      </c>
+      <c r="X118">
+        <v>9.26</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C119">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D119" t="s">
+        <v>267</v>
+      </c>
+      <c r="E119" t="s">
         <v>268</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G119" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H119">
-        <v>891.17</v>
+        <v>886.95</v>
       </c>
       <c r="I119">
-        <v>757.65</v>
+        <v>636.32</v>
       </c>
       <c r="J119">
-        <v>133.52</v>
+        <v>250.63</v>
       </c>
       <c r="K119">
         <v>6</v>
       </c>
       <c r="L119">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M119">
-        <v>256.69</v>
+        <v>155.27</v>
       </c>
       <c r="N119">
-        <v>219.63</v>
+        <v>148.73</v>
       </c>
       <c r="O119">
-        <v>109.35</v>
+        <v>105.15</v>
       </c>
       <c r="P119">
-        <v>97.26</v>
+        <v>79.71</v>
       </c>
       <c r="Q119">
-        <v>38.16</v>
+        <v>73.73</v>
       </c>
       <c r="R119">
-        <v>36.56</v>
+        <v>73.73</v>
       </c>
       <c r="S119">
-        <v>57.94</v>
+        <v>60.49</v>
       </c>
       <c r="T119">
-        <v>47.88</v>
+        <v>42.14</v>
       </c>
       <c r="U119">
-        <v>19.45</v>
+        <v>42.14</v>
       </c>
       <c r="V119">
-        <v>8.25</v>
+        <v>40.96</v>
+      </c>
+      <c r="W119">
+        <v>39.24</v>
+      </c>
+      <c r="X119">
+        <v>25.66</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C120">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D120" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" t="s">
         <v>270</v>
       </c>
-      <c r="E120" t="s">
+      <c r="F120">
+        <v>2002</v>
+      </c>
+      <c r="G120" t="s">
         <v>271</v>
       </c>
-      <c r="F120">
-[...4 lines deleted...]
-      </c>
       <c r="H120">
-        <v>886.95</v>
+        <v>884.96</v>
       </c>
       <c r="I120">
-        <v>636.32</v>
+        <v>687.78</v>
       </c>
       <c r="J120">
-        <v>250.63</v>
+        <v>197.18</v>
       </c>
       <c r="K120">
         <v>6</v>
       </c>
       <c r="L120">
         <v>6</v>
       </c>
       <c r="M120">
-        <v>155.27</v>
+        <v>235.88</v>
       </c>
       <c r="N120">
-        <v>148.73</v>
+        <v>203.16</v>
       </c>
       <c r="O120">
-        <v>105.15</v>
+        <v>127.26</v>
       </c>
       <c r="P120">
-        <v>79.71</v>
+        <v>50.0</v>
       </c>
       <c r="Q120">
-        <v>73.73</v>
+        <v>44.6</v>
       </c>
       <c r="R120">
-        <v>73.73</v>
+        <v>26.88</v>
       </c>
       <c r="S120">
-        <v>60.49</v>
+        <v>73.21</v>
       </c>
       <c r="T120">
-        <v>42.14</v>
+        <v>45.86</v>
       </c>
       <c r="U120">
-        <v>42.14</v>
+        <v>23.74</v>
       </c>
       <c r="V120">
-        <v>40.96</v>
+        <v>21.03</v>
       </c>
       <c r="W120">
-        <v>39.24</v>
+        <v>16.67</v>
       </c>
       <c r="X120">
-        <v>25.66</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C121">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D121" t="s">
         <v>272</v>
       </c>
       <c r="E121" t="s">
         <v>273</v>
       </c>
       <c r="F121">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G121" t="s">
-        <v>274</v>
+        <v>29</v>
       </c>
       <c r="H121">
-        <v>862.47</v>
+        <v>884.48</v>
       </c>
       <c r="I121">
-        <v>665.29</v>
+        <v>655.68</v>
       </c>
       <c r="J121">
-        <v>197.18</v>
+        <v>228.8</v>
       </c>
       <c r="K121">
         <v>6</v>
       </c>
       <c r="L121">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M121">
-        <v>235.88</v>
+        <v>156.6</v>
       </c>
       <c r="N121">
-        <v>203.16</v>
+        <v>137.57</v>
       </c>
       <c r="O121">
-        <v>127.26</v>
+        <v>132.86</v>
       </c>
       <c r="P121">
-        <v>50.0</v>
+        <v>100.72</v>
       </c>
       <c r="Q121">
-        <v>26.88</v>
+        <v>79.71</v>
       </c>
       <c r="R121">
-        <v>22.11</v>
+        <v>48.22</v>
       </c>
       <c r="S121">
-        <v>73.21</v>
+        <v>67.72</v>
       </c>
       <c r="T121">
-        <v>45.86</v>
+        <v>62.64</v>
       </c>
       <c r="U121">
-        <v>23.74</v>
+        <v>55.95</v>
       </c>
       <c r="V121">
-        <v>21.03</v>
+        <v>33.57</v>
       </c>
       <c r="W121">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="C122">
-        <v>-1</v>
+        <v>33</v>
       </c>
       <c r="D122" t="s">
-        <v>112</v>
+        <v>274</v>
       </c>
       <c r="E122" t="s">
         <v>275</v>
       </c>
       <c r="F122">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G122" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H122">
-        <v>857.42</v>
+        <v>872.56</v>
       </c>
       <c r="I122">
-        <v>732.31</v>
+        <v>824.47</v>
       </c>
       <c r="J122">
-        <v>125.11</v>
+        <v>48.09</v>
       </c>
       <c r="K122">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L122">
         <v>3</v>
       </c>
       <c r="M122">
-        <v>300.0</v>
+        <v>237.44</v>
       </c>
       <c r="N122">
-        <v>256.69</v>
+        <v>187.92</v>
       </c>
       <c r="O122">
-        <v>127.81</v>
+        <v>187.92</v>
       </c>
       <c r="P122">
-        <v>47.81</v>
+        <v>127.26</v>
+      </c>
+      <c r="Q122">
+        <v>83.93</v>
       </c>
       <c r="S122">
-        <v>85.56</v>
+        <v>36.29</v>
       </c>
       <c r="T122">
-        <v>26.06</v>
+        <v>10.43</v>
       </c>
       <c r="U122">
-        <v>13.49</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C123">
-        <v>-1</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
         <v>276</v>
       </c>
       <c r="E123" t="s">
         <v>277</v>
       </c>
       <c r="F123">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G123" t="s">
-        <v>51</v>
+        <v>278</v>
       </c>
       <c r="H123">
-        <v>856.9</v>
+        <v>854.3</v>
       </c>
       <c r="I123">
-        <v>763.09</v>
+        <v>568.74</v>
       </c>
       <c r="J123">
-        <v>93.81</v>
+        <v>285.56</v>
       </c>
       <c r="K123">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L123">
         <v>6</v>
       </c>
       <c r="M123">
-        <v>229.29</v>
+        <v>181.47</v>
       </c>
       <c r="N123">
-        <v>212.09</v>
+        <v>159.73</v>
       </c>
       <c r="O123">
-        <v>196.19</v>
+        <v>122.89</v>
       </c>
       <c r="P123">
-        <v>113.67</v>
+        <v>52.13</v>
       </c>
       <c r="Q123">
-        <v>11.85</v>
+        <v>27.77</v>
+      </c>
+      <c r="R123">
+        <v>24.75</v>
       </c>
       <c r="S123">
-        <v>32.42</v>
+        <v>92.5</v>
       </c>
       <c r="T123">
-        <v>16.07</v>
+        <v>85.0</v>
       </c>
       <c r="U123">
-        <v>14.24</v>
+        <v>31.33</v>
       </c>
       <c r="V123">
-        <v>13.19</v>
+        <v>31.33</v>
       </c>
       <c r="W123">
-        <v>10.07</v>
+        <v>28.73</v>
       </c>
       <c r="X123">
-        <v>7.82</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C124">
-        <v>-17</v>
+        <v>-4</v>
       </c>
       <c r="D124" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E124" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F124">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G124" t="s">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="H124">
-        <v>850.85</v>
+        <v>853.27</v>
       </c>
       <c r="I124">
-        <v>607.46</v>
+        <v>670.26</v>
       </c>
       <c r="J124">
-        <v>243.39</v>
+        <v>183.01</v>
       </c>
       <c r="K124">
+        <v>6</v>
+      </c>
+      <c r="L124">
         <v>5</v>
       </c>
-      <c r="L124">
-[...1 lines deleted...]
-      </c>
       <c r="M124">
-        <v>156.6</v>
+        <v>153.55</v>
       </c>
       <c r="N124">
-        <v>137.57</v>
+        <v>147.75</v>
       </c>
       <c r="O124">
-        <v>132.86</v>
+        <v>122.89</v>
       </c>
       <c r="P124">
-        <v>100.72</v>
+        <v>116.94</v>
       </c>
       <c r="Q124">
-        <v>79.71</v>
+        <v>68.2</v>
+      </c>
+      <c r="R124">
+        <v>60.93</v>
       </c>
       <c r="S124">
-        <v>67.72</v>
+        <v>122.02</v>
       </c>
       <c r="T124">
-        <v>62.64</v>
+        <v>35.91</v>
       </c>
       <c r="U124">
-        <v>55.95</v>
+        <v>12.72</v>
       </c>
       <c r="V124">
-        <v>33.57</v>
+        <v>7.37</v>
       </c>
       <c r="W124">
-        <v>14.59</v>
-[...2 lines deleted...]
-        <v>8.92</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C125">
-        <v>6</v>
+        <v>-4</v>
       </c>
       <c r="D125" t="s">
-        <v>280</v>
+        <v>120</v>
       </c>
       <c r="E125" t="s">
         <v>281</v>
       </c>
       <c r="F125">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G125" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="H125">
-        <v>833.61</v>
+        <v>843.93</v>
       </c>
       <c r="I125">
-        <v>667.23</v>
+        <v>732.31</v>
       </c>
       <c r="J125">
-        <v>166.38</v>
+        <v>111.62</v>
       </c>
       <c r="K125">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L125">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M125">
-        <v>148.73</v>
+        <v>300.0</v>
       </c>
       <c r="N125">
-        <v>137.57</v>
+        <v>256.69</v>
       </c>
       <c r="O125">
-        <v>127.26</v>
+        <v>127.81</v>
       </c>
       <c r="P125">
-        <v>118.77</v>
-[...5 lines deleted...]
-        <v>63.09</v>
+        <v>47.81</v>
       </c>
       <c r="S125">
-        <v>53.6</v>
+        <v>85.56</v>
       </c>
       <c r="T125">
-        <v>28.28</v>
-[...11 lines deleted...]
-        <v>12.2</v>
+        <v>26.06</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C126">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D126" t="s">
         <v>282</v>
       </c>
       <c r="E126" t="s">
         <v>283</v>
       </c>
       <c r="F126">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G126" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H126">
-        <v>818.87</v>
+        <v>841.18</v>
       </c>
       <c r="I126">
-        <v>739.45</v>
+        <v>751.24</v>
       </c>
       <c r="J126">
-        <v>79.42</v>
+        <v>89.94</v>
       </c>
       <c r="K126">
+        <v>4</v>
+      </c>
+      <c r="L126">
         <v>6</v>
       </c>
-      <c r="L126">
-[...1 lines deleted...]
-      </c>
       <c r="M126">
-        <v>147.75</v>
+        <v>229.29</v>
       </c>
       <c r="N126">
-        <v>147.75</v>
+        <v>212.09</v>
       </c>
       <c r="O126">
-        <v>127.26</v>
+        <v>196.19</v>
       </c>
       <c r="P126">
-        <v>114.65</v>
-[...5 lines deleted...]
-        <v>93.16</v>
+        <v>113.67</v>
       </c>
       <c r="S126">
-        <v>45.56</v>
+        <v>32.42</v>
       </c>
       <c r="T126">
-        <v>33.86</v>
+        <v>16.07</v>
+      </c>
+      <c r="U126">
+        <v>14.24</v>
+      </c>
+      <c r="V126">
+        <v>13.19</v>
+      </c>
+      <c r="W126">
+        <v>10.07</v>
+      </c>
+      <c r="X126">
+        <v>3.95</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C127">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D127" t="s">
         <v>284</v>
       </c>
       <c r="E127" t="s">
         <v>285</v>
       </c>
       <c r="F127">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G127" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H127">
-        <v>782.93</v>
+        <v>835.32</v>
       </c>
       <c r="I127">
-        <v>593.64</v>
+        <v>369.27</v>
       </c>
       <c r="J127">
-        <v>189.29</v>
+        <v>466.05</v>
       </c>
       <c r="K127">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L127">
         <v>6</v>
       </c>
       <c r="M127">
-        <v>173.83</v>
+        <v>159.73</v>
       </c>
       <c r="N127">
-        <v>160.79</v>
+        <v>131.73</v>
       </c>
       <c r="O127">
-        <v>127.26</v>
+        <v>55.88</v>
       </c>
       <c r="P127">
-        <v>62.67</v>
-[...5 lines deleted...]
-        <v>22.9</v>
+        <v>21.93</v>
       </c>
       <c r="S127">
-        <v>62.23</v>
+        <v>130.79</v>
       </c>
       <c r="T127">
-        <v>49.25</v>
+        <v>85.0</v>
       </c>
       <c r="U127">
-        <v>42.78</v>
+        <v>69.35</v>
       </c>
       <c r="V127">
-        <v>13.19</v>
+        <v>65.4</v>
       </c>
       <c r="W127">
-        <v>12.2</v>
+        <v>63.75</v>
       </c>
       <c r="X127">
-        <v>9.64</v>
+        <v>51.76</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C128">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="E128" t="s">
         <v>287</v>
       </c>
       <c r="F128">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G128" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H128">
-        <v>759.36</v>
+        <v>818.9</v>
       </c>
       <c r="I128">
-        <v>569.73</v>
+        <v>754.03</v>
       </c>
       <c r="J128">
-        <v>189.63</v>
+        <v>64.87</v>
       </c>
       <c r="K128">
         <v>6</v>
       </c>
       <c r="L128">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M128">
-        <v>143.63</v>
+        <v>256.69</v>
       </c>
       <c r="N128">
-        <v>122.89</v>
+        <v>237.44</v>
       </c>
       <c r="O128">
-        <v>113.67</v>
+        <v>144.85</v>
       </c>
       <c r="P128">
-        <v>68.2</v>
+        <v>58.36</v>
       </c>
       <c r="Q128">
-        <v>60.93</v>
+        <v>46.19</v>
       </c>
       <c r="R128">
-        <v>60.41</v>
+        <v>10.5</v>
       </c>
       <c r="S128">
-        <v>47.88</v>
+        <v>34.3</v>
       </c>
       <c r="T128">
-        <v>43.44</v>
-[...11 lines deleted...]
-        <v>20.31</v>
+        <v>30.57</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C129">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="E129" t="s">
         <v>289</v>
       </c>
       <c r="F129">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G129" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H129">
-        <v>756.08</v>
+        <v>818.87</v>
       </c>
       <c r="I129">
-        <v>545.92</v>
+        <v>739.45</v>
       </c>
       <c r="J129">
-        <v>210.16</v>
+        <v>79.42</v>
       </c>
       <c r="K129">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L129">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M129">
-        <v>186.68</v>
+        <v>147.75</v>
       </c>
       <c r="N129">
-        <v>173.83</v>
+        <v>147.75</v>
       </c>
       <c r="O129">
+        <v>127.26</v>
+      </c>
+      <c r="P129">
+        <v>114.65</v>
+      </c>
+      <c r="Q129">
         <v>108.88</v>
       </c>
-      <c r="P129">
-[...3 lines deleted...]
-        <v>33.81</v>
+      <c r="R129">
+        <v>93.16</v>
       </c>
       <c r="S129">
-        <v>81.71</v>
+        <v>45.56</v>
       </c>
       <c r="T129">
-        <v>79.15</v>
-[...5 lines deleted...]
-        <v>22.73</v>
+        <v>33.86</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C130">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="E130" t="s">
         <v>291</v>
       </c>
       <c r="F130">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G130" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H130">
-        <v>742.63</v>
+        <v>802.03</v>
       </c>
       <c r="I130">
-        <v>714.64</v>
+        <v>718.1</v>
       </c>
       <c r="J130">
-        <v>27.99</v>
+        <v>83.93</v>
       </c>
       <c r="K130">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L130">
         <v>2</v>
       </c>
       <c r="M130">
-        <v>200.0</v>
+        <v>277.5</v>
       </c>
       <c r="N130">
-        <v>169.3</v>
+        <v>237.44</v>
       </c>
       <c r="O130">
-        <v>146.42</v>
-[...8 lines deleted...]
-        <v>51.01</v>
+        <v>203.16</v>
       </c>
       <c r="S130">
-        <v>19.87</v>
+        <v>79.15</v>
       </c>
       <c r="T130">
-        <v>8.12</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D131" t="s">
         <v>292</v>
       </c>
       <c r="E131" t="s">
         <v>293</v>
       </c>
       <c r="F131">
         <v>2004</v>
       </c>
       <c r="G131" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H131">
-        <v>733.55</v>
+        <v>777.78</v>
       </c>
       <c r="I131">
-        <v>683.21</v>
+        <v>533.15</v>
       </c>
       <c r="J131">
-        <v>50.34</v>
+        <v>244.63</v>
       </c>
       <c r="K131">
         <v>6</v>
       </c>
       <c r="L131">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M131">
-        <v>197.86</v>
+        <v>247.88</v>
       </c>
       <c r="N131">
-        <v>148.73</v>
+        <v>143.63</v>
       </c>
       <c r="O131">
-        <v>137.57</v>
+        <v>68.2</v>
       </c>
       <c r="P131">
-        <v>97.26</v>
+        <v>33.96</v>
       </c>
       <c r="Q131">
-        <v>53.98</v>
+        <v>21.98</v>
       </c>
       <c r="R131">
-        <v>47.81</v>
+        <v>17.5</v>
       </c>
       <c r="S131">
-        <v>14.26</v>
+        <v>131.91</v>
       </c>
       <c r="T131">
+        <v>45.86</v>
+      </c>
+      <c r="U131">
+        <v>27.98</v>
+      </c>
+      <c r="V131">
+        <v>26.69</v>
+      </c>
+      <c r="W131">
         <v>12.19</v>
-      </c>
-[...10 lines deleted...]
-        <v>3.95</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="C132">
-        <v>4</v>
+        <v>-20</v>
       </c>
       <c r="D132" t="s">
         <v>294</v>
       </c>
       <c r="E132" t="s">
         <v>295</v>
       </c>
       <c r="F132">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G132" t="s">
-        <v>296</v>
+        <v>29</v>
       </c>
       <c r="H132">
-        <v>724.64</v>
+        <v>775.66</v>
       </c>
       <c r="I132">
-        <v>535.29</v>
+        <v>566.27</v>
       </c>
       <c r="J132">
-        <v>189.35</v>
+        <v>209.39</v>
       </c>
       <c r="K132">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L132">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M132">
-        <v>166.0</v>
+        <v>267.98</v>
       </c>
       <c r="N132">
-        <v>166.0</v>
+        <v>267.98</v>
       </c>
       <c r="O132">
-        <v>82.29</v>
+        <v>17.5</v>
       </c>
       <c r="P132">
-        <v>46.39</v>
-[...5 lines deleted...]
-        <v>33.81</v>
+        <v>12.81</v>
       </c>
       <c r="S132">
-        <v>69.91</v>
+        <v>73.21</v>
       </c>
       <c r="T132">
+        <v>70.7</v>
+      </c>
+      <c r="U132">
         <v>60.49</v>
       </c>
-      <c r="U132">
-[...1 lines deleted...]
-      </c>
       <c r="V132">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>6.82</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C133">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="D133" t="s">
+        <v>296</v>
+      </c>
+      <c r="E133" t="s">
         <v>297</v>
       </c>
-      <c r="E133" t="s">
+      <c r="F133">
+        <v>2000</v>
+      </c>
+      <c r="G133" t="s">
         <v>298</v>
       </c>
-      <c r="F133">
-[...4 lines deleted...]
-      </c>
       <c r="H133">
-        <v>705.54</v>
+        <v>750.03</v>
       </c>
       <c r="I133">
-        <v>0.0</v>
+        <v>560.68</v>
       </c>
       <c r="J133">
-        <v>705.54</v>
+        <v>189.35</v>
       </c>
       <c r="K133">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L133">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="M133">
+        <v>166.0</v>
+      </c>
+      <c r="N133">
+        <v>166.0</v>
+      </c>
+      <c r="O133">
+        <v>82.29</v>
+      </c>
+      <c r="P133">
+        <v>50.0</v>
+      </c>
+      <c r="Q133">
+        <v>50.0</v>
+      </c>
+      <c r="R133">
+        <v>46.39</v>
       </c>
       <c r="S133">
-        <v>244.03</v>
+        <v>69.91</v>
       </c>
       <c r="T133">
-        <v>183.02</v>
+        <v>60.49</v>
       </c>
       <c r="U133">
-        <v>165.25</v>
+        <v>18.79</v>
       </c>
       <c r="V133">
-        <v>96.57</v>
+        <v>16.67</v>
       </c>
       <c r="W133">
         <v>16.67</v>
+      </c>
+      <c r="X133">
+        <v>6.82</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C134">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="D134" t="s">
         <v>299</v>
       </c>
       <c r="E134" t="s">
         <v>300</v>
       </c>
       <c r="F134">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G134" t="s">
-        <v>301</v>
+        <v>37</v>
       </c>
       <c r="H134">
-        <v>701.11</v>
+        <v>749.02</v>
       </c>
       <c r="I134">
-        <v>472.89</v>
+        <v>546.65</v>
       </c>
       <c r="J134">
-        <v>228.22</v>
+        <v>202.37</v>
       </c>
       <c r="K134">
         <v>6</v>
       </c>
       <c r="L134">
         <v>6</v>
       </c>
       <c r="M134">
-        <v>218.18</v>
+        <v>227.35</v>
       </c>
       <c r="N134">
-        <v>79.71</v>
+        <v>113.67</v>
       </c>
       <c r="O134">
-        <v>76.98</v>
+        <v>65.87</v>
       </c>
       <c r="P134">
-        <v>33.96</v>
+        <v>60.93</v>
       </c>
       <c r="Q134">
-        <v>32.65</v>
+        <v>48.63</v>
       </c>
       <c r="R134">
-        <v>31.41</v>
+        <v>30.2</v>
       </c>
       <c r="S134">
-        <v>62.23</v>
+        <v>44.29</v>
       </c>
       <c r="T134">
-        <v>50.0</v>
+        <v>40.96</v>
       </c>
       <c r="U134">
-        <v>37.89</v>
+        <v>39.24</v>
       </c>
       <c r="V134">
-        <v>35.73</v>
+        <v>31.19</v>
       </c>
       <c r="W134">
-        <v>28.73</v>
+        <v>27.74</v>
       </c>
       <c r="X134">
-        <v>13.64</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C135">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D135" t="s">
-        <v>266</v>
+        <v>126</v>
       </c>
       <c r="E135" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F135">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G135" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H135">
-        <v>699.99</v>
+        <v>747.2</v>
       </c>
       <c r="I135">
-        <v>591.46</v>
+        <v>707.43</v>
       </c>
       <c r="J135">
-        <v>108.53</v>
+        <v>39.77</v>
       </c>
       <c r="K135">
         <v>6</v>
       </c>
       <c r="L135">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M135">
+        <v>186.68</v>
+      </c>
+      <c r="N135">
         <v>173.83</v>
       </c>
-      <c r="N135">
-[...1 lines deleted...]
-      </c>
       <c r="O135">
-        <v>100.72</v>
+        <v>116.94</v>
       </c>
       <c r="P135">
-        <v>97.26</v>
+        <v>93.16</v>
       </c>
       <c r="Q135">
-        <v>52.13</v>
+        <v>73.73</v>
       </c>
       <c r="R135">
-        <v>29.95</v>
+        <v>63.09</v>
       </c>
       <c r="S135">
-        <v>35.05</v>
+        <v>30.85</v>
       </c>
       <c r="T135">
-        <v>25.66</v>
-[...8 lines deleted...]
-        <v>4.78</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C136">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D136" t="s">
+        <v>302</v>
+      </c>
+      <c r="E136" t="s">
         <v>303</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G136" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
       <c r="H136">
-        <v>695.27</v>
+        <v>733.55</v>
       </c>
       <c r="I136">
-        <v>526.43</v>
+        <v>683.21</v>
       </c>
       <c r="J136">
-        <v>168.84</v>
+        <v>50.34</v>
       </c>
       <c r="K136">
         <v>6</v>
       </c>
       <c r="L136">
         <v>6</v>
       </c>
       <c r="M136">
+        <v>197.86</v>
+      </c>
+      <c r="N136">
+        <v>148.73</v>
+      </c>
+      <c r="O136">
         <v>137.57</v>
       </c>
-      <c r="N136">
-[...4 lines deleted...]
-      </c>
       <c r="P136">
-        <v>86.18</v>
+        <v>97.26</v>
       </c>
       <c r="Q136">
-        <v>49.93</v>
+        <v>53.98</v>
       </c>
       <c r="R136">
-        <v>42.72</v>
+        <v>47.81</v>
       </c>
       <c r="S136">
-        <v>57.56</v>
+        <v>14.26</v>
       </c>
       <c r="T136">
-        <v>28.73</v>
+        <v>12.19</v>
       </c>
       <c r="U136">
-        <v>28.42</v>
+        <v>7.37</v>
       </c>
       <c r="V136">
-        <v>22.59</v>
+        <v>6.53</v>
       </c>
       <c r="W136">
-        <v>16.67</v>
+        <v>6.04</v>
       </c>
       <c r="X136">
-        <v>14.87</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C137">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="D137" t="s">
+        <v>304</v>
+      </c>
+      <c r="E137" t="s">
         <v>305</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G137" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H137">
-        <v>685.74</v>
+        <v>728.97</v>
       </c>
       <c r="I137">
-        <v>609.3</v>
+        <v>179.94</v>
       </c>
       <c r="J137">
-        <v>76.44</v>
+        <v>549.03</v>
       </c>
       <c r="K137">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L137">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M137">
-        <v>235.88</v>
-[...14 lines deleted...]
-        <v>24.75</v>
+        <v>179.94</v>
       </c>
       <c r="S137">
-        <v>36.29</v>
+        <v>285.21</v>
       </c>
       <c r="T137">
-        <v>22.73</v>
-[...11 lines deleted...]
-        <v>2.19</v>
+        <v>263.82</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>193</v>
+        <v>134</v>
       </c>
       <c r="C138">
-        <v>56</v>
+        <v>-3</v>
       </c>
       <c r="D138" t="s">
+        <v>306</v>
+      </c>
+      <c r="E138" t="s">
         <v>307</v>
       </c>
-      <c r="E138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G138" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
       <c r="H138">
-        <v>685.25</v>
+        <v>723.76</v>
       </c>
       <c r="I138">
-        <v>678.04</v>
+        <v>554.92</v>
       </c>
       <c r="J138">
-        <v>7.21</v>
+        <v>168.84</v>
       </c>
       <c r="K138">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L138">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M138">
-        <v>237.44</v>
+        <v>137.57</v>
       </c>
       <c r="N138">
-        <v>237.44</v>
+        <v>108.88</v>
       </c>
       <c r="O138">
-        <v>203.16</v>
+        <v>101.15</v>
+      </c>
+      <c r="P138">
+        <v>86.18</v>
+      </c>
+      <c r="Q138">
+        <v>71.21</v>
+      </c>
+      <c r="R138">
+        <v>49.93</v>
       </c>
       <c r="S138">
-        <v>4.78</v>
+        <v>57.56</v>
       </c>
       <c r="T138">
-        <v>2.43</v>
+        <v>28.73</v>
+      </c>
+      <c r="U138">
+        <v>28.42</v>
+      </c>
+      <c r="V138">
+        <v>22.59</v>
+      </c>
+      <c r="W138">
+        <v>16.67</v>
+      </c>
+      <c r="X138">
+        <v>14.87</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C139">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D139" t="s">
+        <v>308</v>
+      </c>
+      <c r="E139" t="s">
         <v>309</v>
       </c>
-      <c r="E139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G139" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H139">
-        <v>684.92</v>
+        <v>716.32</v>
       </c>
       <c r="I139">
-        <v>545.12</v>
+        <v>586.89</v>
       </c>
       <c r="J139">
-        <v>139.8</v>
+        <v>129.43</v>
       </c>
       <c r="K139">
         <v>3</v>
       </c>
       <c r="L139">
         <v>4</v>
       </c>
       <c r="M139">
+        <v>235.88</v>
+      </c>
+      <c r="N139">
         <v>219.63</v>
       </c>
-      <c r="N139">
-[...1 lines deleted...]
-      </c>
       <c r="O139">
-        <v>137.57</v>
+        <v>131.38</v>
       </c>
       <c r="S139">
-        <v>51.76</v>
+        <v>62.64</v>
       </c>
       <c r="T139">
-        <v>45.86</v>
+        <v>45.56</v>
       </c>
       <c r="U139">
-        <v>22.73</v>
+        <v>13.19</v>
       </c>
       <c r="V139">
-        <v>19.45</v>
+        <v>8.04</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="C140">
-        <v>-12</v>
+        <v>40</v>
       </c>
       <c r="D140" t="s">
-        <v>57</v>
+        <v>310</v>
       </c>
       <c r="E140" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="F140">
         <v>2005</v>
       </c>
       <c r="G140" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H140">
-        <v>679.69</v>
+        <v>707.14</v>
       </c>
       <c r="I140">
-        <v>513.07</v>
+        <v>589.94</v>
       </c>
       <c r="J140">
-        <v>166.62</v>
+        <v>117.2</v>
       </c>
       <c r="K140">
         <v>6</v>
       </c>
       <c r="L140">
         <v>4</v>
       </c>
       <c r="M140">
-        <v>147.75</v>
+        <v>194.0</v>
       </c>
       <c r="N140">
-        <v>108.17</v>
+        <v>116.94</v>
       </c>
       <c r="O140">
-        <v>93.16</v>
+        <v>100.72</v>
       </c>
       <c r="P140">
-        <v>68.2</v>
+        <v>73.73</v>
       </c>
       <c r="Q140">
-        <v>49.6</v>
+        <v>58.36</v>
       </c>
       <c r="R140">
         <v>46.19</v>
       </c>
       <c r="S140">
-        <v>62.23</v>
+        <v>67.72</v>
       </c>
       <c r="T140">
-        <v>49.25</v>
+        <v>36.06</v>
       </c>
       <c r="U140">
-        <v>45.56</v>
+        <v>10.43</v>
       </c>
       <c r="V140">
-        <v>9.58</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="C141">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="D141" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E141" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F141">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G141" t="s">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="H141">
-        <v>666.19</v>
+        <v>706.32</v>
       </c>
       <c r="I141">
-        <v>625.1</v>
+        <v>495.19</v>
       </c>
       <c r="J141">
-        <v>41.09</v>
+        <v>211.13</v>
       </c>
       <c r="K141">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L141">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M141">
-        <v>226.74</v>
+        <v>173.83</v>
       </c>
       <c r="N141">
-        <v>121.85</v>
+        <v>173.83</v>
       </c>
       <c r="O141">
-        <v>96.18</v>
+        <v>100.72</v>
       </c>
       <c r="P141">
-        <v>73.73</v>
+        <v>36.31</v>
       </c>
       <c r="Q141">
-        <v>57.97</v>
-[...2 lines deleted...]
-        <v>48.63</v>
+        <v>10.5</v>
       </c>
       <c r="S141">
-        <v>24.42</v>
+        <v>79.15</v>
       </c>
       <c r="T141">
-        <v>16.67</v>
+        <v>53.6</v>
+      </c>
+      <c r="U141">
+        <v>53.6</v>
+      </c>
+      <c r="V141">
+        <v>16.53</v>
+      </c>
+      <c r="W141">
+        <v>8.25</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C142">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="D142" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E142" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F142">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="G142" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H142">
-        <v>661.57</v>
+        <v>705.96</v>
       </c>
       <c r="I142">
-        <v>582.71</v>
+        <v>580.53</v>
       </c>
       <c r="J142">
-        <v>78.86</v>
+        <v>125.43</v>
       </c>
       <c r="K142">
         <v>6</v>
       </c>
       <c r="L142">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M142">
-        <v>160.79</v>
+        <v>143.63</v>
       </c>
       <c r="N142">
-        <v>143.63</v>
+        <v>122.89</v>
       </c>
       <c r="O142">
-        <v>117.71</v>
+        <v>113.67</v>
       </c>
       <c r="P142">
-        <v>97.26</v>
+        <v>71.21</v>
       </c>
       <c r="Q142">
-        <v>36.56</v>
+        <v>68.2</v>
       </c>
       <c r="R142">
-        <v>26.76</v>
+        <v>60.93</v>
       </c>
       <c r="S142">
-        <v>48.81</v>
+        <v>47.88</v>
       </c>
       <c r="T142">
-        <v>23.23</v>
+        <v>29.99</v>
       </c>
       <c r="U142">
-        <v>6.82</v>
+        <v>22.83</v>
+      </c>
+      <c r="V142">
+        <v>20.31</v>
+      </c>
+      <c r="W142">
+        <v>4.42</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D143" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E143" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F143">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G143" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H143">
-        <v>660.47</v>
+        <v>705.54</v>
       </c>
       <c r="I143">
-        <v>550.8</v>
+        <v>0.0</v>
       </c>
       <c r="J143">
-        <v>109.67</v>
+        <v>705.54</v>
       </c>
       <c r="K143">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L143">
-        <v>3</v>
-[...17 lines deleted...]
-        <v>39.57</v>
+        <v>5</v>
       </c>
       <c r="S143">
-        <v>54.55</v>
+        <v>244.03</v>
       </c>
       <c r="T143">
-        <v>53.24</v>
+        <v>183.02</v>
       </c>
       <c r="U143">
-        <v>1.88</v>
+        <v>165.25</v>
+      </c>
+      <c r="V143">
+        <v>96.57</v>
+      </c>
+      <c r="W143">
+        <v>16.67</v>
       </c>
     </row>
     <row r="144" spans="1:24">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="C144">
-        <v>22</v>
+        <v>-6</v>
       </c>
       <c r="D144" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
       <c r="E144" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F144">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G144" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H144">
-        <v>659.72</v>
+        <v>699.99</v>
       </c>
       <c r="I144">
-        <v>592.0</v>
+        <v>591.46</v>
       </c>
       <c r="J144">
-        <v>67.72</v>
+        <v>108.53</v>
       </c>
       <c r="K144">
+        <v>6</v>
+      </c>
+      <c r="L144">
         <v>5</v>
       </c>
-      <c r="L144">
-[...1 lines deleted...]
-      </c>
       <c r="M144">
-        <v>172.68</v>
+        <v>173.83</v>
       </c>
       <c r="N144">
         <v>137.57</v>
       </c>
       <c r="O144">
-        <v>108.88</v>
+        <v>100.72</v>
       </c>
       <c r="P144">
-        <v>93.16</v>
+        <v>97.26</v>
       </c>
       <c r="Q144">
-        <v>79.71</v>
+        <v>52.13</v>
+      </c>
+      <c r="R144">
+        <v>29.95</v>
       </c>
       <c r="S144">
-        <v>67.72</v>
+        <v>35.05</v>
+      </c>
+      <c r="T144">
+        <v>25.66</v>
+      </c>
+      <c r="U144">
+        <v>22.73</v>
+      </c>
+      <c r="V144">
+        <v>20.31</v>
+      </c>
+      <c r="W144">
+        <v>4.78</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C145">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D145" t="s">
-        <v>280</v>
+        <v>319</v>
       </c>
       <c r="E145" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F145">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H145">
-        <v>659.04</v>
+        <v>698.91</v>
       </c>
       <c r="I145">
-        <v>437.15</v>
+        <v>664.83</v>
       </c>
       <c r="J145">
-        <v>221.89</v>
+        <v>34.08</v>
       </c>
       <c r="K145">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L145">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M145">
-        <v>203.16</v>
+        <v>160.79</v>
       </c>
       <c r="N145">
-        <v>148.73</v>
+        <v>143.63</v>
       </c>
       <c r="O145">
-        <v>53.98</v>
+        <v>117.71</v>
       </c>
       <c r="P145">
-        <v>31.28</v>
+        <v>108.88</v>
+      </c>
+      <c r="Q145">
+        <v>97.26</v>
+      </c>
+      <c r="R145">
+        <v>36.56</v>
       </c>
       <c r="S145">
-        <v>154.17</v>
+        <v>23.23</v>
       </c>
       <c r="T145">
-        <v>67.72</v>
+        <v>6.82</v>
+      </c>
+      <c r="U145">
+        <v>4.03</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C146">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D146" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E146" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F146">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G146" t="s">
-        <v>321</v>
+        <v>34</v>
       </c>
       <c r="H146">
-        <v>658.47</v>
+        <v>684.92</v>
       </c>
       <c r="I146">
-        <v>509.09</v>
+        <v>545.12</v>
       </c>
       <c r="J146">
-        <v>149.38</v>
+        <v>139.8</v>
       </c>
       <c r="K146">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L146">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M146">
-        <v>166.0</v>
+        <v>219.63</v>
       </c>
       <c r="N146">
-        <v>109.81</v>
+        <v>187.92</v>
       </c>
       <c r="O146">
-        <v>91.51</v>
-[...8 lines deleted...]
-        <v>42.72</v>
+        <v>137.57</v>
       </c>
       <c r="S146">
-        <v>39.57</v>
+        <v>51.76</v>
       </c>
       <c r="T146">
-        <v>35.65</v>
+        <v>45.86</v>
       </c>
       <c r="U146">
-        <v>35.65</v>
+        <v>22.73</v>
       </c>
       <c r="V146">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>5.17</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="C147">
-        <v>-12</v>
+        <v>9</v>
       </c>
       <c r="D147" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E147" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F147">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G147" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H147">
-        <v>655.97</v>
+        <v>684.85</v>
       </c>
       <c r="I147">
-        <v>618.31</v>
+        <v>622.21</v>
       </c>
       <c r="J147">
-        <v>37.66</v>
+        <v>62.64</v>
       </c>
       <c r="K147">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M147">
-        <v>187.92</v>
+        <v>235.88</v>
       </c>
       <c r="N147">
-        <v>187.92</v>
+        <v>133.99</v>
       </c>
       <c r="O147">
-        <v>127.26</v>
+        <v>100.72</v>
       </c>
       <c r="P147">
-        <v>83.93</v>
+        <v>86.18</v>
       </c>
       <c r="Q147">
-        <v>31.28</v>
+        <v>49.93</v>
+      </c>
+      <c r="R147">
+        <v>15.51</v>
       </c>
       <c r="S147">
-        <v>36.29</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C148">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="D148" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E148" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F148">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G148" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H148">
-        <v>655.08</v>
+        <v>682.9</v>
       </c>
       <c r="I148">
-        <v>583.28</v>
+        <v>609.3</v>
       </c>
       <c r="J148">
-        <v>71.8</v>
+        <v>73.6</v>
       </c>
       <c r="K148">
         <v>6</v>
       </c>
       <c r="L148">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M148">
-        <v>148.73</v>
+        <v>235.88</v>
       </c>
       <c r="N148">
-        <v>127.26</v>
+        <v>117.71</v>
       </c>
       <c r="O148">
-        <v>100.72</v>
+        <v>117.71</v>
       </c>
       <c r="P148">
-        <v>79.71</v>
+        <v>73.73</v>
       </c>
       <c r="Q148">
-        <v>68.5</v>
+        <v>39.52</v>
       </c>
       <c r="R148">
-        <v>58.36</v>
+        <v>24.75</v>
       </c>
       <c r="S148">
-        <v>33.35</v>
+        <v>36.29</v>
       </c>
       <c r="T148">
-        <v>13.19</v>
+        <v>22.73</v>
       </c>
       <c r="U148">
-        <v>12.19</v>
+        <v>8.61</v>
       </c>
       <c r="V148">
-        <v>7.06</v>
+        <v>3.78</v>
       </c>
       <c r="W148">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>2.77</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="149" spans="1:24">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="C149">
-        <v>14</v>
+        <v>-7</v>
       </c>
       <c r="D149" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="E149" t="s">
-        <v>326</v>
+        <v>233</v>
       </c>
       <c r="F149">
         <v>2005</v>
       </c>
       <c r="G149" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H149">
-        <v>654.04</v>
+        <v>679.69</v>
       </c>
       <c r="I149">
-        <v>614.27</v>
+        <v>513.07</v>
       </c>
       <c r="J149">
-        <v>39.77</v>
+        <v>166.62</v>
       </c>
       <c r="K149">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L149">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M149">
-        <v>186.68</v>
+        <v>147.75</v>
       </c>
       <c r="N149">
-        <v>173.83</v>
+        <v>108.17</v>
       </c>
       <c r="O149">
-        <v>116.94</v>
+        <v>93.16</v>
       </c>
       <c r="P149">
-        <v>73.73</v>
+        <v>68.2</v>
       </c>
       <c r="Q149">
-        <v>63.09</v>
+        <v>49.6</v>
+      </c>
+      <c r="R149">
+        <v>46.19</v>
       </c>
       <c r="S149">
-        <v>30.85</v>
+        <v>62.23</v>
       </c>
       <c r="T149">
-        <v>8.92</v>
+        <v>49.25</v>
+      </c>
+      <c r="U149">
+        <v>45.56</v>
+      </c>
+      <c r="V149">
+        <v>9.58</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="C150">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="D150" t="s">
         <v>327</v>
       </c>
       <c r="E150" t="s">
         <v>328</v>
       </c>
       <c r="F150">
         <v>2005</v>
       </c>
       <c r="G150" t="s">
-        <v>29</v>
+        <v>329</v>
       </c>
       <c r="H150">
-        <v>648.58</v>
+        <v>673.63</v>
       </c>
       <c r="I150">
-        <v>599.1</v>
+        <v>472.89</v>
       </c>
       <c r="J150">
-        <v>49.48</v>
+        <v>200.74</v>
       </c>
       <c r="K150">
         <v>6</v>
       </c>
       <c r="L150">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M150">
-        <v>203.16</v>
+        <v>218.18</v>
       </c>
       <c r="N150">
-        <v>116.94</v>
+        <v>79.71</v>
       </c>
       <c r="O150">
-        <v>100.72</v>
+        <v>76.98</v>
       </c>
       <c r="P150">
-        <v>73.73</v>
+        <v>33.96</v>
       </c>
       <c r="Q150">
-        <v>58.36</v>
+        <v>32.65</v>
       </c>
       <c r="R150">
-        <v>46.19</v>
+        <v>31.41</v>
       </c>
       <c r="S150">
-        <v>36.06</v>
+        <v>62.23</v>
       </c>
       <c r="T150">
-        <v>10.43</v>
+        <v>50.0</v>
       </c>
       <c r="U150">
-        <v>2.99</v>
+        <v>37.89</v>
+      </c>
+      <c r="V150">
+        <v>28.73</v>
+      </c>
+      <c r="W150">
+        <v>13.64</v>
+      </c>
+      <c r="X150">
+        <v>8.25</v>
       </c>
     </row>
     <row r="151" spans="1:24">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C151">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="D151" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E151" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F151">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G151" t="s">
-        <v>37</v>
+        <v>241</v>
       </c>
       <c r="H151">
-        <v>641.79</v>
+        <v>666.19</v>
       </c>
       <c r="I151">
-        <v>441.7</v>
+        <v>625.1</v>
       </c>
       <c r="J151">
-        <v>200.09</v>
+        <v>41.09</v>
       </c>
       <c r="K151">
         <v>6</v>
       </c>
       <c r="L151">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M151">
-        <v>227.35</v>
+        <v>226.74</v>
       </c>
       <c r="N151">
-        <v>65.87</v>
+        <v>121.85</v>
       </c>
       <c r="O151">
-        <v>56.84</v>
+        <v>96.18</v>
       </c>
       <c r="P151">
+        <v>73.73</v>
+      </c>
+      <c r="Q151">
+        <v>57.97</v>
+      </c>
+      <c r="R151">
         <v>48.63</v>
       </c>
-      <c r="Q151">
-[...4 lines deleted...]
-      </c>
       <c r="S151">
-        <v>44.29</v>
+        <v>24.42</v>
       </c>
       <c r="T151">
-        <v>40.96</v>
-[...10 lines deleted...]
-      <c r="X151">
         <v>16.67</v>
       </c>
     </row>
     <row r="152" spans="1:24">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C152">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="D152" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E152" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F152">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G152" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="H152">
-        <v>640.67</v>
+        <v>663.62</v>
       </c>
       <c r="I152">
-        <v>630.82</v>
+        <v>553.95</v>
       </c>
       <c r="J152">
-        <v>9.85</v>
+        <v>109.67</v>
       </c>
       <c r="K152">
         <v>6</v>
       </c>
       <c r="L152">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M152">
-        <v>186.68</v>
+        <v>172.68</v>
       </c>
       <c r="N152">
-        <v>172.68</v>
+        <v>147.75</v>
       </c>
       <c r="O152">
-        <v>79.71</v>
+        <v>73.73</v>
       </c>
       <c r="P152">
-        <v>79.71</v>
+        <v>63.09</v>
       </c>
       <c r="Q152">
-        <v>62.11</v>
+        <v>53.98</v>
       </c>
       <c r="R152">
-        <v>49.93</v>
+        <v>42.72</v>
       </c>
       <c r="S152">
-        <v>9.85</v>
+        <v>54.55</v>
+      </c>
+      <c r="T152">
+        <v>53.24</v>
+      </c>
+      <c r="U152">
+        <v>1.88</v>
       </c>
     </row>
     <row r="153" spans="1:24">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C153">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="D153" t="s">
-        <v>333</v>
+        <v>292</v>
       </c>
       <c r="E153" t="s">
         <v>334</v>
       </c>
       <c r="F153">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G153" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="H153">
-        <v>640.62</v>
+        <v>659.72</v>
       </c>
       <c r="I153">
-        <v>616.78</v>
+        <v>592.0</v>
       </c>
       <c r="J153">
-        <v>23.84</v>
+        <v>67.72</v>
       </c>
       <c r="K153">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M153">
-        <v>237.44</v>
+        <v>172.68</v>
       </c>
       <c r="N153">
-        <v>133.99</v>
+        <v>137.57</v>
       </c>
       <c r="O153">
-        <v>86.18</v>
+        <v>108.88</v>
       </c>
       <c r="P153">
-        <v>67.15</v>
+        <v>93.16</v>
       </c>
       <c r="Q153">
-        <v>63.09</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>79.71</v>
       </c>
       <c r="S153">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>10.65</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="154" spans="1:24">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C154">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="D154" t="s">
+        <v>265</v>
+      </c>
+      <c r="E154" t="s">
         <v>335</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G154" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H154">
-        <v>636.32</v>
+        <v>659.04</v>
       </c>
       <c r="I154">
-        <v>497.32</v>
+        <v>437.15</v>
       </c>
       <c r="J154">
-        <v>139.0</v>
+        <v>221.89</v>
       </c>
       <c r="K154">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L154">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M154">
-        <v>160.79</v>
+        <v>203.16</v>
       </c>
       <c r="N154">
-        <v>159.73</v>
+        <v>148.73</v>
       </c>
       <c r="O154">
-        <v>100.72</v>
+        <v>53.98</v>
       </c>
       <c r="P154">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>36.56</v>
+        <v>31.28</v>
       </c>
       <c r="S154">
-        <v>62.23</v>
+        <v>154.17</v>
       </c>
       <c r="T154">
-        <v>42.42</v>
-[...5 lines deleted...]
-        <v>16.64</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="155" spans="1:24">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="C155">
-        <v>16</v>
+        <v>-7</v>
       </c>
       <c r="D155" t="s">
+        <v>336</v>
+      </c>
+      <c r="E155" t="s">
         <v>337</v>
       </c>
-      <c r="E155" t="s">
+      <c r="F155">
+        <v>2004</v>
+      </c>
+      <c r="G155" t="s">
         <v>338</v>
       </c>
-      <c r="F155">
-[...4 lines deleted...]
-      </c>
       <c r="H155">
-        <v>634.92</v>
+        <v>658.47</v>
       </c>
       <c r="I155">
-        <v>572.28</v>
+        <v>509.09</v>
       </c>
       <c r="J155">
-        <v>62.64</v>
+        <v>149.38</v>
       </c>
       <c r="K155">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L155">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M155">
-        <v>235.88</v>
+        <v>166.0</v>
       </c>
       <c r="N155">
-        <v>133.99</v>
+        <v>109.81</v>
       </c>
       <c r="O155">
-        <v>100.72</v>
+        <v>91.51</v>
       </c>
       <c r="P155">
-        <v>86.18</v>
+        <v>50.0</v>
       </c>
       <c r="Q155">
-        <v>15.51</v>
+        <v>49.05</v>
+      </c>
+      <c r="R155">
+        <v>42.72</v>
       </c>
       <c r="S155">
-        <v>62.64</v>
+        <v>39.57</v>
+      </c>
+      <c r="T155">
+        <v>35.65</v>
+      </c>
+      <c r="U155">
+        <v>35.65</v>
+      </c>
+      <c r="V155">
+        <v>16.67</v>
+      </c>
+      <c r="W155">
+        <v>16.67</v>
+      </c>
+      <c r="X155">
+        <v>5.17</v>
       </c>
     </row>
     <row r="156" spans="1:24">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="C156">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D156" t="s">
-        <v>146</v>
+        <v>339</v>
       </c>
       <c r="E156" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F156">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G156" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="H156">
-        <v>633.45</v>
+        <v>654.01</v>
       </c>
       <c r="I156">
-        <v>553.95</v>
+        <v>528.59</v>
       </c>
       <c r="J156">
-        <v>79.5</v>
+        <v>125.42</v>
       </c>
       <c r="K156">
         <v>6</v>
       </c>
       <c r="L156">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M156">
-        <v>218.18</v>
+        <v>173.83</v>
       </c>
       <c r="N156">
-        <v>186.68</v>
+        <v>127.26</v>
       </c>
       <c r="O156">
-        <v>67.76</v>
+        <v>100.72</v>
       </c>
       <c r="P156">
-        <v>31.28</v>
+        <v>63.09</v>
       </c>
       <c r="Q156">
-        <v>27.94</v>
+        <v>53.98</v>
       </c>
       <c r="R156">
-        <v>22.11</v>
+        <v>9.71</v>
       </c>
       <c r="S156">
-        <v>31.05</v>
+        <v>49.58</v>
       </c>
       <c r="T156">
-        <v>16.53</v>
+        <v>39.24</v>
       </c>
       <c r="U156">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>6.53</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="157" spans="1:24">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C157">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D157" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E157" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F157">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G157" t="s">
-        <v>29</v>
+        <v>343</v>
       </c>
       <c r="H157">
-        <v>632.11</v>
+        <v>653.3</v>
       </c>
       <c r="I157">
-        <v>597.81</v>
+        <v>587.36</v>
       </c>
       <c r="J157">
-        <v>34.3</v>
+        <v>65.94</v>
       </c>
       <c r="K157">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L157">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M157">
-        <v>256.69</v>
+        <v>125.0</v>
       </c>
       <c r="N157">
-        <v>144.85</v>
+        <v>118.72</v>
       </c>
       <c r="O157">
-        <v>91.72</v>
+        <v>115.63</v>
       </c>
       <c r="P157">
-        <v>58.36</v>
+        <v>108.88</v>
       </c>
       <c r="Q157">
-        <v>46.19</v>
+        <v>108.17</v>
+      </c>
+      <c r="R157">
+        <v>10.96</v>
       </c>
       <c r="S157">
-        <v>34.3</v>
+        <v>32.98</v>
+      </c>
+      <c r="T157">
+        <v>16.67</v>
+      </c>
+      <c r="U157">
+        <v>6.53</v>
+      </c>
+      <c r="V157">
+        <v>5.83</v>
+      </c>
+      <c r="W157">
+        <v>2.19</v>
+      </c>
+      <c r="X157">
+        <v>1.74</v>
       </c>
     </row>
     <row r="158" spans="1:24">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="C158">
-        <v>17</v>
+        <v>-6</v>
       </c>
       <c r="D158" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E158" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F158">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G158" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H158">
-        <v>631.4</v>
+        <v>645.21</v>
       </c>
       <c r="I158">
-        <v>474.24</v>
+        <v>576.53</v>
       </c>
       <c r="J158">
-        <v>157.16</v>
+        <v>68.68</v>
       </c>
       <c r="K158">
         <v>6</v>
       </c>
       <c r="L158">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M158">
-        <v>143.63</v>
+        <v>200.0</v>
       </c>
       <c r="N158">
-        <v>127.26</v>
+        <v>169.3</v>
       </c>
       <c r="O158">
-        <v>108.88</v>
+        <v>79.71</v>
       </c>
       <c r="P158">
-        <v>39.52</v>
+        <v>68.2</v>
       </c>
       <c r="Q158">
-        <v>30.2</v>
+        <v>51.01</v>
       </c>
       <c r="R158">
-        <v>24.75</v>
+        <v>8.31</v>
       </c>
       <c r="S158">
-        <v>45.86</v>
+        <v>48.81</v>
       </c>
       <c r="T158">
-        <v>45.86</v>
-[...11 lines deleted...]
-        <v>4.62</v>
+        <v>19.87</v>
       </c>
     </row>
     <row r="159" spans="1:24">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C159">
-        <v>-7</v>
+        <v>-6</v>
       </c>
       <c r="D159" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E159" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F159">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G159" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="H159">
-        <v>629.18</v>
+        <v>640.19</v>
       </c>
       <c r="I159">
-        <v>471.65</v>
+        <v>372.09</v>
       </c>
       <c r="J159">
-        <v>157.53</v>
+        <v>268.1</v>
       </c>
       <c r="K159">
         <v>4</v>
       </c>
       <c r="L159">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M159">
-        <v>173.83</v>
+        <v>186.68</v>
       </c>
       <c r="N159">
-        <v>160.79</v>
+        <v>108.88</v>
       </c>
       <c r="O159">
-        <v>100.72</v>
+        <v>42.72</v>
       </c>
       <c r="P159">
-        <v>36.31</v>
+        <v>33.81</v>
       </c>
       <c r="S159">
+        <v>81.71</v>
+      </c>
+      <c r="T159">
         <v>79.15</v>
       </c>
-      <c r="T159">
-[...1 lines deleted...]
-      </c>
       <c r="U159">
-        <v>16.53</v>
+        <v>57.94</v>
       </c>
       <c r="V159">
-        <v>8.25</v>
+        <v>26.57</v>
+      </c>
+      <c r="W159">
+        <v>22.73</v>
       </c>
     </row>
     <row r="160" spans="1:24">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="C160">
-        <v>-26</v>
+        <v>-6</v>
       </c>
       <c r="D160" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E160" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F160">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="G160" t="s">
-        <v>32</v>
+        <v>350</v>
       </c>
       <c r="H160">
-        <v>621.69</v>
+        <v>636.65</v>
       </c>
       <c r="I160">
-        <v>320.19</v>
+        <v>565.84</v>
       </c>
       <c r="J160">
-        <v>301.5</v>
+        <v>70.81</v>
       </c>
       <c r="K160">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L160">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M160">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="N160">
-        <v>60.93</v>
+        <v>115.63</v>
       </c>
       <c r="O160">
-        <v>15.51</v>
+        <v>88.97</v>
       </c>
       <c r="P160">
-        <v>12.27</v>
+        <v>70.41</v>
       </c>
       <c r="Q160">
-        <v>11.85</v>
+        <v>67.0</v>
+      </c>
+      <c r="R160">
+        <v>50.0</v>
       </c>
       <c r="S160">
-        <v>82.63</v>
+        <v>37.47</v>
       </c>
       <c r="T160">
-        <v>70.7</v>
+        <v>16.67</v>
       </c>
       <c r="U160">
-        <v>47.88</v>
-[...8 lines deleted...]
-        <v>26.69</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C161">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D161" t="s">
-        <v>348</v>
+        <v>184</v>
       </c>
       <c r="E161" t="s">
-        <v>185</v>
+        <v>351</v>
       </c>
       <c r="F161">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G161" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="H161">
-        <v>615.62</v>
+        <v>633.45</v>
       </c>
       <c r="I161">
-        <v>544.39</v>
+        <v>553.95</v>
       </c>
       <c r="J161">
-        <v>71.23</v>
+        <v>79.5</v>
       </c>
       <c r="K161">
         <v>6</v>
       </c>
       <c r="L161">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M161">
-        <v>126.42</v>
+        <v>218.18</v>
       </c>
       <c r="N161">
-        <v>126.42</v>
+        <v>186.68</v>
       </c>
       <c r="O161">
-        <v>98.09</v>
+        <v>67.76</v>
       </c>
       <c r="P161">
-        <v>86.18</v>
+        <v>31.28</v>
       </c>
       <c r="Q161">
-        <v>67.76</v>
+        <v>27.94</v>
       </c>
       <c r="R161">
-        <v>39.52</v>
+        <v>22.11</v>
       </c>
       <c r="S161">
-        <v>24.42</v>
+        <v>31.05</v>
       </c>
       <c r="T161">
-        <v>22.93</v>
+        <v>16.53</v>
       </c>
       <c r="U161">
-        <v>20.89</v>
+        <v>13.19</v>
       </c>
       <c r="V161">
-        <v>2.99</v>
+        <v>12.2</v>
+      </c>
+      <c r="W161">
+        <v>6.53</v>
       </c>
     </row>
     <row r="162" spans="1:24">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>158</v>
+        <v>212</v>
       </c>
       <c r="C162">
-        <v>-3</v>
+        <v>51</v>
       </c>
       <c r="D162" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E162" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F162">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G162" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="H162">
-        <v>601.63</v>
+        <v>632.81</v>
       </c>
       <c r="I162">
-        <v>548.77</v>
+        <v>545.24</v>
       </c>
       <c r="J162">
-        <v>52.86</v>
+        <v>87.57</v>
       </c>
       <c r="K162">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L162">
         <v>5</v>
       </c>
       <c r="M162">
-        <v>142.41</v>
+        <v>265.0</v>
       </c>
       <c r="N162">
-        <v>128.34</v>
+        <v>179.45</v>
       </c>
       <c r="O162">
-        <v>93.57</v>
+        <v>52.13</v>
       </c>
       <c r="P162">
-        <v>71.21</v>
+        <v>32.65</v>
       </c>
       <c r="Q162">
-        <v>63.09</v>
-[...2 lines deleted...]
-        <v>50.15</v>
+        <v>16.01</v>
       </c>
       <c r="S162">
-        <v>20.81</v>
+        <v>27.43</v>
       </c>
       <c r="T162">
-        <v>13.17</v>
+        <v>18.79</v>
       </c>
       <c r="U162">
-        <v>9.69</v>
+        <v>17.65</v>
       </c>
       <c r="V162">
-        <v>6.82</v>
+        <v>12.72</v>
       </c>
       <c r="W162">
-        <v>2.37</v>
+        <v>10.98</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C163">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D163" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E163" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F163">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G163" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="H163">
-        <v>597.05</v>
+        <v>618.61</v>
       </c>
       <c r="I163">
-        <v>496.17</v>
+        <v>497.32</v>
       </c>
       <c r="J163">
-        <v>100.88</v>
+        <v>121.29</v>
       </c>
       <c r="K163">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L163">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M163">
-        <v>148.73</v>
+        <v>160.79</v>
       </c>
       <c r="N163">
-        <v>137.57</v>
+        <v>159.73</v>
       </c>
       <c r="O163">
-        <v>86.18</v>
+        <v>100.72</v>
       </c>
       <c r="P163">
-        <v>44.6</v>
+        <v>39.52</v>
       </c>
       <c r="Q163">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>39.52</v>
+        <v>36.56</v>
       </c>
       <c r="S163">
-        <v>57.94</v>
+        <v>62.23</v>
       </c>
       <c r="T163">
-        <v>14.02</v>
+        <v>42.42</v>
       </c>
       <c r="U163">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>2.56</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="164" spans="1:24">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C164">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D164" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E164" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="F164">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G164" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="H164">
-        <v>578.9</v>
+        <v>610.25</v>
       </c>
       <c r="I164">
-        <v>547.18</v>
+        <v>498.8</v>
       </c>
       <c r="J164">
-        <v>31.72</v>
+        <v>111.45</v>
       </c>
       <c r="K164">
         <v>6</v>
       </c>
       <c r="L164">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M164">
-        <v>126.42</v>
+        <v>148.73</v>
       </c>
       <c r="N164">
-        <v>100.06</v>
+        <v>100.72</v>
       </c>
       <c r="O164">
-        <v>93.16</v>
+        <v>79.71</v>
       </c>
       <c r="P164">
-        <v>85.61</v>
+        <v>68.5</v>
       </c>
       <c r="Q164">
-        <v>73.73</v>
+        <v>58.36</v>
       </c>
       <c r="R164">
-        <v>68.2</v>
+        <v>42.78</v>
       </c>
       <c r="S164">
-        <v>31.72</v>
+        <v>42.42</v>
+      </c>
+      <c r="T164">
+        <v>33.35</v>
+      </c>
+      <c r="U164">
+        <v>13.19</v>
+      </c>
+      <c r="V164">
+        <v>12.19</v>
+      </c>
+      <c r="W164">
+        <v>7.06</v>
+      </c>
+      <c r="X164">
+        <v>3.24</v>
       </c>
     </row>
     <row r="165" spans="1:24">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C165">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D165" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E165" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F165">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G165" t="s">
-        <v>174</v>
+        <v>70</v>
       </c>
       <c r="H165">
-        <v>575.67</v>
+        <v>601.63</v>
       </c>
       <c r="I165">
-        <v>481.12</v>
+        <v>548.77</v>
       </c>
       <c r="J165">
-        <v>94.55</v>
+        <v>52.86</v>
       </c>
       <c r="K165">
         <v>6</v>
       </c>
       <c r="L165">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M165">
-        <v>98.93</v>
+        <v>142.41</v>
       </c>
       <c r="N165">
-        <v>92.55</v>
+        <v>128.34</v>
       </c>
       <c r="O165">
-        <v>84.65</v>
+        <v>93.57</v>
       </c>
       <c r="P165">
-        <v>82.29</v>
+        <v>71.21</v>
       </c>
       <c r="Q165">
-        <v>76.12</v>
+        <v>63.09</v>
       </c>
       <c r="R165">
-        <v>46.58</v>
+        <v>50.15</v>
       </c>
       <c r="S165">
-        <v>32.98</v>
+        <v>20.81</v>
       </c>
       <c r="T165">
-        <v>31.32</v>
+        <v>13.17</v>
       </c>
       <c r="U165">
-        <v>28.54</v>
+        <v>9.69</v>
       </c>
       <c r="V165">
-        <v>1.71</v>
+        <v>6.82</v>
+      </c>
+      <c r="W165">
+        <v>2.37</v>
       </c>
     </row>
     <row r="166" spans="1:24">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="C166">
-        <v>-12</v>
+        <v>-4</v>
       </c>
       <c r="D166" t="s">
-        <v>109</v>
+        <v>360</v>
       </c>
       <c r="E166" t="s">
-        <v>357</v>
+        <v>195</v>
       </c>
       <c r="F166">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G166" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="H166">
-        <v>575.52</v>
+        <v>600.95</v>
       </c>
       <c r="I166">
-        <v>396.53</v>
+        <v>500.99</v>
       </c>
       <c r="J166">
-        <v>178.99</v>
+        <v>99.96</v>
       </c>
       <c r="K166">
         <v>6</v>
       </c>
       <c r="L166">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M166">
-        <v>160.79</v>
+        <v>126.42</v>
       </c>
       <c r="N166">
-        <v>76.98</v>
+        <v>126.42</v>
       </c>
       <c r="O166">
-        <v>56.36</v>
+        <v>98.09</v>
       </c>
       <c r="P166">
-        <v>46.25</v>
+        <v>67.76</v>
       </c>
       <c r="Q166">
-        <v>36.56</v>
+        <v>42.78</v>
       </c>
       <c r="R166">
-        <v>19.59</v>
+        <v>39.52</v>
       </c>
       <c r="S166">
-        <v>42.42</v>
+        <v>28.73</v>
       </c>
       <c r="T166">
-        <v>37.52</v>
+        <v>24.42</v>
       </c>
       <c r="U166">
-        <v>35.91</v>
+        <v>22.93</v>
       </c>
       <c r="V166">
-        <v>31.05</v>
+        <v>20.89</v>
       </c>
       <c r="W166">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="167" spans="1:24">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="C167">
-        <v>-2</v>
+        <v>33</v>
       </c>
       <c r="D167" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E167" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F167">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G167" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H167">
-        <v>568.72</v>
+        <v>600.5</v>
       </c>
       <c r="I167">
-        <v>527.58</v>
+        <v>528.19</v>
       </c>
       <c r="J167">
-        <v>41.14</v>
+        <v>72.31</v>
       </c>
       <c r="K167">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L167">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M167">
-        <v>219.63</v>
+        <v>188.73</v>
       </c>
       <c r="N167">
-        <v>204.03</v>
+        <v>181.47</v>
       </c>
       <c r="O167">
-        <v>42.72</v>
+        <v>86.18</v>
       </c>
       <c r="P167">
-        <v>41.61</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>71.81</v>
       </c>
       <c r="S167">
-        <v>38.22</v>
+        <v>49.58</v>
       </c>
       <c r="T167">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>1.18</v>
+        <v>22.73</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="C168">
-        <v>-23</v>
+        <v>-5</v>
       </c>
       <c r="D168" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E168" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="F168">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G168" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="H168">
-        <v>568.29</v>
+        <v>599.26</v>
       </c>
       <c r="I168">
-        <v>252.12</v>
+        <v>568.71</v>
       </c>
       <c r="J168">
-        <v>316.17</v>
+        <v>30.55</v>
       </c>
       <c r="K168">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L168">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M168">
-        <v>82.29</v>
+        <v>186.68</v>
       </c>
       <c r="N168">
-        <v>71.21</v>
+        <v>172.68</v>
       </c>
       <c r="O168">
-        <v>48.22</v>
+        <v>79.71</v>
       </c>
       <c r="P168">
-        <v>22.11</v>
+        <v>79.71</v>
       </c>
       <c r="Q168">
-        <v>14.97</v>
-[...2 lines deleted...]
-        <v>13.32</v>
+        <v>49.93</v>
       </c>
       <c r="S168">
-        <v>89.33</v>
+        <v>20.7</v>
       </c>
       <c r="T168">
-        <v>81.71</v>
-[...11 lines deleted...]
-        <v>4.27</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="C169">
-        <v>11</v>
+        <v>-5</v>
       </c>
       <c r="D169" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E169" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F169">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G169" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H169">
-        <v>568.07</v>
+        <v>595.85</v>
       </c>
       <c r="I169">
-        <v>532.79</v>
+        <v>549.63</v>
       </c>
       <c r="J169">
-        <v>35.28</v>
+        <v>46.22</v>
       </c>
       <c r="K169">
         <v>5</v>
       </c>
       <c r="L169">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M169">
-        <v>186.68</v>
+        <v>237.44</v>
       </c>
       <c r="N169">
-        <v>127.26</v>
+        <v>133.99</v>
       </c>
       <c r="O169">
-        <v>117.71</v>
+        <v>86.18</v>
       </c>
       <c r="P169">
-        <v>58.36</v>
+        <v>63.09</v>
       </c>
       <c r="Q169">
-        <v>42.78</v>
+        <v>28.93</v>
       </c>
       <c r="S169">
-        <v>16.64</v>
+        <v>22.38</v>
       </c>
       <c r="T169">
-        <v>14.26</v>
+        <v>13.19</v>
       </c>
       <c r="U169">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>0.88</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C170">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D170" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E170" t="s">
-        <v>316</v>
+        <v>368</v>
       </c>
       <c r="F170">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G170" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H170">
-        <v>566.04</v>
+        <v>588.39</v>
       </c>
       <c r="I170">
-        <v>385.31</v>
+        <v>547.18</v>
       </c>
       <c r="J170">
-        <v>180.73</v>
+        <v>41.21</v>
       </c>
       <c r="K170">
         <v>6</v>
       </c>
       <c r="L170">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M170">
-        <v>159.73</v>
+        <v>126.42</v>
       </c>
       <c r="N170">
-        <v>136.67</v>
+        <v>100.06</v>
       </c>
       <c r="O170">
-        <v>28.93</v>
+        <v>93.16</v>
       </c>
       <c r="P170">
-        <v>26.76</v>
+        <v>85.61</v>
       </c>
       <c r="Q170">
-        <v>18.12</v>
+        <v>73.73</v>
       </c>
       <c r="R170">
-        <v>15.1</v>
+        <v>68.2</v>
       </c>
       <c r="S170">
-        <v>58.97</v>
+        <v>31.72</v>
       </c>
       <c r="T170">
-        <v>57.56</v>
-[...11 lines deleted...]
-        <v>4.78</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
         <v>167</v>
       </c>
       <c r="C171">
         <v>-3</v>
       </c>
       <c r="D171" t="s">
-        <v>41</v>
+        <v>369</v>
       </c>
       <c r="E171" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="F171">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G171" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="H171">
-        <v>561.0</v>
+        <v>582.91</v>
       </c>
       <c r="I171">
-        <v>524.35</v>
+        <v>266.74</v>
       </c>
       <c r="J171">
-        <v>36.65</v>
+        <v>316.17</v>
       </c>
       <c r="K171">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L171">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M171">
-        <v>212.09</v>
+        <v>82.29</v>
       </c>
       <c r="N171">
-        <v>185.0</v>
+        <v>71.21</v>
       </c>
       <c r="O171">
-        <v>127.26</v>
+        <v>48.22</v>
+      </c>
+      <c r="P171">
+        <v>27.94</v>
+      </c>
+      <c r="Q171">
+        <v>22.11</v>
+      </c>
+      <c r="R171">
+        <v>14.97</v>
       </c>
       <c r="S171">
-        <v>24.2</v>
+        <v>89.33</v>
       </c>
       <c r="T171">
-        <v>12.45</v>
+        <v>81.71</v>
+      </c>
+      <c r="U171">
+        <v>62.64</v>
+      </c>
+      <c r="V171">
+        <v>49.25</v>
+      </c>
+      <c r="W171">
+        <v>28.97</v>
+      </c>
+      <c r="X171">
+        <v>4.27</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
         <v>168</v>
       </c>
       <c r="C172">
         <v>-3</v>
       </c>
       <c r="D172" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E172" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F172">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G172" t="s">
-        <v>368</v>
+        <v>241</v>
       </c>
       <c r="H172">
-        <v>557.69</v>
+        <v>582.79</v>
       </c>
       <c r="I172">
-        <v>488.19</v>
+        <v>487.73</v>
       </c>
       <c r="J172">
-        <v>69.5</v>
+        <v>95.06</v>
       </c>
       <c r="K172">
         <v>6</v>
       </c>
       <c r="L172">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M172">
-        <v>125.0</v>
+        <v>160.79</v>
       </c>
       <c r="N172">
-        <v>118.72</v>
+        <v>123.94</v>
       </c>
       <c r="O172">
-        <v>115.63</v>
+        <v>89.21</v>
       </c>
       <c r="P172">
-        <v>108.17</v>
+        <v>51.69</v>
       </c>
       <c r="Q172">
-        <v>10.96</v>
+        <v>44.6</v>
       </c>
       <c r="R172">
-        <v>9.71</v>
+        <v>17.5</v>
       </c>
       <c r="S172">
-        <v>32.98</v>
+        <v>59.98</v>
       </c>
       <c r="T172">
-        <v>16.67</v>
+        <v>16.64</v>
       </c>
       <c r="U172">
-        <v>6.53</v>
+        <v>12.61</v>
       </c>
       <c r="V172">
         <v>5.83</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.19</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="C173">
-        <v>-12</v>
+        <v>1</v>
       </c>
       <c r="D173" t="s">
-        <v>369</v>
+        <v>140</v>
       </c>
       <c r="E173" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F173">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G173" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H173">
-        <v>551.0</v>
+        <v>581.33</v>
       </c>
       <c r="I173">
-        <v>427.44</v>
+        <v>555.45</v>
       </c>
       <c r="J173">
-        <v>123.56</v>
+        <v>25.88</v>
       </c>
       <c r="K173">
         <v>6</v>
       </c>
       <c r="L173">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M173">
-        <v>108.88</v>
+        <v>196.19</v>
       </c>
       <c r="N173">
-        <v>100.06</v>
+        <v>127.26</v>
       </c>
       <c r="O173">
-        <v>67.76</v>
+        <v>100.72</v>
       </c>
       <c r="P173">
         <v>58.36</v>
       </c>
       <c r="Q173">
-        <v>46.19</v>
+        <v>42.72</v>
       </c>
       <c r="R173">
-        <v>46.19</v>
+        <v>30.2</v>
       </c>
       <c r="S173">
-        <v>57.56</v>
-[...8 lines deleted...]
-        <v>5.59</v>
+        <v>25.88</v>
       </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C174">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="D174" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E174" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="F174">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G174" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="H174">
-        <v>548.45</v>
+        <v>577.21</v>
       </c>
       <c r="I174">
-        <v>401.7</v>
+        <v>475.48</v>
       </c>
       <c r="J174">
-        <v>146.75</v>
+        <v>101.73</v>
       </c>
       <c r="K174">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L174">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M174">
-        <v>212.09</v>
+        <v>148.73</v>
       </c>
       <c r="N174">
-        <v>189.61</v>
+        <v>137.57</v>
+      </c>
+      <c r="O174">
+        <v>86.18</v>
+      </c>
+      <c r="P174">
+        <v>39.57</v>
+      </c>
+      <c r="Q174">
+        <v>39.52</v>
+      </c>
+      <c r="R174">
+        <v>23.91</v>
       </c>
       <c r="S174">
-        <v>69.38</v>
+        <v>57.94</v>
       </c>
       <c r="T174">
-        <v>36.62</v>
+        <v>14.87</v>
       </c>
       <c r="U174">
-        <v>28.98</v>
+        <v>13.19</v>
       </c>
       <c r="V174">
-        <v>11.77</v>
+        <v>13.17</v>
+      </c>
+      <c r="W174">
+        <v>2.56</v>
       </c>
     </row>
     <row r="175" spans="1:24">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="C175">
-        <v>-1</v>
+        <v>-10</v>
       </c>
       <c r="D175" t="s">
-        <v>225</v>
+        <v>32</v>
       </c>
       <c r="E175" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="F175">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G175" t="s">
-        <v>374</v>
+        <v>34</v>
       </c>
       <c r="H175">
-        <v>545.88</v>
+        <v>576.67</v>
       </c>
       <c r="I175">
-        <v>378.68</v>
+        <v>441.98</v>
       </c>
       <c r="J175">
-        <v>167.2</v>
+        <v>134.69</v>
       </c>
       <c r="K175">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L175">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M175">
-        <v>142.03</v>
+        <v>395.73</v>
       </c>
       <c r="N175">
-        <v>65.13</v>
-[...4 lines deleted...]
-      <c r="P175">
         <v>46.25</v>
       </c>
-      <c r="Q175">
-[...4 lines deleted...]
-      </c>
       <c r="S175">
-        <v>64.67</v>
+        <v>125.0</v>
       </c>
       <c r="T175">
-        <v>36.06</v>
+        <v>6.31</v>
       </c>
       <c r="U175">
-        <v>32.42</v>
-[...8 lines deleted...]
-        <v>7.37</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C176">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D176" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E176" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="F176">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G176" t="s">
-        <v>377</v>
+        <v>176</v>
       </c>
       <c r="H176">
-        <v>545.1</v>
+        <v>576.52</v>
       </c>
       <c r="I176">
-        <v>432.43</v>
+        <v>481.12</v>
       </c>
       <c r="J176">
-        <v>112.67</v>
+        <v>95.4</v>
       </c>
       <c r="K176">
         <v>6</v>
       </c>
       <c r="L176">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M176">
-        <v>121.52</v>
+        <v>98.93</v>
       </c>
       <c r="N176">
-        <v>109.81</v>
+        <v>92.55</v>
       </c>
       <c r="O176">
-        <v>63.36</v>
+        <v>84.65</v>
       </c>
       <c r="P176">
-        <v>50.0</v>
+        <v>82.29</v>
       </c>
       <c r="Q176">
-        <v>50.0</v>
+        <v>76.12</v>
       </c>
       <c r="R176">
-        <v>37.74</v>
+        <v>46.58</v>
       </c>
       <c r="S176">
-        <v>42.78</v>
+        <v>32.98</v>
       </c>
       <c r="T176">
-        <v>19.45</v>
+        <v>31.32</v>
       </c>
       <c r="U176">
-        <v>16.67</v>
+        <v>28.54</v>
       </c>
       <c r="V176">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>1.03</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C177">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D177" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E177" t="s">
-        <v>379</v>
+        <v>333</v>
       </c>
       <c r="F177">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G177" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H177">
-        <v>526.75</v>
+        <v>571.39</v>
       </c>
       <c r="I177">
-        <v>401.33</v>
+        <v>390.66</v>
       </c>
       <c r="J177">
-        <v>125.42</v>
+        <v>180.73</v>
       </c>
       <c r="K177">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L177">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M177">
-        <v>173.83</v>
+        <v>159.73</v>
       </c>
       <c r="N177">
-        <v>100.72</v>
+        <v>136.67</v>
       </c>
       <c r="O177">
-        <v>63.09</v>
+        <v>28.93</v>
       </c>
       <c r="P177">
-        <v>53.98</v>
+        <v>26.76</v>
       </c>
       <c r="Q177">
-        <v>9.71</v>
+        <v>20.45</v>
+      </c>
+      <c r="R177">
+        <v>18.12</v>
       </c>
       <c r="S177">
-        <v>49.58</v>
+        <v>58.97</v>
       </c>
       <c r="T177">
-        <v>39.24</v>
+        <v>57.56</v>
       </c>
       <c r="U177">
-        <v>36.6</v>
+        <v>32.06</v>
+      </c>
+      <c r="V177">
+        <v>21.96</v>
+      </c>
+      <c r="W177">
+        <v>5.4</v>
+      </c>
+      <c r="X177">
+        <v>4.78</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C178">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="D178" t="s">
+        <v>181</v>
+      </c>
+      <c r="E178" t="s">
         <v>380</v>
       </c>
-      <c r="E178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G178" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H178">
-        <v>526.6</v>
+        <v>570.64</v>
       </c>
       <c r="I178">
-        <v>292.16</v>
+        <v>555.78</v>
       </c>
       <c r="J178">
-        <v>234.44</v>
+        <v>14.86</v>
       </c>
       <c r="K178">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L178">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M178">
-        <v>142.41</v>
+        <v>117.71</v>
       </c>
       <c r="N178">
-        <v>105.15</v>
+        <v>117.71</v>
       </c>
       <c r="O178">
-        <v>44.6</v>
+        <v>102.89</v>
+      </c>
+      <c r="P178">
+        <v>86.18</v>
+      </c>
+      <c r="Q178">
+        <v>68.2</v>
+      </c>
+      <c r="R178">
+        <v>63.09</v>
       </c>
       <c r="S178">
-        <v>59.98</v>
+        <v>8.86</v>
       </c>
       <c r="T178">
-        <v>51.32</v>
-[...8 lines deleted...]
-        <v>37.89</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="179" spans="1:24">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C179">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D179" t="s">
+        <v>381</v>
+      </c>
+      <c r="E179" t="s">
         <v>382</v>
       </c>
-      <c r="E179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F179">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G179" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="H179">
-        <v>518.6</v>
+        <v>567.19</v>
       </c>
       <c r="I179">
-        <v>518.6</v>
+        <v>532.79</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>34.4</v>
       </c>
       <c r="K179">
+        <v>5</v>
+      </c>
+      <c r="L179">
         <v>3</v>
       </c>
-      <c r="L179">
-[...1 lines deleted...]
-      </c>
       <c r="M179">
-        <v>226.74</v>
+        <v>186.68</v>
       </c>
       <c r="N179">
-        <v>179.45</v>
+        <v>127.26</v>
       </c>
       <c r="O179">
-        <v>112.41</v>
+        <v>117.71</v>
+      </c>
+      <c r="P179">
+        <v>58.36</v>
+      </c>
+      <c r="Q179">
+        <v>42.78</v>
+      </c>
+      <c r="S179">
+        <v>16.64</v>
+      </c>
+      <c r="T179">
+        <v>14.26</v>
+      </c>
+      <c r="U179">
+        <v>3.5</v>
       </c>
     </row>
     <row r="180" spans="1:24">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C180">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D180" t="s">
+        <v>383</v>
+      </c>
+      <c r="E180" t="s">
         <v>384</v>
       </c>
-      <c r="E180" t="s">
+      <c r="F180">
+        <v>2000</v>
+      </c>
+      <c r="G180" t="s">
         <v>385</v>
       </c>
-      <c r="F180">
-[...4 lines deleted...]
-      </c>
       <c r="H180">
-        <v>518.18</v>
+        <v>560.31</v>
       </c>
       <c r="I180">
-        <v>495.45</v>
+        <v>448.67</v>
       </c>
       <c r="J180">
-        <v>22.73</v>
+        <v>111.64</v>
       </c>
       <c r="K180">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L180">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M180">
-        <v>188.73</v>
+        <v>121.52</v>
       </c>
       <c r="N180">
-        <v>148.73</v>
+        <v>109.81</v>
       </c>
       <c r="O180">
-        <v>86.18</v>
+        <v>63.36</v>
       </c>
       <c r="P180">
-        <v>71.81</v>
+        <v>53.98</v>
+      </c>
+      <c r="Q180">
+        <v>50.0</v>
+      </c>
+      <c r="R180">
+        <v>50.0</v>
       </c>
       <c r="S180">
-        <v>22.73</v>
+        <v>42.78</v>
+      </c>
+      <c r="T180">
+        <v>19.45</v>
+      </c>
+      <c r="U180">
+        <v>16.67</v>
+      </c>
+      <c r="V180">
+        <v>16.67</v>
+      </c>
+      <c r="W180">
+        <v>16.07</v>
       </c>
     </row>
     <row r="181" spans="1:24">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="C181">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D181" t="s">
+        <v>95</v>
+      </c>
+      <c r="E181" t="s">
         <v>386</v>
       </c>
-      <c r="E181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F181">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G181" t="s">
-        <v>388</v>
+        <v>97</v>
       </c>
       <c r="H181">
-        <v>513.93</v>
+        <v>550.64</v>
       </c>
       <c r="I181">
-        <v>442.01</v>
+        <v>396.53</v>
       </c>
       <c r="J181">
-        <v>71.92</v>
+        <v>154.11</v>
       </c>
       <c r="K181">
         <v>6</v>
       </c>
       <c r="L181">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M181">
-        <v>115.63</v>
+        <v>160.79</v>
       </c>
       <c r="N181">
-        <v>88.97</v>
+        <v>76.98</v>
       </c>
       <c r="O181">
-        <v>70.41</v>
+        <v>56.36</v>
       </c>
       <c r="P181">
-        <v>67.0</v>
+        <v>46.25</v>
       </c>
       <c r="Q181">
-        <v>50.0</v>
+        <v>36.56</v>
       </c>
       <c r="R181">
-        <v>50.0</v>
+        <v>19.59</v>
       </c>
       <c r="S181">
-        <v>37.47</v>
+        <v>42.42</v>
       </c>
       <c r="T181">
+        <v>35.91</v>
+      </c>
+      <c r="U181">
+        <v>31.05</v>
+      </c>
+      <c r="V181">
         <v>16.67</v>
       </c>
-      <c r="U181">
-[...3 lines deleted...]
-        <v>1.11</v>
+      <c r="W181">
+        <v>15.42</v>
+      </c>
+      <c r="X181">
+        <v>12.64</v>
       </c>
     </row>
     <row r="182" spans="1:24">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C182">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D182" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E182" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F182">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G182" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="H182">
-        <v>512.76</v>
+        <v>538.84</v>
       </c>
       <c r="I182">
-        <v>391.37</v>
+        <v>466.15</v>
       </c>
       <c r="J182">
-        <v>121.39</v>
+        <v>72.69</v>
       </c>
       <c r="K182">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L182">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M182">
-        <v>235.88</v>
+        <v>256.69</v>
       </c>
       <c r="N182">
-        <v>131.38</v>
+        <v>112.41</v>
       </c>
       <c r="O182">
-        <v>24.11</v>
+        <v>71.21</v>
+      </c>
+      <c r="P182">
+        <v>25.84</v>
       </c>
       <c r="S182">
-        <v>62.64</v>
+        <v>53.24</v>
       </c>
       <c r="T182">
-        <v>45.56</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="183" spans="1:24">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="C183">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="E183" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F183">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G183" t="s">
-        <v>260</v>
+        <v>183</v>
       </c>
       <c r="H183">
-        <v>512.6</v>
+        <v>538.33</v>
       </c>
       <c r="I183">
-        <v>471.59</v>
+        <v>276.9</v>
       </c>
       <c r="J183">
-        <v>41.01</v>
+        <v>261.43</v>
       </c>
       <c r="K183">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L183">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M183">
-        <v>187.92</v>
+        <v>105.15</v>
       </c>
       <c r="N183">
-        <v>86.18</v>
+        <v>101.15</v>
       </c>
       <c r="O183">
-        <v>80.43</v>
-[...8 lines deleted...]
-        <v>21.18</v>
+        <v>70.6</v>
       </c>
       <c r="S183">
-        <v>22.59</v>
+        <v>111.91</v>
       </c>
       <c r="T183">
-        <v>11.7</v>
+        <v>55.95</v>
       </c>
       <c r="U183">
-        <v>4.53</v>
+        <v>42.8</v>
       </c>
       <c r="V183">
-        <v>2.19</v>
+        <v>33.72</v>
+      </c>
+      <c r="W183">
+        <v>17.05</v>
       </c>
     </row>
     <row r="184" spans="1:24">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="C184">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D184" t="s">
-        <v>392</v>
+        <v>223</v>
       </c>
       <c r="E184" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="F184">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G184" t="s">
-        <v>40</v>
+        <v>391</v>
       </c>
       <c r="H184">
-        <v>503.19</v>
+        <v>536.76</v>
       </c>
       <c r="I184">
-        <v>449.6</v>
+        <v>364.1</v>
       </c>
       <c r="J184">
-        <v>53.59</v>
+        <v>172.66</v>
       </c>
       <c r="K184">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L184">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M184">
-        <v>255.0</v>
+        <v>142.03</v>
       </c>
       <c r="N184">
-        <v>160.79</v>
+        <v>65.13</v>
       </c>
       <c r="O184">
-        <v>33.81</v>
+        <v>62.67</v>
+      </c>
+      <c r="P184">
+        <v>46.25</v>
+      </c>
+      <c r="Q184">
+        <v>24.11</v>
+      </c>
+      <c r="R184">
+        <v>23.91</v>
       </c>
       <c r="S184">
-        <v>43.33</v>
+        <v>64.67</v>
       </c>
       <c r="T184">
-        <v>10.26</v>
+        <v>36.06</v>
+      </c>
+      <c r="U184">
+        <v>32.42</v>
+      </c>
+      <c r="V184">
+        <v>16.67</v>
+      </c>
+      <c r="W184">
+        <v>12.83</v>
+      </c>
+      <c r="X184">
+        <v>10.01</v>
       </c>
     </row>
     <row r="185" spans="1:24">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C185">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="D185" t="s">
-        <v>299</v>
+        <v>392</v>
       </c>
       <c r="E185" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F185">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G185" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="H185">
-        <v>494.48</v>
+        <v>534.55</v>
       </c>
       <c r="I185">
-        <v>222.89</v>
+        <v>395.59</v>
       </c>
       <c r="J185">
-        <v>271.59</v>
+        <v>138.96</v>
       </c>
       <c r="K185">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L185">
         <v>5</v>
       </c>
       <c r="M185">
-        <v>101.15</v>
+        <v>108.88</v>
       </c>
       <c r="N185">
-        <v>70.6</v>
+        <v>100.06</v>
       </c>
       <c r="O185">
-        <v>51.14</v>
+        <v>67.76</v>
+      </c>
+      <c r="P185">
+        <v>58.36</v>
+      </c>
+      <c r="Q185">
+        <v>46.19</v>
+      </c>
+      <c r="R185">
+        <v>14.34</v>
       </c>
       <c r="S185">
-        <v>111.91</v>
+        <v>57.56</v>
       </c>
       <c r="T185">
-        <v>55.95</v>
+        <v>42.42</v>
       </c>
       <c r="U185">
-        <v>42.8</v>
+        <v>17.99</v>
       </c>
       <c r="V185">
-        <v>33.72</v>
+        <v>15.4</v>
       </c>
       <c r="W185">
-        <v>27.21</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="186" spans="1:24">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="D186" t="s">
-        <v>395</v>
+        <v>158</v>
       </c>
       <c r="E186" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F186">
         <v>2003</v>
       </c>
       <c r="G186" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="H186">
-        <v>492.01</v>
+        <v>533.35</v>
       </c>
       <c r="I186">
-        <v>440.54</v>
+        <v>516.56</v>
       </c>
       <c r="J186">
-        <v>51.47</v>
+        <v>16.79</v>
       </c>
       <c r="K186">
         <v>6</v>
       </c>
       <c r="L186">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M186">
-        <v>127.26</v>
+        <v>219.63</v>
       </c>
       <c r="N186">
-        <v>100.72</v>
+        <v>204.03</v>
       </c>
       <c r="O186">
-        <v>61.45</v>
+        <v>42.72</v>
       </c>
       <c r="P186">
-        <v>58.61</v>
+        <v>20.45</v>
       </c>
       <c r="Q186">
-        <v>46.25</v>
+        <v>19.59</v>
       </c>
       <c r="R186">
-        <v>46.25</v>
+        <v>10.14</v>
       </c>
       <c r="S186">
-        <v>16.67</v>
+        <v>13.87</v>
       </c>
       <c r="T186">
-        <v>12.2</v>
+        <v>1.74</v>
       </c>
       <c r="U186">
-        <v>8.61</v>
-[...8 lines deleted...]
-        <v>1.27</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="187" spans="1:24">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C187">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D187" t="s">
-        <v>116</v>
+        <v>395</v>
       </c>
       <c r="E187" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F187">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G187" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H187">
-        <v>491.91</v>
+        <v>531.78</v>
       </c>
       <c r="I187">
-        <v>485.22</v>
+        <v>407.78</v>
       </c>
       <c r="J187">
-        <v>6.69</v>
+        <v>124.0</v>
       </c>
       <c r="K187">
+        <v>4</v>
+      </c>
+      <c r="L187">
         <v>6</v>
       </c>
-      <c r="L187">
-[...1 lines deleted...]
-      </c>
       <c r="M187">
-        <v>196.19</v>
+        <v>148.73</v>
       </c>
       <c r="N187">
-        <v>100.72</v>
+        <v>93.16</v>
       </c>
       <c r="O187">
-        <v>77.64</v>
+        <v>86.18</v>
       </c>
       <c r="P187">
-        <v>58.36</v>
-[...5 lines deleted...]
-        <v>22.11</v>
+        <v>79.71</v>
       </c>
       <c r="S187">
-        <v>6.69</v>
+        <v>57.56</v>
+      </c>
+      <c r="T187">
+        <v>31.05</v>
+      </c>
+      <c r="U187">
+        <v>13.19</v>
+      </c>
+      <c r="V187">
+        <v>12.19</v>
+      </c>
+      <c r="W187">
+        <v>5.59</v>
+      </c>
+      <c r="X187">
+        <v>4.42</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C188">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="D188" t="s">
+        <v>397</v>
+      </c>
+      <c r="E188" t="s">
         <v>398</v>
       </c>
-      <c r="E188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G188" t="s">
-        <v>260</v>
+        <v>49</v>
       </c>
       <c r="H188">
-        <v>484.23</v>
+        <v>526.6</v>
       </c>
       <c r="I188">
-        <v>469.97</v>
+        <v>292.16</v>
       </c>
       <c r="J188">
-        <v>14.26</v>
+        <v>234.44</v>
       </c>
       <c r="K188">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L188">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M188">
-        <v>255.0</v>
+        <v>142.41</v>
       </c>
       <c r="N188">
-        <v>118.72</v>
+        <v>105.15</v>
       </c>
       <c r="O188">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>44.6</v>
       </c>
       <c r="S188">
-        <v>14.26</v>
+        <v>59.98</v>
+      </c>
+      <c r="T188">
+        <v>51.32</v>
+      </c>
+      <c r="U188">
+        <v>44.29</v>
+      </c>
+      <c r="V188">
+        <v>40.96</v>
+      </c>
+      <c r="W188">
+        <v>37.89</v>
       </c>
     </row>
     <row r="189" spans="1:24">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C189">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D189" t="s">
+        <v>399</v>
+      </c>
+      <c r="E189" t="s">
         <v>400</v>
       </c>
-      <c r="E189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G189" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H189">
-        <v>483.74</v>
+        <v>518.6</v>
       </c>
       <c r="I189">
-        <v>380.75</v>
+        <v>518.6</v>
       </c>
       <c r="J189">
-        <v>102.99</v>
+        <v>0.0</v>
       </c>
       <c r="K189">
         <v>3</v>
       </c>
       <c r="L189">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M189">
-        <v>237.44</v>
+        <v>226.74</v>
       </c>
       <c r="N189">
-        <v>105.15</v>
+        <v>179.45</v>
       </c>
       <c r="O189">
-        <v>38.16</v>
-[...8 lines deleted...]
-        <v>14.24</v>
+        <v>112.41</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D190" t="s">
+        <v>401</v>
+      </c>
+      <c r="E190" t="s">
         <v>402</v>
       </c>
-      <c r="E190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G190" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="H190">
-        <v>478.02</v>
+        <v>499.96</v>
       </c>
       <c r="I190">
-        <v>275.01</v>
+        <v>499.96</v>
       </c>
       <c r="J190">
-        <v>203.01</v>
+        <v>0.0</v>
       </c>
       <c r="K190">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L190">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M190">
-        <v>137.57</v>
+        <v>126.42</v>
       </c>
       <c r="N190">
-        <v>96.18</v>
+        <v>106.05</v>
       </c>
       <c r="O190">
-        <v>41.26</v>
-[...17 lines deleted...]
-        <v>12.92</v>
+        <v>100.72</v>
+      </c>
+      <c r="P190">
+        <v>74.05</v>
+      </c>
+      <c r="Q190">
+        <v>50.0</v>
+      </c>
+      <c r="R190">
+        <v>42.72</v>
       </c>
     </row>
     <row r="191" spans="1:24">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="C191">
-        <v>-18</v>
+        <v>-5</v>
       </c>
       <c r="D191" t="s">
         <v>403</v>
       </c>
       <c r="E191" t="s">
         <v>404</v>
       </c>
       <c r="F191">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G191" t="s">
-        <v>301</v>
+        <v>40</v>
       </c>
       <c r="H191">
-        <v>472.01</v>
+        <v>492.93</v>
       </c>
       <c r="I191">
-        <v>323.31</v>
+        <v>449.6</v>
       </c>
       <c r="J191">
-        <v>148.7</v>
+        <v>43.33</v>
       </c>
       <c r="K191">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L191">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M191">
-        <v>150.0</v>
+        <v>255.0</v>
       </c>
       <c r="N191">
-        <v>46.19</v>
+        <v>160.79</v>
       </c>
       <c r="O191">
-        <v>46.19</v>
-[...8 lines deleted...]
-        <v>7.11</v>
+        <v>33.81</v>
       </c>
       <c r="S191">
-        <v>46.25</v>
-[...14 lines deleted...]
-        <v>9.58</v>
+        <v>43.33</v>
       </c>
     </row>
     <row r="192" spans="1:24">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C192">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D192" t="s">
         <v>405</v>
       </c>
       <c r="E192" t="s">
         <v>406</v>
       </c>
       <c r="F192">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G192" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="H192">
-        <v>467.45</v>
+        <v>490.24</v>
       </c>
       <c r="I192">
-        <v>347.99</v>
+        <v>440.54</v>
       </c>
       <c r="J192">
-        <v>119.46</v>
+        <v>49.7</v>
       </c>
       <c r="K192">
         <v>6</v>
       </c>
       <c r="L192">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M192">
-        <v>142.03</v>
+        <v>127.26</v>
       </c>
       <c r="N192">
-        <v>65.87</v>
+        <v>100.72</v>
       </c>
       <c r="O192">
-        <v>48.22</v>
+        <v>61.45</v>
       </c>
       <c r="P192">
-        <v>46.19</v>
+        <v>58.61</v>
       </c>
       <c r="Q192">
-        <v>26.76</v>
+        <v>46.25</v>
       </c>
       <c r="R192">
-        <v>18.92</v>
+        <v>46.25</v>
       </c>
       <c r="S192">
-        <v>59.82</v>
+        <v>16.67</v>
       </c>
       <c r="T192">
-        <v>42.42</v>
+        <v>12.2</v>
       </c>
       <c r="U192">
         <v>8.61</v>
       </c>
       <c r="V192">
+        <v>6.53</v>
+      </c>
+      <c r="W192">
         <v>4.42</v>
       </c>
-      <c r="W192">
-        <v>4.19</v>
+      <c r="X192">
+        <v>1.27</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="C193">
-        <v>8</v>
+        <v>-5</v>
       </c>
       <c r="D193" t="s">
         <v>407</v>
       </c>
       <c r="E193" t="s">
         <v>408</v>
       </c>
       <c r="F193">
         <v>2004</v>
       </c>
       <c r="G193" t="s">
-        <v>111</v>
+        <v>278</v>
       </c>
       <c r="H193">
-        <v>451.62</v>
+        <v>484.23</v>
       </c>
       <c r="I193">
-        <v>355.15</v>
+        <v>469.97</v>
       </c>
       <c r="J193">
-        <v>96.47</v>
+        <v>14.26</v>
       </c>
       <c r="K193">
         <v>4</v>
       </c>
       <c r="L193">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M193">
-        <v>259.0</v>
+        <v>255.0</v>
       </c>
       <c r="N193">
+        <v>118.72</v>
+      </c>
+      <c r="O193">
+        <v>50.0</v>
+      </c>
+      <c r="P193">
         <v>46.25</v>
       </c>
-      <c r="O193">
-[...4 lines deleted...]
-      </c>
       <c r="S193">
-        <v>24.8</v>
-[...14 lines deleted...]
-        <v>7.33</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C194">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="D194" t="s">
         <v>409</v>
       </c>
       <c r="E194" t="s">
-        <v>410</v>
+        <v>192</v>
       </c>
       <c r="F194">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G194" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="H194">
-        <v>445.61</v>
+        <v>481.52</v>
       </c>
       <c r="I194">
-        <v>410.43</v>
+        <v>245.57</v>
       </c>
       <c r="J194">
-        <v>35.18</v>
+        <v>235.95</v>
       </c>
       <c r="K194">
         <v>4</v>
       </c>
       <c r="L194">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M194">
-        <v>201.82</v>
+        <v>96.18</v>
       </c>
       <c r="N194">
-        <v>86.18</v>
+        <v>93.16</v>
       </c>
       <c r="O194">
-        <v>79.71</v>
+        <v>41.26</v>
       </c>
       <c r="P194">
-        <v>42.72</v>
+        <v>14.97</v>
       </c>
       <c r="S194">
-        <v>33.57</v>
+        <v>64.67</v>
       </c>
       <c r="T194">
-        <v>1.61</v>
+        <v>51.76</v>
+      </c>
+      <c r="U194">
+        <v>45.86</v>
+      </c>
+      <c r="V194">
+        <v>45.56</v>
+      </c>
+      <c r="W194">
+        <v>14.87</v>
+      </c>
+      <c r="X194">
+        <v>13.23</v>
       </c>
     </row>
     <row r="195" spans="1:24">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C195">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D195" t="s">
+        <v>410</v>
+      </c>
+      <c r="E195" t="s">
         <v>411</v>
       </c>
-      <c r="E195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F195">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G195" t="s">
-        <v>232</v>
+        <v>329</v>
       </c>
       <c r="H195">
-        <v>441.1</v>
+        <v>472.01</v>
       </c>
       <c r="I195">
-        <v>344.44</v>
+        <v>323.31</v>
       </c>
       <c r="J195">
-        <v>96.66</v>
+        <v>148.7</v>
       </c>
       <c r="K195">
         <v>6</v>
       </c>
       <c r="L195">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M195">
-        <v>123.94</v>
+        <v>150.0</v>
       </c>
       <c r="N195">
-        <v>89.21</v>
+        <v>46.19</v>
       </c>
       <c r="O195">
-        <v>51.69</v>
+        <v>46.19</v>
       </c>
       <c r="P195">
-        <v>44.6</v>
+        <v>45.88</v>
       </c>
       <c r="Q195">
-        <v>17.5</v>
+        <v>27.94</v>
       </c>
       <c r="R195">
-        <v>17.5</v>
+        <v>7.11</v>
       </c>
       <c r="S195">
-        <v>59.98</v>
+        <v>46.25</v>
       </c>
       <c r="T195">
-        <v>16.64</v>
+        <v>41.67</v>
       </c>
       <c r="U195">
-        <v>12.61</v>
+        <v>23.74</v>
       </c>
       <c r="V195">
-        <v>7.43</v>
+        <v>16.67</v>
+      </c>
+      <c r="W195">
+        <v>10.79</v>
+      </c>
+      <c r="X195">
+        <v>9.58</v>
       </c>
     </row>
     <row r="196" spans="1:24">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C196">
-        <v>-13</v>
+        <v>-4</v>
       </c>
       <c r="D196" t="s">
+        <v>412</v>
+      </c>
+      <c r="E196" t="s">
         <v>413</v>
       </c>
-      <c r="E196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G196" t="s">
-        <v>301</v>
+        <v>49</v>
       </c>
       <c r="H196">
-        <v>428.64</v>
+        <v>463.26</v>
       </c>
       <c r="I196">
-        <v>285.99</v>
+        <v>347.99</v>
       </c>
       <c r="J196">
-        <v>142.65</v>
+        <v>115.27</v>
       </c>
       <c r="K196">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L196">
         <v>4</v>
       </c>
       <c r="M196">
-        <v>138.75</v>
+        <v>142.03</v>
       </c>
       <c r="N196">
-        <v>68.82</v>
+        <v>65.87</v>
       </c>
       <c r="O196">
-        <v>57.97</v>
+        <v>48.22</v>
       </c>
       <c r="P196">
-        <v>20.45</v>
+        <v>46.19</v>
+      </c>
+      <c r="Q196">
+        <v>26.76</v>
+      </c>
+      <c r="R196">
+        <v>18.92</v>
       </c>
       <c r="S196">
-        <v>55.33</v>
+        <v>59.82</v>
       </c>
       <c r="T196">
-        <v>39.57</v>
+        <v>42.42</v>
       </c>
       <c r="U196">
-        <v>38.54</v>
+        <v>8.61</v>
       </c>
       <c r="V196">
-        <v>9.21</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="197" spans="1:24">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C197">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D197" t="s">
+        <v>414</v>
+      </c>
+      <c r="E197" t="s">
         <v>415</v>
       </c>
-      <c r="E197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G197" t="s">
-        <v>212</v>
+        <v>97</v>
       </c>
       <c r="H197">
-        <v>428.17</v>
+        <v>451.62</v>
       </c>
       <c r="I197">
-        <v>226.74</v>
+        <v>355.15</v>
       </c>
       <c r="J197">
-        <v>201.43</v>
+        <v>96.47</v>
       </c>
       <c r="K197">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L197">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M197">
-        <v>226.74</v>
+        <v>259.0</v>
+      </c>
+      <c r="N197">
+        <v>46.25</v>
+      </c>
+      <c r="O197">
+        <v>27.0</v>
+      </c>
+      <c r="P197">
+        <v>22.9</v>
       </c>
       <c r="S197">
-        <v>82.63</v>
+        <v>24.8</v>
       </c>
       <c r="T197">
-        <v>66.25</v>
+        <v>22.73</v>
       </c>
       <c r="U197">
-        <v>23.28</v>
+        <v>16.67</v>
       </c>
       <c r="V197">
-        <v>20.31</v>
+        <v>14.87</v>
       </c>
       <c r="W197">
-        <v>8.96</v>
+        <v>10.07</v>
+      </c>
+      <c r="X197">
+        <v>7.33</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C198">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D198" t="s">
-        <v>417</v>
+        <v>64</v>
       </c>
       <c r="E198" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="F198">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G198" t="s">
-        <v>64</v>
+        <v>278</v>
       </c>
       <c r="H198">
-        <v>427.26</v>
+        <v>431.01</v>
       </c>
       <c r="I198">
-        <v>427.26</v>
+        <v>331.89</v>
       </c>
       <c r="J198">
-        <v>0.0</v>
+        <v>99.12</v>
       </c>
       <c r="K198">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L198">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M198">
-        <v>218.18</v>
+        <v>86.18</v>
       </c>
       <c r="N198">
-        <v>108.17</v>
+        <v>80.43</v>
       </c>
       <c r="O198">
-        <v>74.05</v>
+        <v>50.0</v>
       </c>
       <c r="P198">
-        <v>15.51</v>
+        <v>48.22</v>
       </c>
       <c r="Q198">
-        <v>11.35</v>
+        <v>45.88</v>
+      </c>
+      <c r="R198">
+        <v>21.18</v>
+      </c>
+      <c r="S198">
+        <v>62.64</v>
+      </c>
+      <c r="T198">
+        <v>22.59</v>
+      </c>
+      <c r="U198">
+        <v>11.7</v>
+      </c>
+      <c r="V198">
+        <v>2.19</v>
       </c>
     </row>
     <row r="199" spans="1:24">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C199">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="D199" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E199" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="F199">
         <v>2006</v>
       </c>
       <c r="G199" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="H199">
-        <v>424.1</v>
+        <v>427.26</v>
       </c>
       <c r="I199">
-        <v>424.1</v>
+        <v>427.26</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
-        <v>126.42</v>
+        <v>218.18</v>
       </c>
       <c r="N199">
-        <v>106.05</v>
+        <v>108.17</v>
       </c>
       <c r="O199">
         <v>74.05</v>
       </c>
       <c r="P199">
-        <v>50.0</v>
+        <v>15.51</v>
       </c>
       <c r="Q199">
-        <v>42.72</v>
-[...2 lines deleted...]
-        <v>24.86</v>
+        <v>11.35</v>
       </c>
     </row>
     <row r="200" spans="1:24">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C200">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="D200" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E200" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="F200">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G200" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="H200">
-        <v>412.49</v>
+        <v>423.47</v>
       </c>
       <c r="I200">
-        <v>186.88</v>
+        <v>423.47</v>
       </c>
       <c r="J200">
-        <v>225.61</v>
+        <v>0.0</v>
       </c>
       <c r="K200">
         <v>4</v>
       </c>
       <c r="L200">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M200">
-        <v>112.71</v>
+        <v>255.0</v>
       </c>
       <c r="N200">
-        <v>39.52</v>
+        <v>93.16</v>
       </c>
       <c r="O200">
-        <v>19.68</v>
+        <v>68.2</v>
       </c>
       <c r="P200">
-        <v>14.97</v>
-[...17 lines deleted...]
-        <v>15.46</v>
+        <v>7.11</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C201">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="D201" t="s">
-        <v>157</v>
+        <v>421</v>
       </c>
       <c r="E201" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="F201">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G201" t="s">
-        <v>46</v>
+        <v>215</v>
       </c>
       <c r="H201">
-        <v>406.75</v>
+        <v>420.72</v>
       </c>
       <c r="I201">
-        <v>363.32</v>
+        <v>328.16</v>
       </c>
       <c r="J201">
-        <v>43.43</v>
+        <v>92.56</v>
       </c>
       <c r="K201">
         <v>6</v>
       </c>
       <c r="L201">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M201">
-        <v>148.73</v>
+        <v>91.51</v>
       </c>
       <c r="N201">
-        <v>108.88</v>
+        <v>74.36</v>
       </c>
       <c r="O201">
+        <v>57.32</v>
+      </c>
+      <c r="P201">
+        <v>46.25</v>
+      </c>
+      <c r="Q201">
+        <v>39.26</v>
+      </c>
+      <c r="R201">
+        <v>19.46</v>
+      </c>
+      <c r="S201">
         <v>36.6</v>
       </c>
-      <c r="P201">
-[...10 lines deleted...]
-      </c>
       <c r="T201">
-        <v>16.21</v>
+        <v>26.1</v>
+      </c>
+      <c r="U201">
+        <v>16.67</v>
+      </c>
+      <c r="V201">
+        <v>13.19</v>
       </c>
     </row>
     <row r="202" spans="1:24">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>237</v>
+        <v>200</v>
       </c>
       <c r="C202">
-        <v>36</v>
+        <v>-1</v>
       </c>
       <c r="D202" t="s">
-        <v>192</v>
+        <v>44</v>
       </c>
       <c r="E202" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F202">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G202" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H202">
-        <v>403.96</v>
+        <v>413.47</v>
       </c>
       <c r="I202">
-        <v>389.1</v>
+        <v>339.35</v>
       </c>
       <c r="J202">
-        <v>14.86</v>
+        <v>74.12</v>
       </c>
       <c r="K202">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L202">
         <v>2</v>
       </c>
       <c r="M202">
-        <v>117.71</v>
+        <v>212.09</v>
       </c>
       <c r="N202">
-        <v>102.89</v>
-[...8 lines deleted...]
-        <v>14.12</v>
+        <v>127.26</v>
       </c>
       <c r="S202">
-        <v>8.86</v>
+        <v>61.67</v>
       </c>
       <c r="T202">
-        <v>6.0</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="203" spans="1:24">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C203">
+        <v>-1</v>
+      </c>
+      <c r="D203" t="s">
+        <v>424</v>
+      </c>
+      <c r="E203" t="s">
+        <v>425</v>
+      </c>
+      <c r="F203">
+        <v>1999</v>
+      </c>
+      <c r="G203" t="s">
+        <v>100</v>
+      </c>
+      <c r="H203">
+        <v>412.49</v>
+      </c>
+      <c r="I203">
+        <v>186.88</v>
+      </c>
+      <c r="J203">
+        <v>225.61</v>
+      </c>
+      <c r="K203">
         <v>4</v>
       </c>
-      <c r="D203" t="s">
-[...20 lines deleted...]
-      <c r="K203">
+      <c r="L203">
         <v>6</v>
       </c>
-      <c r="L203">
-[...1 lines deleted...]
-      </c>
       <c r="M203">
-        <v>96.18</v>
+        <v>112.71</v>
       </c>
       <c r="N203">
-        <v>79.19</v>
+        <v>39.52</v>
       </c>
       <c r="O203">
-        <v>78.3</v>
+        <v>19.68</v>
       </c>
       <c r="P203">
-        <v>32.29</v>
-[...5 lines deleted...]
-        <v>21.36</v>
+        <v>14.97</v>
       </c>
       <c r="S203">
-        <v>33.86</v>
+        <v>73.21</v>
       </c>
       <c r="T203">
-        <v>19.11</v>
+        <v>44.29</v>
       </c>
       <c r="U203">
-        <v>11.97</v>
+        <v>37.57</v>
+      </c>
+      <c r="V203">
+        <v>36.29</v>
+      </c>
+      <c r="W203">
+        <v>18.79</v>
+      </c>
+      <c r="X203">
+        <v>15.46</v>
       </c>
     </row>
     <row r="204" spans="1:24">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C204">
-        <v>-4</v>
+        <v>14</v>
       </c>
       <c r="D204" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="E204" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F204">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G204" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="H204">
-        <v>400.5</v>
+        <v>412.27</v>
       </c>
       <c r="I204">
-        <v>291.76</v>
+        <v>384.24</v>
       </c>
       <c r="J204">
-        <v>108.74</v>
+        <v>28.03</v>
       </c>
       <c r="K204">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L204">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M204">
-        <v>219.63</v>
+        <v>79.19</v>
       </c>
       <c r="N204">
-        <v>48.22</v>
+        <v>76.12</v>
       </c>
       <c r="O204">
-        <v>23.91</v>
+        <v>65.87</v>
+      </c>
+      <c r="P204">
+        <v>60.93</v>
+      </c>
+      <c r="Q204">
+        <v>52.13</v>
+      </c>
+      <c r="R204">
+        <v>50.0</v>
       </c>
       <c r="S204">
-        <v>45.56</v>
+        <v>15.42</v>
       </c>
       <c r="T204">
-        <v>22.94</v>
-[...11 lines deleted...]
-        <v>4.13</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="205" spans="1:24">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="C205">
-        <v>-12</v>
+        <v>-2</v>
       </c>
       <c r="D205" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="E205" t="s">
         <v>428</v>
       </c>
       <c r="F205">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G205" t="s">
-        <v>368</v>
+        <v>176</v>
       </c>
       <c r="H205">
-        <v>397.34</v>
+        <v>405.75</v>
       </c>
       <c r="I205">
-        <v>264.68</v>
+        <v>338.04</v>
       </c>
       <c r="J205">
-        <v>132.66</v>
+        <v>67.71</v>
       </c>
       <c r="K205">
         <v>6</v>
       </c>
       <c r="L205">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M205">
-        <v>106.95</v>
+        <v>96.18</v>
       </c>
       <c r="N205">
+        <v>79.19</v>
+      </c>
+      <c r="O205">
         <v>78.3</v>
       </c>
-      <c r="O205">
-[...1 lines deleted...]
-      </c>
       <c r="P205">
-        <v>26.59</v>
+        <v>32.29</v>
       </c>
       <c r="Q205">
-        <v>10.96</v>
+        <v>30.72</v>
       </c>
       <c r="R205">
-        <v>6.58</v>
+        <v>21.36</v>
       </c>
       <c r="S205">
-        <v>30.5</v>
+        <v>33.86</v>
       </c>
       <c r="T205">
-        <v>28.97</v>
+        <v>19.11</v>
       </c>
       <c r="U205">
-        <v>28.22</v>
+        <v>11.97</v>
       </c>
       <c r="V205">
-        <v>15.42</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>207</v>
+        <v>347</v>
       </c>
       <c r="C206">
-        <v>2</v>
+        <v>142</v>
       </c>
       <c r="D206" t="s">
         <v>429</v>
       </c>
       <c r="E206" t="s">
         <v>430</v>
       </c>
       <c r="F206">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G206" t="s">
-        <v>301</v>
+        <v>34</v>
       </c>
       <c r="H206">
-        <v>395.82</v>
+        <v>405.41</v>
       </c>
       <c r="I206">
-        <v>344.96</v>
+        <v>405.41</v>
       </c>
       <c r="J206">
-        <v>50.86</v>
+        <v>0.0</v>
       </c>
       <c r="K206">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L206">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M206">
-        <v>103.98</v>
+        <v>300.0</v>
       </c>
       <c r="N206">
-        <v>101.58</v>
+        <v>58.36</v>
       </c>
       <c r="O206">
-        <v>51.55</v>
+        <v>37.34</v>
       </c>
       <c r="P206">
-        <v>46.25</v>
-[...11 lines deleted...]
-        <v>14.26</v>
+        <v>9.71</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C207">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D207" t="s">
+        <v>371</v>
+      </c>
+      <c r="E207" t="s">
         <v>431</v>
       </c>
-      <c r="E207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G207" t="s">
-        <v>26</v>
+        <v>343</v>
       </c>
       <c r="H207">
-        <v>383.13</v>
+        <v>400.47</v>
       </c>
       <c r="I207">
-        <v>309.24</v>
+        <v>267.81</v>
       </c>
       <c r="J207">
-        <v>73.89</v>
+        <v>132.66</v>
       </c>
       <c r="K207">
         <v>6</v>
       </c>
       <c r="L207">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M207">
-        <v>127.26</v>
+        <v>106.95</v>
       </c>
       <c r="N207">
-        <v>66.43</v>
+        <v>78.3</v>
       </c>
       <c r="O207">
-        <v>42.91</v>
+        <v>35.3</v>
       </c>
       <c r="P207">
-        <v>39.69</v>
+        <v>26.59</v>
       </c>
       <c r="Q207">
-        <v>16.76</v>
+        <v>10.96</v>
       </c>
       <c r="R207">
-        <v>16.19</v>
+        <v>9.71</v>
       </c>
       <c r="S207">
-        <v>17.99</v>
+        <v>30.5</v>
       </c>
       <c r="T207">
-        <v>15.42</v>
+        <v>28.97</v>
       </c>
       <c r="U207">
-        <v>15.42</v>
+        <v>28.22</v>
       </c>
       <c r="V207">
         <v>15.42</v>
       </c>
       <c r="W207">
-        <v>9.64</v>
+        <v>15.29</v>
+      </c>
+      <c r="X207">
+        <v>14.26</v>
       </c>
     </row>
     <row r="208" spans="1:24">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C208">
+        <v>-3</v>
+      </c>
+      <c r="D208" t="s">
+        <v>432</v>
+      </c>
+      <c r="E208" t="s">
+        <v>433</v>
+      </c>
+      <c r="F208">
+        <v>2006</v>
+      </c>
+      <c r="G208" t="s">
+        <v>329</v>
+      </c>
+      <c r="H208">
+        <v>395.82</v>
+      </c>
+      <c r="I208">
+        <v>344.96</v>
+      </c>
+      <c r="J208">
+        <v>50.86</v>
+      </c>
+      <c r="K208">
+        <v>6</v>
+      </c>
+      <c r="L208">
         <v>2</v>
       </c>
-      <c r="D208" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M208">
-        <v>179.45</v>
+        <v>103.98</v>
       </c>
       <c r="N208">
-        <v>32.93</v>
+        <v>101.58</v>
       </c>
       <c r="O208">
-        <v>32.65</v>
+        <v>51.55</v>
       </c>
       <c r="P208">
-        <v>16.01</v>
+        <v>46.25</v>
+      </c>
+      <c r="Q208">
+        <v>28.42</v>
+      </c>
+      <c r="R208">
+        <v>13.18</v>
       </c>
       <c r="S208">
-        <v>41.31</v>
+        <v>36.6</v>
       </c>
       <c r="T208">
-        <v>27.43</v>
-[...11 lines deleted...]
-        <v>2.63</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="209" spans="1:24">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C209">
-        <v>-11</v>
+        <v>-3</v>
       </c>
       <c r="D209" t="s">
+        <v>434</v>
+      </c>
+      <c r="E209" t="s">
         <v>435</v>
       </c>
-      <c r="E209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G209" t="s">
-        <v>212</v>
+        <v>34</v>
       </c>
       <c r="H209">
-        <v>374.47</v>
+        <v>392.47</v>
       </c>
       <c r="I209">
-        <v>281.91</v>
+        <v>330.72</v>
       </c>
       <c r="J209">
-        <v>92.56</v>
+        <v>61.75</v>
       </c>
       <c r="K209">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L209">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M209">
-        <v>91.51</v>
+        <v>201.82</v>
       </c>
       <c r="N209">
-        <v>74.36</v>
+        <v>86.18</v>
       </c>
       <c r="O209">
-        <v>57.32</v>
-[...5 lines deleted...]
-        <v>19.46</v>
+        <v>42.72</v>
       </c>
       <c r="S209">
-        <v>36.6</v>
+        <v>33.57</v>
       </c>
       <c r="T209">
-        <v>26.1</v>
+        <v>26.57</v>
       </c>
       <c r="U209">
-        <v>16.67</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="210" spans="1:24">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C210">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D210" t="s">
+        <v>436</v>
+      </c>
+      <c r="E210" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="F210">
         <v>2006</v>
       </c>
       <c r="G210" t="s">
-        <v>439</v>
+        <v>57</v>
       </c>
       <c r="H210">
-        <v>374.08</v>
+        <v>390.2</v>
       </c>
       <c r="I210">
-        <v>347.59</v>
+        <v>356.76</v>
       </c>
       <c r="J210">
-        <v>26.49</v>
+        <v>33.44</v>
       </c>
       <c r="K210">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L210">
         <v>2</v>
       </c>
       <c r="M210">
-        <v>106.95</v>
+        <v>116.94</v>
       </c>
       <c r="N210">
-        <v>72.43</v>
+        <v>92.55</v>
       </c>
       <c r="O210">
-        <v>55.73</v>
+        <v>58.36</v>
       </c>
       <c r="P210">
-        <v>41.97</v>
+        <v>46.19</v>
       </c>
       <c r="Q210">
-        <v>35.6</v>
-[...2 lines deleted...]
-        <v>34.91</v>
+        <v>42.72</v>
       </c>
       <c r="S210">
-        <v>15.12</v>
+        <v>17.71</v>
       </c>
       <c r="T210">
-        <v>11.37</v>
+        <v>15.73</v>
       </c>
     </row>
     <row r="211" spans="1:24">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C211">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D211" t="s">
-        <v>30</v>
+        <v>438</v>
       </c>
       <c r="E211" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F211">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G211" t="s">
-        <v>232</v>
+        <v>329</v>
       </c>
       <c r="H211">
-        <v>367.04</v>
+        <v>382.76</v>
       </c>
       <c r="I211">
-        <v>289.41</v>
+        <v>217.17</v>
       </c>
       <c r="J211">
-        <v>77.63</v>
+        <v>165.59</v>
       </c>
       <c r="K211">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L211">
         <v>5</v>
       </c>
       <c r="M211">
-        <v>100.72</v>
+        <v>138.75</v>
       </c>
       <c r="N211">
-        <v>76.12</v>
+        <v>57.97</v>
       </c>
       <c r="O211">
-        <v>56.84</v>
-[...8 lines deleted...]
-        <v>13.97</v>
+        <v>20.45</v>
       </c>
       <c r="S211">
-        <v>40.51</v>
+        <v>55.33</v>
       </c>
       <c r="T211">
-        <v>14.26</v>
+        <v>39.57</v>
       </c>
       <c r="U211">
-        <v>13.09</v>
+        <v>38.54</v>
       </c>
       <c r="V211">
-        <v>4.99</v>
+        <v>22.94</v>
       </c>
       <c r="W211">
-        <v>4.78</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C212">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D212" t="s">
+        <v>440</v>
+      </c>
+      <c r="E212" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="F212">
         <v>2006</v>
       </c>
       <c r="G212" t="s">
         <v>26</v>
       </c>
       <c r="H212">
-        <v>366.21</v>
+        <v>379.79</v>
       </c>
       <c r="I212">
-        <v>360.04</v>
+        <v>360.65</v>
       </c>
       <c r="J212">
-        <v>6.17</v>
+        <v>19.14</v>
       </c>
       <c r="K212">
         <v>6</v>
       </c>
       <c r="L212">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M212">
         <v>172.68</v>
       </c>
       <c r="N212">
         <v>68.2</v>
       </c>
       <c r="O212">
         <v>49.93</v>
       </c>
       <c r="P212">
-        <v>38.91</v>
+        <v>39.52</v>
       </c>
       <c r="Q212">
         <v>22.9</v>
       </c>
       <c r="R212">
         <v>7.42</v>
       </c>
       <c r="S212">
+        <v>12.97</v>
+      </c>
+      <c r="T212">
         <v>6.17</v>
       </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C213">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D213" t="s">
+        <v>442</v>
+      </c>
+      <c r="E213" t="s">
         <v>443</v>
       </c>
-      <c r="E213" t="s">
+      <c r="F213">
+        <v>2006</v>
+      </c>
+      <c r="G213" t="s">
         <v>444</v>
       </c>
-      <c r="F213">
-[...4 lines deleted...]
-      </c>
       <c r="H213">
-        <v>354.47</v>
+        <v>374.08</v>
       </c>
       <c r="I213">
-        <v>290.9</v>
+        <v>347.59</v>
       </c>
       <c r="J213">
-        <v>63.57</v>
+        <v>26.49</v>
       </c>
       <c r="K213">
         <v>6</v>
       </c>
       <c r="L213">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M213">
-        <v>61.97</v>
+        <v>106.95</v>
       </c>
       <c r="N213">
-        <v>57.97</v>
+        <v>72.43</v>
       </c>
       <c r="O213">
-        <v>49.05</v>
+        <v>55.73</v>
       </c>
       <c r="P213">
-        <v>45.37</v>
+        <v>41.97</v>
       </c>
       <c r="Q213">
-        <v>42.44</v>
+        <v>35.6</v>
       </c>
       <c r="R213">
-        <v>34.1</v>
+        <v>34.91</v>
       </c>
       <c r="S213">
-        <v>28.22</v>
+        <v>15.12</v>
       </c>
       <c r="T213">
-        <v>19.62</v>
-[...8 lines deleted...]
-        <v>1.41</v>
+        <v>11.37</v>
       </c>
     </row>
     <row r="214" spans="1:24">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C214">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="D214" t="s">
+        <v>445</v>
+      </c>
+      <c r="E214" t="s">
         <v>446</v>
       </c>
-      <c r="E214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G214" t="s">
-        <v>88</v>
+        <v>215</v>
       </c>
       <c r="H214">
-        <v>353.5</v>
+        <v>370.91</v>
       </c>
       <c r="I214">
-        <v>299.3</v>
+        <v>301.37</v>
       </c>
       <c r="J214">
-        <v>54.2</v>
+        <v>69.54</v>
       </c>
       <c r="K214">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M214">
-        <v>108.88</v>
+        <v>106.95</v>
       </c>
       <c r="N214">
-        <v>58.36</v>
+        <v>50.0</v>
       </c>
       <c r="O214">
         <v>50.0</v>
       </c>
       <c r="P214">
-        <v>39.57</v>
+        <v>49.05</v>
       </c>
       <c r="Q214">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>45.37</v>
       </c>
       <c r="S214">
+        <v>20.66</v>
+      </c>
+      <c r="T214">
+        <v>16.79</v>
+      </c>
+      <c r="U214">
+        <v>16.67</v>
+      </c>
+      <c r="V214">
         <v>15.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>3.95</v>
       </c>
     </row>
     <row r="215" spans="1:24">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C215">
-        <v>-9</v>
+        <v>-3</v>
       </c>
       <c r="D215" t="s">
+        <v>447</v>
+      </c>
+      <c r="E215" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="F215">
         <v>2004</v>
       </c>
       <c r="G215" t="s">
-        <v>29</v>
+        <v>449</v>
       </c>
       <c r="H215">
-        <v>352.75</v>
+        <v>370.7</v>
       </c>
       <c r="I215">
-        <v>279.03</v>
+        <v>306.8</v>
       </c>
       <c r="J215">
-        <v>73.72</v>
+        <v>63.9</v>
       </c>
       <c r="K215">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L215">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M215">
-        <v>172.68</v>
+        <v>61.97</v>
       </c>
       <c r="N215">
-        <v>100.72</v>
+        <v>57.97</v>
       </c>
       <c r="O215">
-        <v>5.63</v>
+        <v>50.0</v>
+      </c>
+      <c r="P215">
+        <v>49.05</v>
+      </c>
+      <c r="Q215">
+        <v>45.37</v>
+      </c>
+      <c r="R215">
+        <v>42.44</v>
       </c>
       <c r="S215">
-        <v>27.98</v>
+        <v>28.22</v>
       </c>
       <c r="T215">
-        <v>26.57</v>
+        <v>19.62</v>
       </c>
       <c r="U215">
-        <v>17.99</v>
+        <v>11.64</v>
       </c>
       <c r="V215">
-        <v>1.18</v>
+        <v>2.68</v>
+      </c>
+      <c r="W215">
+        <v>1.74</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="C216">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="D216" t="s">
         <v>450</v>
       </c>
       <c r="E216" t="s">
         <v>451</v>
       </c>
       <c r="F216">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G216" t="s">
-        <v>377</v>
+        <v>26</v>
       </c>
       <c r="H216">
-        <v>350.52</v>
+        <v>367.71</v>
       </c>
       <c r="I216">
-        <v>284.12</v>
+        <v>309.24</v>
       </c>
       <c r="J216">
-        <v>66.4</v>
+        <v>58.47</v>
       </c>
       <c r="K216">
         <v>6</v>
       </c>
       <c r="L216">
         <v>4</v>
       </c>
       <c r="M216">
-        <v>86.91</v>
+        <v>127.26</v>
       </c>
       <c r="N216">
-        <v>50.0</v>
+        <v>66.43</v>
       </c>
       <c r="O216">
-        <v>46.25</v>
+        <v>42.91</v>
       </c>
       <c r="P216">
-        <v>46.25</v>
+        <v>39.69</v>
       </c>
       <c r="Q216">
-        <v>28.42</v>
+        <v>16.76</v>
       </c>
       <c r="R216">
-        <v>26.29</v>
+        <v>16.19</v>
       </c>
       <c r="S216">
-        <v>26.8</v>
+        <v>17.99</v>
       </c>
       <c r="T216">
         <v>15.42</v>
       </c>
       <c r="U216">
         <v>15.42</v>
       </c>
       <c r="V216">
-        <v>8.76</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C217">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D217" t="s">
-        <v>360</v>
+        <v>32</v>
       </c>
       <c r="E217" t="s">
         <v>452</v>
       </c>
       <c r="F217">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G217" t="s">
-        <v>111</v>
+        <v>241</v>
       </c>
       <c r="H217">
-        <v>350.38</v>
+        <v>367.04</v>
       </c>
       <c r="I217">
-        <v>322.35</v>
+        <v>289.41</v>
       </c>
       <c r="J217">
-        <v>28.03</v>
+        <v>77.63</v>
       </c>
       <c r="K217">
         <v>6</v>
       </c>
       <c r="L217">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M217">
-        <v>79.19</v>
+        <v>100.72</v>
       </c>
       <c r="N217">
         <v>76.12</v>
       </c>
       <c r="O217">
-        <v>60.93</v>
+        <v>56.84</v>
       </c>
       <c r="P217">
-        <v>52.13</v>
+        <v>23.64</v>
       </c>
       <c r="Q217">
-        <v>50.0</v>
+        <v>18.12</v>
       </c>
       <c r="R217">
-        <v>3.98</v>
+        <v>13.97</v>
       </c>
       <c r="S217">
-        <v>15.42</v>
+        <v>40.51</v>
       </c>
       <c r="T217">
-        <v>12.61</v>
+        <v>14.26</v>
+      </c>
+      <c r="U217">
+        <v>13.09</v>
+      </c>
+      <c r="V217">
+        <v>4.99</v>
+      </c>
+      <c r="W217">
+        <v>4.78</v>
       </c>
     </row>
     <row r="218" spans="1:24">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D218" t="s">
+        <v>144</v>
+      </c>
+      <c r="E218" t="s">
         <v>453</v>
       </c>
-      <c r="E218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="G218" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H218">
-        <v>348.95</v>
+        <v>363.32</v>
       </c>
       <c r="I218">
+        <v>363.32</v>
+      </c>
+      <c r="J218">
         <v>0.0</v>
       </c>
-      <c r="J218">
-[...1 lines deleted...]
-      </c>
       <c r="K218">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L218">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>43.91</v>
+        <v>0</v>
+      </c>
+      <c r="M218">
+        <v>148.73</v>
+      </c>
+      <c r="N218">
+        <v>108.88</v>
+      </c>
+      <c r="O218">
+        <v>36.6</v>
+      </c>
+      <c r="P218">
+        <v>24.75</v>
+      </c>
+      <c r="Q218">
+        <v>23.91</v>
+      </c>
+      <c r="R218">
+        <v>20.45</v>
       </c>
     </row>
     <row r="219" spans="1:24">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="C219">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D219" t="s">
+        <v>454</v>
+      </c>
+      <c r="E219" t="s">
         <v>455</v>
       </c>
-      <c r="E219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="G219" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H219">
-        <v>348.25</v>
+        <v>362.8</v>
       </c>
       <c r="I219">
-        <v>172.68</v>
+        <v>258.98</v>
       </c>
       <c r="J219">
-        <v>175.57</v>
+        <v>103.82</v>
       </c>
       <c r="K219">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L219">
         <v>4</v>
       </c>
       <c r="M219">
-        <v>172.68</v>
+        <v>108.88</v>
+      </c>
+      <c r="N219">
+        <v>78.47</v>
+      </c>
+      <c r="O219">
+        <v>58.36</v>
+      </c>
+      <c r="P219">
+        <v>13.27</v>
       </c>
       <c r="S219">
-        <v>100.0</v>
+        <v>49.25</v>
       </c>
       <c r="T219">
-        <v>55.48</v>
+        <v>21.03</v>
       </c>
       <c r="U219">
-        <v>14.26</v>
+        <v>18.38</v>
       </c>
       <c r="V219">
-        <v>5.83</v>
+        <v>15.16</v>
       </c>
     </row>
     <row r="220" spans="1:24">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="C220">
-        <v>1</v>
+        <v>-30</v>
       </c>
       <c r="D220" t="s">
+        <v>456</v>
+      </c>
+      <c r="E220" t="s">
         <v>457</v>
       </c>
-      <c r="E220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G220" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H220">
-        <v>348.16</v>
+        <v>352.66</v>
       </c>
       <c r="I220">
-        <v>348.16</v>
+        <v>212.09</v>
       </c>
       <c r="J220">
-        <v>0.0</v>
+        <v>140.57</v>
       </c>
       <c r="K220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L220">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M220">
-        <v>255.0</v>
-[...2 lines deleted...]
-        <v>93.16</v>
+        <v>212.09</v>
+      </c>
+      <c r="S220">
+        <v>63.2</v>
+      </c>
+      <c r="T220">
+        <v>36.62</v>
+      </c>
+      <c r="U220">
+        <v>28.98</v>
+      </c>
+      <c r="V220">
+        <v>11.77</v>
       </c>
     </row>
     <row r="221" spans="1:24">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D221" t="s">
-        <v>129</v>
+        <v>458</v>
       </c>
       <c r="E221" t="s">
         <v>459</v>
       </c>
       <c r="F221">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G221" t="s">
-        <v>131</v>
+        <v>385</v>
       </c>
       <c r="H221">
-        <v>347.8</v>
+        <v>350.52</v>
       </c>
       <c r="I221">
-        <v>109.67</v>
+        <v>284.12</v>
       </c>
       <c r="J221">
-        <v>238.13</v>
+        <v>66.4</v>
       </c>
       <c r="K221">
+        <v>6</v>
+      </c>
+      <c r="L221">
         <v>4</v>
       </c>
-      <c r="L221">
-[...1 lines deleted...]
-      </c>
       <c r="M221">
-        <v>65.13</v>
+        <v>86.91</v>
       </c>
       <c r="N221">
-        <v>16.76</v>
+        <v>50.0</v>
       </c>
       <c r="O221">
-        <v>15.51</v>
+        <v>46.25</v>
       </c>
       <c r="P221">
-        <v>12.27</v>
+        <v>46.25</v>
+      </c>
+      <c r="Q221">
+        <v>28.42</v>
+      </c>
+      <c r="R221">
+        <v>26.29</v>
       </c>
       <c r="S221">
-        <v>89.33</v>
+        <v>26.8</v>
       </c>
       <c r="T221">
-        <v>67.27</v>
+        <v>15.42</v>
       </c>
       <c r="U221">
-        <v>40.96</v>
+        <v>15.42</v>
       </c>
       <c r="V221">
-        <v>22.3</v>
-[...5 lines deleted...]
-        <v>8.29</v>
+        <v>8.76</v>
       </c>
     </row>
     <row r="222" spans="1:24">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="C222">
-        <v>1</v>
+        <v>-23</v>
       </c>
       <c r="D222" t="s">
         <v>460</v>
       </c>
       <c r="E222" t="s">
         <v>461</v>
       </c>
       <c r="F222">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G222" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H222">
-        <v>343.44</v>
+        <v>349.47</v>
       </c>
       <c r="I222">
-        <v>267.82</v>
+        <v>275.6</v>
       </c>
       <c r="J222">
-        <v>75.62</v>
+        <v>73.87</v>
       </c>
       <c r="K222">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L222">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M222">
-        <v>112.41</v>
+        <v>237.44</v>
       </c>
       <c r="N222">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>25.84</v>
+        <v>38.16</v>
       </c>
       <c r="S222">
-        <v>53.24</v>
+        <v>35.05</v>
       </c>
       <c r="T222">
-        <v>22.38</v>
+        <v>24.58</v>
+      </c>
+      <c r="U222">
+        <v>14.24</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C223">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="D223" t="s">
         <v>462</v>
       </c>
       <c r="E223" t="s">
         <v>463</v>
       </c>
       <c r="F223">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G223" t="s">
-        <v>464</v>
+        <v>40</v>
       </c>
       <c r="H223">
-        <v>337.64</v>
+        <v>348.25</v>
       </c>
       <c r="I223">
-        <v>292.15</v>
+        <v>172.68</v>
       </c>
       <c r="J223">
-        <v>45.49</v>
+        <v>175.57</v>
       </c>
       <c r="K223">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L223">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M223">
-        <v>101.58</v>
-[...14 lines deleted...]
-        <v>14.97</v>
+        <v>172.68</v>
       </c>
       <c r="S223">
-        <v>16.67</v>
+        <v>100.0</v>
       </c>
       <c r="T223">
+        <v>55.48</v>
+      </c>
+      <c r="U223">
         <v>14.26</v>
       </c>
-      <c r="U223">
-[...1 lines deleted...]
-      </c>
       <c r="V223">
-        <v>4.27</v>
-[...5 lines deleted...]
-        <v>1.48</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="224" spans="1:24">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C224">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D224" t="s">
-        <v>266</v>
+        <v>464</v>
       </c>
       <c r="E224" t="s">
         <v>465</v>
       </c>
       <c r="F224">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G224" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H224">
-        <v>337.4</v>
+        <v>337.99</v>
       </c>
       <c r="I224">
-        <v>337.4</v>
+        <v>234.66</v>
       </c>
       <c r="J224">
-        <v>0.0</v>
+        <v>103.33</v>
       </c>
       <c r="K224">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L224">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M224">
-        <v>189.61</v>
+        <v>86.18</v>
       </c>
       <c r="N224">
-        <v>138.81</v>
+        <v>39.52</v>
       </c>
       <c r="O224">
-        <v>8.98</v>
+        <v>36.56</v>
+      </c>
+      <c r="P224">
+        <v>24.75</v>
+      </c>
+      <c r="Q224">
+        <v>24.75</v>
+      </c>
+      <c r="R224">
+        <v>22.9</v>
+      </c>
+      <c r="S224">
+        <v>67.27</v>
+      </c>
+      <c r="T224">
+        <v>36.06</v>
       </c>
     </row>
     <row r="225" spans="1:24">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C225">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D225" t="s">
         <v>466</v>
       </c>
       <c r="E225" t="s">
         <v>467</v>
       </c>
       <c r="F225">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G225" t="s">
-        <v>32</v>
+        <v>468</v>
       </c>
       <c r="H225">
-        <v>334.75</v>
+        <v>337.64</v>
       </c>
       <c r="I225">
-        <v>246.09</v>
+        <v>292.15</v>
       </c>
       <c r="J225">
-        <v>88.66</v>
+        <v>45.49</v>
       </c>
       <c r="K225">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L225">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M225">
-        <v>108.88</v>
+        <v>101.58</v>
       </c>
       <c r="N225">
-        <v>78.47</v>
+        <v>85.61</v>
       </c>
       <c r="O225">
-        <v>45.47</v>
+        <v>50.0</v>
       </c>
       <c r="P225">
-        <v>13.27</v>
+        <v>21.18</v>
+      </c>
+      <c r="Q225">
+        <v>18.81</v>
+      </c>
+      <c r="R225">
+        <v>14.97</v>
       </c>
       <c r="S225">
-        <v>49.25</v>
+        <v>16.67</v>
       </c>
       <c r="T225">
-        <v>21.03</v>
+        <v>14.26</v>
       </c>
       <c r="U225">
-        <v>18.38</v>
+        <v>6.04</v>
+      </c>
+      <c r="V225">
+        <v>4.27</v>
+      </c>
+      <c r="W225">
+        <v>2.77</v>
+      </c>
+      <c r="X225">
+        <v>1.48</v>
       </c>
     </row>
     <row r="226" spans="1:24">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C226">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="D226" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E226" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F226">
         <v>2006</v>
       </c>
       <c r="G226" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H226">
-        <v>331.52</v>
+        <v>337.02</v>
       </c>
       <c r="I226">
         <v>274.7</v>
       </c>
       <c r="J226">
-        <v>56.82</v>
+        <v>62.32</v>
       </c>
       <c r="K226">
         <v>6</v>
       </c>
       <c r="L226">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M226">
         <v>77.64</v>
       </c>
       <c r="N226">
         <v>50.0</v>
       </c>
       <c r="O226">
         <v>49.93</v>
       </c>
       <c r="P226">
         <v>36.56</v>
       </c>
       <c r="Q226">
         <v>33.81</v>
       </c>
       <c r="R226">
         <v>26.76</v>
       </c>
       <c r="S226">
         <v>27.14</v>
       </c>
       <c r="T226">
         <v>15.42</v>
       </c>
       <c r="U226">
         <v>14.26</v>
+      </c>
+      <c r="V226">
+        <v>5.5</v>
       </c>
     </row>
     <row r="227" spans="1:24">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>268</v>
+        <v>224</v>
       </c>
       <c r="C227">
-        <v>42</v>
+        <v>-2</v>
       </c>
       <c r="D227" t="s">
-        <v>470</v>
+        <v>122</v>
       </c>
       <c r="E227" t="s">
         <v>471</v>
       </c>
       <c r="F227">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G227" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H227">
-        <v>330.42</v>
+        <v>335.53</v>
       </c>
       <c r="I227">
-        <v>330.42</v>
+        <v>97.4</v>
       </c>
       <c r="J227">
-        <v>0.0</v>
+        <v>238.13</v>
       </c>
       <c r="K227">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L227">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M227">
-        <v>203.16</v>
+        <v>65.13</v>
       </c>
       <c r="N227">
-        <v>127.26</v>
+        <v>16.76</v>
+      </c>
+      <c r="O227">
+        <v>15.51</v>
+      </c>
+      <c r="S227">
+        <v>89.33</v>
+      </c>
+      <c r="T227">
+        <v>67.27</v>
+      </c>
+      <c r="U227">
+        <v>40.96</v>
+      </c>
+      <c r="V227">
+        <v>22.3</v>
+      </c>
+      <c r="W227">
+        <v>9.98</v>
+      </c>
+      <c r="X227">
+        <v>8.29</v>
       </c>
     </row>
     <row r="228" spans="1:24">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C228">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D228" t="s">
         <v>472</v>
       </c>
       <c r="E228" t="s">
         <v>473</v>
       </c>
       <c r="F228">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G228" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="H228">
-        <v>321.08</v>
+        <v>330.42</v>
       </c>
       <c r="I228">
-        <v>305.35</v>
+        <v>330.42</v>
       </c>
       <c r="J228">
-        <v>15.73</v>
+        <v>0.0</v>
       </c>
       <c r="K228">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L228">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M228">
-        <v>116.94</v>
+        <v>203.16</v>
       </c>
       <c r="N228">
-        <v>92.55</v>
-[...8 lines deleted...]
-        <v>15.73</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="229" spans="1:24">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="C229">
-        <v>-13</v>
+        <v>-2</v>
       </c>
       <c r="D229" t="s">
         <v>474</v>
       </c>
       <c r="E229" t="s">
         <v>475</v>
       </c>
       <c r="F229">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G229" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
       <c r="H229">
-        <v>320.91</v>
+        <v>315.33</v>
       </c>
       <c r="I229">
-        <v>251.37</v>
+        <v>236.35</v>
       </c>
       <c r="J229">
-        <v>69.54</v>
+        <v>78.98</v>
       </c>
       <c r="K229">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L229">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M229">
-        <v>106.95</v>
+        <v>126.42</v>
       </c>
       <c r="N229">
-        <v>50.0</v>
+        <v>70.41</v>
       </c>
       <c r="O229">
-        <v>49.05</v>
-[...2 lines deleted...]
-        <v>45.37</v>
+        <v>39.52</v>
       </c>
       <c r="S229">
-        <v>20.66</v>
+        <v>34.66</v>
       </c>
       <c r="T229">
-        <v>16.79</v>
+        <v>24.42</v>
       </c>
       <c r="U229">
-        <v>16.67</v>
+        <v>10.36</v>
       </c>
       <c r="V229">
-        <v>15.42</v>
+        <v>6.04</v>
+      </c>
+      <c r="W229">
+        <v>3.5</v>
       </c>
     </row>
     <row r="230" spans="1:24">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C230">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D230" t="s">
         <v>476</v>
       </c>
       <c r="E230" t="s">
         <v>477</v>
       </c>
       <c r="F230">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G230" t="s">
-        <v>46</v>
+        <v>260</v>
       </c>
       <c r="H230">
-        <v>318.56</v>
+        <v>312.46</v>
       </c>
       <c r="I230">
-        <v>214.03</v>
+        <v>267.11</v>
       </c>
       <c r="J230">
-        <v>104.53</v>
+        <v>45.35</v>
       </c>
       <c r="K230">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L230">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M230">
-        <v>86.18</v>
+        <v>78.3</v>
       </c>
       <c r="N230">
-        <v>39.52</v>
+        <v>68.79</v>
       </c>
       <c r="O230">
-        <v>36.56</v>
+        <v>67.0</v>
       </c>
       <c r="P230">
-        <v>24.75</v>
-[...5 lines deleted...]
-        <v>4.12</v>
+        <v>53.02</v>
       </c>
       <c r="S230">
-        <v>67.27</v>
+        <v>22.33</v>
       </c>
       <c r="T230">
-        <v>36.06</v>
+        <v>18.15</v>
       </c>
       <c r="U230">
-        <v>1.2</v>
+        <v>2.99</v>
+      </c>
+      <c r="V230">
+        <v>1.88</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="C231">
-        <v>-16</v>
+        <v>-2</v>
       </c>
       <c r="D231" t="s">
         <v>478</v>
       </c>
       <c r="E231" t="s">
-        <v>479</v>
+        <v>259</v>
       </c>
       <c r="F231">
         <v>2000</v>
       </c>
       <c r="G231" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H231">
-        <v>317.73</v>
+        <v>310.89</v>
       </c>
       <c r="I231">
-        <v>272.74</v>
+        <v>310.89</v>
       </c>
       <c r="J231">
-        <v>44.99</v>
+        <v>0.0</v>
       </c>
       <c r="K231">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L231">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M231">
-        <v>78.3</v>
+        <v>115.63</v>
       </c>
       <c r="N231">
-        <v>68.79</v>
+        <v>61.97</v>
       </c>
       <c r="O231">
-        <v>67.0</v>
+        <v>58.88</v>
       </c>
       <c r="P231">
-        <v>53.02</v>
+        <v>31.54</v>
       </c>
       <c r="Q231">
-        <v>5.63</v>
-[...11 lines deleted...]
-        <v>1.52</v>
+        <v>23.1</v>
+      </c>
+      <c r="R231">
+        <v>19.77</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C232">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D232" t="s">
+        <v>479</v>
+      </c>
+      <c r="E232" t="s">
         <v>480</v>
       </c>
-      <c r="E232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G232" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H232">
-        <v>315.33</v>
+        <v>292.84</v>
       </c>
       <c r="I232">
-        <v>236.35</v>
+        <v>219.63</v>
       </c>
       <c r="J232">
-        <v>78.98</v>
+        <v>73.21</v>
       </c>
       <c r="K232">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L232">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M232">
-        <v>126.42</v>
-[...5 lines deleted...]
-        <v>39.52</v>
+        <v>219.63</v>
       </c>
       <c r="S232">
-        <v>34.66</v>
-[...11 lines deleted...]
-        <v>3.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="233" spans="1:24">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C233">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D233" t="s">
-        <v>482</v>
+        <v>126</v>
       </c>
       <c r="E233" t="s">
-        <v>262</v>
+        <v>481</v>
       </c>
       <c r="F233">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G233" t="s">
-        <v>263</v>
+        <v>109</v>
       </c>
       <c r="H233">
-        <v>310.89</v>
+        <v>283.31</v>
       </c>
       <c r="I233">
-        <v>310.89</v>
+        <v>279.81</v>
       </c>
       <c r="J233">
-        <v>0.0</v>
+        <v>3.5</v>
       </c>
       <c r="K233">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L233">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M233">
-        <v>115.63</v>
+        <v>100.72</v>
       </c>
       <c r="N233">
-        <v>61.97</v>
+        <v>53.98</v>
       </c>
       <c r="O233">
-        <v>58.88</v>
+        <v>49.93</v>
       </c>
       <c r="P233">
-        <v>31.54</v>
+        <v>46.25</v>
       </c>
       <c r="Q233">
-        <v>23.1</v>
-[...2 lines deleted...]
-        <v>19.77</v>
+        <v>28.93</v>
+      </c>
+      <c r="S233">
+        <v>3.5</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C234">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D234" t="s">
-        <v>209</v>
+        <v>482</v>
       </c>
       <c r="E234" t="s">
         <v>483</v>
       </c>
       <c r="F234">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G234" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="H234">
-        <v>308.12</v>
+        <v>282.92</v>
       </c>
       <c r="I234">
-        <v>306.2</v>
+        <v>168.08</v>
       </c>
       <c r="J234">
-        <v>1.92</v>
+        <v>114.84</v>
       </c>
       <c r="K234">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L234">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M234">
-        <v>135.44</v>
+        <v>73.73</v>
       </c>
       <c r="N234">
-        <v>117.71</v>
+        <v>39.52</v>
       </c>
       <c r="O234">
-        <v>49.16</v>
+        <v>22.3</v>
       </c>
       <c r="P234">
-        <v>3.89</v>
+        <v>21.18</v>
+      </c>
+      <c r="Q234">
+        <v>11.35</v>
       </c>
       <c r="S234">
-        <v>1.92</v>
+        <v>29.34</v>
+      </c>
+      <c r="T234">
+        <v>26.4</v>
+      </c>
+      <c r="U234">
+        <v>19.45</v>
+      </c>
+      <c r="V234">
+        <v>14.26</v>
+      </c>
+      <c r="W234">
+        <v>13.19</v>
+      </c>
+      <c r="X234">
+        <v>12.2</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C235">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D235" t="s">
+        <v>316</v>
+      </c>
+      <c r="E235" t="s">
         <v>484</v>
       </c>
-      <c r="E235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F235">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G235" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="H235">
-        <v>308.04</v>
+        <v>282.25</v>
       </c>
       <c r="I235">
-        <v>189.63</v>
+        <v>195.61</v>
       </c>
       <c r="J235">
-        <v>118.41</v>
+        <v>86.64</v>
       </c>
       <c r="K235">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L235">
         <v>5</v>
       </c>
       <c r="M235">
-        <v>93.16</v>
+        <v>187.92</v>
       </c>
       <c r="N235">
-        <v>79.71</v>
-[...2 lines deleted...]
-        <v>16.76</v>
+        <v>7.69</v>
       </c>
       <c r="S235">
-        <v>57.56</v>
+        <v>67.27</v>
       </c>
       <c r="T235">
-        <v>31.05</v>
+        <v>6.31</v>
       </c>
       <c r="U235">
-        <v>13.19</v>
+        <v>5.59</v>
       </c>
       <c r="V235">
-        <v>12.19</v>
+        <v>5.59</v>
       </c>
       <c r="W235">
-        <v>4.42</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
         <v>233</v>
       </c>
       <c r="C236">
         <v>-2</v>
       </c>
       <c r="D236" t="s">
-        <v>166</v>
+        <v>485</v>
       </c>
       <c r="E236" t="s">
         <v>486</v>
       </c>
       <c r="F236">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G236" t="s">
-        <v>194</v>
+        <v>100</v>
       </c>
       <c r="H236">
-        <v>301.77</v>
+        <v>280.91</v>
       </c>
       <c r="I236">
-        <v>286.35</v>
+        <v>190.42</v>
       </c>
       <c r="J236">
+        <v>90.49</v>
+      </c>
+      <c r="K236">
+        <v>5</v>
+      </c>
+      <c r="L236">
+        <v>6</v>
+      </c>
+      <c r="M236">
+        <v>58.36</v>
+      </c>
+      <c r="N236">
+        <v>50.0</v>
+      </c>
+      <c r="O236">
+        <v>39.57</v>
+      </c>
+      <c r="P236">
+        <v>22.9</v>
+      </c>
+      <c r="Q236">
+        <v>19.59</v>
+      </c>
+      <c r="S236">
+        <v>36.29</v>
+      </c>
+      <c r="T236">
         <v>15.42</v>
       </c>
-      <c r="K236">
-[...14 lines deleted...]
-      <c r="S236">
+      <c r="U236">
         <v>15.42</v>
+      </c>
+      <c r="V236">
+        <v>14.24</v>
+      </c>
+      <c r="W236">
+        <v>5.17</v>
+      </c>
+      <c r="X236">
+        <v>3.95</v>
       </c>
     </row>
     <row r="237" spans="1:24">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>382</v>
+        <v>234</v>
       </c>
       <c r="C237">
-        <v>146</v>
+        <v>-2</v>
       </c>
       <c r="D237" t="s">
         <v>487</v>
       </c>
       <c r="E237" t="s">
         <v>488</v>
       </c>
       <c r="F237">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G237" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H237">
-        <v>292.84</v>
+        <v>274.63</v>
       </c>
       <c r="I237">
-        <v>219.63</v>
+        <v>211.69</v>
       </c>
       <c r="J237">
-        <v>73.21</v>
+        <v>62.94</v>
       </c>
       <c r="K237">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L237">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M237">
-        <v>219.63</v>
+        <v>187.92</v>
+      </c>
+      <c r="N237">
+        <v>13.27</v>
+      </c>
+      <c r="O237">
+        <v>10.5</v>
       </c>
       <c r="S237">
-        <v>73.21</v>
+        <v>22.73</v>
+      </c>
+      <c r="T237">
+        <v>19.45</v>
+      </c>
+      <c r="U237">
+        <v>16.67</v>
+      </c>
+      <c r="V237">
+        <v>4.09</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>198</v>
+        <v>236</v>
       </c>
       <c r="C238">
-        <v>-39</v>
+        <v>-1</v>
       </c>
       <c r="D238" t="s">
-        <v>120</v>
+        <v>489</v>
       </c>
       <c r="E238" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F238">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G238" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="H238">
-        <v>291.95</v>
+        <v>273.07</v>
       </c>
       <c r="I238">
-        <v>144.94</v>
+        <v>268.36</v>
       </c>
       <c r="J238">
-        <v>147.01</v>
+        <v>4.71</v>
       </c>
       <c r="K238">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L238">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M238">
-        <v>57.97</v>
+        <v>209.74</v>
       </c>
       <c r="N238">
-        <v>42.72</v>
+        <v>31.28</v>
       </c>
       <c r="O238">
-        <v>36.56</v>
-[...2 lines deleted...]
-        <v>7.69</v>
+        <v>27.34</v>
       </c>
       <c r="S238">
-        <v>72.73</v>
-[...5 lines deleted...]
-        <v>7.01</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="239" spans="1:24">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C239">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D239" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E239" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F239">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G239" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H239">
-        <v>291.79</v>
+        <v>271.99</v>
       </c>
       <c r="I239">
-        <v>238.06</v>
+        <v>252.67</v>
       </c>
       <c r="J239">
-        <v>53.73</v>
+        <v>19.32</v>
       </c>
       <c r="K239">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L239">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M239">
-        <v>137.57</v>
+        <v>100.72</v>
       </c>
       <c r="N239">
-        <v>73.73</v>
+        <v>73.25</v>
       </c>
       <c r="O239">
-        <v>26.76</v>
+        <v>68.2</v>
+      </c>
+      <c r="P239">
+        <v>10.5</v>
       </c>
       <c r="S239">
-        <v>26.16</v>
-[...5 lines deleted...]
-        <v>2.99</v>
+        <v>19.32</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C240">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D240" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E240" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F240">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G240" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H240">
-        <v>287.55</v>
+        <v>270.38</v>
       </c>
       <c r="I240">
-        <v>58.49</v>
+        <v>270.38</v>
       </c>
       <c r="J240">
-        <v>229.06</v>
+        <v>0.0</v>
       </c>
       <c r="K240">
         <v>2</v>
       </c>
       <c r="L240">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M240">
-        <v>32.65</v>
+        <v>226.74</v>
       </c>
       <c r="N240">
-        <v>25.84</v>
-[...14 lines deleted...]
-        <v>11.77</v>
+        <v>43.64</v>
       </c>
     </row>
     <row r="241" spans="1:24">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C241">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D241" t="s">
-        <v>494</v>
+        <v>276</v>
       </c>
       <c r="E241" t="s">
         <v>495</v>
       </c>
       <c r="F241">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G241" t="s">
-        <v>26</v>
+        <v>468</v>
       </c>
       <c r="H241">
-        <v>274.63</v>
+        <v>269.94</v>
       </c>
       <c r="I241">
-        <v>211.69</v>
+        <v>237.85</v>
       </c>
       <c r="J241">
-        <v>62.94</v>
+        <v>32.09</v>
       </c>
       <c r="K241">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L241">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M241">
-        <v>187.92</v>
+        <v>109.81</v>
       </c>
       <c r="N241">
-        <v>13.27</v>
+        <v>46.25</v>
       </c>
       <c r="O241">
-        <v>10.5</v>
+        <v>46.25</v>
+      </c>
+      <c r="P241">
+        <v>15.57</v>
+      </c>
+      <c r="Q241">
+        <v>14.34</v>
+      </c>
+      <c r="R241">
+        <v>5.63</v>
       </c>
       <c r="S241">
-        <v>22.73</v>
+        <v>16.67</v>
       </c>
       <c r="T241">
-        <v>19.45</v>
-[...5 lines deleted...]
-        <v>4.09</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="242" spans="1:24">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C242">
+        <v>-2</v>
+      </c>
+      <c r="D242" t="s">
+        <v>196</v>
+      </c>
+      <c r="E242" t="s">
+        <v>496</v>
+      </c>
+      <c r="F242">
+        <v>2008</v>
+      </c>
+      <c r="G242" t="s">
+        <v>183</v>
+      </c>
+      <c r="H242">
+        <v>269.0</v>
+      </c>
+      <c r="I242">
+        <v>237.19</v>
+      </c>
+      <c r="J242">
+        <v>31.81</v>
+      </c>
+      <c r="K242">
         <v>2</v>
       </c>
-      <c r="D242" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L242">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M242">
-        <v>100.72</v>
+        <v>130.0</v>
       </c>
       <c r="N242">
-        <v>73.25</v>
-[...5 lines deleted...]
-        <v>10.5</v>
+        <v>107.19</v>
       </c>
       <c r="S242">
-        <v>19.32</v>
+        <v>16.39</v>
+      </c>
+      <c r="T242">
+        <v>15.42</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C243">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D243" t="s">
-        <v>498</v>
+        <v>105</v>
       </c>
       <c r="E243" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="F243">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="G243" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H243">
-        <v>270.38</v>
+        <v>267.58</v>
       </c>
       <c r="I243">
-        <v>270.38</v>
+        <v>108.38</v>
       </c>
       <c r="J243">
-        <v>0.0</v>
+        <v>159.2</v>
       </c>
       <c r="K243">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L243">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M243">
-        <v>226.74</v>
+        <v>57.97</v>
       </c>
       <c r="N243">
-        <v>43.64</v>
+        <v>42.72</v>
+      </c>
+      <c r="O243">
+        <v>7.69</v>
+      </c>
+      <c r="S243">
+        <v>72.73</v>
+      </c>
+      <c r="T243">
+        <v>67.27</v>
+      </c>
+      <c r="U243">
+        <v>12.19</v>
+      </c>
+      <c r="V243">
+        <v>7.01</v>
       </c>
     </row>
     <row r="244" spans="1:24">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C244">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D244" t="s">
-        <v>500</v>
+        <v>323</v>
       </c>
       <c r="E244" t="s">
-        <v>420</v>
+        <v>498</v>
       </c>
       <c r="F244">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G244" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H244">
-        <v>264.07</v>
+        <v>267.2</v>
       </c>
       <c r="I244">
-        <v>264.07</v>
+        <v>267.2</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
-        <v>185.0</v>
+        <v>92.55</v>
       </c>
       <c r="N244">
-        <v>46.25</v>
+        <v>79.71</v>
       </c>
       <c r="O244">
-        <v>29.56</v>
+        <v>68.2</v>
       </c>
       <c r="P244">
-        <v>3.26</v>
+        <v>15.51</v>
+      </c>
+      <c r="Q244">
+        <v>7.11</v>
+      </c>
+      <c r="R244">
+        <v>4.12</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C245">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="D245" t="s">
-        <v>258</v>
+        <v>499</v>
       </c>
       <c r="E245" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F245">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G245" t="s">
-        <v>464</v>
+        <v>46</v>
       </c>
       <c r="H245">
-        <v>262.48</v>
+        <v>265.63</v>
       </c>
       <c r="I245">
-        <v>223.51</v>
+        <v>238.06</v>
       </c>
       <c r="J245">
-        <v>38.97</v>
+        <v>27.57</v>
       </c>
       <c r="K245">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L245">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M245">
-        <v>109.81</v>
+        <v>137.57</v>
       </c>
       <c r="N245">
-        <v>46.25</v>
+        <v>73.73</v>
       </c>
       <c r="O245">
-        <v>46.25</v>
-[...5 lines deleted...]
-        <v>5.63</v>
+        <v>26.76</v>
       </c>
       <c r="S245">
-        <v>16.67</v>
+        <v>24.58</v>
       </c>
       <c r="T245">
-        <v>15.42</v>
-[...2 lines deleted...]
-        <v>6.88</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="246" spans="1:24">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D246" t="s">
-        <v>365</v>
+        <v>501</v>
       </c>
       <c r="E246" t="s">
         <v>502</v>
       </c>
       <c r="F246">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G246" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="H246">
-        <v>261.31</v>
+        <v>265.6</v>
       </c>
       <c r="I246">
-        <v>216.92</v>
+        <v>265.6</v>
       </c>
       <c r="J246">
-        <v>44.39</v>
+        <v>0.0</v>
       </c>
       <c r="K246">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L246">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M246">
-        <v>128.34</v>
+        <v>72.43</v>
       </c>
       <c r="N246">
-        <v>50.0</v>
+        <v>57.32</v>
       </c>
       <c r="O246">
-        <v>22.49</v>
+        <v>42.78</v>
       </c>
       <c r="P246">
-        <v>16.09</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>39.57</v>
+      </c>
+      <c r="Q246">
+        <v>29.18</v>
+      </c>
+      <c r="R246">
+        <v>24.32</v>
       </c>
     </row>
     <row r="247" spans="1:24">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C247">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="D247" t="s">
         <v>503</v>
       </c>
       <c r="E247" t="s">
-        <v>504</v>
+        <v>402</v>
       </c>
       <c r="F247">
         <v>2007</v>
       </c>
       <c r="G247" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="H247">
-        <v>258.96</v>
+        <v>264.07</v>
       </c>
       <c r="I247">
-        <v>258.96</v>
+        <v>264.07</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
-        <v>125.28</v>
+        <v>185.0</v>
       </c>
       <c r="N247">
-        <v>75.32</v>
+        <v>46.25</v>
       </c>
       <c r="O247">
-        <v>58.36</v>
+        <v>29.56</v>
+      </c>
+      <c r="P247">
+        <v>3.26</v>
       </c>
     </row>
     <row r="248" spans="1:24">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C248">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D248" t="s">
-        <v>505</v>
+        <v>423</v>
       </c>
       <c r="E248" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="F248">
         <v>2006</v>
       </c>
       <c r="G248" t="s">
-        <v>131</v>
+        <v>329</v>
       </c>
       <c r="H248">
-        <v>255.77</v>
+        <v>261.31</v>
       </c>
       <c r="I248">
-        <v>253.35</v>
+        <v>216.92</v>
       </c>
       <c r="J248">
-        <v>2.42</v>
+        <v>44.39</v>
       </c>
       <c r="K248">
         <v>4</v>
       </c>
       <c r="L248">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M248">
-        <v>126.42</v>
+        <v>128.34</v>
       </c>
       <c r="N248">
-        <v>67.76</v>
+        <v>50.0</v>
       </c>
       <c r="O248">
-        <v>46.25</v>
+        <v>22.49</v>
       </c>
       <c r="P248">
-        <v>12.92</v>
+        <v>16.09</v>
       </c>
       <c r="S248">
-        <v>2.42</v>
+        <v>28.97</v>
+      </c>
+      <c r="T248">
+        <v>15.42</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C249">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D249" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E249" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="F249">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="G249" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H249">
-        <v>251.2</v>
+        <v>258.96</v>
       </c>
       <c r="I249">
-        <v>251.2</v>
+        <v>258.96</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249">
         <v>3</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
-        <v>209.74</v>
+        <v>125.28</v>
       </c>
       <c r="N249">
-        <v>27.34</v>
+        <v>75.32</v>
       </c>
       <c r="O249">
-        <v>14.12</v>
+        <v>58.36</v>
       </c>
     </row>
     <row r="250" spans="1:24">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C250">
-        <v>-10</v>
+        <v>-3</v>
       </c>
       <c r="D250" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E250" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="F250">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G250" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
       <c r="H250">
-        <v>248.78</v>
+        <v>257.62</v>
       </c>
       <c r="I250">
-        <v>184.63</v>
+        <v>178.31</v>
       </c>
       <c r="J250">
-        <v>64.15</v>
+        <v>79.31</v>
       </c>
       <c r="K250">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L250">
         <v>4</v>
       </c>
       <c r="M250">
-        <v>84.65</v>
+        <v>172.68</v>
       </c>
       <c r="N250">
-        <v>80.39</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>5.63</v>
       </c>
       <c r="S250">
-        <v>24.14</v>
+        <v>33.57</v>
       </c>
       <c r="T250">
-        <v>22.93</v>
+        <v>26.57</v>
       </c>
       <c r="U250">
-        <v>15.12</v>
+        <v>17.99</v>
       </c>
       <c r="V250">
-        <v>1.96</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="251" spans="1:24">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>284</v>
+        <v>247</v>
       </c>
       <c r="C251">
-        <v>34</v>
+        <v>-3</v>
       </c>
       <c r="D251" t="s">
-        <v>337</v>
+        <v>509</v>
       </c>
       <c r="E251" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F251">
         <v>2006</v>
       </c>
       <c r="G251" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="H251">
-        <v>247.57</v>
+        <v>255.77</v>
       </c>
       <c r="I251">
-        <v>247.57</v>
+        <v>253.35</v>
       </c>
       <c r="J251">
-        <v>0.0</v>
+        <v>2.42</v>
       </c>
       <c r="K251">
         <v>4</v>
       </c>
       <c r="L251">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M251">
-        <v>92.55</v>
+        <v>126.42</v>
       </c>
       <c r="N251">
-        <v>79.71</v>
+        <v>67.76</v>
       </c>
       <c r="O251">
-        <v>68.2</v>
+        <v>46.25</v>
       </c>
       <c r="P251">
-        <v>7.11</v>
+        <v>12.92</v>
+      </c>
+      <c r="S251">
+        <v>2.42</v>
       </c>
     </row>
     <row r="252" spans="1:24">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C252">
-        <v>-9</v>
+        <v>-2</v>
       </c>
       <c r="D252" t="s">
+        <v>511</v>
+      </c>
+      <c r="E252" t="s">
         <v>512</v>
       </c>
-      <c r="E252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F252">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G252" t="s">
-        <v>212</v>
+        <v>176</v>
       </c>
       <c r="H252">
-        <v>246.5</v>
+        <v>252.95</v>
       </c>
       <c r="I252">
-        <v>220.31</v>
+        <v>209.05</v>
       </c>
       <c r="J252">
-        <v>26.19</v>
+        <v>43.9</v>
       </c>
       <c r="K252">
         <v>4</v>
       </c>
       <c r="L252">
         <v>2</v>
       </c>
       <c r="M252">
-        <v>84.65</v>
+        <v>98.93</v>
       </c>
       <c r="N252">
-        <v>63.63</v>
+        <v>57.32</v>
       </c>
       <c r="O252">
-        <v>38.82</v>
+        <v>43.09</v>
       </c>
       <c r="P252">
-        <v>33.21</v>
+        <v>9.71</v>
       </c>
       <c r="S252">
-        <v>13.99</v>
+        <v>24.79</v>
       </c>
       <c r="T252">
-        <v>12.2</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C253">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D253" t="s">
-        <v>411</v>
+        <v>219</v>
       </c>
       <c r="E253" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="F253">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G253" t="s">
-        <v>232</v>
+        <v>81</v>
       </c>
       <c r="H253">
-        <v>246.21</v>
+        <v>251.82</v>
       </c>
       <c r="I253">
-        <v>213.48</v>
+        <v>199.58</v>
       </c>
       <c r="J253">
-        <v>32.73</v>
+        <v>52.24</v>
       </c>
       <c r="K253">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L253">
         <v>3</v>
       </c>
       <c r="M253">
-        <v>60.25</v>
+        <v>131.38</v>
       </c>
       <c r="N253">
-        <v>39.26</v>
-[...11 lines deleted...]
-        <v>18.12</v>
+        <v>68.2</v>
       </c>
       <c r="S253">
-        <v>18.16</v>
+        <v>22.59</v>
       </c>
       <c r="T253">
-        <v>12.2</v>
+        <v>22.59</v>
       </c>
       <c r="U253">
-        <v>2.37</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C254">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D254" t="s">
+        <v>514</v>
+      </c>
+      <c r="E254" t="s">
         <v>515</v>
       </c>
-      <c r="E254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F254">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G254" t="s">
-        <v>150</v>
+        <v>260</v>
       </c>
       <c r="H254">
-        <v>245.18</v>
+        <v>248.99</v>
       </c>
       <c r="I254">
-        <v>130.34</v>
+        <v>178.31</v>
       </c>
       <c r="J254">
-        <v>114.84</v>
+        <v>70.68</v>
       </c>
       <c r="K254">
+        <v>3</v>
+      </c>
+      <c r="L254">
         <v>5</v>
       </c>
-      <c r="L254">
-[...1 lines deleted...]
-      </c>
       <c r="M254">
-        <v>39.52</v>
+        <v>84.65</v>
       </c>
       <c r="N254">
-        <v>35.99</v>
+        <v>80.39</v>
       </c>
       <c r="O254">
-        <v>22.3</v>
-[...5 lines deleted...]
-        <v>11.35</v>
+        <v>13.27</v>
       </c>
       <c r="S254">
-        <v>29.34</v>
+        <v>24.14</v>
       </c>
       <c r="T254">
-        <v>26.4</v>
+        <v>22.93</v>
       </c>
       <c r="U254">
-        <v>19.45</v>
+        <v>15.12</v>
       </c>
       <c r="V254">
-        <v>14.26</v>
+        <v>6.53</v>
       </c>
       <c r="W254">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="C255">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="D255" t="s">
+        <v>516</v>
+      </c>
+      <c r="E255" t="s">
         <v>517</v>
       </c>
-      <c r="E255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F255">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G255" t="s">
-        <v>174</v>
+        <v>215</v>
       </c>
       <c r="H255">
-        <v>243.24</v>
+        <v>246.5</v>
       </c>
       <c r="I255">
-        <v>199.34</v>
+        <v>220.31</v>
       </c>
       <c r="J255">
-        <v>43.9</v>
+        <v>26.19</v>
       </c>
       <c r="K255">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L255">
         <v>2</v>
       </c>
       <c r="M255">
-        <v>98.93</v>
+        <v>84.65</v>
       </c>
       <c r="N255">
-        <v>57.32</v>
+        <v>63.63</v>
       </c>
       <c r="O255">
-        <v>43.09</v>
+        <v>38.82</v>
+      </c>
+      <c r="P255">
+        <v>33.21</v>
       </c>
       <c r="S255">
-        <v>24.79</v>
+        <v>13.99</v>
       </c>
       <c r="T255">
-        <v>19.11</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C256">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D256" t="s">
-        <v>519</v>
+        <v>371</v>
       </c>
       <c r="E256" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F256">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G256" t="s">
-        <v>43</v>
+        <v>241</v>
       </c>
       <c r="H256">
-        <v>241.59</v>
+        <v>246.21</v>
       </c>
       <c r="I256">
-        <v>241.59</v>
+        <v>213.48</v>
       </c>
       <c r="J256">
-        <v>0.0</v>
+        <v>32.73</v>
       </c>
       <c r="K256">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L256">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M256">
-        <v>146.42</v>
+        <v>60.25</v>
       </c>
       <c r="N256">
-        <v>95.17</v>
+        <v>39.26</v>
+      </c>
+      <c r="O256">
+        <v>34.91</v>
+      </c>
+      <c r="P256">
+        <v>31.07</v>
+      </c>
+      <c r="Q256">
+        <v>29.87</v>
+      </c>
+      <c r="R256">
+        <v>18.12</v>
+      </c>
+      <c r="S256">
+        <v>18.16</v>
+      </c>
+      <c r="T256">
+        <v>12.2</v>
+      </c>
+      <c r="U256">
+        <v>2.37</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="C257">
-        <v>-16</v>
+        <v>7</v>
       </c>
       <c r="D257" t="s">
-        <v>521</v>
+        <v>114</v>
       </c>
       <c r="E257" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="F257">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G257" t="s">
-        <v>321</v>
+        <v>34</v>
       </c>
       <c r="H257">
-        <v>241.52</v>
+        <v>245.51</v>
       </c>
       <c r="I257">
-        <v>152.86</v>
+        <v>245.51</v>
       </c>
       <c r="J257">
-        <v>88.66</v>
+        <v>0.0</v>
       </c>
       <c r="K257">
         <v>3</v>
       </c>
       <c r="L257">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M257">
-        <v>91.51</v>
+        <v>172.68</v>
       </c>
       <c r="N257">
-        <v>50.0</v>
+        <v>49.93</v>
       </c>
       <c r="O257">
-        <v>11.35</v>
-[...14 lines deleted...]
-        <v>13.19</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="258" spans="1:24">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C258">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D258" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="E258" t="s">
-        <v>353</v>
+        <v>521</v>
       </c>
       <c r="F258">
-        <v>1989</v>
+        <v>2007</v>
       </c>
       <c r="G258" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H258">
-        <v>241.42</v>
+        <v>241.59</v>
       </c>
       <c r="I258">
+        <v>241.59</v>
+      </c>
+      <c r="J258">
         <v>0.0</v>
       </c>
-      <c r="J258">
-[...1 lines deleted...]
-      </c>
       <c r="K258">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L258">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>241.42</v>
+        <v>0</v>
+      </c>
+      <c r="M258">
+        <v>146.42</v>
+      </c>
+      <c r="N258">
+        <v>95.17</v>
       </c>
     </row>
     <row r="259" spans="1:24">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
         <v>257</v>
       </c>
       <c r="C259">
         <v>-1</v>
       </c>
       <c r="D259" t="s">
-        <v>157</v>
+        <v>522</v>
       </c>
       <c r="E259" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="F259">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G259" t="s">
-        <v>46</v>
+        <v>338</v>
       </c>
       <c r="H259">
-        <v>233.94</v>
+        <v>241.52</v>
       </c>
       <c r="I259">
-        <v>231.11</v>
+        <v>152.86</v>
       </c>
       <c r="J259">
-        <v>2.83</v>
+        <v>88.66</v>
       </c>
       <c r="K259">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L259">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M259">
-        <v>112.41</v>
+        <v>91.51</v>
       </c>
       <c r="N259">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="O259">
-        <v>36.56</v>
-[...8 lines deleted...]
-        <v>9.71</v>
+        <v>11.35</v>
       </c>
       <c r="S259">
-        <v>2.83</v>
+        <v>22.33</v>
+      </c>
+      <c r="T259">
+        <v>21.21</v>
+      </c>
+      <c r="U259">
+        <v>17.67</v>
+      </c>
+      <c r="V259">
+        <v>14.26</v>
+      </c>
+      <c r="W259">
+        <v>13.19</v>
       </c>
     </row>
     <row r="260" spans="1:24">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
         <v>258</v>
       </c>
       <c r="C260">
         <v>-1</v>
       </c>
       <c r="D260" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="E260" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F260">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G260" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H260">
-        <v>231.8</v>
+        <v>237.18</v>
       </c>
       <c r="I260">
-        <v>207.22</v>
+        <v>231.11</v>
       </c>
       <c r="J260">
-        <v>24.58</v>
+        <v>6.07</v>
       </c>
       <c r="K260">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L260">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M260">
-        <v>136.67</v>
+        <v>112.41</v>
       </c>
       <c r="N260">
-        <v>42.72</v>
+        <v>39.57</v>
       </c>
       <c r="O260">
-        <v>18.12</v>
+        <v>36.56</v>
       </c>
       <c r="P260">
+        <v>19.59</v>
+      </c>
+      <c r="Q260">
+        <v>13.27</v>
+      </c>
+      <c r="R260">
         <v>9.71</v>
       </c>
       <c r="S260">
-        <v>24.58</v>
+        <v>3.24</v>
+      </c>
+      <c r="T260">
+        <v>2.83</v>
       </c>
     </row>
     <row r="261" spans="1:24">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="C261">
-        <v>-1</v>
+        <v>7</v>
       </c>
       <c r="D261" t="s">
-        <v>526</v>
+        <v>105</v>
       </c>
       <c r="E261" t="s">
-        <v>289</v>
+        <v>525</v>
       </c>
       <c r="F261">
         <v>2004</v>
       </c>
       <c r="G261" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H261">
-        <v>230.23</v>
+        <v>229.99</v>
       </c>
       <c r="I261">
-        <v>94.37</v>
+        <v>229.99</v>
       </c>
       <c r="J261">
-        <v>135.86</v>
+        <v>0.0</v>
       </c>
       <c r="K261">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L261">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M261">
-        <v>63.09</v>
+        <v>92.55</v>
       </c>
       <c r="N261">
-        <v>31.28</v>
-[...11 lines deleted...]
-        <v>14.26</v>
+        <v>46.25</v>
+      </c>
+      <c r="O261">
+        <v>39.26</v>
+      </c>
+      <c r="P261">
+        <v>22.9</v>
+      </c>
+      <c r="Q261">
+        <v>16.76</v>
+      </c>
+      <c r="R261">
+        <v>12.27</v>
       </c>
     </row>
     <row r="262" spans="1:24">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
         <v>260</v>
       </c>
       <c r="C262">
         <v>-1</v>
       </c>
       <c r="D262" t="s">
-        <v>118</v>
+        <v>526</v>
       </c>
       <c r="E262" t="s">
         <v>527</v>
       </c>
       <c r="F262">
         <v>2006</v>
       </c>
       <c r="G262" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
       <c r="H262">
-        <v>222.61</v>
+        <v>227.22</v>
       </c>
       <c r="I262">
-        <v>222.61</v>
+        <v>212.96</v>
       </c>
       <c r="J262">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K262">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L262">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M262">
-        <v>172.68</v>
+        <v>93.96</v>
       </c>
       <c r="N262">
-        <v>49.93</v>
+        <v>62.67</v>
+      </c>
+      <c r="O262">
+        <v>39.57</v>
+      </c>
+      <c r="P262">
+        <v>16.76</v>
+      </c>
+      <c r="S262">
+        <v>14.26</v>
       </c>
     </row>
     <row r="263" spans="1:24">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
         <v>261</v>
       </c>
       <c r="C263">
         <v>-1</v>
       </c>
       <c r="D263" t="s">
         <v>528</v>
       </c>
       <c r="E263" t="s">
         <v>529</v>
       </c>
       <c r="F263">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G263" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="H263">
-        <v>221.52</v>
+        <v>226.3</v>
       </c>
       <c r="I263">
-        <v>192.98</v>
+        <v>226.3</v>
       </c>
       <c r="J263">
-        <v>28.54</v>
+        <v>0.0</v>
       </c>
       <c r="K263">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L263">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M263">
-        <v>53.98</v>
+        <v>135.44</v>
       </c>
       <c r="N263">
-        <v>36.6</v>
+        <v>69.68</v>
       </c>
       <c r="O263">
-        <v>33.81</v>
-[...11 lines deleted...]
-        <v>28.54</v>
+        <v>21.18</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
         <v>262</v>
       </c>
       <c r="C264">
         <v>-1</v>
       </c>
       <c r="D264" t="s">
         <v>530</v>
       </c>
       <c r="E264" t="s">
-        <v>531</v>
+        <v>347</v>
       </c>
       <c r="F264">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G264" t="s">
-        <v>179</v>
+        <v>57</v>
       </c>
       <c r="H264">
-        <v>221.06</v>
+        <v>224.77</v>
       </c>
       <c r="I264">
-        <v>212.63</v>
+        <v>67.88</v>
       </c>
       <c r="J264">
-        <v>8.43</v>
+        <v>156.89</v>
       </c>
       <c r="K264">
+        <v>2</v>
+      </c>
+      <c r="L264">
         <v>5</v>
       </c>
-      <c r="L264">
-[...1 lines deleted...]
-      </c>
       <c r="M264">
-        <v>138.75</v>
+        <v>36.6</v>
       </c>
       <c r="N264">
-        <v>29.87</v>
-[...8 lines deleted...]
-        <v>8.09</v>
+        <v>31.28</v>
       </c>
       <c r="S264">
-        <v>8.43</v>
+        <v>49.25</v>
+      </c>
+      <c r="T264">
+        <v>36.29</v>
+      </c>
+      <c r="U264">
+        <v>36.06</v>
+      </c>
+      <c r="V264">
+        <v>21.03</v>
+      </c>
+      <c r="W264">
+        <v>14.26</v>
       </c>
     </row>
     <row r="265" spans="1:24">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>256</v>
+        <v>351</v>
       </c>
       <c r="C265">
-        <v>-8</v>
+        <v>87</v>
       </c>
       <c r="D265" t="s">
+        <v>531</v>
+      </c>
+      <c r="E265" t="s">
         <v>532</v>
       </c>
-      <c r="E265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F265">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G265" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H265">
-        <v>220.92</v>
+        <v>223.48</v>
       </c>
       <c r="I265">
-        <v>208.87</v>
+        <v>223.48</v>
       </c>
       <c r="J265">
-        <v>12.05</v>
+        <v>0.0</v>
       </c>
       <c r="K265">
         <v>3</v>
       </c>
       <c r="L265">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M265">
-        <v>90.74</v>
+        <v>121.52</v>
       </c>
       <c r="N265">
-        <v>68.2</v>
+        <v>76.12</v>
       </c>
       <c r="O265">
-        <v>49.93</v>
-[...5 lines deleted...]
-        <v>4.42</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C266">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D266" t="s">
-        <v>114</v>
+        <v>533</v>
       </c>
       <c r="E266" t="s">
         <v>534</v>
       </c>
       <c r="F266">
         <v>2006</v>
       </c>
       <c r="G266" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="H266">
-        <v>218.07</v>
+        <v>221.06</v>
       </c>
       <c r="I266">
-        <v>149.2</v>
+        <v>212.63</v>
       </c>
       <c r="J266">
-        <v>68.87</v>
+        <v>8.43</v>
       </c>
       <c r="K266">
         <v>5</v>
       </c>
       <c r="L266">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M266">
-        <v>105.15</v>
+        <v>138.75</v>
       </c>
       <c r="N266">
-        <v>13.85</v>
+        <v>29.87</v>
       </c>
       <c r="O266">
-        <v>12.27</v>
+        <v>21.04</v>
       </c>
       <c r="P266">
-        <v>11.35</v>
+        <v>14.88</v>
       </c>
       <c r="Q266">
-        <v>6.58</v>
+        <v>8.09</v>
       </c>
       <c r="S266">
-        <v>30.57</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>8.43</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C267">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D267" t="s">
+        <v>212</v>
+      </c>
+      <c r="E267" t="s">
         <v>535</v>
       </c>
-      <c r="E267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F267">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G267" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H267">
-        <v>216.75</v>
+        <v>217.83</v>
       </c>
       <c r="I267">
-        <v>0.0</v>
+        <v>170.76</v>
       </c>
       <c r="J267">
-        <v>216.75</v>
+        <v>47.07</v>
       </c>
       <c r="K267">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L267">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="M267">
+        <v>117.71</v>
+      </c>
+      <c r="N267">
+        <v>49.16</v>
+      </c>
+      <c r="O267">
+        <v>3.89</v>
       </c>
       <c r="S267">
-        <v>85.0</v>
+        <v>45.15</v>
       </c>
       <c r="T267">
-        <v>53.24</v>
-[...11 lines deleted...]
-        <v>2.77</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="268" spans="1:24">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C268">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D268" t="s">
+        <v>536</v>
+      </c>
+      <c r="E268" t="s">
         <v>537</v>
       </c>
-      <c r="E268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F268">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G268" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H268">
-        <v>211.75</v>
+        <v>215.41</v>
       </c>
       <c r="I268">
-        <v>137.09</v>
+        <v>32.65</v>
       </c>
       <c r="J268">
-        <v>74.66</v>
+        <v>182.76</v>
       </c>
       <c r="K268">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L268">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M268">
-        <v>93.96</v>
-[...5 lines deleted...]
-        <v>9.92</v>
+        <v>32.65</v>
       </c>
       <c r="S268">
-        <v>26.8</v>
+        <v>70.7</v>
       </c>
       <c r="T268">
-        <v>20.66</v>
+        <v>60.49</v>
       </c>
       <c r="U268">
-        <v>14.26</v>
+        <v>31.19</v>
       </c>
       <c r="V268">
-        <v>12.94</v>
+        <v>11.77</v>
+      </c>
+      <c r="W268">
+        <v>8.61</v>
       </c>
     </row>
     <row r="269" spans="1:24">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="C269">
-        <v>-3</v>
+        <v>-16</v>
       </c>
       <c r="D269" t="s">
+        <v>158</v>
+      </c>
+      <c r="E269" t="s">
         <v>538</v>
       </c>
-      <c r="E269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F269">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G269" t="s">
-        <v>260</v>
+        <v>43</v>
       </c>
       <c r="H269">
-        <v>210.46</v>
+        <v>213.34</v>
       </c>
       <c r="I269">
-        <v>196.2</v>
+        <v>23.91</v>
       </c>
       <c r="J269">
-        <v>14.26</v>
+        <v>189.43</v>
       </c>
       <c r="K269">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L269">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M269">
-        <v>93.96</v>
-[...5 lines deleted...]
-        <v>39.57</v>
+        <v>23.91</v>
       </c>
       <c r="S269">
-        <v>14.26</v>
+        <v>73.21</v>
+      </c>
+      <c r="T269">
+        <v>45.56</v>
+      </c>
+      <c r="U269">
+        <v>22.94</v>
+      </c>
+      <c r="V269">
+        <v>21.22</v>
+      </c>
+      <c r="W269">
+        <v>16.07</v>
+      </c>
+      <c r="X269">
+        <v>10.43</v>
       </c>
     </row>
     <row r="270" spans="1:24">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
         <v>266</v>
       </c>
       <c r="C270">
         <v>-3</v>
       </c>
       <c r="D270" t="s">
+        <v>539</v>
+      </c>
+      <c r="E270" t="s">
         <v>540</v>
       </c>
-      <c r="E270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F270">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G270" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="H270">
-        <v>205.12</v>
+        <v>213.3</v>
       </c>
       <c r="I270">
-        <v>205.12</v>
+        <v>203.66</v>
       </c>
       <c r="J270">
-        <v>0.0</v>
+        <v>9.64</v>
       </c>
       <c r="K270">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L270">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M270">
-        <v>135.44</v>
+        <v>86.18</v>
       </c>
       <c r="N270">
-        <v>69.68</v>
+        <v>49.6</v>
+      </c>
+      <c r="O270">
+        <v>36.6</v>
+      </c>
+      <c r="P270">
+        <v>31.28</v>
+      </c>
+      <c r="S270">
+        <v>9.64</v>
       </c>
     </row>
     <row r="271" spans="1:24">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C271">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D271" t="s">
-        <v>27</v>
+        <v>541</v>
       </c>
       <c r="E271" t="s">
         <v>542</v>
       </c>
       <c r="F271">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G271" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="H271">
-        <v>204.51</v>
+        <v>212.04</v>
       </c>
       <c r="I271">
-        <v>189.73</v>
+        <v>0.0</v>
       </c>
       <c r="J271">
-        <v>14.78</v>
+        <v>212.04</v>
       </c>
       <c r="K271">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L271">
-        <v>2</v>
-[...17 lines deleted...]
-        <v>13.27</v>
+        <v>5</v>
       </c>
       <c r="S271">
-        <v>13.17</v>
+        <v>85.0</v>
       </c>
       <c r="T271">
-        <v>1.61</v>
+        <v>53.24</v>
+      </c>
+      <c r="U271">
+        <v>50.0</v>
+      </c>
+      <c r="V271">
+        <v>21.03</v>
+      </c>
+      <c r="W271">
+        <v>2.77</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
         <v>269</v>
       </c>
       <c r="C272">
         <v>-2</v>
       </c>
       <c r="D272" t="s">
         <v>543</v>
       </c>
       <c r="E272" t="s">
-        <v>542</v>
+        <v>214</v>
       </c>
       <c r="F272">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G272" t="s">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="H272">
-        <v>202.83</v>
+        <v>211.75</v>
       </c>
       <c r="I272">
-        <v>202.83</v>
+        <v>137.09</v>
       </c>
       <c r="J272">
-        <v>0.0</v>
+        <v>74.66</v>
       </c>
       <c r="K272">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L272">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M272">
-        <v>116.94</v>
+        <v>93.96</v>
       </c>
       <c r="N272">
-        <v>42.72</v>
+        <v>33.21</v>
       </c>
       <c r="O272">
-        <v>14.34</v>
-[...8 lines deleted...]
-        <v>6.58</v>
+        <v>9.92</v>
+      </c>
+      <c r="S272">
+        <v>26.8</v>
+      </c>
+      <c r="T272">
+        <v>20.66</v>
+      </c>
+      <c r="U272">
+        <v>14.26</v>
+      </c>
+      <c r="V272">
+        <v>12.94</v>
       </c>
     </row>
     <row r="273" spans="1:24">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
         <v>270</v>
       </c>
       <c r="C273">
         <v>-2</v>
       </c>
       <c r="D273" t="s">
-        <v>207</v>
+        <v>544</v>
       </c>
       <c r="E273" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F273">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G273" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="H273">
-        <v>202.64</v>
+        <v>211.38</v>
       </c>
       <c r="I273">
-        <v>152.56</v>
+        <v>205.34</v>
       </c>
       <c r="J273">
-        <v>50.08</v>
+        <v>6.04</v>
       </c>
       <c r="K273">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L273">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M273">
-        <v>131.38</v>
+        <v>49.6</v>
       </c>
       <c r="N273">
-        <v>21.18</v>
+        <v>42.72</v>
+      </c>
+      <c r="O273">
+        <v>36.6</v>
+      </c>
+      <c r="P273">
+        <v>26.76</v>
+      </c>
+      <c r="Q273">
+        <v>26.76</v>
+      </c>
+      <c r="R273">
+        <v>22.9</v>
       </c>
       <c r="S273">
-        <v>22.59</v>
-[...5 lines deleted...]
-        <v>4.9</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C274">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D274" t="s">
-        <v>480</v>
+        <v>27</v>
       </c>
       <c r="E274" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F274">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G274" t="s">
-        <v>464</v>
+        <v>100</v>
       </c>
       <c r="H274">
-        <v>202.5</v>
+        <v>204.51</v>
       </c>
       <c r="I274">
-        <v>176.12</v>
+        <v>189.73</v>
       </c>
       <c r="J274">
-        <v>26.38</v>
+        <v>14.78</v>
       </c>
       <c r="K274">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L274">
         <v>2</v>
       </c>
       <c r="M274">
-        <v>74.36</v>
+        <v>53.98</v>
       </c>
       <c r="N274">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
       <c r="O274">
         <v>42.78</v>
       </c>
       <c r="P274">
-        <v>8.98</v>
+        <v>18.92</v>
+      </c>
+      <c r="Q274">
+        <v>18.0</v>
+      </c>
+      <c r="R274">
+        <v>13.27</v>
       </c>
       <c r="S274">
-        <v>13.19</v>
+        <v>13.17</v>
       </c>
       <c r="T274">
-        <v>13.19</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C275">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D275" t="s">
-        <v>546</v>
+        <v>126</v>
       </c>
       <c r="E275" t="s">
         <v>547</v>
       </c>
       <c r="F275">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G275" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H275">
-        <v>197.34</v>
+        <v>203.32</v>
       </c>
       <c r="I275">
-        <v>153.55</v>
+        <v>164.5</v>
       </c>
       <c r="J275">
-        <v>43.79</v>
+        <v>38.82</v>
       </c>
       <c r="K275">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L275">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M275">
-        <v>153.55</v>
+        <v>136.67</v>
+      </c>
+      <c r="N275">
+        <v>18.12</v>
+      </c>
+      <c r="O275">
+        <v>9.71</v>
       </c>
       <c r="S275">
-        <v>43.79</v>
+        <v>24.58</v>
+      </c>
+      <c r="T275">
+        <v>14.24</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C276">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D276" t="s">
         <v>548</v>
       </c>
       <c r="E276" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="F276">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G276" t="s">
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H276">
-        <v>194.05</v>
+        <v>202.83</v>
       </c>
       <c r="I276">
+        <v>202.83</v>
+      </c>
+      <c r="J276">
         <v>0.0</v>
       </c>
-      <c r="J276">
-[...1 lines deleted...]
-      </c>
       <c r="K276">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L276">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>3.78</v>
+        <v>0</v>
+      </c>
+      <c r="M276">
+        <v>116.94</v>
+      </c>
+      <c r="N276">
+        <v>42.72</v>
+      </c>
+      <c r="O276">
+        <v>14.34</v>
+      </c>
+      <c r="P276">
+        <v>13.27</v>
+      </c>
+      <c r="Q276">
+        <v>8.98</v>
+      </c>
+      <c r="R276">
+        <v>6.58</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="C277">
-        <v>17</v>
+        <v>-1</v>
       </c>
       <c r="D277" t="s">
-        <v>550</v>
+        <v>474</v>
       </c>
       <c r="E277" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="F277">
         <v>2006</v>
       </c>
       <c r="G277" t="s">
-        <v>64</v>
+        <v>468</v>
       </c>
       <c r="H277">
-        <v>193.86</v>
+        <v>202.5</v>
       </c>
       <c r="I277">
-        <v>187.82</v>
+        <v>176.12</v>
       </c>
       <c r="J277">
-        <v>6.04</v>
+        <v>26.38</v>
       </c>
       <c r="K277">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M277">
-        <v>49.6</v>
+        <v>74.36</v>
       </c>
       <c r="N277">
-        <v>42.72</v>
+        <v>50.0</v>
       </c>
       <c r="O277">
-        <v>26.76</v>
+        <v>42.78</v>
       </c>
       <c r="P277">
-        <v>26.76</v>
-[...5 lines deleted...]
-        <v>19.08</v>
+        <v>8.98</v>
       </c>
       <c r="S277">
-        <v>6.04</v>
+        <v>13.19</v>
+      </c>
+      <c r="T277">
+        <v>13.19</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C278">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D278" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E278" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="F278">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G278" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H278">
-        <v>193.55</v>
+        <v>201.97</v>
       </c>
       <c r="I278">
-        <v>65.17</v>
+        <v>201.97</v>
       </c>
       <c r="J278">
-        <v>128.38</v>
+        <v>0.0</v>
       </c>
       <c r="K278">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L278">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M278">
-        <v>46.25</v>
+        <v>81.43</v>
       </c>
       <c r="N278">
-        <v>18.92</v>
-[...5 lines deleted...]
-        <v>3.38</v>
+        <v>63.09</v>
+      </c>
+      <c r="O278">
+        <v>57.45</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="C279">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="D279" t="s">
-        <v>213</v>
+        <v>487</v>
       </c>
       <c r="E279" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F279">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G279" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H279">
-        <v>192.92</v>
+        <v>200.0</v>
       </c>
       <c r="I279">
-        <v>10.5</v>
+        <v>186.81</v>
       </c>
       <c r="J279">
-        <v>182.42</v>
+        <v>13.19</v>
       </c>
       <c r="K279">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L279">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M279">
-        <v>10.5</v>
+        <v>117.71</v>
+      </c>
+      <c r="N279">
+        <v>53.63</v>
+      </c>
+      <c r="O279">
+        <v>11.35</v>
+      </c>
+      <c r="P279">
+        <v>4.12</v>
       </c>
       <c r="S279">
-        <v>131.91</v>
-[...11 lines deleted...]
-        <v>2.77</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="280" spans="1:24">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C280">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D280" t="s">
-        <v>122</v>
+        <v>552</v>
       </c>
       <c r="E280" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F280">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G280" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="H280">
-        <v>191.04</v>
+        <v>197.48</v>
       </c>
       <c r="I280">
-        <v>179.09</v>
+        <v>150.95</v>
       </c>
       <c r="J280">
-        <v>11.95</v>
+        <v>46.53</v>
       </c>
       <c r="K280">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L280">
         <v>2</v>
       </c>
       <c r="M280">
-        <v>53.98</v>
+        <v>36.6</v>
       </c>
       <c r="N280">
-        <v>49.93</v>
+        <v>33.81</v>
       </c>
       <c r="O280">
-        <v>46.25</v>
+        <v>28.93</v>
       </c>
       <c r="P280">
-        <v>28.93</v>
+        <v>22.9</v>
+      </c>
+      <c r="Q280">
+        <v>16.76</v>
+      </c>
+      <c r="R280">
+        <v>11.95</v>
       </c>
       <c r="S280">
-        <v>8.45</v>
+        <v>28.54</v>
       </c>
       <c r="T280">
-        <v>3.5</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="281" spans="1:24">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C281">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D281" t="s">
+        <v>554</v>
+      </c>
+      <c r="E281" t="s">
         <v>555</v>
       </c>
-      <c r="E281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F281">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G281" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="H281">
-        <v>190.08</v>
+        <v>197.34</v>
       </c>
       <c r="I281">
-        <v>179.65</v>
+        <v>153.55</v>
       </c>
       <c r="J281">
-        <v>10.43</v>
+        <v>43.79</v>
       </c>
       <c r="K281">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L281">
         <v>1</v>
       </c>
       <c r="M281">
-        <v>93.16</v>
-[...5 lines deleted...]
-        <v>36.56</v>
+        <v>153.55</v>
       </c>
       <c r="S281">
-        <v>10.43</v>
+        <v>43.79</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
         <v>279</v>
       </c>
       <c r="C282">
         <v>-2</v>
       </c>
       <c r="D282" t="s">
-        <v>494</v>
+        <v>556</v>
       </c>
       <c r="E282" t="s">
         <v>557</v>
       </c>
       <c r="F282">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G282" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H282">
-        <v>188.65</v>
+        <v>194.05</v>
       </c>
       <c r="I282">
-        <v>175.46</v>
+        <v>0.0</v>
       </c>
       <c r="J282">
-        <v>13.19</v>
+        <v>194.05</v>
       </c>
       <c r="K282">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L282">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>4.12</v>
+        <v>4</v>
       </c>
       <c r="S282">
-        <v>13.19</v>
+        <v>73.87</v>
+      </c>
+      <c r="T282">
+        <v>58.46</v>
+      </c>
+      <c r="U282">
+        <v>57.94</v>
+      </c>
+      <c r="V282">
+        <v>3.78</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C283">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D283" t="s">
-        <v>472</v>
+        <v>558</v>
       </c>
       <c r="E283" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F283">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G283" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H283">
-        <v>186.54</v>
+        <v>190.08</v>
       </c>
       <c r="I283">
-        <v>185.06</v>
+        <v>179.65</v>
       </c>
       <c r="J283">
-        <v>1.48</v>
+        <v>10.43</v>
       </c>
       <c r="K283">
         <v>3</v>
       </c>
       <c r="L283">
         <v>1</v>
       </c>
       <c r="M283">
-        <v>92.55</v>
+        <v>93.16</v>
       </c>
       <c r="N283">
-        <v>67.76</v>
+        <v>49.93</v>
       </c>
       <c r="O283">
-        <v>24.75</v>
+        <v>36.56</v>
       </c>
       <c r="S283">
-        <v>1.48</v>
+        <v>10.43</v>
       </c>
     </row>
     <row r="284" spans="1:24">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C284">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D284" t="s">
-        <v>246</v>
+        <v>560</v>
       </c>
       <c r="E284" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="F284">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G284" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H284">
-        <v>184.29</v>
+        <v>187.63</v>
       </c>
       <c r="I284">
-        <v>184.29</v>
+        <v>158.94</v>
       </c>
       <c r="J284">
-        <v>0.0</v>
+        <v>28.69</v>
       </c>
       <c r="K284">
         <v>2</v>
       </c>
       <c r="L284">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M284">
-        <v>108.17</v>
+        <v>90.74</v>
       </c>
       <c r="N284">
-        <v>76.12</v>
+        <v>68.2</v>
+      </c>
+      <c r="S284">
+        <v>16.64</v>
+      </c>
+      <c r="T284">
+        <v>7.63</v>
+      </c>
+      <c r="U284">
+        <v>4.42</v>
       </c>
     </row>
     <row r="285" spans="1:24">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C285">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D285" t="s">
-        <v>560</v>
+        <v>110</v>
       </c>
       <c r="E285" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F285">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G285" t="s">
-        <v>296</v>
+        <v>37</v>
       </c>
       <c r="H285">
-        <v>183.25</v>
+        <v>187.5</v>
       </c>
       <c r="I285">
-        <v>183.25</v>
+        <v>149.2</v>
       </c>
       <c r="J285">
-        <v>0.0</v>
+        <v>38.3</v>
       </c>
       <c r="K285">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L285">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M285">
-        <v>72.43</v>
+        <v>105.15</v>
       </c>
       <c r="N285">
-        <v>57.32</v>
+        <v>13.85</v>
       </c>
       <c r="O285">
-        <v>29.18</v>
+        <v>12.27</v>
       </c>
       <c r="P285">
-        <v>24.32</v>
+        <v>11.35</v>
+      </c>
+      <c r="Q285">
+        <v>6.58</v>
+      </c>
+      <c r="S285">
+        <v>25.11</v>
+      </c>
+      <c r="T285">
+        <v>13.19</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C286">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D286" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E286" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F286">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="G286" t="s">
-        <v>377</v>
+        <v>215</v>
       </c>
       <c r="H286">
-        <v>182.88</v>
+        <v>187.48</v>
       </c>
       <c r="I286">
-        <v>166.21</v>
+        <v>0.0</v>
       </c>
       <c r="J286">
-        <v>16.67</v>
+        <v>187.48</v>
       </c>
       <c r="K286">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L286">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>39.57</v>
+        <v>4</v>
       </c>
       <c r="S286">
-        <v>16.67</v>
+        <v>82.63</v>
+      </c>
+      <c r="T286">
+        <v>75.58</v>
+      </c>
+      <c r="U286">
+        <v>20.31</v>
+      </c>
+      <c r="V286">
+        <v>8.96</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C287">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D287" t="s">
-        <v>236</v>
+        <v>436</v>
       </c>
       <c r="E287" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F287">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G287" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="H287">
-        <v>179.26</v>
+        <v>186.54</v>
       </c>
       <c r="I287">
-        <v>69.53</v>
+        <v>185.06</v>
       </c>
       <c r="J287">
-        <v>109.73</v>
+        <v>1.48</v>
       </c>
       <c r="K287">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L287">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M287">
-        <v>52.57</v>
+        <v>92.55</v>
       </c>
       <c r="N287">
-        <v>7.69</v>
+        <v>67.76</v>
       </c>
       <c r="O287">
-        <v>4.82</v>
-[...2 lines deleted...]
-        <v>4.45</v>
+        <v>24.75</v>
       </c>
       <c r="S287">
-        <v>38.54</v>
-[...14 lines deleted...]
-        <v>0.75</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="288" spans="1:24">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C288">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D288" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E288" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F288">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G288" t="s">
-        <v>64</v>
+        <v>385</v>
       </c>
       <c r="H288">
-        <v>178.94</v>
+        <v>182.88</v>
       </c>
       <c r="I288">
-        <v>86.18</v>
+        <v>166.21</v>
       </c>
       <c r="J288">
-        <v>92.76</v>
+        <v>16.67</v>
       </c>
       <c r="K288">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L288">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M288">
-        <v>86.18</v>
+        <v>80.39</v>
+      </c>
+      <c r="N288">
+        <v>46.25</v>
+      </c>
+      <c r="O288">
+        <v>39.57</v>
       </c>
       <c r="S288">
-        <v>38.39</v>
-[...14 lines deleted...]
-        <v>2.03</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="289" spans="1:24">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C289">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D289" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E289" t="s">
-        <v>420</v>
+        <v>569</v>
       </c>
       <c r="F289">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G289" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="H289">
-        <v>174.49</v>
+        <v>178.94</v>
       </c>
       <c r="I289">
-        <v>170.31</v>
+        <v>86.18</v>
       </c>
       <c r="J289">
-        <v>4.18</v>
+        <v>92.76</v>
       </c>
       <c r="K289">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L289">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M289">
-        <v>79.19</v>
-[...8 lines deleted...]
-        <v>4.12</v>
+        <v>86.18</v>
       </c>
       <c r="S289">
-        <v>4.18</v>
+        <v>38.39</v>
+      </c>
+      <c r="T289">
+        <v>26.4</v>
+      </c>
+      <c r="U289">
+        <v>19.45</v>
+      </c>
+      <c r="V289">
+        <v>3.5</v>
+      </c>
+      <c r="W289">
+        <v>2.99</v>
+      </c>
+      <c r="X289">
+        <v>2.03</v>
       </c>
     </row>
     <row r="290" spans="1:24">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C290">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D290" t="s">
-        <v>515</v>
+        <v>294</v>
       </c>
       <c r="E290" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="F290">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G290" t="s">
-        <v>374</v>
+        <v>183</v>
       </c>
       <c r="H290">
-        <v>174.16</v>
+        <v>178.51</v>
       </c>
       <c r="I290">
-        <v>174.16</v>
+        <v>69.53</v>
       </c>
       <c r="J290">
-        <v>0.0</v>
+        <v>108.98</v>
       </c>
       <c r="K290">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L290">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M290">
-        <v>131.38</v>
+        <v>52.57</v>
       </c>
       <c r="N290">
-        <v>42.78</v>
+        <v>7.69</v>
+      </c>
+      <c r="O290">
+        <v>4.82</v>
+      </c>
+      <c r="P290">
+        <v>4.45</v>
+      </c>
+      <c r="S290">
+        <v>38.54</v>
+      </c>
+      <c r="T290">
+        <v>26.4</v>
+      </c>
+      <c r="U290">
+        <v>23.74</v>
+      </c>
+      <c r="V290">
+        <v>14.26</v>
+      </c>
+      <c r="W290">
+        <v>6.04</v>
       </c>
     </row>
     <row r="291" spans="1:24">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="C291">
-        <v>-2</v>
+        <v>13</v>
       </c>
       <c r="D291" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E291" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F291">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G291" t="s">
-        <v>571</v>
+        <v>109</v>
       </c>
       <c r="H291">
-        <v>167.92</v>
+        <v>176.05</v>
       </c>
       <c r="I291">
-        <v>154.73</v>
+        <v>176.05</v>
       </c>
       <c r="J291">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K291">
         <v>3</v>
       </c>
       <c r="L291">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M291">
-        <v>74.36</v>
+        <v>84.84</v>
       </c>
       <c r="N291">
-        <v>46.25</v>
+        <v>64.45</v>
       </c>
       <c r="O291">
-        <v>34.12</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="292" spans="1:24">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
         <v>289</v>
       </c>
       <c r="C292">
         <v>-2</v>
       </c>
       <c r="D292" t="s">
-        <v>515</v>
+        <v>573</v>
       </c>
       <c r="E292" t="s">
-        <v>572</v>
+        <v>402</v>
       </c>
       <c r="F292">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G292" t="s">
-        <v>232</v>
+        <v>26</v>
       </c>
       <c r="H292">
-        <v>167.31</v>
+        <v>174.49</v>
       </c>
       <c r="I292">
-        <v>114.07</v>
+        <v>170.31</v>
       </c>
       <c r="J292">
-        <v>53.24</v>
+        <v>4.18</v>
       </c>
       <c r="K292">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L292">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M292">
-        <v>47.68</v>
+        <v>79.19</v>
       </c>
       <c r="N292">
-        <v>47.68</v>
+        <v>73.73</v>
       </c>
       <c r="O292">
-        <v>18.71</v>
+        <v>13.27</v>
+      </c>
+      <c r="P292">
+        <v>4.12</v>
       </c>
       <c r="S292">
-        <v>19.03</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="293" spans="1:24">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
         <v>290</v>
       </c>
       <c r="C293">
         <v>-2</v>
       </c>
       <c r="D293" t="s">
-        <v>192</v>
+        <v>482</v>
       </c>
       <c r="E293" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F293">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G293" t="s">
-        <v>43</v>
+        <v>391</v>
       </c>
       <c r="H293">
-        <v>165.72</v>
+        <v>174.16</v>
       </c>
       <c r="I293">
-        <v>165.72</v>
+        <v>174.16</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293">
         <v>2</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
       <c r="M293">
-        <v>120.25</v>
+        <v>131.38</v>
       </c>
       <c r="N293">
-        <v>45.47</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="294" spans="1:24">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>291</v>
+        <v>427</v>
       </c>
       <c r="C294">
-        <v>-2</v>
+        <v>134</v>
       </c>
       <c r="D294" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E294" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F294">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G294" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="H294">
-        <v>163.97</v>
+        <v>170.85</v>
       </c>
       <c r="I294">
-        <v>122.38</v>
+        <v>170.85</v>
       </c>
       <c r="J294">
-        <v>41.59</v>
+        <v>0.0</v>
       </c>
       <c r="K294">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L294">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M294">
-        <v>42.78</v>
+        <v>117.71</v>
       </c>
       <c r="N294">
-        <v>33.81</v>
-[...14 lines deleted...]
-        <v>8.92</v>
+        <v>53.14</v>
       </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C295">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D295" t="s">
-        <v>157</v>
+        <v>304</v>
       </c>
       <c r="E295" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F295">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G295" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H295">
-        <v>163.57</v>
+        <v>170.15</v>
       </c>
       <c r="I295">
-        <v>163.57</v>
+        <v>0.0</v>
       </c>
       <c r="J295">
-        <v>0.0</v>
+        <v>170.15</v>
       </c>
       <c r="K295">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L295">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>15.27</v>
+        <v>5</v>
+      </c>
+      <c r="S295">
+        <v>131.91</v>
+      </c>
+      <c r="T295">
+        <v>28.73</v>
+      </c>
+      <c r="U295">
+        <v>3.5</v>
+      </c>
+      <c r="V295">
+        <v>3.24</v>
+      </c>
+      <c r="W295">
+        <v>2.77</v>
       </c>
     </row>
     <row r="296" spans="1:24">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C296">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D296" t="s">
-        <v>577</v>
+        <v>274</v>
       </c>
       <c r="E296" t="s">
         <v>578</v>
       </c>
       <c r="F296">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G296" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H296">
-        <v>161.14</v>
+        <v>170.0</v>
       </c>
       <c r="I296">
-        <v>161.14</v>
+        <v>143.2</v>
       </c>
       <c r="J296">
-        <v>0.0</v>
+        <v>26.8</v>
       </c>
       <c r="K296">
+        <v>6</v>
+      </c>
+      <c r="L296">
         <v>5</v>
       </c>
-      <c r="L296">
-[...1 lines deleted...]
-      </c>
       <c r="M296">
-        <v>85.61</v>
+        <v>58.36</v>
       </c>
       <c r="N296">
-        <v>36.56</v>
+        <v>22.9</v>
       </c>
       <c r="O296">
-        <v>19.59</v>
+        <v>18.12</v>
       </c>
       <c r="P296">
-        <v>12.27</v>
+        <v>15.51</v>
       </c>
       <c r="Q296">
-        <v>7.11</v>
+        <v>14.34</v>
+      </c>
+      <c r="R296">
+        <v>13.97</v>
+      </c>
+      <c r="S296">
+        <v>14.15</v>
+      </c>
+      <c r="T296">
+        <v>6.04</v>
+      </c>
+      <c r="U296">
+        <v>2.99</v>
+      </c>
+      <c r="V296">
+        <v>1.88</v>
+      </c>
+      <c r="W296">
+        <v>1.74</v>
       </c>
     </row>
     <row r="297" spans="1:24">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C297">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D297" t="s">
         <v>579</v>
       </c>
       <c r="E297" t="s">
         <v>580</v>
       </c>
       <c r="F297">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G297" t="s">
-        <v>232</v>
+        <v>581</v>
       </c>
       <c r="H297">
-        <v>159.05</v>
+        <v>167.92</v>
       </c>
       <c r="I297">
-        <v>53.34</v>
+        <v>154.73</v>
       </c>
       <c r="J297">
-        <v>105.71</v>
+        <v>13.19</v>
       </c>
       <c r="K297">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L297">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M297">
-        <v>31.28</v>
+        <v>74.36</v>
       </c>
       <c r="N297">
-        <v>13.85</v>
+        <v>46.25</v>
       </c>
       <c r="O297">
-        <v>5.63</v>
-[...2 lines deleted...]
-        <v>2.58</v>
+        <v>34.12</v>
       </c>
       <c r="S297">
-        <v>64.67</v>
-[...11 lines deleted...]
-        <v>4.27</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C298">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D298" t="s">
-        <v>581</v>
+        <v>482</v>
       </c>
       <c r="E298" t="s">
         <v>582</v>
       </c>
       <c r="F298">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G298" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="H298">
-        <v>157.64</v>
+        <v>167.31</v>
       </c>
       <c r="I298">
-        <v>140.97</v>
+        <v>114.07</v>
       </c>
       <c r="J298">
-        <v>16.67</v>
+        <v>53.24</v>
       </c>
       <c r="K298">
         <v>3</v>
       </c>
       <c r="L298">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M298">
-        <v>103.98</v>
+        <v>47.68</v>
       </c>
       <c r="N298">
-        <v>20.23</v>
+        <v>47.68</v>
       </c>
       <c r="O298">
-        <v>16.76</v>
+        <v>18.71</v>
       </c>
       <c r="S298">
-        <v>16.67</v>
+        <v>19.03</v>
+      </c>
+      <c r="T298">
+        <v>18.79</v>
+      </c>
+      <c r="U298">
+        <v>15.42</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
-        <v>317</v>
+        <v>294</v>
       </c>
       <c r="C299">
-        <v>19</v>
+        <v>-4</v>
       </c>
       <c r="D299" t="s">
-        <v>120</v>
+        <v>181</v>
       </c>
       <c r="E299" t="s">
         <v>583</v>
       </c>
       <c r="F299">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G299" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="H299">
-        <v>154.71</v>
+        <v>165.72</v>
       </c>
       <c r="I299">
-        <v>154.71</v>
+        <v>165.72</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
       <c r="M299">
-        <v>92.55</v>
+        <v>120.25</v>
       </c>
       <c r="N299">
-        <v>39.26</v>
-[...2 lines deleted...]
-        <v>22.9</v>
+        <v>45.47</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C300">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D300" t="s">
         <v>584</v>
       </c>
       <c r="E300" t="s">
         <v>585</v>
       </c>
       <c r="F300">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G300" t="s">
-        <v>374</v>
+        <v>173</v>
       </c>
       <c r="H300">
-        <v>154.7</v>
+        <v>164.67</v>
       </c>
       <c r="I300">
-        <v>138.03</v>
+        <v>136.35</v>
       </c>
       <c r="J300">
-        <v>16.67</v>
+        <v>28.32</v>
       </c>
       <c r="K300">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L300">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M300">
-        <v>88.03</v>
+        <v>72.59</v>
       </c>
       <c r="N300">
-        <v>50.0</v>
+        <v>21.64</v>
+      </c>
+      <c r="O300">
+        <v>15.51</v>
+      </c>
+      <c r="P300">
+        <v>14.34</v>
+      </c>
+      <c r="Q300">
+        <v>12.27</v>
       </c>
       <c r="S300">
-        <v>16.67</v>
+        <v>12.2</v>
+      </c>
+      <c r="T300">
+        <v>9.11</v>
+      </c>
+      <c r="U300">
+        <v>7.01</v>
       </c>
     </row>
     <row r="301" spans="1:24">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C301">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D301" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="E301" t="s">
         <v>586</v>
       </c>
       <c r="F301">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G301" t="s">
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="H301">
-        <v>152.83</v>
+        <v>163.57</v>
       </c>
       <c r="I301">
-        <v>152.83</v>
+        <v>163.57</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
       <c r="M301">
-        <v>46.19</v>
+        <v>93.16</v>
       </c>
       <c r="N301">
-        <v>42.44</v>
+        <v>55.14</v>
       </c>
       <c r="O301">
-        <v>38.91</v>
-[...2 lines deleted...]
-        <v>25.29</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="302" spans="1:24">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="C302">
+        <v>-4</v>
+      </c>
+      <c r="D302" t="s">
+        <v>587</v>
+      </c>
+      <c r="E302" t="s">
+        <v>588</v>
+      </c>
+      <c r="F302">
+        <v>2006</v>
+      </c>
+      <c r="G302" t="s">
+        <v>40</v>
+      </c>
+      <c r="H302">
+        <v>161.14</v>
+      </c>
+      <c r="I302">
+        <v>161.14</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
         <v>5</v>
       </c>
-      <c r="D302" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L302">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M302">
-        <v>58.36</v>
+        <v>85.61</v>
       </c>
       <c r="N302">
-        <v>15.51</v>
+        <v>36.56</v>
       </c>
       <c r="O302">
-        <v>14.34</v>
+        <v>19.59</v>
       </c>
       <c r="P302">
-        <v>13.97</v>
+        <v>12.27</v>
       </c>
       <c r="Q302">
-        <v>13.27</v>
-[...14 lines deleted...]
-        <v>1.74</v>
+        <v>7.11</v>
       </c>
     </row>
     <row r="303" spans="1:24">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C303">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D303" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E303" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F303">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G303" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="H303">
-        <v>152.12</v>
+        <v>157.64</v>
       </c>
       <c r="I303">
-        <v>111.09</v>
+        <v>140.97</v>
       </c>
       <c r="J303">
-        <v>41.03</v>
+        <v>16.67</v>
       </c>
       <c r="K303">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L303">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M303">
         <v>103.98</v>
       </c>
       <c r="N303">
-        <v>7.11</v>
+        <v>20.23</v>
+      </c>
+      <c r="O303">
+        <v>16.76</v>
       </c>
       <c r="S303">
-        <v>21.71</v>
-[...2 lines deleted...]
-        <v>19.32</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="304" spans="1:24">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C304">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D304" t="s">
-        <v>157</v>
+        <v>591</v>
       </c>
       <c r="E304" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="F304">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G304" t="s">
-        <v>321</v>
+        <v>391</v>
       </c>
       <c r="H304">
-        <v>151.48</v>
+        <v>154.7</v>
       </c>
       <c r="I304">
-        <v>105.11</v>
+        <v>138.03</v>
       </c>
       <c r="J304">
-        <v>46.37</v>
+        <v>16.67</v>
       </c>
       <c r="K304">
         <v>2</v>
       </c>
       <c r="L304">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M304">
-        <v>58.86</v>
+        <v>88.03</v>
       </c>
       <c r="N304">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="S304">
-        <v>15.53</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="305" spans="1:24">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C305">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D305" t="s">
-        <v>591</v>
+        <v>30</v>
       </c>
       <c r="E305" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F305">
         <v>2008</v>
       </c>
       <c r="G305" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="H305">
-        <v>149.29</v>
+        <v>152.83</v>
       </c>
       <c r="I305">
-        <v>149.29</v>
+        <v>152.83</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
       <c r="K305">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305">
-        <v>84.84</v>
+        <v>46.19</v>
       </c>
       <c r="N305">
-        <v>64.45</v>
+        <v>42.44</v>
+      </c>
+      <c r="O305">
+        <v>38.91</v>
+      </c>
+      <c r="P305">
+        <v>25.29</v>
       </c>
     </row>
     <row r="306" spans="1:24">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="C306">
-        <v>-2</v>
+        <v>49</v>
       </c>
       <c r="D306" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E306" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F306">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G306" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="H306">
-        <v>146.41</v>
+        <v>152.58</v>
       </c>
       <c r="I306">
-        <v>146.41</v>
+        <v>149.34</v>
       </c>
       <c r="J306">
-        <v>0.0</v>
+        <v>3.24</v>
       </c>
       <c r="K306">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M306">
-        <v>49.6</v>
+        <v>66.43</v>
       </c>
       <c r="N306">
-        <v>36.6</v>
+        <v>53.98</v>
       </c>
       <c r="O306">
-        <v>31.28</v>
-[...1 lines deleted...]
-      <c r="P306">
         <v>28.93</v>
+      </c>
+      <c r="S306">
+        <v>3.24</v>
       </c>
     </row>
     <row r="307" spans="1:24">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C307">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D307" t="s">
-        <v>595</v>
+        <v>144</v>
       </c>
       <c r="E307" t="s">
         <v>596</v>
       </c>
       <c r="F307">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G307" t="s">
-        <v>64</v>
+        <v>338</v>
       </c>
       <c r="H307">
-        <v>144.88</v>
+        <v>151.48</v>
       </c>
       <c r="I307">
-        <v>0.0</v>
+        <v>105.11</v>
       </c>
       <c r="J307">
-        <v>144.88</v>
+        <v>46.37</v>
       </c>
       <c r="K307">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L307">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="M307">
+        <v>58.86</v>
+      </c>
+      <c r="N307">
+        <v>46.25</v>
       </c>
       <c r="S307">
-        <v>78.63</v>
+        <v>15.53</v>
       </c>
       <c r="T307">
-        <v>66.25</v>
+        <v>15.42</v>
+      </c>
+      <c r="U307">
+        <v>15.42</v>
       </c>
     </row>
     <row r="308" spans="1:24">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C308">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D308" t="s">
         <v>597</v>
       </c>
       <c r="E308" t="s">
         <v>598</v>
       </c>
       <c r="F308">
         <v>2005</v>
       </c>
       <c r="G308" t="s">
-        <v>368</v>
+        <v>81</v>
       </c>
       <c r="H308">
-        <v>144.54</v>
+        <v>147.38</v>
       </c>
       <c r="I308">
-        <v>81.95</v>
+        <v>103.98</v>
       </c>
       <c r="J308">
-        <v>62.59</v>
+        <v>43.4</v>
       </c>
       <c r="K308">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L308">
         <v>3</v>
       </c>
       <c r="M308">
-        <v>53.02</v>
-[...2 lines deleted...]
-        <v>28.93</v>
+        <v>103.98</v>
       </c>
       <c r="S308">
-        <v>30.5</v>
+        <v>21.71</v>
       </c>
       <c r="T308">
-        <v>16.67</v>
+        <v>19.32</v>
       </c>
       <c r="U308">
-        <v>15.42</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C309">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D309" t="s">
         <v>599</v>
       </c>
       <c r="E309" t="s">
         <v>600</v>
       </c>
       <c r="F309">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G309" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H309">
-        <v>143.7</v>
+        <v>144.88</v>
       </c>
       <c r="I309">
         <v>0.0</v>
       </c>
       <c r="J309">
-        <v>143.7</v>
+        <v>144.88</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309">
         <v>2</v>
       </c>
       <c r="S309">
-        <v>78.3</v>
+        <v>78.63</v>
       </c>
       <c r="T309">
-        <v>65.4</v>
+        <v>66.25</v>
       </c>
     </row>
     <row r="310" spans="1:24">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="C310">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D310" t="s">
-        <v>116</v>
+        <v>601</v>
       </c>
       <c r="E310" t="s">
-        <v>601</v>
+        <v>289</v>
       </c>
       <c r="F310">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G310" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="H310">
-        <v>139.36</v>
+        <v>144.61</v>
       </c>
       <c r="I310">
-        <v>139.36</v>
+        <v>144.61</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
       <c r="K310">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L310">
         <v>0</v>
       </c>
       <c r="M310">
-        <v>100.06</v>
+        <v>62.67</v>
       </c>
       <c r="N310">
-        <v>21.18</v>
+        <v>31.28</v>
       </c>
       <c r="O310">
-        <v>18.12</v>
+        <v>31.07</v>
+      </c>
+      <c r="P310">
+        <v>19.59</v>
       </c>
     </row>
     <row r="311" spans="1:24">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C311">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D311" t="s">
-        <v>38</v>
+        <v>602</v>
       </c>
       <c r="E311" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F311">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G311" t="s">
-        <v>40</v>
+        <v>343</v>
       </c>
       <c r="H311">
-        <v>138.88</v>
+        <v>144.54</v>
       </c>
       <c r="I311">
-        <v>138.88</v>
+        <v>81.95</v>
       </c>
       <c r="J311">
-        <v>0.0</v>
+        <v>62.59</v>
       </c>
       <c r="K311">
         <v>2</v>
       </c>
       <c r="L311">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M311">
-        <v>81.43</v>
+        <v>53.02</v>
       </c>
       <c r="N311">
-        <v>57.45</v>
+        <v>28.93</v>
+      </c>
+      <c r="S311">
+        <v>30.5</v>
+      </c>
+      <c r="T311">
+        <v>16.67</v>
+      </c>
+      <c r="U311">
+        <v>15.42</v>
       </c>
     </row>
     <row r="312" spans="1:24">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C312">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D312" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E312" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F312">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G312" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="H312">
-        <v>138.68</v>
+        <v>141.73</v>
       </c>
       <c r="I312">
-        <v>138.68</v>
+        <v>122.38</v>
       </c>
       <c r="J312">
-        <v>0.0</v>
+        <v>19.35</v>
       </c>
       <c r="K312">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L312">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M312">
-        <v>85.61</v>
+        <v>42.78</v>
       </c>
       <c r="N312">
-        <v>36.31</v>
+        <v>33.81</v>
       </c>
       <c r="O312">
-        <v>16.76</v>
+        <v>24.75</v>
+      </c>
+      <c r="P312">
+        <v>21.04</v>
+      </c>
+      <c r="S312">
+        <v>10.43</v>
+      </c>
+      <c r="T312">
+        <v>8.92</v>
       </c>
     </row>
     <row r="313" spans="1:24">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C313">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D313" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E313" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F313">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G313" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H313">
-        <v>138.06</v>
+        <v>138.68</v>
       </c>
       <c r="I313">
-        <v>109.74</v>
+        <v>138.68</v>
       </c>
       <c r="J313">
-        <v>28.32</v>
+        <v>0.0</v>
       </c>
       <c r="K313">
         <v>3</v>
       </c>
       <c r="L313">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M313">
-        <v>72.59</v>
+        <v>85.61</v>
       </c>
       <c r="N313">
-        <v>21.64</v>
+        <v>36.31</v>
       </c>
       <c r="O313">
-        <v>15.51</v>
-[...8 lines deleted...]
-        <v>7.01</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="314" spans="1:24">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>297</v>
+        <v>401</v>
       </c>
       <c r="C314">
-        <v>-16</v>
+        <v>88</v>
       </c>
       <c r="D314" t="s">
-        <v>607</v>
+        <v>71</v>
       </c>
       <c r="E314" t="s">
         <v>608</v>
       </c>
       <c r="F314">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G314" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H314">
-        <v>135.77</v>
+        <v>136.82</v>
       </c>
       <c r="I314">
-        <v>93.32</v>
+        <v>136.82</v>
       </c>
       <c r="J314">
-        <v>42.45</v>
+        <v>0.0</v>
       </c>
       <c r="K314">
         <v>2</v>
       </c>
       <c r="L314">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M314">
         <v>73.73</v>
       </c>
       <c r="N314">
-        <v>19.59</v>
-[...17 lines deleted...]
-        <v>2.25</v>
+        <v>63.09</v>
       </c>
     </row>
     <row r="315" spans="1:24">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C315">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D315" t="s">
         <v>609</v>
       </c>
       <c r="E315" t="s">
         <v>610</v>
       </c>
       <c r="F315">
         <v>2003</v>
       </c>
       <c r="G315" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="H315">
         <v>135.73</v>
       </c>
       <c r="I315">
         <v>0.0</v>
       </c>
       <c r="J315">
         <v>135.73</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315">
         <v>6</v>
       </c>
       <c r="S315">
         <v>50.02</v>
       </c>
       <c r="T315">
         <v>33.21</v>
       </c>
       <c r="U315">
         <v>16.64</v>
       </c>
       <c r="V315">
         <v>12.29</v>
       </c>
       <c r="W315">
         <v>12.2</v>
       </c>
       <c r="X315">
         <v>11.37</v>
       </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C316">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D316" t="s">
         <v>611</v>
       </c>
       <c r="E316" t="s">
         <v>612</v>
       </c>
       <c r="F316">
         <v>2007</v>
       </c>
       <c r="G316" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H316">
         <v>134.63</v>
       </c>
       <c r="I316">
         <v>123.36</v>
       </c>
       <c r="J316">
         <v>11.27</v>
       </c>
       <c r="K316">
         <v>4</v>
       </c>
       <c r="L316">
         <v>1</v>
       </c>
       <c r="M316">
         <v>36.6</v>
       </c>
       <c r="N316">
         <v>34.54</v>
       </c>
       <c r="O316">
         <v>32.93</v>
       </c>
       <c r="P316">
         <v>19.29</v>
       </c>
       <c r="S316">
         <v>11.27</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C317">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D317" t="s">
         <v>613</v>
       </c>
       <c r="E317" t="s">
         <v>614</v>
       </c>
       <c r="F317">
         <v>2009</v>
       </c>
       <c r="G317" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="H317">
         <v>134.56</v>
       </c>
       <c r="I317">
         <v>134.56</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
       <c r="K317">
         <v>2</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
       <c r="M317">
         <v>118.72</v>
       </c>
       <c r="N317">
         <v>15.84</v>
       </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C318">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D318" t="s">
         <v>615</v>
       </c>
       <c r="E318" t="s">
         <v>616</v>
       </c>
       <c r="F318">
         <v>2007</v>
       </c>
       <c r="G318" t="s">
         <v>37</v>
       </c>
       <c r="H318">
         <v>133.73</v>
       </c>
       <c r="I318">
         <v>116.73</v>
       </c>
       <c r="J318">
         <v>17.0</v>
       </c>
       <c r="K318">
         <v>2</v>
       </c>
       <c r="L318">
         <v>1</v>
       </c>
       <c r="M318">
         <v>108.88</v>
       </c>
       <c r="N318">
         <v>7.85</v>
       </c>
       <c r="S318">
         <v>17.0</v>
       </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C319">
-        <v>-10</v>
+        <v>-4</v>
       </c>
       <c r="D319" t="s">
-        <v>453</v>
+        <v>246</v>
       </c>
       <c r="E319" t="s">
         <v>617</v>
       </c>
       <c r="F319">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G319" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H319">
-        <v>132.75</v>
+        <v>133.54</v>
       </c>
       <c r="I319">
-        <v>68.2</v>
+        <v>108.17</v>
       </c>
       <c r="J319">
-        <v>64.55</v>
+        <v>25.37</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M319">
-        <v>68.2</v>
+        <v>108.17</v>
       </c>
       <c r="S319">
-        <v>31.05</v>
-[...14 lines deleted...]
-        <v>1.09</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="320" spans="1:24">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C320">
-        <v>-1</v>
+        <v>-11</v>
       </c>
       <c r="D320" t="s">
         <v>618</v>
       </c>
       <c r="E320" t="s">
         <v>619</v>
       </c>
       <c r="F320">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G320" t="s">
-        <v>388</v>
+        <v>241</v>
       </c>
       <c r="H320">
-        <v>128.77</v>
+        <v>129.51</v>
       </c>
       <c r="I320">
-        <v>114.51</v>
+        <v>39.49</v>
       </c>
       <c r="J320">
-        <v>14.26</v>
+        <v>90.02</v>
       </c>
       <c r="K320">
         <v>3</v>
       </c>
       <c r="L320">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M320">
-        <v>67.0</v>
+        <v>31.28</v>
       </c>
       <c r="N320">
-        <v>35.91</v>
+        <v>5.63</v>
       </c>
       <c r="O320">
-        <v>11.6</v>
+        <v>2.58</v>
       </c>
       <c r="S320">
-        <v>14.26</v>
+        <v>64.67</v>
+      </c>
+      <c r="T320">
+        <v>11.27</v>
+      </c>
+      <c r="U320">
+        <v>5.19</v>
+      </c>
+      <c r="V320">
+        <v>4.62</v>
+      </c>
+      <c r="W320">
+        <v>4.27</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C321">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D321" t="s">
+        <v>482</v>
+      </c>
+      <c r="E321" t="s">
         <v>620</v>
       </c>
-      <c r="E321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F321">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G321" t="s">
-        <v>46</v>
+        <v>241</v>
       </c>
       <c r="H321">
-        <v>128.4</v>
+        <v>129.13</v>
       </c>
       <c r="I321">
-        <v>98.92</v>
+        <v>82.3</v>
       </c>
       <c r="J321">
-        <v>29.48</v>
+        <v>46.83</v>
       </c>
       <c r="K321">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L321">
         <v>3</v>
       </c>
       <c r="M321">
-        <v>46.25</v>
+        <v>49.93</v>
       </c>
       <c r="N321">
-        <v>18.12</v>
+        <v>23.39</v>
       </c>
       <c r="O321">
-        <v>11.35</v>
-[...8 lines deleted...]
-        <v>6.58</v>
+        <v>8.98</v>
       </c>
       <c r="S321">
-        <v>13.19</v>
+        <v>24.2</v>
       </c>
       <c r="T321">
-        <v>12.2</v>
+        <v>15.42</v>
       </c>
       <c r="U321">
-        <v>4.09</v>
+        <v>7.21</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C322">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="D322" t="s">
+        <v>621</v>
+      </c>
+      <c r="E322" t="s">
         <v>622</v>
       </c>
-      <c r="E322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G322" t="s">
-        <v>40</v>
+        <v>350</v>
       </c>
       <c r="H322">
-        <v>127.85</v>
+        <v>128.77</v>
       </c>
       <c r="I322">
-        <v>0.0</v>
+        <v>114.51</v>
       </c>
       <c r="J322">
-        <v>127.85</v>
+        <v>14.26</v>
       </c>
       <c r="K322">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L322">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M322">
+        <v>67.0</v>
+      </c>
+      <c r="N322">
+        <v>35.91</v>
+      </c>
+      <c r="O322">
+        <v>11.6</v>
       </c>
       <c r="S322">
-        <v>53.24</v>
-[...14 lines deleted...]
-        <v>2.08</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="323" spans="1:24">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C323">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D323" t="s">
-        <v>624</v>
+        <v>140</v>
       </c>
       <c r="E323" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F323">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G323" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="H323">
-        <v>127.44</v>
+        <v>127.28</v>
       </c>
       <c r="I323">
-        <v>109.99</v>
+        <v>121.24</v>
       </c>
       <c r="J323">
-        <v>17.45</v>
+        <v>6.04</v>
       </c>
       <c r="K323">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L323">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M323">
-        <v>50.0</v>
+        <v>100.06</v>
       </c>
       <c r="N323">
-        <v>33.81</v>
-[...8 lines deleted...]
-        <v>4.45</v>
+        <v>21.18</v>
       </c>
       <c r="S323">
-        <v>15.29</v>
-[...2 lines deleted...]
-        <v>2.16</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="324" spans="1:24">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C324">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D324" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="E324" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="F324">
         <v>2006</v>
       </c>
       <c r="G324" t="s">
         <v>37</v>
       </c>
       <c r="H324">
         <v>127.15</v>
       </c>
       <c r="I324">
         <v>127.15</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
       <c r="K324">
         <v>5</v>
       </c>
       <c r="L324">
         <v>0</v>
       </c>
       <c r="M324">
         <v>42.72</v>
       </c>
       <c r="N324">
         <v>26.06</v>
       </c>
       <c r="O324">
         <v>25.84</v>
       </c>
       <c r="P324">
         <v>21.18</v>
       </c>
       <c r="Q324">
         <v>11.35</v>
       </c>
     </row>
     <row r="325" spans="1:24">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C325">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D325" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E325" t="s">
-        <v>283</v>
+        <v>626</v>
       </c>
       <c r="F325">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G325" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="H325">
-        <v>125.02</v>
+        <v>126.46</v>
       </c>
       <c r="I325">
-        <v>125.02</v>
+        <v>93.2</v>
       </c>
       <c r="J325">
-        <v>0.0</v>
+        <v>33.26</v>
       </c>
       <c r="K325">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L325">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M325">
-        <v>62.67</v>
+        <v>46.25</v>
       </c>
       <c r="N325">
-        <v>31.28</v>
+        <v>18.12</v>
       </c>
       <c r="O325">
-        <v>31.07</v>
+        <v>8.31</v>
+      </c>
+      <c r="P325">
+        <v>8.31</v>
+      </c>
+      <c r="Q325">
+        <v>6.58</v>
+      </c>
+      <c r="R325">
+        <v>5.63</v>
+      </c>
+      <c r="S325">
+        <v>13.19</v>
+      </c>
+      <c r="T325">
+        <v>12.2</v>
+      </c>
+      <c r="U325">
+        <v>4.09</v>
+      </c>
+      <c r="V325">
+        <v>3.78</v>
       </c>
     </row>
     <row r="326" spans="1:24">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C326">
-        <v>6</v>
+        <v>-6</v>
       </c>
       <c r="D326" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="E326" t="s">
         <v>628</v>
       </c>
       <c r="F326">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G326" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="H326">
-        <v>123.44</v>
+        <v>125.77</v>
       </c>
       <c r="I326">
-        <v>117.73</v>
+        <v>0.0</v>
       </c>
       <c r="J326">
-        <v>5.71</v>
+        <v>125.77</v>
       </c>
       <c r="K326">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L326">
-        <v>1</v>
-[...17 lines deleted...]
-        <v>6.08</v>
+        <v>5</v>
       </c>
       <c r="S326">
-        <v>5.71</v>
+        <v>53.24</v>
+      </c>
+      <c r="T326">
+        <v>24.58</v>
+      </c>
+      <c r="U326">
+        <v>24.58</v>
+      </c>
+      <c r="V326">
+        <v>12.1</v>
+      </c>
+      <c r="W326">
+        <v>11.27</v>
       </c>
     </row>
     <row r="327" spans="1:24">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C327">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D327" t="s">
-        <v>574</v>
+        <v>629</v>
       </c>
       <c r="E327" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F327">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="G327" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
       <c r="H327">
-        <v>122.02</v>
+        <v>125.28</v>
       </c>
       <c r="I327">
-        <v>0.0</v>
+        <v>109.99</v>
       </c>
       <c r="J327">
-        <v>122.02</v>
+        <v>15.29</v>
       </c>
       <c r="K327">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L327">
         <v>1</v>
       </c>
+      <c r="M327">
+        <v>50.0</v>
+      </c>
+      <c r="N327">
+        <v>33.81</v>
+      </c>
+      <c r="O327">
+        <v>12.27</v>
+      </c>
+      <c r="P327">
+        <v>9.46</v>
+      </c>
+      <c r="Q327">
+        <v>4.45</v>
+      </c>
       <c r="S327">
-        <v>122.02</v>
+        <v>15.29</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C328">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D328" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E328" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F328">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="G328" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H328">
-        <v>121.65</v>
+        <v>123.13</v>
       </c>
       <c r="I328">
-        <v>91.97</v>
+        <v>123.13</v>
       </c>
       <c r="J328">
-        <v>29.68</v>
+        <v>0.0</v>
       </c>
       <c r="K328">
         <v>3</v>
       </c>
       <c r="L328">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M328">
-        <v>55.73</v>
+        <v>72.43</v>
       </c>
       <c r="N328">
-        <v>20.23</v>
+        <v>46.25</v>
       </c>
       <c r="O328">
-        <v>16.01</v>
-[...5 lines deleted...]
-        <v>14.26</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="329" spans="1:24">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="C329">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D329" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
       <c r="E329" t="s">
         <v>633</v>
       </c>
       <c r="F329">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="G329" t="s">
-        <v>374</v>
+        <v>46</v>
       </c>
       <c r="H329">
-        <v>121.52</v>
+        <v>122.02</v>
       </c>
       <c r="I329">
-        <v>121.52</v>
+        <v>0.0</v>
       </c>
       <c r="J329">
-        <v>0.0</v>
+        <v>122.02</v>
       </c>
       <c r="K329">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L329">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>121.52</v>
+        <v>1</v>
+      </c>
+      <c r="S329">
+        <v>122.02</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C330">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D330" t="s">
         <v>634</v>
       </c>
       <c r="E330" t="s">
         <v>635</v>
       </c>
       <c r="F330">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G330" t="s">
-        <v>64</v>
+        <v>298</v>
       </c>
       <c r="H330">
-        <v>121.05</v>
+        <v>121.65</v>
       </c>
       <c r="I330">
-        <v>112.8</v>
+        <v>91.97</v>
       </c>
       <c r="J330">
-        <v>8.25</v>
+        <v>29.68</v>
       </c>
       <c r="K330">
         <v>3</v>
       </c>
       <c r="L330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M330">
-        <v>62.67</v>
+        <v>55.73</v>
       </c>
       <c r="N330">
-        <v>42.44</v>
+        <v>20.23</v>
       </c>
       <c r="O330">
-        <v>7.69</v>
+        <v>16.01</v>
       </c>
       <c r="S330">
-        <v>8.25</v>
+        <v>15.42</v>
+      </c>
+      <c r="T330">
+        <v>14.26</v>
       </c>
     </row>
     <row r="331" spans="1:24">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C331">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D331" t="s">
         <v>636</v>
       </c>
       <c r="E331" t="s">
         <v>637</v>
       </c>
       <c r="F331">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G331" t="s">
-        <v>150</v>
+        <v>391</v>
       </c>
       <c r="H331">
-        <v>119.65</v>
+        <v>121.52</v>
       </c>
       <c r="I331">
-        <v>41.2</v>
+        <v>121.52</v>
       </c>
       <c r="J331">
-        <v>78.45</v>
+        <v>0.0</v>
       </c>
       <c r="K331">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L331">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M331">
-        <v>28.93</v>
-[...20 lines deleted...]
-        <v>3.78</v>
+        <v>121.52</v>
       </c>
     </row>
     <row r="332" spans="1:24">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C332">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D332" t="s">
         <v>638</v>
       </c>
       <c r="E332" t="s">
         <v>639</v>
       </c>
       <c r="F332">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G332" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H332">
-        <v>119.1</v>
+        <v>121.05</v>
       </c>
       <c r="I332">
-        <v>50.11</v>
+        <v>112.8</v>
       </c>
       <c r="J332">
-        <v>68.99</v>
+        <v>8.25</v>
       </c>
       <c r="K332">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M332">
-        <v>28.93</v>
+        <v>62.67</v>
       </c>
       <c r="N332">
-        <v>21.18</v>
+        <v>42.44</v>
+      </c>
+      <c r="O332">
+        <v>7.69</v>
       </c>
       <c r="S332">
-        <v>42.42</v>
-[...2 lines deleted...]
-        <v>26.57</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C333">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="D333" t="s">
-        <v>515</v>
+        <v>640</v>
       </c>
       <c r="E333" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F333">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G333" t="s">
-        <v>232</v>
+        <v>173</v>
       </c>
       <c r="H333">
-        <v>118.61</v>
+        <v>119.65</v>
       </c>
       <c r="I333">
-        <v>95.98</v>
+        <v>41.2</v>
       </c>
       <c r="J333">
-        <v>22.63</v>
+        <v>78.45</v>
       </c>
       <c r="K333">
         <v>2</v>
       </c>
       <c r="L333">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M333">
-        <v>72.59</v>
+        <v>28.93</v>
       </c>
       <c r="N333">
-        <v>23.39</v>
+        <v>12.27</v>
       </c>
       <c r="S333">
-        <v>15.42</v>
+        <v>30.85</v>
       </c>
       <c r="T333">
-        <v>7.21</v>
+        <v>14.26</v>
+      </c>
+      <c r="U333">
+        <v>13.19</v>
+      </c>
+      <c r="V333">
+        <v>11.2</v>
+      </c>
+      <c r="W333">
+        <v>5.17</v>
+      </c>
+      <c r="X333">
+        <v>3.78</v>
       </c>
     </row>
     <row r="334" spans="1:24">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>367</v>
+        <v>328</v>
       </c>
       <c r="C334">
-        <v>34</v>
+        <v>-5</v>
       </c>
       <c r="D334" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E334" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F334">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="G334" t="s">
-        <v>232</v>
+        <v>46</v>
       </c>
       <c r="H334">
-        <v>117.1</v>
+        <v>119.1</v>
       </c>
       <c r="I334">
-        <v>89.36</v>
+        <v>50.11</v>
       </c>
       <c r="J334">
-        <v>27.74</v>
+        <v>68.99</v>
       </c>
       <c r="K334">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L334">
         <v>2</v>
       </c>
       <c r="M334">
-        <v>31.95</v>
+        <v>28.93</v>
       </c>
       <c r="N334">
-        <v>28.93</v>
-[...2 lines deleted...]
-        <v>28.48</v>
+        <v>21.18</v>
       </c>
       <c r="S334">
-        <v>14.55</v>
+        <v>42.42</v>
       </c>
       <c r="T334">
-        <v>13.19</v>
+        <v>26.57</v>
       </c>
     </row>
     <row r="335" spans="1:24">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="C335">
-        <v>6</v>
+        <v>-5</v>
       </c>
       <c r="D335" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E335" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F335">
         <v>2005</v>
       </c>
       <c r="G335" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="H335">
-        <v>114.84</v>
+        <v>118.79</v>
       </c>
       <c r="I335">
-        <v>114.84</v>
+        <v>118.79</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335">
-        <v>39.26</v>
+        <v>68.79</v>
       </c>
       <c r="N335">
-        <v>36.6</v>
-[...8 lines deleted...]
-        <v>8.31</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>334</v>
+        <v>271</v>
       </c>
       <c r="C336">
-        <v>-1</v>
+        <v>-64</v>
       </c>
       <c r="D336" t="s">
-        <v>645</v>
+        <v>292</v>
       </c>
       <c r="E336" t="s">
         <v>646</v>
       </c>
       <c r="F336">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G336" t="s">
-        <v>274</v>
+        <v>46</v>
       </c>
       <c r="H336">
-        <v>110.87</v>
+        <v>118.45</v>
       </c>
       <c r="I336">
-        <v>82.35</v>
+        <v>8.98</v>
       </c>
       <c r="J336">
-        <v>28.52</v>
+        <v>109.47</v>
       </c>
       <c r="K336">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L336">
         <v>2</v>
       </c>
       <c r="M336">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>39.57</v>
+        <v>8.98</v>
       </c>
       <c r="S336">
-        <v>14.26</v>
+        <v>63.2</v>
       </c>
       <c r="T336">
-        <v>14.26</v>
+        <v>46.27</v>
       </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C337">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D337" t="s">
         <v>647</v>
       </c>
       <c r="E337" t="s">
         <v>648</v>
       </c>
       <c r="F337">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G337" t="s">
-        <v>111</v>
+        <v>241</v>
       </c>
       <c r="H337">
-        <v>109.36</v>
+        <v>117.1</v>
       </c>
       <c r="I337">
-        <v>72.9</v>
+        <v>89.36</v>
       </c>
       <c r="J337">
-        <v>36.46</v>
+        <v>27.74</v>
       </c>
       <c r="K337">
+        <v>3</v>
+      </c>
+      <c r="L337">
         <v>2</v>
       </c>
-      <c r="L337">
-[...1 lines deleted...]
-      </c>
       <c r="M337">
-        <v>50.0</v>
+        <v>31.95</v>
       </c>
       <c r="N337">
-        <v>22.9</v>
+        <v>28.93</v>
+      </c>
+      <c r="O337">
+        <v>28.48</v>
       </c>
       <c r="S337">
-        <v>15.53</v>
+        <v>14.55</v>
       </c>
       <c r="T337">
         <v>13.19</v>
-      </c>
-[...4 lines deleted...]
-        <v>3.65</v>
       </c>
     </row>
     <row r="338" spans="1:24">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>373</v>
+        <v>332</v>
       </c>
       <c r="C338">
-        <v>36</v>
+        <v>-5</v>
       </c>
       <c r="D338" t="s">
         <v>649</v>
       </c>
       <c r="E338" t="s">
         <v>650</v>
       </c>
       <c r="F338">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G338" t="s">
-        <v>32</v>
+        <v>298</v>
       </c>
       <c r="H338">
-        <v>108.36</v>
+        <v>116.95</v>
       </c>
       <c r="I338">
-        <v>98.0</v>
+        <v>104.75</v>
       </c>
       <c r="J338">
-        <v>10.36</v>
+        <v>12.2</v>
       </c>
       <c r="K338">
         <v>2</v>
       </c>
       <c r="L338">
         <v>1</v>
       </c>
       <c r="M338">
-        <v>73.25</v>
+        <v>61.97</v>
       </c>
       <c r="N338">
-        <v>24.75</v>
+        <v>42.78</v>
       </c>
       <c r="S338">
-        <v>10.36</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="339" spans="1:24">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C339">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D339" t="s">
-        <v>75</v>
+        <v>651</v>
       </c>
       <c r="E339" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F339">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G339" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="H339">
-        <v>108.34</v>
+        <v>114.84</v>
       </c>
       <c r="I339">
-        <v>99.48</v>
+        <v>114.84</v>
       </c>
       <c r="J339">
-        <v>8.86</v>
+        <v>0.0</v>
       </c>
       <c r="K339">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L339">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M339">
-        <v>68.2</v>
+        <v>39.26</v>
       </c>
       <c r="N339">
-        <v>31.28</v>
-[...2 lines deleted...]
-        <v>8.86</v>
+        <v>36.6</v>
+      </c>
+      <c r="O339">
+        <v>16.33</v>
+      </c>
+      <c r="P339">
+        <v>14.34</v>
+      </c>
+      <c r="Q339">
+        <v>8.31</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C340">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D340" t="s">
-        <v>266</v>
+        <v>198</v>
       </c>
       <c r="E340" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F340">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G340" t="s">
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H340">
-        <v>108.17</v>
+        <v>114.55</v>
       </c>
       <c r="I340">
-        <v>108.17</v>
+        <v>110.97</v>
       </c>
       <c r="J340">
-        <v>0.0</v>
+        <v>3.58</v>
       </c>
       <c r="K340">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L340">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M340">
-        <v>108.17</v>
+        <v>53.98</v>
+      </c>
+      <c r="N340">
+        <v>22.75</v>
+      </c>
+      <c r="O340">
+        <v>19.59</v>
+      </c>
+      <c r="P340">
+        <v>14.65</v>
+      </c>
+      <c r="S340">
+        <v>3.58</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C341">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D341" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E341" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F341">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G341" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
       <c r="H341">
-        <v>107.15</v>
+        <v>110.87</v>
       </c>
       <c r="I341">
-        <v>93.96</v>
+        <v>82.35</v>
       </c>
       <c r="J341">
-        <v>13.19</v>
+        <v>28.52</v>
       </c>
       <c r="K341">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L341">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M341">
-        <v>93.96</v>
+        <v>42.78</v>
+      </c>
+      <c r="N341">
+        <v>39.57</v>
       </c>
       <c r="S341">
-        <v>13.19</v>
+        <v>14.26</v>
+      </c>
+      <c r="T341">
+        <v>14.26</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C342">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D342" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E342" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F342">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="G342" t="s">
-        <v>657</v>
+        <v>81</v>
       </c>
       <c r="H342">
-        <v>107.04</v>
+        <v>109.77</v>
       </c>
       <c r="I342">
-        <v>92.78</v>
+        <v>109.77</v>
       </c>
       <c r="J342">
-        <v>14.26</v>
+        <v>0.0</v>
       </c>
       <c r="K342">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L342">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M342">
-        <v>50.0</v>
+        <v>65.13</v>
       </c>
       <c r="N342">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>14.26</v>
+        <v>33.29</v>
+      </c>
+      <c r="O342">
+        <v>11.35</v>
       </c>
     </row>
     <row r="343" spans="1:24">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C343">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="D343" t="s">
-        <v>77</v>
+        <v>658</v>
       </c>
       <c r="E343" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F343">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G343" t="s">
-        <v>377</v>
+        <v>173</v>
       </c>
       <c r="H343">
-        <v>105.84</v>
+        <v>109.76</v>
       </c>
       <c r="I343">
-        <v>79.38</v>
+        <v>109.76</v>
       </c>
       <c r="J343">
-        <v>26.46</v>
+        <v>0.0</v>
       </c>
       <c r="K343">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L343">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M343">
-        <v>42.78</v>
+        <v>53.63</v>
       </c>
       <c r="N343">
-        <v>36.6</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>36.31</v>
+      </c>
+      <c r="O343">
+        <v>8.98</v>
+      </c>
+      <c r="P343">
+        <v>5.63</v>
+      </c>
+      <c r="Q343">
+        <v>5.21</v>
       </c>
     </row>
     <row r="344" spans="1:24">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C344">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D344" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E344" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F344">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G344" t="s">
-        <v>274</v>
+        <v>97</v>
       </c>
       <c r="H344">
-        <v>105.69</v>
+        <v>109.36</v>
       </c>
       <c r="I344">
-        <v>92.5</v>
+        <v>72.9</v>
       </c>
       <c r="J344">
-        <v>13.19</v>
+        <v>36.46</v>
       </c>
       <c r="K344">
         <v>2</v>
       </c>
       <c r="L344">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M344">
-        <v>46.25</v>
+        <v>50.0</v>
       </c>
       <c r="N344">
-        <v>46.25</v>
+        <v>22.9</v>
       </c>
       <c r="S344">
+        <v>15.53</v>
+      </c>
+      <c r="T344">
         <v>13.19</v>
+      </c>
+      <c r="U344">
+        <v>4.09</v>
+      </c>
+      <c r="V344">
+        <v>3.65</v>
       </c>
     </row>
     <row r="345" spans="1:24">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C345">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D345" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E345" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="F345">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G345" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H345">
-        <v>105.41</v>
+        <v>108.46</v>
       </c>
       <c r="I345">
-        <v>105.41</v>
+        <v>108.46</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
       <c r="K345">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L345">
         <v>0</v>
       </c>
       <c r="M345">
         <v>58.36</v>
       </c>
       <c r="N345">
-        <v>37.34</v>
+        <v>26.76</v>
       </c>
       <c r="O345">
-        <v>9.71</v>
+        <v>16.76</v>
+      </c>
+      <c r="P345">
+        <v>6.58</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C346">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D346" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E346" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="F346">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G346" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H346">
-        <v>102.81</v>
+        <v>108.36</v>
       </c>
       <c r="I346">
-        <v>85.44</v>
+        <v>98.0</v>
       </c>
       <c r="J346">
-        <v>17.37</v>
+        <v>10.36</v>
       </c>
       <c r="K346">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M346">
-        <v>42.78</v>
+        <v>73.25</v>
       </c>
       <c r="N346">
-        <v>18.12</v>
-[...8 lines deleted...]
-        <v>6.08</v>
+        <v>24.75</v>
       </c>
       <c r="S346">
-        <v>12.2</v>
-[...2 lines deleted...]
-        <v>5.17</v>
+        <v>10.36</v>
       </c>
     </row>
     <row r="347" spans="1:24">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C347">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D347" t="s">
-        <v>664</v>
+        <v>73</v>
       </c>
       <c r="E347" t="s">
-        <v>330</v>
+        <v>666</v>
       </c>
       <c r="F347">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G347" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H347">
-        <v>102.42</v>
+        <v>108.34</v>
       </c>
       <c r="I347">
-        <v>102.42</v>
+        <v>99.48</v>
       </c>
       <c r="J347">
-        <v>0.0</v>
+        <v>8.86</v>
       </c>
       <c r="K347">
         <v>2</v>
       </c>
       <c r="L347">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M347">
-        <v>86.91</v>
+        <v>68.2</v>
       </c>
       <c r="N347">
-        <v>15.51</v>
+        <v>31.28</v>
+      </c>
+      <c r="S347">
+        <v>8.86</v>
       </c>
     </row>
     <row r="348" spans="1:24">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C348">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D348" t="s">
-        <v>665</v>
+        <v>292</v>
       </c>
       <c r="E348" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F348">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G348" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H348">
-        <v>101.68</v>
+        <v>108.17</v>
       </c>
       <c r="I348">
-        <v>101.68</v>
+        <v>108.17</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348">
-        <v>59.62</v>
-[...2 lines deleted...]
-        <v>42.06</v>
+        <v>108.17</v>
       </c>
     </row>
     <row r="349" spans="1:24">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C349">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D349" t="s">
-        <v>667</v>
+        <v>606</v>
       </c>
       <c r="E349" t="s">
         <v>668</v>
       </c>
       <c r="F349">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="G349" t="s">
-        <v>657</v>
+        <v>43</v>
       </c>
       <c r="H349">
-        <v>101.58</v>
+        <v>107.73</v>
       </c>
       <c r="I349">
-        <v>101.58</v>
+        <v>91.76</v>
       </c>
       <c r="J349">
-        <v>0.0</v>
+        <v>15.97</v>
       </c>
       <c r="K349">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L349">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M349">
-        <v>101.58</v>
+        <v>46.19</v>
+      </c>
+      <c r="N349">
+        <v>14.34</v>
+      </c>
+      <c r="O349">
+        <v>11.35</v>
+      </c>
+      <c r="P349">
+        <v>8.98</v>
+      </c>
+      <c r="Q349">
+        <v>6.08</v>
+      </c>
+      <c r="R349">
+        <v>4.82</v>
+      </c>
+      <c r="S349">
+        <v>10.26</v>
+      </c>
+      <c r="T349">
+        <v>5.71</v>
       </c>
     </row>
     <row r="350" spans="1:24">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="C350">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D350" t="s">
         <v>669</v>
       </c>
       <c r="E350" t="s">
         <v>670</v>
       </c>
       <c r="F350">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G350" t="s">
-        <v>85</v>
+        <v>329</v>
       </c>
       <c r="H350">
-        <v>98.42</v>
+        <v>107.15</v>
       </c>
       <c r="I350">
-        <v>98.42</v>
+        <v>93.96</v>
       </c>
       <c r="J350">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K350">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L350">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M350">
-        <v>65.13</v>
-[...2 lines deleted...]
-        <v>33.29</v>
+        <v>93.96</v>
+      </c>
+      <c r="S350">
+        <v>13.19</v>
       </c>
     </row>
     <row r="351" spans="1:24">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="C351">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D351" t="s">
         <v>671</v>
       </c>
       <c r="E351" t="s">
         <v>672</v>
       </c>
       <c r="F351">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G351" t="s">
-        <v>111</v>
+        <v>673</v>
       </c>
       <c r="H351">
-        <v>96.78</v>
+        <v>107.04</v>
       </c>
       <c r="I351">
-        <v>0.0</v>
+        <v>92.78</v>
       </c>
       <c r="J351">
-        <v>96.78</v>
+        <v>14.26</v>
       </c>
       <c r="K351">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L351">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="M351">
+        <v>50.0</v>
+      </c>
+      <c r="N351">
+        <v>42.78</v>
       </c>
       <c r="S351">
-        <v>39.57</v>
-[...4 lines deleted...]
-      <c r="U351">
         <v>14.26</v>
-      </c>
-[...7 lines deleted...]
-        <v>5.4</v>
       </c>
     </row>
     <row r="352" spans="1:24">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C352">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D352" t="s">
-        <v>297</v>
+        <v>75</v>
       </c>
       <c r="E352" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="F352">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G352" t="s">
-        <v>108</v>
+        <v>385</v>
       </c>
       <c r="H352">
-        <v>96.52</v>
+        <v>105.84</v>
       </c>
       <c r="I352">
-        <v>0.0</v>
+        <v>79.38</v>
       </c>
       <c r="J352">
-        <v>96.52</v>
+        <v>26.46</v>
       </c>
       <c r="K352">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L352">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="M352">
+        <v>42.78</v>
+      </c>
+      <c r="N352">
+        <v>36.6</v>
       </c>
       <c r="S352">
-        <v>67.27</v>
+        <v>14.26</v>
       </c>
       <c r="T352">
-        <v>9.88</v>
-[...11 lines deleted...]
-        <v>1.88</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="353" spans="1:24">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C353">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="D353" t="s">
-        <v>157</v>
+        <v>675</v>
       </c>
       <c r="E353" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F353">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G353" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="H353">
-        <v>96.38</v>
+        <v>105.69</v>
       </c>
       <c r="I353">
-        <v>79.71</v>
+        <v>92.5</v>
       </c>
       <c r="J353">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
       <c r="K353">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L353">
         <v>1</v>
       </c>
       <c r="M353">
-        <v>79.71</v>
+        <v>46.25</v>
+      </c>
+      <c r="N353">
+        <v>46.25</v>
       </c>
       <c r="S353">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="354" spans="1:24">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C354">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D354" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E354" t="s">
-        <v>676</v>
+        <v>626</v>
+      </c>
+      <c r="F354">
+        <v>2000</v>
       </c>
       <c r="G354" t="s">
-        <v>657</v>
+        <v>49</v>
       </c>
       <c r="H354">
-        <v>96.25</v>
+        <v>102.81</v>
       </c>
       <c r="I354">
-        <v>96.25</v>
+        <v>85.44</v>
       </c>
       <c r="J354">
-        <v>0.0</v>
+        <v>17.37</v>
       </c>
       <c r="K354">
+        <v>5</v>
+      </c>
+      <c r="L354">
         <v>2</v>
       </c>
-      <c r="L354">
-[...1 lines deleted...]
-      </c>
       <c r="M354">
-        <v>50.0</v>
+        <v>42.78</v>
       </c>
       <c r="N354">
-        <v>46.25</v>
+        <v>18.12</v>
+      </c>
+      <c r="O354">
+        <v>11.35</v>
+      </c>
+      <c r="P354">
+        <v>7.11</v>
+      </c>
+      <c r="Q354">
+        <v>6.08</v>
+      </c>
+      <c r="S354">
+        <v>12.2</v>
+      </c>
+      <c r="T354">
+        <v>5.17</v>
       </c>
     </row>
     <row r="355" spans="1:24">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="C355">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="D355" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E355" t="s">
-        <v>678</v>
+        <v>300</v>
       </c>
       <c r="F355">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G355" t="s">
-        <v>368</v>
+        <v>37</v>
       </c>
       <c r="H355">
-        <v>95.72</v>
+        <v>102.42</v>
       </c>
       <c r="I355">
-        <v>41.97</v>
+        <v>102.42</v>
       </c>
       <c r="J355">
-        <v>53.75</v>
+        <v>0.0</v>
       </c>
       <c r="K355">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L355">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M355">
-        <v>41.97</v>
-[...11 lines deleted...]
-        <v>1.27</v>
+        <v>86.91</v>
+      </c>
+      <c r="N355">
+        <v>15.51</v>
       </c>
     </row>
     <row r="356" spans="1:24">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="C356">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="D356" t="s">
         <v>679</v>
       </c>
       <c r="E356" t="s">
         <v>680</v>
       </c>
       <c r="F356">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G356" t="s">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="H356">
-        <v>95.15</v>
+        <v>101.68</v>
       </c>
       <c r="I356">
-        <v>95.15</v>
+        <v>101.68</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356">
-        <v>53.63</v>
+        <v>59.62</v>
       </c>
       <c r="N356">
-        <v>36.31</v>
-[...2 lines deleted...]
-        <v>5.21</v>
+        <v>42.06</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C357">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D357" t="s">
-        <v>251</v>
+        <v>681</v>
       </c>
       <c r="E357" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="F357">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G357" t="s">
-        <v>150</v>
+        <v>673</v>
       </c>
       <c r="H357">
-        <v>94.96</v>
+        <v>101.58</v>
       </c>
       <c r="I357">
-        <v>91.38</v>
+        <v>101.58</v>
       </c>
       <c r="J357">
-        <v>3.58</v>
+        <v>0.0</v>
       </c>
       <c r="K357">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M357">
-        <v>53.98</v>
-[...8 lines deleted...]
-        <v>3.58</v>
+        <v>101.58</v>
       </c>
     </row>
     <row r="358" spans="1:24">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C358">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D358" t="s">
-        <v>157</v>
+        <v>683</v>
       </c>
       <c r="E358" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="F358">
         <v>2004</v>
       </c>
       <c r="G358" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="H358">
-        <v>94.86</v>
+        <v>96.78</v>
       </c>
       <c r="I358">
-        <v>7.11</v>
+        <v>0.0</v>
       </c>
       <c r="J358">
-        <v>87.75</v>
+        <v>96.78</v>
       </c>
       <c r="K358">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L358">
         <v>6</v>
       </c>
-      <c r="M358">
-[...1 lines deleted...]
-      </c>
       <c r="S358">
-        <v>30.85</v>
+        <v>39.57</v>
       </c>
       <c r="T358">
-        <v>26.57</v>
+        <v>14.37</v>
       </c>
       <c r="U358">
-        <v>15.42</v>
+        <v>14.26</v>
       </c>
       <c r="V358">
-        <v>9.64</v>
+        <v>14.26</v>
       </c>
       <c r="W358">
-        <v>3.24</v>
+        <v>8.92</v>
       </c>
       <c r="X358">
-        <v>2.03</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C359">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D359" t="s">
-        <v>683</v>
+        <v>144</v>
       </c>
       <c r="E359" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F359">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G359" t="s">
-        <v>321</v>
+        <v>241</v>
       </c>
       <c r="H359">
-        <v>93.81</v>
+        <v>96.38</v>
       </c>
       <c r="I359">
-        <v>80.62</v>
+        <v>79.71</v>
       </c>
       <c r="J359">
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
       <c r="K359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L359">
         <v>1</v>
       </c>
       <c r="M359">
-        <v>62.11</v>
-[...2 lines deleted...]
-        <v>18.51</v>
+        <v>79.71</v>
       </c>
       <c r="S359">
-        <v>13.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C360">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D360" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E360" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>687</v>
       </c>
       <c r="G360" t="s">
-        <v>131</v>
+        <v>673</v>
       </c>
       <c r="H360">
-        <v>93.75</v>
+        <v>96.25</v>
       </c>
       <c r="I360">
-        <v>67.37</v>
+        <v>96.25</v>
       </c>
       <c r="J360">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K360">
         <v>2</v>
       </c>
       <c r="L360">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M360">
-        <v>42.78</v>
+        <v>50.0</v>
       </c>
       <c r="N360">
-        <v>24.59</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C361">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D361" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E361" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F361">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G361" t="s">
-        <v>46</v>
+        <v>343</v>
       </c>
       <c r="H361">
-        <v>93.16</v>
+        <v>95.72</v>
       </c>
       <c r="I361">
-        <v>93.16</v>
+        <v>41.97</v>
       </c>
       <c r="J361">
-        <v>0.0</v>
+        <v>53.75</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M361">
-        <v>93.16</v>
+        <v>41.97</v>
+      </c>
+      <c r="S361">
+        <v>26.1</v>
+      </c>
+      <c r="T361">
+        <v>13.19</v>
+      </c>
+      <c r="U361">
+        <v>13.19</v>
+      </c>
+      <c r="V361">
+        <v>1.27</v>
       </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C362">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D362" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E362" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F362">
         <v>2007</v>
       </c>
       <c r="G362" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H362">
-        <v>92.33</v>
+        <v>95.59</v>
       </c>
       <c r="I362">
-        <v>92.33</v>
+        <v>95.59</v>
       </c>
       <c r="J362">
         <v>0.0</v>
       </c>
       <c r="K362">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362">
         <v>50.36</v>
       </c>
       <c r="N362">
         <v>41.97</v>
+      </c>
+      <c r="O362">
+        <v>3.26</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C363">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D363" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="E363" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F363">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G363" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="H363">
-        <v>90.14</v>
+        <v>94.86</v>
       </c>
       <c r="I363">
-        <v>0.0</v>
+        <v>7.11</v>
       </c>
       <c r="J363">
-        <v>90.14</v>
+        <v>87.75</v>
       </c>
       <c r="K363">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L363">
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="M363">
+        <v>7.11</v>
       </c>
       <c r="S363">
-        <v>52.57</v>
+        <v>30.85</v>
       </c>
       <c r="T363">
-        <v>37.57</v>
+        <v>26.57</v>
+      </c>
+      <c r="U363">
+        <v>15.42</v>
+      </c>
+      <c r="V363">
+        <v>9.64</v>
+      </c>
+      <c r="W363">
+        <v>3.24</v>
+      </c>
+      <c r="X363">
+        <v>2.03</v>
       </c>
     </row>
     <row r="364" spans="1:24">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C364">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D364" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E364" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F364">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G364" t="s">
-        <v>85</v>
+        <v>338</v>
       </c>
       <c r="H364">
-        <v>88.97</v>
+        <v>93.81</v>
       </c>
       <c r="I364">
-        <v>88.97</v>
+        <v>80.62</v>
       </c>
       <c r="J364">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K364">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L364">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M364">
-        <v>88.97</v>
+        <v>62.11</v>
+      </c>
+      <c r="N364">
+        <v>18.51</v>
+      </c>
+      <c r="S364">
+        <v>13.19</v>
       </c>
     </row>
     <row r="365" spans="1:24">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="C365">
-        <v>-20</v>
+        <v>-2</v>
       </c>
       <c r="D365" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E365" t="s">
-        <v>320</v>
+        <v>696</v>
       </c>
       <c r="F365">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G365" t="s">
-        <v>321</v>
+        <v>124</v>
       </c>
       <c r="H365">
-        <v>87.62</v>
+        <v>93.75</v>
       </c>
       <c r="I365">
-        <v>36.6</v>
+        <v>67.37</v>
       </c>
       <c r="J365">
-        <v>51.02</v>
+        <v>26.38</v>
       </c>
       <c r="K365">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L365">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M365">
-        <v>36.6</v>
+        <v>42.78</v>
+      </c>
+      <c r="N365">
+        <v>24.59</v>
       </c>
       <c r="S365">
-        <v>16.35</v>
+        <v>13.19</v>
       </c>
       <c r="T365">
-        <v>14.36</v>
-[...5 lines deleted...]
-        <v>8.11</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="366" spans="1:24">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C366">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D366" t="s">
-        <v>415</v>
+        <v>697</v>
       </c>
       <c r="E366" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="F366">
         <v>2006</v>
       </c>
       <c r="G366" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="H366">
-        <v>87.06</v>
+        <v>93.16</v>
       </c>
       <c r="I366">
-        <v>80.39</v>
+        <v>93.16</v>
       </c>
       <c r="J366">
-        <v>6.67</v>
+        <v>0.0</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M366">
-        <v>80.39</v>
-[...2 lines deleted...]
-        <v>6.67</v>
+        <v>93.16</v>
       </c>
     </row>
     <row r="367" spans="1:24">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C367">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D367" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="E367" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="F367">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G367" t="s">
-        <v>260</v>
+        <v>40</v>
       </c>
       <c r="H367">
-        <v>86.91</v>
+        <v>90.45</v>
       </c>
       <c r="I367">
-        <v>86.91</v>
+        <v>25.67</v>
       </c>
       <c r="J367">
-        <v>0.0</v>
+        <v>64.78</v>
       </c>
       <c r="K367">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L367">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M367">
-        <v>86.91</v>
+        <v>19.59</v>
+      </c>
+      <c r="N367">
+        <v>6.08</v>
+      </c>
+      <c r="S367">
+        <v>24.58</v>
+      </c>
+      <c r="T367">
+        <v>19.45</v>
+      </c>
+      <c r="U367">
+        <v>7.63</v>
+      </c>
+      <c r="V367">
+        <v>7.06</v>
+      </c>
+      <c r="W367">
+        <v>3.5</v>
+      </c>
+      <c r="X367">
+        <v>2.56</v>
       </c>
     </row>
     <row r="368" spans="1:24">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C368">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D368" t="s">
-        <v>472</v>
+        <v>188</v>
       </c>
       <c r="E368" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="F368">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G368" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="H368">
-        <v>86.85</v>
+        <v>90.14</v>
       </c>
       <c r="I368">
-        <v>86.85</v>
+        <v>0.0</v>
       </c>
       <c r="J368">
-        <v>0.0</v>
+        <v>90.14</v>
       </c>
       <c r="K368">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L368">
-        <v>0</v>
-[...17 lines deleted...]
-        <v>4.45</v>
+        <v>2</v>
+      </c>
+      <c r="S368">
+        <v>52.57</v>
+      </c>
+      <c r="T368">
+        <v>37.57</v>
       </c>
     </row>
     <row r="369" spans="1:24">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C369">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D369" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="E369" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="F369">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G369" t="s">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="H369">
-        <v>84.65</v>
+        <v>88.97</v>
       </c>
       <c r="I369">
-        <v>81.7</v>
+        <v>88.97</v>
       </c>
       <c r="J369">
-        <v>2.95</v>
+        <v>0.0</v>
       </c>
       <c r="K369">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L369">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M369">
-        <v>58.36</v>
-[...8 lines deleted...]
-        <v>2.95</v>
+        <v>88.97</v>
       </c>
     </row>
     <row r="370" spans="1:24">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="C370">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D370" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="E370" t="s">
-        <v>702</v>
+        <v>337</v>
       </c>
       <c r="F370">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G370" t="s">
-        <v>32</v>
+        <v>338</v>
       </c>
       <c r="H370">
-        <v>81.67</v>
+        <v>87.62</v>
       </c>
       <c r="I370">
-        <v>42.44</v>
+        <v>36.6</v>
       </c>
       <c r="J370">
-        <v>39.23</v>
+        <v>51.02</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370">
         <v>4</v>
       </c>
       <c r="M370">
-        <v>42.44</v>
+        <v>36.6</v>
       </c>
       <c r="S370">
-        <v>24.79</v>
+        <v>16.35</v>
       </c>
       <c r="T370">
-        <v>7.58</v>
+        <v>14.36</v>
       </c>
       <c r="U370">
-        <v>5.59</v>
+        <v>12.2</v>
       </c>
       <c r="V370">
-        <v>1.27</v>
+        <v>8.11</v>
       </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C371">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D371" t="s">
-        <v>703</v>
+        <v>563</v>
       </c>
       <c r="E371" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F371">
         <v>2006</v>
       </c>
       <c r="G371" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="H371">
-        <v>79.86</v>
+        <v>87.06</v>
       </c>
       <c r="I371">
-        <v>69.49</v>
+        <v>80.39</v>
       </c>
       <c r="J371">
-        <v>10.37</v>
+        <v>6.67</v>
       </c>
       <c r="K371">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L371">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M371">
-        <v>53.98</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>80.39</v>
       </c>
       <c r="S371">
-        <v>5.95</v>
-[...2 lines deleted...]
-        <v>4.42</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="372" spans="1:24">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C372">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D372" t="s">
-        <v>138</v>
+        <v>706</v>
       </c>
       <c r="E372" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="F372">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G372" t="s">
-        <v>40</v>
+        <v>278</v>
       </c>
       <c r="H372">
-        <v>78.63</v>
+        <v>86.91</v>
       </c>
       <c r="I372">
+        <v>86.91</v>
+      </c>
+      <c r="J372">
         <v>0.0</v>
       </c>
-      <c r="J372">
-[...1 lines deleted...]
-      </c>
       <c r="K372">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L372">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>78.63</v>
+        <v>0</v>
+      </c>
+      <c r="M372">
+        <v>86.91</v>
       </c>
     </row>
     <row r="373" spans="1:24">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="C373">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="D373" t="s">
-        <v>122</v>
+        <v>436</v>
       </c>
       <c r="E373" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="F373">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G373" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="H373">
-        <v>78.22</v>
+        <v>86.85</v>
       </c>
       <c r="I373">
-        <v>78.22</v>
+        <v>86.85</v>
       </c>
       <c r="J373">
         <v>0.0</v>
       </c>
       <c r="K373">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373">
-        <v>53.63</v>
+        <v>22.75</v>
       </c>
       <c r="N373">
-        <v>24.59</v>
+        <v>21.04</v>
+      </c>
+      <c r="O373">
+        <v>16.76</v>
+      </c>
+      <c r="P373">
+        <v>11.35</v>
+      </c>
+      <c r="Q373">
+        <v>10.5</v>
+      </c>
+      <c r="R373">
+        <v>4.45</v>
       </c>
     </row>
     <row r="374" spans="1:24">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="C374">
-        <v>-50</v>
+        <v>-2</v>
       </c>
       <c r="D374" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E374" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="F374">
         <v>2006</v>
       </c>
       <c r="G374" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H374">
-        <v>77.16</v>
+        <v>82.37</v>
       </c>
       <c r="I374">
-        <v>53.02</v>
+        <v>58.23</v>
       </c>
       <c r="J374">
         <v>24.14</v>
       </c>
       <c r="K374">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L374">
         <v>1</v>
       </c>
       <c r="M374">
         <v>53.02</v>
+      </c>
+      <c r="N374">
+        <v>5.21</v>
       </c>
       <c r="S374">
         <v>24.14</v>
       </c>
     </row>
     <row r="375" spans="1:24">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C375">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D375" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E375" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F375">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="G375" t="s">
-        <v>388</v>
+        <v>34</v>
       </c>
       <c r="H375">
-        <v>77.09</v>
+        <v>81.67</v>
       </c>
       <c r="I375">
-        <v>46.25</v>
+        <v>42.44</v>
       </c>
       <c r="J375">
-        <v>30.84</v>
+        <v>39.23</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M375">
-        <v>46.25</v>
+        <v>42.44</v>
       </c>
       <c r="S375">
-        <v>15.42</v>
+        <v>24.79</v>
       </c>
       <c r="T375">
-        <v>15.42</v>
+        <v>7.58</v>
+      </c>
+      <c r="U375">
+        <v>5.59</v>
+      </c>
+      <c r="V375">
+        <v>1.27</v>
       </c>
     </row>
     <row r="376" spans="1:24">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C376">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D376" t="s">
-        <v>711</v>
+        <v>134</v>
       </c>
       <c r="E376" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F376">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G376" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H376">
-        <v>76.12</v>
+        <v>78.63</v>
       </c>
       <c r="I376">
-        <v>76.12</v>
+        <v>0.0</v>
       </c>
       <c r="J376">
-        <v>0.0</v>
+        <v>78.63</v>
       </c>
       <c r="K376">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L376">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>76.12</v>
+        <v>1</v>
+      </c>
+      <c r="S376">
+        <v>78.63</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C377">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="D377" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E377" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F377">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G377" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="H377">
-        <v>75.81</v>
+        <v>78.3</v>
       </c>
       <c r="I377">
-        <v>73.57</v>
+        <v>0.0</v>
       </c>
       <c r="J377">
-        <v>2.24</v>
+        <v>78.3</v>
       </c>
       <c r="K377">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L377">
         <v>1</v>
       </c>
-      <c r="M377">
-[...4 lines deleted...]
-      </c>
       <c r="S377">
-        <v>2.24</v>
+        <v>78.3</v>
       </c>
     </row>
     <row r="378" spans="1:24">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>349</v>
+        <v>375</v>
       </c>
       <c r="C378">
-        <v>-28</v>
+        <v>-2</v>
       </c>
       <c r="D378" t="s">
-        <v>715</v>
+        <v>126</v>
       </c>
       <c r="E378" t="s">
         <v>716</v>
       </c>
       <c r="F378">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G378" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="H378">
-        <v>74.88</v>
+        <v>78.22</v>
       </c>
       <c r="I378">
-        <v>49.41</v>
+        <v>78.22</v>
       </c>
       <c r="J378">
-        <v>25.47</v>
+        <v>0.0</v>
       </c>
       <c r="K378">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L378">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M378">
-        <v>26.76</v>
+        <v>53.63</v>
       </c>
       <c r="N378">
-        <v>14.34</v>
-[...11 lines deleted...]
-        <v>1.09</v>
+        <v>24.59</v>
       </c>
     </row>
     <row r="379" spans="1:24">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C379">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D379" t="s">
         <v>717</v>
       </c>
       <c r="E379" t="s">
         <v>718</v>
       </c>
       <c r="F379">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="G379" t="s">
-        <v>296</v>
+        <v>350</v>
       </c>
       <c r="H379">
-        <v>74.17</v>
+        <v>77.09</v>
       </c>
       <c r="I379">
-        <v>61.97</v>
+        <v>46.25</v>
       </c>
       <c r="J379">
-        <v>12.2</v>
+        <v>30.84</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M379">
-        <v>61.97</v>
+        <v>46.25</v>
       </c>
       <c r="S379">
-        <v>12.2</v>
+        <v>15.42</v>
+      </c>
+      <c r="T379">
+        <v>15.42</v>
       </c>
     </row>
     <row r="380" spans="1:24">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C380">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="D380" t="s">
-        <v>535</v>
+        <v>719</v>
       </c>
       <c r="E380" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F380">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G380" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H380">
-        <v>73.73</v>
+        <v>76.93</v>
       </c>
       <c r="I380">
-        <v>73.73</v>
+        <v>76.93</v>
       </c>
       <c r="J380">
         <v>0.0</v>
       </c>
       <c r="K380">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380">
-        <v>73.73</v>
+        <v>40.37</v>
+      </c>
+      <c r="N380">
+        <v>36.56</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C381">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D381" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E381" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F381">
         <v>2003</v>
       </c>
       <c r="G381" t="s">
         <v>43</v>
       </c>
       <c r="H381">
-        <v>73.48</v>
+        <v>76.73</v>
       </c>
       <c r="I381">
-        <v>0.0</v>
+        <v>72.95</v>
       </c>
       <c r="J381">
-        <v>73.48</v>
+        <v>3.78</v>
       </c>
       <c r="K381">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L381">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="M381">
+        <v>36.56</v>
+      </c>
+      <c r="N381">
+        <v>20.45</v>
+      </c>
+      <c r="O381">
+        <v>6.08</v>
+      </c>
+      <c r="P381">
+        <v>5.21</v>
+      </c>
+      <c r="Q381">
+        <v>4.65</v>
       </c>
       <c r="S381">
-        <v>31.05</v>
-[...8 lines deleted...]
-        <v>8.92</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C382">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="D382" t="s">
-        <v>41</v>
+        <v>723</v>
       </c>
       <c r="E382" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F382">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G382" t="s">
-        <v>374</v>
+        <v>43</v>
       </c>
       <c r="H382">
-        <v>72.8</v>
+        <v>76.6</v>
       </c>
       <c r="I382">
-        <v>37.08</v>
+        <v>0.0</v>
       </c>
       <c r="J382">
-        <v>35.72</v>
+        <v>76.6</v>
       </c>
       <c r="K382">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L382">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>10.73</v>
+        <v>6</v>
       </c>
       <c r="S382">
-        <v>15.42</v>
+        <v>31.05</v>
       </c>
       <c r="T382">
-        <v>15.42</v>
+        <v>22.73</v>
       </c>
       <c r="U382">
-        <v>4.88</v>
+        <v>15.29</v>
+      </c>
+      <c r="V382">
+        <v>5.17</v>
+      </c>
+      <c r="W382">
+        <v>1.27</v>
+      </c>
+      <c r="X382">
+        <v>1.09</v>
       </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C383">
+        <v>-3</v>
+      </c>
+      <c r="D383" t="s">
+        <v>725</v>
+      </c>
+      <c r="E383" t="s">
+        <v>726</v>
+      </c>
+      <c r="F383">
+        <v>2008</v>
+      </c>
+      <c r="G383" t="s">
+        <v>97</v>
+      </c>
+      <c r="H383">
+        <v>75.81</v>
+      </c>
+      <c r="I383">
+        <v>73.57</v>
+      </c>
+      <c r="J383">
+        <v>2.24</v>
+      </c>
+      <c r="K383">
         <v>2</v>
       </c>
-      <c r="D383" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L383">
         <v>1</v>
       </c>
       <c r="M383">
-        <v>46.19</v>
+        <v>42.78</v>
+      </c>
+      <c r="N383">
+        <v>30.79</v>
       </c>
       <c r="S383">
-        <v>26.4</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="384" spans="1:24">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C384">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D384" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="E384" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="F384">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="G384" t="s">
-        <v>296</v>
+        <v>34</v>
       </c>
       <c r="H384">
-        <v>72.43</v>
+        <v>75.37</v>
       </c>
       <c r="I384">
-        <v>72.43</v>
+        <v>75.37</v>
       </c>
       <c r="J384">
         <v>0.0</v>
       </c>
       <c r="K384">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384">
-        <v>72.43</v>
+        <v>39.52</v>
+      </c>
+      <c r="N384">
+        <v>28.74</v>
+      </c>
+      <c r="O384">
+        <v>7.11</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C385">
+        <v>-4</v>
+      </c>
+      <c r="D385" t="s">
+        <v>729</v>
+      </c>
+      <c r="E385" t="s">
+        <v>730</v>
+      </c>
+      <c r="F385">
+        <v>2006</v>
+      </c>
+      <c r="G385" t="s">
+        <v>97</v>
+      </c>
+      <c r="H385">
+        <v>73.91</v>
+      </c>
+      <c r="I385">
+        <v>69.49</v>
+      </c>
+      <c r="J385">
+        <v>4.42</v>
+      </c>
+      <c r="K385">
         <v>2</v>
       </c>
-      <c r="D385" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L385">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M385">
-        <v>31.28</v>
+        <v>53.98</v>
       </c>
       <c r="N385">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>18.12</v>
+        <v>15.51</v>
+      </c>
+      <c r="S385">
+        <v>4.42</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C386">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D386" t="s">
-        <v>728</v>
+        <v>541</v>
       </c>
       <c r="E386" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="F386">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G386" t="s">
-        <v>377</v>
+        <v>43</v>
       </c>
       <c r="H386">
-        <v>71.39</v>
+        <v>73.73</v>
       </c>
       <c r="I386">
-        <v>42.78</v>
+        <v>73.73</v>
       </c>
       <c r="J386">
-        <v>28.61</v>
+        <v>0.0</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M386">
-        <v>42.78</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>73.73</v>
       </c>
     </row>
     <row r="387" spans="1:24">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C387">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="D387" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E387" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="F387">
         <v>2003</v>
       </c>
       <c r="G387" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H387">
-        <v>70.65</v>
+        <v>73.48</v>
       </c>
       <c r="I387">
-        <v>66.87</v>
+        <v>0.0</v>
       </c>
       <c r="J387">
-        <v>3.78</v>
+        <v>73.48</v>
       </c>
       <c r="K387">
+        <v>0</v>
+      </c>
+      <c r="L387">
         <v>4</v>
       </c>
-      <c r="L387">
-[...13 lines deleted...]
-      </c>
       <c r="S387">
-        <v>3.78</v>
+        <v>31.05</v>
+      </c>
+      <c r="T387">
+        <v>21.22</v>
+      </c>
+      <c r="U387">
+        <v>12.29</v>
+      </c>
+      <c r="V387">
+        <v>8.92</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
+        <v>383</v>
+      </c>
+      <c r="C388">
+        <v>-4</v>
+      </c>
+      <c r="D388" t="s">
+        <v>44</v>
+      </c>
+      <c r="E388" t="s">
+        <v>734</v>
+      </c>
+      <c r="F388">
+        <v>2007</v>
+      </c>
+      <c r="G388" t="s">
         <v>391</v>
       </c>
-      <c r="C388">
-[...13 lines deleted...]
-      </c>
       <c r="H388">
-        <v>70.09</v>
+        <v>72.8</v>
       </c>
       <c r="I388">
-        <v>0.0</v>
+        <v>37.08</v>
       </c>
       <c r="J388">
-        <v>70.09</v>
+        <v>35.72</v>
       </c>
       <c r="K388">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L388">
         <v>3</v>
       </c>
+      <c r="M388">
+        <v>26.35</v>
+      </c>
+      <c r="N388">
+        <v>10.73</v>
+      </c>
       <c r="S388">
-        <v>47.34</v>
+        <v>15.42</v>
       </c>
       <c r="T388">
-        <v>11.87</v>
+        <v>15.42</v>
       </c>
       <c r="U388">
-        <v>10.88</v>
+        <v>4.88</v>
       </c>
     </row>
     <row r="389" spans="1:24">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C389">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="D389" t="s">
-        <v>733</v>
+        <v>144</v>
       </c>
       <c r="E389" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F389">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G389" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="H389">
-        <v>69.67</v>
+        <v>72.59</v>
       </c>
       <c r="I389">
-        <v>66.43</v>
+        <v>46.19</v>
       </c>
       <c r="J389">
-        <v>3.24</v>
+        <v>26.4</v>
       </c>
       <c r="K389">
         <v>1</v>
       </c>
       <c r="L389">
         <v>1</v>
       </c>
       <c r="M389">
-        <v>66.43</v>
+        <v>46.19</v>
       </c>
       <c r="S389">
-        <v>3.24</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>435</v>
+        <v>385</v>
       </c>
       <c r="C390">
-        <v>46</v>
+        <v>-4</v>
       </c>
       <c r="D390" t="s">
-        <v>94</v>
+        <v>736</v>
       </c>
       <c r="E390" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F390">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G390" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H390">
-        <v>69.33</v>
+        <v>72.3</v>
       </c>
       <c r="I390">
-        <v>69.33</v>
+        <v>72.3</v>
       </c>
       <c r="J390">
         <v>0.0</v>
       </c>
       <c r="K390">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390">
-        <v>52.57</v>
+        <v>31.28</v>
       </c>
       <c r="N390">
-        <v>16.76</v>
+        <v>22.9</v>
+      </c>
+      <c r="O390">
+        <v>18.12</v>
       </c>
     </row>
     <row r="391" spans="1:24">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C391">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="D391" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E391" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="F391">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G391" t="s">
-        <v>61</v>
+        <v>385</v>
       </c>
       <c r="H391">
-        <v>68.79</v>
+        <v>71.39</v>
       </c>
       <c r="I391">
-        <v>68.79</v>
+        <v>42.78</v>
       </c>
       <c r="J391">
-        <v>0.0</v>
+        <v>28.61</v>
       </c>
       <c r="K391">
         <v>1</v>
       </c>
       <c r="L391">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M391">
-        <v>68.79</v>
+        <v>42.78</v>
+      </c>
+      <c r="S391">
+        <v>15.42</v>
+      </c>
+      <c r="T391">
+        <v>13.19</v>
       </c>
     </row>
     <row r="392" spans="1:24">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C392">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="D392" t="s">
-        <v>738</v>
+        <v>118</v>
       </c>
       <c r="E392" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F392">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G392" t="s">
-        <v>571</v>
+        <v>46</v>
       </c>
       <c r="H392">
-        <v>68.79</v>
+        <v>69.33</v>
       </c>
       <c r="I392">
-        <v>68.79</v>
+        <v>69.33</v>
       </c>
       <c r="J392">
         <v>0.0</v>
       </c>
       <c r="K392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
       <c r="M392">
-        <v>68.79</v>
+        <v>52.57</v>
+      </c>
+      <c r="N392">
+        <v>16.76</v>
       </c>
     </row>
     <row r="393" spans="1:24">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="C393">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="D393" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="E393" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="F393">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G393" t="s">
-        <v>174</v>
+        <v>581</v>
       </c>
       <c r="H393">
-        <v>68.46</v>
+        <v>68.79</v>
       </c>
       <c r="I393">
-        <v>68.46</v>
+        <v>68.79</v>
       </c>
       <c r="J393">
         <v>0.0</v>
       </c>
       <c r="K393">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
       <c r="M393">
-        <v>45.37</v>
-[...2 lines deleted...]
-        <v>23.09</v>
+        <v>68.79</v>
       </c>
     </row>
     <row r="394" spans="1:24">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="C394">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="D394" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E394" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F394">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G394" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="H394">
-        <v>68.36</v>
+        <v>68.46</v>
       </c>
       <c r="I394">
+        <v>68.46</v>
+      </c>
+      <c r="J394">
         <v>0.0</v>
       </c>
-      <c r="J394">
-[...1 lines deleted...]
-      </c>
       <c r="K394">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L394">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>14.24</v>
+        <v>0</v>
+      </c>
+      <c r="M394">
+        <v>45.37</v>
+      </c>
+      <c r="N394">
+        <v>23.09</v>
       </c>
     </row>
     <row r="395" spans="1:24">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C395">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D395" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E395" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="F395">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G395" t="s">
-        <v>32</v>
+        <v>581</v>
       </c>
       <c r="H395">
-        <v>68.26</v>
+        <v>66.67</v>
       </c>
       <c r="I395">
-        <v>68.26</v>
+        <v>50.0</v>
       </c>
       <c r="J395">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K395">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L395">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M395">
-        <v>39.52</v>
-[...2 lines deleted...]
-        <v>28.74</v>
+        <v>50.0</v>
+      </c>
+      <c r="S395">
+        <v>16.67</v>
       </c>
     </row>
     <row r="396" spans="1:24">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C396">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D396" t="s">
-        <v>746</v>
+        <v>677</v>
       </c>
       <c r="E396" t="s">
         <v>747</v>
       </c>
       <c r="F396">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G396" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H396">
-        <v>67.77</v>
+        <v>66.31</v>
       </c>
       <c r="I396">
-        <v>0.0</v>
+        <v>37.77</v>
       </c>
       <c r="J396">
-        <v>67.77</v>
+        <v>28.54</v>
       </c>
       <c r="K396">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L396">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M396">
+        <v>24.59</v>
+      </c>
+      <c r="N396">
+        <v>13.18</v>
       </c>
       <c r="S396">
-        <v>35.35</v>
-[...2 lines deleted...]
-        <v>32.42</v>
+        <v>28.54</v>
       </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C397">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D397" t="s">
         <v>748</v>
       </c>
       <c r="E397" t="s">
         <v>749</v>
       </c>
       <c r="F397">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G397" t="s">
-        <v>32</v>
+        <v>271</v>
       </c>
       <c r="H397">
-        <v>67.32</v>
+        <v>65.42</v>
       </c>
       <c r="I397">
-        <v>54.47</v>
+        <v>50.0</v>
       </c>
       <c r="J397">
-        <v>12.85</v>
+        <v>15.42</v>
       </c>
       <c r="K397">
         <v>1</v>
       </c>
       <c r="L397">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M397">
-        <v>54.47</v>
+        <v>50.0</v>
       </c>
       <c r="S397">
-        <v>7.3</v>
-[...2 lines deleted...]
-        <v>5.55</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C398">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D398" t="s">
         <v>750</v>
       </c>
       <c r="E398" t="s">
         <v>751</v>
       </c>
       <c r="F398">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G398" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="H398">
-        <v>67.23</v>
+        <v>65.32</v>
       </c>
       <c r="I398">
-        <v>61.95</v>
+        <v>35.07</v>
       </c>
       <c r="J398">
-        <v>5.28</v>
+        <v>30.25</v>
       </c>
       <c r="K398">
         <v>2</v>
       </c>
       <c r="L398">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M398">
-        <v>44.11</v>
+        <v>26.76</v>
       </c>
       <c r="N398">
-        <v>17.84</v>
+        <v>8.31</v>
       </c>
       <c r="S398">
-        <v>5.28</v>
+        <v>12.19</v>
+      </c>
+      <c r="T398">
+        <v>12.19</v>
+      </c>
+      <c r="U398">
+        <v>4.78</v>
+      </c>
+      <c r="V398">
+        <v>1.09</v>
       </c>
     </row>
     <row r="399" spans="1:24">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C399">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D399" t="s">
-        <v>663</v>
+        <v>53</v>
       </c>
       <c r="E399" t="s">
         <v>752</v>
       </c>
       <c r="F399">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="G399" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="H399">
-        <v>67.13</v>
+        <v>64.09</v>
       </c>
       <c r="I399">
-        <v>37.77</v>
+        <v>0.0</v>
       </c>
       <c r="J399">
-        <v>29.36</v>
+        <v>64.09</v>
       </c>
       <c r="K399">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L399">
         <v>2</v>
       </c>
-      <c r="M399">
-[...4 lines deleted...]
-      </c>
       <c r="S399">
-        <v>28.54</v>
+        <v>57.56</v>
       </c>
       <c r="T399">
-        <v>0.82</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="400" spans="1:24">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C400">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D400" t="s">
         <v>753</v>
       </c>
       <c r="E400" t="s">
         <v>754</v>
       </c>
       <c r="F400">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="G400" t="s">
-        <v>571</v>
+        <v>37</v>
       </c>
       <c r="H400">
-        <v>66.67</v>
+        <v>63.83</v>
       </c>
       <c r="I400">
-        <v>50.0</v>
+        <v>56.03</v>
       </c>
       <c r="J400">
-        <v>16.67</v>
+        <v>7.8</v>
       </c>
       <c r="K400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L400">
         <v>1</v>
       </c>
       <c r="M400">
-        <v>50.0</v>
+        <v>47.18</v>
+      </c>
+      <c r="N400">
+        <v>8.85</v>
       </c>
       <c r="S400">
-        <v>16.67</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="401" spans="1:24">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C401">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D401" t="s">
         <v>755</v>
       </c>
       <c r="E401" t="s">
         <v>756</v>
       </c>
       <c r="F401">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G401" t="s">
-        <v>274</v>
+        <v>329</v>
       </c>
       <c r="H401">
-        <v>65.42</v>
+        <v>63.63</v>
       </c>
       <c r="I401">
-        <v>50.0</v>
+        <v>63.63</v>
       </c>
       <c r="J401">
-        <v>15.42</v>
+        <v>0.0</v>
       </c>
       <c r="K401">
         <v>1</v>
       </c>
       <c r="L401">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M401">
-        <v>50.0</v>
-[...2 lines deleted...]
-        <v>15.42</v>
+        <v>63.63</v>
       </c>
     </row>
     <row r="402" spans="1:24">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C402">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="D402" t="s">
+        <v>276</v>
+      </c>
+      <c r="E402" t="s">
         <v>757</v>
       </c>
-      <c r="E402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F402">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="G402" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="H402">
-        <v>64.15</v>
+        <v>63.63</v>
       </c>
       <c r="I402">
+        <v>63.63</v>
+      </c>
+      <c r="J402">
         <v>0.0</v>
       </c>
-      <c r="J402">
-[...1 lines deleted...]
-      </c>
       <c r="K402">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L402">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>64.15</v>
+        <v>0</v>
+      </c>
+      <c r="M402">
+        <v>63.63</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C403">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D403" t="s">
-        <v>48</v>
+        <v>758</v>
       </c>
       <c r="E403" t="s">
         <v>759</v>
       </c>
       <c r="F403">
-        <v>1989</v>
+        <v>1998</v>
       </c>
       <c r="G403" t="s">
-        <v>88</v>
+        <v>278</v>
       </c>
       <c r="H403">
-        <v>64.09</v>
+        <v>62.92</v>
       </c>
       <c r="I403">
-        <v>0.0</v>
+        <v>46.25</v>
       </c>
       <c r="J403">
-        <v>64.09</v>
+        <v>16.67</v>
       </c>
       <c r="K403">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L403">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M403">
+        <v>46.25</v>
       </c>
       <c r="S403">
-        <v>57.56</v>
-[...2 lines deleted...]
-        <v>6.53</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="404" spans="1:24">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C404">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D404" t="s">
         <v>760</v>
       </c>
       <c r="E404" t="s">
         <v>761</v>
       </c>
       <c r="F404">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G404" t="s">
-        <v>37</v>
+        <v>338</v>
       </c>
       <c r="H404">
-        <v>64.0</v>
+        <v>62.89</v>
       </c>
       <c r="I404">
-        <v>64.0</v>
+        <v>62.89</v>
       </c>
       <c r="J404">
         <v>0.0</v>
       </c>
       <c r="K404">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
       <c r="M404">
-        <v>26.76</v>
+        <v>36.6</v>
       </c>
       <c r="N404">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>14.34</v>
+        <v>26.29</v>
       </c>
     </row>
     <row r="405" spans="1:24">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C405">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D405" t="s">
         <v>762</v>
       </c>
       <c r="E405" t="s">
         <v>763</v>
       </c>
       <c r="F405">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G405" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H405">
-        <v>63.83</v>
+        <v>62.35</v>
       </c>
       <c r="I405">
-        <v>56.03</v>
+        <v>62.35</v>
       </c>
       <c r="J405">
-        <v>7.8</v>
+        <v>0.0</v>
       </c>
       <c r="K405">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L405">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M405">
-        <v>47.18</v>
+        <v>22.75</v>
       </c>
       <c r="N405">
-        <v>8.85</v>
-[...2 lines deleted...]
-        <v>7.8</v>
+        <v>16.76</v>
+      </c>
+      <c r="O405">
+        <v>16.76</v>
+      </c>
+      <c r="P405">
+        <v>6.08</v>
       </c>
     </row>
     <row r="406" spans="1:24">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C406">
+        <v>0</v>
+      </c>
+      <c r="D406" t="s">
+        <v>764</v>
+      </c>
+      <c r="E406" t="s">
+        <v>765</v>
+      </c>
+      <c r="F406">
+        <v>2003</v>
+      </c>
+      <c r="G406" t="s">
+        <v>26</v>
+      </c>
+      <c r="H406">
+        <v>62.05</v>
+      </c>
+      <c r="I406">
+        <v>42.78</v>
+      </c>
+      <c r="J406">
+        <v>19.27</v>
+      </c>
+      <c r="K406">
+        <v>1</v>
+      </c>
+      <c r="L406">
         <v>4</v>
       </c>
-      <c r="D406" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M406">
-        <v>63.63</v>
+        <v>42.78</v>
+      </c>
+      <c r="S406">
+        <v>12.2</v>
+      </c>
+      <c r="T406">
+        <v>3.5</v>
+      </c>
+      <c r="U406">
+        <v>2.56</v>
+      </c>
+      <c r="V406">
+        <v>1.01</v>
       </c>
     </row>
     <row r="407" spans="1:24">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C407">
+        <v>0</v>
+      </c>
+      <c r="D407" t="s">
+        <v>766</v>
+      </c>
+      <c r="E407" t="s">
+        <v>767</v>
+      </c>
+      <c r="F407">
+        <v>2004</v>
+      </c>
+      <c r="G407" t="s">
+        <v>40</v>
+      </c>
+      <c r="H407">
+        <v>61.14</v>
+      </c>
+      <c r="I407">
+        <v>0.0</v>
+      </c>
+      <c r="J407">
+        <v>61.14</v>
+      </c>
+      <c r="K407">
+        <v>0</v>
+      </c>
+      <c r="L407">
         <v>4</v>
       </c>
-      <c r="D407" t="s">
-[...27 lines deleted...]
-        <v>63.63</v>
+      <c r="S407">
+        <v>20.89</v>
+      </c>
+      <c r="T407">
+        <v>20.89</v>
+      </c>
+      <c r="U407">
+        <v>17.88</v>
+      </c>
+      <c r="V407">
+        <v>1.48</v>
       </c>
     </row>
     <row r="408" spans="1:24">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>407</v>
+      </c>
+      <c r="C408">
+        <v>0</v>
       </c>
       <c r="D408" t="s">
-        <v>79</v>
+        <v>768</v>
       </c>
       <c r="E408" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F408">
         <v>2004</v>
       </c>
       <c r="G408" t="s">
-        <v>29</v>
+        <v>338</v>
       </c>
       <c r="H408">
-        <v>63.09</v>
+        <v>60.51</v>
       </c>
       <c r="I408">
-        <v>63.09</v>
+        <v>46.25</v>
       </c>
       <c r="J408">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K408">
         <v>1</v>
       </c>
       <c r="L408">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M408">
-        <v>63.09</v>
+        <v>46.25</v>
+      </c>
+      <c r="S408">
+        <v>14.26</v>
       </c>
     </row>
     <row r="409" spans="1:24">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C409">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D409" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E409" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F409">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G409" t="s">
-        <v>260</v>
+        <v>97</v>
       </c>
       <c r="H409">
-        <v>62.92</v>
+        <v>60.25</v>
       </c>
       <c r="I409">
-        <v>46.25</v>
+        <v>47.06</v>
       </c>
       <c r="J409">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
       <c r="K409">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L409">
         <v>1</v>
       </c>
       <c r="M409">
-        <v>46.25</v>
+        <v>36.56</v>
+      </c>
+      <c r="N409">
+        <v>10.5</v>
       </c>
       <c r="S409">
-        <v>16.67</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="410" spans="1:24">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>412</v>
+        <v>392</v>
       </c>
       <c r="C410">
-        <v>3</v>
+        <v>-17</v>
       </c>
       <c r="D410" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E410" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F410">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G410" t="s">
-        <v>321</v>
+        <v>34</v>
       </c>
       <c r="H410">
-        <v>62.89</v>
+        <v>60.02</v>
       </c>
       <c r="I410">
-        <v>62.89</v>
+        <v>54.47</v>
       </c>
       <c r="J410">
-        <v>0.0</v>
+        <v>5.55</v>
       </c>
       <c r="K410">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L410">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M410">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>26.29</v>
+        <v>54.47</v>
+      </c>
+      <c r="S410">
+        <v>5.55</v>
       </c>
     </row>
     <row r="411" spans="1:24">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C411">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D411" t="s">
-        <v>773</v>
+        <v>482</v>
       </c>
       <c r="E411" t="s">
         <v>774</v>
       </c>
       <c r="F411">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G411" t="s">
-        <v>111</v>
+        <v>241</v>
       </c>
       <c r="H411">
-        <v>62.67</v>
+        <v>59.57</v>
       </c>
       <c r="I411">
-        <v>34.12</v>
+        <v>45.31</v>
       </c>
       <c r="J411">
-        <v>28.55</v>
+        <v>14.26</v>
       </c>
       <c r="K411">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L411">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M411">
-        <v>34.12</v>
+        <v>31.28</v>
+      </c>
+      <c r="N411">
+        <v>10.5</v>
+      </c>
+      <c r="O411">
+        <v>3.53</v>
       </c>
       <c r="S411">
-        <v>17.18</v>
-[...2 lines deleted...]
-        <v>11.37</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="412" spans="1:24">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C412">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D412" t="s">
         <v>775</v>
       </c>
       <c r="E412" t="s">
         <v>776</v>
       </c>
       <c r="F412">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G412" t="s">
-        <v>51</v>
+        <v>329</v>
       </c>
       <c r="H412">
-        <v>62.35</v>
+        <v>59.45</v>
       </c>
       <c r="I412">
-        <v>62.35</v>
+        <v>42.78</v>
       </c>
       <c r="J412">
-        <v>0.0</v>
+        <v>16.67</v>
       </c>
       <c r="K412">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L412">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M412">
-        <v>22.75</v>
-[...8 lines deleted...]
-        <v>6.08</v>
+        <v>42.78</v>
+      </c>
+      <c r="S412">
+        <v>16.67</v>
       </c>
     </row>
     <row r="413" spans="1:24">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C413">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D413" t="s">
-        <v>55</v>
+        <v>777</v>
       </c>
       <c r="E413" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F413">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G413" t="s">
-        <v>43</v>
+        <v>581</v>
       </c>
       <c r="H413">
-        <v>62.07</v>
+        <v>58.86</v>
       </c>
       <c r="I413">
+        <v>58.86</v>
+      </c>
+      <c r="J413">
         <v>0.0</v>
       </c>
-      <c r="J413">
-[...1 lines deleted...]
-      </c>
       <c r="K413">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L413">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>20.57</v>
+        <v>0</v>
+      </c>
+      <c r="M413">
+        <v>58.86</v>
       </c>
     </row>
     <row r="414" spans="1:24">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C414">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D414" t="s">
-        <v>778</v>
+        <v>316</v>
       </c>
       <c r="E414" t="s">
         <v>779</v>
       </c>
       <c r="F414">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G414" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H414">
-        <v>62.05</v>
+        <v>58.78</v>
       </c>
       <c r="I414">
-        <v>42.78</v>
+        <v>58.78</v>
       </c>
       <c r="J414">
-        <v>19.27</v>
+        <v>0.0</v>
       </c>
       <c r="K414">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L414">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M414">
-        <v>42.78</v>
-[...11 lines deleted...]
-        <v>1.01</v>
+        <v>28.93</v>
+      </c>
+      <c r="N414">
+        <v>15.51</v>
+      </c>
+      <c r="O414">
+        <v>14.34</v>
       </c>
     </row>
     <row r="415" spans="1:24">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C415">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D415" t="s">
+        <v>599</v>
+      </c>
+      <c r="E415" t="s">
         <v>780</v>
       </c>
-      <c r="E415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G415" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H415">
-        <v>61.14</v>
+        <v>58.68</v>
       </c>
       <c r="I415">
-        <v>0.0</v>
+        <v>45.39</v>
       </c>
       <c r="J415">
-        <v>61.14</v>
+        <v>13.29</v>
       </c>
       <c r="K415">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L415">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="M415">
+        <v>28.74</v>
+      </c>
+      <c r="N415">
+        <v>16.65</v>
       </c>
       <c r="S415">
-        <v>20.89</v>
-[...8 lines deleted...]
-        <v>1.48</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C416">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D416" t="s">
-        <v>782</v>
+        <v>409</v>
       </c>
       <c r="E416" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="F416">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G416" t="s">
-        <v>321</v>
+        <v>81</v>
       </c>
       <c r="H416">
-        <v>60.51</v>
+        <v>58.22</v>
       </c>
       <c r="I416">
-        <v>46.25</v>
+        <v>0.0</v>
       </c>
       <c r="J416">
-        <v>14.26</v>
+        <v>58.22</v>
       </c>
       <c r="K416">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L416">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>46.25</v>
+        <v>2</v>
       </c>
       <c r="S416">
-        <v>14.26</v>
+        <v>47.34</v>
+      </c>
+      <c r="T416">
+        <v>10.88</v>
       </c>
     </row>
     <row r="417" spans="1:24">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C417">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="D417" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E417" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="F417">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G417" t="s">
-        <v>111</v>
+        <v>673</v>
       </c>
       <c r="H417">
-        <v>60.25</v>
+        <v>58.2</v>
       </c>
       <c r="I417">
-        <v>47.06</v>
+        <v>42.78</v>
       </c>
       <c r="J417">
-        <v>13.19</v>
+        <v>15.42</v>
       </c>
       <c r="K417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L417">
         <v>1</v>
       </c>
       <c r="M417">
-        <v>36.56</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>42.78</v>
       </c>
       <c r="S417">
-        <v>13.19</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="418" spans="1:24">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>449</v>
+        <v>416</v>
       </c>
       <c r="C418">
-        <v>32</v>
+        <v>-1</v>
       </c>
       <c r="D418" t="s">
-        <v>515</v>
+        <v>784</v>
       </c>
       <c r="E418" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F418">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G418" t="s">
-        <v>232</v>
+        <v>70</v>
       </c>
       <c r="H418">
-        <v>59.57</v>
+        <v>58.0</v>
       </c>
       <c r="I418">
-        <v>45.31</v>
+        <v>42.78</v>
       </c>
       <c r="J418">
-        <v>14.26</v>
+        <v>15.22</v>
       </c>
       <c r="K418">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L418">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M418">
-        <v>31.28</v>
-[...5 lines deleted...]
-        <v>3.53</v>
+        <v>42.78</v>
       </c>
       <c r="S418">
-        <v>14.26</v>
+        <v>13.19</v>
+      </c>
+      <c r="T418">
+        <v>2.03</v>
       </c>
     </row>
     <row r="419" spans="1:24">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C419">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D419" t="s">
-        <v>787</v>
+        <v>466</v>
       </c>
       <c r="E419" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="F419">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G419" t="s">
-        <v>301</v>
+        <v>46</v>
       </c>
       <c r="H419">
-        <v>59.45</v>
+        <v>57.22</v>
       </c>
       <c r="I419">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J419">
-        <v>16.67</v>
+        <v>57.22</v>
       </c>
       <c r="K419">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L419">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>3</v>
       </c>
       <c r="S419">
-        <v>16.67</v>
+        <v>33.57</v>
+      </c>
+      <c r="T419">
+        <v>15.4</v>
+      </c>
+      <c r="U419">
+        <v>8.25</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C420">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="D420" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E420" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="F420">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G420" t="s">
-        <v>571</v>
+        <v>338</v>
       </c>
       <c r="H420">
-        <v>58.86</v>
+        <v>55.92</v>
       </c>
       <c r="I420">
-        <v>58.86</v>
+        <v>39.57</v>
       </c>
       <c r="J420">
-        <v>0.0</v>
+        <v>16.35</v>
       </c>
       <c r="K420">
         <v>1</v>
       </c>
       <c r="L420">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M420">
-        <v>58.86</v>
+        <v>39.57</v>
+      </c>
+      <c r="S420">
+        <v>16.35</v>
       </c>
     </row>
     <row r="421" spans="1:24">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>461</v>
+        <v>419</v>
       </c>
       <c r="C421">
-        <v>41</v>
+        <v>-1</v>
       </c>
       <c r="D421" t="s">
-        <v>297</v>
+        <v>789</v>
       </c>
       <c r="E421" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F421">
         <v>2006</v>
       </c>
       <c r="G421" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H421">
-        <v>58.78</v>
+        <v>55.34</v>
       </c>
       <c r="I421">
-        <v>58.78</v>
+        <v>44.11</v>
       </c>
       <c r="J421">
-        <v>0.0</v>
+        <v>11.23</v>
       </c>
       <c r="K421">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L421">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M421">
-        <v>28.93</v>
-[...5 lines deleted...]
-        <v>14.34</v>
+        <v>44.11</v>
+      </c>
+      <c r="S421">
+        <v>5.95</v>
+      </c>
+      <c r="T421">
+        <v>5.28</v>
       </c>
     </row>
     <row r="422" spans="1:24">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C422">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D422" t="s">
-        <v>595</v>
+        <v>791</v>
       </c>
       <c r="E422" t="s">
         <v>792</v>
       </c>
       <c r="F422">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G422" t="s">
-        <v>64</v>
+        <v>385</v>
       </c>
       <c r="H422">
-        <v>58.68</v>
+        <v>55.06</v>
       </c>
       <c r="I422">
-        <v>45.39</v>
+        <v>0.0</v>
       </c>
       <c r="J422">
-        <v>13.29</v>
+        <v>55.06</v>
       </c>
       <c r="K422">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L422">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>16.65</v>
+        <v>3</v>
       </c>
       <c r="S422">
-        <v>13.29</v>
+        <v>33.86</v>
+      </c>
+      <c r="T422">
+        <v>14.26</v>
+      </c>
+      <c r="U422">
+        <v>6.94</v>
       </c>
     </row>
     <row r="423" spans="1:24">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C423">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="D423" t="s">
         <v>793</v>
       </c>
       <c r="E423" t="s">
         <v>794</v>
       </c>
       <c r="F423">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="G423" t="s">
-        <v>657</v>
+        <v>581</v>
       </c>
       <c r="H423">
-        <v>58.2</v>
+        <v>54.98</v>
       </c>
       <c r="I423">
         <v>42.78</v>
       </c>
       <c r="J423">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
       <c r="K423">
         <v>1</v>
       </c>
       <c r="L423">
         <v>1</v>
       </c>
       <c r="M423">
         <v>42.78</v>
       </c>
       <c r="S423">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>325</v>
+        <v>421</v>
       </c>
       <c r="C424">
-        <v>-98</v>
+        <v>-1</v>
       </c>
       <c r="D424" t="s">
-        <v>462</v>
+        <v>795</v>
       </c>
       <c r="E424" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F424">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G424" t="s">
-        <v>43</v>
+        <v>271</v>
       </c>
       <c r="H424">
-        <v>57.22</v>
+        <v>54.98</v>
       </c>
       <c r="I424">
-        <v>0.0</v>
+        <v>42.78</v>
       </c>
       <c r="J424">
-        <v>57.22</v>
+        <v>12.2</v>
       </c>
       <c r="K424">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L424">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M424">
+        <v>42.78</v>
       </c>
       <c r="S424">
-        <v>33.57</v>
-[...5 lines deleted...]
-        <v>8.25</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>366</v>
+        <v>423</v>
       </c>
       <c r="C425">
-        <v>-58</v>
+        <v>-1</v>
       </c>
       <c r="D425" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E425" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F425">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G425" t="s">
-        <v>321</v>
+        <v>343</v>
       </c>
       <c r="H425">
-        <v>55.92</v>
+        <v>54.44</v>
       </c>
       <c r="I425">
-        <v>39.57</v>
+        <v>54.44</v>
       </c>
       <c r="J425">
-        <v>16.35</v>
+        <v>0.0</v>
       </c>
       <c r="K425">
         <v>1</v>
       </c>
       <c r="L425">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M425">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>16.35</v>
+        <v>54.44</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>393</v>
+        <v>424</v>
       </c>
       <c r="C426">
-        <v>-32</v>
+        <v>-1</v>
       </c>
       <c r="D426" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E426" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F426">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G426" t="s">
-        <v>377</v>
+        <v>34</v>
       </c>
       <c r="H426">
-        <v>55.06</v>
+        <v>53.98</v>
       </c>
       <c r="I426">
+        <v>53.98</v>
+      </c>
+      <c r="J426">
         <v>0.0</v>
       </c>
-      <c r="J426">
-[...1 lines deleted...]
-      </c>
       <c r="K426">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L426">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>6.94</v>
+        <v>0</v>
+      </c>
+      <c r="M426">
+        <v>53.98</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C427">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D427" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E427" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="F427">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="G427" t="s">
-        <v>274</v>
+        <v>57</v>
       </c>
       <c r="H427">
-        <v>54.98</v>
+        <v>53.67</v>
       </c>
       <c r="I427">
-        <v>42.78</v>
+        <v>0.0</v>
       </c>
       <c r="J427">
-        <v>12.2</v>
+        <v>53.67</v>
       </c>
       <c r="K427">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L427">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.78</v>
+        <v>3</v>
       </c>
       <c r="S427">
-        <v>12.2</v>
+        <v>31.32</v>
+      </c>
+      <c r="T427">
+        <v>14.15</v>
+      </c>
+      <c r="U427">
+        <v>8.2</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C428">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D428" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E428" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="F428">
-        <v>1982</v>
+        <v>2006</v>
       </c>
       <c r="G428" t="s">
-        <v>571</v>
+        <v>57</v>
       </c>
       <c r="H428">
-        <v>54.98</v>
+        <v>53.63</v>
       </c>
       <c r="I428">
-        <v>42.78</v>
+        <v>53.63</v>
       </c>
       <c r="J428">
-        <v>12.2</v>
+        <v>0.0</v>
       </c>
       <c r="K428">
         <v>1</v>
       </c>
       <c r="L428">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M428">
-        <v>42.78</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>53.63</v>
       </c>
     </row>
     <row r="429" spans="1:24">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C429">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D429" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E429" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F429">
-        <v>2010</v>
+        <v>1987</v>
       </c>
       <c r="G429" t="s">
-        <v>368</v>
+        <v>673</v>
       </c>
       <c r="H429">
-        <v>54.44</v>
+        <v>52.76</v>
       </c>
       <c r="I429">
-        <v>54.44</v>
+        <v>39.57</v>
       </c>
       <c r="J429">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K429">
         <v>1</v>
       </c>
       <c r="L429">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M429">
-        <v>54.44</v>
+        <v>39.57</v>
+      </c>
+      <c r="S429">
+        <v>13.19</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C430">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D430" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E430" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="F430">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G430" t="s">
-        <v>32</v>
+        <v>385</v>
       </c>
       <c r="H430">
-        <v>53.98</v>
+        <v>52.76</v>
       </c>
       <c r="I430">
-        <v>53.98</v>
+        <v>39.57</v>
       </c>
       <c r="J430">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K430">
         <v>1</v>
       </c>
       <c r="L430">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M430">
-        <v>53.98</v>
+        <v>39.57</v>
+      </c>
+      <c r="S430">
+        <v>13.19</v>
       </c>
     </row>
     <row r="431" spans="1:24">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C431">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D431" t="s">
-        <v>120</v>
+        <v>341</v>
       </c>
       <c r="E431" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="F431">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G431" t="s">
-        <v>260</v>
+        <v>215</v>
       </c>
       <c r="H431">
-        <v>53.68</v>
+        <v>52.53</v>
       </c>
       <c r="I431">
-        <v>53.68</v>
+        <v>0.0</v>
       </c>
       <c r="J431">
-        <v>0.0</v>
+        <v>52.53</v>
       </c>
       <c r="K431">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L431">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>4.82</v>
+        <v>4</v>
+      </c>
+      <c r="S431">
+        <v>17.67</v>
+      </c>
+      <c r="T431">
+        <v>13.19</v>
+      </c>
+      <c r="U431">
+        <v>12.2</v>
+      </c>
+      <c r="V431">
+        <v>9.47</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C432">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D432" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E432" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F432">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G432" t="s">
-        <v>64</v>
+        <v>298</v>
       </c>
       <c r="H432">
-        <v>53.67</v>
+        <v>52.02</v>
       </c>
       <c r="I432">
-        <v>0.0</v>
+        <v>36.6</v>
       </c>
       <c r="J432">
-        <v>53.67</v>
+        <v>15.42</v>
       </c>
       <c r="K432">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L432">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M432">
+        <v>36.6</v>
       </c>
       <c r="S432">
-        <v>31.32</v>
-[...5 lines deleted...]
-        <v>8.2</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C433">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D433" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E433" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="F433">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G433" t="s">
-        <v>64</v>
+        <v>329</v>
       </c>
       <c r="H433">
-        <v>53.63</v>
+        <v>51.77</v>
       </c>
       <c r="I433">
-        <v>53.63</v>
+        <v>39.57</v>
       </c>
       <c r="J433">
-        <v>0.0</v>
+        <v>12.2</v>
       </c>
       <c r="K433">
         <v>1</v>
       </c>
       <c r="L433">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M433">
-        <v>53.63</v>
+        <v>39.57</v>
+      </c>
+      <c r="S433">
+        <v>12.2</v>
       </c>
     </row>
     <row r="434" spans="1:24">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C434">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D434" t="s">
-        <v>813</v>
+        <v>105</v>
       </c>
       <c r="E434" t="s">
         <v>814</v>
       </c>
       <c r="F434">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G434" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H434">
-        <v>53.14</v>
+        <v>51.18</v>
       </c>
       <c r="I434">
-        <v>53.14</v>
+        <v>0.0</v>
       </c>
       <c r="J434">
-        <v>0.0</v>
+        <v>51.18</v>
       </c>
       <c r="K434">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L434">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>53.14</v>
+        <v>1</v>
+      </c>
+      <c r="S434">
+        <v>51.18</v>
       </c>
     </row>
     <row r="435" spans="1:24">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>390</v>
+        <v>435</v>
       </c>
       <c r="C435">
-        <v>-44</v>
+        <v>1</v>
       </c>
       <c r="D435" t="s">
-        <v>30</v>
+        <v>815</v>
       </c>
       <c r="E435" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F435">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G435" t="s">
-        <v>46</v>
+        <v>176</v>
       </c>
       <c r="H435">
-        <v>52.8</v>
+        <v>50.16</v>
       </c>
       <c r="I435">
-        <v>31.97</v>
+        <v>36.87</v>
       </c>
       <c r="J435">
-        <v>20.83</v>
+        <v>13.29</v>
       </c>
       <c r="K435">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L435">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M435">
-        <v>26.76</v>
-[...2 lines deleted...]
-        <v>5.21</v>
+        <v>36.87</v>
       </c>
       <c r="S435">
-        <v>10.43</v>
-[...5 lines deleted...]
-        <v>1.48</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="436" spans="1:24">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C436">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D436" t="s">
-        <v>816</v>
+        <v>677</v>
       </c>
       <c r="E436" t="s">
         <v>817</v>
       </c>
       <c r="F436">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G436" t="s">
-        <v>377</v>
+        <v>49</v>
       </c>
       <c r="H436">
-        <v>52.76</v>
+        <v>50.05</v>
       </c>
       <c r="I436">
-        <v>39.57</v>
+        <v>50.05</v>
       </c>
       <c r="J436">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K436">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L436">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M436">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>36.31</v>
+      </c>
+      <c r="N436">
+        <v>11.35</v>
+      </c>
+      <c r="O436">
+        <v>2.39</v>
       </c>
     </row>
     <row r="437" spans="1:24">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C437">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D437" t="s">
+        <v>642</v>
+      </c>
+      <c r="E437" t="s">
         <v>818</v>
       </c>
-      <c r="E437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F437">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="G437" t="s">
-        <v>657</v>
+        <v>124</v>
       </c>
       <c r="H437">
-        <v>52.76</v>
+        <v>50.0</v>
       </c>
       <c r="I437">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="J437">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K437">
         <v>1</v>
       </c>
       <c r="L437">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M437">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>387</v>
+        <v>437</v>
       </c>
       <c r="C438">
-        <v>-50</v>
+        <v>1</v>
       </c>
       <c r="D438" t="s">
-        <v>366</v>
+        <v>819</v>
       </c>
       <c r="E438" t="s">
         <v>820</v>
       </c>
       <c r="F438">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G438" t="s">
-        <v>212</v>
+        <v>329</v>
       </c>
       <c r="H438">
-        <v>52.53</v>
+        <v>50.0</v>
       </c>
       <c r="I438">
+        <v>50.0</v>
+      </c>
+      <c r="J438">
         <v>0.0</v>
       </c>
-      <c r="J438">
-[...1 lines deleted...]
-      </c>
       <c r="K438">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L438">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>9.47</v>
+        <v>0</v>
+      </c>
+      <c r="M438">
+        <v>50.0</v>
       </c>
     </row>
     <row r="439" spans="1:24">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C439">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D439" t="s">
-        <v>30</v>
+        <v>821</v>
       </c>
       <c r="E439" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F439">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G439" t="s">
-        <v>26</v>
+        <v>823</v>
       </c>
       <c r="H439">
-        <v>52.21</v>
+        <v>50.0</v>
       </c>
       <c r="I439">
-        <v>39.02</v>
+        <v>50.0</v>
       </c>
       <c r="J439">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K439">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L439">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M439">
-        <v>26.59</v>
-[...8 lines deleted...]
-        <v>13.19</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="440" spans="1:24">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
         <v>437</v>
       </c>
       <c r="C440">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D440" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="E440" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="F440">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="G440" t="s">
-        <v>301</v>
+        <v>57</v>
       </c>
       <c r="H440">
-        <v>51.77</v>
+        <v>50.0</v>
       </c>
       <c r="I440">
-        <v>39.57</v>
+        <v>50.0</v>
       </c>
       <c r="J440">
-        <v>12.2</v>
+        <v>0.0</v>
       </c>
       <c r="K440">
         <v>1</v>
       </c>
       <c r="L440">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M440">
-        <v>39.57</v>
-[...2 lines deleted...]
-        <v>12.2</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C441">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D441" t="s">
-        <v>120</v>
+        <v>826</v>
       </c>
       <c r="E441" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="F441">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G441" t="s">
-        <v>40</v>
+        <v>329</v>
       </c>
       <c r="H441">
-        <v>51.18</v>
+        <v>49.79</v>
       </c>
       <c r="I441">
-        <v>0.0</v>
+        <v>36.6</v>
       </c>
       <c r="J441">
-        <v>51.18</v>
+        <v>13.19</v>
       </c>
       <c r="K441">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L441">
         <v>1</v>
       </c>
+      <c r="M441">
+        <v>36.6</v>
+      </c>
       <c r="S441">
-        <v>51.18</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C442">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D442" t="s">
-        <v>825</v>
+        <v>105</v>
       </c>
       <c r="E442" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="F442">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G442" t="s">
-        <v>29</v>
+        <v>278</v>
       </c>
       <c r="H442">
-        <v>50.95</v>
+        <v>49.63</v>
       </c>
       <c r="I442">
-        <v>0.0</v>
+        <v>47.6</v>
       </c>
       <c r="J442">
-        <v>50.95</v>
+        <v>2.03</v>
       </c>
       <c r="K442">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L442">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M442">
+        <v>42.78</v>
+      </c>
+      <c r="N442">
+        <v>4.82</v>
       </c>
       <c r="S442">
-        <v>47.88</v>
-[...2 lines deleted...]
-        <v>3.07</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C443">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D443" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E443" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F443">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G443" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H443">
-        <v>50.74</v>
+        <v>49.58</v>
       </c>
       <c r="I443">
         <v>0.0</v>
       </c>
       <c r="J443">
-        <v>50.74</v>
+        <v>49.58</v>
       </c>
       <c r="K443">
         <v>0</v>
       </c>
       <c r="L443">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S443">
-        <v>35.51</v>
-[...2 lines deleted...]
-        <v>15.23</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="444" spans="1:24">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C444">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D444" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="E444" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="F444">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G444" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="H444">
-        <v>50.16</v>
+        <v>48.73</v>
       </c>
       <c r="I444">
-        <v>36.87</v>
+        <v>41.1</v>
       </c>
       <c r="J444">
-        <v>13.29</v>
+        <v>7.63</v>
       </c>
       <c r="K444">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L444">
         <v>1</v>
       </c>
       <c r="M444">
-        <v>36.87</v>
+        <v>26.76</v>
+      </c>
+      <c r="N444">
+        <v>14.34</v>
       </c>
       <c r="S444">
-        <v>13.29</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="445" spans="1:24">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C445">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D445" t="s">
-        <v>663</v>
+        <v>833</v>
       </c>
       <c r="E445" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="F445">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G445" t="s">
         <v>46</v>
       </c>
       <c r="H445">
-        <v>50.05</v>
+        <v>48.43</v>
       </c>
       <c r="I445">
-        <v>50.05</v>
+        <v>0.0</v>
       </c>
       <c r="J445">
-        <v>0.0</v>
+        <v>48.43</v>
       </c>
       <c r="K445">
+        <v>0</v>
+      </c>
+      <c r="L445">
         <v>3</v>
       </c>
-      <c r="L445">
-[...9 lines deleted...]
-        <v>2.39</v>
+      <c r="S445">
+        <v>18.79</v>
+      </c>
+      <c r="T445">
+        <v>15.4</v>
+      </c>
+      <c r="U445">
+        <v>14.24</v>
       </c>
     </row>
     <row r="446" spans="1:24">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C446">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D446" t="s">
-        <v>638</v>
+        <v>835</v>
       </c>
       <c r="E446" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="F446">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G446" t="s">
-        <v>131</v>
+        <v>29</v>
       </c>
       <c r="H446">
-        <v>50.0</v>
+        <v>47.88</v>
       </c>
       <c r="I446">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J446">
-        <v>0.0</v>
+        <v>47.88</v>
       </c>
       <c r="K446">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L446">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>1</v>
+      </c>
+      <c r="S446">
+        <v>47.88</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C447">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D447" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E447" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="F447">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G447" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="H447">
-        <v>50.0</v>
+        <v>46.74</v>
       </c>
       <c r="I447">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="J447">
-        <v>0.0</v>
+        <v>46.74</v>
       </c>
       <c r="K447">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L447">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>2</v>
+      </c>
+      <c r="S447">
+        <v>31.32</v>
+      </c>
+      <c r="T447">
+        <v>15.42</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C448">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D448" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E448" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F448">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G448" t="s">
-        <v>837</v>
+        <v>329</v>
       </c>
       <c r="H448">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
       <c r="I448">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
       <c r="J448">
         <v>0.0</v>
       </c>
       <c r="K448">
         <v>1</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
       <c r="M448">
-        <v>50.0</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C449">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D449" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="E449" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>842</v>
       </c>
       <c r="G449" t="s">
-        <v>301</v>
+        <v>673</v>
       </c>
       <c r="H449">
-        <v>49.79</v>
+        <v>46.25</v>
       </c>
       <c r="I449">
-        <v>36.6</v>
+        <v>46.25</v>
       </c>
       <c r="J449">
-        <v>13.19</v>
+        <v>0.0</v>
       </c>
       <c r="K449">
         <v>1</v>
       </c>
       <c r="L449">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M449">
-        <v>36.6</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>46.25</v>
       </c>
     </row>
     <row r="450" spans="1:24">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
         <v>448</v>
       </c>
       <c r="C450">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D450" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="E450" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="F450">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G450" t="s">
-        <v>40</v>
+        <v>215</v>
       </c>
       <c r="H450">
-        <v>49.58</v>
+        <v>46.25</v>
       </c>
       <c r="I450">
+        <v>46.25</v>
+      </c>
+      <c r="J450">
         <v>0.0</v>
       </c>
-      <c r="J450">
-[...1 lines deleted...]
-      </c>
       <c r="K450">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L450">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>49.58</v>
+        <v>0</v>
+      </c>
+      <c r="M450">
+        <v>46.25</v>
       </c>
     </row>
     <row r="451" spans="1:24">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
       <c r="D451" t="s">
-        <v>842</v>
+        <v>186</v>
       </c>
       <c r="E451" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="F451">
-        <v>2005</v>
+        <v>1978</v>
       </c>
       <c r="G451" t="s">
-        <v>301</v>
+        <v>823</v>
       </c>
       <c r="H451">
-        <v>46.74</v>
+        <v>46.25</v>
       </c>
       <c r="I451">
+        <v>46.25</v>
+      </c>
+      <c r="J451">
         <v>0.0</v>
       </c>
-      <c r="J451">
-[...1 lines deleted...]
-      </c>
       <c r="K451">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L451">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>15.42</v>
+        <v>0</v>
+      </c>
+      <c r="M451">
+        <v>46.25</v>
       </c>
     </row>
     <row r="452" spans="1:24">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
       <c r="D452" t="s">
-        <v>844</v>
+        <v>32</v>
       </c>
       <c r="E452" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F452">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G452" t="s">
-        <v>301</v>
+        <v>124</v>
       </c>
       <c r="H452">
         <v>46.25</v>
       </c>
       <c r="I452">
         <v>46.25</v>
       </c>
       <c r="J452">
         <v>0.0</v>
       </c>
       <c r="K452">
         <v>1</v>
       </c>
       <c r="L452">
         <v>0</v>
       </c>
       <c r="M452">
         <v>46.25</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
       <c r="D453" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E453" t="s">
-        <v>847</v>
+        <v>635</v>
+      </c>
+      <c r="F453">
+        <v>1996</v>
       </c>
       <c r="G453" t="s">
-        <v>657</v>
+        <v>298</v>
       </c>
       <c r="H453">
         <v>46.25</v>
       </c>
       <c r="I453">
         <v>46.25</v>
       </c>
       <c r="J453">
         <v>0.0</v>
       </c>
       <c r="K453">
         <v>1</v>
       </c>
       <c r="L453">
         <v>0</v>
       </c>
       <c r="M453">
         <v>46.25</v>
       </c>
     </row>
     <row r="454" spans="1:24">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
       <c r="D454" t="s">
-        <v>30</v>
+        <v>848</v>
       </c>
       <c r="E454" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F454">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G454" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="H454">
         <v>46.25</v>
       </c>
       <c r="I454">
         <v>46.25</v>
       </c>
       <c r="J454">
         <v>0.0</v>
       </c>
       <c r="K454">
         <v>1</v>
       </c>
       <c r="L454">
         <v>0</v>
       </c>
       <c r="M454">
         <v>46.25</v>
       </c>
     </row>
     <row r="455" spans="1:24">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
       <c r="D455" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E455" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F455">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G455" t="s">
-        <v>212</v>
+        <v>449</v>
       </c>
       <c r="H455">
         <v>46.25</v>
       </c>
       <c r="I455">
         <v>46.25</v>
       </c>
       <c r="J455">
         <v>0.0</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
       <c r="L455">
         <v>0</v>
       </c>
       <c r="M455">
         <v>46.25</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
       <c r="D456" t="s">
-        <v>155</v>
+        <v>835</v>
       </c>
       <c r="E456" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="F456">
-        <v>1978</v>
+        <v>2007</v>
       </c>
       <c r="G456" t="s">
-        <v>837</v>
+        <v>29</v>
       </c>
       <c r="H456">
-        <v>46.25</v>
+        <v>46.19</v>
       </c>
       <c r="I456">
-        <v>46.25</v>
+        <v>46.19</v>
       </c>
       <c r="J456">
         <v>0.0</v>
       </c>
       <c r="K456">
         <v>1</v>
       </c>
       <c r="L456">
         <v>0</v>
       </c>
       <c r="M456">
-        <v>46.25</v>
+        <v>46.19</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457">
         <v>457</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
       <c r="D457" t="s">
-        <v>627</v>
+        <v>601</v>
       </c>
       <c r="E457" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F457">
         <v>2007</v>
       </c>
       <c r="G457" t="s">
         <v>40</v>
       </c>
       <c r="H457">
         <v>45.88</v>
       </c>
       <c r="I457">
         <v>45.88</v>
       </c>
       <c r="J457">
         <v>0.0</v>
       </c>
       <c r="K457">
         <v>1</v>
       </c>
       <c r="L457">
         <v>0</v>
       </c>
       <c r="M457">
         <v>45.88</v>
       </c>
     </row>
     <row r="458" spans="1:24">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
         <v>457</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
       <c r="D458" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E458" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F458">
         <v>2007</v>
       </c>
       <c r="G458" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H458">
         <v>45.88</v>
       </c>
       <c r="I458">
         <v>45.88</v>
       </c>
       <c r="J458">
         <v>0.0</v>
       </c>
       <c r="K458">
         <v>1</v>
       </c>
       <c r="L458">
         <v>0</v>
       </c>
       <c r="M458">
         <v>45.88</v>
       </c>
     </row>
     <row r="459" spans="1:24">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
         <v>459</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
       <c r="D459" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="E459" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F459">
         <v>2005</v>
       </c>
       <c r="G459" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H459">
         <v>45.55</v>
       </c>
       <c r="I459">
         <v>0.0</v>
       </c>
       <c r="J459">
         <v>45.55</v>
       </c>
       <c r="K459">
         <v>0</v>
       </c>
       <c r="L459">
         <v>2</v>
       </c>
       <c r="S459">
         <v>33.35</v>
       </c>
       <c r="T459">
         <v>12.2</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
         <v>460</v>
       </c>
       <c r="C460">
         <v>1</v>
       </c>
       <c r="D460" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E460" t="s">
-        <v>586</v>
+        <v>858</v>
       </c>
       <c r="F460">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G460" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="H460">
-        <v>44.52</v>
+        <v>44.47</v>
       </c>
       <c r="I460">
-        <v>40.05</v>
+        <v>44.47</v>
       </c>
       <c r="J460">
-        <v>4.47</v>
+        <v>0.0</v>
       </c>
       <c r="K460">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L460">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M460">
-        <v>31.07</v>
+        <v>24.59</v>
       </c>
       <c r="N460">
-        <v>8.98</v>
-[...5 lines deleted...]
-        <v>1.85</v>
+        <v>14.25</v>
+      </c>
+      <c r="O460">
+        <v>5.63</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C461">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D461" t="s">
-        <v>857</v>
+        <v>723</v>
       </c>
       <c r="E461" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F461">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="G461" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H461">
-        <v>44.18</v>
+        <v>43.91</v>
       </c>
       <c r="I461">
         <v>0.0</v>
       </c>
       <c r="J461">
-        <v>44.18</v>
+        <v>43.91</v>
       </c>
       <c r="K461">
         <v>0</v>
       </c>
       <c r="L461">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S461">
-        <v>20.31</v>
-[...5 lines deleted...]
-        <v>6.82</v>
+        <v>43.91</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C462">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D462" t="s">
-        <v>663</v>
+        <v>860</v>
       </c>
       <c r="E462" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F462">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G462" t="s">
-        <v>40</v>
+        <v>338</v>
       </c>
       <c r="H462">
-        <v>44.17</v>
+        <v>42.78</v>
       </c>
       <c r="I462">
-        <v>40.86</v>
+        <v>42.78</v>
       </c>
       <c r="J462">
-        <v>3.31</v>
+        <v>0.0</v>
       </c>
       <c r="K462">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L462">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M462">
-        <v>20.85</v>
-[...5 lines deleted...]
-        <v>3.31</v>
+        <v>42.78</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D463" t="s">
-        <v>462</v>
+        <v>862</v>
       </c>
       <c r="E463" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="F463">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G463" t="s">
-        <v>260</v>
+        <v>215</v>
       </c>
       <c r="H463">
         <v>42.78</v>
       </c>
       <c r="I463">
         <v>42.78</v>
       </c>
       <c r="J463">
         <v>0.0</v>
       </c>
       <c r="K463">
         <v>1</v>
       </c>
       <c r="L463">
         <v>0</v>
       </c>
       <c r="M463">
         <v>42.78</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C464">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D464" t="s">
-        <v>861</v>
+        <v>198</v>
       </c>
       <c r="E464" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F464">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G464" t="s">
-        <v>321</v>
+        <v>468</v>
       </c>
       <c r="H464">
         <v>42.78</v>
       </c>
       <c r="I464">
         <v>42.78</v>
       </c>
       <c r="J464">
         <v>0.0</v>
       </c>
       <c r="K464">
         <v>1</v>
       </c>
       <c r="L464">
         <v>0</v>
       </c>
       <c r="M464">
         <v>42.78</v>
       </c>
     </row>
     <row r="465" spans="1:24">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C465">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D465" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E465" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F465">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G465" t="s">
-        <v>212</v>
+        <v>338</v>
       </c>
       <c r="H465">
         <v>42.78</v>
       </c>
       <c r="I465">
         <v>42.78</v>
       </c>
       <c r="J465">
         <v>0.0</v>
       </c>
       <c r="K465">
         <v>1</v>
       </c>
       <c r="L465">
         <v>0</v>
       </c>
       <c r="M465">
         <v>42.78</v>
       </c>
     </row>
     <row r="466" spans="1:24">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C466">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D466" t="s">
-        <v>251</v>
+        <v>867</v>
       </c>
       <c r="E466" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="F466">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G466" t="s">
-        <v>464</v>
+        <v>215</v>
       </c>
       <c r="H466">
         <v>42.78</v>
       </c>
       <c r="I466">
         <v>42.78</v>
       </c>
       <c r="J466">
         <v>0.0</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
       <c r="L466">
         <v>0</v>
       </c>
       <c r="M466">
         <v>42.78</v>
       </c>
     </row>
     <row r="467" spans="1:24">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C467">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D467" t="s">
-        <v>866</v>
+        <v>466</v>
       </c>
       <c r="E467" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="F467">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G467" t="s">
-        <v>321</v>
+        <v>278</v>
       </c>
       <c r="H467">
         <v>42.78</v>
       </c>
       <c r="I467">
         <v>42.78</v>
       </c>
       <c r="J467">
         <v>0.0</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
       <c r="L467">
         <v>0</v>
       </c>
       <c r="M467">
         <v>42.78</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C468">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D468" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="E468" t="s">
-        <v>869</v>
+        <v>593</v>
       </c>
       <c r="F468">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G468" t="s">
         <v>26</v>
       </c>
       <c r="H468">
-        <v>40.94</v>
+        <v>42.67</v>
       </c>
       <c r="I468">
-        <v>0.0</v>
+        <v>40.05</v>
       </c>
       <c r="J468">
-        <v>40.94</v>
+        <v>2.62</v>
       </c>
       <c r="K468">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L468">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M468">
+        <v>31.07</v>
+      </c>
+      <c r="N468">
+        <v>8.98</v>
       </c>
       <c r="S468">
-        <v>19.62</v>
-[...5 lines deleted...]
-        <v>7.06</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="469" spans="1:24">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C469">
+        <v>1</v>
+      </c>
+      <c r="D469" t="s">
+        <v>871</v>
+      </c>
+      <c r="E469" t="s">
+        <v>872</v>
+      </c>
+      <c r="F469">
+        <v>1999</v>
+      </c>
+      <c r="G469" t="s">
+        <v>26</v>
+      </c>
+      <c r="H469">
+        <v>40.94</v>
+      </c>
+      <c r="I469">
+        <v>0.0</v>
+      </c>
+      <c r="J469">
+        <v>40.94</v>
+      </c>
+      <c r="K469">
+        <v>0</v>
+      </c>
+      <c r="L469">
         <v>3</v>
       </c>
-      <c r="D469" t="s">
-[...30 lines deleted...]
-        <v>4.21</v>
+      <c r="S469">
+        <v>19.62</v>
+      </c>
+      <c r="T469">
+        <v>14.26</v>
+      </c>
+      <c r="U469">
+        <v>7.06</v>
       </c>
     </row>
     <row r="470" spans="1:24">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C470">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D470" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E470" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="F470">
         <v>2007</v>
       </c>
       <c r="G470" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="H470">
-        <v>40.37</v>
+        <v>40.81</v>
       </c>
       <c r="I470">
-        <v>40.37</v>
+        <v>40.81</v>
       </c>
       <c r="J470">
         <v>0.0</v>
       </c>
       <c r="K470">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470">
-        <v>40.37</v>
+        <v>36.6</v>
+      </c>
+      <c r="N470">
+        <v>4.21</v>
       </c>
     </row>
     <row r="471" spans="1:24">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C471">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D471" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E471" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F471">
         <v>2002</v>
       </c>
       <c r="G471" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="H471">
         <v>40.27</v>
       </c>
       <c r="I471">
         <v>0.0</v>
       </c>
       <c r="J471">
         <v>40.27</v>
       </c>
       <c r="K471">
         <v>0</v>
       </c>
       <c r="L471">
         <v>4</v>
       </c>
       <c r="S471">
         <v>12.2</v>
       </c>
       <c r="T471">
         <v>12.19</v>
       </c>
       <c r="U471">
         <v>8.25</v>
       </c>
       <c r="V471">
         <v>7.63</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C472">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D472" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E472" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="F472">
         <v>2004</v>
       </c>
       <c r="G472" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="H472">
-        <v>39.86</v>
+        <v>39.92</v>
       </c>
       <c r="I472">
-        <v>39.86</v>
+        <v>0.0</v>
       </c>
       <c r="J472">
-        <v>0.0</v>
+        <v>39.92</v>
       </c>
       <c r="K472">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L472">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>39.86</v>
+        <v>3</v>
+      </c>
+      <c r="S472">
+        <v>17.18</v>
+      </c>
+      <c r="T472">
+        <v>11.37</v>
+      </c>
+      <c r="U472">
+        <v>11.37</v>
       </c>
     </row>
     <row r="473" spans="1:24">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C473">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D473" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E473" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F473">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G473" t="s">
-        <v>274</v>
+        <v>37</v>
       </c>
       <c r="H473">
-        <v>39.57</v>
+        <v>39.86</v>
       </c>
       <c r="I473">
-        <v>39.57</v>
+        <v>39.86</v>
       </c>
       <c r="J473">
         <v>0.0</v>
       </c>
       <c r="K473">
         <v>1</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473">
-        <v>39.57</v>
+        <v>39.86</v>
       </c>
     </row>
     <row r="474" spans="1:24">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C474">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D474" t="s">
-        <v>30</v>
+        <v>188</v>
       </c>
       <c r="E474" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="F474">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G474" t="s">
-        <v>464</v>
+        <v>278</v>
       </c>
       <c r="H474">
         <v>39.57</v>
       </c>
       <c r="I474">
         <v>39.57</v>
       </c>
       <c r="J474">
         <v>0.0</v>
       </c>
       <c r="K474">
         <v>1</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474">
         <v>39.57</v>
       </c>
     </row>
     <row r="475" spans="1:24">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C475">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D475" t="s">
-        <v>653</v>
+        <v>881</v>
       </c>
       <c r="E475" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F475">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="G475" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="H475">
         <v>39.57</v>
       </c>
       <c r="I475">
         <v>39.57</v>
       </c>
       <c r="J475">
         <v>0.0</v>
       </c>
       <c r="K475">
         <v>1</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475">
         <v>39.57</v>
       </c>
     </row>
     <row r="476" spans="1:24">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C476">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D476" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="E476" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>884</v>
       </c>
       <c r="G476" t="s">
-        <v>464</v>
+        <v>673</v>
       </c>
       <c r="H476">
         <v>39.57</v>
       </c>
       <c r="I476">
         <v>39.57</v>
       </c>
       <c r="J476">
         <v>0.0</v>
       </c>
       <c r="K476">
         <v>1</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476">
         <v>39.57</v>
       </c>
     </row>
     <row r="477" spans="1:24">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C477">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D477" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E477" t="s">
-        <v>884</v>
+        <v>886</v>
+      </c>
+      <c r="F477">
+        <v>1993</v>
       </c>
       <c r="G477" t="s">
-        <v>657</v>
+        <v>581</v>
       </c>
       <c r="H477">
         <v>39.57</v>
       </c>
       <c r="I477">
         <v>39.57</v>
       </c>
       <c r="J477">
         <v>0.0</v>
       </c>
       <c r="K477">
         <v>1</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477">
         <v>39.57</v>
       </c>
     </row>
     <row r="478" spans="1:24">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C478">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D478" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E478" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F478">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G478" t="s">
-        <v>88</v>
+        <v>215</v>
       </c>
       <c r="H478">
         <v>39.57</v>
       </c>
       <c r="I478">
         <v>39.57</v>
       </c>
       <c r="J478">
         <v>0.0</v>
       </c>
       <c r="K478">
         <v>1</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478">
         <v>39.57</v>
       </c>
     </row>
     <row r="479" spans="1:24">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C479">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D479" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E479" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="F479">
         <v>2008</v>
       </c>
       <c r="G479" t="s">
-        <v>111</v>
+        <v>391</v>
       </c>
       <c r="H479">
         <v>39.57</v>
       </c>
       <c r="I479">
         <v>39.57</v>
       </c>
       <c r="J479">
         <v>0.0</v>
       </c>
       <c r="K479">
         <v>1</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479">
         <v>39.57</v>
       </c>
     </row>
     <row r="480" spans="1:24">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C480">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D480" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E480" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="F480">
         <v>2007</v>
       </c>
       <c r="G480" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="H480">
         <v>39.57</v>
       </c>
       <c r="I480">
         <v>39.57</v>
       </c>
       <c r="J480">
         <v>0.0</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480">
         <v>39.57</v>
       </c>
     </row>
     <row r="481" spans="1:24">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C481">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D481" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E481" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F481">
-        <v>1983</v>
+        <v>1996</v>
       </c>
       <c r="G481" t="s">
-        <v>321</v>
+        <v>100</v>
       </c>
       <c r="H481">
         <v>39.57</v>
       </c>
       <c r="I481">
         <v>39.57</v>
       </c>
       <c r="J481">
         <v>0.0</v>
       </c>
       <c r="K481">
         <v>1</v>
       </c>
       <c r="L481">
         <v>0</v>
       </c>
       <c r="M481">
         <v>39.57</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C482">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D482" t="s">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="E482" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="F482">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G482" t="s">
-        <v>260</v>
+        <v>468</v>
       </c>
       <c r="H482">
         <v>39.57</v>
       </c>
       <c r="I482">
         <v>39.57</v>
       </c>
       <c r="J482">
         <v>0.0</v>
       </c>
       <c r="K482">
         <v>1</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482">
         <v>39.57</v>
       </c>
     </row>
     <row r="483" spans="1:24">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C483">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D483" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E483" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F483">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G483" t="s">
-        <v>374</v>
+        <v>468</v>
       </c>
       <c r="H483">
         <v>39.57</v>
       </c>
       <c r="I483">
         <v>39.57</v>
       </c>
       <c r="J483">
         <v>0.0</v>
       </c>
       <c r="K483">
         <v>1</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483">
         <v>39.57</v>
       </c>
     </row>
     <row r="484" spans="1:24">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C484">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D484" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E484" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="F484">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G484" t="s">
-        <v>571</v>
+        <v>271</v>
       </c>
       <c r="H484">
         <v>39.57</v>
       </c>
       <c r="I484">
         <v>39.57</v>
       </c>
       <c r="J484">
         <v>0.0</v>
       </c>
       <c r="K484">
         <v>1</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484">
         <v>39.57</v>
       </c>
     </row>
     <row r="485" spans="1:24">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C485">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D485" t="s">
-        <v>898</v>
+        <v>184</v>
       </c>
       <c r="E485" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F485">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G485" t="s">
-        <v>131</v>
+        <v>298</v>
       </c>
       <c r="H485">
         <v>39.57</v>
       </c>
       <c r="I485">
         <v>39.57</v>
       </c>
       <c r="J485">
         <v>0.0</v>
       </c>
       <c r="K485">
         <v>1</v>
       </c>
       <c r="L485">
         <v>0</v>
       </c>
       <c r="M485">
         <v>39.57</v>
       </c>
     </row>
     <row r="486" spans="1:24">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="C486">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D486" t="s">
-        <v>120</v>
+        <v>901</v>
       </c>
       <c r="E486" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="F486">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G486" t="s">
-        <v>232</v>
+        <v>97</v>
       </c>
       <c r="H486">
-        <v>39.55</v>
+        <v>39.57</v>
       </c>
       <c r="I486">
-        <v>39.55</v>
+        <v>39.57</v>
       </c>
       <c r="J486">
         <v>0.0</v>
       </c>
       <c r="K486">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486">
-        <v>22.9</v>
-[...2 lines deleted...]
-        <v>16.65</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="487" spans="1:24">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="C487">
-        <v>-36</v>
+        <v>1</v>
       </c>
       <c r="D487" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E487" t="s">
-        <v>53</v>
+        <v>904</v>
       </c>
       <c r="F487">
-        <v>2002</v>
+        <v>1983</v>
       </c>
       <c r="G487" t="s">
-        <v>32</v>
+        <v>338</v>
       </c>
       <c r="H487">
-        <v>39.28</v>
+        <v>39.57</v>
       </c>
       <c r="I487">
+        <v>39.57</v>
+      </c>
+      <c r="J487">
         <v>0.0</v>
       </c>
-      <c r="J487">
-[...1 lines deleted...]
-      </c>
       <c r="K487">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L487">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>2.37</v>
+        <v>0</v>
+      </c>
+      <c r="M487">
+        <v>39.57</v>
       </c>
     </row>
     <row r="488" spans="1:24">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="C488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D488" t="s">
-        <v>902</v>
+        <v>669</v>
       </c>
       <c r="E488" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="F488">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="G488" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="H488">
-        <v>38.84</v>
+        <v>39.57</v>
       </c>
       <c r="I488">
-        <v>38.84</v>
+        <v>39.57</v>
       </c>
       <c r="J488">
         <v>0.0</v>
       </c>
       <c r="K488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488">
-        <v>24.59</v>
-[...2 lines deleted...]
-        <v>14.25</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="489" spans="1:24">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C489">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D489" t="s">
-        <v>904</v>
+        <v>105</v>
       </c>
       <c r="E489" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F489">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="G489" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="H489">
-        <v>38.82</v>
+        <v>39.55</v>
       </c>
       <c r="I489">
-        <v>38.82</v>
+        <v>39.55</v>
       </c>
       <c r="J489">
         <v>0.0</v>
       </c>
       <c r="K489">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489">
-        <v>38.82</v>
+        <v>22.9</v>
+      </c>
+      <c r="N489">
+        <v>16.65</v>
       </c>
     </row>
     <row r="490" spans="1:24">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D490" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E490" t="s">
-        <v>907</v>
+        <v>51</v>
       </c>
       <c r="F490">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G490" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="H490">
-        <v>38.02</v>
+        <v>39.28</v>
       </c>
       <c r="I490">
-        <v>38.02</v>
+        <v>0.0</v>
       </c>
       <c r="J490">
-        <v>0.0</v>
+        <v>39.28</v>
       </c>
       <c r="K490">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L490">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>13.27</v>
+        <v>4</v>
+      </c>
+      <c r="S490">
+        <v>28.73</v>
+      </c>
+      <c r="T490">
+        <v>4.09</v>
+      </c>
+      <c r="U490">
+        <v>4.09</v>
+      </c>
+      <c r="V490">
+        <v>2.37</v>
       </c>
     </row>
     <row r="491" spans="1:24">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491">
-        <v>492</v>
+        <v>431</v>
       </c>
       <c r="C491">
-        <v>2</v>
+        <v>-59</v>
       </c>
       <c r="D491" t="s">
+        <v>32</v>
+      </c>
+      <c r="E491" t="s">
         <v>908</v>
       </c>
-      <c r="E491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F491">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G491" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="H491">
-        <v>37.97</v>
+        <v>39.02</v>
       </c>
       <c r="I491">
-        <v>37.97</v>
+        <v>39.02</v>
       </c>
       <c r="J491">
         <v>0.0</v>
       </c>
       <c r="K491">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L491">
         <v>0</v>
       </c>
       <c r="M491">
-        <v>20.85</v>
+        <v>26.59</v>
       </c>
       <c r="N491">
-        <v>17.12</v>
+        <v>8.31</v>
+      </c>
+      <c r="O491">
+        <v>4.12</v>
       </c>
     </row>
     <row r="492" spans="1:24">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C492">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D492" t="s">
+        <v>909</v>
+      </c>
+      <c r="E492" t="s">
         <v>910</v>
       </c>
-      <c r="E492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F492">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="G492" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="H492">
-        <v>37.83</v>
+        <v>38.82</v>
       </c>
       <c r="I492">
-        <v>24.37</v>
+        <v>38.82</v>
       </c>
       <c r="J492">
-        <v>13.46</v>
+        <v>0.0</v>
       </c>
       <c r="K492">
         <v>1</v>
       </c>
       <c r="L492">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M492">
-        <v>24.37</v>
-[...2 lines deleted...]
-        <v>13.46</v>
+        <v>38.82</v>
       </c>
     </row>
     <row r="493" spans="1:24">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C493">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D493" t="s">
-        <v>364</v>
+        <v>911</v>
       </c>
       <c r="E493" t="s">
         <v>912</v>
       </c>
       <c r="F493">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G493" t="s">
-        <v>464</v>
+        <v>109</v>
       </c>
       <c r="H493">
-        <v>36.6</v>
+        <v>38.02</v>
       </c>
       <c r="I493">
-        <v>36.6</v>
+        <v>38.02</v>
       </c>
       <c r="J493">
         <v>0.0</v>
       </c>
       <c r="K493">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493">
-        <v>36.6</v>
+        <v>24.75</v>
+      </c>
+      <c r="N493">
+        <v>13.27</v>
       </c>
     </row>
     <row r="494" spans="1:24">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C494">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D494" t="s">
         <v>913</v>
       </c>
       <c r="E494" t="s">
         <v>914</v>
       </c>
       <c r="F494">
-        <v>1997</v>
+        <v>2009</v>
       </c>
       <c r="G494" t="s">
-        <v>571</v>
+        <v>183</v>
       </c>
       <c r="H494">
-        <v>36.6</v>
+        <v>37.97</v>
       </c>
       <c r="I494">
-        <v>36.6</v>
+        <v>37.97</v>
       </c>
       <c r="J494">
         <v>0.0</v>
       </c>
       <c r="K494">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494">
-        <v>36.6</v>
+        <v>20.85</v>
+      </c>
+      <c r="N494">
+        <v>17.12</v>
       </c>
     </row>
     <row r="495" spans="1:24">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C495">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D495" t="s">
+        <v>379</v>
+      </c>
+      <c r="E495" t="s">
         <v>915</v>
       </c>
-      <c r="E495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F495">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G495" t="s">
-        <v>260</v>
+        <v>468</v>
       </c>
       <c r="H495">
         <v>36.6</v>
       </c>
       <c r="I495">
         <v>36.6</v>
       </c>
       <c r="J495">
         <v>0.0</v>
       </c>
       <c r="K495">
         <v>1</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495">
         <v>36.6</v>
       </c>
     </row>
     <row r="496" spans="1:24">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C496">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D496" t="s">
-        <v>579</v>
+        <v>916</v>
       </c>
       <c r="E496" t="s">
         <v>917</v>
       </c>
       <c r="F496">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G496" t="s">
-        <v>374</v>
+        <v>278</v>
       </c>
       <c r="H496">
         <v>36.6</v>
       </c>
       <c r="I496">
         <v>36.6</v>
       </c>
       <c r="J496">
         <v>0.0</v>
       </c>
       <c r="K496">
         <v>1</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496">
         <v>36.6</v>
       </c>
     </row>
     <row r="497" spans="1:24">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C497">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D497" t="s">
+        <v>410</v>
+      </c>
+      <c r="E497" t="s">
         <v>918</v>
       </c>
-      <c r="E497" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F497">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G497" t="s">
-        <v>46</v>
+        <v>271</v>
       </c>
       <c r="H497">
         <v>36.6</v>
       </c>
       <c r="I497">
         <v>36.6</v>
       </c>
       <c r="J497">
         <v>0.0</v>
       </c>
       <c r="K497">
         <v>1</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497">
         <v>36.6</v>
       </c>
     </row>
     <row r="498" spans="1:24">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C498">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D498" t="s">
-        <v>920</v>
+        <v>618</v>
       </c>
       <c r="E498" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F498">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G498" t="s">
-        <v>657</v>
+        <v>391</v>
       </c>
       <c r="H498">
         <v>36.6</v>
       </c>
       <c r="I498">
         <v>36.6</v>
       </c>
       <c r="J498">
         <v>0.0</v>
       </c>
       <c r="K498">
         <v>1</v>
       </c>
       <c r="L498">
         <v>0</v>
       </c>
       <c r="M498">
         <v>36.6</v>
       </c>
     </row>
     <row r="499" spans="1:24">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C499">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D499" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="E499" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="F499">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="G499" t="s">
-        <v>26</v>
+        <v>385</v>
       </c>
       <c r="H499">
         <v>36.6</v>
       </c>
       <c r="I499">
         <v>36.6</v>
       </c>
       <c r="J499">
         <v>0.0</v>
       </c>
       <c r="K499">
         <v>1</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499">
         <v>36.6</v>
       </c>
     </row>
     <row r="500" spans="1:24">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C500">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D500" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="E500" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="F500">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G500" t="s">
-        <v>131</v>
+        <v>298</v>
       </c>
       <c r="H500">
         <v>36.6</v>
       </c>
       <c r="I500">
         <v>36.6</v>
       </c>
       <c r="J500">
         <v>0.0</v>
       </c>
       <c r="K500">
         <v>1</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500">
         <v>36.6</v>
       </c>
     </row>
     <row r="501" spans="1:24">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C501">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D501" t="s">
-        <v>403</v>
+        <v>924</v>
       </c>
       <c r="E501" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="F501">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="G501" t="s">
-        <v>274</v>
+        <v>124</v>
       </c>
       <c r="H501">
         <v>36.6</v>
       </c>
       <c r="I501">
         <v>36.6</v>
       </c>
       <c r="J501">
         <v>0.0</v>
       </c>
       <c r="K501">
         <v>1</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501">
         <v>36.6</v>
       </c>
     </row>
     <row r="502" spans="1:24">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C502">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D502" t="s">
+        <v>926</v>
+      </c>
+      <c r="E502" t="s">
         <v>927</v>
       </c>
-      <c r="E502" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F502">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G502" t="s">
-        <v>377</v>
+        <v>581</v>
       </c>
       <c r="H502">
         <v>36.6</v>
       </c>
       <c r="I502">
         <v>36.6</v>
       </c>
       <c r="J502">
         <v>0.0</v>
       </c>
       <c r="K502">
         <v>1</v>
       </c>
       <c r="L502">
         <v>0</v>
       </c>
       <c r="M502">
         <v>36.6</v>
       </c>
     </row>
     <row r="503" spans="1:24">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="C503">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D503" t="s">
+        <v>928</v>
+      </c>
+      <c r="E503" t="s">
         <v>929</v>
       </c>
-      <c r="E503" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F503">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G503" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H503">
-        <v>36.56</v>
+        <v>36.6</v>
       </c>
       <c r="I503">
-        <v>36.56</v>
+        <v>36.6</v>
       </c>
       <c r="J503">
         <v>0.0</v>
       </c>
       <c r="K503">
         <v>1</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503">
-        <v>36.56</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="504" spans="1:24">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="C504">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D504" t="s">
+        <v>930</v>
+      </c>
+      <c r="E504" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="F504">
         <v>2006</v>
       </c>
       <c r="G504" t="s">
-        <v>32</v>
+        <v>673</v>
       </c>
       <c r="H504">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
       <c r="I504">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
       <c r="J504">
         <v>0.0</v>
       </c>
       <c r="K504">
         <v>1</v>
       </c>
       <c r="L504">
         <v>0</v>
       </c>
       <c r="M504">
-        <v>36.31</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="505" spans="1:24">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="C505">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D505" t="s">
+        <v>932</v>
+      </c>
+      <c r="E505" t="s">
         <v>933</v>
       </c>
-      <c r="E505" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F505">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G505" t="s">
-        <v>212</v>
+        <v>49</v>
       </c>
       <c r="H505">
-        <v>35.91</v>
+        <v>36.6</v>
       </c>
       <c r="I505">
-        <v>35.91</v>
+        <v>36.6</v>
       </c>
       <c r="J505">
         <v>0.0</v>
       </c>
       <c r="K505">
         <v>1</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505">
-        <v>35.91</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="506" spans="1:24">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C506">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D506" t="s">
-        <v>641</v>
+        <v>934</v>
       </c>
       <c r="E506" t="s">
         <v>935</v>
       </c>
       <c r="F506">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G506" t="s">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="H506">
-        <v>35.08</v>
+        <v>36.56</v>
       </c>
       <c r="I506">
-        <v>35.08</v>
+        <v>36.56</v>
       </c>
       <c r="J506">
         <v>0.0</v>
       </c>
       <c r="K506">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L506">
         <v>0</v>
       </c>
       <c r="M506">
-        <v>22.54</v>
-[...2 lines deleted...]
-        <v>12.54</v>
+        <v>36.56</v>
       </c>
     </row>
     <row r="507" spans="1:24">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C507">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D507" t="s">
-        <v>132</v>
+        <v>936</v>
       </c>
       <c r="E507" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F507">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G507" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H507">
-        <v>34.4</v>
+        <v>36.31</v>
       </c>
       <c r="I507">
-        <v>34.4</v>
+        <v>36.31</v>
       </c>
       <c r="J507">
         <v>0.0</v>
       </c>
       <c r="K507">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L507">
         <v>0</v>
       </c>
       <c r="M507">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>9.65</v>
+        <v>36.31</v>
       </c>
     </row>
     <row r="508" spans="1:24">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C508">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D508" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E508" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F508">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G508" t="s">
-        <v>174</v>
+        <v>215</v>
       </c>
       <c r="H508">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
       <c r="I508">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
       <c r="J508">
         <v>0.0</v>
       </c>
       <c r="K508">
         <v>1</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508">
-        <v>33.85</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="509" spans="1:24">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C509">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D509" t="s">
-        <v>939</v>
+        <v>188</v>
       </c>
       <c r="E509" t="s">
         <v>940</v>
       </c>
       <c r="F509">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G509" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="H509">
-        <v>33.81</v>
+        <v>35.72</v>
       </c>
       <c r="I509">
-        <v>33.81</v>
+        <v>35.72</v>
       </c>
       <c r="J509">
         <v>0.0</v>
       </c>
       <c r="K509">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509">
-        <v>33.81</v>
+        <v>15.51</v>
+      </c>
+      <c r="N509">
+        <v>10.5</v>
+      </c>
+      <c r="O509">
+        <v>9.71</v>
       </c>
     </row>
     <row r="510" spans="1:24">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C510">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D510" t="s">
+        <v>647</v>
+      </c>
+      <c r="E510" t="s">
         <v>941</v>
       </c>
-      <c r="E510" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F510">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G510" t="s">
-        <v>108</v>
+        <v>241</v>
       </c>
       <c r="H510">
-        <v>33.68</v>
+        <v>35.08</v>
       </c>
       <c r="I510">
+        <v>35.08</v>
+      </c>
+      <c r="J510">
         <v>0.0</v>
       </c>
-      <c r="J510">
-[...1 lines deleted...]
-      </c>
       <c r="K510">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L510">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M510">
+        <v>22.54</v>
+      </c>
+      <c r="N510">
+        <v>12.54</v>
       </c>
     </row>
     <row r="511" spans="1:24">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C511">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D511" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="E511" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F511">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G511" t="s">
-        <v>464</v>
+        <v>49</v>
       </c>
       <c r="H511">
-        <v>33.66</v>
+        <v>34.96</v>
       </c>
       <c r="I511">
-        <v>0.0</v>
+        <v>5.21</v>
       </c>
       <c r="J511">
-        <v>33.66</v>
+        <v>29.75</v>
       </c>
       <c r="K511">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L511">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="M511">
+        <v>5.21</v>
       </c>
       <c r="S511">
-        <v>15.42</v>
+        <v>10.43</v>
       </c>
       <c r="T511">
-        <v>14.26</v>
+        <v>8.92</v>
       </c>
       <c r="U511">
-        <v>3.98</v>
+        <v>8.92</v>
+      </c>
+      <c r="V511">
+        <v>1.48</v>
       </c>
     </row>
     <row r="512" spans="1:24">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C512">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D512" t="s">
-        <v>480</v>
+        <v>154</v>
       </c>
       <c r="E512" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="F512">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G512" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H512">
-        <v>33.59</v>
+        <v>34.4</v>
       </c>
       <c r="I512">
-        <v>33.59</v>
+        <v>34.4</v>
       </c>
       <c r="J512">
         <v>0.0</v>
       </c>
       <c r="K512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L512">
         <v>0</v>
       </c>
       <c r="M512">
-        <v>33.59</v>
+        <v>24.75</v>
+      </c>
+      <c r="N512">
+        <v>9.65</v>
       </c>
     </row>
     <row r="513" spans="1:24">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C513">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D513" t="s">
+        <v>944</v>
+      </c>
+      <c r="E513" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="F513">
         <v>2007</v>
       </c>
       <c r="G513" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H513">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
       <c r="I513">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
       <c r="J513">
         <v>0.0</v>
       </c>
       <c r="K513">
         <v>1</v>
       </c>
       <c r="L513">
         <v>0</v>
       </c>
       <c r="M513">
-        <v>33.54</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C514">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D514" t="s">
-        <v>615</v>
+        <v>946</v>
       </c>
       <c r="E514" t="s">
         <v>947</v>
       </c>
       <c r="F514">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G514" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H514">
-        <v>32.46</v>
+        <v>33.81</v>
       </c>
       <c r="I514">
-        <v>32.46</v>
+        <v>33.81</v>
       </c>
       <c r="J514">
         <v>0.0</v>
       </c>
       <c r="K514">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L514">
         <v>0</v>
       </c>
       <c r="M514">
-        <v>18.12</v>
-[...2 lines deleted...]
-        <v>14.34</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="515" spans="1:24">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C515">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D515" t="s">
-        <v>258</v>
+        <v>948</v>
       </c>
       <c r="E515" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F515">
-        <v>1988</v>
+        <v>2006</v>
       </c>
       <c r="G515" t="s">
-        <v>949</v>
+        <v>109</v>
       </c>
       <c r="H515">
-        <v>32.09</v>
+        <v>33.68</v>
       </c>
       <c r="I515">
         <v>0.0</v>
       </c>
       <c r="J515">
-        <v>32.09</v>
+        <v>33.68</v>
       </c>
       <c r="K515">
         <v>0</v>
       </c>
       <c r="L515">
         <v>2</v>
       </c>
       <c r="S515">
-        <v>16.67</v>
+        <v>21.48</v>
       </c>
       <c r="T515">
-        <v>15.42</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="516" spans="1:24">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C516">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D516" t="s">
-        <v>30</v>
+        <v>474</v>
       </c>
       <c r="E516" t="s">
-        <v>205</v>
+        <v>950</v>
       </c>
       <c r="F516">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G516" t="s">
-        <v>232</v>
+        <v>40</v>
       </c>
       <c r="H516">
-        <v>32.04</v>
+        <v>33.59</v>
       </c>
       <c r="I516">
+        <v>33.59</v>
+      </c>
+      <c r="J516">
         <v>0.0</v>
       </c>
-      <c r="J516">
-[...1 lines deleted...]
-      </c>
       <c r="K516">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L516">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>11.15</v>
+        <v>0</v>
+      </c>
+      <c r="M516">
+        <v>33.59</v>
       </c>
     </row>
     <row r="517" spans="1:24">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517">
-        <v>469</v>
+        <v>517</v>
       </c>
       <c r="C517">
-        <v>-47</v>
+        <v>1</v>
       </c>
       <c r="D517" t="s">
-        <v>225</v>
+        <v>951</v>
       </c>
       <c r="E517" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F517">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="G517" t="s">
-        <v>108</v>
+        <v>46</v>
       </c>
       <c r="H517">
-        <v>31.91</v>
+        <v>33.54</v>
       </c>
       <c r="I517">
-        <v>19.59</v>
+        <v>33.54</v>
       </c>
       <c r="J517">
-        <v>12.32</v>
+        <v>0.0</v>
       </c>
       <c r="K517">
         <v>1</v>
       </c>
       <c r="L517">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M517">
-        <v>19.59</v>
-[...8 lines deleted...]
-        <v>2.37</v>
+        <v>33.54</v>
       </c>
     </row>
     <row r="518" spans="1:24">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C518">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D518" t="s">
-        <v>951</v>
+        <v>615</v>
       </c>
       <c r="E518" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F518">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G518" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H518">
-        <v>31.28</v>
+        <v>32.46</v>
       </c>
       <c r="I518">
-        <v>31.28</v>
+        <v>32.46</v>
       </c>
       <c r="J518">
         <v>0.0</v>
       </c>
       <c r="K518">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518">
-        <v>31.28</v>
+        <v>18.12</v>
+      </c>
+      <c r="N518">
+        <v>14.34</v>
       </c>
     </row>
     <row r="519" spans="1:24">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="C519">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D519" t="s">
-        <v>503</v>
+        <v>954</v>
       </c>
       <c r="E519" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F519">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G519" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="H519">
-        <v>31.28</v>
+        <v>32.42</v>
       </c>
       <c r="I519">
-        <v>31.28</v>
+        <v>0.0</v>
       </c>
       <c r="J519">
-        <v>0.0</v>
+        <v>32.42</v>
       </c>
       <c r="K519">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L519">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>31.28</v>
+        <v>1</v>
+      </c>
+      <c r="S519">
+        <v>32.42</v>
       </c>
     </row>
     <row r="520" spans="1:24">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C520">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D520" t="s">
-        <v>954</v>
+        <v>276</v>
       </c>
       <c r="E520" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F520">
-        <v>2005</v>
+        <v>1988</v>
       </c>
       <c r="G520" t="s">
-        <v>29</v>
+        <v>957</v>
       </c>
       <c r="H520">
-        <v>30.91</v>
+        <v>32.09</v>
       </c>
       <c r="I520">
-        <v>15.51</v>
+        <v>0.0</v>
       </c>
       <c r="J520">
-        <v>15.4</v>
+        <v>32.09</v>
       </c>
       <c r="K520">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L520">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>15.51</v>
+        <v>2</v>
       </c>
       <c r="S520">
-        <v>15.4</v>
+        <v>16.67</v>
+      </c>
+      <c r="T520">
+        <v>15.42</v>
       </c>
     </row>
     <row r="521" spans="1:24">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C521">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D521" t="s">
-        <v>956</v>
+        <v>32</v>
       </c>
       <c r="E521" t="s">
-        <v>957</v>
+        <v>165</v>
       </c>
       <c r="F521">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="G521" t="s">
-        <v>837</v>
+        <v>241</v>
       </c>
       <c r="H521">
-        <v>30.72</v>
+        <v>32.04</v>
       </c>
       <c r="I521">
-        <v>30.72</v>
+        <v>0.0</v>
       </c>
       <c r="J521">
-        <v>0.0</v>
+        <v>32.04</v>
       </c>
       <c r="K521">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L521">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>30.72</v>
+        <v>2</v>
+      </c>
+      <c r="S521">
+        <v>20.89</v>
+      </c>
+      <c r="T521">
+        <v>11.15</v>
       </c>
     </row>
     <row r="522" spans="1:24">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C522">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D522" t="s">
+        <v>223</v>
+      </c>
+      <c r="E522" t="s">
         <v>958</v>
       </c>
-      <c r="E522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F522">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="G522" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="H522">
-        <v>30.42</v>
+        <v>31.91</v>
       </c>
       <c r="I522">
-        <v>12.27</v>
+        <v>19.59</v>
       </c>
       <c r="J522">
-        <v>18.15</v>
+        <v>12.32</v>
       </c>
       <c r="K522">
         <v>1</v>
       </c>
       <c r="L522">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M522">
-        <v>12.27</v>
+        <v>19.59</v>
       </c>
       <c r="S522">
-        <v>18.15</v>
+        <v>5.17</v>
+      </c>
+      <c r="T522">
+        <v>4.78</v>
+      </c>
+      <c r="U522">
+        <v>2.37</v>
       </c>
     </row>
     <row r="523" spans="1:24">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C523">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D523" t="s">
+        <v>959</v>
+      </c>
+      <c r="E523" t="s">
         <v>960</v>
       </c>
-      <c r="E523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F523">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G523" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="H523">
-        <v>30.05</v>
+        <v>31.28</v>
       </c>
       <c r="I523">
-        <v>30.05</v>
+        <v>31.28</v>
       </c>
       <c r="J523">
         <v>0.0</v>
       </c>
       <c r="K523">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L523">
         <v>0</v>
       </c>
       <c r="M523">
-        <v>16.5</v>
-[...2 lines deleted...]
-        <v>13.55</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="524" spans="1:24">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C524">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D524" t="s">
-        <v>962</v>
+        <v>505</v>
       </c>
       <c r="E524" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="F524">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G524" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H524">
-        <v>28.74</v>
+        <v>31.28</v>
       </c>
       <c r="I524">
-        <v>28.74</v>
+        <v>31.28</v>
       </c>
       <c r="J524">
         <v>0.0</v>
       </c>
       <c r="K524">
         <v>1</v>
       </c>
       <c r="L524">
         <v>0</v>
       </c>
       <c r="M524">
-        <v>28.74</v>
+        <v>31.28</v>
       </c>
     </row>
     <row r="525" spans="1:24">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C525">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D525" t="s">
-        <v>41</v>
+        <v>962</v>
       </c>
       <c r="E525" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="F525">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="G525" t="s">
-        <v>274</v>
+        <v>823</v>
       </c>
       <c r="H525">
-        <v>28.61</v>
+        <v>30.72</v>
       </c>
       <c r="I525">
+        <v>30.72</v>
+      </c>
+      <c r="J525">
         <v>0.0</v>
       </c>
-      <c r="J525">
-[...1 lines deleted...]
-      </c>
       <c r="K525">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L525">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M525">
+        <v>30.72</v>
       </c>
     </row>
     <row r="526" spans="1:24">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C526">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D526" t="s">
-        <v>30</v>
+        <v>964</v>
       </c>
       <c r="E526" t="s">
         <v>965</v>
       </c>
       <c r="F526">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G526" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="H526">
-        <v>28.54</v>
+        <v>30.42</v>
       </c>
       <c r="I526">
-        <v>0.0</v>
+        <v>12.27</v>
       </c>
       <c r="J526">
-        <v>28.54</v>
+        <v>18.15</v>
       </c>
       <c r="K526">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L526">
         <v>1</v>
       </c>
+      <c r="M526">
+        <v>12.27</v>
+      </c>
       <c r="S526">
-        <v>28.54</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="527" spans="1:24">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C527">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D527" t="s">
+        <v>677</v>
+      </c>
+      <c r="E527" t="s">
         <v>966</v>
       </c>
-      <c r="E527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F527">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G527" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H527">
-        <v>28.1</v>
+        <v>30.27</v>
       </c>
       <c r="I527">
-        <v>0.0</v>
+        <v>20.01</v>
       </c>
       <c r="J527">
-        <v>28.1</v>
+        <v>10.26</v>
       </c>
       <c r="K527">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L527">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="M527">
+        <v>20.01</v>
       </c>
       <c r="S527">
-        <v>28.1</v>
+        <v>6.95</v>
+      </c>
+      <c r="T527">
+        <v>3.31</v>
       </c>
     </row>
     <row r="528" spans="1:24">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C528">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D528" t="s">
-        <v>207</v>
+        <v>967</v>
       </c>
       <c r="E528" t="s">
         <v>968</v>
       </c>
       <c r="F528">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G528" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="H528">
-        <v>27.63</v>
+        <v>30.05</v>
       </c>
       <c r="I528">
-        <v>27.63</v>
+        <v>30.05</v>
       </c>
       <c r="J528">
         <v>0.0</v>
       </c>
       <c r="K528">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L528">
         <v>0</v>
       </c>
       <c r="M528">
-        <v>27.63</v>
+        <v>16.5</v>
+      </c>
+      <c r="N528">
+        <v>13.55</v>
       </c>
     </row>
     <row r="529" spans="1:24">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C529">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D529" t="s">
+        <v>163</v>
+      </c>
+      <c r="E529" t="s">
         <v>969</v>
       </c>
-      <c r="E529" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F529">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G529" t="s">
-        <v>194</v>
+        <v>468</v>
       </c>
       <c r="H529">
-        <v>27.62</v>
+        <v>29.68</v>
       </c>
       <c r="I529">
         <v>0.0</v>
       </c>
       <c r="J529">
-        <v>27.62</v>
+        <v>29.68</v>
       </c>
       <c r="K529">
         <v>0</v>
       </c>
       <c r="L529">
         <v>2</v>
       </c>
       <c r="S529">
         <v>15.42</v>
       </c>
       <c r="T529">
-        <v>12.2</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="530" spans="1:24">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C530">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D530" t="s">
-        <v>971</v>
+        <v>850</v>
       </c>
       <c r="E530" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="F530">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="G530" t="s">
-        <v>368</v>
+        <v>34</v>
       </c>
       <c r="H530">
-        <v>26.99</v>
+        <v>28.74</v>
       </c>
       <c r="I530">
-        <v>26.99</v>
+        <v>28.74</v>
       </c>
       <c r="J530">
         <v>0.0</v>
       </c>
       <c r="K530">
         <v>1</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530">
-        <v>26.99</v>
+        <v>28.74</v>
       </c>
     </row>
     <row r="531" spans="1:24">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C531">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D531" t="s">
-        <v>973</v>
+        <v>44</v>
       </c>
       <c r="E531" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="F531">
         <v>2006</v>
       </c>
       <c r="G531" t="s">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="H531">
-        <v>26.76</v>
+        <v>28.61</v>
       </c>
       <c r="I531">
-        <v>26.76</v>
+        <v>0.0</v>
       </c>
       <c r="J531">
-        <v>0.0</v>
+        <v>28.61</v>
       </c>
       <c r="K531">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L531">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.76</v>
+        <v>2</v>
+      </c>
+      <c r="S531">
+        <v>15.42</v>
+      </c>
+      <c r="T531">
+        <v>13.19</v>
       </c>
     </row>
     <row r="532" spans="1:24">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C532">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D532" t="s">
-        <v>164</v>
+        <v>32</v>
       </c>
       <c r="E532" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="F532">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G532" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="H532">
-        <v>26.76</v>
+        <v>28.54</v>
       </c>
       <c r="I532">
-        <v>26.76</v>
+        <v>0.0</v>
       </c>
       <c r="J532">
-        <v>0.0</v>
+        <v>28.54</v>
       </c>
       <c r="K532">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L532">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.76</v>
+        <v>1</v>
+      </c>
+      <c r="S532">
+        <v>28.54</v>
       </c>
     </row>
     <row r="533" spans="1:24">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C533">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D533" t="s">
-        <v>976</v>
+        <v>219</v>
       </c>
       <c r="E533" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="F533">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G533" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="H533">
-        <v>26.76</v>
+        <v>27.63</v>
       </c>
       <c r="I533">
-        <v>26.76</v>
+        <v>27.63</v>
       </c>
       <c r="J533">
         <v>0.0</v>
       </c>
       <c r="K533">
         <v>1</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533">
-        <v>26.76</v>
+        <v>27.63</v>
       </c>
     </row>
     <row r="534" spans="1:24">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C534">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D534" t="s">
-        <v>384</v>
+        <v>974</v>
       </c>
       <c r="E534" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="F534">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G534" t="s">
-        <v>32</v>
+        <v>183</v>
       </c>
       <c r="H534">
-        <v>26.6</v>
+        <v>27.62</v>
       </c>
       <c r="I534">
         <v>0.0</v>
       </c>
       <c r="J534">
-        <v>26.6</v>
+        <v>27.62</v>
       </c>
       <c r="K534">
         <v>0</v>
       </c>
       <c r="L534">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S534">
-        <v>14.24</v>
+        <v>15.42</v>
       </c>
       <c r="T534">
-        <v>7.58</v>
-[...2 lines deleted...]
-        <v>4.78</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="535" spans="1:24">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C535">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D535" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="E535" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="F535">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G535" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H535">
-        <v>26.59</v>
+        <v>27.13</v>
       </c>
       <c r="I535">
-        <v>26.59</v>
+        <v>0.0</v>
       </c>
       <c r="J535">
-        <v>0.0</v>
+        <v>27.13</v>
       </c>
       <c r="K535">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L535">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26.59</v>
+        <v>2</v>
+      </c>
+      <c r="S535">
+        <v>20.31</v>
+      </c>
+      <c r="T535">
+        <v>6.82</v>
       </c>
     </row>
     <row r="536" spans="1:24">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C536">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D536" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="E536" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="F536">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G536" t="s">
-        <v>32</v>
+        <v>343</v>
       </c>
       <c r="H536">
-        <v>26.59</v>
+        <v>26.99</v>
       </c>
       <c r="I536">
-        <v>26.59</v>
+        <v>26.99</v>
       </c>
       <c r="J536">
         <v>0.0</v>
       </c>
       <c r="K536">
         <v>1</v>
       </c>
       <c r="L536">
         <v>0</v>
       </c>
       <c r="M536">
-        <v>26.59</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="537" spans="1:24">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C537">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D537" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="E537" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="F537">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G537" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H537">
-        <v>26.53</v>
+        <v>26.76</v>
       </c>
       <c r="I537">
-        <v>24.75</v>
+        <v>26.76</v>
       </c>
       <c r="J537">
-        <v>1.78</v>
+        <v>0.0</v>
       </c>
       <c r="K537">
         <v>1</v>
       </c>
       <c r="L537">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M537">
-        <v>24.75</v>
-[...2 lines deleted...]
-        <v>1.78</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="538" spans="1:24">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C538">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D538" t="s">
-        <v>577</v>
+        <v>150</v>
       </c>
       <c r="E538" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="F538">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G538" t="s">
-        <v>232</v>
+        <v>40</v>
       </c>
       <c r="H538">
-        <v>26.38</v>
+        <v>26.76</v>
       </c>
       <c r="I538">
-        <v>26.38</v>
+        <v>26.76</v>
       </c>
       <c r="J538">
         <v>0.0</v>
       </c>
       <c r="K538">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L538">
         <v>0</v>
       </c>
       <c r="M538">
-        <v>18.12</v>
-[...2 lines deleted...]
-        <v>8.26</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="539" spans="1:24">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="C539">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D539" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E539" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="F539">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="G539" t="s">
-        <v>388</v>
+        <v>29</v>
       </c>
       <c r="H539">
-        <v>25.39</v>
+        <v>26.76</v>
       </c>
       <c r="I539">
+        <v>26.76</v>
+      </c>
+      <c r="J539">
         <v>0.0</v>
       </c>
-      <c r="J539">
-[...1 lines deleted...]
-      </c>
       <c r="K539">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L539">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>12.2</v>
+        <v>0</v>
+      </c>
+      <c r="M539">
+        <v>26.76</v>
       </c>
     </row>
     <row r="540" spans="1:24">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C540">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D540" t="s">
-        <v>266</v>
+        <v>361</v>
       </c>
       <c r="E540" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="F540">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G540" t="s">
-        <v>260</v>
+        <v>34</v>
       </c>
       <c r="H540">
-        <v>25.39</v>
+        <v>26.6</v>
       </c>
       <c r="I540">
         <v>0.0</v>
       </c>
       <c r="J540">
-        <v>25.39</v>
+        <v>26.6</v>
       </c>
       <c r="K540">
         <v>0</v>
       </c>
       <c r="L540">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S540">
-        <v>13.19</v>
+        <v>14.24</v>
       </c>
       <c r="T540">
-        <v>12.2</v>
+        <v>7.58</v>
+      </c>
+      <c r="U540">
+        <v>4.78</v>
       </c>
     </row>
     <row r="541" spans="1:24">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C541">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D541" t="s">
-        <v>157</v>
+        <v>986</v>
       </c>
       <c r="E541" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="F541">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G541" t="s">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="H541">
-        <v>25.33</v>
+        <v>26.59</v>
       </c>
       <c r="I541">
+        <v>26.59</v>
+      </c>
+      <c r="J541">
         <v>0.0</v>
       </c>
-      <c r="J541">
-[...1 lines deleted...]
-      </c>
       <c r="K541">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L541">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>2.56</v>
+        <v>0</v>
+      </c>
+      <c r="M541">
+        <v>26.59</v>
       </c>
     </row>
     <row r="542" spans="1:24">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="C542">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D542" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="E542" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="F542">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G542" t="s">
-        <v>368</v>
+        <v>34</v>
       </c>
       <c r="H542">
-        <v>24.97</v>
+        <v>26.59</v>
       </c>
       <c r="I542">
-        <v>24.97</v>
+        <v>26.59</v>
       </c>
       <c r="J542">
         <v>0.0</v>
       </c>
       <c r="K542">
         <v>1</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
       <c r="M542">
-        <v>24.97</v>
+        <v>26.59</v>
       </c>
     </row>
     <row r="543" spans="1:24">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C543">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D543" t="s">
-        <v>992</v>
+        <v>587</v>
       </c>
       <c r="E543" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="F543">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G543" t="s">
-        <v>571</v>
+        <v>241</v>
       </c>
       <c r="H543">
-        <v>24.79</v>
+        <v>26.38</v>
       </c>
       <c r="I543">
+        <v>26.38</v>
+      </c>
+      <c r="J543">
         <v>0.0</v>
       </c>
-      <c r="J543">
-[...1 lines deleted...]
-      </c>
       <c r="K543">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L543">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>24.79</v>
+        <v>0</v>
+      </c>
+      <c r="M543">
+        <v>18.12</v>
+      </c>
+      <c r="N543">
+        <v>8.26</v>
       </c>
     </row>
     <row r="544" spans="1:24">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544">
-        <v>432</v>
+        <v>544</v>
       </c>
       <c r="C544">
-        <v>-111</v>
+        <v>1</v>
       </c>
       <c r="D544" t="s">
-        <v>994</v>
+        <v>292</v>
       </c>
       <c r="E544" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="F544">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G544" t="s">
-        <v>32</v>
+        <v>278</v>
       </c>
       <c r="H544">
-        <v>24.64</v>
+        <v>25.39</v>
       </c>
       <c r="I544">
         <v>0.0</v>
       </c>
       <c r="J544">
-        <v>24.64</v>
+        <v>25.39</v>
       </c>
       <c r="K544">
         <v>0</v>
       </c>
       <c r="L544">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S544">
-        <v>14.24</v>
+        <v>13.19</v>
       </c>
       <c r="T544">
-        <v>7.63</v>
-[...2 lines deleted...]
-        <v>2.77</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="545" spans="1:24">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C545">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D545" t="s">
-        <v>638</v>
+        <v>992</v>
       </c>
       <c r="E545" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="F545">
-        <v>2002</v>
+        <v>1984</v>
       </c>
       <c r="G545" t="s">
-        <v>131</v>
+        <v>350</v>
       </c>
       <c r="H545">
-        <v>24.47</v>
+        <v>25.39</v>
       </c>
       <c r="I545">
-        <v>12.27</v>
+        <v>0.0</v>
       </c>
       <c r="J545">
-        <v>12.2</v>
+        <v>25.39</v>
       </c>
       <c r="K545">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L545">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>2</v>
       </c>
       <c r="S545">
+        <v>13.19</v>
+      </c>
+      <c r="T545">
         <v>12.2</v>
       </c>
     </row>
     <row r="546" spans="1:24">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C546">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D546" t="s">
-        <v>997</v>
+        <v>144</v>
       </c>
       <c r="E546" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F546">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G546" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="H546">
-        <v>24.3</v>
+        <v>25.33</v>
       </c>
       <c r="I546">
         <v>0.0</v>
       </c>
       <c r="J546">
-        <v>24.3</v>
+        <v>25.33</v>
       </c>
       <c r="K546">
         <v>0</v>
       </c>
       <c r="L546">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S546">
-        <v>12.2</v>
+        <v>17.99</v>
       </c>
       <c r="T546">
-        <v>12.1</v>
+        <v>4.78</v>
+      </c>
+      <c r="U546">
+        <v>2.56</v>
       </c>
     </row>
     <row r="547" spans="1:24">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547">
-        <v>533</v>
+        <v>575</v>
       </c>
       <c r="C547">
-        <v>-13</v>
+        <v>29</v>
       </c>
       <c r="D547" t="s">
-        <v>164</v>
+        <v>870</v>
       </c>
       <c r="E547" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="F547">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G547" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="H547">
-        <v>23.83</v>
+        <v>25.07</v>
       </c>
       <c r="I547">
+        <v>25.07</v>
+      </c>
+      <c r="J547">
         <v>0.0</v>
       </c>
-      <c r="J547">
-[...1 lines deleted...]
-      </c>
       <c r="K547">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L547">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>0.93</v>
+        <v>0</v>
+      </c>
+      <c r="M547">
+        <v>16.76</v>
+      </c>
+      <c r="N547">
+        <v>8.31</v>
       </c>
     </row>
     <row r="548" spans="1:24">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C548">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D548" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="E548" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="F548">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G548" t="s">
-        <v>174</v>
+        <v>343</v>
       </c>
       <c r="H548">
-        <v>23.35</v>
+        <v>24.97</v>
       </c>
       <c r="I548">
-        <v>13.92</v>
+        <v>24.97</v>
       </c>
       <c r="J548">
-        <v>9.43</v>
+        <v>0.0</v>
       </c>
       <c r="K548">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L548">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M548">
-        <v>9.18</v>
-[...5 lines deleted...]
-        <v>9.43</v>
+        <v>24.97</v>
       </c>
     </row>
     <row r="549" spans="1:24">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="C549">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D549" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="E549" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="F549">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G549" t="s">
-        <v>64</v>
+        <v>581</v>
       </c>
       <c r="H549">
-        <v>22.9</v>
+        <v>24.79</v>
       </c>
       <c r="I549">
-        <v>22.9</v>
+        <v>0.0</v>
       </c>
       <c r="J549">
-        <v>0.0</v>
+        <v>24.79</v>
       </c>
       <c r="K549">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L549">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>22.9</v>
+        <v>1</v>
+      </c>
+      <c r="S549">
+        <v>24.79</v>
       </c>
     </row>
     <row r="550" spans="1:24">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C550">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D550" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="E550" t="s">
-        <v>457</v>
+        <v>1001</v>
       </c>
       <c r="F550">
         <v>2003</v>
       </c>
       <c r="G550" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H550">
-        <v>22.84</v>
+        <v>24.75</v>
       </c>
       <c r="I550">
+        <v>24.75</v>
+      </c>
+      <c r="J550">
         <v>0.0</v>
       </c>
-      <c r="J550">
-[...1 lines deleted...]
-      </c>
       <c r="K550">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L550">
-        <v>5</v>
-[...14 lines deleted...]
-        <v>1.61</v>
+        <v>0</v>
+      </c>
+      <c r="M550">
+        <v>24.75</v>
       </c>
     </row>
     <row r="551" spans="1:24">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C551">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D551" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="E551" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="F551">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G551" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H551">
-        <v>21.96</v>
+        <v>24.64</v>
       </c>
       <c r="I551">
         <v>0.0</v>
       </c>
       <c r="J551">
-        <v>21.96</v>
+        <v>24.64</v>
       </c>
       <c r="K551">
         <v>0</v>
       </c>
       <c r="L551">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="S551">
-        <v>21.96</v>
+        <v>14.24</v>
+      </c>
+      <c r="T551">
+        <v>7.63</v>
+      </c>
+      <c r="U551">
+        <v>2.77</v>
       </c>
     </row>
     <row r="552" spans="1:24">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="C552">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D552" t="s">
-        <v>778</v>
+        <v>642</v>
       </c>
       <c r="E552" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F552">
         <v>2002</v>
       </c>
       <c r="G552" t="s">
-        <v>26</v>
+        <v>124</v>
       </c>
       <c r="H552">
-        <v>21.82</v>
+        <v>24.47</v>
       </c>
       <c r="I552">
-        <v>0.0</v>
+        <v>12.27</v>
       </c>
       <c r="J552">
-        <v>21.82</v>
+        <v>12.2</v>
       </c>
       <c r="K552">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L552">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M552">
+        <v>12.27</v>
       </c>
       <c r="S552">
-        <v>16.67</v>
-[...5 lines deleted...]
-        <v>1.37</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="553" spans="1:24">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553">
-        <v>494</v>
+        <v>552</v>
       </c>
       <c r="C553">
-        <v>-58</v>
+        <v>0</v>
       </c>
       <c r="D553" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="E553" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F553">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G553" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="H553">
-        <v>21.76</v>
+        <v>24.3</v>
       </c>
       <c r="I553">
         <v>0.0</v>
       </c>
       <c r="J553">
-        <v>21.76</v>
+        <v>24.3</v>
       </c>
       <c r="K553">
         <v>0</v>
       </c>
       <c r="L553">
         <v>2</v>
       </c>
       <c r="S553">
-        <v>14.26</v>
+        <v>12.2</v>
       </c>
       <c r="T553">
-        <v>7.5</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="554" spans="1:24">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C554">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D554" t="s">
-        <v>1010</v>
+        <v>150</v>
       </c>
       <c r="E554" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="F554">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G554" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="H554">
-        <v>21.06</v>
+        <v>23.83</v>
       </c>
       <c r="I554">
-        <v>18.29</v>
+        <v>0.0</v>
       </c>
       <c r="J554">
-        <v>2.77</v>
+        <v>23.83</v>
       </c>
       <c r="K554">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L554">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>18.29</v>
+        <v>4</v>
       </c>
       <c r="S554">
-        <v>2.77</v>
+        <v>13.09</v>
+      </c>
+      <c r="T554">
+        <v>8.2</v>
+      </c>
+      <c r="U554">
+        <v>1.61</v>
+      </c>
+      <c r="V554">
+        <v>0.93</v>
       </c>
     </row>
     <row r="555" spans="1:24">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C555">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D555" t="s">
-        <v>180</v>
+        <v>1008</v>
       </c>
       <c r="E555" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="F555">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G555" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H555">
-        <v>20.21</v>
+        <v>22.9</v>
       </c>
       <c r="I555">
-        <v>20.21</v>
+        <v>22.9</v>
       </c>
       <c r="J555">
         <v>0.0</v>
       </c>
       <c r="K555">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L555">
         <v>0</v>
       </c>
       <c r="M555">
-        <v>10.5</v>
-[...2 lines deleted...]
-        <v>9.71</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="556" spans="1:24">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="C556">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D556" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E556" t="s">
-        <v>1014</v>
+        <v>419</v>
       </c>
       <c r="F556">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G556" t="s">
-        <v>321</v>
+        <v>40</v>
       </c>
       <c r="H556">
-        <v>19.76</v>
+        <v>22.84</v>
       </c>
       <c r="I556">
-        <v>19.76</v>
+        <v>0.0</v>
       </c>
       <c r="J556">
-        <v>0.0</v>
+        <v>22.84</v>
       </c>
       <c r="K556">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L556">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>19.76</v>
+        <v>5</v>
+      </c>
+      <c r="S556">
+        <v>11.2</v>
+      </c>
+      <c r="T556">
+        <v>5.59</v>
+      </c>
+      <c r="U556">
+        <v>2.56</v>
+      </c>
+      <c r="V556">
+        <v>1.88</v>
+      </c>
+      <c r="W556">
+        <v>1.61</v>
       </c>
     </row>
     <row r="557" spans="1:24">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557">
-        <v>558</v>
+        <v>593</v>
       </c>
       <c r="C557">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="D557" t="s">
-        <v>1015</v>
+        <v>604</v>
       </c>
       <c r="E557" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="F557">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G557" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H557">
-        <v>19.59</v>
+        <v>21.98</v>
       </c>
       <c r="I557">
-        <v>19.59</v>
+        <v>21.98</v>
       </c>
       <c r="J557">
         <v>0.0</v>
       </c>
       <c r="K557">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L557">
         <v>0</v>
       </c>
       <c r="M557">
-        <v>19.59</v>
+        <v>15.4</v>
+      </c>
+      <c r="N557">
+        <v>6.58</v>
       </c>
     </row>
     <row r="558" spans="1:24">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="C558">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D558" t="s">
-        <v>595</v>
+        <v>1012</v>
       </c>
       <c r="E558" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="F558">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G558" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="H558">
-        <v>19.59</v>
+        <v>21.96</v>
       </c>
       <c r="I558">
-        <v>19.59</v>
+        <v>0.0</v>
       </c>
       <c r="J558">
-        <v>0.0</v>
+        <v>21.96</v>
       </c>
       <c r="K558">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L558">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>19.59</v>
+        <v>1</v>
+      </c>
+      <c r="S558">
+        <v>21.96</v>
       </c>
     </row>
     <row r="559" spans="1:24">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C559">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D559" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="E559" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="F559">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G559" t="s">
-        <v>64</v>
+        <v>215</v>
       </c>
       <c r="H559">
-        <v>19.32</v>
+        <v>21.76</v>
       </c>
       <c r="I559">
         <v>0.0</v>
       </c>
       <c r="J559">
-        <v>19.32</v>
+        <v>21.76</v>
       </c>
       <c r="K559">
         <v>0</v>
       </c>
       <c r="L559">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S559">
-        <v>19.32</v>
+        <v>14.26</v>
+      </c>
+      <c r="T559">
+        <v>7.5</v>
       </c>
     </row>
     <row r="560" spans="1:24">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="C560">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D560" t="s">
-        <v>155</v>
+        <v>1016</v>
       </c>
       <c r="E560" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="F560">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G560" t="s">
-        <v>32</v>
+        <v>183</v>
       </c>
       <c r="H560">
-        <v>18.39</v>
+        <v>21.58</v>
       </c>
       <c r="I560">
         <v>0.0</v>
       </c>
       <c r="J560">
-        <v>18.39</v>
+        <v>21.58</v>
       </c>
       <c r="K560">
         <v>0</v>
       </c>
       <c r="L560">
         <v>2</v>
       </c>
       <c r="S560">
-        <v>16.47</v>
+        <v>13.46</v>
       </c>
       <c r="T560">
-        <v>1.92</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="561" spans="1:24">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561">
         <v>562</v>
       </c>
       <c r="C561">
         <v>2</v>
       </c>
       <c r="D561" t="s">
-        <v>627</v>
+        <v>1018</v>
       </c>
       <c r="E561" t="s">
-        <v>202</v>
+        <v>1019</v>
       </c>
       <c r="F561">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G561" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H561">
-        <v>18.0</v>
+        <v>20.57</v>
       </c>
       <c r="I561">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="J561">
-        <v>0.0</v>
+        <v>20.57</v>
       </c>
       <c r="K561">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L561">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>2</v>
+      </c>
+      <c r="S561">
+        <v>15.4</v>
+      </c>
+      <c r="T561">
+        <v>5.17</v>
       </c>
     </row>
     <row r="562" spans="1:24">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562">
         <v>563</v>
       </c>
       <c r="C562">
         <v>2</v>
       </c>
       <c r="D562" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E562" t="s">
         <v>1021</v>
       </c>
-      <c r="E562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F562">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G562" t="s">
-        <v>64</v>
+        <v>338</v>
       </c>
       <c r="H562">
-        <v>17.99</v>
+        <v>19.76</v>
       </c>
       <c r="I562">
+        <v>19.76</v>
+      </c>
+      <c r="J562">
         <v>0.0</v>
       </c>
-      <c r="J562">
-[...1 lines deleted...]
-      </c>
       <c r="K562">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L562">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>17.99</v>
+        <v>0</v>
+      </c>
+      <c r="M562">
+        <v>19.76</v>
       </c>
     </row>
     <row r="563" spans="1:24">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563">
         <v>564</v>
       </c>
       <c r="C563">
         <v>2</v>
       </c>
       <c r="D563" t="s">
-        <v>49</v>
+        <v>1022</v>
       </c>
       <c r="E563" t="s">
-        <v>489</v>
+        <v>1023</v>
       </c>
       <c r="F563">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G563" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H563">
-        <v>17.9</v>
+        <v>19.59</v>
       </c>
       <c r="I563">
+        <v>19.59</v>
+      </c>
+      <c r="J563">
         <v>0.0</v>
       </c>
-      <c r="J563">
-[...1 lines deleted...]
-      </c>
       <c r="K563">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L563">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>1.37</v>
+        <v>0</v>
+      </c>
+      <c r="M563">
+        <v>19.59</v>
       </c>
     </row>
     <row r="564" spans="1:24">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C564">
         <v>2</v>
       </c>
       <c r="D564" t="s">
-        <v>1023</v>
+        <v>599</v>
       </c>
       <c r="E564" t="s">
         <v>1024</v>
       </c>
       <c r="F564">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G564" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="H564">
-        <v>17.88</v>
+        <v>19.59</v>
       </c>
       <c r="I564">
+        <v>19.59</v>
+      </c>
+      <c r="J564">
         <v>0.0</v>
       </c>
-      <c r="J564">
-[...1 lines deleted...]
-      </c>
       <c r="K564">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L564">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>17.88</v>
+        <v>0</v>
+      </c>
+      <c r="M564">
+        <v>19.59</v>
       </c>
     </row>
     <row r="565" spans="1:24">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565">
-        <v>566</v>
+        <v>599</v>
       </c>
       <c r="C565">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="D565" t="s">
+        <v>62</v>
+      </c>
+      <c r="E565" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F565">
         <v>2006</v>
       </c>
       <c r="G565" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H565">
-        <v>17.65</v>
+        <v>19.48</v>
       </c>
       <c r="I565">
-        <v>17.65</v>
+        <v>19.48</v>
       </c>
       <c r="J565">
         <v>0.0</v>
       </c>
       <c r="K565">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L565">
         <v>0</v>
       </c>
       <c r="M565">
-        <v>17.65</v>
+        <v>7.69</v>
+      </c>
+      <c r="N565">
+        <v>6.58</v>
+      </c>
+      <c r="O565">
+        <v>5.21</v>
       </c>
     </row>
     <row r="566" spans="1:24">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C566">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D566" t="s">
-        <v>120</v>
+        <v>1026</v>
       </c>
       <c r="E566" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F566">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G566" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H566">
-        <v>17.36</v>
+        <v>19.32</v>
       </c>
       <c r="I566">
-        <v>17.36</v>
+        <v>0.0</v>
       </c>
       <c r="J566">
-        <v>0.0</v>
+        <v>19.32</v>
       </c>
       <c r="K566">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L566">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>6.08</v>
+        <v>1</v>
+      </c>
+      <c r="S566">
+        <v>19.32</v>
       </c>
     </row>
     <row r="567" spans="1:24">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C567">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D567" t="s">
-        <v>1027</v>
+        <v>601</v>
       </c>
       <c r="E567" t="s">
-        <v>1028</v>
+        <v>209</v>
       </c>
       <c r="F567">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G567" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="H567">
-        <v>16.99</v>
+        <v>18.0</v>
       </c>
       <c r="I567">
-        <v>15.51</v>
+        <v>18.0</v>
       </c>
       <c r="J567">
-        <v>1.48</v>
+        <v>0.0</v>
       </c>
       <c r="K567">
         <v>1</v>
       </c>
       <c r="L567">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M567">
-        <v>15.51</v>
-[...2 lines deleted...]
-        <v>1.48</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="568" spans="1:24">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="C568">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D568" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E568" t="s">
         <v>1029</v>
       </c>
-      <c r="E568" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F568">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G568" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H568">
-        <v>16.79</v>
+        <v>17.99</v>
       </c>
       <c r="I568">
         <v>0.0</v>
       </c>
       <c r="J568">
-        <v>16.79</v>
+        <v>17.99</v>
       </c>
       <c r="K568">
         <v>0</v>
       </c>
       <c r="L568">
         <v>1</v>
       </c>
       <c r="S568">
-        <v>16.79</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="569" spans="1:24">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C569">
+        <v>1</v>
+      </c>
+      <c r="D569" t="s">
+        <v>41</v>
+      </c>
+      <c r="E569" t="s">
+        <v>497</v>
+      </c>
+      <c r="F569">
+        <v>2002</v>
+      </c>
+      <c r="G569" t="s">
+        <v>40</v>
+      </c>
+      <c r="H569">
+        <v>17.9</v>
+      </c>
+      <c r="I569">
+        <v>0.0</v>
+      </c>
+      <c r="J569">
+        <v>17.9</v>
+      </c>
+      <c r="K569">
+        <v>0</v>
+      </c>
+      <c r="L569">
         <v>2</v>
       </c>
-      <c r="D569" t="s">
-[...27 lines deleted...]
-        <v>16.76</v>
+      <c r="S569">
+        <v>16.53</v>
+      </c>
+      <c r="T569">
+        <v>1.37</v>
       </c>
     </row>
     <row r="570" spans="1:24">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="C570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D570" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E570" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F570">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G570" t="s">
-        <v>1034</v>
+        <v>173</v>
       </c>
       <c r="H570">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
       <c r="I570">
         <v>0.0</v>
       </c>
       <c r="J570">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
       <c r="K570">
         <v>0</v>
       </c>
       <c r="L570">
         <v>1</v>
       </c>
       <c r="S570">
-        <v>16.67</v>
+        <v>17.88</v>
       </c>
     </row>
     <row r="571" spans="1:24">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571">
         <v>571</v>
       </c>
       <c r="C571">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D571" t="s">
-        <v>116</v>
+        <v>1032</v>
       </c>
       <c r="E571" t="s">
-        <v>1035</v>
+        <v>740</v>
       </c>
       <c r="F571">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G571" t="s">
-        <v>131</v>
+        <v>46</v>
       </c>
       <c r="H571">
-        <v>16.67</v>
+        <v>17.65</v>
       </c>
       <c r="I571">
+        <v>17.65</v>
+      </c>
+      <c r="J571">
         <v>0.0</v>
       </c>
-      <c r="J571">
-[...1 lines deleted...]
-      </c>
       <c r="K571">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L571">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M571">
+        <v>17.65</v>
       </c>
     </row>
     <row r="572" spans="1:24">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C572">
+        <v>1</v>
+      </c>
+      <c r="D572" t="s">
+        <v>105</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F572">
+        <v>2006</v>
+      </c>
+      <c r="G572" t="s">
+        <v>40</v>
+      </c>
+      <c r="H572">
+        <v>17.36</v>
+      </c>
+      <c r="I572">
+        <v>17.36</v>
+      </c>
+      <c r="J572">
+        <v>0.0</v>
+      </c>
+      <c r="K572">
         <v>2</v>
       </c>
-      <c r="D572" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L572">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16.67</v>
+        <v>0</v>
+      </c>
+      <c r="M572">
+        <v>11.28</v>
+      </c>
+      <c r="N572">
+        <v>6.08</v>
       </c>
     </row>
     <row r="573" spans="1:24">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573">
-        <v>443</v>
+        <v>573</v>
       </c>
       <c r="C573">
-        <v>-126</v>
+        <v>1</v>
       </c>
       <c r="D573" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="E573" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="F573">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G573" t="s">
-        <v>1040</v>
+        <v>173</v>
       </c>
       <c r="H573">
-        <v>16.67</v>
+        <v>16.99</v>
       </c>
       <c r="I573">
-        <v>0.0</v>
+        <v>15.51</v>
       </c>
       <c r="J573">
-        <v>16.67</v>
+        <v>1.48</v>
       </c>
       <c r="K573">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L573">
         <v>1</v>
       </c>
+      <c r="M573">
+        <v>15.51</v>
+      </c>
       <c r="S573">
-        <v>16.67</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="574" spans="1:24">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C574">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D574" t="s">
-        <v>692</v>
+        <v>1036</v>
       </c>
       <c r="E574" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="F574">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="G574" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="H574">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
       <c r="I574">
         <v>0.0</v>
       </c>
       <c r="J574">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
       <c r="K574">
         <v>0</v>
       </c>
       <c r="L574">
         <v>1</v>
       </c>
       <c r="S574">
-        <v>16.67</v>
+        <v>16.79</v>
       </c>
     </row>
     <row r="575" spans="1:24">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C575">
         <v>2</v>
       </c>
       <c r="D575" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="E575" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="F575">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="G575" t="s">
-        <v>108</v>
+        <v>1040</v>
       </c>
       <c r="H575">
         <v>16.67</v>
       </c>
       <c r="I575">
         <v>0.0</v>
       </c>
       <c r="J575">
         <v>16.67</v>
       </c>
       <c r="K575">
         <v>0</v>
       </c>
       <c r="L575">
         <v>1</v>
       </c>
       <c r="S575">
         <v>16.67</v>
       </c>
     </row>
     <row r="576" spans="1:24">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C576">
         <v>2</v>
       </c>
       <c r="D576" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E576" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="F576">
-        <v>1987</v>
+        <v>2004</v>
       </c>
       <c r="G576" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="H576">
         <v>16.67</v>
       </c>
       <c r="I576">
         <v>0.0</v>
       </c>
       <c r="J576">
         <v>16.67</v>
       </c>
       <c r="K576">
         <v>0</v>
       </c>
       <c r="L576">
         <v>1</v>
       </c>
       <c r="S576">
         <v>16.67</v>
       </c>
     </row>
     <row r="577" spans="1:24">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C577">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D577" t="s">
-        <v>1047</v>
+        <v>702</v>
       </c>
       <c r="E577" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="F577">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="G577" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="H577">
-        <v>16.33</v>
+        <v>16.67</v>
       </c>
       <c r="I577">
         <v>0.0</v>
       </c>
       <c r="J577">
-        <v>16.33</v>
+        <v>16.67</v>
       </c>
       <c r="K577">
         <v>0</v>
       </c>
       <c r="L577">
         <v>1</v>
       </c>
       <c r="S577">
-        <v>16.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="578" spans="1:24">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C578">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D578" t="s">
-        <v>480</v>
+        <v>140</v>
       </c>
       <c r="E578" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="F578">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G578" t="s">
-        <v>46</v>
+        <v>124</v>
       </c>
       <c r="H578">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
       <c r="I578">
         <v>0.0</v>
       </c>
       <c r="J578">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
       <c r="K578">
         <v>0</v>
       </c>
       <c r="L578">
         <v>1</v>
       </c>
       <c r="S578">
-        <v>16.07</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="579" spans="1:24">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C579">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D579" t="s">
-        <v>192</v>
+        <v>1046</v>
       </c>
       <c r="E579" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="F579">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G579" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="H579">
-        <v>16.05</v>
+        <v>16.67</v>
       </c>
       <c r="I579">
-        <v>12.27</v>
+        <v>0.0</v>
       </c>
       <c r="J579">
-        <v>3.78</v>
+        <v>16.67</v>
       </c>
       <c r="K579">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L579">
         <v>1</v>
       </c>
-      <c r="M579">
-[...1 lines deleted...]
-      </c>
       <c r="S579">
-        <v>3.78</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="580" spans="1:24">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C580">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D580" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E580" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="F580">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="G580" t="s">
-        <v>88</v>
+        <v>1050</v>
       </c>
       <c r="H580">
-        <v>16.01</v>
+        <v>16.67</v>
       </c>
       <c r="I580">
         <v>0.0</v>
       </c>
       <c r="J580">
-        <v>16.01</v>
+        <v>16.67</v>
       </c>
       <c r="K580">
         <v>0</v>
       </c>
       <c r="L580">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="S580">
-        <v>13.19</v>
-[...5 lines deleted...]
-        <v>1.18</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="581" spans="1:24">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="C581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D581" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="E581" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F581">
-        <v>1975</v>
+        <v>2009</v>
       </c>
       <c r="G581" t="s">
-        <v>1046</v>
+        <v>673</v>
       </c>
       <c r="H581">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="I581">
         <v>0.0</v>
       </c>
       <c r="J581">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
       <c r="K581">
         <v>0</v>
       </c>
       <c r="L581">
         <v>1</v>
       </c>
       <c r="S581">
-        <v>15.42</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="582" spans="1:24">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C582">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D582" t="s">
-        <v>1055</v>
+        <v>186</v>
       </c>
       <c r="E582" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="F582">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G582" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="H582">
-        <v>15.42</v>
+        <v>16.47</v>
       </c>
       <c r="I582">
         <v>0.0</v>
       </c>
       <c r="J582">
-        <v>15.42</v>
+        <v>16.47</v>
       </c>
       <c r="K582">
         <v>0</v>
       </c>
       <c r="L582">
         <v>1</v>
       </c>
       <c r="S582">
-        <v>15.42</v>
+        <v>16.47</v>
       </c>
     </row>
     <row r="583" spans="1:24">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C583">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D583" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E583" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="F583">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G583" t="s">
-        <v>260</v>
+        <v>70</v>
       </c>
       <c r="H583">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
       <c r="I583">
         <v>0.0</v>
       </c>
       <c r="J583">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
       <c r="K583">
         <v>0</v>
       </c>
       <c r="L583">
         <v>1</v>
       </c>
       <c r="S583">
-        <v>15.42</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="584" spans="1:24">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="C584">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D584" t="s">
-        <v>579</v>
+        <v>181</v>
       </c>
       <c r="E584" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F584">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="G584" t="s">
-        <v>571</v>
+        <v>34</v>
       </c>
       <c r="H584">
-        <v>15.42</v>
+        <v>16.05</v>
       </c>
       <c r="I584">
-        <v>0.0</v>
+        <v>12.27</v>
       </c>
       <c r="J584">
-        <v>15.42</v>
+        <v>3.78</v>
       </c>
       <c r="K584">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L584">
         <v>1</v>
       </c>
+      <c r="M584">
+        <v>12.27</v>
+      </c>
       <c r="S584">
-        <v>15.42</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="585" spans="1:24">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C585">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D585" t="s">
-        <v>251</v>
+        <v>1057</v>
       </c>
       <c r="E585" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="F585">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G585" t="s">
-        <v>131</v>
+        <v>278</v>
       </c>
       <c r="H585">
         <v>15.42</v>
       </c>
       <c r="I585">
         <v>0.0</v>
       </c>
       <c r="J585">
         <v>15.42</v>
       </c>
       <c r="K585">
         <v>0</v>
       </c>
       <c r="L585">
         <v>1</v>
       </c>
       <c r="S585">
         <v>15.42</v>
       </c>
     </row>
     <row r="586" spans="1:24">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C586">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D586" t="s">
-        <v>462</v>
+        <v>1059</v>
       </c>
       <c r="E586" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="F586">
-        <v>2000</v>
+        <v>1975</v>
       </c>
       <c r="G586" t="s">
-        <v>260</v>
+        <v>1040</v>
       </c>
       <c r="H586">
         <v>15.42</v>
       </c>
       <c r="I586">
         <v>0.0</v>
       </c>
       <c r="J586">
         <v>15.42</v>
       </c>
       <c r="K586">
         <v>0</v>
       </c>
       <c r="L586">
         <v>1</v>
       </c>
       <c r="S586">
         <v>15.42</v>
       </c>
     </row>
     <row r="587" spans="1:24">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587">
+        <v>586</v>
+      </c>
+      <c r="C587">
+        <v>2</v>
+      </c>
+      <c r="D587" t="s">
+        <v>618</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F587">
+        <v>1990</v>
+      </c>
+      <c r="G587" t="s">
         <v>581</v>
-      </c>
-[...13 lines deleted...]
-        <v>949</v>
       </c>
       <c r="H587">
         <v>15.42</v>
       </c>
       <c r="I587">
         <v>0.0</v>
       </c>
       <c r="J587">
         <v>15.42</v>
       </c>
       <c r="K587">
         <v>0</v>
       </c>
       <c r="L587">
         <v>1</v>
       </c>
       <c r="S587">
         <v>15.42</v>
       </c>
     </row>
     <row r="588" spans="1:24">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C588">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D588" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E588" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F588">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G588" t="s">
-        <v>296</v>
+        <v>957</v>
       </c>
       <c r="H588">
         <v>15.42</v>
       </c>
       <c r="I588">
         <v>0.0</v>
       </c>
       <c r="J588">
         <v>15.42</v>
       </c>
       <c r="K588">
         <v>0</v>
       </c>
       <c r="L588">
         <v>1</v>
       </c>
       <c r="S588">
         <v>15.42</v>
       </c>
     </row>
     <row r="589" spans="1:24">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="C589">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D589" t="s">
-        <v>574</v>
+        <v>198</v>
       </c>
       <c r="E589" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F589">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G589" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="H589">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="I589">
-        <v>15.4</v>
+        <v>0.0</v>
       </c>
       <c r="J589">
-        <v>0.0</v>
+        <v>15.42</v>
       </c>
       <c r="K589">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L589">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>15.4</v>
+        <v>1</v>
+      </c>
+      <c r="S589">
+        <v>15.42</v>
       </c>
     </row>
     <row r="590" spans="1:24">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="C590">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D590" t="s">
-        <v>1067</v>
+        <v>466</v>
       </c>
       <c r="E590" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="F590">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G590" t="s">
-        <v>108</v>
+        <v>278</v>
       </c>
       <c r="H590">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="I590">
         <v>0.0</v>
       </c>
       <c r="J590">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
       <c r="K590">
         <v>0</v>
       </c>
       <c r="L590">
         <v>1</v>
       </c>
       <c r="S590">
-        <v>15.4</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="591" spans="1:24">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="C591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D591" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="E591" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="F591">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G591" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="H591">
-        <v>15.22</v>
+        <v>15.42</v>
       </c>
       <c r="I591">
         <v>0.0</v>
       </c>
       <c r="J591">
-        <v>15.22</v>
+        <v>15.42</v>
       </c>
       <c r="K591">
         <v>0</v>
       </c>
       <c r="L591">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S591">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>2.03</v>
+        <v>15.42</v>
       </c>
     </row>
     <row r="592" spans="1:24">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C592">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D592" t="s">
-        <v>366</v>
+        <v>1068</v>
       </c>
       <c r="E592" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="F592">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G592" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="H592">
-        <v>14.56</v>
+        <v>15.4</v>
       </c>
       <c r="I592">
         <v>0.0</v>
       </c>
       <c r="J592">
-        <v>14.56</v>
+        <v>15.4</v>
       </c>
       <c r="K592">
         <v>0</v>
       </c>
       <c r="L592">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S592">
-        <v>13.19</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="593" spans="1:24">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C593">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D593" t="s">
-        <v>703</v>
+        <v>1070</v>
       </c>
       <c r="E593" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="F593">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G593" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="H593">
-        <v>14.36</v>
+        <v>15.23</v>
       </c>
       <c r="I593">
         <v>0.0</v>
       </c>
       <c r="J593">
-        <v>14.36</v>
+        <v>15.23</v>
       </c>
       <c r="K593">
         <v>0</v>
       </c>
       <c r="L593">
         <v>1</v>
       </c>
       <c r="S593">
-        <v>14.36</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="594" spans="1:24">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594">
-        <v>664</v>
+        <v>596</v>
       </c>
       <c r="C594">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="D594" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="E594" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="F594">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G594" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H594">
-        <v>14.27</v>
+        <v>14.56</v>
       </c>
       <c r="I594">
-        <v>14.27</v>
+        <v>0.0</v>
       </c>
       <c r="J594">
-        <v>0.0</v>
+        <v>14.56</v>
       </c>
       <c r="K594">
+        <v>0</v>
+      </c>
+      <c r="L594">
         <v>2</v>
       </c>
-      <c r="L594">
-[...6 lines deleted...]
-        <v>6.58</v>
+      <c r="S594">
+        <v>13.19</v>
+      </c>
+      <c r="T594">
+        <v>1.37</v>
       </c>
     </row>
     <row r="595" spans="1:24">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C595">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D595" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E595" t="s">
         <v>1074</v>
       </c>
-      <c r="E595" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F595">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G595" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="H595">
-        <v>14.26</v>
+        <v>14.37</v>
       </c>
       <c r="I595">
         <v>0.0</v>
       </c>
       <c r="J595">
-        <v>14.26</v>
+        <v>14.37</v>
       </c>
       <c r="K595">
         <v>0</v>
       </c>
       <c r="L595">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="S595">
-        <v>14.26</v>
+        <v>13.19</v>
+      </c>
+      <c r="T595">
+        <v>1.18</v>
       </c>
     </row>
     <row r="596" spans="1:24">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C596">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D596" t="s">
+        <v>729</v>
+      </c>
+      <c r="E596" t="s">
         <v>1075</v>
       </c>
-      <c r="E596" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F596">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="G596" t="s">
-        <v>377</v>
+        <v>97</v>
       </c>
       <c r="H596">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
       <c r="I596">
         <v>0.0</v>
       </c>
       <c r="J596">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
       <c r="K596">
         <v>0</v>
       </c>
       <c r="L596">
         <v>1</v>
       </c>
       <c r="S596">
-        <v>14.26</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="597" spans="1:24">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C597">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D597" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E597" t="s">
         <v>1077</v>
       </c>
-      <c r="E597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F597">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G597" t="s">
-        <v>374</v>
+        <v>124</v>
       </c>
       <c r="H597">
         <v>14.26</v>
       </c>
       <c r="I597">
         <v>0.0</v>
       </c>
       <c r="J597">
         <v>14.26</v>
       </c>
       <c r="K597">
         <v>0</v>
       </c>
       <c r="L597">
         <v>1</v>
       </c>
       <c r="S597">
         <v>14.26</v>
       </c>
     </row>
     <row r="598" spans="1:24">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C598">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D598" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E598" t="s">
         <v>1079</v>
       </c>
-      <c r="E598" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F598">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="G598" t="s">
-        <v>61</v>
+        <v>581</v>
       </c>
       <c r="H598">
         <v>14.26</v>
       </c>
       <c r="I598">
         <v>0.0</v>
       </c>
       <c r="J598">
         <v>14.26</v>
       </c>
       <c r="K598">
         <v>0</v>
       </c>
       <c r="L598">
         <v>1</v>
       </c>
       <c r="S598">
         <v>14.26</v>
       </c>
     </row>
     <row r="599" spans="1:24">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C599">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D599" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E599" t="s">
         <v>1081</v>
       </c>
-      <c r="E599" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F599">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="G599" t="s">
-        <v>571</v>
+        <v>329</v>
       </c>
       <c r="H599">
         <v>14.26</v>
       </c>
       <c r="I599">
         <v>0.0</v>
       </c>
       <c r="J599">
         <v>14.26</v>
       </c>
       <c r="K599">
         <v>0</v>
       </c>
       <c r="L599">
         <v>1</v>
       </c>
       <c r="S599">
         <v>14.26</v>
       </c>
     </row>
     <row r="600" spans="1:24">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C600">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D600" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="E600" t="s">
-        <v>1084</v>
+        <v>928</v>
       </c>
       <c r="F600">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G600" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="H600">
         <v>14.26</v>
       </c>
       <c r="I600">
         <v>0.0</v>
       </c>
       <c r="J600">
         <v>14.26</v>
       </c>
       <c r="K600">
         <v>0</v>
       </c>
       <c r="L600">
         <v>1</v>
       </c>
       <c r="S600">
         <v>14.26</v>
       </c>
     </row>
     <row r="601" spans="1:24">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C601">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D601" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="E601" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="F601">
-        <v>1990</v>
+        <v>2000</v>
       </c>
       <c r="G601" t="s">
-        <v>301</v>
+        <v>183</v>
       </c>
       <c r="H601">
         <v>14.26</v>
       </c>
       <c r="I601">
         <v>0.0</v>
       </c>
       <c r="J601">
         <v>14.26</v>
       </c>
       <c r="K601">
         <v>0</v>
       </c>
       <c r="L601">
         <v>1</v>
       </c>
       <c r="S601">
         <v>14.26</v>
       </c>
     </row>
     <row r="602" spans="1:24">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C602">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D602" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="E602" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="F602">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="G602" t="s">
-        <v>131</v>
+        <v>391</v>
       </c>
       <c r="H602">
         <v>14.26</v>
       </c>
       <c r="I602">
         <v>0.0</v>
       </c>
       <c r="J602">
         <v>14.26</v>
       </c>
       <c r="K602">
         <v>0</v>
       </c>
       <c r="L602">
         <v>1</v>
       </c>
       <c r="S602">
         <v>14.26</v>
       </c>
     </row>
     <row r="603" spans="1:24">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C603">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D603" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="E603" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="F603">
         <v>1984</v>
       </c>
       <c r="G603" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H603">
         <v>14.26</v>
       </c>
       <c r="I603">
         <v>0.0</v>
       </c>
       <c r="J603">
         <v>14.26</v>
       </c>
       <c r="K603">
         <v>0</v>
       </c>
       <c r="L603">
         <v>1</v>
       </c>
       <c r="S603">
         <v>14.26</v>
       </c>
     </row>
     <row r="604" spans="1:24">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C604">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D604" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="E604" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="F604">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G604" t="s">
-        <v>368</v>
+        <v>70</v>
       </c>
       <c r="H604">
         <v>14.26</v>
       </c>
       <c r="I604">
         <v>0.0</v>
       </c>
       <c r="J604">
         <v>14.26</v>
       </c>
       <c r="K604">
         <v>0</v>
       </c>
       <c r="L604">
         <v>1</v>
       </c>
       <c r="S604">
         <v>14.26</v>
       </c>
     </row>
     <row r="605" spans="1:24">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C605">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D605" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="E605" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="F605">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="G605" t="s">
-        <v>131</v>
+        <v>385</v>
       </c>
       <c r="H605">
         <v>14.26</v>
       </c>
       <c r="I605">
         <v>0.0</v>
       </c>
       <c r="J605">
         <v>14.26</v>
       </c>
       <c r="K605">
         <v>0</v>
       </c>
       <c r="L605">
         <v>1</v>
       </c>
       <c r="S605">
         <v>14.26</v>
       </c>
     </row>
     <row r="606" spans="1:24">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C606">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D606" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="E606" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="F606">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G606" t="s">
-        <v>46</v>
+        <v>957</v>
       </c>
       <c r="H606">
         <v>14.26</v>
       </c>
       <c r="I606">
         <v>0.0</v>
       </c>
       <c r="J606">
         <v>14.26</v>
       </c>
       <c r="K606">
         <v>0</v>
       </c>
       <c r="L606">
         <v>1</v>
       </c>
       <c r="S606">
         <v>14.26</v>
       </c>
     </row>
     <row r="607" spans="1:24">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C607">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D607" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="E607" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="F607">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="G607" t="s">
-        <v>949</v>
+        <v>124</v>
       </c>
       <c r="H607">
         <v>14.26</v>
       </c>
       <c r="I607">
         <v>0.0</v>
       </c>
       <c r="J607">
         <v>14.26</v>
       </c>
       <c r="K607">
         <v>0</v>
       </c>
       <c r="L607">
         <v>1</v>
       </c>
       <c r="S607">
         <v>14.26</v>
       </c>
     </row>
     <row r="608" spans="1:24">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C608">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D608" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="E608" t="s">
-        <v>922</v>
+        <v>1098</v>
       </c>
       <c r="F608">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G608" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H608">
         <v>14.26</v>
       </c>
       <c r="I608">
         <v>0.0</v>
       </c>
       <c r="J608">
         <v>14.26</v>
       </c>
       <c r="K608">
         <v>0</v>
       </c>
       <c r="L608">
         <v>1</v>
       </c>
       <c r="S608">
         <v>14.26</v>
       </c>
     </row>
     <row r="609" spans="1:24">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C609">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D609" t="s">
-        <v>433</v>
+        <v>352</v>
       </c>
       <c r="E609" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="F609">
         <v>2006</v>
       </c>
       <c r="G609" t="s">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="H609">
         <v>14.26</v>
       </c>
       <c r="I609">
         <v>0.0</v>
       </c>
       <c r="J609">
         <v>14.26</v>
       </c>
       <c r="K609">
         <v>0</v>
       </c>
       <c r="L609">
         <v>1</v>
       </c>
       <c r="S609">
         <v>14.26</v>
       </c>
     </row>
     <row r="610" spans="1:24">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C610">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D610" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E610" t="s">
         <v>1101</v>
       </c>
-      <c r="E610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F610">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G610" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="H610">
         <v>14.26</v>
       </c>
       <c r="I610">
         <v>0.0</v>
       </c>
       <c r="J610">
         <v>14.26</v>
       </c>
       <c r="K610">
         <v>0</v>
       </c>
       <c r="L610">
         <v>1</v>
       </c>
       <c r="S610">
         <v>14.26</v>
       </c>
     </row>
     <row r="611" spans="1:24">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="C611">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D611" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E611" t="s">
         <v>1103</v>
       </c>
-      <c r="E611" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F611">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G611" t="s">
-        <v>88</v>
+        <v>343</v>
       </c>
       <c r="H611">
-        <v>14.25</v>
+        <v>14.26</v>
       </c>
       <c r="I611">
-        <v>14.25</v>
+        <v>0.0</v>
       </c>
       <c r="J611">
-        <v>0.0</v>
+        <v>14.26</v>
       </c>
       <c r="K611">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L611">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>14.25</v>
+        <v>1</v>
+      </c>
+      <c r="S611">
+        <v>14.26</v>
       </c>
     </row>
     <row r="612" spans="1:24">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C612">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D612" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E612" t="s">
         <v>1105</v>
       </c>
-      <c r="E612" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F612">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G612" t="s">
-        <v>368</v>
+        <v>100</v>
       </c>
       <c r="H612">
-        <v>13.99</v>
+        <v>14.25</v>
       </c>
       <c r="I612">
+        <v>14.25</v>
+      </c>
+      <c r="J612">
         <v>0.0</v>
       </c>
-      <c r="J612">
-[...1 lines deleted...]
-      </c>
       <c r="K612">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L612">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.99</v>
+        <v>0</v>
+      </c>
+      <c r="M612">
+        <v>14.25</v>
       </c>
     </row>
     <row r="613" spans="1:24">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C613">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D613" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="E613" t="s">
-        <v>1108</v>
+        <v>947</v>
       </c>
       <c r="F613">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G613" t="s">
-        <v>374</v>
+        <v>43</v>
       </c>
       <c r="H613">
-        <v>13.19</v>
+        <v>14.21</v>
       </c>
       <c r="I613">
-        <v>0.0</v>
+        <v>11.84</v>
       </c>
       <c r="J613">
-        <v>13.19</v>
+        <v>2.37</v>
       </c>
       <c r="K613">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L613">
         <v>1</v>
       </c>
+      <c r="M613">
+        <v>8.31</v>
+      </c>
+      <c r="N613">
+        <v>3.53</v>
+      </c>
       <c r="S613">
-        <v>13.19</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="614" spans="1:24">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="C614">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D614" t="s">
-        <v>579</v>
+        <v>1107</v>
       </c>
       <c r="E614" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="F614">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="G614" t="s">
-        <v>232</v>
+        <v>343</v>
       </c>
       <c r="H614">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
       <c r="I614">
         <v>0.0</v>
       </c>
       <c r="J614">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
       <c r="K614">
         <v>0</v>
       </c>
       <c r="L614">
         <v>1</v>
       </c>
       <c r="S614">
-        <v>13.19</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="615" spans="1:24">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615">
-        <v>612</v>
+        <v>554</v>
       </c>
       <c r="C615">
-        <v>0</v>
+        <v>-60</v>
       </c>
       <c r="D615" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E615" t="s">
         <v>1110</v>
       </c>
-      <c r="E615" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F615">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G615" t="s">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="H615">
-        <v>13.19</v>
+        <v>13.92</v>
       </c>
       <c r="I615">
+        <v>13.92</v>
+      </c>
+      <c r="J615">
         <v>0.0</v>
       </c>
-      <c r="J615">
-[...1 lines deleted...]
-      </c>
       <c r="K615">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L615">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13.19</v>
+        <v>0</v>
+      </c>
+      <c r="M615">
+        <v>9.18</v>
+      </c>
+      <c r="N615">
+        <v>4.74</v>
       </c>
     </row>
     <row r="616" spans="1:24">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C616">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D616" t="s">
-        <v>225</v>
+        <v>1111</v>
       </c>
       <c r="E616" t="s">
         <v>1112</v>
       </c>
       <c r="F616">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="G616" t="s">
-        <v>374</v>
+        <v>278</v>
       </c>
       <c r="H616">
         <v>13.19</v>
       </c>
       <c r="I616">
         <v>0.0</v>
       </c>
       <c r="J616">
         <v>13.19</v>
       </c>
       <c r="K616">
         <v>0</v>
       </c>
       <c r="L616">
         <v>1</v>
       </c>
       <c r="S616">
         <v>13.19</v>
       </c>
     </row>
     <row r="617" spans="1:24">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C617">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D617" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E617" t="s">
         <v>1113</v>
       </c>
       <c r="F617">
         <v>2007</v>
       </c>
       <c r="G617" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H617">
         <v>13.19</v>
       </c>
       <c r="I617">
         <v>0.0</v>
       </c>
       <c r="J617">
         <v>13.19</v>
       </c>
       <c r="K617">
         <v>0</v>
       </c>
       <c r="L617">
         <v>1</v>
       </c>
       <c r="S617">
         <v>13.19</v>
       </c>
     </row>
     <row r="618" spans="1:24">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C618">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D618" t="s">
+        <v>223</v>
+      </c>
+      <c r="E618" t="s">
         <v>1114</v>
       </c>
-      <c r="E618" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F618">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="G618" t="s">
-        <v>260</v>
+        <v>391</v>
       </c>
       <c r="H618">
         <v>13.19</v>
       </c>
       <c r="I618">
         <v>0.0</v>
       </c>
       <c r="J618">
         <v>13.19</v>
       </c>
       <c r="K618">
         <v>0</v>
       </c>
       <c r="L618">
         <v>1</v>
       </c>
       <c r="S618">
         <v>13.19</v>
       </c>
     </row>
     <row r="619" spans="1:24">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C619">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D619" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E619" t="s">
         <v>1116</v>
       </c>
-      <c r="E619" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F619">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="G619" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="H619">
         <v>13.19</v>
       </c>
       <c r="I619">
         <v>0.0</v>
       </c>
       <c r="J619">
         <v>13.19</v>
       </c>
       <c r="K619">
         <v>0</v>
       </c>
       <c r="L619">
         <v>1</v>
       </c>
       <c r="S619">
         <v>13.19</v>
       </c>
     </row>
     <row r="620" spans="1:24">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C620">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D620" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E620" t="s">
         <v>1118</v>
       </c>
-      <c r="E620" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F620">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="G620" t="s">
-        <v>949</v>
+        <v>34</v>
       </c>
       <c r="H620">
         <v>13.19</v>
       </c>
       <c r="I620">
         <v>0.0</v>
       </c>
       <c r="J620">
         <v>13.19</v>
       </c>
       <c r="K620">
         <v>0</v>
       </c>
       <c r="L620">
         <v>1</v>
       </c>
       <c r="S620">
         <v>13.19</v>
       </c>
     </row>
     <row r="621" spans="1:24">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C621">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D621" t="s">
-        <v>954</v>
+        <v>618</v>
       </c>
       <c r="E621" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="F621">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="G621" t="s">
-        <v>296</v>
+        <v>241</v>
       </c>
       <c r="H621">
         <v>13.19</v>
       </c>
       <c r="I621">
         <v>0.0</v>
       </c>
       <c r="J621">
         <v>13.19</v>
       </c>
       <c r="K621">
         <v>0</v>
       </c>
       <c r="L621">
         <v>1</v>
       </c>
       <c r="S621">
         <v>13.19</v>
       </c>
     </row>
     <row r="622" spans="1:24">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C622">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D622" t="s">
-        <v>931</v>
+        <v>1120</v>
       </c>
       <c r="E622" t="s">
         <v>1121</v>
       </c>
       <c r="F622">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G622" t="s">
-        <v>32</v>
+        <v>957</v>
       </c>
       <c r="H622">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
       <c r="I622">
         <v>0.0</v>
       </c>
       <c r="J622">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
       <c r="K622">
         <v>0</v>
       </c>
       <c r="L622">
         <v>1</v>
       </c>
       <c r="S622">
-        <v>13.09</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="623" spans="1:24">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="C623">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D623" t="s">
-        <v>41</v>
+        <v>1122</v>
       </c>
       <c r="E623" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F623">
-        <v>2007</v>
+        <v>1979</v>
       </c>
       <c r="G623" t="s">
-        <v>43</v>
+        <v>385</v>
       </c>
       <c r="H623">
-        <v>13.06</v>
+        <v>13.19</v>
       </c>
       <c r="I623">
-        <v>13.06</v>
+        <v>0.0</v>
       </c>
       <c r="J623">
-        <v>0.0</v>
+        <v>13.19</v>
       </c>
       <c r="K623">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L623">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>13.06</v>
+        <v>1</v>
+      </c>
+      <c r="S623">
+        <v>13.19</v>
       </c>
     </row>
     <row r="624" spans="1:24">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="C624">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D624" t="s">
-        <v>1123</v>
+        <v>1018</v>
       </c>
       <c r="E624" t="s">
         <v>1124</v>
       </c>
       <c r="F624">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="G624" t="s">
-        <v>377</v>
+        <v>298</v>
       </c>
       <c r="H624">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="I624">
         <v>0.0</v>
       </c>
       <c r="J624">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
       <c r="K624">
         <v>0</v>
       </c>
       <c r="L624">
         <v>1</v>
       </c>
       <c r="S624">
-        <v>12.2</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="625" spans="1:24">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C625">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D625" t="s">
-        <v>411</v>
+        <v>936</v>
       </c>
       <c r="E625" t="s">
         <v>1125</v>
       </c>
       <c r="F625">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G625" t="s">
-        <v>374</v>
+        <v>34</v>
       </c>
       <c r="H625">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
       <c r="I625">
         <v>0.0</v>
       </c>
       <c r="J625">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
       <c r="K625">
         <v>0</v>
       </c>
       <c r="L625">
         <v>1</v>
       </c>
       <c r="S625">
-        <v>12.2</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="626" spans="1:24">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C626">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D626" t="s">
         <v>1126</v>
       </c>
       <c r="E626" t="s">
         <v>1127</v>
       </c>
       <c r="F626">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="G626" t="s">
-        <v>377</v>
+        <v>957</v>
       </c>
       <c r="H626">
         <v>12.2</v>
       </c>
       <c r="I626">
         <v>0.0</v>
       </c>
       <c r="J626">
         <v>12.2</v>
       </c>
       <c r="K626">
         <v>0</v>
       </c>
       <c r="L626">
         <v>1</v>
       </c>
       <c r="S626">
         <v>12.2</v>
       </c>
     </row>
     <row r="627" spans="1:24">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C627">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D627" t="s">
-        <v>104</v>
+        <v>1128</v>
       </c>
       <c r="E627" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="F627">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="G627" t="s">
-        <v>374</v>
+        <v>34</v>
       </c>
       <c r="H627">
         <v>12.2</v>
       </c>
       <c r="I627">
         <v>0.0</v>
       </c>
       <c r="J627">
         <v>12.2</v>
       </c>
       <c r="K627">
         <v>0</v>
       </c>
       <c r="L627">
         <v>1</v>
       </c>
       <c r="S627">
         <v>12.2</v>
       </c>
     </row>
     <row r="628" spans="1:24">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C628">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D628" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E628" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F628">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G628" t="s">
-        <v>61</v>
+        <v>338</v>
       </c>
       <c r="H628">
         <v>12.2</v>
       </c>
       <c r="I628">
         <v>0.0</v>
       </c>
       <c r="J628">
         <v>12.2</v>
       </c>
       <c r="K628">
         <v>0</v>
       </c>
       <c r="L628">
         <v>1</v>
       </c>
       <c r="S628">
         <v>12.2</v>
       </c>
     </row>
     <row r="629" spans="1:24">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C629">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D629" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E629" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="F629">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G629" t="s">
-        <v>111</v>
+        <v>468</v>
       </c>
       <c r="H629">
         <v>12.2</v>
       </c>
       <c r="I629">
         <v>0.0</v>
       </c>
       <c r="J629">
         <v>12.2</v>
       </c>
       <c r="K629">
         <v>0</v>
       </c>
       <c r="L629">
         <v>1</v>
       </c>
       <c r="S629">
         <v>12.2</v>
       </c>
     </row>
     <row r="630" spans="1:24">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C630">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D630" t="s">
-        <v>1133</v>
+        <v>469</v>
       </c>
       <c r="E630" t="s">
         <v>1134</v>
       </c>
-      <c r="F630">
-[...1 lines deleted...]
-      </c>
       <c r="G630" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="H630">
         <v>12.2</v>
       </c>
       <c r="I630">
         <v>0.0</v>
       </c>
       <c r="J630">
         <v>12.2</v>
       </c>
       <c r="K630">
         <v>0</v>
       </c>
       <c r="L630">
         <v>1</v>
       </c>
       <c r="S630">
         <v>12.2</v>
       </c>
     </row>
     <row r="631" spans="1:24">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C631">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D631" t="s">
-        <v>842</v>
+        <v>1135</v>
       </c>
       <c r="E631" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F631">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G631" t="s">
-        <v>464</v>
+        <v>70</v>
       </c>
       <c r="H631">
         <v>12.2</v>
       </c>
       <c r="I631">
         <v>0.0</v>
       </c>
       <c r="J631">
         <v>12.2</v>
       </c>
       <c r="K631">
         <v>0</v>
       </c>
       <c r="L631">
         <v>1</v>
       </c>
       <c r="S631">
         <v>12.2</v>
       </c>
     </row>
     <row r="632" spans="1:24">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C632">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D632" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E632" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F632">
-        <v>2006</v>
+        <v>1988</v>
       </c>
       <c r="G632" t="s">
-        <v>657</v>
+        <v>385</v>
       </c>
       <c r="H632">
         <v>12.2</v>
       </c>
       <c r="I632">
         <v>0.0</v>
       </c>
       <c r="J632">
         <v>12.2</v>
       </c>
       <c r="K632">
         <v>0</v>
       </c>
       <c r="L632">
         <v>1</v>
       </c>
       <c r="S632">
         <v>12.2</v>
       </c>
     </row>
     <row r="633" spans="1:24">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C633">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D633" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="E633" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="F633">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G633" t="s">
-        <v>464</v>
+        <v>385</v>
       </c>
       <c r="H633">
         <v>12.2</v>
       </c>
       <c r="I633">
         <v>0.0</v>
       </c>
       <c r="J633">
         <v>12.2</v>
       </c>
       <c r="K633">
         <v>0</v>
       </c>
       <c r="L633">
         <v>1</v>
       </c>
       <c r="S633">
         <v>12.2</v>
       </c>
     </row>
     <row r="634" spans="1:24">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C634">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D634" t="s">
-        <v>468</v>
+        <v>41</v>
       </c>
       <c r="E634" t="s">
-        <v>1140</v>
+        <v>1141</v>
+      </c>
+      <c r="F634">
+        <v>2003</v>
       </c>
       <c r="G634" t="s">
-        <v>108</v>
+        <v>271</v>
       </c>
       <c r="H634">
         <v>12.2</v>
       </c>
       <c r="I634">
         <v>0.0</v>
       </c>
       <c r="J634">
         <v>12.2</v>
       </c>
       <c r="K634">
         <v>0</v>
       </c>
       <c r="L634">
         <v>1</v>
       </c>
       <c r="S634">
         <v>12.2</v>
       </c>
     </row>
     <row r="635" spans="1:24">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C635">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D635" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E635" t="s">
-        <v>225</v>
+        <v>1143</v>
       </c>
       <c r="F635">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G635" t="s">
-        <v>37</v>
+        <v>343</v>
       </c>
       <c r="H635">
         <v>12.2</v>
       </c>
       <c r="I635">
         <v>0.0</v>
       </c>
       <c r="J635">
         <v>12.2</v>
       </c>
       <c r="K635">
         <v>0</v>
       </c>
       <c r="L635">
         <v>1</v>
       </c>
       <c r="S635">
         <v>12.2</v>
       </c>
     </row>
     <row r="636" spans="1:24">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C636">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D636" t="s">
-        <v>305</v>
+        <v>1144</v>
       </c>
       <c r="E636" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="F636">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G636" t="s">
-        <v>40</v>
+        <v>278</v>
       </c>
       <c r="H636">
         <v>12.2</v>
       </c>
       <c r="I636">
         <v>0.0</v>
       </c>
       <c r="J636">
         <v>12.2</v>
       </c>
       <c r="K636">
         <v>0</v>
       </c>
       <c r="L636">
         <v>1</v>
       </c>
       <c r="S636">
         <v>12.2</v>
       </c>
     </row>
     <row r="637" spans="1:24">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C637">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D637" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="E637" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="F637">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="G637" t="s">
-        <v>949</v>
+        <v>97</v>
       </c>
       <c r="H637">
         <v>12.2</v>
       </c>
       <c r="I637">
         <v>0.0</v>
       </c>
       <c r="J637">
         <v>12.2</v>
       </c>
       <c r="K637">
         <v>0</v>
       </c>
       <c r="L637">
         <v>1</v>
       </c>
       <c r="S637">
         <v>12.2</v>
       </c>
     </row>
     <row r="638" spans="1:24">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C638">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D638" t="s">
-        <v>49</v>
+        <v>1148</v>
       </c>
       <c r="E638" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="F638">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G638" t="s">
-        <v>274</v>
+        <v>673</v>
       </c>
       <c r="H638">
         <v>12.2</v>
       </c>
       <c r="I638">
         <v>0.0</v>
       </c>
       <c r="J638">
         <v>12.2</v>
       </c>
       <c r="K638">
         <v>0</v>
       </c>
       <c r="L638">
         <v>1</v>
       </c>
       <c r="S638">
         <v>12.2</v>
       </c>
     </row>
     <row r="639" spans="1:24">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C639">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D639" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="E639" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F639">
         <v>2007</v>
       </c>
       <c r="G639" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="H639">
         <v>12.2</v>
       </c>
       <c r="I639">
         <v>0.0</v>
       </c>
       <c r="J639">
         <v>12.2</v>
       </c>
       <c r="K639">
         <v>0</v>
       </c>
       <c r="L639">
         <v>1</v>
       </c>
       <c r="S639">
         <v>12.2</v>
       </c>
     </row>
     <row r="640" spans="1:24">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C640">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D640" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="E640" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F640">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="G640" t="s">
-        <v>368</v>
+        <v>124</v>
       </c>
       <c r="H640">
         <v>12.2</v>
       </c>
       <c r="I640">
         <v>0.0</v>
       </c>
       <c r="J640">
         <v>12.2</v>
       </c>
       <c r="K640">
         <v>0</v>
       </c>
       <c r="L640">
         <v>1</v>
       </c>
       <c r="S640">
         <v>12.2</v>
       </c>
     </row>
     <row r="641" spans="1:24">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C641">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D641" t="s">
-        <v>1149</v>
+        <v>371</v>
       </c>
       <c r="E641" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="F641">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G641" t="s">
-        <v>260</v>
+        <v>391</v>
       </c>
       <c r="H641">
         <v>12.2</v>
       </c>
       <c r="I641">
         <v>0.0</v>
       </c>
       <c r="J641">
         <v>12.2</v>
       </c>
       <c r="K641">
         <v>0</v>
       </c>
       <c r="L641">
         <v>1</v>
       </c>
       <c r="S641">
         <v>12.2</v>
       </c>
     </row>
     <row r="642" spans="1:24">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C642">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D642" t="s">
-        <v>567</v>
+        <v>618</v>
       </c>
       <c r="E642" t="s">
-        <v>432</v>
+        <v>1154</v>
       </c>
       <c r="F642">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G642" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="H642">
         <v>12.2</v>
       </c>
       <c r="I642">
         <v>0.0</v>
       </c>
       <c r="J642">
         <v>12.2</v>
       </c>
       <c r="K642">
         <v>0</v>
       </c>
       <c r="L642">
         <v>1</v>
       </c>
       <c r="S642">
         <v>12.2</v>
       </c>
     </row>
     <row r="643" spans="1:24">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C643">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D643" t="s">
-        <v>1151</v>
+        <v>325</v>
       </c>
       <c r="E643" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="F643">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G643" t="s">
-        <v>321</v>
+        <v>40</v>
       </c>
       <c r="H643">
         <v>12.2</v>
       </c>
       <c r="I643">
         <v>0.0</v>
       </c>
       <c r="J643">
         <v>12.2</v>
       </c>
       <c r="K643">
         <v>0</v>
       </c>
       <c r="L643">
         <v>1</v>
       </c>
       <c r="S643">
         <v>12.2</v>
       </c>
     </row>
     <row r="644" spans="1:24">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C644">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D644" t="s">
-        <v>579</v>
+        <v>112</v>
       </c>
       <c r="E644" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="F644">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G644" t="s">
-        <v>232</v>
+        <v>391</v>
       </c>
       <c r="H644">
         <v>12.2</v>
       </c>
       <c r="I644">
         <v>0.0</v>
       </c>
       <c r="J644">
         <v>12.2</v>
       </c>
       <c r="K644">
         <v>0</v>
       </c>
       <c r="L644">
         <v>1</v>
       </c>
       <c r="S644">
         <v>12.2</v>
       </c>
     </row>
     <row r="645" spans="1:24">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="C645">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D645" t="s">
-        <v>1154</v>
+        <v>837</v>
       </c>
       <c r="E645" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F645">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="G645" t="s">
-        <v>131</v>
+        <v>468</v>
       </c>
       <c r="H645">
         <v>12.2</v>
       </c>
       <c r="I645">
         <v>0.0</v>
       </c>
       <c r="J645">
         <v>12.2</v>
       </c>
       <c r="K645">
         <v>0</v>
       </c>
       <c r="L645">
         <v>1</v>
       </c>
       <c r="S645">
         <v>12.2</v>
       </c>
     </row>
     <row r="646" spans="1:24">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="C646">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D646" t="s">
-        <v>47</v>
+        <v>1158</v>
       </c>
       <c r="E646" t="s">
-        <v>1156</v>
+        <v>223</v>
       </c>
       <c r="F646">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G646" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="H646">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="I646">
         <v>0.0</v>
       </c>
       <c r="J646">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="K646">
         <v>0</v>
       </c>
       <c r="L646">
         <v>1</v>
       </c>
       <c r="S646">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="647" spans="1:24">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C647">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D647" t="s">
-        <v>945</v>
+        <v>52</v>
       </c>
       <c r="E647" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F647">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G647" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
       <c r="H647">
-        <v>11.51</v>
+        <v>12.1</v>
       </c>
       <c r="I647">
         <v>0.0</v>
       </c>
       <c r="J647">
-        <v>11.51</v>
+        <v>12.1</v>
       </c>
       <c r="K647">
         <v>0</v>
       </c>
       <c r="L647">
         <v>1</v>
       </c>
       <c r="S647">
-        <v>11.51</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="648" spans="1:24">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C648">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D648" t="s">
-        <v>315</v>
+        <v>951</v>
       </c>
       <c r="E648" t="s">
-        <v>1066</v>
+        <v>1160</v>
       </c>
       <c r="F648">
         <v>2006</v>
       </c>
       <c r="G648" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H648">
-        <v>11.35</v>
+        <v>11.51</v>
       </c>
       <c r="I648">
-        <v>11.35</v>
+        <v>0.0</v>
       </c>
       <c r="J648">
-        <v>0.0</v>
+        <v>11.51</v>
       </c>
       <c r="K648">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L648">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>11.35</v>
+        <v>1</v>
+      </c>
+      <c r="S648">
+        <v>11.51</v>
       </c>
     </row>
     <row r="649" spans="1:24">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649">
-        <v>516</v>
+        <v>651</v>
       </c>
       <c r="C649">
-        <v>-132</v>
+        <v>3</v>
       </c>
       <c r="D649" t="s">
-        <v>1158</v>
+        <v>332</v>
       </c>
       <c r="E649" t="s">
-        <v>1159</v>
+        <v>1011</v>
       </c>
       <c r="F649">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G649" t="s">
-        <v>174</v>
+        <v>40</v>
       </c>
       <c r="H649">
-        <v>11.07</v>
+        <v>11.35</v>
       </c>
       <c r="I649">
+        <v>11.35</v>
+      </c>
+      <c r="J649">
         <v>0.0</v>
       </c>
-      <c r="J649">
-[...1 lines deleted...]
-      </c>
       <c r="K649">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L649">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>11.07</v>
+        <v>0</v>
+      </c>
+      <c r="M649">
+        <v>11.35</v>
       </c>
     </row>
     <row r="650" spans="1:24">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650">
-        <v>648</v>
+        <v>512</v>
       </c>
       <c r="C650">
-        <v>-1</v>
+        <v>-137</v>
       </c>
       <c r="D650" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E650" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="F650">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G650" t="s">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="H650">
-        <v>11.01</v>
+        <v>11.28</v>
       </c>
       <c r="I650">
         <v>0.0</v>
       </c>
       <c r="J650">
-        <v>11.01</v>
+        <v>11.28</v>
       </c>
       <c r="K650">
         <v>0</v>
       </c>
       <c r="L650">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S650">
-        <v>6.49</v>
-[...2 lines deleted...]
-        <v>4.52</v>
+        <v>11.28</v>
       </c>
     </row>
     <row r="651" spans="1:24">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C651">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D651" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E651" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="F651">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G651" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="H651">
-        <v>10.51</v>
+        <v>11.07</v>
       </c>
       <c r="I651">
         <v>0.0</v>
       </c>
       <c r="J651">
-        <v>10.51</v>
+        <v>11.07</v>
       </c>
       <c r="K651">
         <v>0</v>
       </c>
       <c r="L651">
         <v>1</v>
       </c>
       <c r="S651">
-        <v>10.51</v>
+        <v>11.07</v>
       </c>
     </row>
     <row r="652" spans="1:24">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C652">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D652" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E652" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F652">
         <v>2006</v>
       </c>
       <c r="G652" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="H652">
-        <v>10.5</v>
+        <v>11.01</v>
       </c>
       <c r="I652">
-        <v>10.5</v>
+        <v>0.0</v>
       </c>
       <c r="J652">
-        <v>0.0</v>
+        <v>11.01</v>
       </c>
       <c r="K652">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L652">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>2</v>
+      </c>
+      <c r="S652">
+        <v>6.49</v>
+      </c>
+      <c r="T652">
+        <v>4.52</v>
       </c>
     </row>
     <row r="653" spans="1:24">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C653">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D653" t="s">
-        <v>1053</v>
+        <v>1167</v>
       </c>
       <c r="E653" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="F653">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G653" t="s">
-        <v>232</v>
+        <v>57</v>
       </c>
       <c r="H653">
-        <v>10.43</v>
+        <v>10.51</v>
       </c>
       <c r="I653">
-        <v>10.43</v>
+        <v>0.0</v>
       </c>
       <c r="J653">
-        <v>0.0</v>
+        <v>10.51</v>
       </c>
       <c r="K653">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L653">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10.43</v>
+        <v>1</v>
+      </c>
+      <c r="S653">
+        <v>10.51</v>
       </c>
     </row>
     <row r="654" spans="1:24">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654">
-        <v>523</v>
+        <v>655</v>
       </c>
       <c r="C654">
-        <v>-130</v>
+        <v>2</v>
       </c>
       <c r="D654" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E654" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F654">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G654" t="s">
-        <v>212</v>
+        <v>173</v>
       </c>
       <c r="H654">
-        <v>10.24</v>
+        <v>10.5</v>
       </c>
       <c r="I654">
+        <v>10.5</v>
+      </c>
+      <c r="J654">
         <v>0.0</v>
       </c>
-      <c r="J654">
-[...1 lines deleted...]
-      </c>
       <c r="K654">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L654">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>10.24</v>
+        <v>0</v>
+      </c>
+      <c r="M654">
+        <v>10.5</v>
       </c>
     </row>
     <row r="655" spans="1:24">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C655">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D655" t="s">
-        <v>1010</v>
+        <v>1059</v>
       </c>
       <c r="E655" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="F655">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G655" t="s">
-        <v>111</v>
+        <v>241</v>
       </c>
       <c r="H655">
-        <v>9.64</v>
+        <v>10.43</v>
       </c>
       <c r="I655">
+        <v>10.43</v>
+      </c>
+      <c r="J655">
         <v>0.0</v>
       </c>
-      <c r="J655">
-[...1 lines deleted...]
-      </c>
       <c r="K655">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L655">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.64</v>
+        <v>0</v>
+      </c>
+      <c r="M655">
+        <v>10.43</v>
       </c>
     </row>
     <row r="656" spans="1:24">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C656">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D656" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E656" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F656">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G656" t="s">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="H656">
-        <v>9.64</v>
+        <v>10.24</v>
       </c>
       <c r="I656">
         <v>0.0</v>
       </c>
       <c r="J656">
-        <v>9.64</v>
+        <v>10.24</v>
       </c>
       <c r="K656">
         <v>0</v>
       </c>
       <c r="L656">
         <v>1</v>
       </c>
       <c r="S656">
-        <v>9.64</v>
+        <v>10.24</v>
       </c>
     </row>
     <row r="657" spans="1:24">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C657">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D657" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="E657" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="F657">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G657" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H657">
-        <v>8.93</v>
+        <v>9.64</v>
       </c>
       <c r="I657">
-        <v>8.93</v>
+        <v>0.0</v>
       </c>
       <c r="J657">
-        <v>0.0</v>
+        <v>9.64</v>
       </c>
       <c r="K657">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L657">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.93</v>
+        <v>1</v>
+      </c>
+      <c r="S657">
+        <v>9.64</v>
       </c>
     </row>
     <row r="658" spans="1:24">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C658">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D658" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="E658" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="F658">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G658" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="H658">
-        <v>8.77</v>
+        <v>9.64</v>
       </c>
       <c r="I658">
-        <v>8.77</v>
+        <v>0.0</v>
       </c>
       <c r="J658">
-        <v>0.0</v>
+        <v>9.64</v>
       </c>
       <c r="K658">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L658">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>3.02</v>
+        <v>1</v>
+      </c>
+      <c r="S658">
+        <v>9.64</v>
       </c>
     </row>
     <row r="659" spans="1:24">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C659">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D659" t="s">
-        <v>409</v>
+        <v>1178</v>
       </c>
       <c r="E659" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F659">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="G659" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="H659">
-        <v>8.49</v>
+        <v>8.93</v>
       </c>
       <c r="I659">
-        <v>8.49</v>
+        <v>8.93</v>
       </c>
       <c r="J659">
         <v>0.0</v>
       </c>
       <c r="K659">
         <v>1</v>
       </c>
       <c r="L659">
         <v>0</v>
       </c>
       <c r="M659">
-        <v>8.49</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="660" spans="1:24">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660">
-        <v>658</v>
+        <v>561</v>
       </c>
       <c r="C660">
-        <v>-1</v>
+        <v>-98</v>
       </c>
       <c r="D660" t="s">
-        <v>134</v>
+        <v>1176</v>
       </c>
       <c r="E660" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="F660">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G660" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="H660">
-        <v>8.31</v>
+        <v>8.87</v>
       </c>
       <c r="I660">
         <v>0.0</v>
       </c>
       <c r="J660">
-        <v>8.31</v>
+        <v>8.87</v>
       </c>
       <c r="K660">
         <v>0</v>
       </c>
       <c r="L660">
         <v>2</v>
       </c>
       <c r="S660">
-        <v>6.43</v>
+        <v>6.1</v>
       </c>
       <c r="T660">
-        <v>1.88</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="661" spans="1:24">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C661">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D661" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="E661" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="F661">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G661" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="H661">
-        <v>7.69</v>
+        <v>8.77</v>
       </c>
       <c r="I661">
-        <v>7.69</v>
+        <v>8.77</v>
       </c>
       <c r="J661">
         <v>0.0</v>
       </c>
       <c r="K661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L661">
         <v>0</v>
       </c>
       <c r="M661">
-        <v>7.69</v>
+        <v>5.75</v>
+      </c>
+      <c r="N661">
+        <v>3.02</v>
       </c>
     </row>
     <row r="662" spans="1:24">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C662">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D662" t="s">
-        <v>1180</v>
+        <v>434</v>
       </c>
       <c r="E662" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="F662">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="G662" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="H662">
-        <v>7.57</v>
+        <v>8.49</v>
       </c>
       <c r="I662">
-        <v>7.57</v>
+        <v>8.49</v>
       </c>
       <c r="J662">
         <v>0.0</v>
       </c>
       <c r="K662">
         <v>1</v>
       </c>
       <c r="L662">
         <v>0</v>
       </c>
       <c r="M662">
-        <v>7.57</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="663" spans="1:24">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C663">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D663" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E663" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="F663">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G663" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="H663">
-        <v>7.51</v>
+        <v>7.69</v>
       </c>
       <c r="I663">
+        <v>7.69</v>
+      </c>
+      <c r="J663">
         <v>0.0</v>
       </c>
-      <c r="J663">
-[...1 lines deleted...]
-      </c>
       <c r="K663">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L663">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.51</v>
+        <v>0</v>
+      </c>
+      <c r="M663">
+        <v>7.69</v>
       </c>
     </row>
     <row r="664" spans="1:24">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C664">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D664" t="s">
-        <v>647</v>
+        <v>1186</v>
       </c>
       <c r="E664" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="F664">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G664" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="H664">
-        <v>7.26</v>
+        <v>7.57</v>
       </c>
       <c r="I664">
-        <v>7.26</v>
+        <v>7.57</v>
       </c>
       <c r="J664">
         <v>0.0</v>
       </c>
       <c r="K664">
         <v>1</v>
       </c>
       <c r="L664">
         <v>0</v>
       </c>
       <c r="M664">
-        <v>7.26</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="665" spans="1:24">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C665">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D665" t="s">
-        <v>1185</v>
+        <v>660</v>
       </c>
       <c r="E665" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="F665">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G665" t="s">
-        <v>194</v>
+        <v>97</v>
       </c>
       <c r="H665">
-        <v>6.72</v>
+        <v>7.26</v>
       </c>
       <c r="I665">
-        <v>6.72</v>
+        <v>7.26</v>
       </c>
       <c r="J665">
         <v>0.0</v>
       </c>
       <c r="K665">
         <v>1</v>
       </c>
       <c r="L665">
         <v>0</v>
       </c>
       <c r="M665">
-        <v>6.72</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="666" spans="1:24">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C666">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D666" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E666" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F666">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G666" t="s">
-        <v>46</v>
+        <v>183</v>
       </c>
       <c r="H666">
-        <v>6.22</v>
+        <v>6.72</v>
       </c>
       <c r="I666">
-        <v>6.22</v>
+        <v>6.72</v>
       </c>
       <c r="J666">
         <v>0.0</v>
       </c>
       <c r="K666">
         <v>1</v>
       </c>
       <c r="L666">
         <v>0</v>
       </c>
       <c r="M666">
-        <v>6.22</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="667" spans="1:24">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="C667">
-        <v>-17</v>
+        <v>1</v>
       </c>
       <c r="D667" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="E667" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="F667">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G667" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H667">
-        <v>5.9</v>
+        <v>6.22</v>
       </c>
       <c r="I667">
-        <v>3.53</v>
+        <v>6.22</v>
       </c>
       <c r="J667">
-        <v>2.37</v>
+        <v>0.0</v>
       </c>
       <c r="K667">
         <v>1</v>
       </c>
       <c r="L667">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M667">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>2.37</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="668" spans="1:24">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="C668">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="D668" t="s">
-        <v>1191</v>
+        <v>1111</v>
       </c>
       <c r="E668" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="F668">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G668" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="H668">
-        <v>5.83</v>
+        <v>6.19</v>
       </c>
       <c r="I668">
-        <v>0.0</v>
+        <v>4.12</v>
       </c>
       <c r="J668">
-        <v>5.83</v>
+        <v>2.07</v>
       </c>
       <c r="K668">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L668">
         <v>1</v>
       </c>
+      <c r="M668">
+        <v>4.12</v>
+      </c>
       <c r="S668">
-        <v>5.83</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="669" spans="1:24">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C669">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D669" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="E669" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="F669">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G669" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="H669">
-        <v>5.55</v>
+        <v>5.83</v>
       </c>
       <c r="I669">
         <v>0.0</v>
       </c>
       <c r="J669">
-        <v>5.55</v>
+        <v>5.83</v>
       </c>
       <c r="K669">
         <v>0</v>
       </c>
       <c r="L669">
         <v>1</v>
       </c>
       <c r="S669">
-        <v>5.55</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="670" spans="1:24">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C670">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D670" t="s">
-        <v>233</v>
+        <v>1196</v>
       </c>
       <c r="E670" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="F670">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G670" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="H670">
-        <v>5.32</v>
+        <v>5.55</v>
       </c>
       <c r="I670">
-        <v>5.32</v>
+        <v>0.0</v>
       </c>
       <c r="J670">
-        <v>0.0</v>
+        <v>5.55</v>
       </c>
       <c r="K670">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L670">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>5.32</v>
+        <v>1</v>
+      </c>
+      <c r="S670">
+        <v>5.55</v>
       </c>
     </row>
     <row r="671" spans="1:24">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C671">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D671" t="s">
-        <v>102</v>
+        <v>217</v>
       </c>
       <c r="E671" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="F671">
         <v>2008</v>
       </c>
       <c r="G671" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="H671">
-        <v>4.92</v>
+        <v>5.32</v>
       </c>
       <c r="I671">
-        <v>4.92</v>
+        <v>5.32</v>
       </c>
       <c r="J671">
         <v>0.0</v>
       </c>
       <c r="K671">
         <v>1</v>
       </c>
       <c r="L671">
         <v>0</v>
       </c>
       <c r="M671">
-        <v>4.92</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="672" spans="1:24">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672">
-        <v>670</v>
+        <v>558</v>
       </c>
       <c r="C672">
-        <v>-1</v>
+        <v>-113</v>
       </c>
       <c r="D672" t="s">
-        <v>47</v>
+        <v>764</v>
       </c>
       <c r="E672" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F672">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="G672" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H672">
-        <v>4.55</v>
+        <v>5.15</v>
       </c>
       <c r="I672">
-        <v>4.55</v>
+        <v>0.0</v>
       </c>
       <c r="J672">
-        <v>0.0</v>
+        <v>5.15</v>
       </c>
       <c r="K672">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L672">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>4.55</v>
+        <v>2</v>
+      </c>
+      <c r="S672">
+        <v>3.78</v>
+      </c>
+      <c r="T672">
+        <v>1.37</v>
       </c>
     </row>
     <row r="673" spans="1:24">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673">
         <v>671</v>
       </c>
       <c r="C673">
         <v>-1</v>
       </c>
       <c r="D673" t="s">
-        <v>1198</v>
+        <v>91</v>
       </c>
       <c r="E673" t="s">
-        <v>1199</v>
+        <v>852</v>
       </c>
       <c r="F673">
         <v>2008</v>
       </c>
       <c r="G673" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H673">
-        <v>3.87</v>
+        <v>4.92</v>
       </c>
       <c r="I673">
+        <v>4.92</v>
+      </c>
+      <c r="J673">
         <v>0.0</v>
       </c>
-      <c r="J673">
-[...1 lines deleted...]
-      </c>
       <c r="K673">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L673">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.87</v>
+        <v>0</v>
+      </c>
+      <c r="M673">
+        <v>4.92</v>
       </c>
     </row>
     <row r="674" spans="1:24">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>672</v>
+      </c>
+      <c r="C674">
+        <v>-1</v>
       </c>
       <c r="D674" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E674" t="s">
         <v>1200</v>
       </c>
-      <c r="E674" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F674">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G674" t="s">
-        <v>64</v>
+        <v>241</v>
       </c>
       <c r="H674">
-        <v>3.81</v>
+        <v>4.82</v>
       </c>
       <c r="I674">
-        <v>3.81</v>
+        <v>4.82</v>
       </c>
       <c r="J674">
         <v>0.0</v>
       </c>
       <c r="K674">
         <v>1</v>
       </c>
       <c r="L674">
         <v>0</v>
       </c>
       <c r="M674">
-        <v>3.81</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="675" spans="1:24">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C675">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D675" t="s">
-        <v>389</v>
+        <v>52</v>
       </c>
       <c r="E675" t="s">
         <v>1201</v>
       </c>
       <c r="F675">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G675" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H675">
-        <v>3.78</v>
+        <v>4.55</v>
       </c>
       <c r="I675">
+        <v>4.55</v>
+      </c>
+      <c r="J675">
         <v>0.0</v>
       </c>
-      <c r="J675">
-[...1 lines deleted...]
-      </c>
       <c r="K675">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L675">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.78</v>
+        <v>0</v>
+      </c>
+      <c r="M675">
+        <v>4.55</v>
       </c>
     </row>
     <row r="676" spans="1:24">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C676">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D676" t="s">
-        <v>1093</v>
+        <v>625</v>
       </c>
       <c r="E676" t="s">
         <v>1202</v>
       </c>
       <c r="F676">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G676" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H676">
-        <v>3.5</v>
+        <v>4.45</v>
       </c>
       <c r="I676">
+        <v>4.45</v>
+      </c>
+      <c r="J676">
         <v>0.0</v>
       </c>
-      <c r="J676">
-[...1 lines deleted...]
-      </c>
       <c r="K676">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L676">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>0</v>
+      </c>
+      <c r="M676">
+        <v>4.45</v>
       </c>
     </row>
     <row r="677" spans="1:24">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C677">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D677" t="s">
+        <v>44</v>
+      </c>
+      <c r="E677" t="s">
         <v>1203</v>
       </c>
-      <c r="E677" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F677">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G677" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H677">
-        <v>2.89</v>
+        <v>4.35</v>
       </c>
       <c r="I677">
         <v>0.0</v>
       </c>
       <c r="J677">
-        <v>2.89</v>
+        <v>4.35</v>
       </c>
       <c r="K677">
         <v>0</v>
       </c>
       <c r="L677">
         <v>1</v>
       </c>
       <c r="S677">
-        <v>2.89</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="678" spans="1:24">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C678">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D678" t="s">
-        <v>1114</v>
+        <v>1204</v>
       </c>
       <c r="E678" t="s">
         <v>1205</v>
       </c>
       <c r="F678">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G678" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H678">
-        <v>2.07</v>
+        <v>3.87</v>
       </c>
       <c r="I678">
         <v>0.0</v>
       </c>
       <c r="J678">
-        <v>2.07</v>
+        <v>3.87</v>
       </c>
       <c r="K678">
         <v>0</v>
       </c>
       <c r="L678">
         <v>1</v>
       </c>
       <c r="S678">
-        <v>2.07</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="679" spans="1:24">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C679">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D679" t="s">
-        <v>122</v>
+        <v>1206</v>
       </c>
       <c r="E679" t="s">
-        <v>442</v>
+        <v>237</v>
       </c>
       <c r="F679">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G679" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="H679">
-        <v>2.03</v>
+        <v>3.81</v>
       </c>
       <c r="I679">
+        <v>3.81</v>
+      </c>
+      <c r="J679">
         <v>0.0</v>
       </c>
-      <c r="J679">
-[...1 lines deleted...]
-      </c>
       <c r="K679">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L679">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.03</v>
+        <v>0</v>
+      </c>
+      <c r="M679">
+        <v>3.81</v>
       </c>
     </row>
     <row r="680" spans="1:24">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680">
         <v>677</v>
       </c>
       <c r="C680">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D680" t="s">
-        <v>971</v>
+        <v>1207</v>
       </c>
       <c r="E680" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="F680">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G680" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="H680">
-        <v>1.09</v>
+        <v>3.81</v>
       </c>
       <c r="I680">
+        <v>3.81</v>
+      </c>
+      <c r="J680">
         <v>0.0</v>
       </c>
-      <c r="J680">
-[...1 lines deleted...]
-      </c>
       <c r="K680">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L680">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.09</v>
+        <v>0</v>
+      </c>
+      <c r="M680">
+        <v>3.81</v>
       </c>
     </row>
     <row r="681" spans="1:24">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C681">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D681" t="s">
-        <v>1207</v>
+        <v>308</v>
       </c>
       <c r="E681" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="F681">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G681" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H681">
-        <v>0.8</v>
+        <v>3.78</v>
       </c>
       <c r="I681">
         <v>0.0</v>
       </c>
       <c r="J681">
+        <v>3.78</v>
+      </c>
+      <c r="K681">
+        <v>0</v>
+      </c>
+      <c r="L681">
+        <v>1</v>
+      </c>
+      <c r="S681">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="682" spans="1:24">
+      <c r="A682">
+        <v>681</v>
+      </c>
+      <c r="B682">
+        <v>680</v>
+      </c>
+      <c r="C682">
+        <v>-1</v>
+      </c>
+      <c r="D682" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F682">
+        <v>2002</v>
+      </c>
+      <c r="G682" t="s">
+        <v>46</v>
+      </c>
+      <c r="H682">
+        <v>3.5</v>
+      </c>
+      <c r="I682">
+        <v>0.0</v>
+      </c>
+      <c r="J682">
+        <v>3.5</v>
+      </c>
+      <c r="K682">
+        <v>0</v>
+      </c>
+      <c r="L682">
+        <v>1</v>
+      </c>
+      <c r="S682">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="683" spans="1:24">
+      <c r="A683">
+        <v>682</v>
+      </c>
+      <c r="B683">
+        <v>681</v>
+      </c>
+      <c r="C683">
+        <v>-1</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F683">
+        <v>2001</v>
+      </c>
+      <c r="G683" t="s">
+        <v>37</v>
+      </c>
+      <c r="H683">
+        <v>2.89</v>
+      </c>
+      <c r="I683">
+        <v>0.0</v>
+      </c>
+      <c r="J683">
+        <v>2.89</v>
+      </c>
+      <c r="K683">
+        <v>0</v>
+      </c>
+      <c r="L683">
+        <v>1</v>
+      </c>
+      <c r="S683">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="684" spans="1:24">
+      <c r="A684">
+        <v>683</v>
+      </c>
+      <c r="B684">
+        <v>683</v>
+      </c>
+      <c r="C684">
+        <v>0</v>
+      </c>
+      <c r="D684" t="s">
+        <v>126</v>
+      </c>
+      <c r="E684" t="s">
+        <v>441</v>
+      </c>
+      <c r="F684">
+        <v>2001</v>
+      </c>
+      <c r="G684" t="s">
+        <v>26</v>
+      </c>
+      <c r="H684">
+        <v>2.03</v>
+      </c>
+      <c r="I684">
+        <v>0.0</v>
+      </c>
+      <c r="J684">
+        <v>2.03</v>
+      </c>
+      <c r="K684">
+        <v>0</v>
+      </c>
+      <c r="L684">
+        <v>1</v>
+      </c>
+      <c r="S684">
+        <v>2.03</v>
+      </c>
+    </row>
+    <row r="685" spans="1:24">
+      <c r="A685">
+        <v>684</v>
+      </c>
+      <c r="B685">
+        <v>684</v>
+      </c>
+      <c r="C685">
+        <v>0</v>
+      </c>
+      <c r="D685" t="s">
+        <v>136</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F685">
+        <v>2005</v>
+      </c>
+      <c r="G685" t="s">
+        <v>40</v>
+      </c>
+      <c r="H685">
+        <v>1.88</v>
+      </c>
+      <c r="I685">
+        <v>0.0</v>
+      </c>
+      <c r="J685">
+        <v>1.88</v>
+      </c>
+      <c r="K685">
+        <v>0</v>
+      </c>
+      <c r="L685">
+        <v>1</v>
+      </c>
+      <c r="S685">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="686" spans="1:24">
+      <c r="A686">
+        <v>685</v>
+      </c>
+      <c r="B686">
+        <v>685</v>
+      </c>
+      <c r="C686">
+        <v>0</v>
+      </c>
+      <c r="D686" t="s">
+        <v>978</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F686">
+        <v>2004</v>
+      </c>
+      <c r="G686" t="s">
+        <v>49</v>
+      </c>
+      <c r="H686">
+        <v>1.09</v>
+      </c>
+      <c r="I686">
+        <v>0.0</v>
+      </c>
+      <c r="J686">
+        <v>1.09</v>
+      </c>
+      <c r="K686">
+        <v>0</v>
+      </c>
+      <c r="L686">
+        <v>1</v>
+      </c>
+      <c r="S686">
+        <v>1.09</v>
+      </c>
+    </row>
+    <row r="687" spans="1:24">
+      <c r="A687">
+        <v>686</v>
+      </c>
+      <c r="B687">
+        <v>686</v>
+      </c>
+      <c r="C687">
+        <v>0</v>
+      </c>
+      <c r="D687" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F687">
+        <v>1997</v>
+      </c>
+      <c r="G687" t="s">
+        <v>100</v>
+      </c>
+      <c r="H687">
         <v>0.8</v>
       </c>
-      <c r="K681">
-[...5 lines deleted...]
-      <c r="S681">
+      <c r="I687">
+        <v>0.0</v>
+      </c>
+      <c r="J687">
+        <v>0.8</v>
+      </c>
+      <c r="K687">
+        <v>0</v>
+      </c>
+      <c r="L687">
+        <v>1</v>
+      </c>
+      <c r="S687">
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>