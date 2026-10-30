--- v0 (2026-09-19)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Current Best Score</t>
   </si>
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Daria</t>
   </si>
   <si>
     <t>Rogozina</t>
   </si>
   <si>
-    <t>AIN</t>
+    <t>RUS</t>
   </si>
   <si>
     <t>Axelle</t>
   </si>
   <si>
     <t>Vicari</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>Michalickova</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Alina</t>
   </si>
   <si>
     <t>Liagaeva</t>
   </si>
@@ -137,92 +137,92 @@
   <si>
     <t>Garafutdinova</t>
   </si>
   <si>
     <t>Kseniia</t>
   </si>
   <si>
     <t>Skvortsova</t>
   </si>
   <si>
     <t>Aiara</t>
   </si>
   <si>
     <t>Garaialde Zeberio</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Ludovica</t>
   </si>
   <si>
     <t>Sabbia</t>
   </si>
   <si>
+    <t>Elisabetta</t>
+  </si>
+  <si>
+    <t>Stocco</t>
+  </si>
+  <si>
     <t>Kristina</t>
   </si>
   <si>
     <t>Lapinova</t>
   </si>
   <si>
     <t>Rosa</t>
   </si>
   <si>
     <t>Schmidt-Moll</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Lydia</t>
   </si>
   <si>
     <t>Zacikova</t>
   </si>
   <si>
     <t>Edita</t>
   </si>
   <si>
     <t>Pozlerova</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Carina</t>
   </si>
   <si>
     <t>Wasle</t>
   </si>
   <si>
-    <t>Elisabetta</t>
-[...4 lines deleted...]
-  <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Izquierdo Tejel</t>
   </si>
   <si>
     <t>Valentina</t>
   </si>
   <si>
     <t>Leal Pelegrín</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Mairhofer</t>
   </si>
   <si>
     <t>Lucía</t>
   </si>
   <si>
     <t>Benito Sancho</t>
   </si>
   <si>
     <t>Blanco Cestero</t>
@@ -260,86 +260,107 @@
   <si>
     <t>MGL</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>Meinicke</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Enkhtuul</t>
   </si>
   <si>
     <t>Ariunsanaa</t>
   </si>
   <si>
     <t>Svetlana</t>
   </si>
   <si>
     <t>Sokolova</t>
   </si>
   <si>
+    <t>Tuya</t>
+  </si>
+  <si>
+    <t>Yumjid</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>Presa</t>
+  </si>
+  <si>
     <t>Katja</t>
   </si>
   <si>
     <t>Krenn</t>
   </si>
   <si>
-    <t>Tuya</t>
-[...2 lines deleted...]
-    <t>Yumjid</t>
+    <t>Sarantsetseg</t>
+  </si>
+  <si>
+    <t>Tumurbaatar</t>
+  </si>
+  <si>
+    <t>Egle</t>
+  </si>
+  <si>
+    <t>Trump</t>
+  </si>
+  <si>
+    <t>EST</t>
   </si>
   <si>
     <t>Nina</t>
   </si>
   <si>
     <t>Perz</t>
   </si>
   <si>
-    <t>Sarantsetseg</t>
-[...4 lines deleted...]
-  <si>
     <t>Jasmin</t>
   </si>
   <si>
     <t>Spiegelberg</t>
   </si>
   <si>
     <t>Munkhjin</t>
   </si>
   <si>
     <t>Bulganbayar</t>
   </si>
   <si>
+    <t>Camilla</t>
+  </si>
+  <si>
+    <t>De Pieri</t>
+  </si>
+  <si>
     <t>Stina</t>
   </si>
   <si>
     <t>Mari Brøndbo</t>
   </si>
   <si>
     <t>Dahl</t>
   </si>
   <si>
     <t>Kristin Waaktaar</t>
   </si>
   <si>
     <t>Opland</t>
   </si>
   <si>
     <t>Maria Luisa</t>
   </si>
   <si>
     <t>Rasina</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Ine</t>
@@ -359,81 +380,81 @@
   <si>
     <t>Ohlsson</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Marta</t>
   </si>
   <si>
     <t>Borbon Llorente</t>
   </si>
   <si>
     <t>Jara</t>
   </si>
   <si>
     <t>Andrés Vazquez</t>
   </si>
   <si>
     <t>Evi</t>
   </si>
   <si>
     <t>Garbolino</t>
   </si>
   <si>
+    <t>Lena-Maria</t>
+  </si>
+  <si>
+    <t>Aichner</t>
+  </si>
+  <si>
     <t>Ibañez Gonzalez</t>
   </si>
   <si>
-    <t>Lena-Maria</t>
-[...4 lines deleted...]
-  <si>
     <t>Christina</t>
   </si>
   <si>
     <t>Herbst</t>
   </si>
   <si>
+    <t>Maria Elena</t>
+  </si>
+  <si>
+    <t>Mastrolia</t>
+  </si>
+  <si>
+    <t>Sina</t>
+  </si>
+  <si>
+    <t>Hinteregger</t>
+  </si>
+  <si>
     <t>Soraya</t>
   </si>
   <si>
     <t>Garcia Alvarez</t>
-  </si>
-[...10 lines deleted...]
-    <t>Hinteregger</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -737,51 +758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R51"/>
+  <dimension ref="A1:R54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -891,69 +912,72 @@
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>2003</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>721.83</v>
+        <v>814.33</v>
       </c>
       <c r="I3">
-        <v>616.05</v>
+        <v>708.55</v>
       </c>
       <c r="J3">
         <v>105.78</v>
       </c>
       <c r="K3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
         <v>342.25</v>
       </c>
       <c r="N3">
         <v>273.8</v>
+      </c>
+      <c r="O3">
+        <v>92.5</v>
       </c>
       <c r="P3">
         <v>77.26</v>
       </c>
       <c r="Q3">
         <v>28.52</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
@@ -1252,292 +1276,295 @@
       </c>
       <c r="M10">
         <v>171.51</v>
       </c>
       <c r="N10">
         <v>156.95</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H11">
-        <v>285.84</v>
+        <v>309.81</v>
       </c>
       <c r="I11">
-        <v>214.38</v>
+        <v>283.43</v>
       </c>
       <c r="J11">
-        <v>71.46</v>
+        <v>26.38</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="M11">
-        <v>214.38</v>
+        <v>183.43</v>
+      </c>
+      <c r="N11">
+        <v>100.0</v>
       </c>
       <c r="P11">
-        <v>71.46</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="H12">
-        <v>250.56</v>
+        <v>285.84</v>
       </c>
       <c r="I12">
-        <v>250.56</v>
+        <v>214.38</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
+        <v>71.46</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M12">
-        <v>250.56</v>
+        <v>214.38</v>
+      </c>
+      <c r="P12">
+        <v>71.46</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" t="s">
         <v>46</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13">
+        <v>2007</v>
+      </c>
+      <c r="G13" t="s">
         <v>47</v>
       </c>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>243.07</v>
+        <v>250.56</v>
       </c>
       <c r="I13">
-        <v>198.31</v>
+        <v>250.56</v>
       </c>
       <c r="J13">
-        <v>44.76</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M13">
-        <v>198.31</v>
-[...2 lines deleted...]
-        <v>44.76</v>
+        <v>250.56</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>49</v>
       </c>
       <c r="F14">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="H14">
-        <v>231.77</v>
+        <v>243.07</v>
       </c>
       <c r="I14">
-        <v>231.77</v>
+        <v>198.31</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
+        <v>44.76</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>231.77</v>
+        <v>198.31</v>
+      </c>
+      <c r="P14">
+        <v>44.76</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" t="s">
         <v>51</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15">
+        <v>2007</v>
+      </c>
+      <c r="G15" t="s">
         <v>52</v>
       </c>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
       <c r="H15">
-        <v>216.85</v>
+        <v>231.77</v>
       </c>
       <c r="I15">
-        <v>100.0</v>
+        <v>231.77</v>
       </c>
       <c r="J15">
-        <v>116.85</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M15">
-        <v>100.0</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>231.77</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
-        <v>1997</v>
+        <v>1984</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="H16">
-        <v>209.81</v>
+        <v>216.85</v>
       </c>
       <c r="I16">
-        <v>183.43</v>
+        <v>100.0</v>
       </c>
       <c r="J16">
-        <v>26.38</v>
+        <v>116.85</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M16">
-        <v>183.43</v>
+        <v>100.0</v>
       </c>
       <c r="P16">
-        <v>26.38</v>
+        <v>83.52</v>
+      </c>
+      <c r="Q16">
+        <v>33.33</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17">
         <v>2008</v>
       </c>
       <c r="G17" t="s">
         <v>38</v>
       </c>
       <c r="H17">
@@ -1724,92 +1751,92 @@
       </c>
       <c r="M21">
         <v>124.22</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22">
         <v>1993</v>
       </c>
       <c r="G22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H22">
         <v>123.33</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>123.33</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="P22">
         <v>123.33</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>21</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="F23">
         <v>1996</v>
       </c>
       <c r="G23" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H23">
         <v>123.33</v>
       </c>
       <c r="I23">
         <v>92.5</v>
       </c>
       <c r="J23">
         <v>30.83</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>1</v>
       </c>
       <c r="M23">
         <v>92.5</v>
       </c>
       <c r="P23">
         <v>30.83</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
@@ -1850,51 +1877,51 @@
       </c>
       <c r="M24">
         <v>114.9</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25">
         <v>1979</v>
       </c>
       <c r="G25" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H25">
         <v>114.08</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>114.08</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>1</v>
       </c>
       <c r="P25">
         <v>114.08</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
@@ -2055,938 +2082,1061 @@
       </c>
       <c r="L29">
         <v>1</v>
       </c>
       <c r="P29">
         <v>90.29</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>82</v>
       </c>
       <c r="E30" t="s">
         <v>83</v>
       </c>
       <c r="F30">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="G30" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="H30">
         <v>85.56</v>
       </c>
       <c r="I30">
         <v>85.56</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>85.56</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>29</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>85</v>
       </c>
       <c r="F31">
-        <v>1979</v>
+        <v>1997</v>
       </c>
       <c r="G31" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="H31">
         <v>85.56</v>
       </c>
       <c r="I31">
         <v>85.56</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>85.56</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" t="s">
         <v>87</v>
       </c>
       <c r="F32">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H32">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I32">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
       <c r="E33" t="s">
         <v>89</v>
       </c>
       <c r="F33">
         <v>1983</v>
       </c>
       <c r="G33" t="s">
         <v>74</v>
       </c>
       <c r="H33">
         <v>79.15</v>
       </c>
       <c r="I33">
         <v>79.15</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>79.15</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>90</v>
       </c>
       <c r="E34" t="s">
         <v>91</v>
       </c>
       <c r="F34">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="H34">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I34">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F35">
-        <v>2011</v>
+        <v>1992</v>
       </c>
       <c r="G35" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="H35">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I35">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E36" t="s">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="F36">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="G36" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="H36">
-        <v>72.24</v>
+        <v>73.21</v>
       </c>
       <c r="I36">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J36">
-        <v>72.24</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L36">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>0</v>
+      </c>
+      <c r="M36">
+        <v>73.21</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F37">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="G37" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="H37">
-        <v>61.29</v>
+        <v>73.21</v>
       </c>
       <c r="I37">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J37">
-        <v>61.29</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>28.52</v>
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>73.21</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F38">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="G38" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H38">
-        <v>61.14</v>
+        <v>73.21</v>
       </c>
       <c r="I38">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J38">
-        <v>61.14</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>61.14</v>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>73.21</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>38</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E39" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="F39">
         <v>1997</v>
       </c>
       <c r="G39" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="H39">
-        <v>56.56</v>
+        <v>72.24</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
-        <v>56.56</v>
+        <v>72.24</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P39">
-        <v>56.56</v>
+        <v>41.41</v>
+      </c>
+      <c r="Q39">
+        <v>30.83</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>39</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>102</v>
       </c>
       <c r="E40" t="s">
         <v>103</v>
       </c>
       <c r="F40">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="G40" t="s">
         <v>77</v>
       </c>
       <c r="H40">
-        <v>52.32</v>
+        <v>61.29</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
-        <v>52.32</v>
+        <v>61.29</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P40">
-        <v>52.32</v>
+        <v>32.77</v>
+      </c>
+      <c r="Q40">
+        <v>28.52</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>40</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>104</v>
       </c>
       <c r="E41" t="s">
         <v>105</v>
       </c>
       <c r="F41">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="G41" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="H41">
-        <v>48.39</v>
+        <v>61.14</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
-        <v>48.39</v>
+        <v>61.14</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="P41">
-        <v>48.39</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>106</v>
       </c>
       <c r="E42" t="s">
         <v>107</v>
       </c>
       <c r="F42">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G42" t="s">
         <v>108</v>
       </c>
       <c r="H42">
-        <v>35.43</v>
+        <v>56.56</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
-        <v>35.43</v>
+        <v>56.56</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="P42">
-        <v>35.43</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>109</v>
       </c>
       <c r="E43" t="s">
         <v>110</v>
       </c>
       <c r="F43">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="G43" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="H43">
-        <v>33.33</v>
+        <v>52.32</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
-        <v>33.33</v>
+        <v>52.32</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>1</v>
       </c>
       <c r="P43">
-        <v>33.33</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>111</v>
       </c>
       <c r="E44" t="s">
         <v>112</v>
       </c>
       <c r="F44">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G44" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H44">
-        <v>30.83</v>
+        <v>48.39</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
-        <v>30.83</v>
+        <v>48.39</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="P44">
-        <v>30.83</v>
+        <v>48.39</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B45">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>113</v>
       </c>
       <c r="E45" t="s">
         <v>114</v>
       </c>
       <c r="F45">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="H45">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>1</v>
       </c>
       <c r="P45">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="E46" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F46">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="G46" t="s">
         <v>38</v>
       </c>
       <c r="H46">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>1</v>
       </c>
       <c r="P46">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E47" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F47">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H47">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="P47">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B48">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E48" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F48">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="G48" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="H48">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>1</v>
       </c>
       <c r="P48">
-        <v>26.38</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F49">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="G49" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H49">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>1</v>
       </c>
       <c r="P49">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>48</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="E50" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F50">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="H50">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="P50">
-        <v>24.4</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B51">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E51" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F51">
+        <v>1980</v>
+      </c>
+      <c r="G51" t="s">
+        <v>47</v>
+      </c>
+      <c r="H51">
+        <v>26.38</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>26.38</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>1</v>
+      </c>
+      <c r="P51">
+        <v>26.38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52">
+        <v>51</v>
+      </c>
+      <c r="C52">
+        <v>0</v>
+      </c>
+      <c r="D52" t="s">
+        <v>127</v>
+      </c>
+      <c r="E52" t="s">
+        <v>128</v>
+      </c>
+      <c r="F52">
+        <v>1975</v>
+      </c>
+      <c r="G52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52">
+        <v>24.4</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>24.4</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>1</v>
+      </c>
+      <c r="P52">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53">
+        <v>51</v>
+      </c>
+      <c r="B53">
+        <v>51</v>
+      </c>
+      <c r="C53">
+        <v>0</v>
+      </c>
+      <c r="D53" t="s">
+        <v>129</v>
+      </c>
+      <c r="E53" t="s">
+        <v>130</v>
+      </c>
+      <c r="F53">
         <v>1996</v>
       </c>
-      <c r="G51" t="s">
-[...2 lines deleted...]
-      <c r="H51">
+      <c r="G53" t="s">
+        <v>47</v>
+      </c>
+      <c r="H53">
         <v>24.4</v>
       </c>
-      <c r="I51">
-[...2 lines deleted...]
-      <c r="J51">
+      <c r="I53">
+        <v>0</v>
+      </c>
+      <c r="J53">
         <v>24.4</v>
       </c>
-      <c r="K51">
-[...5 lines deleted...]
-      <c r="P51">
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>1</v>
+      </c>
+      <c r="P53">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54">
+        <v>51</v>
+      </c>
+      <c r="B54">
+        <v>51</v>
+      </c>
+      <c r="C54">
+        <v>0</v>
+      </c>
+      <c r="D54" t="s">
+        <v>131</v>
+      </c>
+      <c r="E54" t="s">
+        <v>132</v>
+      </c>
+      <c r="F54">
+        <v>1981</v>
+      </c>
+      <c r="G54" t="s">
+        <v>38</v>
+      </c>
+      <c r="H54">
+        <v>24.4</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>24.4</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>1</v>
+      </c>
+      <c r="P54">
         <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>