--- v0 (2026-09-19)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -68,143 +68,143 @@
   <si>
     <t>Events Current Period</t>
   </si>
   <si>
     <t>Events Previous Period</t>
   </si>
   <si>
     <t>Current Best Score</t>
   </si>
   <si>
     <t>Current 2nd Score</t>
   </si>
   <si>
     <t>Current 3rd Score</t>
   </si>
   <si>
     <t>Previous Best Score</t>
   </si>
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
+    <t>Franco</t>
+  </si>
+  <si>
+    <t>Pesavento</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Jens Kristoffer</t>
   </si>
   <si>
     <t>Dyrdahl</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Oleg</t>
   </si>
   <si>
     <t>Chestikov</t>
   </si>
   <si>
-    <t>AIN</t>
+    <t>RUS</t>
   </si>
   <si>
     <t>Dmitrii</t>
   </si>
   <si>
     <t>Kondrashov</t>
   </si>
   <si>
-    <t>Franco</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Zalavtsev</t>
   </si>
   <si>
     <t>Viorel</t>
   </si>
   <si>
     <t>Palici</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Neef</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>Lamastra</t>
+  </si>
+  <si>
     <t>Casper</t>
   </si>
   <si>
     <t>Rønning</t>
   </si>
   <si>
-    <t>Giuseppe</t>
-[...4 lines deleted...]
-  <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Saravalle</t>
   </si>
   <si>
+    <t>Jacopo</t>
+  </si>
+  <si>
+    <t>Fanton</t>
+  </si>
+  <si>
     <t>Saveliy</t>
   </si>
   <si>
     <t>Anisimov</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Andreev</t>
   </si>
   <si>
-    <t>Jacopo</t>
-[...4 lines deleted...]
-  <si>
     <t>Guglielmo</t>
   </si>
   <si>
     <t>Giuliano</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Rauchfuss</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Holbach</t>
   </si>
   <si>
     <t>Shchegolev</t>
   </si>
   <si>
     <t>Mario</t>
@@ -278,68 +278,71 @@
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Enkhsaikhan</t>
   </si>
   <si>
     <t>Enkhbat</t>
   </si>
   <si>
     <t>MGL</t>
   </si>
   <si>
     <t>Khuslen</t>
   </si>
   <si>
     <t>Ariunjargal</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Bellemo</t>
   </si>
   <si>
+    <t>Gantulga</t>
+  </si>
+  <si>
+    <t>Jargal</t>
+  </si>
+  <si>
     <t>Felix</t>
   </si>
   <si>
     <t>Waldhuber</t>
   </si>
   <si>
-    <t>Gantulga</t>
-[...4 lines deleted...]
-  <si>
     <t>Egenii</t>
   </si>
   <si>
     <t>Baiborodov</t>
   </si>
   <si>
+    <t>Stolte</t>
+  </si>
+  <si>
     <t>Altanshagai</t>
   </si>
   <si>
     <t>Nyambuu</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Kreindl</t>
   </si>
   <si>
     <t>Christoph</t>
   </si>
   <si>
     <t>Lorber</t>
   </si>
   <si>
     <t>Otgondavaa</t>
   </si>
   <si>
     <t>Ondrej</t>
   </si>
   <si>
     <t>Vit</t>
@@ -437,60 +440,60 @@
   <si>
     <t>Bjerkseth</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Hiebler</t>
   </si>
   <si>
     <t>Alvaro</t>
   </si>
   <si>
     <t>Lopez Lucia</t>
   </si>
   <si>
     <t>Jost</t>
   </si>
   <si>
     <t>Joller</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Elur</t>
+  </si>
+  <si>
+    <t>Urkola Montoya</t>
+  </si>
+  <si>
     <t>Geir</t>
   </si>
   <si>
     <t>Øvergård</t>
-  </si>
-[...4 lines deleted...]
-    <t>Urkola Montoya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -794,51 +797,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:R63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -895,242 +898,245 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>723.33</v>
+        <v>763.22</v>
       </c>
       <c r="I2">
-        <v>690.0</v>
+        <v>624.36</v>
       </c>
       <c r="J2">
-        <v>33.33</v>
+        <v>138.86</v>
       </c>
       <c r="K2">
+        <v>3</v>
+      </c>
+      <c r="L2">
         <v>2</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>370.0</v>
+        <v>273.8</v>
       </c>
       <c r="N2">
-        <v>320.0</v>
+        <v>250.56</v>
+      </c>
+      <c r="O2">
+        <v>100.0</v>
       </c>
       <c r="P2">
+        <v>105.53</v>
+      </c>
+      <c r="Q2">
         <v>33.33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
-        <v>709.85</v>
+        <v>723.33</v>
       </c>
       <c r="I3">
-        <v>576.52</v>
+        <v>690.0</v>
       </c>
       <c r="J3">
-        <v>133.33</v>
+        <v>33.33</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>342.25</v>
+        <v>370.0</v>
       </c>
       <c r="N3">
-        <v>234.27</v>
+        <v>320.0</v>
       </c>
       <c r="P3">
-        <v>133.33</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H4">
-        <v>696.0</v>
+        <v>709.85</v>
       </c>
       <c r="I4">
-        <v>696.0</v>
+        <v>576.52</v>
       </c>
       <c r="J4">
-        <v>0.0</v>
+        <v>133.33</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M4">
-        <v>400.0</v>
+        <v>342.25</v>
       </c>
       <c r="N4">
-        <v>296.0</v>
+        <v>234.27</v>
+      </c>
+      <c r="P4">
+        <v>133.33</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5">
+        <v>1994</v>
+      </c>
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5">
-        <v>663.22</v>
+        <v>696.0</v>
       </c>
       <c r="I5">
-        <v>524.36</v>
+        <v>696.0</v>
       </c>
       <c r="J5">
-        <v>138.86</v>
+        <v>0.0</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M5">
-        <v>273.8</v>
+        <v>400.0</v>
       </c>
       <c r="N5">
-        <v>250.56</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>296.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
         <v>1998</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H6">
         <v>578.38</v>
       </c>
       <c r="I6">
         <v>488.09</v>
       </c>
       <c r="J6">
         <v>90.29</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
         <v>316.58</v>
       </c>
       <c r="N6">
         <v>171.51</v>
       </c>
       <c r="P6">
         <v>90.29</v>
       </c>
@@ -1224,333 +1230,342 @@
       </c>
       <c r="N8">
         <v>185.41</v>
       </c>
       <c r="P8">
         <v>77.26</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9">
-        <v>517.3</v>
+        <v>518.25</v>
       </c>
       <c r="I9">
-        <v>432.22</v>
+        <v>418.27</v>
       </c>
       <c r="J9">
-        <v>85.08</v>
+        <v>99.98</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L9">
         <v>2</v>
       </c>
       <c r="M9">
-        <v>231.77</v>
+        <v>198.31</v>
       </c>
       <c r="N9">
-        <v>200.45</v>
+        <v>146.75</v>
+      </c>
+      <c r="O9">
+        <v>73.21</v>
       </c>
       <c r="P9">
-        <v>56.56</v>
+        <v>71.46</v>
       </c>
       <c r="Q9">
         <v>28.52</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10">
-        <v>1984</v>
+        <v>2004</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H10">
-        <v>445.04</v>
+        <v>517.3</v>
       </c>
       <c r="I10">
-        <v>345.06</v>
+        <v>432.22</v>
       </c>
       <c r="J10">
-        <v>99.98</v>
+        <v>85.08</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
       <c r="L10">
         <v>2</v>
       </c>
       <c r="M10">
-        <v>198.31</v>
+        <v>231.77</v>
       </c>
       <c r="N10">
-        <v>146.75</v>
+        <v>200.45</v>
       </c>
       <c r="P10">
-        <v>71.46</v>
+        <v>56.56</v>
       </c>
       <c r="Q10">
         <v>28.52</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11">
         <v>1996</v>
       </c>
       <c r="G11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H11">
-        <v>421.28</v>
+        <v>513.78</v>
       </c>
       <c r="I11">
-        <v>292.84</v>
+        <v>385.34</v>
       </c>
       <c r="J11">
         <v>128.44</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>292.84</v>
+      </c>
+      <c r="N11">
+        <v>92.5</v>
       </c>
       <c r="P11">
         <v>97.61</v>
       </c>
       <c r="Q11">
         <v>30.83</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
         <v>2006</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H12">
-        <v>299.57</v>
+        <v>362.67</v>
       </c>
       <c r="I12">
-        <v>299.57</v>
+        <v>362.67</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>183.43</v>
+        <v>169.68</v>
       </c>
       <c r="N12">
-        <v>116.14</v>
+        <v>107.43</v>
+      </c>
+      <c r="O12">
+        <v>85.56</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13">
-        <v>1983</v>
+        <v>2006</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H13">
-        <v>277.84</v>
+        <v>299.57</v>
       </c>
       <c r="I13">
-        <v>216.7</v>
+        <v>299.57</v>
       </c>
       <c r="J13">
-        <v>61.14</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M13">
-        <v>216.7</v>
-[...2 lines deleted...]
-        <v>61.14</v>
+        <v>183.43</v>
+      </c>
+      <c r="N13">
+        <v>116.14</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14">
-        <v>2006</v>
+        <v>1983</v>
       </c>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H14">
-        <v>277.11</v>
+        <v>277.84</v>
       </c>
       <c r="I14">
-        <v>277.11</v>
+        <v>216.7</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
+        <v>61.14</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>169.68</v>
-[...2 lines deleted...]
-        <v>107.43</v>
+        <v>216.7</v>
+      </c>
+      <c r="P14">
+        <v>61.14</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15">
         <v>2003</v>
       </c>
       <c r="G15" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H15">
         <v>275.06</v>
       </c>
       <c r="I15">
         <v>209.25</v>
       </c>
       <c r="J15">
         <v>65.81</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15">
         <v>2</v>
       </c>
       <c r="M15">
         <v>124.22</v>
       </c>
       <c r="N15">
         <v>85.03</v>
       </c>
       <c r="P15">
         <v>41.41</v>
       </c>
@@ -1635,60 +1650,60 @@
       </c>
       <c r="K17">
         <v>2</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>145.18</v>
       </c>
       <c r="N17">
         <v>125.56</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18">
         <v>2007</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H18">
         <v>214.27</v>
       </c>
       <c r="I18">
         <v>214.27</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>2</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>114.9</v>
       </c>
       <c r="N18">
         <v>99.37</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
@@ -1732,224 +1747,224 @@
       </c>
       <c r="P19">
         <v>35.43</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
       <c r="E20" t="s">
         <v>61</v>
       </c>
       <c r="F20">
         <v>1994</v>
       </c>
       <c r="G20" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H20">
         <v>158.64</v>
       </c>
       <c r="I20">
         <v>158.64</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>158.64</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21">
         <v>1992</v>
       </c>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H21">
         <v>154.16</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>154.16</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>2</v>
       </c>
       <c r="P21">
         <v>123.33</v>
       </c>
       <c r="Q21">
         <v>30.83</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22">
         <v>2008</v>
       </c>
       <c r="G22" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H22">
         <v>150.56</v>
       </c>
       <c r="I22">
         <v>150.56</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>77.81</v>
       </c>
       <c r="N22">
         <v>72.75</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" t="s">
         <v>67</v>
       </c>
       <c r="F23">
         <v>2008</v>
       </c>
       <c r="G23" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H23">
         <v>145.23</v>
       </c>
       <c r="I23">
         <v>145.23</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>78.65</v>
       </c>
       <c r="N23">
         <v>66.58</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24">
         <v>2000</v>
       </c>
       <c r="G24" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H24">
         <v>135.74</v>
       </c>
       <c r="I24">
         <v>135.74</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>135.74</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
@@ -2034,51 +2049,51 @@
       </c>
       <c r="P26">
         <v>28.52</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>75</v>
       </c>
       <c r="F27">
         <v>2004</v>
       </c>
       <c r="G27" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H27">
         <v>124.69</v>
       </c>
       <c r="I27">
         <v>91.92</v>
       </c>
       <c r="J27">
         <v>32.77</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>1</v>
       </c>
       <c r="M27">
         <v>91.92</v>
       </c>
       <c r="P27">
         <v>32.77</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
@@ -2289,1260 +2304,1301 @@
       </c>
       <c r="M32">
         <v>92.5</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>86</v>
       </c>
       <c r="E33" t="s">
         <v>87</v>
       </c>
       <c r="F33">
         <v>2006</v>
       </c>
       <c r="G33" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H33">
         <v>90.94</v>
       </c>
       <c r="I33">
         <v>90.94</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>90.94</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>88</v>
       </c>
       <c r="E34" t="s">
         <v>89</v>
       </c>
       <c r="F34">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="G34" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H34">
         <v>85.56</v>
       </c>
       <c r="I34">
         <v>85.56</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>85.56</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>33</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>90</v>
       </c>
       <c r="E35" t="s">
         <v>91</v>
       </c>
       <c r="F35">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="G35" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="H35">
         <v>85.56</v>
       </c>
       <c r="I35">
         <v>85.56</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>85.56</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>92</v>
       </c>
       <c r="E36" t="s">
         <v>93</v>
       </c>
       <c r="F36">
         <v>1990</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H36">
         <v>83.52</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>83.52</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="P36">
         <v>83.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>36</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>78</v>
+      </c>
+      <c r="E37" t="s">
         <v>94</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G37" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="H37">
         <v>79.15</v>
       </c>
       <c r="I37">
         <v>79.15</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>79.15</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>36</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
+        <v>95</v>
+      </c>
+      <c r="E38" t="s">
         <v>96</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="G38" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="H38">
         <v>79.15</v>
       </c>
       <c r="I38">
         <v>79.15</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>79.15</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
+        <v>97</v>
+      </c>
+      <c r="E39" t="s">
         <v>98</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G39" t="s">
         <v>71</v>
       </c>
       <c r="H39">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I39">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
         <v>100</v>
       </c>
       <c r="F40">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="G40" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="H40">
         <v>73.21</v>
       </c>
       <c r="I40">
         <v>73.21</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>73.21</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41" t="s">
+        <v>88</v>
+      </c>
+      <c r="E41" t="s">
         <v>101</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G41" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="H41">
-        <v>71.97</v>
+        <v>73.21</v>
       </c>
       <c r="I41">
-        <v>71.97</v>
+        <v>73.21</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>71.97</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="E42" t="s">
         <v>103</v>
       </c>
       <c r="F42">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="G42" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="H42">
-        <v>71.14</v>
+        <v>71.97</v>
       </c>
       <c r="I42">
-        <v>0</v>
+        <v>71.97</v>
       </c>
       <c r="J42">
-        <v>71.14</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L42">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <v>71.97</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>42</v>
       </c>
       <c r="C43">
         <v>0</v>
       </c>
       <c r="D43" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" t="s">
         <v>104</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="G43" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="H43">
-        <v>67.3</v>
+        <v>71.14</v>
       </c>
       <c r="I43">
-        <v>67.3</v>
+        <v>0</v>
       </c>
       <c r="J43">
-        <v>0.0</v>
+        <v>71.14</v>
       </c>
       <c r="K43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L43">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>67.3</v>
+        <v>2</v>
+      </c>
+      <c r="P43">
+        <v>44.76</v>
+      </c>
+      <c r="Q43">
+        <v>26.38</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>43</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E44" t="s">
         <v>106</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="G44" t="s">
         <v>74</v>
       </c>
       <c r="H44">
-        <v>62.25</v>
+        <v>67.3</v>
       </c>
       <c r="I44">
-        <v>62.25</v>
+        <v>67.3</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>62.25</v>
+        <v>67.3</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" t="s">
         <v>108</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="G45" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="H45">
-        <v>61.58</v>
+        <v>62.25</v>
       </c>
       <c r="I45">
-        <v>61.58</v>
+        <v>62.25</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>61.58</v>
+        <v>62.25</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>45</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>109</v>
       </c>
       <c r="E46" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="F46">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="G46" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="H46">
-        <v>57.58</v>
+        <v>61.58</v>
       </c>
       <c r="I46">
-        <v>57.58</v>
+        <v>61.58</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>57.58</v>
+        <v>61.58</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>46</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
         <v>111</v>
       </c>
       <c r="F47">
         <v>2010</v>
       </c>
       <c r="G47" t="s">
         <v>74</v>
       </c>
       <c r="H47">
-        <v>53.26</v>
+        <v>57.58</v>
       </c>
       <c r="I47">
-        <v>53.26</v>
+        <v>57.58</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>53.26</v>
+        <v>57.58</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
+        <v>110</v>
+      </c>
+      <c r="E48" t="s">
         <v>112</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="G48" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="H48">
-        <v>52.32</v>
+        <v>53.26</v>
       </c>
       <c r="I48">
-        <v>0</v>
+        <v>53.26</v>
       </c>
       <c r="J48">
-        <v>52.32</v>
+        <v>0.0</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L48">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>52.32</v>
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <v>53.26</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>48</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
+        <v>113</v>
+      </c>
+      <c r="E49" t="s">
         <v>114</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="G49" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="H49">
-        <v>49.27</v>
+        <v>52.32</v>
       </c>
       <c r="I49">
-        <v>49.27</v>
+        <v>0</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
+        <v>52.32</v>
       </c>
       <c r="K49">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L49">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>49.27</v>
+        <v>1</v>
+      </c>
+      <c r="P49">
+        <v>52.32</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" t="s">
         <v>116</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G50" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="H50">
-        <v>48.39</v>
+        <v>49.27</v>
       </c>
       <c r="I50">
-        <v>0</v>
+        <v>49.27</v>
       </c>
       <c r="J50">
-        <v>48.39</v>
+        <v>0.0</v>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>48.39</v>
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>49.27</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>50</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>117</v>
+      </c>
+      <c r="E51" t="s">
+        <v>118</v>
+      </c>
+      <c r="F51">
+        <v>1999</v>
+      </c>
+      <c r="G51" t="s">
         <v>119</v>
       </c>
-      <c r="E51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H51">
-        <v>33.33</v>
+        <v>48.39</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
-        <v>33.33</v>
+        <v>48.39</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="P51">
-        <v>33.33</v>
+        <v>48.39</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
+        <v>120</v>
+      </c>
+      <c r="E52" t="s">
         <v>121</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G52" t="s">
         <v>74</v>
       </c>
       <c r="H52">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>1</v>
       </c>
       <c r="P52">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B53">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" t="s">
         <v>123</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G53" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H53">
         <v>30.83</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>30.83</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>1</v>
       </c>
       <c r="P53">
         <v>30.83</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B54">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" t="s">
         <v>125</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="H54">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="P54">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55" t="s">
+        <v>126</v>
+      </c>
+      <c r="E55" t="s">
+        <v>127</v>
+      </c>
+      <c r="F55">
+        <v>1989</v>
+      </c>
+      <c r="G55" t="s">
         <v>128</v>
       </c>
-      <c r="E55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="P55">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>129</v>
+      </c>
+      <c r="E56" t="s">
         <v>130</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="G56" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="H56">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>1</v>
       </c>
       <c r="P56">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57" t="s">
+        <v>131</v>
+      </c>
+      <c r="E57" t="s">
         <v>132</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="G57" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="H57">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="P57">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B58">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" t="s">
         <v>134</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="G58" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="H58">
         <v>26.38</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>26.38</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="P58">
         <v>26.38</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B59">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
+        <v>135</v>
+      </c>
+      <c r="E59" t="s">
         <v>136</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G59" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H59">
         <v>26.38</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>26.38</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="P59">
         <v>26.38</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B60">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" t="s">
         <v>138</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="G60" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="H60">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="P60">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61" t="s">
+        <v>139</v>
+      </c>
+      <c r="E61" t="s">
+        <v>140</v>
+      </c>
+      <c r="F61">
+        <v>1987</v>
+      </c>
+      <c r="G61" t="s">
         <v>141</v>
       </c>
-      <c r="E61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H61">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="P61">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
+        <v>142</v>
+      </c>
+      <c r="E62" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F62">
         <v>2004</v>
       </c>
       <c r="G62" t="s">
         <v>74</v>
       </c>
       <c r="H62">
         <v>24.4</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>24.4</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="P62">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63">
+        <v>61</v>
+      </c>
+      <c r="B63">
+        <v>61</v>
+      </c>
+      <c r="C63">
+        <v>0</v>
+      </c>
+      <c r="D63" t="s">
+        <v>144</v>
+      </c>
+      <c r="E63" t="s">
+        <v>145</v>
+      </c>
+      <c r="F63">
+        <v>1967</v>
+      </c>
+      <c r="G63" t="s">
+        <v>23</v>
+      </c>
+      <c r="H63">
+        <v>24.4</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>24.4</v>
+      </c>
+      <c r="K63">
+        <v>0</v>
+      </c>
+      <c r="L63">
+        <v>1</v>
+      </c>
+      <c r="P63">
         <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>