--- v0 (2026-09-20)
+++ v1 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -125,104 +125,101 @@
   <si>
     <t>SRB</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Vaelen</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Julen</t>
   </si>
   <si>
     <t>Lopetegui García</t>
   </si>
   <si>
     <t>Mikel</t>
   </si>
   <si>
     <t>Arrasate Larrea</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Thor Bendix</t>
   </si>
   <si>
     <t>Madsen</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Van den Bergh</t>
   </si>
   <si>
     <t>Rostislav</t>
   </si>
   <si>
     <t>Pevtsov</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Volar</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Niek</t>
   </si>
   <si>
     <t>Heldoorn</t>
   </si>
   <si>
+    <t>Silas</t>
+  </si>
+  <si>
+    <t>Engel Plambæk</t>
+  </si>
+  <si>
     <t>Joran</t>
   </si>
   <si>
     <t>Driesen</t>
   </si>
   <si>
-    <t>Silas</t>
-[...4 lines deleted...]
-  <si>
     <t>Ondrej</t>
   </si>
   <si>
     <t>Kubo</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Jose Ignacio</t>
   </si>
   <si>
     <t>Galvez Ponce</t>
   </si>
   <si>
     <t>Lars</t>
   </si>
   <si>
     <t>Lomholt</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kopyciński</t>
@@ -281,215 +278,215 @@
   <si>
     <t>Olij</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Aschenbrenner</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Romain</t>
   </si>
   <si>
     <t>Rezsohazy</t>
   </si>
   <si>
     <t>Szabolcs</t>
   </si>
   <si>
     <t>Kovacs</t>
   </si>
   <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>Murero</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Akin</t>
   </si>
   <si>
-    <t>Federico</t>
-[...7 lines deleted...]
-  <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Benito Lopez</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Unger</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Weiss</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Magnien</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>Zorrilla Medrano</t>
   </si>
   <si>
     <t>Alexandre</t>
   </si>
   <si>
     <t>Alvarez Ferreira</t>
   </si>
   <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Guisolan</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
-    <t>Jonathan</t>
-[...7 lines deleted...]
-  <si>
     <t>Juan Ignacio</t>
   </si>
   <si>
     <t>Villarruel Curra</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Ugarte Ramos</t>
   </si>
   <si>
     <t>Georg</t>
   </si>
   <si>
     <t>Enzenberger</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Hagen</t>
   </si>
   <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Kocar</t>
   </si>
   <si>
     <t>Etienne</t>
   </si>
   <si>
     <t>Tillon</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Méntrida Zamarra</t>
   </si>
   <si>
     <t>Jordi</t>
   </si>
   <si>
     <t>Montraveta</t>
   </si>
   <si>
+    <t>Grace</t>
+  </si>
+  <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
-    <t>Grace</t>
-[...1 lines deleted...]
-  <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Amberger</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>João Francisco</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Kallin</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Stephan</t>
+  </si>
+  <si>
+    <t>Benedikt</t>
+  </si>
+  <si>
     <t>Aimar</t>
   </si>
   <si>
     <t>Murua Poza</t>
   </si>
   <si>
-    <t>Stephan</t>
-[...13 lines deleted...]
-  <si>
     <t>Norberg</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Stadnik</t>
   </si>
   <si>
     <t>Toon</t>
   </si>
   <si>
     <t>Mariën</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Giel</t>
@@ -536,252 +533,273 @@
   <si>
     <t>McManners</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Olivér</t>
   </si>
   <si>
     <t>Zsebe</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>Blokhin</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
+    <t>Christoph</t>
+  </si>
+  <si>
+    <t>Mattner</t>
+  </si>
+  <si>
     <t>Carlos</t>
   </si>
   <si>
     <t>Oliver Vives</t>
   </si>
   <si>
-    <t>Christoph</t>
-[...4 lines deleted...]
-  <si>
     <t>Johnathan</t>
   </si>
   <si>
     <t>Dolan</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lawicki</t>
   </si>
   <si>
     <t>Takaaki</t>
   </si>
   <si>
     <t>Koja</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t>Bortolamedi</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>Higgins</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Wohl</t>
   </si>
   <si>
-    <t>Michele</t>
-[...4 lines deleted...]
-  <si>
     <t>Pedro Afonso</t>
   </si>
   <si>
     <t>Gaspar</t>
   </si>
   <si>
     <t>Alexandru</t>
   </si>
   <si>
     <t>Toma</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Lukatsch</t>
   </si>
   <si>
+    <t>Martin Conde</t>
+  </si>
+  <si>
+    <t>Zeljko</t>
+  </si>
+  <si>
+    <t>Cota</t>
+  </si>
+  <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Manya Valenzuela</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Pertl</t>
+  </si>
+  <si>
     <t>Leonardo</t>
   </si>
   <si>
     <t>Allegri</t>
   </si>
   <si>
-    <t>Martin Conde</t>
-[...17 lines deleted...]
-    <t>Pertl</t>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Kinkaid</t>
   </si>
   <si>
     <t>Oprisan</t>
   </si>
   <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Paffen</t>
+  </si>
+  <si>
+    <t>Eterović</t>
+  </si>
+  <si>
     <t>Slaby</t>
   </si>
   <si>
-    <t>Matthew</t>
-[...2 lines deleted...]
-    <t>Kinkaid</t>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Lorenzon</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>Rocha</t>
   </si>
   <si>
-    <t>Rick</t>
-[...8 lines deleted...]
-    <t>Lorenzon</t>
+    <t>Jesse</t>
+  </si>
+  <si>
+    <t>Van Hulst</t>
   </si>
   <si>
     <t>Pascal</t>
   </si>
   <si>
     <t>Franken</t>
   </si>
   <si>
+    <t>Dalibor</t>
+  </si>
+  <si>
+    <t>Vujevic</t>
+  </si>
+  <si>
+    <t>Gstaltner</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>Petrovic</t>
+  </si>
+  <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>De Gasperi</t>
   </si>
   <si>
     <t>Matěj </t>
   </si>
   <si>
     <t>Múdrik</t>
   </si>
   <si>
-    <t>Jesse</t>
-[...11 lines deleted...]
-    <t>Gstaltner</t>
+    <t>Marin</t>
+  </si>
+  <si>
+    <t>Koceic</t>
+  </si>
+  <si>
+    <t>Hradil</t>
+  </si>
+  <si>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Candeo</t>
+  </si>
+  <si>
+    <t>Thissen</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>Spindler</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>Kandutsch</t>
+  </si>
+  <si>
+    <t>Henrique</t>
+  </si>
+  <si>
+    <t>Moreira</t>
+  </si>
+  <si>
+    <t>Mihail</t>
+  </si>
+  <si>
+    <t>Chindris</t>
+  </si>
+  <si>
+    <t>Rastislav</t>
+  </si>
+  <si>
+    <t>Srnanek</t>
   </si>
   <si>
     <t>Diez Rodriguez</t>
-  </si>
-[...40 lines deleted...]
-    <t>Spindler</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1085,51 +1103,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R104"/>
+  <dimension ref="A1:R108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1174,4382 +1192,4546 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1994</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>397.33</v>
+        <v>430.66</v>
       </c>
       <c r="I2">
         <v>301.09</v>
       </c>
       <c r="J2">
-        <v>96.24</v>
+        <v>129.57</v>
       </c>
       <c r="K2">
         <v>2</v>
       </c>
       <c r="L2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M2">
         <v>173.83</v>
       </c>
       <c r="N2">
         <v>127.26</v>
       </c>
       <c r="P2">
         <v>67.72</v>
       </c>
       <c r="Q2">
+        <v>33.33</v>
+      </c>
+      <c r="R2">
         <v>28.52</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1994</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>393.47</v>
       </c>
       <c r="I3">
         <v>300.0</v>
       </c>
       <c r="J3">
         <v>93.47</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>2</v>
       </c>
       <c r="M3">
         <v>300.0</v>
       </c>
       <c r="P3">
         <v>62.64</v>
       </c>
       <c r="Q3">
         <v>30.83</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>1999</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
         <v>377.5</v>
       </c>
       <c r="I4">
         <v>277.5</v>
       </c>
       <c r="J4">
         <v>100.0</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
         <v>277.5</v>
       </c>
       <c r="P4">
         <v>100.0</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
         <v>1990</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
         <v>324.27</v>
       </c>
       <c r="I5">
         <v>173.83</v>
       </c>
       <c r="J5">
         <v>150.44</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>2</v>
       </c>
       <c r="M5">
         <v>173.83</v>
       </c>
       <c r="P5">
         <v>92.5</v>
       </c>
       <c r="Q5">
         <v>57.94</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
         <v>2001</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>322.79</v>
       </c>
       <c r="I6">
         <v>256.69</v>
       </c>
       <c r="J6">
         <v>66.1</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
         <v>256.69</v>
       </c>
       <c r="P6">
         <v>66.1</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7">
         <v>1996</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7">
         <v>313.15</v>
       </c>
       <c r="I7">
         <v>239.94</v>
       </c>
       <c r="J7">
         <v>73.21</v>
       </c>
       <c r="K7">
         <v>2</v>
       </c>
       <c r="L7">
         <v>1</v>
       </c>
       <c r="M7">
         <v>160.79</v>
       </c>
       <c r="N7">
         <v>79.15</v>
       </c>
       <c r="P7">
         <v>73.21</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>2004</v>
       </c>
       <c r="G8" t="s">
         <v>26</v>
       </c>
       <c r="H8">
         <v>300.0</v>
       </c>
       <c r="I8">
         <v>300.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>300.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9">
+        <v>0</v>
+      </c>
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F9">
         <v>1999</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H9">
         <v>277.5</v>
       </c>
       <c r="I9">
         <v>277.5</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>277.5</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F10">
         <v>1994</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>265.25</v>
       </c>
       <c r="I10">
         <v>203.16</v>
       </c>
       <c r="J10">
         <v>62.09</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
         <v>2</v>
       </c>
       <c r="M10">
         <v>203.16</v>
       </c>
       <c r="P10">
         <v>33.57</v>
       </c>
       <c r="Q10">
         <v>28.52</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F11">
         <v>1987</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H11">
         <v>259.38</v>
       </c>
       <c r="I11">
         <v>187.92</v>
       </c>
       <c r="J11">
         <v>71.46</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>1</v>
       </c>
       <c r="M11">
         <v>187.92</v>
       </c>
       <c r="P11">
         <v>71.46</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F12">
         <v>1992</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H12">
         <v>256.76</v>
       </c>
       <c r="I12">
         <v>203.16</v>
       </c>
       <c r="J12">
         <v>53.6</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>1</v>
       </c>
       <c r="M12">
         <v>203.16</v>
       </c>
       <c r="P12">
         <v>53.6</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
+      </c>
+      <c r="C13">
+        <v>0</v>
       </c>
       <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F13">
         <v>1999</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>256.69</v>
       </c>
       <c r="I13">
         <v>256.69</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>256.69</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
         <v>51</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H14">
         <v>237.44</v>
       </c>
       <c r="I14">
         <v>237.44</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>237.44</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>13</v>
+      </c>
+      <c r="C15">
+        <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
         <v>53</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="H15">
         <v>237.44</v>
       </c>
       <c r="I15">
         <v>237.44</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>237.44</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F16">
         <v>1993</v>
       </c>
       <c r="G16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H16">
         <v>227.86</v>
       </c>
       <c r="I16">
         <v>137.57</v>
       </c>
       <c r="J16">
         <v>90.29</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>1</v>
       </c>
       <c r="M16">
         <v>137.57</v>
       </c>
       <c r="P16">
         <v>90.29</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F17">
         <v>2001</v>
       </c>
       <c r="G17" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>219.63</v>
       </c>
       <c r="I17">
         <v>219.63</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>219.63</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="C18">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F18">
         <v>1988</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H18">
         <v>219.63</v>
       </c>
       <c r="I18">
         <v>219.63</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>219.63</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F19">
         <v>2002</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H19">
         <v>216.72</v>
       </c>
       <c r="I19">
         <v>137.57</v>
       </c>
       <c r="J19">
         <v>79.15</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
         <v>137.57</v>
       </c>
       <c r="P19">
         <v>79.15</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>-17</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F20">
         <v>2000</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H20">
         <v>214.08</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>214.08</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="P20">
         <v>114.08</v>
       </c>
       <c r="Q20">
         <v>100.0</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F21">
         <v>1990</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H21">
         <v>203.79</v>
       </c>
       <c r="I21">
         <v>100.72</v>
       </c>
       <c r="J21">
         <v>103.07</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>3</v>
       </c>
       <c r="M21">
         <v>100.72</v>
       </c>
       <c r="P21">
         <v>45.86</v>
       </c>
       <c r="Q21">
         <v>30.83</v>
       </c>
       <c r="R21">
         <v>26.38</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F22">
         <v>1992</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22">
         <v>187.92</v>
       </c>
       <c r="I22">
         <v>187.92</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>187.92</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F23">
         <v>1989</v>
       </c>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H23">
         <v>164.16</v>
       </c>
       <c r="I23">
         <v>100.0</v>
       </c>
       <c r="J23">
         <v>64.16</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>2</v>
       </c>
       <c r="M23">
         <v>100.0</v>
       </c>
       <c r="P23">
         <v>33.33</v>
       </c>
       <c r="Q23">
         <v>30.83</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F24">
         <v>1995</v>
       </c>
       <c r="G24" t="s">
         <v>32</v>
       </c>
       <c r="H24">
         <v>162.67</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>162.67</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>2</v>
       </c>
       <c r="P24">
         <v>83.52</v>
       </c>
       <c r="Q24">
         <v>79.15</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>24</v>
+      </c>
+      <c r="C25">
+        <v>0</v>
       </c>
       <c r="D25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F25">
         <v>1999</v>
       </c>
       <c r="G25" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H25">
         <v>160.79</v>
       </c>
       <c r="I25">
         <v>160.79</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>160.79</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>-22</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F26">
         <v>1998</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26">
         <v>159.16</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>159.16</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>3</v>
       </c>
       <c r="P26">
         <v>92.5</v>
       </c>
       <c r="Q26">
         <v>33.33</v>
       </c>
       <c r="R26">
         <v>33.33</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F27">
         <v>1995</v>
       </c>
       <c r="G27" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H27">
         <v>157.04</v>
       </c>
       <c r="I27">
         <v>100.0</v>
       </c>
       <c r="J27">
         <v>57.04</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>2</v>
       </c>
       <c r="M27">
         <v>100.0</v>
       </c>
       <c r="P27">
         <v>28.52</v>
       </c>
       <c r="Q27">
         <v>28.52</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F28">
         <v>1998</v>
       </c>
       <c r="G28" t="s">
         <v>32</v>
       </c>
       <c r="H28">
         <v>151.3</v>
       </c>
       <c r="I28">
         <v>108.88</v>
       </c>
       <c r="J28">
         <v>42.42</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="M28">
         <v>108.88</v>
       </c>
       <c r="P28">
         <v>42.42</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F29">
         <v>1997</v>
       </c>
       <c r="G29" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H29">
         <v>149.71</v>
       </c>
       <c r="I29">
         <v>92.5</v>
       </c>
       <c r="J29">
         <v>57.21</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>2</v>
       </c>
       <c r="M29">
         <v>92.5</v>
       </c>
       <c r="P29">
         <v>30.83</v>
       </c>
       <c r="Q29">
         <v>26.38</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
+      </c>
+      <c r="C30">
+        <v>0</v>
       </c>
       <c r="D30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" t="s">
         <v>89</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>2001</v>
+      </c>
+      <c r="G30" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H30">
         <v>148.73</v>
       </c>
       <c r="I30">
         <v>148.73</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>148.73</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C31">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
       <c r="E31" t="s">
         <v>92</v>
       </c>
       <c r="F31">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="G31" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="H31">
         <v>148.73</v>
       </c>
       <c r="I31">
         <v>148.73</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>148.73</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>93</v>
+      </c>
+      <c r="E32" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F32">
         <v>1994</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
         <v>133.33</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>133.33</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>1</v>
       </c>
       <c r="P32">
         <v>133.33</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>32</v>
+      </c>
+      <c r="C33">
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F33">
         <v>1987</v>
       </c>
       <c r="G33" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H33">
         <v>127.26</v>
       </c>
       <c r="I33">
         <v>127.26</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>127.26</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F34">
         <v>1981</v>
       </c>
       <c r="G34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H34">
         <v>125.83</v>
       </c>
       <c r="I34">
         <v>92.5</v>
       </c>
       <c r="J34">
         <v>33.33</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>1</v>
       </c>
       <c r="M34">
         <v>92.5</v>
       </c>
       <c r="P34">
         <v>33.33</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F35">
         <v>1995</v>
       </c>
       <c r="G35" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H35">
         <v>123.33</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>123.33</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>1</v>
       </c>
       <c r="P35">
         <v>123.33</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F36">
         <v>1992</v>
       </c>
       <c r="G36" t="s">
         <v>26</v>
       </c>
       <c r="H36">
         <v>118.89</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>118.89</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>2</v>
       </c>
       <c r="P36">
         <v>85.56</v>
       </c>
       <c r="Q36">
         <v>33.33</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F37">
         <v>2003</v>
       </c>
       <c r="G37" t="s">
         <v>26</v>
       </c>
       <c r="H37">
         <v>118.88</v>
       </c>
       <c r="I37">
         <v>92.5</v>
       </c>
       <c r="J37">
         <v>26.38</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="M37">
         <v>92.5</v>
       </c>
       <c r="P37">
         <v>26.38</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C38" t="s">
         <v>37</v>
       </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
       <c r="D38" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" t="s">
         <v>107</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>1994</v>
+      </c>
+      <c r="G38" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H38">
         <v>117.71</v>
       </c>
       <c r="I38">
         <v>117.71</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>117.71</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C39">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
       <c r="E39" t="s">
         <v>110</v>
       </c>
       <c r="F39">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G39" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="H39">
         <v>117.71</v>
       </c>
       <c r="I39">
         <v>117.71</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>117.71</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F40">
         <v>1992</v>
       </c>
       <c r="G40" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H40">
         <v>114.08</v>
       </c>
       <c r="I40">
         <v>85.56</v>
       </c>
       <c r="J40">
         <v>28.52</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40">
         <v>85.56</v>
       </c>
       <c r="P40">
         <v>28.52</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-21</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>35</v>
       </c>
       <c r="E41" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F41">
         <v>1993</v>
       </c>
       <c r="G41" t="s">
         <v>26</v>
       </c>
       <c r="H41">
         <v>110.72</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>110.72</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>2</v>
       </c>
       <c r="P41">
         <v>61.14</v>
       </c>
       <c r="Q41">
         <v>49.58</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F42">
         <v>1994</v>
       </c>
       <c r="G42" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H42">
         <v>109.98</v>
       </c>
       <c r="I42">
         <v>79.15</v>
       </c>
       <c r="J42">
         <v>30.83</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="M42">
         <v>79.15</v>
       </c>
       <c r="P42">
         <v>30.83</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
+        <v>117</v>
+      </c>
+      <c r="E43" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F43">
         <v>1998</v>
       </c>
       <c r="G43" t="s">
         <v>32</v>
       </c>
       <c r="H43">
         <v>108.88</v>
       </c>
       <c r="I43">
         <v>108.88</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>108.88</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
+        <v>119</v>
+      </c>
+      <c r="E44" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F44">
         <v>1992</v>
       </c>
       <c r="G44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H44">
         <v>105.53</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>105.53</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>1</v>
       </c>
       <c r="P44">
         <v>105.53</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F45">
         <v>2001</v>
       </c>
       <c r="G45" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H45">
         <v>100.72</v>
       </c>
       <c r="I45">
         <v>100.72</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>100.72</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
+        <v>123</v>
+      </c>
+      <c r="E46" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F46">
         <v>1999</v>
       </c>
       <c r="G46" t="s">
         <v>26</v>
       </c>
       <c r="H46">
         <v>100.0</v>
       </c>
       <c r="I46">
         <v>100.0</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
         <v>100.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
+        <v>125</v>
+      </c>
+      <c r="E47" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F47">
         <v>1998</v>
       </c>
       <c r="G47" t="s">
         <v>26</v>
       </c>
       <c r="H47">
         <v>97.61</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>97.61</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="P47">
         <v>97.61</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>64</v>
       </c>
       <c r="E48" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F48">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="G48" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="H48">
         <v>85.56</v>
       </c>
       <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
         <v>85.56</v>
       </c>
-      <c r="J48">
-[...1 lines deleted...]
-      </c>
       <c r="K48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L48">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M48">
+        <v>1</v>
+      </c>
+      <c r="P48">
         <v>85.56</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C49">
-        <v>-36</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="E49" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F49">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="G49" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H49">
         <v>85.56</v>
       </c>
       <c r="I49">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J49">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L49">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P49">
+        <v>0</v>
+      </c>
+      <c r="M49">
         <v>85.56</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
+        <v>130</v>
+      </c>
+      <c r="E50" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F50">
         <v>1989</v>
       </c>
       <c r="G50" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H50">
         <v>77.26</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>77.26</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="P50">
         <v>77.26</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F51">
         <v>1993</v>
       </c>
       <c r="G51" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H51">
         <v>74.77</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>74.77</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>2</v>
       </c>
       <c r="P51">
         <v>48.39</v>
       </c>
       <c r="Q51">
         <v>26.38</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
+        <v>136</v>
+      </c>
+      <c r="E52" t="s">
         <v>137</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52">
+        <v>1995</v>
+      </c>
+      <c r="G52" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H52">
         <v>73.21</v>
       </c>
       <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
         <v>73.21</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L52">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M52">
+        <v>1</v>
+      </c>
+      <c r="P52">
         <v>73.21</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C53">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
         <v>139</v>
       </c>
       <c r="E53" t="s">
         <v>140</v>
       </c>
       <c r="F53">
         <v>1986</v>
       </c>
       <c r="G53" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H53">
         <v>73.21</v>
       </c>
       <c r="I53">
         <v>73.21</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
         <v>73.21</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="C54">
-        <v>-34</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
         <v>141</v>
       </c>
       <c r="E54" t="s">
         <v>142</v>
       </c>
       <c r="F54">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G54" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="H54">
         <v>73.21</v>
       </c>
       <c r="I54">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J54">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L54">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P54">
+        <v>0</v>
+      </c>
+      <c r="M54">
         <v>73.21</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>-34</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F55">
         <v>1989</v>
       </c>
       <c r="G55" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H55">
         <v>67.72</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>67.72</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="P55">
         <v>67.72</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="F56">
         <v>2003</v>
       </c>
       <c r="G56" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H56">
         <v>64.16</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>64.16</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>2</v>
       </c>
       <c r="P56">
         <v>33.33</v>
       </c>
       <c r="Q56">
         <v>30.83</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
+        <v>146</v>
+      </c>
+      <c r="E57" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F57">
         <v>1994</v>
       </c>
       <c r="G57" t="s">
         <v>32</v>
       </c>
       <c r="H57">
         <v>62.64</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>62.64</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="P57">
         <v>62.64</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F58">
         <v>1992</v>
       </c>
       <c r="G58" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H58">
         <v>57.94</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>57.94</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="P58">
         <v>57.94</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
+        <v>151</v>
+      </c>
+      <c r="E59" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F59">
         <v>1996</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59">
         <v>56.56</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>56.56</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>1</v>
       </c>
       <c r="P59">
         <v>56.56</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>-29</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
+        <v>153</v>
+      </c>
+      <c r="E60" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F60">
         <v>1992</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60">
         <v>55.23</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>55.23</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>2</v>
       </c>
       <c r="P60">
         <v>30.83</v>
       </c>
       <c r="Q60">
         <v>24.4</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>-35</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
+        <v>155</v>
+      </c>
+      <c r="E61" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F61">
         <v>1997</v>
       </c>
       <c r="G61" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H61">
         <v>53.6</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>53.6</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="P61">
         <v>53.6</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
+        <v>157</v>
+      </c>
+      <c r="E62" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F62">
         <v>1995</v>
       </c>
       <c r="G62" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H62">
         <v>52.32</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>52.32</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="P62">
         <v>52.32</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
+        <v>160</v>
+      </c>
+      <c r="E63" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F63">
         <v>2000</v>
       </c>
       <c r="G63" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H63">
         <v>49.58</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>49.58</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="P63">
         <v>49.58</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
+        <v>162</v>
+      </c>
+      <c r="E64" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="F64">
         <v>2005</v>
       </c>
       <c r="G64" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H64">
         <v>45.86</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>45.86</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="P64">
         <v>45.86</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E65" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F65">
         <v>1997</v>
       </c>
       <c r="G65" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H65">
         <v>44.76</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>44.76</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="P65">
         <v>44.76</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
+        <v>167</v>
+      </c>
+      <c r="E66" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="F66">
         <v>1998</v>
       </c>
       <c r="G66" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H66">
         <v>42.42</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>42.42</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="P66">
         <v>42.42</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
+        <v>170</v>
+      </c>
+      <c r="E67" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F67">
         <v>1986</v>
       </c>
       <c r="G67" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H67">
         <v>41.41</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>41.41</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="P67">
         <v>41.41</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
+        <v>173</v>
+      </c>
+      <c r="E68" t="s">
         <v>174</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68">
-        <v>1999</v>
+        <v>1989</v>
       </c>
       <c r="G68" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="H68">
         <v>39.24</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>39.24</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>1</v>
       </c>
       <c r="P68">
         <v>39.24</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="C69">
-        <v>-31</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
+        <v>175</v>
+      </c>
+      <c r="E69" t="s">
         <v>176</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="G69" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H69">
         <v>39.24</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>39.24</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="P69">
         <v>39.24</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
+        <v>177</v>
+      </c>
+      <c r="E70" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F70">
         <v>2002</v>
       </c>
       <c r="G70" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H70">
         <v>38.3</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>38.3</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="P70">
         <v>38.3</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="C71">
-        <v>-48</v>
+        <v>0</v>
       </c>
       <c r="D71" t="s">
+        <v>179</v>
+      </c>
+      <c r="E71" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F71">
         <v>1995</v>
       </c>
       <c r="G71" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H71">
         <v>36.29</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>36.29</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>1</v>
       </c>
       <c r="P71">
         <v>36.29</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D72" t="s">
+        <v>181</v>
+      </c>
+      <c r="E72" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F72">
         <v>1994</v>
       </c>
       <c r="G72" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H72">
         <v>35.43</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>35.43</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>1</v>
       </c>
       <c r="P72">
         <v>35.43</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C73">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D73" t="s">
+        <v>184</v>
+      </c>
+      <c r="E73" t="s">
         <v>185</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G73" t="s">
-        <v>151</v>
+        <v>90</v>
       </c>
       <c r="H73">
         <v>33.33</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
         <v>33.33</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>1</v>
       </c>
       <c r="P73">
         <v>33.33</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C74">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D74" t="s">
+        <v>186</v>
+      </c>
+      <c r="E74" t="s">
         <v>187</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G74" t="s">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="H74">
         <v>33.33</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>33.33</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="P74">
         <v>33.33</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C75">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D75" t="s">
+        <v>188</v>
+      </c>
+      <c r="E75" t="s">
         <v>189</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G75" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="H75">
         <v>33.33</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>33.33</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="P75">
         <v>33.33</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C76">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D76" t="s">
+        <v>190</v>
+      </c>
+      <c r="E76" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F76">
         <v>1994</v>
       </c>
       <c r="G76" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H76">
         <v>33.33</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
         <v>33.33</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>1</v>
       </c>
       <c r="P76">
         <v>33.33</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C77">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D77" t="s">
+        <v>192</v>
+      </c>
+      <c r="E77" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F77">
         <v>1991</v>
       </c>
       <c r="G77" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H77">
         <v>33.33</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>33.33</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
       <c r="P77">
         <v>33.33</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C78">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D78" t="s">
+        <v>194</v>
+      </c>
+      <c r="E78" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F78">
         <v>1999</v>
       </c>
       <c r="G78" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H78">
         <v>33.33</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>33.33</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>1</v>
       </c>
       <c r="P78">
         <v>33.33</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D79" t="s">
-        <v>197</v>
+        <v>123</v>
       </c>
       <c r="E79" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F79">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G79" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="H79">
         <v>30.83</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>30.83</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="P79">
         <v>30.83</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C80">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D80" t="s">
-        <v>124</v>
+        <v>197</v>
       </c>
       <c r="E80" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F80">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="G80" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H80">
         <v>30.83</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>30.83</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>1</v>
       </c>
       <c r="P80">
         <v>30.83</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D81" t="s">
+        <v>199</v>
+      </c>
+      <c r="E81" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F81">
         <v>1998</v>
       </c>
       <c r="G81" t="s">
         <v>26</v>
       </c>
       <c r="H81">
         <v>30.83</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>30.83</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>1</v>
       </c>
       <c r="P81">
         <v>30.83</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C82">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D82" t="s">
+        <v>201</v>
+      </c>
+      <c r="E82" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F82">
         <v>2000</v>
       </c>
       <c r="G82" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H82">
         <v>30.83</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>30.83</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>1</v>
       </c>
       <c r="P82">
         <v>30.83</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D83" t="s">
+        <v>203</v>
+      </c>
+      <c r="E83" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F83">
         <v>1998</v>
       </c>
       <c r="G83" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H83">
         <v>30.83</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>30.83</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>1</v>
       </c>
       <c r="P83">
         <v>30.83</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B84">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C84">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D84" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="E84" t="s">
         <v>206</v>
       </c>
       <c r="F84">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G84" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="H84">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="P84">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B85">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="E85" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F85">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="G85" t="s">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="H85">
         <v>28.52</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>28.52</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>1</v>
       </c>
       <c r="P85">
         <v>28.52</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B86">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C86">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="E86" t="s">
         <v>209</v>
       </c>
       <c r="F86">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G86" t="s">
-        <v>151</v>
+        <v>73</v>
       </c>
       <c r="H86">
         <v>28.52</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>28.52</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>1</v>
       </c>
       <c r="P86">
         <v>28.52</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B87">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C87">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
         <v>210</v>
       </c>
       <c r="E87" t="s">
         <v>211</v>
       </c>
       <c r="F87">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="G87" t="s">
-        <v>136</v>
+        <v>23</v>
       </c>
       <c r="H87">
         <v>28.52</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>28.52</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1</v>
       </c>
       <c r="P87">
         <v>28.52</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B88">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C88">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
+        <v>93</v>
+      </c>
+      <c r="E88" t="s">
         <v>212</v>
       </c>
-      <c r="E88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G88" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H88">
         <v>28.52</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>28.52</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>1</v>
       </c>
       <c r="P88">
         <v>28.52</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B89">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C89">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>214</v>
+        <v>45</v>
       </c>
       <c r="E89" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F89">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="G89" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="H89">
         <v>28.52</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>28.52</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>1</v>
       </c>
       <c r="P89">
         <v>28.52</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B90">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="C90">
-        <v>-39</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E90" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F90">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="G90" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="H90">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="P90">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B91">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C91">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D91" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="E91" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F91">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="G91" t="s">
-        <v>93</v>
+        <v>135</v>
       </c>
       <c r="H91">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="P91">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B92">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D92" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E92" t="s">
-        <v>221</v>
+        <v>219</v>
+      </c>
+      <c r="F92">
+        <v>1996</v>
       </c>
       <c r="G92" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H92">
         <v>26.38</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>26.38</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>1</v>
       </c>
       <c r="P92">
         <v>26.38</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B93">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C93">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D93" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E93" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F93">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93">
         <v>26.38</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>26.38</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>1</v>
       </c>
       <c r="P93">
         <v>26.38</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B94">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C94">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D94" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E94" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F94">
-        <v>2003</v>
+        <v>1982</v>
       </c>
       <c r="G94" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="H94">
         <v>26.38</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>26.38</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>1</v>
       </c>
       <c r="P94">
         <v>26.38</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B95">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C95">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D95" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E95" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F95">
         <v>1998</v>
       </c>
       <c r="G95" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H95">
         <v>26.38</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>26.38</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>1</v>
       </c>
       <c r="P95">
         <v>26.38</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B96">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C96">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>225</v>
       </c>
       <c r="E96" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F96">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G96" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="H96">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
       <c r="P96">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B97">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D97" t="s">
+        <v>227</v>
+      </c>
+      <c r="E97" t="s">
         <v>228</v>
       </c>
-      <c r="E97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="G97" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="H97">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>1</v>
       </c>
       <c r="P97">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B98">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D98" t="s">
+        <v>229</v>
+      </c>
+      <c r="E98" t="s">
         <v>230</v>
       </c>
-      <c r="E98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G98" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="H98">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="P98">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B99">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D99" t="s">
-        <v>101</v>
+        <v>231</v>
       </c>
       <c r="E99" t="s">
         <v>232</v>
       </c>
       <c r="F99">
-        <v>1997</v>
+        <v>1975</v>
       </c>
       <c r="G99" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H99">
         <v>24.4</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>24.4</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="P99">
         <v>24.4</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B100">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C100">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D100" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E100" t="s">
         <v>233</v>
       </c>
       <c r="F100">
         <v>1998</v>
       </c>
       <c r="G100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H100">
         <v>24.4</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>24.4</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>1</v>
       </c>
       <c r="P100">
         <v>24.4</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B101">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D101" t="s">
         <v>234</v>
       </c>
       <c r="E101" t="s">
         <v>235</v>
       </c>
       <c r="F101">
         <v>1996</v>
       </c>
       <c r="G101" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H101">
         <v>24.4</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>24.4</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="P101">
         <v>24.4</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B102">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C102">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D102" t="s">
+        <v>100</v>
+      </c>
+      <c r="E102" t="s">
         <v>236</v>
       </c>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="G102" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="H102">
         <v>24.4</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>24.4</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>1</v>
       </c>
       <c r="P102">
         <v>24.4</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B103">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C103">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D103" t="s">
+        <v>237</v>
+      </c>
+      <c r="E103" t="s">
         <v>238</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G103" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="H103">
         <v>24.4</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>24.4</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>1</v>
       </c>
       <c r="P103">
         <v>24.4</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B104">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D104" t="s">
+        <v>239</v>
+      </c>
+      <c r="E104" t="s">
         <v>240</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="G104" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H104">
         <v>24.4</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>24.4</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>1</v>
       </c>
       <c r="P104">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105">
+        <v>98</v>
+      </c>
+      <c r="B105">
+        <v>98</v>
+      </c>
+      <c r="C105">
+        <v>0</v>
+      </c>
+      <c r="D105" t="s">
+        <v>241</v>
+      </c>
+      <c r="E105" t="s">
+        <v>242</v>
+      </c>
+      <c r="F105">
+        <v>1991</v>
+      </c>
+      <c r="G105" t="s">
+        <v>135</v>
+      </c>
+      <c r="H105">
+        <v>24.4</v>
+      </c>
+      <c r="I105">
+        <v>0</v>
+      </c>
+      <c r="J105">
+        <v>24.4</v>
+      </c>
+      <c r="K105">
+        <v>0</v>
+      </c>
+      <c r="L105">
+        <v>1</v>
+      </c>
+      <c r="P105">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106">
+        <v>98</v>
+      </c>
+      <c r="B106">
+        <v>98</v>
+      </c>
+      <c r="C106">
+        <v>0</v>
+      </c>
+      <c r="D106" t="s">
+        <v>243</v>
+      </c>
+      <c r="E106" t="s">
+        <v>244</v>
+      </c>
+      <c r="F106">
+        <v>1997</v>
+      </c>
+      <c r="G106" t="s">
+        <v>73</v>
+      </c>
+      <c r="H106">
+        <v>24.4</v>
+      </c>
+      <c r="I106">
+        <v>0</v>
+      </c>
+      <c r="J106">
+        <v>24.4</v>
+      </c>
+      <c r="K106">
+        <v>0</v>
+      </c>
+      <c r="L106">
+        <v>1</v>
+      </c>
+      <c r="P106">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107">
+        <v>98</v>
+      </c>
+      <c r="B107">
+        <v>98</v>
+      </c>
+      <c r="C107">
+        <v>0</v>
+      </c>
+      <c r="D107" t="s">
+        <v>245</v>
+      </c>
+      <c r="E107" t="s">
+        <v>246</v>
+      </c>
+      <c r="F107">
+        <v>1995</v>
+      </c>
+      <c r="G107" t="s">
+        <v>56</v>
+      </c>
+      <c r="H107">
+        <v>24.4</v>
+      </c>
+      <c r="I107">
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>24.4</v>
+      </c>
+      <c r="K107">
+        <v>0</v>
+      </c>
+      <c r="L107">
+        <v>1</v>
+      </c>
+      <c r="P107">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108">
+        <v>98</v>
+      </c>
+      <c r="B108">
+        <v>98</v>
+      </c>
+      <c r="C108">
+        <v>0</v>
+      </c>
+      <c r="D108" t="s">
+        <v>33</v>
+      </c>
+      <c r="E108" t="s">
+        <v>247</v>
+      </c>
+      <c r="F108">
+        <v>1994</v>
+      </c>
+      <c r="G108" t="s">
+        <v>26</v>
+      </c>
+      <c r="H108">
+        <v>24.4</v>
+      </c>
+      <c r="I108">
+        <v>0</v>
+      </c>
+      <c r="J108">
+        <v>24.4</v>
+      </c>
+      <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
+      </c>
+      <c r="P108">
         <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>