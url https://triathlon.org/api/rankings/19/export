--- v1 (2026-10-12)
+++ v2 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -164,71 +164,95 @@
   <si>
     <t>Rostislav</t>
   </si>
   <si>
     <t>Pevtsov</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Volar</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Niek</t>
   </si>
   <si>
     <t>Heldoorn</t>
   </si>
   <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>Murero</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Joran</t>
+  </si>
+  <si>
+    <t>Driesen</t>
+  </si>
+  <si>
     <t>Silas</t>
   </si>
   <si>
     <t>Engel Plambæk</t>
   </si>
   <si>
-    <t>Joran</t>
-[...2 lines deleted...]
-    <t>Driesen</t>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Aschenbrenner</t>
+  </si>
+  <si>
+    <t>AUT</t>
   </si>
   <si>
     <t>Ondrej</t>
   </si>
   <si>
     <t>Kubo</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Weiss</t>
+  </si>
+  <si>
     <t>Jose Ignacio</t>
   </si>
   <si>
     <t>Galvez Ponce</t>
   </si>
   <si>
     <t>Lars</t>
   </si>
   <si>
     <t>Lomholt</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kopyciński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>Draper</t>
@@ -257,236 +281,254 @@
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Louis</t>
   </si>
   <si>
     <t>Naeyaert</t>
   </si>
   <si>
     <t>Rémi</t>
   </si>
   <si>
     <t>Huens</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Tristan</t>
   </si>
   <si>
     <t>Olij</t>
   </si>
   <si>
-    <t>Sebastian</t>
-[...7 lines deleted...]
-  <si>
     <t>Romain</t>
   </si>
   <si>
     <t>Rezsohazy</t>
   </si>
   <si>
     <t>Szabolcs</t>
   </si>
   <si>
     <t>Kovacs</t>
   </si>
   <si>
-    <t>Federico</t>
-[...7 lines deleted...]
-  <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Akin</t>
   </si>
   <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Benito Lopez</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Unger</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Michael</t>
-[...4 lines deleted...]
-  <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>Magnien</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
     <t>Zorrilla Medrano</t>
   </si>
   <si>
     <t>Alexandre</t>
   </si>
   <si>
     <t>Alvarez Ferreira</t>
   </si>
   <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Guisolan</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>Thomas</t>
-[...4 lines deleted...]
-  <si>
     <t>Juan Ignacio</t>
   </si>
   <si>
     <t>Villarruel Curra</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Ugarte Ramos</t>
   </si>
   <si>
     <t>Georg</t>
   </si>
   <si>
     <t>Enzenberger</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Hagen</t>
   </si>
   <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Kocar</t>
   </si>
   <si>
     <t>Etienne</t>
   </si>
   <si>
     <t>Tillon</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Méntrida Zamarra</t>
   </si>
   <si>
     <t>Jordi</t>
   </si>
   <si>
     <t>Montraveta</t>
   </si>
   <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>Dominin</t>
+  </si>
+  <si>
+    <t>Jan Christian</t>
+  </si>
+  <si>
+    <t>Schiebl</t>
+  </si>
+  <si>
     <t>Grace</t>
   </si>
   <si>
+    <t>Emanuele</t>
+  </si>
+  <si>
+    <t>Faraco</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Pauger</t>
+  </si>
+  <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
+    <t>Luca</t>
+  </si>
+  <si>
+    <t>Barbagallo</t>
+  </si>
+  <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Amberger</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>João Francisco</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
+    <t>Aimar</t>
+  </si>
+  <si>
+    <t>Murua Poza</t>
+  </si>
+  <si>
+    <t>Stephan</t>
+  </si>
+  <si>
+    <t>Benedikt</t>
+  </si>
+  <si>
+    <t>Niko</t>
+  </si>
+  <si>
+    <t>Malleczek</t>
+  </si>
+  <si>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Bonetto</t>
+  </si>
+  <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kallin</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
-    <t>Stephan</t>
-[...10 lines deleted...]
-  <si>
     <t>Norberg</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Stadnik</t>
   </si>
   <si>
     <t>Toon</t>
   </si>
   <si>
     <t>Mariën</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Giel</t>
@@ -566,240 +608,240 @@
   <si>
     <t>Oliver Vives</t>
   </si>
   <si>
     <t>Johnathan</t>
   </si>
   <si>
     <t>Dolan</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lawicki</t>
   </si>
   <si>
     <t>Takaaki</t>
   </si>
   <si>
     <t>Koja</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Higgins</t>
+  </si>
+  <si>
     <t>Michele</t>
   </si>
   <si>
     <t>Bortolamedi</t>
   </si>
   <si>
-    <t>David</t>
-[...2 lines deleted...]
-    <t>Higgins</t>
+    <t>Alexandru</t>
+  </si>
+  <si>
+    <t>Toma</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Wohl</t>
   </si>
   <si>
     <t>Pedro Afonso</t>
   </si>
   <si>
     <t>Gaspar</t>
   </si>
   <si>
-    <t>Alexandru</t>
-[...4 lines deleted...]
-  <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Lukatsch</t>
   </si>
   <si>
+    <t>Leonardo</t>
+  </si>
+  <si>
+    <t>Allegri</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
     <t>Martin Conde</t>
   </si>
   <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Manya Valenzuela</t>
+  </si>
+  <si>
     <t>Zeljko</t>
   </si>
   <si>
     <t>Cota</t>
   </si>
   <si>
-    <t>Roger</t>
-[...10 lines deleted...]
-  <si>
     <t>Philip</t>
   </si>
   <si>
     <t>Pertl</t>
   </si>
   <si>
-    <t>Leonardo</t>
-[...2 lines deleted...]
-    <t>Allegri</t>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>Rocha</t>
+  </si>
+  <si>
+    <t>Slaby</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Kinkaid</t>
   </si>
   <si>
+    <t>Eterović</t>
+  </si>
+  <si>
     <t>Oprisan</t>
   </si>
   <si>
     <t>Rick</t>
   </si>
   <si>
     <t>Paffen</t>
   </si>
   <si>
-    <t>Eterović</t>
-[...4 lines deleted...]
-  <si>
     <t>Marco</t>
   </si>
   <si>
     <t>Lorenzon</t>
   </si>
   <si>
-    <t>Mario</t>
-[...2 lines deleted...]
-    <t>Rocha</t>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>Franken</t>
+  </si>
+  <si>
+    <t>Gstaltner</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>Petrovic</t>
+  </si>
+  <si>
+    <t>Dalibor</t>
+  </si>
+  <si>
+    <t>Vujevic</t>
+  </si>
+  <si>
+    <t>Alessandro</t>
+  </si>
+  <si>
+    <t>De Gasperi</t>
+  </si>
+  <si>
+    <t>Matěj </t>
+  </si>
+  <si>
+    <t>Múdrik</t>
   </si>
   <si>
     <t>Jesse</t>
   </si>
   <si>
     <t>Van Hulst</t>
   </si>
   <si>
-    <t>Pascal</t>
-[...29 lines deleted...]
-    <t>Múdrik</t>
+    <t>Filippo</t>
+  </si>
+  <si>
+    <t>Candeo</t>
+  </si>
+  <si>
+    <t>Hradil</t>
+  </si>
+  <si>
+    <t>Thissen</t>
+  </si>
+  <si>
+    <t>Mihail</t>
+  </si>
+  <si>
+    <t>Chindris</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
   <si>
     <t>Koceic</t>
   </si>
   <si>
-    <t>Hradil</t>
-[...10 lines deleted...]
-  <si>
     <t>Erik</t>
   </si>
   <si>
     <t>Spindler</t>
   </si>
   <si>
+    <t>Rastislav</t>
+  </si>
+  <si>
+    <t>Srnanek</t>
+  </si>
+  <si>
     <t>Florian</t>
   </si>
   <si>
     <t>Kandutsch</t>
   </si>
   <si>
+    <t>Diez Rodriguez</t>
+  </si>
+  <si>
     <t>Henrique</t>
   </si>
   <si>
     <t>Moreira</t>
-  </si>
-[...13 lines deleted...]
-    <t>Diez Rodriguez</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1103,51 +1145,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R108"/>
+  <dimension ref="A1:R115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1744,966 +1786,975 @@
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>256.69</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G14" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="H14">
-        <v>237.44</v>
+        <v>248.73</v>
       </c>
       <c r="I14">
-        <v>237.44</v>
+        <v>248.73</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>237.44</v>
+        <v>148.73</v>
+      </c>
+      <c r="N14">
+        <v>100.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F15">
         <v>1993</v>
       </c>
       <c r="G15" t="s">
         <v>32</v>
       </c>
       <c r="H15">
         <v>237.44</v>
       </c>
       <c r="I15">
         <v>237.44</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>237.44</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G16" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="H16">
-        <v>227.86</v>
+        <v>237.44</v>
       </c>
       <c r="I16">
-        <v>137.57</v>
+        <v>237.44</v>
       </c>
       <c r="J16">
-        <v>90.29</v>
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>137.57</v>
-[...2 lines deleted...]
-        <v>90.29</v>
+        <v>237.44</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="H17">
-        <v>219.63</v>
+        <v>236.19</v>
       </c>
       <c r="I17">
-        <v>219.63</v>
+        <v>179.15</v>
       </c>
       <c r="J17">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M17">
-        <v>219.63</v>
+        <v>100.0</v>
+      </c>
+      <c r="N17">
+        <v>79.15</v>
+      </c>
+      <c r="P17">
+        <v>28.52</v>
+      </c>
+      <c r="Q17">
+        <v>28.52</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F18">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="G18" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="H18">
-        <v>219.63</v>
+        <v>227.86</v>
       </c>
       <c r="I18">
-        <v>219.63</v>
+        <v>137.57</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>90.29</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>219.63</v>
+        <v>137.57</v>
+      </c>
+      <c r="P18">
+        <v>90.29</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F19">
-        <v>2002</v>
+        <v>1981</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H19">
-        <v>216.72</v>
+        <v>225.83</v>
       </c>
       <c r="I19">
-        <v>137.57</v>
+        <v>192.5</v>
       </c>
       <c r="J19">
-        <v>79.15</v>
+        <v>33.33</v>
       </c>
       <c r="K19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
-        <v>137.57</v>
+        <v>100.0</v>
+      </c>
+      <c r="N19">
+        <v>92.5</v>
       </c>
       <c r="P19">
-        <v>79.15</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F20">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H20">
-        <v>214.08</v>
+        <v>219.63</v>
       </c>
       <c r="I20">
-        <v>0</v>
+        <v>219.63</v>
       </c>
       <c r="J20">
-        <v>214.08</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L20">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>100.0</v>
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <v>219.63</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="G21" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H21">
-        <v>203.79</v>
+        <v>219.63</v>
       </c>
       <c r="I21">
-        <v>100.72</v>
+        <v>219.63</v>
       </c>
       <c r="J21">
-        <v>103.07</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M21">
-        <v>100.72</v>
-[...8 lines deleted...]
-        <v>26.38</v>
+        <v>219.63</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>69</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="H22">
-        <v>187.92</v>
+        <v>216.72</v>
       </c>
       <c r="I22">
-        <v>187.92</v>
+        <v>137.57</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>187.92</v>
+        <v>137.57</v>
+      </c>
+      <c r="P22">
+        <v>79.15</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F23">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="G23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H23">
-        <v>164.16</v>
+        <v>214.08</v>
       </c>
       <c r="I23">
-        <v>100.0</v>
+        <v>0</v>
       </c>
       <c r="J23">
-        <v>64.16</v>
+        <v>214.08</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23">
         <v>2</v>
       </c>
-      <c r="M23">
+      <c r="P23">
+        <v>114.08</v>
+      </c>
+      <c r="Q23">
         <v>100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30.83</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F24">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="H24">
-        <v>162.67</v>
+        <v>203.79</v>
       </c>
       <c r="I24">
-        <v>0</v>
+        <v>100.72</v>
       </c>
       <c r="J24">
-        <v>162.67</v>
+        <v>103.07</v>
       </c>
       <c r="K24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="M24">
+        <v>100.72</v>
       </c>
       <c r="P24">
-        <v>83.52</v>
+        <v>45.86</v>
       </c>
       <c r="Q24">
-        <v>79.15</v>
+        <v>30.83</v>
+      </c>
+      <c r="R24">
+        <v>26.38</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F25">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="H25">
-        <v>160.79</v>
+        <v>187.92</v>
       </c>
       <c r="I25">
-        <v>160.79</v>
+        <v>187.92</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>160.79</v>
+        <v>187.92</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>79</v>
       </c>
       <c r="E26" t="s">
         <v>80</v>
       </c>
       <c r="F26">
-        <v>1998</v>
+        <v>1989</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="H26">
-        <v>159.16</v>
+        <v>164.16</v>
       </c>
       <c r="I26">
-        <v>0</v>
+        <v>100.0</v>
       </c>
       <c r="J26">
-        <v>159.16</v>
+        <v>64.16</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="M26">
+        <v>100.0</v>
       </c>
       <c r="P26">
-        <v>92.5</v>
+        <v>33.33</v>
       </c>
       <c r="Q26">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F27">
         <v>1995</v>
       </c>
       <c r="G27" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="H27">
-        <v>157.04</v>
+        <v>162.67</v>
       </c>
       <c r="I27">
-        <v>100.0</v>
+        <v>0</v>
       </c>
       <c r="J27">
-        <v>57.04</v>
+        <v>162.67</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27">
         <v>2</v>
       </c>
-      <c r="M27">
-[...1 lines deleted...]
-      </c>
       <c r="P27">
-        <v>28.52</v>
+        <v>83.52</v>
       </c>
       <c r="Q27">
-        <v>28.52</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>27</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
       <c r="E28" t="s">
         <v>85</v>
       </c>
       <c r="F28">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G28" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="H28">
-        <v>151.3</v>
+        <v>160.79</v>
       </c>
       <c r="I28">
-        <v>108.88</v>
+        <v>160.79</v>
       </c>
       <c r="J28">
-        <v>42.42</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M28">
-        <v>108.88</v>
-[...2 lines deleted...]
-        <v>42.42</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F29">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G29" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="H29">
-        <v>149.71</v>
+        <v>159.16</v>
       </c>
       <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>159.16</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <v>3</v>
+      </c>
+      <c r="P29">
         <v>92.5</v>
       </c>
-      <c r="J29">
-[...13 lines deleted...]
-      </c>
       <c r="Q29">
-        <v>26.38</v>
+        <v>33.33</v>
+      </c>
+      <c r="R29">
+        <v>33.33</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>29</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H30">
-        <v>148.73</v>
+        <v>151.3</v>
       </c>
       <c r="I30">
-        <v>148.73</v>
+        <v>108.88</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>42.42</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M30">
-        <v>148.73</v>
+        <v>108.88</v>
+      </c>
+      <c r="P30">
+        <v>42.42</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
       <c r="E31" t="s">
         <v>92</v>
       </c>
       <c r="F31">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G31" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H31">
-        <v>148.73</v>
+        <v>149.71</v>
       </c>
       <c r="I31">
-        <v>148.73</v>
+        <v>92.5</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
+        <v>57.21</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M31">
-        <v>148.73</v>
+        <v>92.5</v>
+      </c>
+      <c r="P31">
+        <v>30.83</v>
+      </c>
+      <c r="Q31">
+        <v>26.38</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="E32" t="s">
         <v>94</v>
       </c>
       <c r="F32">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="G32" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="H32">
-        <v>133.33</v>
+        <v>148.73</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>148.73</v>
       </c>
       <c r="J32">
-        <v>133.33</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>133.33</v>
+        <v>0</v>
+      </c>
+      <c r="M32">
+        <v>148.73</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>32</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>95</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="G33" t="s">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="H33">
-        <v>127.26</v>
+        <v>133.33</v>
       </c>
       <c r="I33">
-        <v>127.26</v>
+        <v>0</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
+        <v>133.33</v>
       </c>
       <c r="K33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>1</v>
+      </c>
+      <c r="P33">
+        <v>133.33</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>33</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" t="s">
         <v>98</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34">
+        <v>1987</v>
+      </c>
+      <c r="G34" t="s">
         <v>99</v>
       </c>
-      <c r="F34">
-[...4 lines deleted...]
-      </c>
       <c r="H34">
-        <v>125.83</v>
+        <v>127.26</v>
       </c>
       <c r="I34">
-        <v>92.5</v>
+        <v>127.26</v>
       </c>
       <c r="J34">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M34">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>34</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35">
         <v>1995</v>
       </c>
       <c r="G35" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H35">
         <v>123.33</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>123.33</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>1</v>
       </c>
       <c r="P35">
         <v>123.33</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
@@ -2785,95 +2836,95 @@
       </c>
       <c r="M37">
         <v>92.5</v>
       </c>
       <c r="P37">
         <v>26.38</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>37</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
       <c r="E38" t="s">
         <v>107</v>
       </c>
       <c r="F38">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G38" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="H38">
         <v>117.71</v>
       </c>
       <c r="I38">
         <v>117.71</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>117.71</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>37</v>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="s">
+        <v>108</v>
+      </c>
+      <c r="E39" t="s">
         <v>109</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39">
+        <v>1994</v>
+      </c>
+      <c r="G39" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H39">
         <v>117.71</v>
       </c>
       <c r="I39">
         <v>117.71</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>117.71</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
@@ -2958,51 +3009,51 @@
       </c>
       <c r="Q41">
         <v>49.58</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>115</v>
       </c>
       <c r="E42" t="s">
         <v>116</v>
       </c>
       <c r="F42">
         <v>1994</v>
       </c>
       <c r="G42" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="H42">
         <v>109.98</v>
       </c>
       <c r="I42">
         <v>79.15</v>
       </c>
       <c r="J42">
         <v>30.83</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="M42">
         <v>79.15</v>
       </c>
       <c r="P42">
         <v>30.83</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
@@ -3084,51 +3135,51 @@
       </c>
       <c r="P44">
         <v>105.53</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>44</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>121</v>
       </c>
       <c r="E45" t="s">
         <v>122</v>
       </c>
       <c r="F45">
         <v>2001</v>
       </c>
       <c r="G45" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="H45">
         <v>100.72</v>
       </c>
       <c r="I45">
         <v>100.72</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>100.72</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
@@ -3198,2540 +3249,2827 @@
       </c>
       <c r="J47">
         <v>97.61</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>1</v>
       </c>
       <c r="P47">
         <v>97.61</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>47</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>64</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F48">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G48" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="H48">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="I48">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="J48">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L48">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <v>92.5</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>47</v>
       </c>
       <c r="C49">
         <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F49">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G49" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="H49">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="I49">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>49</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="E50" t="s">
         <v>131</v>
       </c>
       <c r="F50">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="G50" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="H50">
-        <v>77.26</v>
+        <v>85.56</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
-        <v>77.26</v>
+        <v>85.56</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="P50">
-        <v>77.26</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B51">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C51">
         <v>0</v>
       </c>
       <c r="D51" t="s">
+        <v>132</v>
+      </c>
+      <c r="E51" t="s">
         <v>133</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="G51" t="s">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="H51">
-        <v>74.77</v>
+        <v>85.56</v>
       </c>
       <c r="I51">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J51">
-        <v>74.77</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L51">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>85.56</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B52">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E52" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F52">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G52" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="H52">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="I52">
-        <v>0</v>
+        <v>85.56</v>
       </c>
       <c r="J52">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>85.56</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B53">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E53" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="F53">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G53" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="H53">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="I53">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>73.21</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B54">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C54">
         <v>0</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E54" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F54">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G54" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="H54">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I54">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>54</v>
       </c>
       <c r="C55">
         <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="E55" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F55">
         <v>1989</v>
       </c>
       <c r="G55" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H55">
-        <v>67.72</v>
+        <v>77.26</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
-        <v>67.72</v>
+        <v>77.26</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="P55">
-        <v>67.72</v>
+        <v>77.26</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>143</v>
+      </c>
+      <c r="E56" t="s">
         <v>144</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56">
+        <v>1993</v>
+      </c>
+      <c r="G56" t="s">
         <v>145</v>
       </c>
-      <c r="F56">
-[...4 lines deleted...]
-      </c>
       <c r="H56">
-        <v>64.16</v>
+        <v>74.77</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
-        <v>64.16</v>
+        <v>74.77</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>2</v>
       </c>
       <c r="P56">
-        <v>33.33</v>
+        <v>48.39</v>
       </c>
       <c r="Q56">
-        <v>30.83</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>56</v>
       </c>
       <c r="C57">
         <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>146</v>
       </c>
       <c r="E57" t="s">
         <v>147</v>
       </c>
       <c r="F57">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G57" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H57">
-        <v>62.64</v>
+        <v>73.21</v>
       </c>
       <c r="I57">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J57">
-        <v>62.64</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L57">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>62.64</v>
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <v>73.21</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B58">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>148</v>
       </c>
       <c r="E58" t="s">
         <v>149</v>
       </c>
       <c r="F58">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="G58" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="H58">
-        <v>57.94</v>
+        <v>73.21</v>
       </c>
       <c r="I58">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J58">
-        <v>57.94</v>
+        <v>0.0</v>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L58">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>57.94</v>
+        <v>0</v>
+      </c>
+      <c r="M58">
+        <v>73.21</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B59">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
+        <v>150</v>
+      </c>
+      <c r="E59" t="s">
         <v>151</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G59" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H59">
-        <v>56.56</v>
+        <v>73.21</v>
       </c>
       <c r="I59">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J59">
-        <v>56.56</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L59">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>56.56</v>
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>73.21</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B60">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
+        <v>152</v>
+      </c>
+      <c r="E60" t="s">
         <v>153</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G60" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H60">
-        <v>55.23</v>
+        <v>73.21</v>
       </c>
       <c r="I60">
-        <v>0</v>
+        <v>73.21</v>
       </c>
       <c r="J60">
-        <v>55.23</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L60">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>24.4</v>
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <v>73.21</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B61">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C61">
         <v>0</v>
       </c>
       <c r="D61" t="s">
+        <v>154</v>
+      </c>
+      <c r="E61" t="s">
         <v>155</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61">
+        <v>1995</v>
+      </c>
+      <c r="G61" t="s">
         <v>156</v>
       </c>
-      <c r="F61">
-[...4 lines deleted...]
-      </c>
       <c r="H61">
-        <v>53.6</v>
+        <v>73.21</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
-        <v>53.6</v>
+        <v>73.21</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="P61">
-        <v>53.6</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>61</v>
       </c>
       <c r="C62">
         <v>0</v>
       </c>
       <c r="D62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E62" t="s">
         <v>157</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="G62" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H62">
-        <v>52.32</v>
+        <v>67.72</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
-        <v>52.32</v>
+        <v>67.72</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="P62">
-        <v>52.32</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>62</v>
       </c>
       <c r="C63">
         <v>0</v>
       </c>
       <c r="D63" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E63" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F63">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G63" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="H63">
-        <v>49.58</v>
+        <v>64.16</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
-        <v>49.58</v>
+        <v>64.16</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P63">
-        <v>49.58</v>
+        <v>33.33</v>
+      </c>
+      <c r="Q63">
+        <v>30.83</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>63</v>
       </c>
       <c r="C64">
         <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F64">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G64" t="s">
-        <v>164</v>
+        <v>32</v>
       </c>
       <c r="H64">
-        <v>45.86</v>
+        <v>62.64</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
-        <v>45.86</v>
+        <v>62.64</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>1</v>
       </c>
       <c r="P64">
-        <v>45.86</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>64</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="E65" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="F65">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="G65" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="H65">
-        <v>44.76</v>
+        <v>57.94</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
-        <v>44.76</v>
+        <v>57.94</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>1</v>
       </c>
       <c r="P65">
-        <v>44.76</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>65</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E66" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F66">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G66" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
       <c r="H66">
-        <v>42.42</v>
+        <v>56.56</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
-        <v>42.42</v>
+        <v>56.56</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>1</v>
       </c>
       <c r="P66">
-        <v>42.42</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E67" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F67">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="G67" t="s">
-        <v>172</v>
+        <v>23</v>
       </c>
       <c r="H67">
-        <v>41.41</v>
+        <v>55.23</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
-        <v>41.41</v>
+        <v>55.23</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P67">
-        <v>41.41</v>
+        <v>30.83</v>
+      </c>
+      <c r="Q67">
+        <v>24.4</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>67</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E68" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="F68">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="G68" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="H68">
-        <v>39.24</v>
+        <v>53.6</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
-        <v>39.24</v>
+        <v>53.6</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>1</v>
       </c>
       <c r="P68">
-        <v>39.24</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B69">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E69" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="F69">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G69" t="s">
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="H69">
-        <v>39.24</v>
+        <v>52.32</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
-        <v>39.24</v>
+        <v>52.32</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>1</v>
       </c>
       <c r="P69">
-        <v>39.24</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>69</v>
       </c>
       <c r="C70">
         <v>0</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E70" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F70">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G70" t="s">
-        <v>159</v>
+        <v>52</v>
       </c>
       <c r="H70">
-        <v>38.3</v>
+        <v>49.58</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
-        <v>38.3</v>
+        <v>49.58</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>1</v>
       </c>
       <c r="P70">
-        <v>38.3</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>70</v>
       </c>
       <c r="C71">
         <v>0</v>
       </c>
       <c r="D71" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E71" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F71">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G71" t="s">
-        <v>63</v>
+        <v>178</v>
       </c>
       <c r="H71">
-        <v>36.29</v>
+        <v>45.86</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
-        <v>36.29</v>
+        <v>45.86</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>1</v>
       </c>
       <c r="P71">
-        <v>36.29</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="E72" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F72">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G72" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H72">
-        <v>35.43</v>
+        <v>44.76</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
-        <v>35.43</v>
+        <v>44.76</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>1</v>
       </c>
       <c r="P72">
-        <v>35.43</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E73" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F73">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G73" t="s">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="H73">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>1</v>
       </c>
       <c r="P73">
-        <v>33.33</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74" t="s">
+        <v>184</v>
+      </c>
+      <c r="E74" t="s">
+        <v>185</v>
+      </c>
+      <c r="F74">
+        <v>1986</v>
+      </c>
+      <c r="G74" t="s">
         <v>186</v>
       </c>
-      <c r="E74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H74">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="P74">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B75">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75" t="s">
+        <v>187</v>
+      </c>
+      <c r="E75" t="s">
         <v>188</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="G75" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="H75">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>1</v>
       </c>
       <c r="P75">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B76">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76" t="s">
+        <v>189</v>
+      </c>
+      <c r="E76" t="s">
         <v>190</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G76" t="s">
-        <v>135</v>
+        <v>26</v>
       </c>
       <c r="H76">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>1</v>
       </c>
       <c r="P76">
-        <v>33.33</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B77">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" t="s">
         <v>192</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="G77" t="s">
-        <v>73</v>
+        <v>173</v>
       </c>
       <c r="H77">
-        <v>33.33</v>
+        <v>38.3</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
-        <v>33.33</v>
+        <v>38.3</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
       <c r="P77">
-        <v>33.33</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B78">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78" t="s">
+        <v>193</v>
+      </c>
+      <c r="E78" t="s">
         <v>194</v>
       </c>
-      <c r="E78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G78" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="H78">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>1</v>
       </c>
       <c r="P78">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>78</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79" t="s">
-        <v>123</v>
+        <v>195</v>
       </c>
       <c r="E79" t="s">
         <v>196</v>
       </c>
       <c r="F79">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="G79" t="s">
-        <v>26</v>
+        <v>197</v>
       </c>
       <c r="H79">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="P79">
-        <v>30.83</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B80">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C80">
         <v>0</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E80" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F80">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G80" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="H80">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>1</v>
       </c>
       <c r="P80">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B81">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C81">
         <v>0</v>
       </c>
       <c r="D81" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E81" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F81">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G81" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="H81">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>1</v>
       </c>
       <c r="P81">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B82">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C82">
         <v>0</v>
       </c>
       <c r="D82" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E82" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F82">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="G82" t="s">
-        <v>150</v>
+        <v>81</v>
       </c>
       <c r="H82">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>1</v>
       </c>
       <c r="P82">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B83">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C83">
         <v>0</v>
       </c>
       <c r="D83" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E83" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F83">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G83" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="H83">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>1</v>
       </c>
       <c r="P83">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B84">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C84">
         <v>0</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F84">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="G84" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="H84">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>1</v>
       </c>
       <c r="P84">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B85">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C85">
         <v>0</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E85" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F85">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="G85" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="H85">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>1</v>
       </c>
       <c r="P85">
-        <v>28.52</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B86">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C86">
         <v>0</v>
       </c>
       <c r="D86" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="E86" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F86">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G86" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="H86">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>1</v>
       </c>
       <c r="P86">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B87">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C87">
         <v>0</v>
       </c>
       <c r="D87" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E87" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F87">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G87" t="s">
-        <v>23</v>
+        <v>164</v>
       </c>
       <c r="H87">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1</v>
       </c>
       <c r="P87">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B88">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="E88" t="s">
-        <v>212</v>
+        <v>214</v>
+      </c>
+      <c r="F88">
+        <v>1991</v>
       </c>
       <c r="G88" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H88">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>1</v>
       </c>
       <c r="P88">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B89">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="E89" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F89">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G89" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="H89">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>1</v>
       </c>
       <c r="P89">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B90">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C90">
         <v>0</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E90" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F90">
         <v>1997</v>
       </c>
       <c r="G90" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="H90">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>1</v>
       </c>
       <c r="P90">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B91">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C91">
         <v>0</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E91" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F91">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="G91" t="s">
-        <v>135</v>
+        <v>59</v>
       </c>
       <c r="H91">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>1</v>
       </c>
       <c r="P91">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>91</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E92" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F92">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
       <c r="H92">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>1</v>
       </c>
       <c r="P92">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>91</v>
       </c>
       <c r="C93">
         <v>0</v>
       </c>
       <c r="D93" t="s">
-        <v>220</v>
+        <v>45</v>
       </c>
       <c r="E93" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F93">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="H93">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>1</v>
       </c>
       <c r="P93">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>91</v>
       </c>
       <c r="C94">
         <v>0</v>
       </c>
       <c r="D94" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E94" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F94">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="G94" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="H94">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>1</v>
       </c>
       <c r="P94">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>91</v>
       </c>
       <c r="C95">
         <v>0</v>
       </c>
       <c r="D95" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="E95" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>226</v>
       </c>
       <c r="G95" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="H95">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>1</v>
       </c>
       <c r="P95">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>91</v>
       </c>
       <c r="C96">
         <v>0</v>
       </c>
       <c r="D96" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
       <c r="E96" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F96">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G96" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H96">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
       <c r="P96">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>91</v>
       </c>
       <c r="C97">
         <v>0</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F97">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="G97" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="H97">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>1</v>
       </c>
       <c r="P97">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>91</v>
       </c>
       <c r="C98">
         <v>0</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E98" t="s">
-        <v>230</v>
+        <v>231</v>
+      </c>
+      <c r="F98">
+        <v>1997</v>
       </c>
       <c r="G98" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H98">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="P98">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>98</v>
       </c>
       <c r="C99">
         <v>0</v>
       </c>
       <c r="D99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F99">
-        <v>1975</v>
+        <v>1991</v>
       </c>
       <c r="G99" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H99">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
       <c r="P99">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>98</v>
       </c>
       <c r="C100">
         <v>0</v>
       </c>
       <c r="D100" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="E100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F100">
         <v>1998</v>
       </c>
       <c r="G100" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="H100">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>1</v>
       </c>
       <c r="P100">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>98</v>
       </c>
       <c r="C101">
         <v>0</v>
       </c>
       <c r="D101" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F101">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G101" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="H101">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="P101">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>98</v>
       </c>
       <c r="C102">
         <v>0</v>
       </c>
       <c r="D102" t="s">
-        <v>100</v>
+        <v>237</v>
       </c>
       <c r="E102" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F102">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="G102" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H102">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>1</v>
       </c>
       <c r="P102">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>98</v>
       </c>
       <c r="C103">
         <v>0</v>
       </c>
       <c r="D103" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E103" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F103">
-        <v>2001</v>
+        <v>1980</v>
       </c>
       <c r="G103" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="H103">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>1</v>
       </c>
       <c r="P103">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>98</v>
       </c>
       <c r="C104">
         <v>0</v>
       </c>
       <c r="D104" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E104" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>1988</v>
+        <v>242</v>
       </c>
       <c r="G104" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="H104">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>1</v>
       </c>
       <c r="P104">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>98</v>
       </c>
       <c r="C105">
         <v>0</v>
       </c>
       <c r="D105" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E105" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F105">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="G105" t="s">
-        <v>135</v>
+        <v>23</v>
       </c>
       <c r="H105">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>1</v>
       </c>
       <c r="P105">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B106">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C106">
         <v>0</v>
       </c>
       <c r="D106" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E106" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F106">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G106" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="H106">
         <v>24.4</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>24.4</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>1</v>
       </c>
       <c r="P106">
         <v>24.4</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B107">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C107">
         <v>0</v>
       </c>
       <c r="D107" t="s">
-        <v>245</v>
+        <v>204</v>
       </c>
       <c r="E107" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F107">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G107" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H107">
         <v>24.4</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>24.4</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>1</v>
       </c>
       <c r="P107">
         <v>24.4</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B108">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C108">
         <v>0</v>
       </c>
       <c r="D108" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="E108" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F108">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G108" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H108">
         <v>24.4</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>24.4</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>1</v>
       </c>
       <c r="P108">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109">
+        <v>105</v>
+      </c>
+      <c r="B109">
+        <v>105</v>
+      </c>
+      <c r="C109">
+        <v>0</v>
+      </c>
+      <c r="D109" t="s">
+        <v>249</v>
+      </c>
+      <c r="E109" t="s">
+        <v>250</v>
+      </c>
+      <c r="F109">
+        <v>1997</v>
+      </c>
+      <c r="G109" t="s">
+        <v>81</v>
+      </c>
+      <c r="H109">
+        <v>24.4</v>
+      </c>
+      <c r="I109">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>24.4</v>
+      </c>
+      <c r="K109">
+        <v>0</v>
+      </c>
+      <c r="L109">
+        <v>1</v>
+      </c>
+      <c r="P109">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110">
+        <v>105</v>
+      </c>
+      <c r="B110">
+        <v>105</v>
+      </c>
+      <c r="C110">
+        <v>0</v>
+      </c>
+      <c r="D110" t="s">
+        <v>251</v>
+      </c>
+      <c r="E110" t="s">
+        <v>252</v>
+      </c>
+      <c r="F110">
+        <v>1975</v>
+      </c>
+      <c r="G110" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110">
+        <v>24.4</v>
+      </c>
+      <c r="I110">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>24.4</v>
+      </c>
+      <c r="K110">
+        <v>0</v>
+      </c>
+      <c r="L110">
+        <v>1</v>
+      </c>
+      <c r="P110">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111">
+        <v>105</v>
+      </c>
+      <c r="B111">
+        <v>105</v>
+      </c>
+      <c r="C111">
+        <v>0</v>
+      </c>
+      <c r="D111" t="s">
+        <v>253</v>
+      </c>
+      <c r="E111" t="s">
+        <v>254</v>
+      </c>
+      <c r="F111">
+        <v>2001</v>
+      </c>
+      <c r="G111" t="s">
+        <v>59</v>
+      </c>
+      <c r="H111">
+        <v>24.4</v>
+      </c>
+      <c r="I111">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>24.4</v>
+      </c>
+      <c r="K111">
+        <v>0</v>
+      </c>
+      <c r="L111">
+        <v>1</v>
+      </c>
+      <c r="P111">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112">
+        <v>105</v>
+      </c>
+      <c r="B112">
+        <v>105</v>
+      </c>
+      <c r="C112">
+        <v>0</v>
+      </c>
+      <c r="D112" t="s">
+        <v>255</v>
+      </c>
+      <c r="E112" t="s">
+        <v>256</v>
+      </c>
+      <c r="F112">
+        <v>1995</v>
+      </c>
+      <c r="G112" t="s">
+        <v>62</v>
+      </c>
+      <c r="H112">
+        <v>24.4</v>
+      </c>
+      <c r="I112">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>24.4</v>
+      </c>
+      <c r="K112">
+        <v>0</v>
+      </c>
+      <c r="L112">
+        <v>1</v>
+      </c>
+      <c r="P112">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113">
+        <v>105</v>
+      </c>
+      <c r="B113">
+        <v>105</v>
+      </c>
+      <c r="C113">
+        <v>0</v>
+      </c>
+      <c r="D113" t="s">
+        <v>257</v>
+      </c>
+      <c r="E113" t="s">
+        <v>258</v>
+      </c>
+      <c r="F113">
+        <v>1988</v>
+      </c>
+      <c r="G113" t="s">
+        <v>59</v>
+      </c>
+      <c r="H113">
+        <v>24.4</v>
+      </c>
+      <c r="I113">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>24.4</v>
+      </c>
+      <c r="K113">
+        <v>0</v>
+      </c>
+      <c r="L113">
+        <v>1</v>
+      </c>
+      <c r="P113">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114">
+        <v>105</v>
+      </c>
+      <c r="B114">
+        <v>105</v>
+      </c>
+      <c r="C114">
+        <v>0</v>
+      </c>
+      <c r="D114" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" t="s">
+        <v>259</v>
+      </c>
+      <c r="F114">
+        <v>1994</v>
+      </c>
+      <c r="G114" t="s">
+        <v>26</v>
+      </c>
+      <c r="H114">
+        <v>24.4</v>
+      </c>
+      <c r="I114">
+        <v>0</v>
+      </c>
+      <c r="J114">
+        <v>24.4</v>
+      </c>
+      <c r="K114">
+        <v>0</v>
+      </c>
+      <c r="L114">
+        <v>1</v>
+      </c>
+      <c r="P114">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115">
+        <v>105</v>
+      </c>
+      <c r="B115">
+        <v>105</v>
+      </c>
+      <c r="C115">
+        <v>0</v>
+      </c>
+      <c r="D115" t="s">
+        <v>260</v>
+      </c>
+      <c r="E115" t="s">
+        <v>261</v>
+      </c>
+      <c r="F115">
+        <v>1991</v>
+      </c>
+      <c r="G115" t="s">
+        <v>145</v>
+      </c>
+      <c r="H115">
+        <v>24.4</v>
+      </c>
+      <c r="I115">
+        <v>0</v>
+      </c>
+      <c r="J115">
+        <v>24.4</v>
+      </c>
+      <c r="K115">
+        <v>0</v>
+      </c>
+      <c r="L115">
+        <v>1</v>
+      </c>
+      <c r="P115">
         <v>24.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>