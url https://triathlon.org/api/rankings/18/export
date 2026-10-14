--- v0 (2026-09-23)
+++ v1 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,1218 +95,1182 @@
   <si>
     <t>Brunnée</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Ghizlane</t>
   </si>
   <si>
     <t>Assou</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
+    <t>Islam</t>
+  </si>
+  <si>
+    <t>Bkhibkhi</t>
+  </si>
+  <si>
     <t>Manal</t>
   </si>
   <si>
     <t>Ahmed</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
+    <t>María</t>
+  </si>
+  <si>
+    <t>Varo Zubiri</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Ramona</t>
+  </si>
+  <si>
+    <t>Rieder</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Aya</t>
+  </si>
+  <si>
+    <t>Hadis</t>
+  </si>
+  <si>
+    <t>Nasr Azadani</t>
+  </si>
+  <si>
+    <t>IRI</t>
+  </si>
+  <si>
+    <t>Friedel</t>
+  </si>
+  <si>
+    <t>Cuypers</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Maja</t>
+  </si>
+  <si>
+    <t>Betz</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Wasser</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>Jasmijn</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Meghan</t>
+  </si>
+  <si>
+    <t>Bazire</t>
+  </si>
+  <si>
+    <t>Noemi</t>
+  </si>
+  <si>
+    <t>Bogiatto</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Dieske</t>
+  </si>
+  <si>
+    <t>Kruisselbrink</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>Kolarova</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Federica</t>
+  </si>
+  <si>
+    <t>Frigerio</t>
+  </si>
+  <si>
+    <t>Somaya</t>
+  </si>
+  <si>
+    <t>Embaby</t>
+  </si>
+  <si>
+    <t>Aline</t>
+  </si>
+  <si>
+    <t>Kootstra</t>
+  </si>
+  <si>
+    <t>Faezeh Sadat</t>
+  </si>
+  <si>
+    <t>Abedini Nezhad</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>Strothmann</t>
+  </si>
+  <si>
+    <t>Carlota</t>
+  </si>
+  <si>
+    <t>Corbella</t>
+  </si>
+  <si>
+    <t>Reyhane</t>
+  </si>
+  <si>
+    <t>Khatooni daryan</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Bagarello</t>
+  </si>
+  <si>
+    <t>Juliana</t>
+  </si>
+  <si>
+    <t>Jaramillo</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Selene</t>
+  </si>
+  <si>
+    <t>Martinez Avila</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Dietzel</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Doaa</t>
+  </si>
+  <si>
+    <t>Izem</t>
+  </si>
+  <si>
+    <t>Marianny Giuseppina</t>
+  </si>
+  <si>
+    <t>Antonelli Urriola</t>
+  </si>
+  <si>
+    <t>VEN</t>
+  </si>
+  <si>
     <t>Retag</t>
   </si>
   <si>
     <t>Al Gaber</t>
   </si>
   <si>
-    <t>María</t>
-[...167 lines deleted...]
-    <t>MEX</t>
+    <t>Nikta</t>
+  </si>
+  <si>
+    <t>Pourtoulabi</t>
+  </si>
+  <si>
+    <t>Rachel Jia Yi</t>
+  </si>
+  <si>
+    <t>Hew</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Mobina</t>
+  </si>
+  <si>
+    <t>Ganjghobadi</t>
+  </si>
+  <si>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>Vandekerckhove</t>
+  </si>
+  <si>
+    <t>Johaneth Sarely</t>
+  </si>
+  <si>
+    <t>Vargas Rodriguez</t>
+  </si>
+  <si>
+    <t>Madlen</t>
+  </si>
+  <si>
+    <t>Kappeler</t>
+  </si>
+  <si>
+    <t>Katiuska Del Carmen</t>
+  </si>
+  <si>
+    <t>Nieto Gonzalez</t>
+  </si>
+  <si>
+    <t>Khalife</t>
+  </si>
+  <si>
+    <t>LBN</t>
+  </si>
+  <si>
+    <t>Merry Joy</t>
+  </si>
+  <si>
+    <t>Trupa</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Xuan Jie</t>
+  </si>
+  <si>
+    <t>Ng</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Etter</t>
+  </si>
+  <si>
+    <t>Andrea Carolina</t>
+  </si>
+  <si>
+    <t>Sulbaran Rodriguez</t>
+  </si>
+  <si>
+    <t>Thi Thuy Van</t>
+  </si>
+  <si>
+    <t>Nguyen</t>
+  </si>
+  <si>
+    <t>VIE</t>
+  </si>
+  <si>
+    <t>Isabelle</t>
+  </si>
+  <si>
+    <t>Franco</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Arlom</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>Gracia Sancho</t>
+  </si>
+  <si>
+    <t>Maria Alejandra</t>
+  </si>
+  <si>
+    <t>Borges Vega</t>
+  </si>
+  <si>
+    <t>Thi Yen Nhu</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
+    <t>Nikola</t>
+  </si>
+  <si>
+    <t>Corbova</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Camille</t>
+  </si>
+  <si>
+    <t>Laurent</t>
+  </si>
+  <si>
+    <t>Leyla</t>
+  </si>
+  <si>
+    <t>Abdulazizova</t>
+  </si>
+  <si>
+    <t>AZE</t>
+  </si>
+  <si>
+    <t>Fiona</t>
+  </si>
+  <si>
+    <t>Cornet</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Foltyniewicz</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Bich</t>
+  </si>
+  <si>
+    <t>Le Thi</t>
+  </si>
+  <si>
+    <t>Dalia</t>
+  </si>
+  <si>
+    <t>Aidouni</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Tania</t>
+  </si>
+  <si>
+    <t>Molinari</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>Pabinger</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Milana</t>
+  </si>
+  <si>
+    <t>Khalilova</t>
+  </si>
+  <si>
+    <t>Thi Phuong Trinh</t>
+  </si>
+  <si>
+    <t>Anujin</t>
+  </si>
+  <si>
+    <t>Munkhtugs</t>
+  </si>
+  <si>
+    <t>MGL</t>
+  </si>
+  <si>
+    <t>Giorgia</t>
+  </si>
+  <si>
+    <t>Priarone</t>
+  </si>
+  <si>
+    <t>Shokouh</t>
+  </si>
+  <si>
+    <t>Tayyareh Khajouie</t>
+  </si>
+  <si>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Gashi</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Bailly</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Knaapi</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Han</t>
+  </si>
+  <si>
+    <t>Dao Ngoc Truc</t>
+  </si>
+  <si>
+    <t>Babette</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t>Isebaert</t>
+  </si>
+  <si>
+    <t>Thanh Tinh</t>
+  </si>
+  <si>
+    <t>Luu Thi</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Legrand</t>
+  </si>
+  <si>
+    <t>Lumi</t>
+  </si>
+  <si>
+    <t>Laitinen</t>
+  </si>
+  <si>
+    <t>Mao</t>
+  </si>
+  <si>
+    <t>Shimazaki</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Mungunsukh</t>
+  </si>
+  <si>
+    <t>Shirnen</t>
+  </si>
+  <si>
+    <t>Ziqing</t>
+  </si>
+  <si>
+    <t>Lu</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Lappalainen</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Kreft</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Linh</t>
+  </si>
+  <si>
+    <t>Trinh Yen</t>
+  </si>
+  <si>
+    <t>Shima</t>
+  </si>
+  <si>
+    <t>Suzuki</t>
+  </si>
+  <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>Kompan</t>
+  </si>
+  <si>
+    <t>Enkhtuul</t>
+  </si>
+  <si>
+    <t>Ariunsanaa</t>
   </si>
   <si>
     <t>Imene</t>
   </si>
   <si>
     <t>Maldji</t>
   </si>
   <si>
-    <t>ALG</t>
-[...95 lines deleted...]
-    <t>Etter</t>
+    <t>Amelie</t>
+  </si>
+  <si>
+    <t>Sattler</t>
+  </si>
+  <si>
+    <t>Riola</t>
+  </si>
+  <si>
+    <t>Jerliu</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Wunderle</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
+  </si>
+  <si>
+    <t>Ferchmin</t>
+  </si>
+  <si>
+    <t>Neja</t>
+  </si>
+  <si>
+    <t>Pajk</t>
+  </si>
+  <si>
+    <t>Marion Kim</t>
+  </si>
+  <si>
+    <t>Mangrobang</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Bauer</t>
+  </si>
+  <si>
+    <t>Iida</t>
+  </si>
+  <si>
+    <t>Reini</t>
+  </si>
+  <si>
+    <t>Ikumi</t>
+  </si>
+  <si>
+    <t>Seto</t>
+  </si>
+  <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>De Baey-Ruszin</t>
+  </si>
+  <si>
+    <t>Tuya</t>
+  </si>
+  <si>
+    <t>Yumjid</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Snäll</t>
+  </si>
+  <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>Weilguni</t>
+  </si>
+  <si>
+    <t>Nadja</t>
+  </si>
+  <si>
+    <t>Mostar</t>
+  </si>
+  <si>
+    <t>Merel</t>
+  </si>
+  <si>
+    <t>Veltman</t>
+  </si>
+  <si>
+    <t>Yayoi</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
+    <t>Joanna</t>
+  </si>
+  <si>
+    <t>Woźniak</t>
+  </si>
+  <si>
+    <t>Tinkara</t>
+  </si>
+  <si>
+    <t>Prelesnik</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Bernhard</t>
+  </si>
+  <si>
+    <t>Jony</t>
+  </si>
+  <si>
+    <t>Heerink</t>
+  </si>
+  <si>
+    <t>Bea</t>
+  </si>
+  <si>
+    <t>Quiambao</t>
+  </si>
+  <si>
+    <t>Nanami</t>
+  </si>
+  <si>
+    <t>Kitta</t>
+  </si>
+  <si>
+    <t>Tuvshintugs</t>
+  </si>
+  <si>
+    <t>Khuslen</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Muñoz Hernando</t>
+  </si>
+  <si>
+    <t>Jeanne</t>
+  </si>
+  <si>
+    <t>Dupont</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Irungu</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
-    <t>Thi Thuy Van</t>
-[...29 lines deleted...]
-    <t>Arlom</t>
+    <t>Nelly</t>
+  </si>
+  <si>
+    <t>Rassmann</t>
+  </si>
+  <si>
+    <t>Gemma</t>
+  </si>
+  <si>
+    <t>Frigola García</t>
+  </si>
+  <si>
+    <t>Zuzanna</t>
+  </si>
+  <si>
+    <t>Sudak</t>
   </si>
   <si>
     <t>Mennatallah</t>
   </si>
   <si>
     <t>Hassan</t>
   </si>
   <si>
-    <t>Thi Yen Nhu</t>
-[...2 lines deleted...]
-    <t>Le</t>
+    <t>Jena</t>
+  </si>
+  <si>
+    <t>Valdez</t>
   </si>
   <si>
     <t>Bernice</t>
   </si>
   <si>
     <t>Kariuki</t>
   </si>
   <si>
     <t>Viktoriia</t>
   </si>
   <si>
     <t>Shutova</t>
   </si>
   <si>
     <t>AIN</t>
   </si>
   <si>
-    <t>Camille</t>
-[...17 lines deleted...]
-    <t>Aya</t>
+    <t>Saki</t>
+  </si>
+  <si>
+    <t>Kidera</t>
+  </si>
+  <si>
+    <t>Reimondo Saa</t>
   </si>
   <si>
     <t>Adell Barbara</t>
   </si>
   <si>
     <t>Wamalwa</t>
   </si>
   <si>
-    <t>Leyla</t>
-[...26 lines deleted...]
-    <t>Le Thi</t>
+    <t>Enkhjin</t>
+  </si>
+  <si>
+    <t>Gantogtokh</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Jinjiibadam</t>
   </si>
   <si>
     <t>Iman</t>
   </si>
   <si>
     <t>Kaiza</t>
   </si>
   <si>
-    <t>Dalia</t>
-[...19 lines deleted...]
-  <si>
     <t>Lenon</t>
   </si>
   <si>
     <t>Agaromba</t>
   </si>
   <si>
-    <t>Milana</t>
-[...296 lines deleted...]
-    <t>Dupont</t>
+    <t>Shokofeh</t>
+  </si>
+  <si>
+    <t>Davari Yekta</t>
+  </si>
+  <si>
+    <t>Oyun-Erdene</t>
+  </si>
+  <si>
+    <t>Altankhuyag</t>
+  </si>
+  <si>
+    <t>Narankhuu</t>
+  </si>
+  <si>
+    <t>Munguntsetseg</t>
+  </si>
+  <si>
+    <t>Hannaneh</t>
+  </si>
+  <si>
+    <t>Dadgar torkambour</t>
+  </si>
+  <si>
+    <t>Alevtina</t>
+  </si>
+  <si>
+    <t>Stetsenko</t>
+  </si>
+  <si>
+    <t>Fatemeh</t>
+  </si>
+  <si>
+    <t>Nomuunaa</t>
+  </si>
+  <si>
+    <t>Ganbaatar</t>
+  </si>
+  <si>
+    <t>Masoumeh</t>
+  </si>
+  <si>
+    <t>Salehi Dashkasan</t>
+  </si>
+  <si>
+    <t>Gresa</t>
+  </si>
+  <si>
+    <t>Bakrraqi</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Vargem</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Castillo</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Dreijling</t>
+  </si>
+  <si>
+    <t>Isa</t>
+  </si>
+  <si>
+    <t>Valič</t>
   </si>
   <si>
     <t>Edita</t>
   </si>
   <si>
     <t>Pozlerova</t>
   </si>
   <si>
-    <t>Gemma</t>
-[...32 lines deleted...]
-    <t>Kidera</t>
+    <t>Anouk</t>
+  </si>
+  <si>
+    <t>Danna</t>
+  </si>
+  <si>
+    <t>Delia-Oana</t>
+  </si>
+  <si>
+    <t>Dudau</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Zahra</t>
+  </si>
+  <si>
+    <t>Baoujrezaei</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Peterka</t>
+  </si>
+  <si>
+    <t>Corina</t>
+  </si>
+  <si>
+    <t>Ryf</t>
+  </si>
+  <si>
+    <t>Klamer</t>
   </si>
   <si>
     <t>Katrin</t>
   </si>
   <si>
     <t>Sásová</t>
   </si>
   <si>
-    <t>Reimondo Saa</t>
-[...11 lines deleted...]
-    <t>Jinjiibadam</t>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Borbon Llorente</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Alvarez Valencia</t>
+  </si>
+  <si>
+    <t>Raluca</t>
+  </si>
+  <si>
+    <t>Vilcu</t>
+  </si>
+  <si>
+    <t>Margarida</t>
+  </si>
+  <si>
+    <t>Barao</t>
+  </si>
+  <si>
+    <t>Enilda</t>
+  </si>
+  <si>
+    <t>Zeqiri</t>
+  </si>
+  <si>
+    <t>Paula</t>
+  </si>
+  <si>
+    <t>Del Pozo Borrachero</t>
+  </si>
+  <si>
+    <t>Man Yun</t>
+  </si>
+  <si>
+    <t>Yong</t>
+  </si>
+  <si>
+    <t>Sara Gloria</t>
+  </si>
+  <si>
+    <t>Bogatean</t>
+  </si>
+  <si>
+    <t>Phoebe</t>
+  </si>
+  <si>
+    <t>Barker</t>
+  </si>
+  <si>
+    <t>Neto</t>
+  </si>
+  <si>
+    <t>Yenny Valeria</t>
+  </si>
+  <si>
+    <t>Gonzalez Guzman</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Pilih</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Hornova</t>
+  </si>
+  <si>
+    <t>Nella</t>
+  </si>
+  <si>
+    <t>Paronen</t>
+  </si>
+  <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Magallon</t>
+  </si>
+  <si>
+    <t>Millie</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Steffie</t>
+  </si>
+  <si>
+    <t>Le Benezic</t>
+  </si>
+  <si>
+    <t>Józefina</t>
+  </si>
+  <si>
+    <t>Młynarska</t>
+  </si>
+  <si>
+    <t>Jenny Alejandra</t>
+  </si>
+  <si>
+    <t>Jaramillo Orrego</t>
+  </si>
+  <si>
+    <t>Gerta</t>
+  </si>
+  <si>
+    <t>Nenna</t>
+  </si>
+  <si>
+    <t>Mäkinen</t>
+  </si>
+  <si>
+    <t>Olivia Yun Ting</t>
+  </si>
+  <si>
+    <t>Ong</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>Lobba</t>
+  </si>
+  <si>
+    <t>Cristina</t>
+  </si>
+  <si>
+    <t>Tolea</t>
   </si>
   <si>
     <t>Nikol</t>
   </si>
   <si>
     <t>Jakubcová</t>
   </si>
   <si>
-    <t>Shokofeh</t>
-[...221 lines deleted...]
-    <t>Smith</t>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Fung</t>
+  </si>
+  <si>
+    <t>Sandrina</t>
+  </si>
+  <si>
+    <t>Illes</t>
+  </si>
+  <si>
+    <t>Silke</t>
+  </si>
+  <si>
+    <t>De Wolde</t>
+  </si>
+  <si>
+    <t>Janina</t>
+  </si>
+  <si>
+    <t>Saarnio</t>
+  </si>
+  <si>
+    <t>Vivian</t>
+  </si>
+  <si>
+    <t>Kng</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
+    <t>Erika Solaire</t>
+  </si>
+  <si>
+    <t>Restrepo</t>
   </si>
   <si>
     <t>Tereza</t>
   </si>
   <si>
-    <t>Mazlová</t>
-[...80 lines deleted...]
-    <t>Hiller</t>
+    <t>Fišerová</t>
+  </si>
+  <si>
+    <t>Tuxa</t>
+  </si>
+  <si>
+    <t>Negri</t>
+  </si>
+  <si>
+    <t>Matylda</t>
+  </si>
+  <si>
+    <t>Wojakiewicz</t>
   </si>
   <si>
     <t>Elia</t>
   </si>
   <si>
     <t>Roda Aguilera</t>
-  </si>
-[...31 lines deleted...]
-    <t>Fišerová</t>
   </si>
   <si>
     <t>Pilar</t>
   </si>
   <si>
     <t>Garcia Llorena</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1616,51 +1580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R190"/>
+  <dimension ref="A1:R184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1823,7889 +1787,7640 @@
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
         <v>1992</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>720.53</v>
+        <v>820.53</v>
       </c>
       <c r="I4">
         <v>700.0</v>
       </c>
       <c r="J4">
-        <v>20.53</v>
+        <v>120.53</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M4">
         <v>300.0</v>
       </c>
       <c r="N4">
         <v>200.0</v>
       </c>
       <c r="O4">
         <v>200.0</v>
       </c>
       <c r="P4">
+        <v>100.0</v>
+      </c>
+      <c r="Q4">
         <v>20.53</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>531.17</v>
+        <v>508.36</v>
       </c>
       <c r="I5">
-        <v>531.17</v>
+        <v>441.69</v>
       </c>
       <c r="J5">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="K5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M5">
-        <v>237.44</v>
+        <v>256.69</v>
       </c>
       <c r="N5">
-        <v>158.29</v>
-[...2 lines deleted...]
-        <v>135.44</v>
+        <v>185.0</v>
+      </c>
+      <c r="P5">
+        <v>66.67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>2002</v>
+      </c>
+      <c r="G6" t="s">
         <v>31</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>516.04</v>
+        <v>504.79</v>
       </c>
       <c r="I6">
-        <v>516.04</v>
+        <v>372.88</v>
       </c>
       <c r="J6">
-        <v>0.0</v>
+        <v>131.91</v>
       </c>
       <c r="K6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M6">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
       <c r="N6">
-        <v>171.13</v>
-[...2 lines deleted...]
-        <v>125.28</v>
+        <v>135.44</v>
+      </c>
+      <c r="P6">
+        <v>79.15</v>
+      </c>
+      <c r="Q6">
+        <v>52.76</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
         <v>1993</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
         <v>500.83</v>
       </c>
       <c r="I7">
         <v>277.5</v>
       </c>
       <c r="J7">
         <v>223.33</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
         <v>277.5</v>
       </c>
       <c r="P7">
         <v>123.33</v>
       </c>
       <c r="Q7">
         <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>1997</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
         <v>465.96</v>
       </c>
       <c r="I8">
         <v>292.84</v>
       </c>
       <c r="J8">
         <v>173.12</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>3</v>
       </c>
       <c r="M8">
         <v>292.84</v>
       </c>
       <c r="P8">
         <v>77.26</v>
       </c>
       <c r="Q8">
         <v>71.46</v>
       </c>
       <c r="R8">
         <v>24.4</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F9">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="H9">
-        <v>445.82</v>
+        <v>448.63</v>
       </c>
       <c r="I9">
-        <v>300.0</v>
+        <v>448.63</v>
       </c>
       <c r="J9">
-        <v>145.82</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M9">
-        <v>300.0</v>
-[...5 lines deleted...]
-        <v>66.67</v>
+        <v>277.5</v>
+      </c>
+      <c r="N9">
+        <v>171.13</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10">
+        <v>2001</v>
+      </c>
+      <c r="G10" t="s">
         <v>41</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10">
-        <v>441.69</v>
+        <v>445.82</v>
       </c>
       <c r="I10">
-        <v>441.69</v>
+        <v>300.0</v>
       </c>
       <c r="J10">
-        <v>0.0</v>
+        <v>145.82</v>
       </c>
       <c r="K10">
+        <v>1</v>
+      </c>
+      <c r="L10">
         <v>2</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
-        <v>256.69</v>
-[...2 lines deleted...]
-        <v>185.0</v>
+        <v>300.0</v>
+      </c>
+      <c r="P10">
+        <v>79.15</v>
+      </c>
+      <c r="Q10">
+        <v>66.67</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F11">
         <v>2003</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H11">
         <v>440.58</v>
       </c>
       <c r="I11">
         <v>237.44</v>
       </c>
       <c r="J11">
         <v>203.14</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>2</v>
       </c>
       <c r="M11">
         <v>237.44</v>
       </c>
       <c r="P11">
         <v>105.53</v>
       </c>
       <c r="Q11">
         <v>97.61</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F12">
         <v>1998</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>422.77</v>
       </c>
       <c r="I12">
         <v>219.63</v>
       </c>
       <c r="J12">
         <v>203.14</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>2</v>
       </c>
       <c r="M12">
         <v>219.63</v>
       </c>
       <c r="P12">
         <v>105.53</v>
       </c>
       <c r="Q12">
         <v>97.61</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F13">
         <v>2000</v>
       </c>
       <c r="G13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H13">
         <v>422.02</v>
       </c>
       <c r="I13">
         <v>256.69</v>
       </c>
       <c r="J13">
         <v>165.33</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>2</v>
       </c>
       <c r="M13">
         <v>256.69</v>
       </c>
       <c r="P13">
         <v>97.61</v>
       </c>
       <c r="Q13">
         <v>67.72</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D14" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F14">
         <v>1999</v>
       </c>
       <c r="G14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H14">
         <v>400.0</v>
       </c>
       <c r="I14">
         <v>400.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>300.0</v>
       </c>
       <c r="N14">
         <v>100.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
         <v>54</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G15" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="H15">
-        <v>385.0</v>
+        <v>365.79</v>
       </c>
       <c r="I15">
-        <v>385.0</v>
+        <v>219.63</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>146.16</v>
       </c>
       <c r="K15">
+        <v>1</v>
+      </c>
+      <c r="L15">
         <v>2</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>200.0</v>
-[...2 lines deleted...]
-        <v>185.0</v>
+        <v>219.63</v>
+      </c>
+      <c r="P15">
+        <v>83.52</v>
+      </c>
+      <c r="Q15">
+        <v>62.64</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" t="s">
         <v>56</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16">
+        <v>2004</v>
+      </c>
+      <c r="G16" t="s">
         <v>57</v>
       </c>
-      <c r="F16">
-[...4 lines deleted...]
-      </c>
       <c r="H16">
-        <v>365.79</v>
+        <v>353.69</v>
       </c>
       <c r="I16">
-        <v>219.63</v>
+        <v>137.57</v>
       </c>
       <c r="J16">
-        <v>146.16</v>
+        <v>216.12</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M16">
-        <v>219.63</v>
+        <v>137.57</v>
       </c>
       <c r="P16">
-        <v>83.52</v>
+        <v>92.5</v>
       </c>
       <c r="Q16">
-        <v>62.64</v>
+        <v>90.29</v>
+      </c>
+      <c r="R16">
+        <v>33.33</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G17" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="H17">
-        <v>353.69</v>
+        <v>346.98</v>
       </c>
       <c r="I17">
-        <v>137.57</v>
+        <v>256.69</v>
       </c>
       <c r="J17">
-        <v>216.12</v>
+        <v>90.29</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>137.57</v>
+        <v>256.69</v>
       </c>
       <c r="P17">
-        <v>92.5</v>
-[...1 lines deleted...]
-      <c r="Q17">
         <v>90.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>33.33</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" t="s">
         <v>61</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18">
+        <v>1993</v>
+      </c>
+      <c r="G18" t="s">
         <v>62</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>349.58</v>
+        <v>342.25</v>
       </c>
       <c r="I18">
-        <v>349.58</v>
+        <v>342.25</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
-        <v>203.16</v>
-[...2 lines deleted...]
-        <v>146.42</v>
+        <v>342.25</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G19" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H19">
-        <v>346.98</v>
+        <v>337.66</v>
       </c>
       <c r="I19">
-        <v>256.69</v>
+        <v>203.16</v>
       </c>
       <c r="J19">
-        <v>90.29</v>
+        <v>134.5</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M19">
-        <v>256.69</v>
+        <v>203.16</v>
       </c>
       <c r="P19">
-        <v>90.29</v>
+        <v>73.21</v>
+      </c>
+      <c r="Q19">
+        <v>32.77</v>
+      </c>
+      <c r="R19">
+        <v>28.52</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="H20">
-        <v>342.25</v>
+        <v>336.16</v>
       </c>
       <c r="I20">
-        <v>342.25</v>
+        <v>219.63</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>116.53</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M20">
-        <v>342.25</v>
+        <v>219.63</v>
+      </c>
+      <c r="P20">
+        <v>67.72</v>
+      </c>
+      <c r="Q20">
+        <v>48.81</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" t="s">
         <v>68</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G21" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="H21">
-        <v>337.66</v>
+        <v>330.28</v>
       </c>
       <c r="I21">
-        <v>203.16</v>
+        <v>266.33</v>
       </c>
       <c r="J21">
-        <v>134.5</v>
+        <v>63.95</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M21">
-        <v>203.16</v>
+        <v>173.83</v>
+      </c>
+      <c r="N21">
+        <v>92.5</v>
       </c>
       <c r="P21">
-        <v>73.21</v>
+        <v>35.43</v>
       </c>
       <c r="Q21">
-        <v>32.77</v>
-[...1 lines deleted...]
-      <c r="R21">
         <v>28.52</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
         <v>70</v>
       </c>
-      <c r="E22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G22" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="H22">
-        <v>330.28</v>
+        <v>330.26</v>
       </c>
       <c r="I22">
-        <v>266.33</v>
+        <v>277.5</v>
       </c>
       <c r="J22">
-        <v>63.95</v>
+        <v>52.76</v>
       </c>
       <c r="K22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M22">
-        <v>173.83</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>277.5</v>
       </c>
       <c r="P22">
-        <v>35.43</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
         <v>72</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G23" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H23">
-        <v>330.26</v>
+        <v>321.57</v>
       </c>
       <c r="I23">
-        <v>277.5</v>
+        <v>160.79</v>
       </c>
       <c r="J23">
-        <v>52.76</v>
+        <v>160.78</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M23">
-        <v>277.5</v>
+        <v>160.79</v>
       </c>
       <c r="P23">
-        <v>52.76</v>
+        <v>83.52</v>
+      </c>
+      <c r="Q23">
+        <v>77.26</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D24" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" t="s">
         <v>74</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>321.57</v>
+        <v>316.58</v>
       </c>
       <c r="I24">
-        <v>160.79</v>
+        <v>316.58</v>
       </c>
       <c r="J24">
-        <v>160.78</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M24">
-        <v>160.79</v>
-[...5 lines deleted...]
-        <v>77.26</v>
+        <v>316.58</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
         <v>76</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="G25" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="H25">
-        <v>316.58</v>
+        <v>313.73</v>
       </c>
       <c r="I25">
-        <v>316.58</v>
+        <v>256.69</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M25">
-        <v>316.58</v>
+        <v>256.69</v>
+      </c>
+      <c r="P25">
+        <v>57.04</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" t="s">
         <v>78</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="G26" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H26">
-        <v>313.73</v>
+        <v>311.01</v>
       </c>
       <c r="I26">
-        <v>256.69</v>
+        <v>148.73</v>
       </c>
       <c r="J26">
-        <v>57.04</v>
+        <v>162.28</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M26">
-        <v>256.69</v>
+        <v>148.73</v>
       </c>
       <c r="P26">
-        <v>57.04</v>
+        <v>85.56</v>
+      </c>
+      <c r="Q26">
+        <v>52.32</v>
+      </c>
+      <c r="R26">
+        <v>24.4</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D27" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F27">
         <v>2000</v>
       </c>
       <c r="G27" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="H27">
-        <v>311.01</v>
+        <v>300.0</v>
       </c>
       <c r="I27">
-        <v>148.73</v>
+        <v>300.0</v>
       </c>
       <c r="J27">
-        <v>162.28</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M27">
-        <v>148.73</v>
-[...8 lines deleted...]
-        <v>24.4</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28">
+        <v>-4</v>
+      </c>
+      <c r="D28" t="s">
         <v>82</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F28">
         <v>2000</v>
       </c>
       <c r="G28" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H28">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="I28">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>24</v>
+      </c>
+      <c r="C29">
+        <v>-4</v>
       </c>
       <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>1993</v>
+      </c>
+      <c r="G29" t="s">
         <v>87</v>
       </c>
-      <c r="F29">
-[...4 lines deleted...]
-      </c>
       <c r="H29">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="I29">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B30">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C30">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" t="s">
         <v>89</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="H30">
-        <v>277.5</v>
+        <v>270.56</v>
       </c>
       <c r="I30">
-        <v>277.5</v>
+        <v>185.0</v>
       </c>
       <c r="J30">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M30">
-        <v>277.5</v>
+        <v>185.0</v>
+      </c>
+      <c r="P30">
+        <v>85.56</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C31">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F31">
         <v>1993</v>
       </c>
       <c r="G31" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H31">
-        <v>270.87</v>
+        <v>256.69</v>
       </c>
       <c r="I31">
-        <v>270.87</v>
+        <v>256.69</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>270.87</v>
+        <v>256.69</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>28</v>
+      </c>
+      <c r="C32">
+        <v>-3</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F32">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G32" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="H32">
-        <v>256.69</v>
+        <v>255.53</v>
       </c>
       <c r="I32">
-        <v>256.69</v>
+        <v>125.28</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
+        <v>130.25</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M32">
-        <v>256.69</v>
+        <v>125.28</v>
+      </c>
+      <c r="P32">
+        <v>73.21</v>
+      </c>
+      <c r="Q32">
+        <v>57.04</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C33">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E33" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F33">
         <v>1994</v>
       </c>
       <c r="G33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H33">
         <v>248.31</v>
       </c>
       <c r="I33">
         <v>203.16</v>
       </c>
       <c r="J33">
         <v>45.15</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>203.16</v>
       </c>
       <c r="P33">
         <v>45.15</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C34">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E34" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F34">
         <v>1997</v>
       </c>
       <c r="G34" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H34">
         <v>243.92</v>
       </c>
       <c r="I34">
         <v>146.42</v>
       </c>
       <c r="J34">
         <v>97.5</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>2</v>
       </c>
       <c r="M34">
         <v>146.42</v>
       </c>
       <c r="P34">
         <v>66.67</v>
       </c>
       <c r="Q34">
         <v>30.83</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>32</v>
+      </c>
+      <c r="C35">
+        <v>-2</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F35">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G35" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="H35">
         <v>237.44</v>
       </c>
       <c r="I35">
         <v>237.44</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>237.44</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C36">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="F36">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G36" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H36">
         <v>237.44</v>
       </c>
       <c r="I36">
         <v>237.44</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>237.44</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C37">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F37">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G37" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="H37">
         <v>237.44</v>
       </c>
       <c r="I37">
         <v>237.44</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>237.44</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C38">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F38">
         <v>1997</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38">
         <v>228.16</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
         <v>228.16</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>2</v>
       </c>
       <c r="P38">
         <v>114.08</v>
       </c>
       <c r="Q38">
         <v>114.08</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>36</v>
+      </c>
+      <c r="C39">
+        <v>-2</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F39">
         <v>1999</v>
       </c>
       <c r="G39" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H39">
         <v>219.63</v>
       </c>
       <c r="I39">
         <v>219.63</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>219.63</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C40">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
       <c r="E40" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F40">
         <v>1996</v>
       </c>
       <c r="G40" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="H40">
         <v>219.63</v>
       </c>
       <c r="I40">
         <v>219.63</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>219.63</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E41" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F41">
         <v>2002</v>
       </c>
       <c r="G41" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="H41">
         <v>217.78</v>
       </c>
       <c r="I41">
         <v>125.28</v>
       </c>
       <c r="J41">
         <v>92.5</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="M41">
         <v>125.28</v>
       </c>
       <c r="P41">
         <v>92.5</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C42">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F42">
         <v>2005</v>
       </c>
       <c r="G42" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H42">
         <v>204.46</v>
       </c>
       <c r="I42">
         <v>171.13</v>
       </c>
       <c r="J42">
         <v>33.33</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="M42">
         <v>171.13</v>
       </c>
       <c r="P42">
         <v>33.33</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>40</v>
+      </c>
+      <c r="C43">
+        <v>-2</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F43">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="G43" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="H43">
         <v>203.16</v>
       </c>
       <c r="I43">
         <v>203.16</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>203.16</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C44">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E44" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F44">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="G44" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="H44">
         <v>203.16</v>
       </c>
       <c r="I44">
         <v>203.16</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>203.16</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C45">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E45" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="F45">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G45" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="H45">
         <v>200.0</v>
       </c>
       <c r="I45">
         <v>200.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>200.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46">
         <v>44</v>
       </c>
-      <c r="B46">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E46" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F46">
         <v>2002</v>
       </c>
       <c r="G46" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="H46">
-        <v>200.0</v>
+        <v>196.76</v>
       </c>
       <c r="I46">
-        <v>200.0</v>
+        <v>108.88</v>
       </c>
       <c r="J46">
-        <v>0.0</v>
+        <v>87.88</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M46">
-        <v>200.0</v>
+        <v>108.88</v>
+      </c>
+      <c r="P46">
+        <v>49.58</v>
+      </c>
+      <c r="Q46">
+        <v>38.3</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C47">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F47">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H47">
-        <v>196.76</v>
+        <v>187.92</v>
       </c>
       <c r="I47">
-        <v>108.88</v>
+        <v>187.92</v>
       </c>
       <c r="J47">
-        <v>87.88</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M47">
-        <v>108.88</v>
-[...5 lines deleted...]
-        <v>38.3</v>
+        <v>187.92</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B48">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>45</v>
+      </c>
+      <c r="C48">
+        <v>-1</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E48" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F48">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G48" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="H48">
         <v>187.92</v>
       </c>
       <c r="I48">
         <v>187.92</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>187.92</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B49">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C49">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F49">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G49" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="H49">
         <v>187.92</v>
       </c>
       <c r="I49">
         <v>187.92</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>187.92</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B50">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C50">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E50" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F50">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>123</v>
       </c>
       <c r="H50">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="I50">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B51">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E51" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F51">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="H51">
-        <v>187.92</v>
+        <v>173.83</v>
       </c>
       <c r="I51">
-        <v>187.92</v>
+        <v>173.83</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
-        <v>187.92</v>
+        <v>173.83</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E52" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F52">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G52" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="H52">
-        <v>185.0</v>
+        <v>172.02</v>
       </c>
       <c r="I52">
-        <v>185.0</v>
+        <v>0.0</v>
       </c>
       <c r="J52">
-        <v>0.0</v>
+        <v>172.02</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L52">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>185.0</v>
+        <v>2</v>
+      </c>
+      <c r="P52">
+        <v>114.08</v>
+      </c>
+      <c r="Q52">
+        <v>57.94</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B53">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F53">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G53" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
       <c r="H53">
-        <v>185.0</v>
+        <v>171.13</v>
       </c>
       <c r="I53">
-        <v>185.0</v>
+        <v>171.13</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>185.0</v>
+        <v>171.13</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B54">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C54">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E54" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F54">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="H54">
-        <v>185.0</v>
+        <v>163.57</v>
       </c>
       <c r="I54">
-        <v>185.0</v>
+        <v>117.71</v>
       </c>
       <c r="J54">
-        <v>0.0</v>
+        <v>45.86</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M54">
-        <v>185.0</v>
+        <v>117.71</v>
+      </c>
+      <c r="P54">
+        <v>45.86</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C55">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E55" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F55">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G55" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="H55">
-        <v>181.92</v>
+        <v>160.79</v>
       </c>
       <c r="I55">
-        <v>100.72</v>
+        <v>160.79</v>
       </c>
       <c r="J55">
-        <v>81.2</v>
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M55">
-        <v>100.72</v>
-[...8 lines deleted...]
-        <v>23.99</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C56">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F56">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="G56" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="H56">
-        <v>173.83</v>
+        <v>158.29</v>
       </c>
       <c r="I56">
-        <v>173.83</v>
+        <v>158.29</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
-        <v>173.83</v>
+        <v>158.29</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B57">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C57">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F57">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G57" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="H57">
-        <v>172.02</v>
+        <v>158.29</v>
       </c>
       <c r="I57">
-        <v>0.0</v>
+        <v>158.29</v>
       </c>
       <c r="J57">
-        <v>172.02</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L57">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>57.94</v>
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <v>158.29</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="C58">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="D58" t="s">
+        <v>152</v>
+      </c>
+      <c r="E58" t="s">
         <v>153</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G58" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="H58">
-        <v>171.13</v>
+        <v>154.74</v>
       </c>
       <c r="I58">
-        <v>171.13</v>
+        <v>0.0</v>
       </c>
       <c r="J58">
-        <v>0.0</v>
+        <v>154.74</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L58">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>171.13</v>
+        <v>3</v>
+      </c>
+      <c r="P58">
+        <v>79.15</v>
+      </c>
+      <c r="Q58">
+        <v>44.76</v>
+      </c>
+      <c r="R58">
+        <v>30.83</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B59">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="C59">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="D59" t="s">
         <v>154</v>
       </c>
       <c r="E59" t="s">
         <v>155</v>
       </c>
       <c r="F59">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="G59" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="H59">
-        <v>171.13</v>
+        <v>148.39</v>
       </c>
       <c r="I59">
-        <v>171.13</v>
+        <v>100.0</v>
       </c>
       <c r="J59">
-        <v>0.0</v>
+        <v>48.39</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M59">
-        <v>171.13</v>
+        <v>100.0</v>
+      </c>
+      <c r="P59">
+        <v>48.39</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B60">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C60">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F60">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G60" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="H60">
-        <v>171.13</v>
+        <v>146.42</v>
       </c>
       <c r="I60">
-        <v>171.13</v>
+        <v>146.42</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>171.13</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="C61">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D61" t="s">
         <v>159</v>
       </c>
       <c r="E61" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="F61">
         <v>1997</v>
       </c>
       <c r="G61" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="H61">
-        <v>163.57</v>
+        <v>135.44</v>
       </c>
       <c r="I61">
-        <v>117.71</v>
+        <v>135.44</v>
       </c>
       <c r="J61">
-        <v>45.86</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M61">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>45.86</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="C62">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D62" t="s">
+        <v>160</v>
+      </c>
+      <c r="E62" t="s">
         <v>161</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62">
+        <v>2007</v>
+      </c>
+      <c r="G62" t="s">
         <v>162</v>
       </c>
-      <c r="F62">
-[...4 lines deleted...]
-      </c>
       <c r="H62">
-        <v>160.79</v>
+        <v>134.37</v>
       </c>
       <c r="I62">
-        <v>160.79</v>
+        <v>85.56</v>
       </c>
       <c r="J62">
-        <v>0.0</v>
+        <v>48.81</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M62">
-        <v>160.79</v>
+        <v>85.56</v>
+      </c>
+      <c r="P62">
+        <v>48.81</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="C63">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D63" t="s">
+        <v>163</v>
+      </c>
+      <c r="E63" t="s">
         <v>164</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G63" t="s">
-        <v>129</v>
+        <v>57</v>
       </c>
       <c r="H63">
-        <v>158.29</v>
+        <v>133.33</v>
       </c>
       <c r="I63">
-        <v>158.29</v>
+        <v>0.0</v>
       </c>
       <c r="J63">
-        <v>0.0</v>
+        <v>133.33</v>
       </c>
       <c r="K63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L63">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>158.29</v>
+        <v>1</v>
+      </c>
+      <c r="P63">
+        <v>133.33</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B64">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="C64">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D64" t="s">
+        <v>165</v>
+      </c>
+      <c r="E64" t="s">
         <v>166</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="G64" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
       <c r="H64">
-        <v>158.29</v>
+        <v>129.39</v>
       </c>
       <c r="I64">
-        <v>158.29</v>
+        <v>0.0</v>
       </c>
       <c r="J64">
-        <v>0.0</v>
+        <v>129.39</v>
       </c>
       <c r="K64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L64">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>158.29</v>
+        <v>2</v>
+      </c>
+      <c r="P64">
+        <v>67.72</v>
+      </c>
+      <c r="Q64">
+        <v>61.67</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B65">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C65">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D65" t="s">
+        <v>167</v>
+      </c>
+      <c r="E65" t="s">
         <v>168</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65">
+        <v>2008</v>
+      </c>
+      <c r="G65" t="s">
         <v>169</v>
       </c>
-      <c r="F65">
-[...4 lines deleted...]
-      </c>
       <c r="H65">
-        <v>158.29</v>
+        <v>128.52</v>
       </c>
       <c r="I65">
-        <v>158.29</v>
+        <v>100.0</v>
       </c>
       <c r="J65">
-        <v>0.0</v>
+        <v>28.52</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>158.29</v>
+        <v>100.0</v>
+      </c>
+      <c r="P65">
+        <v>28.52</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C66">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D66" t="s">
         <v>170</v>
       </c>
       <c r="E66" t="s">
         <v>171</v>
       </c>
       <c r="F66">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G66" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="H66">
-        <v>154.74</v>
+        <v>127.26</v>
       </c>
       <c r="I66">
-        <v>0.0</v>
+        <v>127.26</v>
       </c>
       <c r="J66">
-        <v>154.74</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L66">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>30.83</v>
+        <v>0</v>
+      </c>
+      <c r="M66">
+        <v>127.26</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C67">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D67" t="s">
         <v>172</v>
       </c>
       <c r="E67" t="s">
         <v>173</v>
       </c>
       <c r="F67">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="G67" t="s">
         <v>174</v>
       </c>
       <c r="H67">
-        <v>148.39</v>
+        <v>125.83</v>
       </c>
       <c r="I67">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="J67">
-        <v>48.39</v>
+        <v>33.33</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="M67">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="P67">
-        <v>48.39</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C68">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="D68" t="s">
+        <v>137</v>
+      </c>
+      <c r="E68" t="s">
         <v>175</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G68" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="H68">
-        <v>146.42</v>
+        <v>124.71</v>
       </c>
       <c r="I68">
-        <v>146.42</v>
+        <v>100.72</v>
       </c>
       <c r="J68">
-        <v>0.0</v>
+        <v>23.99</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M68">
-        <v>146.42</v>
+        <v>100.72</v>
+      </c>
+      <c r="P68">
+        <v>23.99</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B69">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C69">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D69" t="s">
+        <v>176</v>
+      </c>
+      <c r="E69" t="s">
         <v>177</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="G69" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="H69">
-        <v>146.42</v>
+        <v>115.88</v>
       </c>
       <c r="I69">
-        <v>146.42</v>
+        <v>115.88</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>146.42</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C70">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D70" t="s">
-        <v>74</v>
+        <v>178</v>
       </c>
       <c r="E70" t="s">
         <v>179</v>
       </c>
       <c r="F70">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G70" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="H70">
-        <v>141.66</v>
+        <v>111.94</v>
       </c>
       <c r="I70">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J70">
-        <v>141.66</v>
+        <v>26.38</v>
       </c>
       <c r="K70">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L70">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="M70">
+        <v>85.56</v>
       </c>
       <c r="P70">
-        <v>77.26</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C71">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D71" t="s">
+        <v>71</v>
+      </c>
+      <c r="E71" t="s">
         <v>180</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G71" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="H71">
-        <v>135.44</v>
+        <v>110.83</v>
       </c>
       <c r="I71">
-        <v>135.44</v>
+        <v>0.0</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
+        <v>110.83</v>
       </c>
       <c r="K71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L71">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>135.44</v>
+        <v>2</v>
+      </c>
+      <c r="P71">
+        <v>77.26</v>
+      </c>
+      <c r="Q71">
+        <v>33.57</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C72">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>181</v>
       </c>
       <c r="E72" t="s">
         <v>182</v>
       </c>
       <c r="F72">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="G72" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="H72">
-        <v>134.37</v>
+        <v>107.19</v>
       </c>
       <c r="I72">
-        <v>85.56</v>
+        <v>107.19</v>
       </c>
       <c r="J72">
-        <v>48.81</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M72">
-        <v>85.56</v>
-[...2 lines deleted...]
-        <v>48.81</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C73">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="D73" t="s">
+        <v>183</v>
+      </c>
+      <c r="E73" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F73">
         <v>1992</v>
       </c>
       <c r="G73" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="H73">
-        <v>133.33</v>
+        <v>105.53</v>
       </c>
       <c r="I73">
         <v>0.0</v>
       </c>
       <c r="J73">
-        <v>133.33</v>
+        <v>105.53</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>1</v>
       </c>
       <c r="P73">
-        <v>133.33</v>
+        <v>105.53</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C74">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D74" t="s">
+        <v>185</v>
+      </c>
+      <c r="E74" t="s">
         <v>186</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="G74" t="s">
-        <v>40</v>
+        <v>174</v>
       </c>
       <c r="H74">
-        <v>129.39</v>
+        <v>104.04</v>
       </c>
       <c r="I74">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J74">
-        <v>129.39</v>
+        <v>30.83</v>
       </c>
       <c r="K74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L74">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M74">
+        <v>73.21</v>
       </c>
       <c r="P74">
-        <v>67.72</v>
-[...2 lines deleted...]
-        <v>61.67</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="C75">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D75" t="s">
+        <v>187</v>
+      </c>
+      <c r="E75" t="s">
         <v>188</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75">
+        <v>2004</v>
+      </c>
+      <c r="G75" t="s">
         <v>189</v>
       </c>
-      <c r="F75">
-[...4 lines deleted...]
-      </c>
       <c r="H75">
-        <v>128.52</v>
+        <v>100.0</v>
       </c>
       <c r="I75">
         <v>100.0</v>
       </c>
       <c r="J75">
-        <v>28.52</v>
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M75">
         <v>100.0</v>
       </c>
-      <c r="P75">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B76">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C76">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D76" t="s">
+        <v>190</v>
+      </c>
+      <c r="E76" t="s">
         <v>191</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="G76" t="s">
-        <v>50</v>
+        <v>162</v>
       </c>
       <c r="H76">
-        <v>127.26</v>
+        <v>100.0</v>
       </c>
       <c r="I76">
-        <v>127.26</v>
+        <v>100.0</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
-        <v>127.26</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B77">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C77">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D77" t="s">
+        <v>192</v>
+      </c>
+      <c r="E77" t="s">
         <v>193</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77">
+        <v>2006</v>
+      </c>
+      <c r="G77" t="s">
         <v>194</v>
       </c>
-      <c r="F77">
-[...4 lines deleted...]
-      </c>
       <c r="H77">
-        <v>125.83</v>
+        <v>100.0</v>
       </c>
       <c r="I77">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="J77">
-        <v>33.33</v>
+        <v>100.0</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
-      <c r="M77">
-[...1 lines deleted...]
-      </c>
       <c r="P77">
-        <v>33.33</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B78">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C78">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D78" t="s">
+        <v>195</v>
+      </c>
+      <c r="E78" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F78">
         <v>1991</v>
       </c>
       <c r="G78" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="H78">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="I78">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B79">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C79">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D79" t="s">
+        <v>197</v>
+      </c>
+      <c r="E79" t="s">
         <v>198</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>199</v>
       </c>
-      <c r="F79">
-[...4 lines deleted...]
-      </c>
       <c r="H79">
-        <v>111.94</v>
+        <v>100.0</v>
       </c>
       <c r="I79">
-        <v>85.56</v>
+        <v>100.0</v>
       </c>
       <c r="J79">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M79">
-        <v>85.56</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C80">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>200</v>
       </c>
       <c r="E80" t="s">
         <v>201</v>
       </c>
       <c r="F80">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G80" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="H80">
-        <v>107.19</v>
+        <v>99.15</v>
       </c>
       <c r="I80">
-        <v>107.19</v>
+        <v>99.15</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>107.19</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C81">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>202</v>
       </c>
       <c r="E81" t="s">
         <v>203</v>
       </c>
       <c r="F81">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="G81" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="H81">
-        <v>105.53</v>
+        <v>92.5</v>
       </c>
       <c r="I81">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J81">
-        <v>105.53</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L81">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>105.53</v>
+        <v>0</v>
+      </c>
+      <c r="M81">
+        <v>92.5</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B82">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C82">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="D82" t="s">
         <v>204</v>
       </c>
       <c r="E82" t="s">
         <v>205</v>
       </c>
       <c r="F82">
-        <v>2001</v>
+        <v>1981</v>
       </c>
       <c r="G82" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H82">
-        <v>104.04</v>
+        <v>92.5</v>
       </c>
       <c r="I82">
-        <v>73.21</v>
+        <v>92.5</v>
       </c>
       <c r="J82">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M82">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B83">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C83">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>206</v>
       </c>
       <c r="E83" t="s">
         <v>207</v>
       </c>
+      <c r="F83">
+        <v>1996</v>
+      </c>
       <c r="G83" t="s">
-        <v>208</v>
+        <v>162</v>
       </c>
       <c r="H83">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="I83">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B84">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C84">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D84" t="s">
+        <v>208</v>
+      </c>
+      <c r="E84" t="s">
         <v>209</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G84" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="H84">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="I84">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J84">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L84">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1</v>
+      </c>
+      <c r="P84">
+        <v>92.5</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B85">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C85">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D85" t="s">
+        <v>210</v>
+      </c>
+      <c r="E85" t="s">
         <v>211</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="G85" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="H85">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="I85">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B86">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C86">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D86" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" t="s">
         <v>213</v>
       </c>
-      <c r="E86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="G86" t="s">
-        <v>215</v>
+        <v>169</v>
       </c>
       <c r="H86">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="I86">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J86">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L86">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>0</v>
+      </c>
+      <c r="M86">
+        <v>92.5</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B87">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C87">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D87" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E87" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F87">
-        <v>2004</v>
+        <v>1983</v>
       </c>
       <c r="G87" t="s">
-        <v>218</v>
+        <v>20</v>
       </c>
       <c r="H87">
-        <v>100.0</v>
+        <v>90.29</v>
       </c>
       <c r="I87">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
+        <v>90.29</v>
       </c>
       <c r="K87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L87">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1</v>
+      </c>
+      <c r="P87">
+        <v>90.29</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C88">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D88" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E88" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="F88">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G88" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="H88">
-        <v>99.15</v>
+        <v>86.93</v>
       </c>
       <c r="I88">
-        <v>99.15</v>
+        <v>0.0</v>
       </c>
       <c r="J88">
-        <v>0.0</v>
+        <v>86.93</v>
       </c>
       <c r="K88">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L88">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>99.15</v>
+        <v>2</v>
+      </c>
+      <c r="P88">
+        <v>53.6</v>
+      </c>
+      <c r="Q88">
+        <v>33.33</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C89">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D89" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E89" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>1981</v>
+        <v>219</v>
       </c>
       <c r="G89" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="H89">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="I89">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>1</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C90">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D90" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E90" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="F90">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="G90" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="H90">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="I90">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L90">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>1</v>
+      </c>
+      <c r="P90">
+        <v>85.56</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C91">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D91" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E91" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F91">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G91" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="H91">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="I91">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C92">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D92" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E92" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="F92">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G92" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="H92">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="I92">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C93">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D93" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E93" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="F93">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G93" t="s">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="H93">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="I93">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
-        <v>92.5</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="C94">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D94" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E94" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="F94">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="G94" t="s">
         <v>20</v>
       </c>
       <c r="H94">
-        <v>90.29</v>
+        <v>83.52</v>
       </c>
       <c r="I94">
         <v>0.0</v>
       </c>
       <c r="J94">
-        <v>90.29</v>
+        <v>83.52</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>1</v>
       </c>
       <c r="P94">
-        <v>90.29</v>
+        <v>83.52</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C95">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D95" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="E95" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F95">
-        <v>2004</v>
+        <v>1979</v>
       </c>
       <c r="G95" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H95">
-        <v>86.93</v>
+        <v>79.15</v>
       </c>
       <c r="I95">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J95">
-        <v>86.93</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L95">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M95">
+        <v>79.15</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B96">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C96">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D96" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="E96" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="F96">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G96" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="H96">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="I96">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J96">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="K96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L96">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>0</v>
+      </c>
+      <c r="M96">
+        <v>79.15</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B97">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C97">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D97" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E97" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F97">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G97" t="s">
-        <v>218</v>
+        <v>156</v>
       </c>
       <c r="H97">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="I97">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B98">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C98">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D98" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="E98" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="F98">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="G98" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H98">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="I98">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B99">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C99">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D99" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="E99" t="s">
-        <v>242</v>
+        <v>239</v>
+      </c>
+      <c r="F99">
+        <v>2005</v>
       </c>
       <c r="G99" t="s">
-        <v>208</v>
+        <v>52</v>
       </c>
       <c r="H99">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="I99">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B100">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C100">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D100" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="E100" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="F100">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="G100" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="H100">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="I100">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>1</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>85.56</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="C101">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D101" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E101" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="F101">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="G101" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="H101">
-        <v>83.52</v>
+        <v>73.25</v>
       </c>
       <c r="I101">
         <v>0.0</v>
       </c>
       <c r="J101">
-        <v>83.52</v>
+        <v>73.25</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P101">
-        <v>83.52</v>
+        <v>42.42</v>
+      </c>
+      <c r="Q101">
+        <v>30.83</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C102">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D102" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E102" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>245</v>
       </c>
       <c r="G102" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H102">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I102">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C103">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D103" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E103" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="F103">
-        <v>2010</v>
+        <v>1996</v>
       </c>
       <c r="G103" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="H103">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I103">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>1</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C104">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D104" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E104" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F104">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="G104" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H104">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I104">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C105">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D105" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E105" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F105">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G105" t="s">
-        <v>53</v>
+        <v>114</v>
       </c>
       <c r="H105">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I105">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J105">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="K105">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L105">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P105">
+        <v>73.21</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C106">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D106" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E106" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="F106">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="G106" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H106">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I106">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>1</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="C107">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D107" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E107" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F107">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G107" t="s">
-        <v>218</v>
+        <v>162</v>
       </c>
       <c r="H107">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="I107">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>79.15</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="C108">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D108" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E108" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="F108">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G108" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
       <c r="H108">
-        <v>73.25</v>
+        <v>72.57</v>
       </c>
       <c r="I108">
         <v>0.0</v>
       </c>
       <c r="J108">
-        <v>73.25</v>
+        <v>72.57</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>2</v>
       </c>
       <c r="P108">
-        <v>42.42</v>
+        <v>39.24</v>
       </c>
       <c r="Q108">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C109">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D109" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E109" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F109">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G109" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="H109">
-        <v>73.21</v>
+        <v>71.46</v>
       </c>
       <c r="I109">
         <v>0.0</v>
       </c>
       <c r="J109">
-        <v>73.21</v>
+        <v>71.46</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="P109">
-        <v>73.21</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B110">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="C110">
-        <v>-3</v>
+        <v>-67</v>
       </c>
       <c r="D110" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="E110" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="F110">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G110" t="s">
-        <v>218</v>
+        <v>262</v>
       </c>
       <c r="H110">
-        <v>73.21</v>
+        <v>66.67</v>
       </c>
       <c r="I110">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J110">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="K110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L110">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P110">
+        <v>66.67</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B111">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C111">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D111" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E111" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F111">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G111" t="s">
-        <v>183</v>
+        <v>20</v>
       </c>
       <c r="H111">
-        <v>73.21</v>
+        <v>66.1</v>
       </c>
       <c r="I111">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J111">
-        <v>0.0</v>
+        <v>66.1</v>
       </c>
       <c r="K111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L111">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P111">
+        <v>66.1</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B112">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="C112">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D112" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E112" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F112">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="G112" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="H112">
-        <v>73.21</v>
+        <v>66.1</v>
       </c>
       <c r="I112">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
+        <v>66.1</v>
       </c>
       <c r="K112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L112">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P112">
+        <v>66.1</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B113">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="C113">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D113" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E113" t="s">
-        <v>270</v>
+        <v>268</v>
+      </c>
+      <c r="F113">
+        <v>2001</v>
       </c>
       <c r="G113" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="H113">
-        <v>73.21</v>
+        <v>64.81</v>
       </c>
       <c r="I113">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J113">
-        <v>0.0</v>
+        <v>64.81</v>
       </c>
       <c r="K113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L113">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>2</v>
+      </c>
+      <c r="P113">
+        <v>36.29</v>
+      </c>
+      <c r="Q113">
+        <v>28.52</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B114">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C114">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E114" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F114">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="G114" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="H114">
-        <v>73.21</v>
+        <v>62.64</v>
       </c>
       <c r="I114">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J114">
-        <v>0.0</v>
+        <v>62.64</v>
       </c>
       <c r="K114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L114">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P114">
+        <v>62.64</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
+        <v>113</v>
+      </c>
+      <c r="B115">
+        <v>118</v>
+      </c>
+      <c r="C115">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>271</v>
+      </c>
+      <c r="E115" t="s">
+        <v>272</v>
+      </c>
+      <c r="F115">
+        <v>2005</v>
+      </c>
+      <c r="G115" t="s">
         <v>114</v>
       </c>
-      <c r="B115">
-[...16 lines deleted...]
-      </c>
       <c r="H115">
-        <v>72.57</v>
+        <v>62.64</v>
       </c>
       <c r="I115">
         <v>0.0</v>
       </c>
       <c r="J115">
-        <v>72.57</v>
+        <v>62.64</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P115">
-        <v>39.24</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="C116">
-        <v>-2</v>
+        <v>-67</v>
       </c>
       <c r="D116" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E116" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F116">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G116" t="s">
-        <v>45</v>
+        <v>262</v>
       </c>
       <c r="H116">
-        <v>71.46</v>
+        <v>61.67</v>
       </c>
       <c r="I116">
         <v>0.0</v>
       </c>
       <c r="J116">
-        <v>71.46</v>
+        <v>61.67</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="P116">
-        <v>71.46</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B117">
-        <v>65</v>
+        <v>120</v>
       </c>
       <c r="C117">
-        <v>-51</v>
+        <v>5</v>
       </c>
       <c r="D117" t="s">
+        <v>275</v>
+      </c>
+      <c r="E117" t="s">
+        <v>276</v>
+      </c>
+      <c r="F117">
+        <v>2008</v>
+      </c>
+      <c r="G117" t="s">
         <v>277</v>
       </c>
-      <c r="E117" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H117">
-        <v>66.66</v>
+        <v>61.67</v>
       </c>
       <c r="I117">
         <v>0.0</v>
       </c>
       <c r="J117">
-        <v>66.66</v>
+        <v>61.67</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P117">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B118">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C118">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D118" t="s">
+        <v>278</v>
+      </c>
+      <c r="E118" t="s">
         <v>279</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G118" t="s">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="H118">
-        <v>66.1</v>
+        <v>61.67</v>
       </c>
       <c r="I118">
         <v>0.0</v>
       </c>
       <c r="J118">
-        <v>66.1</v>
+        <v>61.67</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="P118">
-        <v>66.1</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B119">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="C119">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D119" t="s">
-        <v>281</v>
+        <v>195</v>
       </c>
       <c r="E119" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="F119">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G119" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H119">
-        <v>66.1</v>
+        <v>61.14</v>
       </c>
       <c r="I119">
         <v>0.0</v>
       </c>
       <c r="J119">
-        <v>66.1</v>
+        <v>61.14</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="P119">
-        <v>66.1</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="C120">
-        <v>-3</v>
+        <v>-67</v>
       </c>
       <c r="D120" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E120" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="F120">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="G120" t="s">
-        <v>163</v>
+        <v>262</v>
       </c>
       <c r="H120">
-        <v>64.81</v>
+        <v>57.04</v>
       </c>
       <c r="I120">
         <v>0.0</v>
       </c>
       <c r="J120">
-        <v>64.81</v>
+        <v>57.04</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P120">
-        <v>36.29</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B121">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C121">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="D121" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E121" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="F121">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G121" t="s">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="H121">
-        <v>62.64</v>
+        <v>57.04</v>
       </c>
       <c r="I121">
         <v>0.0</v>
       </c>
       <c r="J121">
-        <v>62.64</v>
+        <v>57.04</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>1</v>
       </c>
       <c r="P121">
-        <v>62.64</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C122">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D122" t="s">
-        <v>287</v>
+        <v>124</v>
       </c>
       <c r="E122" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="F122">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G122" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="H122">
-        <v>61.85</v>
+        <v>56.56</v>
       </c>
       <c r="I122">
         <v>0.0</v>
       </c>
       <c r="J122">
-        <v>61.85</v>
+        <v>56.56</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P122">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C123">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="D123" t="s">
-        <v>289</v>
+        <v>160</v>
       </c>
       <c r="E123" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="F123">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G123" t="s">
-        <v>218</v>
+        <v>162</v>
       </c>
       <c r="H123">
-        <v>61.67</v>
+        <v>52.76</v>
       </c>
       <c r="I123">
         <v>0.0</v>
       </c>
       <c r="J123">
-        <v>61.67</v>
+        <v>52.76</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>1</v>
       </c>
       <c r="P123">
-        <v>61.67</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B124">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C124">
-        <v>-52</v>
+        <v>-65</v>
       </c>
       <c r="D124" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E124" t="s">
-        <v>292</v>
+        <v>288</v>
+      </c>
+      <c r="F124">
+        <v>2007</v>
       </c>
       <c r="G124" t="s">
-        <v>67</v>
+        <v>262</v>
       </c>
       <c r="H124">
-        <v>61.66</v>
+        <v>52.76</v>
       </c>
       <c r="I124">
         <v>0.0</v>
       </c>
       <c r="J124">
-        <v>61.66</v>
+        <v>52.76</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P124">
-        <v>30.83</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="C125">
-        <v>-3</v>
+        <v>-62</v>
       </c>
       <c r="D125" t="s">
-        <v>209</v>
+        <v>289</v>
       </c>
       <c r="E125" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F125">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G125" t="s">
-        <v>34</v>
+        <v>262</v>
       </c>
       <c r="H125">
-        <v>61.14</v>
+        <v>48.81</v>
       </c>
       <c r="I125">
         <v>0.0</v>
       </c>
       <c r="J125">
-        <v>61.14</v>
+        <v>48.81</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="P125">
-        <v>61.14</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B126">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C126">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="D126" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E126" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F126">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G126" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="H126">
-        <v>57.04</v>
+        <v>48.81</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126">
-        <v>57.04</v>
+        <v>48.81</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>1</v>
       </c>
       <c r="P126">
-        <v>57.04</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C127">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="D127" t="s">
-        <v>130</v>
+        <v>293</v>
       </c>
       <c r="E127" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F127">
-        <v>2005</v>
+        <v>1984</v>
       </c>
       <c r="G127" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="H127">
-        <v>56.56</v>
+        <v>45.15</v>
       </c>
       <c r="I127">
         <v>0.0</v>
       </c>
       <c r="J127">
-        <v>56.56</v>
+        <v>45.15</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>1</v>
       </c>
       <c r="P127">
-        <v>56.56</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C128">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="D128" t="s">
-        <v>181</v>
+        <v>295</v>
       </c>
       <c r="E128" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F128">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G128" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="H128">
-        <v>52.76</v>
+        <v>41.76</v>
       </c>
       <c r="I128">
         <v>0.0</v>
       </c>
       <c r="J128">
-        <v>52.76</v>
+        <v>41.76</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="P128">
-        <v>52.76</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B129">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="C129">
-        <v>-51</v>
+        <v>3</v>
       </c>
       <c r="D129" t="s">
+        <v>297</v>
+      </c>
+      <c r="E129" t="s">
         <v>298</v>
       </c>
-      <c r="E129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G129" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="H129">
-        <v>50.78</v>
+        <v>41.76</v>
       </c>
       <c r="I129">
         <v>0.0</v>
       </c>
       <c r="J129">
-        <v>50.78</v>
+        <v>41.76</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P129">
-        <v>26.38</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C130">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D130" t="s">
+        <v>299</v>
+      </c>
+      <c r="E130" t="s">
         <v>300</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G130" t="s">
-        <v>40</v>
+        <v>277</v>
       </c>
       <c r="H130">
-        <v>48.81</v>
+        <v>41.41</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130">
-        <v>48.81</v>
+        <v>41.41</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>1</v>
       </c>
       <c r="P130">
-        <v>48.81</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C131">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D131" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="E131" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F131">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="G131" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="H131">
-        <v>45.15</v>
+        <v>38.63</v>
       </c>
       <c r="I131">
         <v>0.0</v>
       </c>
       <c r="J131">
-        <v>45.15</v>
+        <v>38.63</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>1</v>
       </c>
       <c r="P131">
-        <v>45.15</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B132">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C132">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D132" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E132" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F132">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G132" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="H132">
-        <v>41.76</v>
+        <v>38.63</v>
       </c>
       <c r="I132">
         <v>0.0</v>
       </c>
       <c r="J132">
-        <v>41.76</v>
+        <v>38.63</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>1</v>
       </c>
       <c r="P132">
-        <v>41.76</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B133">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C133">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D133" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E133" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F133">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G133" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="H133">
-        <v>41.76</v>
+        <v>35.73</v>
       </c>
       <c r="I133">
         <v>0.0</v>
       </c>
       <c r="J133">
-        <v>41.76</v>
+        <v>35.73</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>1</v>
       </c>
       <c r="P133">
-        <v>41.76</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="C134">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D134" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E134" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F134">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G134" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="H134">
-        <v>41.41</v>
+        <v>33.33</v>
       </c>
       <c r="I134">
         <v>0.0</v>
       </c>
       <c r="J134">
-        <v>41.41</v>
+        <v>33.33</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>1</v>
       </c>
       <c r="P134">
-        <v>41.41</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B135">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C135">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D135" t="s">
+        <v>308</v>
+      </c>
+      <c r="E135" t="s">
+        <v>309</v>
+      </c>
+      <c r="F135">
+        <v>2001</v>
+      </c>
+      <c r="G135" t="s">
         <v>310</v>
       </c>
-      <c r="E135" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H135">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
       <c r="I135">
         <v>0.0</v>
       </c>
       <c r="J135">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>1</v>
       </c>
       <c r="P135">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B136">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C136">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D136" t="s">
+        <v>311</v>
+      </c>
+      <c r="E136" t="s">
         <v>312</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G136" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="H136">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
       <c r="I136">
         <v>0.0</v>
       </c>
       <c r="J136">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>1</v>
       </c>
       <c r="P136">
-        <v>38.63</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
+        <v>133</v>
+      </c>
+      <c r="B137">
         <v>136</v>
       </c>
-      <c r="B137">
-[...1 lines deleted...]
-      </c>
       <c r="C137">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D137" t="s">
         <v>313</v>
       </c>
       <c r="E137" t="s">
         <v>314</v>
       </c>
       <c r="F137">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G137" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="H137">
-        <v>35.73</v>
+        <v>33.33</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137">
-        <v>35.73</v>
+        <v>33.33</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>1</v>
       </c>
       <c r="P137">
-        <v>35.73</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B138">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C138">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D138" t="s">
         <v>315</v>
       </c>
       <c r="E138" t="s">
         <v>316</v>
       </c>
       <c r="F138">
         <v>2007</v>
       </c>
       <c r="G138" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="H138">
         <v>33.33</v>
       </c>
       <c r="I138">
         <v>0.0</v>
       </c>
       <c r="J138">
         <v>33.33</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>1</v>
       </c>
       <c r="P138">
         <v>33.33</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B139">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="C139">
-        <v>-4</v>
+        <v>-19</v>
       </c>
       <c r="D139" t="s">
         <v>317</v>
       </c>
       <c r="E139" t="s">
         <v>318</v>
       </c>
+      <c r="F139">
+        <v>2007</v>
+      </c>
       <c r="G139" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="H139">
         <v>33.33</v>
       </c>
       <c r="I139">
         <v>0.0</v>
       </c>
       <c r="J139">
         <v>33.33</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>1</v>
       </c>
       <c r="P139">
         <v>33.33</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B140">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C140">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D140" t="s">
         <v>319</v>
       </c>
       <c r="E140" t="s">
         <v>320</v>
       </c>
       <c r="F140">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G140" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="H140">
         <v>33.33</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140">
         <v>33.33</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
         <v>1</v>
       </c>
       <c r="P140">
         <v>33.33</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B141">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C141">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="D141" t="s">
         <v>321</v>
       </c>
       <c r="E141" t="s">
         <v>322</v>
       </c>
       <c r="F141">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G141" t="s">
         <v>323</v>
       </c>
       <c r="H141">
         <v>33.33</v>
       </c>
       <c r="I141">
         <v>0.0</v>
       </c>
       <c r="J141">
         <v>33.33</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>1</v>
       </c>
       <c r="P141">
         <v>33.33</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B142">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C142">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D142" t="s">
         <v>324</v>
       </c>
       <c r="E142" t="s">
         <v>325</v>
       </c>
       <c r="F142">
         <v>1993</v>
       </c>
       <c r="G142" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="H142">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="I142">
         <v>0.0</v>
       </c>
       <c r="J142">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>1</v>
       </c>
       <c r="P142">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B143">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="C143">
-        <v>-19</v>
+        <v>2</v>
       </c>
       <c r="D143" t="s">
         <v>326</v>
       </c>
       <c r="E143" t="s">
         <v>327</v>
       </c>
       <c r="F143">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G143" t="s">
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="H143">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="I143">
         <v>0.0</v>
       </c>
       <c r="J143">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>1</v>
       </c>
       <c r="P143">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B144">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C144">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D144" t="s">
+        <v>328</v>
+      </c>
+      <c r="E144" t="s">
         <v>329</v>
       </c>
-      <c r="E144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="G144" t="s">
-        <v>190</v>
+        <v>37</v>
       </c>
       <c r="H144">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="I144">
         <v>0.0</v>
       </c>
       <c r="J144">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
         <v>1</v>
       </c>
       <c r="P144">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B145">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C145">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D145" t="s">
-        <v>331</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="F145">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G145" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="H145">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="I145">
         <v>0.0</v>
       </c>
       <c r="J145">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>1</v>
       </c>
       <c r="P145">
-        <v>33.33</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B146">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="C146">
-        <v>-4</v>
+        <v>-20</v>
       </c>
       <c r="D146" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E146" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>1993</v>
+        <v>332</v>
       </c>
       <c r="G146" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="H146">
-        <v>33.05</v>
+        <v>30.83</v>
       </c>
       <c r="I146">
         <v>0.0</v>
       </c>
       <c r="J146">
-        <v>33.05</v>
+        <v>30.83</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
         <v>1</v>
       </c>
       <c r="P146">
-        <v>33.05</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B147">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C147">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D147" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E147" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F147">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G147" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="H147">
         <v>30.83</v>
       </c>
       <c r="I147">
         <v>0.0</v>
       </c>
       <c r="J147">
         <v>30.83</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>1</v>
       </c>
       <c r="P147">
         <v>30.83</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B148">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C148">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E148" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F148">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G148" t="s">
-        <v>328</v>
+        <v>81</v>
       </c>
       <c r="H148">
         <v>30.83</v>
       </c>
       <c r="I148">
         <v>0.0</v>
       </c>
       <c r="J148">
         <v>30.83</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>1</v>
       </c>
       <c r="P148">
         <v>30.83</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B149">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C149">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>337</v>
       </c>
       <c r="E149" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F149">
-        <v>1990</v>
+        <v>2008</v>
       </c>
       <c r="G149" t="s">
-        <v>53</v>
+        <v>323</v>
       </c>
       <c r="H149">
         <v>30.83</v>
       </c>
       <c r="I149">
         <v>0.0</v>
       </c>
       <c r="J149">
         <v>30.83</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>30.83</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B150">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C150">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D150" t="s">
+        <v>339</v>
+      </c>
+      <c r="E150" t="s">
         <v>340</v>
       </c>
-      <c r="E150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G150" t="s">
-        <v>34</v>
+        <v>310</v>
       </c>
       <c r="H150">
         <v>30.83</v>
       </c>
       <c r="I150">
         <v>0.0</v>
       </c>
       <c r="J150">
         <v>30.83</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>30.83</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B151">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C151">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D151" t="s">
+        <v>341</v>
+      </c>
+      <c r="E151" t="s">
         <v>342</v>
       </c>
-      <c r="E151" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G151" t="s">
-        <v>37</v>
+        <v>169</v>
       </c>
       <c r="H151">
         <v>30.83</v>
       </c>
       <c r="I151">
         <v>0.0</v>
       </c>
       <c r="J151">
         <v>30.83</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>1</v>
       </c>
       <c r="P151">
         <v>30.83</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B152">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="C152">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D152" t="s">
+        <v>343</v>
+      </c>
+      <c r="E152" t="s">
         <v>344</v>
       </c>
-      <c r="E152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F152">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G152" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
       <c r="H152">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
       <c r="I152">
         <v>0.0</v>
       </c>
       <c r="J152">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="P152">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B153">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="C153">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D153" t="s">
+        <v>345</v>
+      </c>
+      <c r="E153" t="s">
         <v>346</v>
       </c>
-      <c r="E153" t="s">
-        <v>347</v>
+      <c r="F153">
+        <v>1987</v>
       </c>
       <c r="G153" t="s">
-        <v>190</v>
+        <v>99</v>
       </c>
       <c r="H153">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
       <c r="I153">
         <v>0.0</v>
       </c>
       <c r="J153">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>1</v>
       </c>
       <c r="P153">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B154">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="C154">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="D154" t="s">
+        <v>347</v>
+      </c>
+      <c r="E154" t="s">
         <v>348</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="G154" t="s">
-        <v>208</v>
+        <v>323</v>
       </c>
       <c r="H154">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
       <c r="I154">
         <v>0.0</v>
       </c>
       <c r="J154">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>1</v>
       </c>
       <c r="P154">
-        <v>30.83</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B155">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C155">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D155" t="s">
+        <v>349</v>
+      </c>
+      <c r="E155" t="s">
         <v>350</v>
       </c>
-      <c r="E155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G155" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H155">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
       <c r="I155">
         <v>0.0</v>
       </c>
       <c r="J155">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>1</v>
       </c>
       <c r="P155">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B156">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C156">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D156" t="s">
-        <v>352</v>
+        <v>195</v>
       </c>
       <c r="E156" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F156">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="G156" t="s">
-        <v>37</v>
+        <v>310</v>
       </c>
       <c r="H156">
         <v>28.52</v>
       </c>
       <c r="I156">
         <v>0.0</v>
       </c>
       <c r="J156">
         <v>28.52</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>1</v>
       </c>
       <c r="P156">
         <v>28.52</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B157">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C157">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D157" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="E157" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="F157">
         <v>2001</v>
       </c>
       <c r="G157" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H157">
         <v>28.52</v>
       </c>
       <c r="I157">
         <v>0.0</v>
       </c>
       <c r="J157">
         <v>28.52</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>1</v>
       </c>
       <c r="P157">
         <v>28.52</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B158">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C158">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D158" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E158" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="F158">
-        <v>2007</v>
+        <v>1976</v>
       </c>
       <c r="G158" t="s">
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="H158">
         <v>28.52</v>
       </c>
       <c r="I158">
         <v>0.0</v>
       </c>
       <c r="J158">
         <v>28.52</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>1</v>
       </c>
       <c r="P158">
         <v>28.52</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B159">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C159">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D159" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E159" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="F159">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G159" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="H159">
         <v>28.52</v>
       </c>
       <c r="I159">
         <v>0.0</v>
       </c>
       <c r="J159">
         <v>28.52</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>28.52</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B160">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C160">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E160" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F160">
-        <v>1987</v>
+        <v>1999</v>
       </c>
       <c r="G160" t="s">
-        <v>102</v>
+        <v>174</v>
       </c>
       <c r="H160">
         <v>28.52</v>
       </c>
       <c r="I160">
         <v>0.0</v>
       </c>
       <c r="J160">
         <v>28.52</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>1</v>
       </c>
       <c r="P160">
         <v>28.52</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B161">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="C161">
-        <v>-64</v>
+        <v>1</v>
       </c>
       <c r="D161" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E161" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="F161">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G161" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="H161">
         <v>28.52</v>
       </c>
       <c r="I161">
         <v>0.0</v>
       </c>
       <c r="J161">
         <v>28.52</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>1</v>
       </c>
       <c r="P161">
         <v>28.52</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B162">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="C162">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D162" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E162" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="F162">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G162" t="s">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="H162">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="I162">
         <v>0.0</v>
       </c>
       <c r="J162">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
       <c r="P162">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B163">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="C163">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D163" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E163" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="F163">
-        <v>1976</v>
+        <v>1995</v>
       </c>
       <c r="G163" t="s">
-        <v>208</v>
+        <v>49</v>
       </c>
       <c r="H163">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>1</v>
       </c>
       <c r="P163">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B164">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="C164">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D164" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="E164" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="F164">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G164" t="s">
-        <v>67</v>
+        <v>146</v>
       </c>
       <c r="H164">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>1</v>
       </c>
       <c r="P164">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B165">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="C165">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D165" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="E165" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F165">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="G165" t="s">
-        <v>323</v>
+        <v>81</v>
       </c>
       <c r="H165">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>1</v>
       </c>
       <c r="P165">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B166">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="C166">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D166" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E166" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>168</v>
       </c>
       <c r="G166" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
       <c r="H166">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="I166">
         <v>0.0</v>
       </c>
       <c r="J166">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>1</v>
       </c>
       <c r="P166">
-        <v>28.52</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B167">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C167">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D167" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E167" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="F167">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G167" t="s">
-        <v>23</v>
+        <v>174</v>
       </c>
       <c r="H167">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="P167">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B168">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C168">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D168" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E168" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="F168">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G168" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="H168">
         <v>26.38</v>
       </c>
       <c r="I168">
         <v>0.0</v>
       </c>
       <c r="J168">
         <v>26.38</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>1</v>
       </c>
       <c r="P168">
         <v>26.38</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B169">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C169">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D169" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E169" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F169">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="G169" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="H169">
         <v>26.38</v>
       </c>
       <c r="I169">
         <v>0.0</v>
       </c>
       <c r="J169">
         <v>26.38</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>1</v>
       </c>
       <c r="P169">
         <v>26.38</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B170">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C170">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D170" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E170" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="F170">
         <v>2001</v>
       </c>
       <c r="G170" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="H170">
         <v>26.38</v>
       </c>
       <c r="I170">
         <v>0.0</v>
       </c>
       <c r="J170">
         <v>26.38</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>1</v>
       </c>
       <c r="P170">
         <v>26.38</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B171">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C171">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D171" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E171" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F171">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G171" t="s">
-        <v>60</v>
+        <v>323</v>
       </c>
       <c r="H171">
         <v>26.38</v>
       </c>
       <c r="I171">
         <v>0.0</v>
       </c>
       <c r="J171">
         <v>26.38</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>1</v>
       </c>
       <c r="P171">
         <v>26.38</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B172">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="C172">
-        <v>-4</v>
+        <v>-35</v>
       </c>
       <c r="D172" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E172" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="F172">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="G172" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H172">
         <v>26.38</v>
       </c>
       <c r="I172">
         <v>0.0</v>
       </c>
       <c r="J172">
         <v>26.38</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>1</v>
       </c>
       <c r="P172">
         <v>26.38</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B173">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C173">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D173" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E173" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F173">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="G173" t="s">
-        <v>85</v>
+        <v>310</v>
       </c>
       <c r="H173">
         <v>26.38</v>
       </c>
       <c r="I173">
         <v>0.0</v>
       </c>
       <c r="J173">
         <v>26.38</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>1</v>
       </c>
       <c r="P173">
         <v>26.38</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B174">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C174">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D174" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E174" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F174">
-        <v>2007</v>
+        <v>1986</v>
       </c>
       <c r="G174" t="s">
-        <v>195</v>
+        <v>156</v>
       </c>
       <c r="H174">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="I174">
         <v>0.0</v>
       </c>
       <c r="J174">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>1</v>
       </c>
       <c r="P174">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B175">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C175">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D175" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E175" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F175">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G175" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H175">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I175">
         <v>0.0</v>
       </c>
       <c r="J175">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="P175">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B176">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C176">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E176" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="F176">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G176" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="H176">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I176">
         <v>0.0</v>
       </c>
       <c r="J176">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>1</v>
       </c>
       <c r="P176">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B177">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C177">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D177" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E177" t="s">
-        <v>189</v>
+        <v>392</v>
+      </c>
+      <c r="F177">
+        <v>1999</v>
       </c>
       <c r="G177" t="s">
-        <v>190</v>
+        <v>99</v>
       </c>
       <c r="H177">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I177">
         <v>0.0</v>
       </c>
       <c r="J177">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>1</v>
       </c>
       <c r="P177">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B178">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C178">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="D178" t="s">
+        <v>393</v>
+      </c>
+      <c r="E178" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F178">
         <v>2009</v>
       </c>
       <c r="G178" t="s">
         <v>323</v>
       </c>
       <c r="H178">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>1</v>
       </c>
       <c r="P178">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B179">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C179">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D179" t="s">
+        <v>395</v>
+      </c>
+      <c r="E179" t="s">
         <v>396</v>
       </c>
-      <c r="E179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G179" t="s">
-        <v>174</v>
+        <v>81</v>
       </c>
       <c r="H179">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="P179">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B180">
         <v>176</v>
       </c>
       <c r="C180">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D180" t="s">
+        <v>397</v>
+      </c>
+      <c r="E180" t="s">
         <v>398</v>
       </c>
-      <c r="E180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G180" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="H180">
         <v>24.4</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180">
         <v>24.4</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="P180">
         <v>24.4</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B181">
         <v>176</v>
       </c>
       <c r="C181">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D181" t="s">
+        <v>399</v>
+      </c>
+      <c r="E181" t="s">
         <v>400</v>
       </c>
-      <c r="E181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F181">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="G181" t="s">
-        <v>195</v>
+        <v>310</v>
       </c>
       <c r="H181">
         <v>24.4</v>
       </c>
       <c r="I181">
         <v>0.0</v>
       </c>
       <c r="J181">
         <v>24.4</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>1</v>
       </c>
       <c r="P181">
         <v>24.4</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B182">
         <v>176</v>
       </c>
       <c r="C182">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D182" t="s">
+        <v>401</v>
+      </c>
+      <c r="E182" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F182">
         <v>2003</v>
       </c>
       <c r="G182" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="H182">
         <v>24.4</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
         <v>24.4</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>1</v>
       </c>
       <c r="P182">
         <v>24.4</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B183">
         <v>176</v>
       </c>
       <c r="C183">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D183" t="s">
+        <v>403</v>
+      </c>
+      <c r="E183" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="F183">
         <v>1990</v>
       </c>
       <c r="G183" t="s">
         <v>34</v>
       </c>
       <c r="H183">
         <v>24.4</v>
       </c>
       <c r="I183">
         <v>0.0</v>
       </c>
       <c r="J183">
         <v>24.4</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>1</v>
       </c>
       <c r="P183">
         <v>24.4</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B184">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C184">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="D184" t="s">
+        <v>405</v>
+      </c>
+      <c r="E184" t="s">
         <v>406</v>
       </c>
-      <c r="E184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F184">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G184" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
       <c r="H184">
-        <v>24.4</v>
+        <v>22.19</v>
       </c>
       <c r="I184">
         <v>0.0</v>
       </c>
       <c r="J184">
-        <v>24.4</v>
+        <v>22.19</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>1</v>
       </c>
       <c r="P184">
-        <v>24.4</v>
-[...241 lines deleted...]
-      <c r="P190">
         <v>22.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>