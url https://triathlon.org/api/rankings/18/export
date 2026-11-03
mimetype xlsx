--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -95,1182 +95,1188 @@
   <si>
     <t>Brunnée</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Ghizlane</t>
   </si>
   <si>
     <t>Assou</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
+    <t>Federica</t>
+  </si>
+  <si>
+    <t>Frigerio</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
     <t>Islam</t>
   </si>
   <si>
     <t>Bkhibkhi</t>
   </si>
   <si>
     <t>Manal</t>
   </si>
   <si>
     <t>Ahmed</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>María</t>
   </si>
   <si>
     <t>Varo Zubiri</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Ramona</t>
   </si>
   <si>
     <t>Rieder</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
+    <t>Noemi</t>
+  </si>
+  <si>
+    <t>Bogiatto</t>
+  </si>
+  <si>
     <t>Aya</t>
   </si>
   <si>
+    <t>Friedel</t>
+  </si>
+  <si>
+    <t>Cuypers</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Maja</t>
+  </si>
+  <si>
+    <t>Betz</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Wasser</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>Alice</t>
+  </si>
+  <si>
+    <t>Bagarello</t>
+  </si>
+  <si>
+    <t>Jasmijn</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
     <t>Hadis</t>
   </si>
   <si>
     <t>Nasr Azadani</t>
   </si>
   <si>
     <t>IRI</t>
   </si>
   <si>
-    <t>Friedel</t>
-[...31 lines deleted...]
-  <si>
     <t>Meghan</t>
   </si>
   <si>
     <t>Bazire</t>
   </si>
   <si>
-    <t>Noemi</t>
-[...7 lines deleted...]
-  <si>
     <t>Dieske</t>
   </si>
   <si>
     <t>Kruisselbrink</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>Kolarova</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>Federica</t>
-[...4 lines deleted...]
-  <si>
     <t>Somaya</t>
   </si>
   <si>
     <t>Embaby</t>
   </si>
   <si>
     <t>Aline</t>
   </si>
   <si>
     <t>Kootstra</t>
   </si>
   <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>Strothmann</t>
+  </si>
+  <si>
+    <t>Carlota</t>
+  </si>
+  <si>
+    <t>Corbella</t>
+  </si>
+  <si>
+    <t>Juliana</t>
+  </si>
+  <si>
+    <t>Jaramillo</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
     <t>Faezeh Sadat</t>
   </si>
   <si>
     <t>Abedini Nezhad</t>
   </si>
   <si>
-    <t>Lisa</t>
-[...8 lines deleted...]
-    <t>Corbella</t>
+    <t>Selene</t>
+  </si>
+  <si>
+    <t>Martinez Avila</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Dietzel</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Doaa</t>
+  </si>
+  <si>
+    <t>Izem</t>
+  </si>
+  <si>
+    <t>Marianny Giuseppina</t>
+  </si>
+  <si>
+    <t>Antonelli Urriola</t>
+  </si>
+  <si>
+    <t>VEN</t>
   </si>
   <si>
     <t>Reyhane</t>
   </si>
   <si>
     <t>Khatooni daryan</t>
   </si>
   <si>
-    <t>Alice</t>
-[...46 lines deleted...]
-  <si>
     <t>Retag</t>
   </si>
   <si>
     <t>Al Gaber</t>
   </si>
   <si>
+    <t>Rachel Jia Yi</t>
+  </si>
+  <si>
+    <t>Hew</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Mobina</t>
+  </si>
+  <si>
+    <t>Ganjghobadi</t>
+  </si>
+  <si>
+    <t>Johaneth Sarely</t>
+  </si>
+  <si>
+    <t>Vargas Rodriguez</t>
+  </si>
+  <si>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>Vandekerckhove</t>
+  </si>
+  <si>
+    <t>Madlen</t>
+  </si>
+  <si>
+    <t>Kappeler</t>
+  </si>
+  <si>
+    <t>Katiuska Del Carmen</t>
+  </si>
+  <si>
+    <t>Nieto Gonzalez</t>
+  </si>
+  <si>
+    <t>Khalife</t>
+  </si>
+  <si>
+    <t>LBN</t>
+  </si>
+  <si>
+    <t>Merry Joy</t>
+  </si>
+  <si>
+    <t>Trupa</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Xuan Jie</t>
+  </si>
+  <si>
+    <t>Ng</t>
+  </si>
+  <si>
     <t>Nikta</t>
   </si>
   <si>
     <t>Pourtoulabi</t>
   </si>
   <si>
-    <t>Rachel Jia Yi</t>
-[...58 lines deleted...]
-  <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Etter</t>
   </si>
   <si>
     <t>Andrea Carolina</t>
   </si>
   <si>
     <t>Sulbaran Rodriguez</t>
   </si>
   <si>
     <t>Thi Thuy Van</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>VIE</t>
   </si>
   <si>
     <t>Isabelle</t>
   </si>
   <si>
     <t>Franco</t>
   </si>
   <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>Gracia Sancho</t>
+  </si>
+  <si>
+    <t>Maria Alejandra</t>
+  </si>
+  <si>
+    <t>Borges Vega</t>
+  </si>
+  <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Arlom</t>
   </si>
   <si>
-    <t>Lucia</t>
-[...10 lines deleted...]
-  <si>
     <t>Thi Yen Nhu</t>
   </si>
   <si>
     <t>Le</t>
   </si>
   <si>
     <t>Nikola</t>
   </si>
   <si>
     <t>Corbova</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Camille</t>
   </si>
   <si>
     <t>Laurent</t>
   </si>
   <si>
     <t>Leyla</t>
   </si>
   <si>
     <t>Abdulazizova</t>
   </si>
   <si>
     <t>AZE</t>
   </si>
   <si>
     <t>Fiona</t>
   </si>
   <si>
     <t>Cornet</t>
   </si>
   <si>
     <t>Hanna</t>
   </si>
   <si>
     <t>Foltyniewicz</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
+    <t>Dalia</t>
+  </si>
+  <si>
+    <t>Aidouni</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
     <t>Bich</t>
   </si>
   <si>
     <t>Le Thi</t>
   </si>
   <si>
-    <t>Dalia</t>
-[...7 lines deleted...]
-  <si>
     <t>Tania</t>
   </si>
   <si>
     <t>Molinari</t>
   </si>
   <si>
+    <t>Yayoi</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Pabinger</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Milana</t>
   </si>
   <si>
     <t>Khalilova</t>
   </si>
   <si>
     <t>Thi Phuong Trinh</t>
   </si>
   <si>
     <t>Anujin</t>
   </si>
   <si>
     <t>Munkhtugs</t>
   </si>
   <si>
     <t>MGL</t>
   </si>
   <si>
     <t>Giorgia</t>
   </si>
   <si>
     <t>Priarone</t>
   </si>
   <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Bailly</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Knaapi</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Han</t>
+  </si>
+  <si>
+    <t>Dao Ngoc Truc</t>
+  </si>
+  <si>
+    <t>Babette</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t>Isebaert</t>
+  </si>
+  <si>
+    <t>Thanh Tinh</t>
+  </si>
+  <si>
+    <t>Luu Thi</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Legrand</t>
+  </si>
+  <si>
+    <t>Lumi</t>
+  </si>
+  <si>
+    <t>Laitinen</t>
+  </si>
+  <si>
+    <t>Haruka</t>
+  </si>
+  <si>
+    <t>Sekiguchi</t>
+  </si>
+  <si>
+    <t>Lina</t>
+  </si>
+  <si>
+    <t>Kreft</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Ziqing</t>
+  </si>
+  <si>
+    <t>Lu</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Bernardi</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Lappalainen</t>
+  </si>
+  <si>
+    <t>Mao</t>
+  </si>
+  <si>
+    <t>Shimazaki</t>
+  </si>
+  <si>
+    <t>Mungunsukh</t>
+  </si>
+  <si>
+    <t>Shirnen</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>Lobba</t>
+  </si>
+  <si>
+    <t>Linh</t>
+  </si>
+  <si>
+    <t>Trinh Yen</t>
+  </si>
+  <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>Kompan</t>
+  </si>
+  <si>
+    <t>Amelie</t>
+  </si>
+  <si>
+    <t>Sattler</t>
+  </si>
+  <si>
+    <t>Amane</t>
+  </si>
+  <si>
+    <t>Yui</t>
+  </si>
+  <si>
+    <t>Enkhtuul</t>
+  </si>
+  <si>
+    <t>Ariunsanaa</t>
+  </si>
+  <si>
+    <t>Imene</t>
+  </si>
+  <si>
+    <t>Maldji</t>
+  </si>
+  <si>
+    <t>Shima</t>
+  </si>
+  <si>
+    <t>Suzuki</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Wunderle</t>
+  </si>
+  <si>
+    <t>Aleksandra</t>
+  </si>
+  <si>
+    <t>Ferchmin</t>
+  </si>
+  <si>
+    <t>Ikumi</t>
+  </si>
+  <si>
+    <t>Seto</t>
+  </si>
+  <si>
+    <t>Kaho</t>
+  </si>
+  <si>
+    <t>Takahashi</t>
+  </si>
+  <si>
+    <t>Neja</t>
+  </si>
+  <si>
+    <t>Pajk</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t>Bauer</t>
+  </si>
+  <si>
+    <t>Iida</t>
+  </si>
+  <si>
+    <t>Reini</t>
+  </si>
+  <si>
+    <t>Marion Kim</t>
+  </si>
+  <si>
+    <t>Mangrobang</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>D'Angeli</t>
+  </si>
+  <si>
+    <t>Asia</t>
+  </si>
+  <si>
+    <t>Mercatelli</t>
+  </si>
+  <si>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>De Baey-Ruszin</t>
+  </si>
+  <si>
+    <t>Saya</t>
+  </si>
+  <si>
+    <t>Aoyama</t>
+  </si>
+  <si>
+    <t>Anja</t>
+  </si>
+  <si>
+    <t>Weilguni</t>
+  </si>
+  <si>
+    <t>Tuya</t>
+  </si>
+  <si>
+    <t>Yumjid</t>
+  </si>
+  <si>
+    <t>Merel</t>
+  </si>
+  <si>
+    <t>Veltman</t>
+  </si>
+  <si>
+    <t>Nadja</t>
+  </si>
+  <si>
+    <t>Mostar</t>
+  </si>
+  <si>
+    <t>Giada</t>
+  </si>
+  <si>
+    <t>Allasia</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Snäll</t>
+  </si>
+  <si>
+    <t>Joanna</t>
+  </si>
+  <si>
+    <t>Woźniak</t>
+  </si>
+  <si>
+    <t>Tuvshintugs</t>
+  </si>
+  <si>
+    <t>Khuslen</t>
+  </si>
+  <si>
+    <t>Tinkara</t>
+  </si>
+  <si>
+    <t>Prelesnik</t>
+  </si>
+  <si>
+    <t>Nanami</t>
+  </si>
+  <si>
+    <t>Kitta</t>
+  </si>
+  <si>
+    <t>Jony</t>
+  </si>
+  <si>
+    <t>Heerink</t>
+  </si>
+  <si>
+    <t>Bea</t>
+  </si>
+  <si>
+    <t>Quiambao</t>
+  </si>
+  <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Bernhard</t>
+  </si>
+  <si>
+    <t>Elisabetta</t>
+  </si>
+  <si>
+    <t>Stocco</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Muñoz Hernando</t>
+  </si>
+  <si>
+    <t>Jeanne</t>
+  </si>
+  <si>
+    <t>Dupont</t>
+  </si>
+  <si>
     <t>Shokouh</t>
   </si>
   <si>
     <t>Tayyareh Khajouie</t>
   </si>
   <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Irungu</t>
+  </si>
+  <si>
+    <t>KEN</t>
+  </si>
+  <si>
+    <t>Nelly</t>
+  </si>
+  <si>
+    <t>Rassmann</t>
+  </si>
+  <si>
+    <t>Gemma</t>
+  </si>
+  <si>
+    <t>Frigola García</t>
+  </si>
+  <si>
+    <t>Zuzanna</t>
+  </si>
+  <si>
+    <t>Sudak</t>
+  </si>
+  <si>
+    <t>Mennatallah</t>
+  </si>
+  <si>
+    <t>Hassan</t>
+  </si>
+  <si>
+    <t>Jena</t>
+  </si>
+  <si>
+    <t>Valdez</t>
+  </si>
+  <si>
+    <t>Saki</t>
+  </si>
+  <si>
+    <t>Kidera</t>
+  </si>
+  <si>
+    <t>Bernice</t>
+  </si>
+  <si>
+    <t>Kariuki</t>
+  </si>
+  <si>
+    <t>Viktoriia</t>
+  </si>
+  <si>
+    <t>Shutova</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Reimondo Saa</t>
+  </si>
+  <si>
+    <t>Enkhjin</t>
+  </si>
+  <si>
+    <t>Gantogtokh</t>
+  </si>
+  <si>
+    <t>Adell Barbara</t>
+  </si>
+  <si>
+    <t>Wamalwa</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Iman</t>
+  </si>
+  <si>
+    <t>Kaiza</t>
+  </si>
+  <si>
+    <t>Jinjiibadam</t>
+  </si>
+  <si>
+    <t>Lenon</t>
+  </si>
+  <si>
+    <t>Agaromba</t>
+  </si>
+  <si>
+    <t>Oyun-Erdene</t>
+  </si>
+  <si>
+    <t>Altankhuyag</t>
+  </si>
+  <si>
+    <t>Narankhuu</t>
+  </si>
+  <si>
+    <t>Munguntsetseg</t>
+  </si>
+  <si>
+    <t>Alevtina</t>
+  </si>
+  <si>
+    <t>Stetsenko</t>
+  </si>
+  <si>
+    <t>Nomuunaa</t>
+  </si>
+  <si>
+    <t>Ganbaatar</t>
+  </si>
+  <si>
+    <t>Anouk</t>
+  </si>
+  <si>
+    <t>Danna</t>
+  </si>
+  <si>
+    <t>Delia-Oana</t>
+  </si>
+  <si>
+    <t>Dudau</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Vargem</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Castillo</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Dreijling</t>
+  </si>
+  <si>
     <t>Selina</t>
   </si>
   <si>
     <t>Gashi</t>
   </si>
   <si>
     <t>KOS</t>
   </si>
   <si>
-    <t>Louise</t>
-[...122 lines deleted...]
-    <t>Sattler</t>
+    <t>Isa</t>
+  </si>
+  <si>
+    <t>Valič</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>Pozlerova</t>
   </si>
   <si>
     <t>Riola</t>
   </si>
   <si>
     <t>Jerliu</t>
   </si>
   <si>
-    <t>Stephanie</t>
-[...332 lines deleted...]
-    <t>Baoujrezaei</t>
+    <t>Alvarez Valencia</t>
+  </si>
+  <si>
+    <t>Corina</t>
+  </si>
+  <si>
+    <t>Ryf</t>
+  </si>
+  <si>
+    <t>Katrin</t>
+  </si>
+  <si>
+    <t>Sásová</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>Peterka</t>
   </si>
   <si>
-    <t>Corina</t>
-[...2 lines deleted...]
-    <t>Ryf</t>
+    <t>Raluca</t>
+  </si>
+  <si>
+    <t>Vilcu</t>
+  </si>
+  <si>
+    <t>Margarida</t>
+  </si>
+  <si>
+    <t>Barao</t>
   </si>
   <si>
     <t>Klamer</t>
   </si>
   <si>
-    <t>Katrin</t>
-[...7 lines deleted...]
-  <si>
     <t>Borbon Llorente</t>
   </si>
   <si>
-    <t>Valentina</t>
-[...22 lines deleted...]
-  <si>
     <t>Paula</t>
   </si>
   <si>
     <t>Del Pozo Borrachero</t>
   </si>
   <si>
+    <t>Nella</t>
+  </si>
+  <si>
+    <t>Paronen</t>
+  </si>
+  <si>
+    <t>Phoebe</t>
+  </si>
+  <si>
+    <t>Barker</t>
+  </si>
+  <si>
     <t>Man Yun</t>
   </si>
   <si>
     <t>Yong</t>
   </si>
   <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Magallon</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Hornova</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>Pilih</t>
+  </si>
+  <si>
     <t>Sara Gloria</t>
   </si>
   <si>
     <t>Bogatean</t>
   </si>
   <si>
-    <t>Phoebe</t>
-[...2 lines deleted...]
-    <t>Barker</t>
+    <t>Yenny Valeria</t>
+  </si>
+  <si>
+    <t>Gonzalez Guzman</t>
   </si>
   <si>
     <t>Neto</t>
   </si>
   <si>
-    <t>Yenny Valeria</t>
-[...28 lines deleted...]
-  <si>
     <t>Millie</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
+    <t>Jenny Alejandra</t>
+  </si>
+  <si>
+    <t>Jaramillo Orrego</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>Nenna</t>
+  </si>
+  <si>
+    <t>Mäkinen</t>
+  </si>
+  <si>
+    <t>Józefina</t>
+  </si>
+  <si>
+    <t>Młynarska</t>
+  </si>
+  <si>
     <t>Steffie</t>
   </si>
   <si>
     <t>Le Benezic</t>
   </si>
   <si>
-    <t>Józefina</t>
-[...19 lines deleted...]
-  <si>
     <t>Olivia Yun Ting</t>
   </si>
   <si>
     <t>Ong</t>
   </si>
   <si>
-    <t>Daniela</t>
-[...8 lines deleted...]
-    <t>Lobba</t>
+    <t>Nikol</t>
+  </si>
+  <si>
+    <t>Jakubcová</t>
   </si>
   <si>
     <t>Cristina</t>
   </si>
   <si>
     <t>Tolea</t>
   </si>
   <si>
-    <t>Nikol</t>
-[...4 lines deleted...]
-  <si>
     <t>Ana</t>
   </si>
   <si>
     <t>Fung</t>
   </si>
   <si>
     <t>Sandrina</t>
   </si>
   <si>
     <t>Illes</t>
   </si>
   <si>
+    <t>Vivian</t>
+  </si>
+  <si>
+    <t>Kng</t>
+  </si>
+  <si>
     <t>Silke</t>
   </si>
   <si>
     <t>De Wolde</t>
   </si>
   <si>
+    <t>Tuxa</t>
+  </si>
+  <si>
+    <t>Negri</t>
+  </si>
+  <si>
+    <t>Elia</t>
+  </si>
+  <si>
+    <t>Roda Aguilera</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
     <t>Janina</t>
   </si>
   <si>
     <t>Saarnio</t>
   </si>
   <si>
-    <t>Vivian</t>
-[...8 lines deleted...]
-    <t>Kiss</t>
+    <t>Tereza</t>
+  </si>
+  <si>
+    <t>Fišerová</t>
+  </si>
+  <si>
+    <t>Matylda</t>
+  </si>
+  <si>
+    <t>Wojakiewicz</t>
   </si>
   <si>
     <t>Erika Solaire</t>
   </si>
   <si>
     <t>Restrepo</t>
-  </si>
-[...22 lines deleted...]
-    <t>Roda Aguilera</t>
   </si>
   <si>
     <t>Pilar</t>
   </si>
   <si>
     <t>Garcia Llorena</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1580,51 +1586,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R184"/>
+  <dimension ref="A1:R185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1822,2055 +1828,2055 @@
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
         <v>300.0</v>
       </c>
       <c r="N4">
         <v>200.0</v>
       </c>
       <c r="O4">
         <v>200.0</v>
       </c>
       <c r="P4">
         <v>100.0</v>
       </c>
       <c r="Q4">
         <v>20.53</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H5">
-        <v>508.36</v>
+        <v>509.31</v>
       </c>
       <c r="I5">
-        <v>441.69</v>
+        <v>374.81</v>
       </c>
       <c r="J5">
-        <v>66.67</v>
+        <v>134.5</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M5">
-        <v>256.69</v>
+        <v>203.16</v>
       </c>
       <c r="N5">
-        <v>185.0</v>
+        <v>92.5</v>
+      </c>
+      <c r="O5">
+        <v>79.15</v>
       </c>
       <c r="P5">
-        <v>66.67</v>
+        <v>73.21</v>
+      </c>
+      <c r="Q5">
+        <v>32.77</v>
+      </c>
+      <c r="R5">
+        <v>28.52</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6">
+        <v>0</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6">
+        <v>2005</v>
+      </c>
+      <c r="G6" t="s">
         <v>26</v>
       </c>
-      <c r="C6">
-[...13 lines deleted...]
-      </c>
       <c r="H6">
-        <v>504.79</v>
+        <v>508.36</v>
       </c>
       <c r="I6">
-        <v>372.88</v>
+        <v>441.69</v>
       </c>
       <c r="J6">
-        <v>131.91</v>
+        <v>66.67</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>237.44</v>
+        <v>256.69</v>
       </c>
       <c r="N6">
-        <v>135.44</v>
+        <v>185.0</v>
       </c>
       <c r="P6">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>52.76</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>500.83</v>
+        <v>504.79</v>
       </c>
       <c r="I7">
-        <v>277.5</v>
+        <v>372.88</v>
       </c>
       <c r="J7">
-        <v>223.33</v>
+        <v>131.91</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
-        <v>277.5</v>
+        <v>237.44</v>
+      </c>
+      <c r="N7">
+        <v>135.44</v>
       </c>
       <c r="P7">
-        <v>123.33</v>
+        <v>79.15</v>
       </c>
       <c r="Q7">
-        <v>100.0</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
-        <v>465.96</v>
+        <v>500.83</v>
       </c>
       <c r="I8">
-        <v>292.84</v>
+        <v>277.5</v>
       </c>
       <c r="J8">
-        <v>173.12</v>
+        <v>223.33</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M8">
-        <v>292.84</v>
+        <v>277.5</v>
       </c>
       <c r="P8">
-        <v>77.26</v>
+        <v>123.33</v>
       </c>
       <c r="Q8">
-        <v>71.46</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C9">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F9">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H9">
-        <v>448.63</v>
+        <v>465.96</v>
       </c>
       <c r="I9">
-        <v>448.63</v>
+        <v>292.84</v>
       </c>
       <c r="J9">
-        <v>0.0</v>
+        <v>173.12</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L9">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M9">
-        <v>277.5</v>
-[...2 lines deleted...]
-        <v>171.13</v>
+        <v>292.84</v>
+      </c>
+      <c r="P9">
+        <v>77.26</v>
+      </c>
+      <c r="Q9">
+        <v>71.46</v>
+      </c>
+      <c r="R9">
+        <v>24.4</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F10">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H10">
-        <v>445.82</v>
+        <v>453.69</v>
       </c>
       <c r="I10">
-        <v>300.0</v>
+        <v>237.57</v>
       </c>
       <c r="J10">
-        <v>145.82</v>
+        <v>216.12</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M10">
-        <v>300.0</v>
+        <v>137.57</v>
+      </c>
+      <c r="N10">
+        <v>100.0</v>
       </c>
       <c r="P10">
-        <v>79.15</v>
+        <v>92.5</v>
       </c>
       <c r="Q10">
-        <v>66.67</v>
+        <v>90.29</v>
+      </c>
+      <c r="R10">
+        <v>33.33</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F11">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="H11">
-        <v>440.58</v>
+        <v>448.63</v>
       </c>
       <c r="I11">
-        <v>237.44</v>
+        <v>448.63</v>
       </c>
       <c r="J11">
-        <v>203.14</v>
+        <v>0.0</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L11">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M11">
-        <v>237.44</v>
-[...5 lines deleted...]
-        <v>97.61</v>
+        <v>277.5</v>
+      </c>
+      <c r="N11">
+        <v>171.13</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12">
+        <v>2003</v>
+      </c>
+      <c r="G12" t="s">
         <v>46</v>
       </c>
-      <c r="F12">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
-        <v>422.77</v>
+        <v>440.58</v>
       </c>
       <c r="I12">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
       <c r="J12">
         <v>203.14</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>2</v>
       </c>
       <c r="M12">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
       <c r="P12">
         <v>105.53</v>
       </c>
       <c r="Q12">
         <v>97.61</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="H13">
-        <v>422.02</v>
+        <v>422.77</v>
       </c>
       <c r="I13">
-        <v>256.69</v>
+        <v>219.63</v>
       </c>
       <c r="J13">
-        <v>165.33</v>
+        <v>203.14</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>2</v>
       </c>
       <c r="M13">
-        <v>256.69</v>
+        <v>219.63</v>
       </c>
       <c r="P13">
+        <v>105.53</v>
+      </c>
+      <c r="Q13">
         <v>97.61</v>
-      </c>
-[...1 lines deleted...]
-        <v>67.72</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
         <v>50</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14">
+        <v>2000</v>
+      </c>
+      <c r="G14" t="s">
         <v>51</v>
       </c>
-      <c r="F14">
-[...4 lines deleted...]
-      </c>
       <c r="H14">
-        <v>400.0</v>
+        <v>422.02</v>
       </c>
       <c r="I14">
-        <v>400.0</v>
+        <v>256.69</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
+        <v>165.33</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M14">
-        <v>300.0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>256.69</v>
+      </c>
+      <c r="P14">
+        <v>97.61</v>
+      </c>
+      <c r="Q14">
+        <v>67.72</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" t="s">
         <v>53</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="H15">
-        <v>365.79</v>
+        <v>403.51</v>
       </c>
       <c r="I15">
-        <v>219.63</v>
+        <v>241.23</v>
       </c>
       <c r="J15">
-        <v>146.16</v>
+        <v>162.28</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M15">
-        <v>219.63</v>
+        <v>148.73</v>
+      </c>
+      <c r="N15">
+        <v>92.5</v>
       </c>
       <c r="P15">
-        <v>83.52</v>
+        <v>85.56</v>
       </c>
       <c r="Q15">
-        <v>62.64</v>
+        <v>52.32</v>
+      </c>
+      <c r="R15">
+        <v>24.4</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
         <v>55</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16">
+        <v>1999</v>
+      </c>
+      <c r="G16" t="s">
         <v>56</v>
       </c>
-      <c r="F16">
-[...4 lines deleted...]
-      </c>
       <c r="H16">
-        <v>353.69</v>
+        <v>400.0</v>
       </c>
       <c r="I16">
-        <v>137.57</v>
+        <v>400.0</v>
       </c>
       <c r="J16">
-        <v>216.12</v>
+        <v>0.0</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M16">
-        <v>137.57</v>
-[...8 lines deleted...]
-        <v>33.33</v>
+        <v>300.0</v>
+      </c>
+      <c r="N16">
+        <v>100.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
         <v>58</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17">
+        <v>2001</v>
+      </c>
+      <c r="G17" t="s">
         <v>59</v>
       </c>
-      <c r="F17">
-[...4 lines deleted...]
-      </c>
       <c r="H17">
-        <v>346.98</v>
+        <v>379.15</v>
       </c>
       <c r="I17">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="J17">
-        <v>90.29</v>
+        <v>79.15</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="P17">
-        <v>90.29</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="H18">
-        <v>342.25</v>
+        <v>365.79</v>
       </c>
       <c r="I18">
-        <v>342.25</v>
+        <v>219.63</v>
       </c>
       <c r="J18">
-        <v>0.0</v>
+        <v>146.16</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M18">
-        <v>342.25</v>
+        <v>219.63</v>
+      </c>
+      <c r="P18">
+        <v>83.52</v>
+      </c>
+      <c r="Q18">
+        <v>62.64</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
         <v>63</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H19">
-        <v>337.66</v>
+        <v>346.98</v>
       </c>
       <c r="I19">
-        <v>203.16</v>
+        <v>256.69</v>
       </c>
       <c r="J19">
-        <v>134.5</v>
+        <v>90.29</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M19">
-        <v>203.16</v>
+        <v>256.69</v>
       </c>
       <c r="P19">
-        <v>73.21</v>
-[...5 lines deleted...]
-        <v>28.52</v>
+        <v>90.29</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" t="s">
         <v>65</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>1993</v>
+      </c>
+      <c r="G20" t="s">
         <v>66</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>336.16</v>
+        <v>342.25</v>
       </c>
       <c r="I20">
-        <v>219.63</v>
+        <v>342.25</v>
       </c>
       <c r="J20">
-        <v>116.53</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M20">
-        <v>219.63</v>
-[...5 lines deleted...]
-        <v>48.81</v>
+        <v>342.25</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>67</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G21" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="H21">
-        <v>330.28</v>
+        <v>336.16</v>
       </c>
       <c r="I21">
-        <v>266.33</v>
+        <v>219.63</v>
       </c>
       <c r="J21">
-        <v>63.95</v>
+        <v>116.53</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21">
         <v>2</v>
       </c>
       <c r="M21">
-        <v>173.83</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>219.63</v>
       </c>
       <c r="P21">
-        <v>35.43</v>
+        <v>67.72</v>
       </c>
       <c r="Q21">
-        <v>28.52</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>69</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G22" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="H22">
-        <v>330.26</v>
+        <v>330.28</v>
       </c>
       <c r="I22">
-        <v>277.5</v>
+        <v>266.33</v>
       </c>
       <c r="J22">
-        <v>52.76</v>
+        <v>63.95</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M22">
-        <v>277.5</v>
+        <v>173.83</v>
+      </c>
+      <c r="N22">
+        <v>92.5</v>
       </c>
       <c r="P22">
-        <v>52.76</v>
+        <v>35.43</v>
+      </c>
+      <c r="Q22">
+        <v>28.52</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23">
         <v>2002</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23">
         <v>321.57</v>
       </c>
       <c r="I23">
         <v>160.79</v>
       </c>
       <c r="J23">
         <v>160.78</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>2</v>
       </c>
       <c r="M23">
         <v>160.79</v>
       </c>
       <c r="P23">
         <v>83.52</v>
       </c>
       <c r="Q23">
         <v>77.26</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>73</v>
       </c>
       <c r="E24" t="s">
         <v>74</v>
       </c>
       <c r="F24">
         <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H24">
         <v>316.58</v>
       </c>
       <c r="I24">
         <v>316.58</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>316.58</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>76</v>
       </c>
       <c r="F25">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="G25" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="H25">
-        <v>313.73</v>
+        <v>300.0</v>
       </c>
       <c r="I25">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="J25">
-        <v>57.04</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>256.69</v>
-[...2 lines deleted...]
-        <v>57.04</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F26">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G26" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H26">
-        <v>311.01</v>
+        <v>277.5</v>
       </c>
       <c r="I26">
-        <v>148.73</v>
+        <v>277.5</v>
       </c>
       <c r="J26">
-        <v>162.28</v>
+        <v>0.0</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M26">
-        <v>148.73</v>
-[...8 lines deleted...]
-        <v>24.4</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B27">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C27">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F27">
         <v>2000</v>
       </c>
       <c r="G27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H27">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="I27">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F28">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="G28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H28">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="I28">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F29">
-        <v>1993</v>
+        <v>2009</v>
       </c>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="H29">
-        <v>270.87</v>
+        <v>270.56</v>
       </c>
       <c r="I29">
-        <v>270.87</v>
+        <v>185.0</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M29">
-        <v>270.87</v>
+        <v>185.0</v>
+      </c>
+      <c r="P29">
+        <v>85.56</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
       <c r="E30" t="s">
         <v>89</v>
       </c>
       <c r="F30">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="G30" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
       <c r="H30">
-        <v>270.56</v>
+        <v>256.69</v>
       </c>
       <c r="I30">
-        <v>185.0</v>
+        <v>256.69</v>
       </c>
       <c r="J30">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M30">
-        <v>185.0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>256.69</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C31">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F31">
         <v>1993</v>
       </c>
       <c r="G31" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="H31">
         <v>256.69</v>
       </c>
       <c r="I31">
         <v>256.69</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>256.69</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="E32" t="s">
         <v>94</v>
       </c>
       <c r="F32">
         <v>2006</v>
       </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H32">
         <v>255.53</v>
       </c>
       <c r="I32">
         <v>125.28</v>
       </c>
       <c r="J32">
         <v>130.25</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>2</v>
       </c>
       <c r="M32">
         <v>125.28</v>
       </c>
       <c r="P32">
         <v>73.21</v>
       </c>
       <c r="Q32">
         <v>57.04</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>95</v>
       </c>
       <c r="E33" t="s">
         <v>96</v>
       </c>
       <c r="F33">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="H33">
-        <v>248.31</v>
+        <v>243.92</v>
       </c>
       <c r="I33">
-        <v>203.16</v>
+        <v>146.42</v>
       </c>
       <c r="J33">
-        <v>45.15</v>
+        <v>97.5</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M33">
-        <v>203.16</v>
+        <v>146.42</v>
       </c>
       <c r="P33">
-        <v>45.15</v>
+        <v>66.67</v>
+      </c>
+      <c r="Q33">
+        <v>30.83</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F34">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G34" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="H34">
-        <v>243.92</v>
+        <v>237.44</v>
       </c>
       <c r="I34">
-        <v>146.42</v>
+        <v>237.44</v>
       </c>
       <c r="J34">
-        <v>97.5</v>
+        <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M34">
-        <v>146.42</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>237.44</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B35">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C35">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G35" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="H35">
         <v>237.44</v>
       </c>
       <c r="I35">
         <v>237.44</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>237.44</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B36">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C36">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36">
         <v>2002</v>
       </c>
       <c r="G36" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H36">
         <v>237.44</v>
       </c>
       <c r="I36">
         <v>237.44</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>237.44</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B37">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
       <c r="E37" t="s">
         <v>105</v>
       </c>
       <c r="F37">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G37" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="H37">
-        <v>237.44</v>
+        <v>228.16</v>
       </c>
       <c r="I37">
-        <v>237.44</v>
+        <v>0.0</v>
       </c>
       <c r="J37">
-        <v>0.0</v>
+        <v>228.16</v>
       </c>
       <c r="K37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L37">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>237.44</v>
+        <v>2</v>
+      </c>
+      <c r="P37">
+        <v>114.08</v>
+      </c>
+      <c r="Q37">
+        <v>114.08</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
       <c r="E38" t="s">
         <v>107</v>
       </c>
       <c r="F38">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="H38">
-        <v>228.16</v>
+        <v>219.63</v>
       </c>
       <c r="I38">
-        <v>0.0</v>
+        <v>219.63</v>
       </c>
       <c r="J38">
-        <v>228.16</v>
+        <v>0.0</v>
       </c>
       <c r="K38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L38">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>114.08</v>
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>219.63</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
+        <v>37</v>
+      </c>
+      <c r="B39">
+        <v>37</v>
+      </c>
+      <c r="C39">
+        <v>0</v>
+      </c>
+      <c r="D39" t="s">
         <v>38</v>
       </c>
-      <c r="B39">
-[...5 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>108</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39">
+        <v>1996</v>
+      </c>
+      <c r="G39" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H39">
         <v>219.63</v>
       </c>
       <c r="I39">
         <v>219.63</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>219.63</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B40">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="E40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F40">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H40">
-        <v>219.63</v>
+        <v>217.78</v>
       </c>
       <c r="I40">
-        <v>219.63</v>
+        <v>125.28</v>
       </c>
       <c r="J40">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M40">
-        <v>219.63</v>
+        <v>125.28</v>
+      </c>
+      <c r="P40">
+        <v>92.5</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F41">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G41" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="H41">
-        <v>217.78</v>
+        <v>204.46</v>
       </c>
       <c r="I41">
-        <v>125.28</v>
+        <v>171.13</v>
       </c>
       <c r="J41">
-        <v>92.5</v>
+        <v>33.33</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>1</v>
       </c>
       <c r="M41">
-        <v>125.28</v>
+        <v>171.13</v>
       </c>
       <c r="P41">
-        <v>92.5</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>115</v>
       </c>
       <c r="E42" t="s">
         <v>116</v>
       </c>
       <c r="F42">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G42" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="H42">
-        <v>204.46</v>
+        <v>203.16</v>
       </c>
       <c r="I42">
-        <v>171.13</v>
+        <v>203.16</v>
       </c>
       <c r="J42">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M42">
-        <v>171.13</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>203.16</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B43">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C43">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>117</v>
       </c>
       <c r="E43" t="s">
         <v>118</v>
       </c>
       <c r="F43">
         <v>1997</v>
       </c>
       <c r="G43" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H43">
         <v>203.16</v>
       </c>
       <c r="I43">
         <v>203.16</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>203.16</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B44">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C44">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>119</v>
       </c>
       <c r="E44" t="s">
         <v>120</v>
       </c>
       <c r="F44">
         <v>1989</v>
       </c>
       <c r="G44" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H44">
         <v>203.16</v>
       </c>
       <c r="I44">
         <v>203.16</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>203.16</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>121</v>
       </c>
       <c r="E45" t="s">
         <v>122</v>
       </c>
       <c r="F45">
         <v>2002</v>
       </c>
       <c r="G45" t="s">
         <v>123</v>
       </c>
       <c r="H45">
         <v>200.0</v>
       </c>
       <c r="I45">
         <v>200.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>200.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>124</v>
       </c>
       <c r="E46" t="s">
         <v>125</v>
       </c>
       <c r="F46">
         <v>2002</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
         <v>196.76</v>
       </c>
       <c r="I46">
         <v>108.88</v>
       </c>
       <c r="J46">
         <v>87.88</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>2</v>
       </c>
       <c r="M46">
         <v>108.88</v>
       </c>
       <c r="P46">
         <v>49.58</v>
       </c>
       <c r="Q46">
         <v>38.3</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>126</v>
       </c>
       <c r="E47" t="s">
         <v>127</v>
       </c>
       <c r="F47">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="G47" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="H47">
         <v>187.92</v>
       </c>
       <c r="I47">
         <v>187.92</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>187.92</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C48">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
       <c r="E48" t="s">
         <v>129</v>
       </c>
       <c r="F48">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G48" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="H48">
         <v>187.92</v>
       </c>
       <c r="I48">
         <v>187.92</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>187.92</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C49">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
         <v>130</v>
       </c>
       <c r="E49" t="s">
         <v>131</v>
       </c>
       <c r="F49">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="G49" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="H49">
         <v>187.92</v>
       </c>
       <c r="I49">
         <v>187.92</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>187.92</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>132</v>
       </c>
       <c r="E50" t="s">
         <v>133</v>
       </c>
       <c r="F50">
         <v>2006</v>
       </c>
       <c r="G50" t="s">
         <v>123</v>
       </c>
       <c r="H50">
         <v>185.0</v>
       </c>
       <c r="I50">
         <v>185.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
@@ -3920,51 +3926,51 @@
       </c>
       <c r="M51">
         <v>173.83</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>51</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>137</v>
       </c>
       <c r="E52" t="s">
         <v>138</v>
       </c>
       <c r="F52">
         <v>2002</v>
       </c>
       <c r="G52" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H52">
         <v>172.02</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>172.02</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>2</v>
       </c>
       <c r="P52">
         <v>114.08</v>
       </c>
       <c r="Q52">
         <v>57.94</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
@@ -3990,5437 +3996,5484 @@
       </c>
       <c r="H53">
         <v>171.13</v>
       </c>
       <c r="I53">
         <v>171.13</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
         <v>171.13</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
         <v>142</v>
       </c>
       <c r="E54" t="s">
         <v>143</v>
       </c>
       <c r="F54">
         <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H54">
         <v>163.57</v>
       </c>
       <c r="I54">
         <v>117.71</v>
       </c>
       <c r="J54">
         <v>45.86</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>1</v>
       </c>
       <c r="M54">
         <v>117.71</v>
       </c>
       <c r="P54">
         <v>45.86</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
         <v>144</v>
       </c>
       <c r="E55" t="s">
         <v>145</v>
       </c>
       <c r="F55">
         <v>2006</v>
       </c>
       <c r="G55" t="s">
         <v>146</v>
       </c>
       <c r="H55">
         <v>160.79</v>
       </c>
       <c r="I55">
         <v>160.79</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
         <v>160.79</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
         <v>147</v>
       </c>
       <c r="E56" t="s">
         <v>148</v>
       </c>
       <c r="F56">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G56" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="H56">
         <v>158.29</v>
       </c>
       <c r="I56">
         <v>158.29</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>158.29</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F57">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G57" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="H57">
         <v>158.29</v>
       </c>
       <c r="I57">
         <v>158.29</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
         <v>158.29</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>152</v>
       </c>
       <c r="E58" t="s">
         <v>153</v>
       </c>
       <c r="F58">
         <v>1998</v>
       </c>
       <c r="G58" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="H58">
         <v>154.74</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
         <v>154.74</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>3</v>
       </c>
       <c r="P58">
         <v>79.15</v>
       </c>
       <c r="Q58">
         <v>44.76</v>
       </c>
       <c r="R58">
         <v>30.83</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>154</v>
       </c>
       <c r="E59" t="s">
         <v>155</v>
       </c>
       <c r="F59">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="G59" t="s">
         <v>156</v>
       </c>
       <c r="H59">
-        <v>148.39</v>
+        <v>152.36</v>
       </c>
       <c r="I59">
-        <v>100.0</v>
+        <v>152.36</v>
       </c>
       <c r="J59">
-        <v>48.39</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M59">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>48.39</v>
+        <v>79.15</v>
+      </c>
+      <c r="N59">
+        <v>73.21</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>157</v>
       </c>
       <c r="E60" t="s">
         <v>158</v>
       </c>
       <c r="F60">
-        <v>2005</v>
+        <v>1988</v>
       </c>
       <c r="G60" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="H60">
-        <v>146.42</v>
+        <v>148.39</v>
       </c>
       <c r="I60">
-        <v>146.42</v>
+        <v>100.0</v>
       </c>
       <c r="J60">
-        <v>0.0</v>
+        <v>48.39</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M60">
-        <v>146.42</v>
+        <v>100.0</v>
+      </c>
+      <c r="P60">
+        <v>48.39</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E61" t="s">
-        <v>122</v>
+        <v>161</v>
       </c>
       <c r="F61">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G61" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="H61">
-        <v>135.44</v>
+        <v>146.42</v>
       </c>
       <c r="I61">
-        <v>135.44</v>
+        <v>146.42</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>135.44</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E62" t="s">
-        <v>161</v>
+        <v>122</v>
       </c>
       <c r="F62">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G62" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="H62">
-        <v>134.37</v>
+        <v>135.44</v>
       </c>
       <c r="I62">
-        <v>85.56</v>
+        <v>135.44</v>
       </c>
       <c r="J62">
-        <v>48.81</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M62">
-        <v>85.56</v>
-[...2 lines deleted...]
-        <v>48.81</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
         <v>163</v>
       </c>
       <c r="E63" t="s">
         <v>164</v>
       </c>
       <c r="F63">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G63" t="s">
-        <v>57</v>
+        <v>165</v>
       </c>
       <c r="H63">
-        <v>133.33</v>
+        <v>134.37</v>
       </c>
       <c r="I63">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J63">
-        <v>133.33</v>
+        <v>48.81</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
+      <c r="M63">
+        <v>85.56</v>
+      </c>
       <c r="P63">
-        <v>133.33</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F64">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="G64" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H64">
-        <v>129.39</v>
+        <v>133.33</v>
       </c>
       <c r="I64">
         <v>0.0</v>
       </c>
       <c r="J64">
-        <v>129.39</v>
+        <v>133.33</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P64">
-        <v>67.72</v>
-[...2 lines deleted...]
-        <v>61.67</v>
+        <v>133.33</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C65">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F65">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G65" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="H65">
-        <v>128.52</v>
+        <v>127.26</v>
       </c>
       <c r="I65">
-        <v>100.0</v>
+        <v>127.26</v>
       </c>
       <c r="J65">
-        <v>28.52</v>
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M65">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C66">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
         <v>170</v>
       </c>
       <c r="E66" t="s">
         <v>171</v>
       </c>
       <c r="F66">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G66" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="H66">
-        <v>127.26</v>
+        <v>125.83</v>
       </c>
       <c r="I66">
-        <v>127.26</v>
+        <v>92.5</v>
       </c>
       <c r="J66">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M66">
-        <v>127.26</v>
+        <v>92.5</v>
+      </c>
+      <c r="P66">
+        <v>33.33</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C67">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>172</v>
+        <v>137</v>
       </c>
       <c r="E67" t="s">
         <v>173</v>
       </c>
       <c r="F67">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G67" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="H67">
-        <v>125.83</v>
+        <v>124.71</v>
       </c>
       <c r="I67">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
       <c r="J67">
-        <v>33.33</v>
+        <v>23.99</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>1</v>
       </c>
       <c r="M67">
-        <v>92.5</v>
+        <v>100.72</v>
       </c>
       <c r="P67">
-        <v>33.33</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="E68" t="s">
         <v>175</v>
       </c>
       <c r="F68">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="G68" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="H68">
-        <v>124.71</v>
+        <v>115.88</v>
       </c>
       <c r="I68">
-        <v>100.72</v>
+        <v>115.88</v>
       </c>
       <c r="J68">
-        <v>23.99</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M68">
-        <v>100.72</v>
-[...2 lines deleted...]
-        <v>23.99</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C69">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>176</v>
       </c>
       <c r="E69" t="s">
         <v>177</v>
       </c>
       <c r="F69">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="G69" t="s">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c r="H69">
-        <v>115.88</v>
+        <v>111.94</v>
       </c>
       <c r="I69">
-        <v>115.88</v>
+        <v>85.56</v>
       </c>
       <c r="J69">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M69">
-        <v>115.88</v>
+        <v>85.56</v>
+      </c>
+      <c r="P69">
+        <v>26.38</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C70">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
+        <v>71</v>
+      </c>
+      <c r="E70" t="s">
         <v>178</v>
       </c>
-      <c r="E70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G70" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="H70">
-        <v>111.94</v>
+        <v>110.83</v>
       </c>
       <c r="I70">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J70">
-        <v>26.38</v>
+        <v>110.83</v>
       </c>
       <c r="K70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L70">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>2</v>
       </c>
       <c r="P70">
-        <v>26.38</v>
+        <v>77.26</v>
+      </c>
+      <c r="Q70">
+        <v>33.57</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C71">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>71</v>
+        <v>179</v>
       </c>
       <c r="E71" t="s">
         <v>180</v>
       </c>
       <c r="F71">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G71" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="H71">
-        <v>110.83</v>
+        <v>107.19</v>
       </c>
       <c r="I71">
-        <v>0.0</v>
+        <v>107.19</v>
       </c>
       <c r="J71">
-        <v>110.83</v>
+        <v>0.0</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L71">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.57</v>
+        <v>0</v>
+      </c>
+      <c r="M71">
+        <v>107.19</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C72">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D72" t="s">
         <v>181</v>
       </c>
       <c r="E72" t="s">
         <v>182</v>
       </c>
       <c r="F72">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G72" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="H72">
-        <v>107.19</v>
+        <v>105.53</v>
       </c>
       <c r="I72">
-        <v>107.19</v>
+        <v>0.0</v>
       </c>
       <c r="J72">
-        <v>0.0</v>
+        <v>105.53</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L72">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>107.19</v>
+        <v>1</v>
+      </c>
+      <c r="P72">
+        <v>105.53</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C73">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>183</v>
       </c>
       <c r="E73" t="s">
         <v>184</v>
       </c>
       <c r="F73">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G73" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="H73">
-        <v>105.53</v>
+        <v>104.04</v>
       </c>
       <c r="I73">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J73">
-        <v>105.53</v>
+        <v>30.83</v>
       </c>
       <c r="K73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L73">
         <v>1</v>
       </c>
+      <c r="M73">
+        <v>73.21</v>
+      </c>
       <c r="P73">
-        <v>105.53</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C74">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D74" t="s">
         <v>185</v>
       </c>
       <c r="E74" t="s">
         <v>186</v>
       </c>
       <c r="F74">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G74" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="H74">
-        <v>104.04</v>
+        <v>100.0</v>
       </c>
       <c r="I74">
-        <v>73.21</v>
+        <v>100.0</v>
       </c>
       <c r="J74">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M74">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
+        <v>73</v>
+      </c>
+      <c r="B75">
         <v>74</v>
       </c>
-      <c r="B75">
-[...1 lines deleted...]
-      </c>
       <c r="C75">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>187</v>
       </c>
       <c r="E75" t="s">
         <v>188</v>
       </c>
-      <c r="F75">
-[...1 lines deleted...]
-      </c>
       <c r="G75" t="s">
         <v>189</v>
       </c>
       <c r="H75">
         <v>100.0</v>
       </c>
       <c r="I75">
         <v>100.0</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
         <v>100.0</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
+        <v>73</v>
+      </c>
+      <c r="B76">
         <v>74</v>
       </c>
-      <c r="B76">
-[...1 lines deleted...]
-      </c>
       <c r="C76">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
         <v>190</v>
       </c>
       <c r="E76" t="s">
         <v>191</v>
       </c>
       <c r="F76">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G76" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="H76">
         <v>100.0</v>
       </c>
       <c r="I76">
+        <v>0.0</v>
+      </c>
+      <c r="J76">
         <v>100.0</v>
       </c>
-      <c r="J76">
-[...1 lines deleted...]
-      </c>
       <c r="K76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L76">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M76">
+        <v>1</v>
+      </c>
+      <c r="P76">
         <v>100.0</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
+        <v>73</v>
+      </c>
+      <c r="B77">
         <v>74</v>
       </c>
-      <c r="B77">
-[...1 lines deleted...]
-      </c>
       <c r="C77">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F77">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G77" t="s">
-        <v>194</v>
+        <v>29</v>
       </c>
       <c r="H77">
         <v>100.0</v>
       </c>
       <c r="I77">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="J77">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="K77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L77">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P77">
+        <v>0</v>
+      </c>
+      <c r="M77">
         <v>100.0</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
+        <v>73</v>
+      </c>
+      <c r="B78">
         <v>74</v>
       </c>
-      <c r="B78">
-[...1 lines deleted...]
-      </c>
       <c r="C78">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
         <v>195</v>
       </c>
       <c r="E78" t="s">
         <v>196</v>
       </c>
       <c r="F78">
         <v>1991</v>
       </c>
       <c r="G78" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H78">
         <v>100.0</v>
       </c>
       <c r="I78">
         <v>100.0</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
         <v>100.0</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
+        <v>73</v>
+      </c>
+      <c r="B79">
         <v>74</v>
       </c>
-      <c r="B79">
-[...1 lines deleted...]
-      </c>
       <c r="C79">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>197</v>
       </c>
       <c r="E79" t="s">
         <v>198</v>
       </c>
+      <c r="F79">
+        <v>2004</v>
+      </c>
       <c r="G79" t="s">
-        <v>199</v>
+        <v>156</v>
       </c>
       <c r="H79">
         <v>100.0</v>
       </c>
       <c r="I79">
         <v>100.0</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
         <v>100.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B80">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C80">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
+        <v>199</v>
+      </c>
+      <c r="E80" t="s">
         <v>200</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="G80" t="s">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="H80">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
       <c r="I80">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C81">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
+        <v>201</v>
+      </c>
+      <c r="E81" t="s">
         <v>202</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G81" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="H81">
-        <v>92.5</v>
+        <v>99.59</v>
       </c>
       <c r="I81">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J81">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M81">
-        <v>92.5</v>
+        <v>73.21</v>
+      </c>
+      <c r="P81">
+        <v>26.38</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B82">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C82">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
+        <v>203</v>
+      </c>
+      <c r="E82" t="s">
         <v>204</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82">
-        <v>1981</v>
+        <v>2006</v>
       </c>
       <c r="G82" t="s">
-        <v>199</v>
+        <v>123</v>
       </c>
       <c r="H82">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
       <c r="I82">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B83">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C83">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
+        <v>205</v>
+      </c>
+      <c r="E83" t="s">
         <v>206</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="G83" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="H83">
         <v>92.5</v>
       </c>
       <c r="I83">
         <v>92.5</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
         <v>92.5</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B84">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C84">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
+        <v>207</v>
+      </c>
+      <c r="E84" t="s">
         <v>208</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G84" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="H84">
         <v>92.5</v>
       </c>
       <c r="I84">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J84">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L84">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P84">
+        <v>0</v>
+      </c>
+      <c r="M84">
         <v>92.5</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
+        <v>209</v>
+      </c>
+      <c r="E85" t="s">
         <v>210</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G85" t="s">
         <v>156</v>
       </c>
       <c r="H85">
         <v>92.5</v>
       </c>
       <c r="I85">
         <v>92.5</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
         <v>92.5</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B86">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C86">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
+        <v>211</v>
+      </c>
+      <c r="E86" t="s">
         <v>212</v>
       </c>
-      <c r="E86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G86" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="H86">
         <v>92.5</v>
       </c>
       <c r="I86">
         <v>92.5</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>1</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
         <v>92.5</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B87">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C87">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D87" t="s">
+        <v>213</v>
+      </c>
+      <c r="E87" t="s">
         <v>214</v>
       </c>
-      <c r="E87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="G87" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="H87">
-        <v>90.29</v>
+        <v>92.5</v>
       </c>
       <c r="I87">
         <v>0.0</v>
       </c>
       <c r="J87">
-        <v>90.29</v>
+        <v>92.5</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>1</v>
       </c>
       <c r="P87">
-        <v>90.29</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B88">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C88">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D88" t="s">
+        <v>215</v>
+      </c>
+      <c r="E88" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F88">
         <v>2004</v>
       </c>
       <c r="G88" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="H88">
-        <v>86.93</v>
+        <v>92.5</v>
       </c>
       <c r="I88">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J88">
-        <v>86.93</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L88">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M88">
+        <v>92.5</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C89">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
+        <v>217</v>
+      </c>
+      <c r="E89" t="s">
         <v>218</v>
       </c>
-      <c r="E89" t="s">
-        <v>219</v>
+      <c r="F89">
+        <v>1983</v>
       </c>
       <c r="G89" t="s">
-        <v>199</v>
+        <v>20</v>
       </c>
       <c r="H89">
-        <v>85.56</v>
+        <v>90.29</v>
       </c>
       <c r="I89">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J89">
-        <v>0.0</v>
+        <v>90.29</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L89">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P89">
+        <v>90.29</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B90">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C90">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
+        <v>219</v>
+      </c>
+      <c r="E90" t="s">
         <v>220</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="G90" t="s">
-        <v>114</v>
+        <v>146</v>
       </c>
       <c r="H90">
-        <v>85.56</v>
+        <v>86.93</v>
       </c>
       <c r="I90">
         <v>0.0</v>
       </c>
       <c r="J90">
-        <v>85.56</v>
+        <v>86.93</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P90">
-        <v>85.56</v>
+        <v>53.6</v>
+      </c>
+      <c r="Q90">
+        <v>33.33</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B91">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C91">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D91" t="s">
+        <v>221</v>
+      </c>
+      <c r="E91" t="s">
         <v>222</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G91" t="s">
         <v>156</v>
       </c>
       <c r="H91">
         <v>85.56</v>
       </c>
       <c r="I91">
         <v>85.56</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
         <v>85.56</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B92">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C92">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D92" t="s">
+        <v>223</v>
+      </c>
+      <c r="E92" t="s">
         <v>224</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G92" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="H92">
         <v>85.56</v>
       </c>
       <c r="I92">
         <v>85.56</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
         <v>85.56</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B93">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C93">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D93" t="s">
+        <v>225</v>
+      </c>
+      <c r="E93" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>2002</v>
       </c>
       <c r="G93" t="s">
         <v>189</v>
       </c>
       <c r="H93">
         <v>85.56</v>
       </c>
       <c r="I93">
         <v>85.56</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
         <v>85.56</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B94">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C94">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
+        <v>227</v>
+      </c>
+      <c r="E94" t="s">
         <v>228</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="G94" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="H94">
-        <v>83.52</v>
+        <v>85.56</v>
       </c>
       <c r="I94">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J94">
-        <v>83.52</v>
+        <v>0.0</v>
       </c>
       <c r="K94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L94">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>83.52</v>
+        <v>0</v>
+      </c>
+      <c r="M94">
+        <v>85.56</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B95">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C95">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D95" t="s">
+        <v>229</v>
+      </c>
+      <c r="E95" t="s">
         <v>230</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>1979</v>
+        <v>2000</v>
       </c>
       <c r="G95" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="H95">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I95">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>1</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B96">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D96" t="s">
+        <v>231</v>
+      </c>
+      <c r="E96" t="s">
         <v>232</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G96" t="s">
-        <v>174</v>
+        <v>112</v>
       </c>
       <c r="H96">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I96">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J96">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K96">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L96">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P96">
+        <v>85.56</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B97">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C97">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
+        <v>233</v>
+      </c>
+      <c r="E97" t="s">
         <v>234</v>
       </c>
-      <c r="E97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97">
-        <v>1998</v>
+        <v>1985</v>
       </c>
       <c r="G97" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="H97">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I97">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B98">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C98">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
+        <v>235</v>
+      </c>
+      <c r="E98" t="s">
         <v>236</v>
       </c>
-      <c r="E98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="G98" t="s">
-        <v>199</v>
+        <v>29</v>
       </c>
       <c r="H98">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I98">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B99">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C99">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
+        <v>237</v>
+      </c>
+      <c r="E99" t="s">
         <v>238</v>
       </c>
-      <c r="E99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99">
-        <v>2005</v>
+        <v>1990</v>
       </c>
       <c r="G99" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="H99">
-        <v>79.15</v>
+        <v>83.52</v>
       </c>
       <c r="I99">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J99">
-        <v>0.0</v>
+        <v>83.52</v>
       </c>
       <c r="K99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L99">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P99">
+        <v>83.52</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B100">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C100">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
+        <v>239</v>
+      </c>
+      <c r="E100" t="s">
         <v>240</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G100" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="H100">
         <v>79.15</v>
       </c>
       <c r="I100">
         <v>79.15</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>1</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
         <v>79.15</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B101">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C101">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
+        <v>241</v>
+      </c>
+      <c r="E101" t="s">
         <v>242</v>
       </c>
-      <c r="E101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G101" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="H101">
-        <v>73.25</v>
+        <v>79.15</v>
       </c>
       <c r="I101">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J101">
-        <v>73.25</v>
+        <v>0.0</v>
       </c>
       <c r="K101">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L101">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>0</v>
+      </c>
+      <c r="M101">
+        <v>79.15</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
+        <v>99</v>
+      </c>
+      <c r="B102">
         <v>101</v>
       </c>
-      <c r="B102">
-[...1 lines deleted...]
-      </c>
       <c r="C102">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
+        <v>243</v>
+      </c>
+      <c r="E102" t="s">
         <v>244</v>
       </c>
-      <c r="E102" t="s">
-        <v>245</v>
+      <c r="F102">
+        <v>1979</v>
       </c>
       <c r="G102" t="s">
-        <v>199</v>
+        <v>165</v>
       </c>
       <c r="H102">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I102">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
+        <v>99</v>
+      </c>
+      <c r="B103">
         <v>101</v>
       </c>
-      <c r="B103">
-[...1 lines deleted...]
-      </c>
       <c r="C103">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
+        <v>245</v>
+      </c>
+      <c r="E103" t="s">
         <v>246</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G103" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="H103">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I103">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>1</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
+        <v>99</v>
+      </c>
+      <c r="B104">
         <v>101</v>
       </c>
-      <c r="B104">
-[...1 lines deleted...]
-      </c>
       <c r="C104">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D104" t="s">
+        <v>247</v>
+      </c>
+      <c r="E104" t="s">
         <v>248</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="G104" t="s">
-        <v>52</v>
+        <v>189</v>
       </c>
       <c r="H104">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I104">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
+        <v>99</v>
+      </c>
+      <c r="B105">
         <v>101</v>
       </c>
-      <c r="B105">
-[...1 lines deleted...]
-      </c>
       <c r="C105">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
+        <v>249</v>
+      </c>
+      <c r="E105" t="s">
         <v>250</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G105" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="H105">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I105">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J105">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L105">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>0</v>
+      </c>
+      <c r="M105">
+        <v>79.15</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
+        <v>99</v>
+      </c>
+      <c r="B106">
         <v>101</v>
       </c>
-      <c r="B106">
-[...1 lines deleted...]
-      </c>
       <c r="C106">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D106" t="s">
+        <v>251</v>
+      </c>
+      <c r="E106" t="s">
         <v>252</v>
       </c>
-      <c r="E106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G106" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="H106">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I106">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>1</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B107">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C107">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D107" t="s">
+        <v>253</v>
+      </c>
+      <c r="E107" t="s">
         <v>254</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G107" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="H107">
-        <v>73.21</v>
+        <v>73.25</v>
       </c>
       <c r="I107">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J107">
-        <v>0.0</v>
+        <v>73.25</v>
       </c>
       <c r="K107">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L107">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>2</v>
+      </c>
+      <c r="P107">
+        <v>42.42</v>
+      </c>
+      <c r="Q107">
+        <v>30.83</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C108">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D108" t="s">
+        <v>255</v>
+      </c>
+      <c r="E108" t="s">
         <v>256</v>
       </c>
-      <c r="E108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G108" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="H108">
-        <v>72.57</v>
+        <v>73.21</v>
       </c>
       <c r="I108">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J108">
-        <v>72.57</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L108">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M108">
+        <v>73.21</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B109">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C109">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D109" t="s">
+        <v>257</v>
+      </c>
+      <c r="E109" t="s">
         <v>258</v>
       </c>
-      <c r="E109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="H109">
-        <v>71.46</v>
+        <v>73.21</v>
       </c>
       <c r="I109">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J109">
-        <v>71.46</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L109">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71.46</v>
+        <v>0</v>
+      </c>
+      <c r="M109">
+        <v>73.21</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
+        <v>107</v>
+      </c>
+      <c r="B110">
         <v>109</v>
       </c>
-      <c r="B110">
-[...1 lines deleted...]
-      </c>
       <c r="C110">
-        <v>-67</v>
+        <v>2</v>
       </c>
       <c r="D110" t="s">
+        <v>259</v>
+      </c>
+      <c r="E110" t="s">
         <v>260</v>
       </c>
-      <c r="E110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F110">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G110" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="H110">
-        <v>66.67</v>
+        <v>73.21</v>
       </c>
       <c r="I110">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J110">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="K110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L110">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.67</v>
+        <v>0</v>
+      </c>
+      <c r="M110">
+        <v>73.21</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B111">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C111">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D111" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E111" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F111">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="G111" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H111">
-        <v>66.1</v>
+        <v>73.21</v>
       </c>
       <c r="I111">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J111">
-        <v>66.1</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L111">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.1</v>
+        <v>0</v>
+      </c>
+      <c r="M111">
+        <v>73.21</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B112">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C112">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E112" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F112">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G112" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="H112">
-        <v>66.1</v>
+        <v>73.21</v>
       </c>
       <c r="I112">
         <v>0.0</v>
       </c>
       <c r="J112">
-        <v>66.1</v>
+        <v>73.21</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>1</v>
       </c>
       <c r="P112">
-        <v>66.1</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B113">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C113">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D113" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E113" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F113">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G113" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="H113">
-        <v>64.81</v>
+        <v>73.21</v>
       </c>
       <c r="I113">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J113">
-        <v>64.81</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L113">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>28.52</v>
+        <v>0</v>
+      </c>
+      <c r="M113">
+        <v>73.21</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B114">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="C114">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D114" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E114" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F114">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="G114" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H114">
-        <v>62.64</v>
+        <v>73.21</v>
       </c>
       <c r="I114">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J114">
-        <v>62.64</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L114">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>62.64</v>
+        <v>0</v>
+      </c>
+      <c r="M114">
+        <v>73.21</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B115">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C115">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E115" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F115">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G115" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="H115">
-        <v>62.64</v>
+        <v>72.57</v>
       </c>
       <c r="I115">
         <v>0.0</v>
       </c>
       <c r="J115">
-        <v>62.64</v>
+        <v>72.57</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P115">
-        <v>62.64</v>
+        <v>39.24</v>
+      </c>
+      <c r="Q115">
+        <v>33.33</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="C116">
-        <v>-67</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E116" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F116">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G116" t="s">
-        <v>262</v>
+        <v>46</v>
       </c>
       <c r="H116">
-        <v>61.67</v>
+        <v>71.46</v>
       </c>
       <c r="I116">
         <v>0.0</v>
       </c>
       <c r="J116">
-        <v>61.67</v>
+        <v>71.46</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>1</v>
       </c>
       <c r="P116">
-        <v>61.67</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B117">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C117">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D117" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E117" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F117">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G117" t="s">
-        <v>277</v>
+        <v>59</v>
       </c>
       <c r="H117">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
       <c r="I117">
         <v>0.0</v>
       </c>
       <c r="J117">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>1</v>
       </c>
       <c r="P117">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B118">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C118">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D118" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E118" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F118">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G118" t="s">
-        <v>189</v>
+        <v>277</v>
       </c>
       <c r="H118">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
       <c r="I118">
         <v>0.0</v>
       </c>
       <c r="J118">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>1</v>
       </c>
       <c r="P118">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C119">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D119" t="s">
-        <v>195</v>
+        <v>278</v>
       </c>
       <c r="E119" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F119">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="G119" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H119">
-        <v>61.14</v>
+        <v>66.1</v>
       </c>
       <c r="I119">
         <v>0.0</v>
       </c>
       <c r="J119">
-        <v>61.14</v>
+        <v>66.1</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
       <c r="P119">
-        <v>61.14</v>
+        <v>66.1</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B120">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="C120">
-        <v>-67</v>
+        <v>2</v>
       </c>
       <c r="D120" t="s">
+        <v>280</v>
+      </c>
+      <c r="E120" t="s">
         <v>281</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="G120" t="s">
-        <v>262</v>
+        <v>37</v>
       </c>
       <c r="H120">
-        <v>57.04</v>
+        <v>66.1</v>
       </c>
       <c r="I120">
         <v>0.0</v>
       </c>
       <c r="J120">
-        <v>57.04</v>
+        <v>66.1</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="P120">
-        <v>57.04</v>
+        <v>66.1</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B121">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C121">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D121" t="s">
+        <v>282</v>
+      </c>
+      <c r="E121" t="s">
         <v>283</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G121" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="H121">
-        <v>57.04</v>
+        <v>64.81</v>
       </c>
       <c r="I121">
         <v>0.0</v>
       </c>
       <c r="J121">
-        <v>57.04</v>
+        <v>64.81</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P121">
-        <v>57.04</v>
+        <v>36.29</v>
+      </c>
+      <c r="Q121">
+        <v>28.52</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C122">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>124</v>
+        <v>284</v>
       </c>
       <c r="E122" t="s">
         <v>285</v>
       </c>
       <c r="F122">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="G122" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="H122">
-        <v>56.56</v>
+        <v>62.64</v>
       </c>
       <c r="I122">
         <v>0.0</v>
       </c>
       <c r="J122">
-        <v>56.56</v>
+        <v>62.64</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>1</v>
       </c>
       <c r="P122">
-        <v>56.56</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B123">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C123">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>160</v>
+        <v>286</v>
       </c>
       <c r="E123" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F123">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G123" t="s">
-        <v>162</v>
+        <v>112</v>
       </c>
       <c r="H123">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
       <c r="I123">
         <v>0.0</v>
       </c>
       <c r="J123">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>1</v>
       </c>
       <c r="P123">
-        <v>52.76</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B124">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="C124">
-        <v>-65</v>
+        <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E124" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F124">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G124" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="H124">
-        <v>52.76</v>
+        <v>61.67</v>
       </c>
       <c r="I124">
         <v>0.0</v>
       </c>
       <c r="J124">
-        <v>52.76</v>
+        <v>61.67</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>1</v>
       </c>
       <c r="P124">
-        <v>52.76</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B125">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="C125">
-        <v>-62</v>
+        <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E125" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F125">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G125" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="H125">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
       <c r="I125">
         <v>0.0</v>
       </c>
       <c r="J125">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="P125">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B126">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C126">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D126" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E126" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F126">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G126" t="s">
-        <v>41</v>
+        <v>294</v>
       </c>
       <c r="H126">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>1</v>
       </c>
       <c r="P126">
-        <v>48.81</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D127" t="s">
-        <v>293</v>
+        <v>195</v>
       </c>
       <c r="E127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F127">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="G127" t="s">
-        <v>162</v>
+        <v>37</v>
       </c>
       <c r="H127">
-        <v>45.15</v>
+        <v>61.14</v>
       </c>
       <c r="I127">
         <v>0.0</v>
       </c>
       <c r="J127">
-        <v>45.15</v>
+        <v>61.14</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>1</v>
       </c>
       <c r="P127">
-        <v>45.15</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C128">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D128" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E128" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F128">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G128" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H128">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
       <c r="I128">
         <v>0.0</v>
       </c>
       <c r="J128">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>1</v>
       </c>
       <c r="P128">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C129">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E129" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F129">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="G129" t="s">
-        <v>41</v>
+        <v>277</v>
       </c>
       <c r="H129">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
       <c r="I129">
         <v>0.0</v>
       </c>
       <c r="J129">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>1</v>
       </c>
       <c r="P129">
-        <v>41.76</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C130">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D130" t="s">
-        <v>299</v>
+        <v>124</v>
       </c>
       <c r="E130" t="s">
         <v>300</v>
       </c>
       <c r="F130">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G130" t="s">
-        <v>277</v>
+        <v>23</v>
       </c>
       <c r="H130">
-        <v>41.41</v>
+        <v>56.56</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130">
-        <v>41.41</v>
+        <v>56.56</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>1</v>
       </c>
       <c r="P130">
-        <v>41.41</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C131">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
         <v>301</v>
       </c>
       <c r="E131" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="F131">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G131" t="s">
-        <v>41</v>
+        <v>277</v>
       </c>
       <c r="H131">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
       <c r="I131">
         <v>0.0</v>
       </c>
       <c r="J131">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>1</v>
       </c>
       <c r="P131">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="B132">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D132" t="s">
-        <v>302</v>
+        <v>163</v>
       </c>
       <c r="E132" t="s">
         <v>303</v>
       </c>
       <c r="F132">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G132" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H132">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
       <c r="I132">
         <v>0.0</v>
       </c>
       <c r="J132">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>1</v>
       </c>
       <c r="P132">
-        <v>38.63</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D133" t="s">
         <v>304</v>
       </c>
       <c r="E133" t="s">
         <v>305</v>
       </c>
       <c r="F133">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G133" t="s">
-        <v>41</v>
+        <v>277</v>
       </c>
       <c r="H133">
-        <v>35.73</v>
+        <v>48.81</v>
       </c>
       <c r="I133">
         <v>0.0</v>
       </c>
       <c r="J133">
-        <v>35.73</v>
+        <v>48.81</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>1</v>
       </c>
       <c r="P133">
-        <v>35.73</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C134">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D134" t="s">
         <v>306</v>
       </c>
       <c r="E134" t="s">
         <v>307</v>
       </c>
       <c r="F134">
-        <v>1995</v>
+        <v>1984</v>
       </c>
       <c r="G134" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="H134">
-        <v>33.33</v>
+        <v>45.15</v>
       </c>
       <c r="I134">
         <v>0.0</v>
       </c>
       <c r="J134">
-        <v>33.33</v>
+        <v>45.15</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>1</v>
       </c>
       <c r="P134">
-        <v>33.33</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B135">
         <v>136</v>
       </c>
       <c r="C135">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D135" t="s">
         <v>308</v>
       </c>
       <c r="E135" t="s">
         <v>309</v>
       </c>
       <c r="F135">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G135" t="s">
-        <v>310</v>
+        <v>165</v>
       </c>
       <c r="H135">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="I135">
         <v>0.0</v>
       </c>
       <c r="J135">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>1</v>
       </c>
       <c r="P135">
-        <v>33.33</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B136">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C136">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D136" t="s">
+        <v>310</v>
+      </c>
+      <c r="E136" t="s">
         <v>311</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G136" t="s">
-        <v>81</v>
+        <v>294</v>
       </c>
       <c r="H136">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
       <c r="I136">
         <v>0.0</v>
       </c>
       <c r="J136">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>1</v>
       </c>
       <c r="P136">
-        <v>33.33</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B137">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D137" t="s">
+        <v>312</v>
+      </c>
+      <c r="E137" t="s">
         <v>313</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G137" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
       <c r="H137">
-        <v>33.33</v>
+        <v>38.63</v>
       </c>
       <c r="I137">
         <v>0.0</v>
       </c>
       <c r="J137">
-        <v>33.33</v>
+        <v>38.63</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>1</v>
       </c>
       <c r="P137">
-        <v>33.33</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B138">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D138" t="s">
+        <v>314</v>
+      </c>
+      <c r="E138" t="s">
         <v>315</v>
       </c>
-      <c r="E138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F138">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="G138" t="s">
-        <v>199</v>
+        <v>40</v>
       </c>
       <c r="H138">
         <v>33.33</v>
       </c>
       <c r="I138">
         <v>0.0</v>
       </c>
       <c r="J138">
         <v>33.33</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>1</v>
       </c>
       <c r="P138">
         <v>33.33</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B139">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="C139">
-        <v>-19</v>
+        <v>2</v>
       </c>
       <c r="D139" t="s">
+        <v>316</v>
+      </c>
+      <c r="E139" t="s">
         <v>317</v>
       </c>
-      <c r="E139" t="s">
+      <c r="F139">
+        <v>2003</v>
+      </c>
+      <c r="G139" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H139">
         <v>33.33</v>
       </c>
       <c r="I139">
         <v>0.0</v>
       </c>
       <c r="J139">
         <v>33.33</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>1</v>
       </c>
       <c r="P139">
         <v>33.33</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B140">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D140" t="s">
         <v>319</v>
       </c>
       <c r="E140" t="s">
         <v>320</v>
       </c>
       <c r="F140">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G140" t="s">
-        <v>37</v>
+        <v>321</v>
       </c>
       <c r="H140">
         <v>33.33</v>
       </c>
       <c r="I140">
         <v>0.0</v>
       </c>
       <c r="J140">
         <v>33.33</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
         <v>1</v>
       </c>
       <c r="P140">
         <v>33.33</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B141">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E141" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F141">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G141" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H141">
         <v>33.33</v>
       </c>
       <c r="I141">
         <v>0.0</v>
       </c>
       <c r="J141">
         <v>33.33</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>1</v>
       </c>
       <c r="P141">
         <v>33.33</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B142">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C142">
         <v>2</v>
       </c>
       <c r="D142" t="s">
         <v>324</v>
       </c>
       <c r="E142" t="s">
         <v>325</v>
       </c>
       <c r="F142">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G142" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="H142">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="I142">
         <v>0.0</v>
       </c>
       <c r="J142">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>1</v>
       </c>
       <c r="P142">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B143">
-        <v>144</v>
+        <v>64</v>
       </c>
       <c r="C143">
-        <v>2</v>
+        <v>-73</v>
       </c>
       <c r="D143" t="s">
         <v>326</v>
       </c>
       <c r="E143" t="s">
         <v>327</v>
       </c>
       <c r="F143">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G143" t="s">
-        <v>199</v>
+        <v>328</v>
       </c>
       <c r="H143">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I143">
         <v>0.0</v>
       </c>
       <c r="J143">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>1</v>
       </c>
       <c r="P143">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B144">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C144">
         <v>2</v>
       </c>
       <c r="D144" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E144" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F144">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G144" t="s">
-        <v>37</v>
+        <v>189</v>
       </c>
       <c r="H144">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I144">
         <v>0.0</v>
       </c>
       <c r="J144">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
         <v>1</v>
       </c>
       <c r="P144">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B145">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C145">
         <v>2</v>
       </c>
       <c r="D145" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
       <c r="E145" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F145">
-        <v>1990</v>
+        <v>2007</v>
       </c>
       <c r="G145" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="H145">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I145">
         <v>0.0</v>
       </c>
       <c r="J145">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>1</v>
       </c>
       <c r="P145">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B146">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="C146">
-        <v>-20</v>
+        <v>-62</v>
       </c>
       <c r="D146" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E146" t="s">
-        <v>332</v>
+        <v>334</v>
+      </c>
+      <c r="F146">
+        <v>2009</v>
       </c>
       <c r="G146" t="s">
-        <v>62</v>
+        <v>328</v>
       </c>
       <c r="H146">
         <v>30.83</v>
       </c>
       <c r="I146">
         <v>0.0</v>
       </c>
       <c r="J146">
         <v>30.83</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
         <v>1</v>
       </c>
       <c r="P146">
         <v>30.83</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B147">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C147">
         <v>2</v>
       </c>
       <c r="D147" t="s">
-        <v>333</v>
+        <v>233</v>
       </c>
       <c r="E147" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F147">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G147" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="H147">
         <v>30.83</v>
       </c>
       <c r="I147">
         <v>0.0</v>
       </c>
       <c r="J147">
         <v>30.83</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>1</v>
       </c>
       <c r="P147">
         <v>30.83</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B148">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C148">
         <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E148" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F148">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="G148" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="H148">
         <v>30.83</v>
       </c>
       <c r="I148">
         <v>0.0</v>
       </c>
       <c r="J148">
         <v>30.83</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>1</v>
       </c>
       <c r="P148">
         <v>30.83</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B149">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C149">
         <v>2</v>
       </c>
       <c r="D149" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E149" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>339</v>
       </c>
       <c r="G149" t="s">
-        <v>323</v>
+        <v>66</v>
       </c>
       <c r="H149">
         <v>30.83</v>
       </c>
       <c r="I149">
         <v>0.0</v>
       </c>
       <c r="J149">
         <v>30.83</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>1</v>
       </c>
       <c r="P149">
         <v>30.83</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B150">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C150">
         <v>2</v>
       </c>
       <c r="D150" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E150" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F150">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G150" t="s">
-        <v>310</v>
+        <v>189</v>
       </c>
       <c r="H150">
         <v>30.83</v>
       </c>
       <c r="I150">
         <v>0.0</v>
       </c>
       <c r="J150">
         <v>30.83</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>1</v>
       </c>
       <c r="P150">
         <v>30.83</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B151">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C151">
         <v>2</v>
       </c>
       <c r="D151" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E151" t="s">
-        <v>342</v>
+        <v>343</v>
+      </c>
+      <c r="F151">
+        <v>2008</v>
       </c>
       <c r="G151" t="s">
-        <v>169</v>
+        <v>318</v>
       </c>
       <c r="H151">
         <v>30.83</v>
       </c>
       <c r="I151">
         <v>0.0</v>
       </c>
       <c r="J151">
         <v>30.83</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>1</v>
       </c>
       <c r="P151">
         <v>30.83</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B152">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D152" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E152" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F152">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G152" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="H152">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="I152">
         <v>0.0</v>
       </c>
       <c r="J152">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="P152">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B153">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C153">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>345</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>346</v>
       </c>
       <c r="F153">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="G153" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="H153">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I153">
         <v>0.0</v>
       </c>
       <c r="J153">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>1</v>
       </c>
       <c r="P153">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B154">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C154">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D154" t="s">
+        <v>193</v>
+      </c>
+      <c r="E154" t="s">
         <v>347</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="G154" t="s">
-        <v>323</v>
+        <v>37</v>
       </c>
       <c r="H154">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I154">
         <v>0.0</v>
       </c>
       <c r="J154">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>1</v>
       </c>
       <c r="P154">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B155">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D155" t="s">
+        <v>348</v>
+      </c>
+      <c r="E155" t="s">
         <v>349</v>
       </c>
-      <c r="E155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G155" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H155">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="I155">
         <v>0.0</v>
       </c>
       <c r="J155">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>1</v>
       </c>
       <c r="P155">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B156">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D156" t="s">
-        <v>195</v>
+        <v>350</v>
       </c>
       <c r="E156" t="s">
         <v>351</v>
       </c>
       <c r="F156">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="G156" t="s">
-        <v>310</v>
+        <v>172</v>
       </c>
       <c r="H156">
         <v>28.52</v>
       </c>
       <c r="I156">
         <v>0.0</v>
       </c>
       <c r="J156">
         <v>28.52</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>1</v>
       </c>
       <c r="P156">
         <v>28.52</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B157">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
         <v>352</v>
       </c>
       <c r="E157" t="s">
         <v>353</v>
       </c>
       <c r="F157">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G157" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="H157">
         <v>28.52</v>
       </c>
       <c r="I157">
         <v>0.0</v>
       </c>
       <c r="J157">
         <v>28.52</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>1</v>
       </c>
       <c r="P157">
         <v>28.52</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B158">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D158" t="s">
         <v>354</v>
       </c>
       <c r="E158" t="s">
         <v>355</v>
       </c>
       <c r="F158">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="G158" t="s">
-        <v>199</v>
+        <v>97</v>
       </c>
       <c r="H158">
         <v>28.52</v>
       </c>
       <c r="I158">
         <v>0.0</v>
       </c>
       <c r="J158">
         <v>28.52</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>1</v>
       </c>
       <c r="P158">
         <v>28.52</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B159">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C159">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D159" t="s">
         <v>356</v>
       </c>
       <c r="E159" t="s">
         <v>357</v>
       </c>
       <c r="F159">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G159" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="H159">
         <v>28.52</v>
       </c>
       <c r="I159">
         <v>0.0</v>
       </c>
       <c r="J159">
         <v>28.52</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
         <v>1</v>
       </c>
       <c r="P159">
         <v>28.52</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B160">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C160">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D160" t="s">
         <v>358</v>
       </c>
       <c r="E160" t="s">
         <v>359</v>
       </c>
       <c r="F160">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G160" t="s">
-        <v>174</v>
+        <v>66</v>
       </c>
       <c r="H160">
         <v>28.52</v>
       </c>
       <c r="I160">
         <v>0.0</v>
       </c>
       <c r="J160">
         <v>28.52</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>1</v>
       </c>
       <c r="P160">
         <v>28.52</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B161">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D161" t="s">
         <v>360</v>
       </c>
       <c r="E161" t="s">
         <v>361</v>
       </c>
       <c r="F161">
-        <v>2002</v>
+        <v>1976</v>
       </c>
       <c r="G161" t="s">
-        <v>37</v>
+        <v>189</v>
       </c>
       <c r="H161">
         <v>28.52</v>
       </c>
       <c r="I161">
         <v>0.0</v>
       </c>
       <c r="J161">
         <v>28.52</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>1</v>
       </c>
       <c r="P161">
         <v>28.52</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B162">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C162">
         <v>2</v>
       </c>
       <c r="D162" t="s">
         <v>362</v>
       </c>
       <c r="E162" t="s">
         <v>363</v>
       </c>
       <c r="F162">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G162" t="s">
-        <v>23</v>
+        <v>318</v>
       </c>
       <c r="H162">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I162">
         <v>0.0</v>
       </c>
       <c r="J162">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
       <c r="P162">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B163">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="C163">
         <v>2</v>
       </c>
       <c r="D163" t="s">
         <v>364</v>
       </c>
       <c r="E163" t="s">
         <v>365</v>
       </c>
       <c r="F163">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G163" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H163">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>1</v>
       </c>
       <c r="P163">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B164">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="C164">
         <v>2</v>
       </c>
       <c r="D164" t="s">
+        <v>195</v>
+      </c>
+      <c r="E164" t="s">
         <v>366</v>
       </c>
-      <c r="E164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164">
-        <v>2003</v>
+        <v>1989</v>
       </c>
       <c r="G164" t="s">
-        <v>146</v>
+        <v>321</v>
       </c>
       <c r="H164">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>1</v>
       </c>
       <c r="P164">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B165">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C165">
         <v>2</v>
       </c>
       <c r="D165" t="s">
+        <v>367</v>
+      </c>
+      <c r="E165" t="s">
         <v>368</v>
       </c>
-      <c r="E165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F165">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="G165" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="H165">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>1</v>
       </c>
       <c r="P165">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B166">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C166">
         <v>2</v>
       </c>
       <c r="D166" t="s">
+        <v>369</v>
+      </c>
+      <c r="E166" t="s">
         <v>370</v>
       </c>
-      <c r="E166" t="s">
-        <v>168</v>
+      <c r="F166">
+        <v>1987</v>
       </c>
       <c r="G166" t="s">
-        <v>169</v>
+        <v>77</v>
       </c>
       <c r="H166">
         <v>26.38</v>
       </c>
       <c r="I166">
         <v>0.0</v>
       </c>
       <c r="J166">
         <v>26.38</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>1</v>
       </c>
       <c r="P166">
         <v>26.38</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B167">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C167">
         <v>2</v>
       </c>
       <c r="D167" t="s">
         <v>371</v>
       </c>
       <c r="E167" t="s">
         <v>372</v>
       </c>
       <c r="F167">
-        <v>2007</v>
+        <v>1985</v>
       </c>
       <c r="G167" t="s">
-        <v>174</v>
+        <v>40</v>
       </c>
       <c r="H167">
         <v>26.38</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167">
         <v>26.38</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="P167">
         <v>26.38</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B168">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C168">
         <v>2</v>
       </c>
       <c r="D168" t="s">
         <v>373</v>
       </c>
       <c r="E168" t="s">
         <v>374</v>
       </c>
       <c r="F168">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G168" t="s">
-        <v>99</v>
+        <v>172</v>
       </c>
       <c r="H168">
         <v>26.38</v>
       </c>
       <c r="I168">
         <v>0.0</v>
       </c>
       <c r="J168">
         <v>26.38</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>1</v>
       </c>
       <c r="P168">
         <v>26.38</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B169">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C169">
         <v>2</v>
       </c>
       <c r="D169" t="s">
         <v>375</v>
       </c>
       <c r="E169" t="s">
         <v>376</v>
       </c>
       <c r="F169">
-        <v>1985</v>
+        <v>2003</v>
       </c>
       <c r="G169" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="H169">
         <v>26.38</v>
       </c>
       <c r="I169">
         <v>0.0</v>
       </c>
       <c r="J169">
         <v>26.38</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>1</v>
       </c>
       <c r="P169">
         <v>26.38</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B170">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C170">
         <v>2</v>
       </c>
       <c r="D170" t="s">
         <v>377</v>
       </c>
       <c r="E170" t="s">
         <v>378</v>
       </c>
       <c r="F170">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G170" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="H170">
         <v>26.38</v>
       </c>
       <c r="I170">
         <v>0.0</v>
       </c>
       <c r="J170">
         <v>26.38</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>1</v>
       </c>
       <c r="P170">
         <v>26.38</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B171">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C171">
         <v>2</v>
       </c>
       <c r="D171" t="s">
         <v>379</v>
       </c>
       <c r="E171" t="s">
         <v>380</v>
       </c>
       <c r="F171">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="G171" t="s">
-        <v>323</v>
+        <v>97</v>
       </c>
       <c r="H171">
         <v>26.38</v>
       </c>
       <c r="I171">
         <v>0.0</v>
       </c>
       <c r="J171">
         <v>26.38</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>1</v>
       </c>
       <c r="P171">
         <v>26.38</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B172">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="C172">
-        <v>-35</v>
+        <v>2</v>
       </c>
       <c r="D172" t="s">
         <v>381</v>
       </c>
       <c r="E172" t="s">
         <v>382</v>
       </c>
       <c r="F172">
         <v>2007</v>
       </c>
       <c r="G172" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H172">
         <v>26.38</v>
       </c>
       <c r="I172">
         <v>0.0</v>
       </c>
       <c r="J172">
         <v>26.38</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>1</v>
       </c>
       <c r="P172">
         <v>26.38</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B173">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C173">
         <v>2</v>
       </c>
       <c r="D173" t="s">
         <v>383</v>
       </c>
       <c r="E173" t="s">
         <v>384</v>
       </c>
       <c r="F173">
         <v>2009</v>
       </c>
       <c r="G173" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="H173">
         <v>26.38</v>
       </c>
       <c r="I173">
         <v>0.0</v>
       </c>
       <c r="J173">
         <v>26.38</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>1</v>
       </c>
       <c r="P173">
         <v>26.38</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B174">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C174">
         <v>2</v>
       </c>
       <c r="D174" t="s">
         <v>385</v>
       </c>
       <c r="E174" t="s">
         <v>386</v>
       </c>
       <c r="F174">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="G174" t="s">
-        <v>156</v>
+        <v>321</v>
       </c>
       <c r="H174">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="I174">
         <v>0.0</v>
       </c>
       <c r="J174">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>1</v>
       </c>
       <c r="P174">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D175" t="s">
         <v>387</v>
       </c>
       <c r="E175" t="s">
         <v>388</v>
       </c>
       <c r="F175">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="G175" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="H175">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="I175">
         <v>0.0</v>
       </c>
       <c r="J175">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="P175">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B176">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C176">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D176" t="s">
         <v>389</v>
       </c>
       <c r="E176" t="s">
         <v>390</v>
       </c>
       <c r="F176">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="G176" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="H176">
         <v>24.4</v>
       </c>
       <c r="I176">
         <v>0.0</v>
       </c>
       <c r="J176">
         <v>24.4</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>1</v>
       </c>
       <c r="P176">
         <v>24.4</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B177">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C177">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D177" t="s">
         <v>391</v>
       </c>
       <c r="E177" t="s">
         <v>392</v>
       </c>
       <c r="F177">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G177" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="H177">
         <v>24.4</v>
       </c>
       <c r="I177">
         <v>0.0</v>
       </c>
       <c r="J177">
         <v>24.4</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>1</v>
       </c>
       <c r="P177">
         <v>24.4</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B178">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C178">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D178" t="s">
         <v>393</v>
       </c>
       <c r="E178" t="s">
         <v>394</v>
       </c>
       <c r="F178">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="G178" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="H178">
         <v>24.4</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178">
         <v>24.4</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>1</v>
       </c>
       <c r="P178">
         <v>24.4</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B179">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C179">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D179" t="s">
         <v>395</v>
       </c>
       <c r="E179" t="s">
         <v>396</v>
       </c>
+      <c r="F179">
+        <v>1990</v>
+      </c>
       <c r="G179" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="H179">
         <v>24.4</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179">
         <v>24.4</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="P179">
         <v>24.4</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B180">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C180">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D180" t="s">
         <v>397</v>
       </c>
       <c r="E180" t="s">
         <v>398</v>
       </c>
+      <c r="F180">
+        <v>2009</v>
+      </c>
       <c r="G180" t="s">
-        <v>62</v>
+        <v>318</v>
       </c>
       <c r="H180">
         <v>24.4</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180">
         <v>24.4</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="P180">
         <v>24.4</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B181">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C181">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D181" t="s">
         <v>399</v>
       </c>
       <c r="E181" t="s">
         <v>400</v>
       </c>
       <c r="F181">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="G181" t="s">
-        <v>310</v>
+        <v>172</v>
       </c>
       <c r="H181">
         <v>24.4</v>
       </c>
       <c r="I181">
         <v>0.0</v>
       </c>
       <c r="J181">
         <v>24.4</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>1</v>
       </c>
       <c r="P181">
         <v>24.4</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B182">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C182">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D182" t="s">
         <v>401</v>
       </c>
       <c r="E182" t="s">
         <v>402</v>
       </c>
-      <c r="F182">
-[...1 lines deleted...]
-      </c>
       <c r="G182" t="s">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="H182">
         <v>24.4</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
         <v>24.4</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>1</v>
       </c>
       <c r="P182">
         <v>24.4</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B183">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C183">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D183" t="s">
         <v>403</v>
       </c>
       <c r="E183" t="s">
         <v>404</v>
       </c>
       <c r="F183">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="G183" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
       <c r="H183">
         <v>24.4</v>
       </c>
       <c r="I183">
         <v>0.0</v>
       </c>
       <c r="J183">
         <v>24.4</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>1</v>
       </c>
       <c r="P183">
         <v>24.4</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B184">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="C184">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D184" t="s">
         <v>405</v>
       </c>
       <c r="E184" t="s">
         <v>406</v>
       </c>
-      <c r="F184">
+      <c r="G184" t="s">
+        <v>77</v>
+      </c>
+      <c r="H184">
+        <v>24.4</v>
+      </c>
+      <c r="I184">
+        <v>0.0</v>
+      </c>
+      <c r="J184">
+        <v>24.4</v>
+      </c>
+      <c r="K184">
+        <v>0</v>
+      </c>
+      <c r="L184">
+        <v>1</v>
+      </c>
+      <c r="P184">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:18">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185">
+        <v>187</v>
+      </c>
+      <c r="C185">
+        <v>3</v>
+      </c>
+      <c r="D185" t="s">
+        <v>407</v>
+      </c>
+      <c r="E185" t="s">
+        <v>408</v>
+      </c>
+      <c r="F185">
         <v>2000</v>
       </c>
-      <c r="G184" t="s">
-[...2 lines deleted...]
-      <c r="H184">
+      <c r="G185" t="s">
+        <v>37</v>
+      </c>
+      <c r="H185">
         <v>22.19</v>
       </c>
-      <c r="I184">
-[...2 lines deleted...]
-      <c r="J184">
+      <c r="I185">
+        <v>0.0</v>
+      </c>
+      <c r="J185">
         <v>22.19</v>
       </c>
-      <c r="K184">
-[...5 lines deleted...]
-      <c r="P184">
+      <c r="K185">
+        <v>0</v>
+      </c>
+      <c r="L185">
+        <v>1</v>
+      </c>
+      <c r="P185">
         <v>22.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>