--- v0 (2026-09-23)
+++ v1 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -86,1656 +86,1614 @@
   <si>
     <t>Previous 2nd Score</t>
   </si>
   <si>
     <t>Previous 3rd Score</t>
   </si>
   <si>
     <t>Thibaut</t>
   </si>
   <si>
     <t>De Smet</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Emile</t>
   </si>
   <si>
     <t>Blondel Hermant</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>Baptiste</t>
+  </si>
+  <si>
+    <t>Domanico</t>
+  </si>
+  <si>
     <t>Mohamed</t>
   </si>
   <si>
     <t>Nemsi</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
-    <t>Baptiste</t>
-[...2 lines deleted...]
-    <t>Domanico</t>
+    <t>Moussa</t>
+  </si>
+  <si>
+    <t>Karich</t>
+  </si>
+  <si>
+    <t>BRN</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Dely</t>
+  </si>
+  <si>
+    <t>Joren</t>
+  </si>
+  <si>
+    <t>Jans</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Wayaffe</t>
+  </si>
+  <si>
+    <t>Oussama</t>
+  </si>
+  <si>
+    <t>Nabil</t>
+  </si>
+  <si>
+    <t>Silas</t>
+  </si>
+  <si>
+    <t>Engel Plambæk</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Benjamin</t>
+  </si>
+  <si>
+    <t>Choquert</t>
   </si>
   <si>
     <t>Omar Othmane</t>
   </si>
   <si>
     <t>Goumghar</t>
   </si>
   <si>
-    <t>Arnaud</t>
-[...29 lines deleted...]
-    <t>Choquert</t>
+    <t>Abdessamad</t>
+  </si>
+  <si>
+    <t>Hindi</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Fuentes Isasi</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Alagona</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Huckestein</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
+    <t>Farid</t>
+  </si>
+  <si>
+    <t>Hadipour</t>
+  </si>
+  <si>
+    <t>IRI</t>
+  </si>
+  <si>
+    <t>Meysam</t>
+  </si>
+  <si>
+    <t>Rezaei Layeh</t>
+  </si>
+  <si>
+    <t>Hamza</t>
+  </si>
+  <si>
+    <t>Ouafi</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Zehnder</t>
+  </si>
+  <si>
+    <t>Wout</t>
+  </si>
+  <si>
+    <t>Driever</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Hasler</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Guete</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Karim</t>
+  </si>
+  <si>
+    <t>Mostafa</t>
+  </si>
+  <si>
+    <t>EGY</t>
+  </si>
+  <si>
+    <t>Mohammadamin</t>
+  </si>
+  <si>
+    <t>Sadramin</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Mohamed Amine</t>
+  </si>
+  <si>
+    <t>Ouhrisse</t>
+  </si>
+  <si>
+    <t>Abbas</t>
+  </si>
+  <si>
+    <t>Kiani</t>
+  </si>
+  <si>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>Bierinckx</t>
+  </si>
+  <si>
+    <t>Gregori Abran</t>
+  </si>
+  <si>
+    <t>Ibarra Guerra</t>
+  </si>
+  <si>
+    <t>Léo</t>
+  </si>
+  <si>
+    <t>Starck</t>
+  </si>
+  <si>
+    <t>Camilo</t>
+  </si>
+  <si>
+    <t>Duarte Escamilla</t>
+  </si>
+  <si>
+    <t>Manuel Oswaldo</t>
+  </si>
+  <si>
+    <t>Mitac Escalante</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Pilleux</t>
+  </si>
+  <si>
+    <t>Mahdi</t>
+  </si>
+  <si>
+    <t>Shafeian</t>
   </si>
   <si>
     <t>Abdelrahman</t>
   </si>
   <si>
     <t>Tantish</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Gonzalo</t>
-[...59 lines deleted...]
-    <t>Hasler</t>
+    <t>Parsa</t>
+  </si>
+  <si>
+    <t>Gholipoor</t>
+  </si>
+  <si>
+    <t>Yasser</t>
+  </si>
+  <si>
+    <t>Mahassine</t>
+  </si>
+  <si>
+    <t>Timo</t>
+  </si>
+  <si>
+    <t>Schaffeld</t>
+  </si>
+  <si>
+    <t>Borna</t>
+  </si>
+  <si>
+    <t>Naghieh</t>
+  </si>
+  <si>
+    <t>Alberto Oswaldo</t>
+  </si>
+  <si>
+    <t>Chumpitaz Cruz</t>
+  </si>
+  <si>
+    <t>Maxim</t>
+  </si>
+  <si>
+    <t>Kuzmin</t>
+  </si>
+  <si>
+    <t>AIN</t>
+  </si>
+  <si>
+    <t>Jarno</t>
+  </si>
+  <si>
+    <t>Pousada Troitiño</t>
+  </si>
+  <si>
+    <t>David Esteban</t>
+  </si>
+  <si>
+    <t>Leyton</t>
+  </si>
+  <si>
+    <t>San</t>
+  </si>
+  <si>
+    <t>Pham Tien</t>
+  </si>
+  <si>
+    <t>VIE</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Horne</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Sadra</t>
+  </si>
+  <si>
+    <t>Ebrahimi</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Yee</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Maynard</t>
+  </si>
+  <si>
+    <t>Pecson</t>
+  </si>
+  <si>
+    <t>Brent</t>
+  </si>
+  <si>
+    <t>Van Duren</t>
+  </si>
+  <si>
+    <t>Ibarra</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Mileham</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Van Looy</t>
   </si>
   <si>
     <t>Ibrahim</t>
   </si>
   <si>
     <t>Mahmoud</t>
   </si>
   <si>
-    <t>EGY</t>
-[...41 lines deleted...]
-    <t>Bierinckx</t>
+    <t>Shihab</t>
+  </si>
+  <si>
+    <t>Jaber</t>
+  </si>
+  <si>
+    <t>IRQ</t>
+  </si>
+  <si>
+    <t>Javier</t>
+  </si>
+  <si>
+    <t>Martin Morales</t>
+  </si>
+  <si>
+    <t>Jens-Michael</t>
+  </si>
+  <si>
+    <t>Gossauer</t>
   </si>
   <si>
     <t>NEW</t>
   </si>
   <si>
-    <t>Gregori Abran</t>
-[...47 lines deleted...]
-    <t>Oussama</t>
+    <t>Ziad</t>
+  </si>
+  <si>
+    <t>Saeed</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Lonsdale</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Rojas</t>
+  </si>
+  <si>
+    <t>VEN</t>
+  </si>
+  <si>
+    <t>Tri</t>
+  </si>
+  <si>
+    <t>Nguyen Anh</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Kilchenmann</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Laurent</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Pfanner</t>
+  </si>
+  <si>
+    <t>Giovanni Gilber</t>
+  </si>
+  <si>
+    <t>Mendoza Contreras</t>
+  </si>
+  <si>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Hilario Morales</t>
+  </si>
+  <si>
+    <t>Charlie</t>
+  </si>
+  <si>
+    <t>Harding</t>
+  </si>
+  <si>
+    <t>Toghrul</t>
+  </si>
+  <si>
+    <t>Mammadli</t>
+  </si>
+  <si>
+    <t>AZE</t>
+  </si>
+  <si>
+    <t>Le Hoang Vu</t>
+  </si>
+  <si>
+    <t>Nguyen</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Lustenberger</t>
+  </si>
+  <si>
+    <t>Amarsanaa</t>
+  </si>
+  <si>
+    <t>Ganbaatar</t>
+  </si>
+  <si>
+    <t>MGL</t>
+  </si>
+  <si>
+    <t>Seyed Javad</t>
+  </si>
+  <si>
+    <t>Hosseini</t>
+  </si>
+  <si>
+    <t>Roc</t>
+  </si>
+  <si>
+    <t>Bellostas Carreras</t>
+  </si>
+  <si>
+    <t>Hamed</t>
+  </si>
+  <si>
+    <t>Khademi Seyed Banadaki</t>
+  </si>
+  <si>
+    <t>Jonathan Miguel</t>
+  </si>
+  <si>
+    <t>Cardenas sánchez</t>
+  </si>
+  <si>
+    <t>John Patrick</t>
+  </si>
+  <si>
+    <t>Ciron</t>
+  </si>
+  <si>
+    <t>Hamadel Nestor</t>
+  </si>
+  <si>
+    <t>Ndiaye</t>
+  </si>
+  <si>
+    <t>SEN</t>
+  </si>
+  <si>
+    <t>Altan-Orgil</t>
+  </si>
+  <si>
+    <t>Bayaraa</t>
+  </si>
+  <si>
+    <t>Davide</t>
+  </si>
+  <si>
+    <t>Menichelli</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Bat-Otgon</t>
+  </si>
+  <si>
+    <t>Senteg</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Tostain</t>
+  </si>
+  <si>
+    <t>Paco</t>
+  </si>
+  <si>
+    <t>Martí Ballester</t>
+  </si>
+  <si>
+    <t>Nazim</t>
+  </si>
+  <si>
+    <t>Boudjehfa</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Asger</t>
+  </si>
+  <si>
+    <t>Jorn Vaes</t>
+  </si>
+  <si>
+    <t>Albion</t>
+  </si>
+  <si>
+    <t>Ymeri</t>
+  </si>
+  <si>
+    <t>KOS</t>
+  </si>
+  <si>
+    <t>Veikka</t>
+  </si>
+  <si>
+    <t>Saren</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Simon Jørn</t>
+  </si>
+  <si>
+    <t>Hansen</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>André</t>
+  </si>
+  <si>
+    <t>Joanes</t>
+  </si>
+  <si>
+    <t>Goitisolo Otazua</t>
+  </si>
+  <si>
+    <t>Sebastien</t>
+  </si>
+  <si>
+    <t>Carabin</t>
+  </si>
+  <si>
+    <t>Ali Akbar</t>
+  </si>
+  <si>
+    <t>Bazri</t>
+  </si>
+  <si>
+    <t>Ayoub</t>
+  </si>
+  <si>
+    <t>Medebhi</t>
+  </si>
+  <si>
+    <t>Genc</t>
+  </si>
+  <si>
+    <t>Isufi</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>Kubo</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Al Waleed</t>
+  </si>
+  <si>
+    <t>Al Maskari</t>
+  </si>
+  <si>
+    <t>OMA</t>
+  </si>
+  <si>
+    <t>Irienold</t>
+  </si>
+  <si>
+    <t>Reig jr</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
+  </si>
+  <si>
+    <t>Holbach</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Downey</t>
+  </si>
+  <si>
+    <t>Angelo</t>
+  </si>
+  <si>
+    <t>Vandecasteele</t>
+  </si>
+  <si>
+    <t>Aghaei</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Hitchcock</t>
+  </si>
+  <si>
+    <t>Cremers</t>
+  </si>
+  <si>
+    <t>Tan Phat</t>
+  </si>
+  <si>
+    <t>Othmane</t>
+  </si>
+  <si>
+    <t>Mataiche</t>
+  </si>
+  <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Muller</t>
+  </si>
+  <si>
+    <t>Jere</t>
+  </si>
+  <si>
+    <t>Helminen</t>
+  </si>
+  <si>
+    <t>Arbër</t>
+  </si>
+  <si>
+    <t>Xhemajli</t>
+  </si>
+  <si>
+    <t>Siwar</t>
+  </si>
+  <si>
+    <t>Kool</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Wakatake</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Fuchs</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Dinis</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Nik</t>
+  </si>
+  <si>
+    <t>Vučko</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Van Thanh</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Gabriëls</t>
+  </si>
+  <si>
+    <t>Akseli</t>
+  </si>
+  <si>
+    <t>Ylikoski</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Sundstedt</t>
+  </si>
+  <si>
+    <t>António</t>
+  </si>
+  <si>
+    <t>Barata</t>
+  </si>
+  <si>
+    <t>Sander</t>
+  </si>
+  <si>
+    <t>Van Elk</t>
+  </si>
+  <si>
+    <t>Matevž</t>
+  </si>
+  <si>
+    <t>Nunar</t>
+  </si>
+  <si>
+    <t>Shunsuke</t>
+  </si>
+  <si>
+    <t>Okada</t>
+  </si>
+  <si>
+    <t>Aschenbrenner</t>
+  </si>
+  <si>
+    <t>Jun Da Benjamin</t>
+  </si>
+  <si>
+    <t>Khoo</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kulik</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Yujia</t>
+  </si>
+  <si>
+    <t>Tong</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Koen</t>
+  </si>
+  <si>
+    <t>Van Dijk</t>
   </si>
   <si>
     <t>Berrouane</t>
   </si>
   <si>
-    <t>ALG</t>
-[...50 lines deleted...]
-    <t>AIN</t>
+    <t>Fuad</t>
+  </si>
+  <si>
+    <t>Bajrami</t>
+  </si>
+  <si>
+    <t>Žiga</t>
+  </si>
+  <si>
+    <t>Korošec</t>
+  </si>
+  <si>
+    <t>Akira</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
+    <t>Niko</t>
+  </si>
+  <si>
+    <t>Hepolampi</t>
+  </si>
+  <si>
+    <t>Afonso</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Müllner</t>
+  </si>
+  <si>
+    <t>Krilan</t>
+  </si>
+  <si>
+    <t>Le Bihan</t>
+  </si>
+  <si>
+    <t>Luvsandavaa</t>
+  </si>
+  <si>
+    <t>Bayartsengel</t>
+  </si>
+  <si>
+    <t>Hiroki</t>
+  </si>
+  <si>
+    <t>Yokoyama</t>
+  </si>
+  <si>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t>Hadas</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Versluis</t>
+  </si>
+  <si>
+    <t>Tjaž</t>
+  </si>
+  <si>
+    <t>Dolgan</t>
+  </si>
+  <si>
+    <t>Gaspar</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Felzmann</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Rintaro</t>
+  </si>
+  <si>
+    <t>Seki</t>
+  </si>
+  <si>
+    <t>Niels</t>
+  </si>
+  <si>
+    <t>Van Lanen</t>
+  </si>
+  <si>
+    <t>Enkhbayar</t>
+  </si>
+  <si>
+    <t>Khosbayar</t>
+  </si>
+  <si>
+    <t>Denard</t>
+  </si>
+  <si>
+    <t>Krasniqi</t>
+  </si>
+  <si>
+    <t>Leopold</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>Jaka</t>
+  </si>
+  <si>
+    <t>Mlakar</t>
+  </si>
+  <si>
+    <t>João Francisco</t>
+  </si>
+  <si>
+    <t>Emilio</t>
+  </si>
+  <si>
+    <t>Tizon Valverde</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Paffen</t>
   </si>
   <si>
     <t>Chakib</t>
   </si>
   <si>
     <t>Kaioua</t>
   </si>
   <si>
-    <t>David Esteban</t>
-[...8 lines deleted...]
-    <t>Pousada Troitiño</t>
+    <t>Reo</t>
+  </si>
+  <si>
+    <t>Ishizeki</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>Okal</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
-    <t>Nicholas</t>
-[...35 lines deleted...]
-    <t>Pecson</t>
+    <t>Bolor-Erdene</t>
+  </si>
+  <si>
+    <t>Enkhtaivan</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Barreiro Gomez</t>
+  </si>
+  <si>
+    <t>Zhengyu</t>
+  </si>
+  <si>
+    <t>Duan</t>
   </si>
   <si>
     <t>Abdelaziz</t>
   </si>
   <si>
     <t>Sobhy</t>
   </si>
   <si>
-    <t>Brent</t>
-[...20 lines deleted...]
-    <t>Mileham</t>
+    <t>Van Wersch</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Kinyua</t>
   </si>
   <si>
     <t>Dmitrii</t>
   </si>
   <si>
     <t>Karpeev</t>
   </si>
   <si>
-    <t>Nabil</t>
-[...26 lines deleted...]
-    <t>VEN</t>
+    <t>Michiel</t>
+  </si>
+  <si>
+    <t>Stockman</t>
+  </si>
+  <si>
+    <t>Hodgson</t>
   </si>
   <si>
     <t>Dexter</t>
   </si>
   <si>
     <t>Button</t>
   </si>
   <si>
     <t>UAE</t>
   </si>
   <si>
-    <t>James</t>
-[...8 lines deleted...]
-    <t>Nguyen Anh</t>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Mineev</t>
   </si>
   <si>
     <t>Wanjiru</t>
   </si>
   <si>
-    <t>Roman</t>
-[...32 lines deleted...]
-    <t>Mendoza Contreras</t>
+    <t>Ehab</t>
+  </si>
+  <si>
+    <t>Khallouf</t>
+  </si>
+  <si>
+    <t>SYR</t>
+  </si>
+  <si>
+    <t>Miquel Angel</t>
+  </si>
+  <si>
+    <t>Capó Crespí</t>
+  </si>
+  <si>
+    <t>Stef</t>
+  </si>
+  <si>
+    <t>Corthouts</t>
   </si>
   <si>
     <t>Aly</t>
   </si>
   <si>
-    <t>Charlie</t>
-[...5 lines deleted...]
-    <t>Hamza</t>
+    <t>Aleksei</t>
+  </si>
+  <si>
+    <t>Petrovskii</t>
   </si>
   <si>
     <t>Bashir</t>
   </si>
   <si>
-    <t>Toghrul</t>
-[...56 lines deleted...]
-    <t>Cardenas sánchez</t>
+    <t>Morteza</t>
+  </si>
+  <si>
+    <t>Jafarzadeh</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Moussel</t>
+  </si>
+  <si>
+    <t>Jose Ignacio</t>
+  </si>
+  <si>
+    <t>Galvez Ponce</t>
+  </si>
+  <si>
+    <t>Fumiya</t>
+  </si>
+  <si>
+    <t>Tanaka</t>
+  </si>
+  <si>
+    <t>Altanshagai</t>
+  </si>
+  <si>
+    <t>Nyambuu</t>
   </si>
   <si>
     <t>Gabriel Ambuko</t>
   </si>
   <si>
     <t>Ambeba</t>
   </si>
   <si>
-    <t>Hamadel Nestor</t>
-[...44 lines deleted...]
-    <t>Tostain</t>
+    <t>John</t>
   </si>
   <si>
     <t>Maamar Fethi</t>
   </si>
   <si>
     <t>Ghouti</t>
   </si>
   <si>
-    <t>Yasser</t>
-[...7 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Kariuki</t>
   </si>
   <si>
-    <t>Nazim</t>
-[...50 lines deleted...]
-    <t>Goitisolo Otazua</t>
+    <t>Genis</t>
+  </si>
+  <si>
+    <t>Grau</t>
   </si>
   <si>
     <t>Eslam</t>
   </si>
   <si>
     <t>Mohamad</t>
   </si>
   <si>
-    <t>Ali Akbar</t>
-[...8 lines deleted...]
-    <t>Medebhi</t>
+    <t>Zixiang</t>
+  </si>
+  <si>
+    <t>Lin</t>
   </si>
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>Nyangau</t>
   </si>
   <si>
-    <t>Mohamed Amine</t>
-[...41 lines deleted...]
-    <t>Reig jr</t>
+    <t>Raymund</t>
+  </si>
+  <si>
+    <t>Torio</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Kenani</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Iurov</t>
   </si>
   <si>
-    <t>Holbach</t>
-[...28 lines deleted...]
-  <si>
     <t>Sofian</t>
   </si>
   <si>
-    <t>Cremers</t>
-[...8 lines deleted...]
-    <t>Mataiche</t>
+    <t>Abdulrahman</t>
+  </si>
+  <si>
+    <t>Alghamdi</t>
+  </si>
+  <si>
+    <t>KSA</t>
+  </si>
+  <si>
+    <t>Jimmy</t>
+  </si>
+  <si>
+    <t>Dukes Otieno</t>
   </si>
   <si>
     <t>Ilyassoum</t>
   </si>
   <si>
     <t>Tairou</t>
   </si>
   <si>
     <t>BEN</t>
   </si>
   <si>
-    <t>Jimmy</t>
-[...20 lines deleted...]
-    <t>Xhemajli</t>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Van Landeghem</t>
   </si>
   <si>
     <t>Tarek</t>
   </si>
   <si>
     <t>Haragy</t>
   </si>
   <si>
-    <t>Sebastian</t>
-[...38 lines deleted...]
-    <t>Kool</t>
+    <t>Pietro</t>
+  </si>
+  <si>
+    <t>Giovannini</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>Zorrilla Medrano</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Figueiredo</t>
+  </si>
+  <si>
+    <t>Ul</t>
+  </si>
+  <si>
+    <t>Denša</t>
+  </si>
+  <si>
+    <t>Ahmad Arif</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Moya</t>
+  </si>
+  <si>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Nemec</t>
+  </si>
+  <si>
+    <t>CZE</t>
   </si>
   <si>
     <t>Aloysius</t>
   </si>
   <si>
     <t>Riki</t>
   </si>
   <si>
-    <t>Van Thanh</t>
-[...257 lines deleted...]
-    <t>Stockman</t>
+    <t>Mohammad Reza</t>
+  </si>
+  <si>
+    <t>Abbasi</t>
+  </si>
+  <si>
+    <t>Niall</t>
+  </si>
+  <si>
+    <t>Cornyn</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Teagle</t>
+  </si>
+  <si>
+    <t>Yi Jun</t>
+  </si>
+  <si>
+    <t>Tey</t>
+  </si>
+  <si>
+    <t>Vlad Adrian</t>
+  </si>
+  <si>
+    <t>Remzing</t>
+  </si>
+  <si>
+    <t>Jurij</t>
+  </si>
+  <si>
+    <t>Zagar</t>
+  </si>
+  <si>
+    <t>Masood</t>
+  </si>
+  <si>
+    <t>Vafai</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Walther</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
+  </si>
+  <si>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Martellato</t>
+  </si>
+  <si>
+    <t>Ander</t>
+  </si>
+  <si>
+    <t>Michelena Beltran De Heredia</t>
+  </si>
+  <si>
+    <t>Bogdan</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Festim</t>
+  </si>
+  <si>
+    <t>Kurti</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Pavlin</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>Kadziak</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>Pelliciardi</t>
+  </si>
+  <si>
+    <t>Hugo Mario</t>
+  </si>
+  <si>
+    <t>Ruiz Dimate</t>
+  </si>
+  <si>
+    <t>Asla</t>
+  </si>
+  <si>
+    <t>Suutari-Jääskö</t>
+  </si>
+  <si>
+    <t>Lukás</t>
+  </si>
+  <si>
+    <t>Gdula</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Torres Ferragud</t>
+  </si>
+  <si>
+    <t>Joao</t>
+  </si>
+  <si>
+    <t>Vaz</t>
+  </si>
+  <si>
+    <t>Rachmadi</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t>Paonne</t>
+  </si>
+  <si>
+    <t>LIE</t>
+  </si>
+  <si>
+    <t>João</t>
+  </si>
+  <si>
+    <t>Dias</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>Soborski</t>
   </si>
   <si>
     <t>Matěj</t>
   </si>
   <si>
     <t>Procházka</t>
   </si>
   <si>
-    <t>CZE</t>
-[...230 lines deleted...]
-    <t>Suutari-Jääskö</t>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Angelini</t>
+  </si>
+  <si>
+    <t>Levente</t>
+  </si>
+  <si>
+    <t>Kanizsay</t>
+  </si>
+  <si>
+    <t>Amar</t>
+  </si>
+  <si>
+    <t>Maxhuni</t>
+  </si>
+  <si>
+    <t>Matic</t>
+  </si>
+  <si>
+    <t>Žagar</t>
+  </si>
+  <si>
+    <t>Oldenhove</t>
+  </si>
+  <si>
+    <t>Yannick</t>
+  </si>
+  <si>
+    <t>Matejicek</t>
+  </si>
+  <si>
+    <t>Miguel</t>
+  </si>
+  <si>
+    <t>Espuna Larramona</t>
+  </si>
+  <si>
+    <t>Ueltschi</t>
+  </si>
+  <si>
+    <t>Horea Darius</t>
+  </si>
+  <si>
+    <t>Rusu</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Wohl</t>
+  </si>
+  <si>
+    <t>Kang Zheng Russell</t>
+  </si>
+  <si>
+    <t>Podgoršek</t>
+  </si>
+  <si>
+    <t>Sanchez Mosquera</t>
+  </si>
+  <si>
+    <t>Pedro Afonso</t>
+  </si>
+  <si>
+    <t>Tymon</t>
+  </si>
+  <si>
+    <t>Horsten</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Gil Guzmán</t>
+  </si>
+  <si>
+    <t>Arron</t>
+  </si>
+  <si>
+    <t>Nitschke</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Smith</t>
   </si>
   <si>
     <t>Adam</t>
-  </si>
-[...199 lines deleted...]
-    <t>Nitschke</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Issame</t>
   </si>
   <si>
     <t>Azarkane</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2048,51 +2006,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R264"/>
+  <dimension ref="A1:R257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -2155,81 +2113,81 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2">
         <v>1999</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>964.89</v>
+        <v>955.96</v>
       </c>
       <c r="I2">
         <v>854.02</v>
       </c>
       <c r="J2">
-        <v>110.87</v>
+        <v>101.94</v>
       </c>
       <c r="K2">
         <v>3</v>
       </c>
       <c r="L2">
         <v>3</v>
       </c>
       <c r="M2">
         <v>316.58</v>
       </c>
       <c r="N2">
         <v>300.0</v>
       </c>
       <c r="O2">
         <v>237.44</v>
       </c>
       <c r="P2">
         <v>39.24</v>
       </c>
       <c r="Q2">
         <v>38.3</v>
       </c>
       <c r="R2">
-        <v>33.33</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3">
         <v>1994</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
@@ -2255,10989 +2213,10714 @@
       </c>
       <c r="P3">
         <v>100.0</v>
       </c>
       <c r="Q3">
         <v>97.61</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H4">
-        <v>853.64</v>
+        <v>803.31</v>
       </c>
       <c r="I4">
-        <v>700.0</v>
+        <v>579.69</v>
       </c>
       <c r="J4">
-        <v>153.64</v>
+        <v>223.62</v>
       </c>
       <c r="K4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
-        <v>300.0</v>
+        <v>342.25</v>
       </c>
       <c r="N4">
-        <v>200.0</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>237.44</v>
       </c>
       <c r="P4">
-        <v>92.5</v>
+        <v>133.33</v>
       </c>
       <c r="Q4">
-        <v>61.14</v>
+        <v>90.29</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
+        <v>8</v>
+      </c>
+      <c r="C5">
         <v>4</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5">
+        <v>1996</v>
+      </c>
+      <c r="G5" t="s">
         <v>28</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>803.31</v>
+        <v>759.17</v>
       </c>
       <c r="I5">
-        <v>579.69</v>
+        <v>500.0</v>
       </c>
       <c r="J5">
-        <v>223.62</v>
+        <v>259.17</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M5">
-        <v>342.25</v>
+        <v>300.0</v>
       </c>
       <c r="N5">
-        <v>237.44</v>
+        <v>200.0</v>
       </c>
       <c r="P5">
-        <v>133.33</v>
+        <v>100.0</v>
       </c>
       <c r="Q5">
-        <v>90.29</v>
+        <v>92.5</v>
+      </c>
+      <c r="R5">
+        <v>66.67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H6">
-        <v>619.76</v>
+        <v>514.98</v>
       </c>
       <c r="I6">
-        <v>619.76</v>
+        <v>414.98</v>
       </c>
       <c r="J6">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="K6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>277.5</v>
+        <v>256.69</v>
       </c>
       <c r="N6">
-        <v>171.13</v>
-[...2 lines deleted...]
-        <v>171.13</v>
+        <v>158.29</v>
+      </c>
+      <c r="P6">
+        <v>100.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F7">
         <v>1997</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7">
-        <v>524.38</v>
+        <v>491.05</v>
       </c>
       <c r="I7">
         <v>300.0</v>
       </c>
       <c r="J7">
-        <v>224.38</v>
+        <v>191.05</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M7">
         <v>300.0</v>
       </c>
       <c r="P7">
         <v>123.33</v>
       </c>
       <c r="Q7">
         <v>67.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>33.33</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8">
         <v>1992</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>488.61</v>
       </c>
       <c r="I8">
         <v>411.35</v>
       </c>
       <c r="J8">
         <v>77.26</v>
       </c>
       <c r="K8">
         <v>2</v>
       </c>
       <c r="L8">
         <v>1</v>
       </c>
       <c r="M8">
         <v>250.56</v>
       </c>
       <c r="N8">
         <v>160.79</v>
       </c>
       <c r="P8">
         <v>77.26</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F9">
         <v>1995</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>484.08</v>
       </c>
       <c r="I9">
         <v>370.0</v>
       </c>
       <c r="J9">
         <v>114.08</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>1</v>
       </c>
       <c r="M9">
         <v>370.0</v>
       </c>
       <c r="P9">
         <v>114.08</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="H10">
-        <v>459.25</v>
+        <v>462.5</v>
       </c>
       <c r="I10">
-        <v>219.63</v>
+        <v>462.5</v>
       </c>
       <c r="J10">
-        <v>239.62</v>
+        <v>0.0</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M10">
-        <v>219.63</v>
-[...8 lines deleted...]
-        <v>32.77</v>
+        <v>277.5</v>
+      </c>
+      <c r="N10">
+        <v>185.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H11">
-        <v>438.52</v>
+        <v>459.25</v>
       </c>
       <c r="I11">
         <v>219.63</v>
       </c>
       <c r="J11">
-        <v>218.89</v>
+        <v>239.62</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M11">
         <v>219.63</v>
       </c>
       <c r="P11">
-        <v>133.33</v>
+        <v>123.33</v>
       </c>
       <c r="Q11">
-        <v>85.56</v>
+        <v>83.52</v>
+      </c>
+      <c r="R11">
+        <v>32.77</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="H12">
-        <v>411.27</v>
+        <v>438.52</v>
       </c>
       <c r="I12">
-        <v>411.27</v>
+        <v>219.63</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
+        <v>218.89</v>
       </c>
       <c r="K12">
+        <v>1</v>
+      </c>
+      <c r="L12">
         <v>2</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
-        <v>237.44</v>
-[...2 lines deleted...]
-        <v>173.83</v>
+        <v>219.63</v>
+      </c>
+      <c r="P12">
+        <v>133.33</v>
+      </c>
+      <c r="Q12">
+        <v>85.56</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H13">
-        <v>406.88</v>
+        <v>434.76</v>
       </c>
       <c r="I13">
-        <v>380.5</v>
+        <v>342.26</v>
       </c>
       <c r="J13">
-        <v>26.38</v>
+        <v>92.5</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
-        <v>231.77</v>
+        <v>171.13</v>
       </c>
       <c r="N13">
-        <v>148.73</v>
+        <v>171.13</v>
       </c>
       <c r="P13">
-        <v>26.38</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
         <v>48</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G14" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="H14">
-        <v>374.43</v>
+        <v>432.67</v>
       </c>
       <c r="I14">
-        <v>277.5</v>
+        <v>383.86</v>
       </c>
       <c r="J14">
-        <v>96.93</v>
+        <v>48.81</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M14">
-        <v>277.5</v>
+        <v>237.44</v>
+      </c>
+      <c r="N14">
+        <v>146.42</v>
       </c>
       <c r="P14">
-        <v>66.1</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15">
+        <v>1992</v>
+      </c>
+      <c r="G15" t="s">
         <v>51</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15">
-        <v>368.48</v>
+        <v>406.88</v>
       </c>
       <c r="I15">
-        <v>270.87</v>
+        <v>380.5</v>
       </c>
       <c r="J15">
-        <v>97.61</v>
+        <v>26.38</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15">
         <v>1</v>
       </c>
       <c r="M15">
-        <v>270.87</v>
+        <v>231.77</v>
+      </c>
+      <c r="N15">
+        <v>148.73</v>
       </c>
       <c r="P15">
-        <v>97.61</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16">
+        <v>2001</v>
+      </c>
+      <c r="G16" t="s">
         <v>54</v>
       </c>
-      <c r="E16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16">
-        <v>366.67</v>
+        <v>374.43</v>
       </c>
       <c r="I16">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="J16">
-        <v>66.67</v>
+        <v>96.93</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M16">
-        <v>300.0</v>
+        <v>277.5</v>
       </c>
       <c r="P16">
-        <v>66.67</v>
+        <v>66.1</v>
+      </c>
+      <c r="Q16">
+        <v>30.83</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17">
+        <v>1985</v>
+      </c>
+      <c r="G17" t="s">
         <v>57</v>
       </c>
-      <c r="E17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17">
-        <v>355.98</v>
+        <v>368.48</v>
       </c>
       <c r="I17">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="J17">
-        <v>78.48</v>
+        <v>97.61</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>277.5</v>
+        <v>270.87</v>
       </c>
       <c r="P17">
-        <v>45.15</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>97.61</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" t="s">
         <v>59</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18">
+        <v>2005</v>
+      </c>
+      <c r="G18" t="s">
         <v>60</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
-        <v>338.52</v>
+        <v>366.67</v>
       </c>
       <c r="I18">
-        <v>198.31</v>
+        <v>300.0</v>
       </c>
       <c r="J18">
-        <v>140.21</v>
+        <v>66.67</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M18">
-        <v>198.31</v>
+        <v>300.0</v>
       </c>
       <c r="P18">
-        <v>83.52</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="G19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H19">
-        <v>337.6</v>
+        <v>355.98</v>
       </c>
       <c r="I19">
-        <v>292.84</v>
+        <v>277.5</v>
       </c>
       <c r="J19">
-        <v>44.76</v>
+        <v>78.48</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M19">
-        <v>292.84</v>
+        <v>277.5</v>
       </c>
       <c r="P19">
-        <v>44.76</v>
+        <v>45.15</v>
+      </c>
+      <c r="Q19">
+        <v>33.33</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" t="s">
         <v>64</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G20" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="H20">
-        <v>335.74</v>
+        <v>355.07</v>
       </c>
       <c r="I20">
-        <v>262.89</v>
+        <v>355.07</v>
       </c>
       <c r="J20">
-        <v>72.85</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M20">
-        <v>145.18</v>
+        <v>219.63</v>
       </c>
       <c r="N20">
-        <v>117.71</v>
-[...5 lines deleted...]
-        <v>20.53</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
         <v>66</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="G21" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="H21">
-        <v>326.82</v>
+        <v>338.52</v>
       </c>
       <c r="I21">
-        <v>326.82</v>
+        <v>198.31</v>
       </c>
       <c r="J21">
-        <v>0.0</v>
+        <v>140.21</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M21">
-        <v>219.63</v>
-[...2 lines deleted...]
-        <v>107.19</v>
+        <v>198.31</v>
+      </c>
+      <c r="P21">
+        <v>83.52</v>
+      </c>
+      <c r="Q21">
+        <v>30.31</v>
+      </c>
+      <c r="R21">
+        <v>26.38</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>231</v>
+        <v>17</v>
       </c>
       <c r="C22">
-        <v>210</v>
+        <v>-4</v>
       </c>
       <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22">
+        <v>1989</v>
+      </c>
+      <c r="G22" t="s">
         <v>69</v>
       </c>
-      <c r="E22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22">
-        <v>326.38</v>
+        <v>337.6</v>
       </c>
       <c r="I22">
-        <v>300.0</v>
+        <v>292.84</v>
       </c>
       <c r="J22">
-        <v>26.38</v>
+        <v>44.76</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="M22">
-        <v>300.0</v>
+        <v>292.84</v>
       </c>
       <c r="P22">
-        <v>26.38</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F23">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H23">
-        <v>318.36</v>
+        <v>335.74</v>
       </c>
       <c r="I23">
-        <v>256.69</v>
+        <v>262.89</v>
       </c>
       <c r="J23">
-        <v>61.67</v>
+        <v>72.85</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M23">
-        <v>256.69</v>
+        <v>145.18</v>
+      </c>
+      <c r="N23">
+        <v>117.71</v>
       </c>
       <c r="P23">
-        <v>61.67</v>
+        <v>52.32</v>
+      </c>
+      <c r="Q23">
+        <v>20.53</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C24">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24">
+        <v>1991</v>
+      </c>
+      <c r="G24" t="s">
         <v>74</v>
       </c>
-      <c r="E24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24">
-        <v>313.25</v>
+        <v>326.38</v>
       </c>
       <c r="I24">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="J24">
-        <v>56.56</v>
+        <v>26.38</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>1</v>
       </c>
       <c r="M24">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="P24">
-        <v>56.56</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="C25">
-        <v>-1</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25">
+        <v>2006</v>
+      </c>
+      <c r="G25" t="s">
         <v>77</v>
       </c>
-      <c r="E25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25">
-        <v>292.84</v>
+        <v>326.25</v>
       </c>
       <c r="I25">
-        <v>292.84</v>
+        <v>276.67</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
+        <v>49.58</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M25">
-        <v>146.42</v>
+        <v>160.79</v>
       </c>
       <c r="N25">
-        <v>146.42</v>
+        <v>115.88</v>
+      </c>
+      <c r="P25">
+        <v>49.58</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C26">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D26" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" t="s">
         <v>79</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G26" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H26">
-        <v>291.77</v>
+        <v>318.36</v>
       </c>
       <c r="I26">
-        <v>187.92</v>
+        <v>256.69</v>
       </c>
       <c r="J26">
-        <v>103.85</v>
+        <v>61.67</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M26">
-        <v>187.92</v>
+        <v>256.69</v>
       </c>
       <c r="P26">
-        <v>41.76</v>
-[...5 lines deleted...]
-        <v>28.52</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C27">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" t="s">
         <v>81</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27">
+        <v>1992</v>
+      </c>
+      <c r="G27" t="s">
         <v>82</v>
       </c>
-      <c r="F27">
-[...4 lines deleted...]
-      </c>
       <c r="H27">
-        <v>287.38</v>
+        <v>313.25</v>
       </c>
       <c r="I27">
-        <v>173.83</v>
+        <v>256.69</v>
       </c>
       <c r="J27">
-        <v>113.55</v>
+        <v>56.56</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M27">
-        <v>173.83</v>
+        <v>256.69</v>
       </c>
       <c r="P27">
-        <v>77.26</v>
-[...2 lines deleted...]
-        <v>36.29</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
         <v>83</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>84</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G28" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="H28">
-        <v>277.5</v>
+        <v>313.2</v>
       </c>
       <c r="I28">
-        <v>277.5</v>
+        <v>313.2</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>277.5</v>
+        <v>187.92</v>
+      </c>
+      <c r="N28">
+        <v>125.28</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C29">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
         <v>86</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="H29">
-        <v>271.44</v>
+        <v>291.77</v>
       </c>
       <c r="I29">
         <v>187.92</v>
       </c>
       <c r="J29">
-        <v>83.52</v>
+        <v>103.85</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M29">
         <v>187.92</v>
       </c>
       <c r="P29">
-        <v>83.52</v>
+        <v>41.76</v>
+      </c>
+      <c r="Q29">
+        <v>33.57</v>
+      </c>
+      <c r="R29">
+        <v>28.52</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="C30">
-        <v>176</v>
+        <v>-6</v>
       </c>
       <c r="D30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" t="s">
         <v>88</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="G30" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="H30">
-        <v>268.27</v>
+        <v>287.38</v>
       </c>
       <c r="I30">
-        <v>237.44</v>
+        <v>173.83</v>
       </c>
       <c r="J30">
-        <v>30.83</v>
+        <v>113.55</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M30">
-        <v>237.44</v>
+        <v>173.83</v>
       </c>
       <c r="P30">
-        <v>30.83</v>
+        <v>77.26</v>
+      </c>
+      <c r="Q30">
+        <v>36.29</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C31">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
         <v>90</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G31" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="H31">
-        <v>264.61</v>
+        <v>277.5</v>
       </c>
       <c r="I31">
-        <v>264.61</v>
+        <v>277.5</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>148.73</v>
-[...2 lines deleted...]
-        <v>115.88</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C32">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="D32" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" t="s">
         <v>92</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G32" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="H32">
-        <v>262.85</v>
+        <v>271.44</v>
       </c>
       <c r="I32">
-        <v>262.85</v>
+        <v>187.92</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
+        <v>83.52</v>
       </c>
       <c r="K32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M32">
-        <v>137.57</v>
-[...2 lines deleted...]
-        <v>125.28</v>
+        <v>187.92</v>
+      </c>
+      <c r="P32">
+        <v>83.52</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C33">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F33">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="G33" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="H33">
-        <v>258.29</v>
+        <v>268.27</v>
       </c>
       <c r="I33">
-        <v>158.29</v>
+        <v>237.44</v>
       </c>
       <c r="J33">
-        <v>100.0</v>
+        <v>30.83</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
-        <v>158.29</v>
+        <v>237.44</v>
       </c>
       <c r="P33">
-        <v>100.0</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C34">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F34">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="H34">
         <v>256.69</v>
       </c>
       <c r="I34">
         <v>256.69</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>256.69</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C35">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E35" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F35">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G35" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="H35">
         <v>256.69</v>
       </c>
       <c r="I35">
         <v>256.69</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>256.69</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B36">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>30</v>
+      </c>
+      <c r="C36">
+        <v>-5</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E36" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F36">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="G36" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="H36">
-        <v>256.69</v>
+        <v>255.36</v>
       </c>
       <c r="I36">
-        <v>256.69</v>
+        <v>219.63</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
+        <v>35.73</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M36">
-        <v>256.69</v>
+        <v>219.63</v>
+      </c>
+      <c r="P36">
+        <v>35.73</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C37">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E37" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="F37">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G37" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="H37">
-        <v>255.36</v>
+        <v>252.98</v>
       </c>
       <c r="I37">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="J37">
-        <v>35.73</v>
+        <v>79.15</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="M37">
-        <v>219.63</v>
+        <v>173.83</v>
       </c>
       <c r="P37">
-        <v>35.73</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C38">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F38">
         <v>2003</v>
       </c>
       <c r="G38" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H38">
         <v>251.97</v>
       </c>
       <c r="I38">
         <v>203.16</v>
       </c>
       <c r="J38">
         <v>48.81</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="M38">
         <v>203.16</v>
       </c>
       <c r="P38">
         <v>48.81</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="C39">
-        <v>-4</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E39" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F39">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G39" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H39">
-        <v>244.57</v>
+        <v>248.31</v>
       </c>
       <c r="I39">
         <v>203.16</v>
       </c>
       <c r="J39">
-        <v>41.41</v>
+        <v>45.15</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
       <c r="M39">
         <v>203.16</v>
       </c>
       <c r="P39">
-        <v>41.41</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C40">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E40" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F40">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H40">
-        <v>237.44</v>
+        <v>244.57</v>
       </c>
       <c r="I40">
-        <v>237.44</v>
+        <v>203.16</v>
       </c>
       <c r="J40">
-        <v>0.0</v>
+        <v>41.41</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M40">
-        <v>237.44</v>
+        <v>203.16</v>
+      </c>
+      <c r="P40">
+        <v>41.41</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>34</v>
+      </c>
+      <c r="C41">
+        <v>-6</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E41" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F41">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="G41" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="H41">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
       <c r="I41">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>219.63</v>
+        <v>237.44</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C42">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E42" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="F42">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G42" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="H42">
-        <v>216.86</v>
+        <v>219.63</v>
       </c>
       <c r="I42">
-        <v>216.86</v>
+        <v>219.63</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>99.15</v>
+        <v>219.63</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C43">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F43">
         <v>1988</v>
       </c>
       <c r="G43" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="H43">
         <v>214.38</v>
       </c>
       <c r="I43">
         <v>214.38</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>214.38</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C44">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E44" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F44">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G44" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="H44">
         <v>203.16</v>
       </c>
       <c r="I44">
         <v>203.16</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>203.16</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>37</v>
+      </c>
+      <c r="C45">
+        <v>-6</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E45" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="G45" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H45">
         <v>203.16</v>
       </c>
       <c r="I45">
         <v>203.16</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>203.16</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B46">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C46">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D46" t="s">
+        <v>122</v>
+      </c>
+      <c r="E46" t="s">
+        <v>123</v>
+      </c>
+      <c r="F46">
+        <v>1991</v>
+      </c>
+      <c r="G46" t="s">
         <v>124</v>
       </c>
-      <c r="E46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H46">
-        <v>203.16</v>
+        <v>200.0</v>
       </c>
       <c r="I46">
-        <v>203.16</v>
+        <v>200.0</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>203.16</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B47">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C47">
         <v>-6</v>
       </c>
       <c r="D47" t="s">
+        <v>125</v>
+      </c>
+      <c r="E47" t="s">
         <v>126</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47">
+        <v>2008</v>
+      </c>
+      <c r="G47" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H47">
         <v>200.0</v>
       </c>
       <c r="I47">
         <v>200.0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>200.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B48">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C48">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="E48" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F48">
         <v>2008</v>
       </c>
       <c r="G48" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="H48">
-        <v>200.0</v>
+        <v>199.42</v>
       </c>
       <c r="I48">
-        <v>200.0</v>
+        <v>160.79</v>
       </c>
       <c r="J48">
-        <v>0.0</v>
+        <v>38.63</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M48">
-        <v>200.0</v>
+        <v>160.79</v>
+      </c>
+      <c r="P48">
+        <v>38.63</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B49">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C49">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="D49" t="s">
+        <v>130</v>
+      </c>
+      <c r="E49" t="s">
+        <v>131</v>
+      </c>
+      <c r="F49">
+        <v>2002</v>
+      </c>
+      <c r="G49" t="s">
         <v>132</v>
       </c>
-      <c r="E49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H49">
-        <v>200.0</v>
+        <v>198.49</v>
       </c>
       <c r="I49">
-        <v>200.0</v>
+        <v>125.28</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M49">
-        <v>200.0</v>
+        <v>125.28</v>
+      </c>
+      <c r="P49">
+        <v>73.21</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C50">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E50" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F50">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G50" t="s">
-        <v>56</v>
+        <v>132</v>
       </c>
       <c r="H50">
-        <v>199.42</v>
+        <v>189.04</v>
       </c>
       <c r="I50">
-        <v>160.79</v>
+        <v>135.44</v>
       </c>
       <c r="J50">
-        <v>38.63</v>
+        <v>53.6</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
-        <v>160.79</v>
+        <v>135.44</v>
       </c>
       <c r="P50">
-        <v>38.63</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C51">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E51" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F51">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G51" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="H51">
-        <v>198.49</v>
+        <v>187.92</v>
       </c>
       <c r="I51">
-        <v>125.28</v>
+        <v>187.92</v>
       </c>
       <c r="J51">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M51">
-        <v>125.28</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>187.92</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B52">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C52">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D52" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="E52" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F52">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G52" t="s">
-        <v>139</v>
+        <v>74</v>
       </c>
       <c r="H52">
-        <v>189.04</v>
+        <v>187.92</v>
       </c>
       <c r="I52">
-        <v>135.44</v>
+        <v>187.92</v>
       </c>
       <c r="J52">
-        <v>53.6</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M52">
-        <v>135.44</v>
-[...2 lines deleted...]
-        <v>53.6</v>
+        <v>187.92</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C53">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E53" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F53">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G53" t="s">
-        <v>68</v>
+        <v>140</v>
       </c>
       <c r="H53">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="I53">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C54">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E54" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F54">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G54" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="H54">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="I54">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>187.92</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55">
         <v>52</v>
       </c>
-      <c r="B55">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="C55">
+        <v>-2</v>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="E55" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F55">
-        <v>2001</v>
+        <v>1990</v>
       </c>
       <c r="G55" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="H55">
-        <v>187.92</v>
+        <v>183.43</v>
       </c>
       <c r="I55">
-        <v>187.92</v>
+        <v>183.43</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>187.92</v>
+        <v>183.43</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C56">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D56" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E56" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F56">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G56" t="s">
-        <v>149</v>
+        <v>77</v>
       </c>
       <c r="H56">
-        <v>185.0</v>
+        <v>180.4</v>
       </c>
       <c r="I56">
-        <v>185.0</v>
+        <v>107.19</v>
       </c>
       <c r="J56">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M56">
-        <v>185.0</v>
+        <v>107.19</v>
+      </c>
+      <c r="P56">
+        <v>73.21</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B57">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C57">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D57" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F57">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G57" t="s">
         <v>149</v>
       </c>
       <c r="H57">
-        <v>185.0</v>
+        <v>179.33</v>
       </c>
       <c r="I57">
-        <v>185.0</v>
+        <v>137.57</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
+        <v>41.76</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M57">
-        <v>185.0</v>
+        <v>137.57</v>
+      </c>
+      <c r="P57">
+        <v>41.76</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58">
         <v>55</v>
       </c>
-      <c r="B58">
-[...1 lines deleted...]
-      </c>
       <c r="C58">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E58" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F58">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G58" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="H58">
-        <v>185.0</v>
+        <v>178.74</v>
       </c>
       <c r="I58">
-        <v>185.0</v>
+        <v>0.0</v>
       </c>
       <c r="J58">
-        <v>0.0</v>
+        <v>178.74</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L58">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>185.0</v>
+        <v>2</v>
+      </c>
+      <c r="P58">
+        <v>105.53</v>
+      </c>
+      <c r="Q58">
+        <v>73.21</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B59">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C59">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F59">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G59" t="s">
-        <v>119</v>
+        <v>54</v>
       </c>
       <c r="H59">
-        <v>185.0</v>
+        <v>177.16</v>
       </c>
       <c r="I59">
-        <v>185.0</v>
+        <v>0.0</v>
       </c>
       <c r="J59">
-        <v>0.0</v>
+        <v>177.16</v>
       </c>
       <c r="K59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L59">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>185.0</v>
+        <v>3</v>
+      </c>
+      <c r="P59">
+        <v>105.53</v>
+      </c>
+      <c r="Q59">
+        <v>38.3</v>
+      </c>
+      <c r="R59">
+        <v>33.33</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B60">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>0</v>
+      </c>
+      <c r="C60" t="s">
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
         <v>156</v>
       </c>
       <c r="F60">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G60" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="H60">
-        <v>185.0</v>
+        <v>173.83</v>
       </c>
       <c r="I60">
-        <v>185.0</v>
+        <v>173.83</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>185.0</v>
+        <v>173.83</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B61">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C61">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D61" t="s">
         <v>157</v>
       </c>
       <c r="E61" t="s">
         <v>158</v>
       </c>
       <c r="F61">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="G61" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="H61">
-        <v>183.43</v>
+        <v>173.83</v>
       </c>
       <c r="I61">
-        <v>183.43</v>
+        <v>173.83</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>183.43</v>
+        <v>173.83</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B62">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C62">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D62" t="s">
         <v>159</v>
       </c>
       <c r="E62" t="s">
         <v>160</v>
       </c>
       <c r="F62">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="G62" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="H62">
-        <v>178.74</v>
+        <v>173.83</v>
       </c>
       <c r="I62">
-        <v>0.0</v>
+        <v>173.83</v>
       </c>
       <c r="J62">
-        <v>178.74</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L62">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>73.21</v>
+        <v>0</v>
+      </c>
+      <c r="M62">
+        <v>173.83</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C63">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="D63" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F63">
         <v>1993</v>
       </c>
       <c r="G63" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="H63">
-        <v>177.16</v>
+        <v>171.13</v>
       </c>
       <c r="I63">
-        <v>0.0</v>
+        <v>171.13</v>
       </c>
       <c r="J63">
-        <v>177.16</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L63">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M63">
+        <v>171.13</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>61</v>
+      </c>
+      <c r="C64">
+        <v>-2</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F64">
-        <v>1983</v>
+        <v>2000</v>
       </c>
       <c r="G64" t="s">
-        <v>165</v>
+        <v>54</v>
       </c>
       <c r="H64">
-        <v>173.83</v>
+        <v>169.68</v>
       </c>
       <c r="I64">
-        <v>173.83</v>
+        <v>169.68</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>173.83</v>
+        <v>169.68</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B65">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C65">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D65" t="s">
         <v>166</v>
       </c>
       <c r="E65" t="s">
         <v>167</v>
       </c>
       <c r="F65">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="G65" t="s">
-        <v>168</v>
+        <v>23</v>
       </c>
       <c r="H65">
-        <v>173.83</v>
+        <v>169.44</v>
       </c>
       <c r="I65">
-        <v>173.83</v>
+        <v>0.0</v>
       </c>
       <c r="J65">
-        <v>0.0</v>
+        <v>169.44</v>
       </c>
       <c r="K65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L65">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>173.83</v>
+        <v>2</v>
+      </c>
+      <c r="P65">
+        <v>90.29</v>
+      </c>
+      <c r="Q65">
+        <v>79.15</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66">
         <v>63</v>
       </c>
-      <c r="B66">
-[...1 lines deleted...]
-      </c>
       <c r="C66">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D66" t="s">
+        <v>168</v>
+      </c>
+      <c r="E66" t="s">
         <v>169</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="G66" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="H66">
-        <v>173.83</v>
+        <v>167.2</v>
       </c>
       <c r="I66">
-        <v>173.83</v>
+        <v>0.0</v>
       </c>
       <c r="J66">
-        <v>0.0</v>
+        <v>167.2</v>
       </c>
       <c r="K66">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L66">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>173.83</v>
+        <v>3</v>
+      </c>
+      <c r="P66">
+        <v>90.29</v>
+      </c>
+      <c r="Q66">
+        <v>48.39</v>
+      </c>
+      <c r="R66">
+        <v>28.52</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C67">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D67" t="s">
+        <v>170</v>
+      </c>
+      <c r="E67" t="s">
         <v>171</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="G67" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="H67">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
       <c r="I67">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C68">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D68" t="s">
-        <v>69</v>
+        <v>172</v>
       </c>
       <c r="E68" t="s">
         <v>173</v>
       </c>
       <c r="F68">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G68" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="H68">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
       <c r="I68">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
-        <v>171.13</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B69">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C69">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D69" t="s">
         <v>174</v>
       </c>
       <c r="E69" t="s">
         <v>175</v>
       </c>
       <c r="F69">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G69" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="H69">
-        <v>171.13</v>
+        <v>159.12</v>
       </c>
       <c r="I69">
-        <v>171.13</v>
+        <v>117.71</v>
       </c>
       <c r="J69">
-        <v>0.0</v>
+        <v>41.41</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M69">
-        <v>171.13</v>
+        <v>117.71</v>
+      </c>
+      <c r="P69">
+        <v>41.41</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C70">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D70" t="s">
         <v>176</v>
       </c>
       <c r="E70" t="s">
         <v>177</v>
       </c>
       <c r="F70">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G70" t="s">
-        <v>50</v>
+        <v>178</v>
       </c>
       <c r="H70">
-        <v>169.68</v>
+        <v>158.29</v>
       </c>
       <c r="I70">
-        <v>169.68</v>
+        <v>158.29</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>169.68</v>
+        <v>158.29</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B71">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C71">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F71">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>124</v>
       </c>
       <c r="H71">
-        <v>169.44</v>
+        <v>158.29</v>
       </c>
       <c r="I71">
-        <v>0.0</v>
+        <v>158.29</v>
       </c>
       <c r="J71">
-        <v>169.44</v>
+        <v>0.0</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L71">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>79.15</v>
+        <v>0</v>
+      </c>
+      <c r="M71">
+        <v>158.29</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C72">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F72">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G72" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H72">
-        <v>167.2</v>
+        <v>156.95</v>
       </c>
       <c r="I72">
-        <v>0.0</v>
+        <v>156.95</v>
       </c>
       <c r="J72">
-        <v>167.2</v>
+        <v>0.0</v>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L72">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>28.52</v>
+        <v>0</v>
+      </c>
+      <c r="M72">
+        <v>156.95</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C73">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D73" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F73">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G73" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="H73">
-        <v>160.79</v>
+        <v>152.76</v>
       </c>
       <c r="I73">
-        <v>160.79</v>
+        <v>100.0</v>
       </c>
       <c r="J73">
-        <v>0.0</v>
+        <v>52.76</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M73">
-        <v>160.79</v>
+        <v>100.0</v>
+      </c>
+      <c r="P73">
+        <v>52.76</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B74">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>73</v>
+      </c>
+      <c r="C74">
+        <v>0</v>
       </c>
       <c r="D74" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E74" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F74">
-        <v>1980</v>
+        <v>2001</v>
       </c>
       <c r="G74" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="H74">
-        <v>160.79</v>
+        <v>151.66</v>
       </c>
       <c r="I74">
-        <v>160.79</v>
+        <v>127.26</v>
       </c>
       <c r="J74">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M74">
-        <v>160.79</v>
+        <v>127.26</v>
+      </c>
+      <c r="P74">
+        <v>24.4</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B75">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C75">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D75" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="E75" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F75">
         <v>2002</v>
       </c>
       <c r="G75" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="H75">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
       <c r="I75">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>160.79</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B76">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C76">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D76" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E76" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F76">
-        <v>2003</v>
+        <v>1988</v>
       </c>
       <c r="G76" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="H76">
-        <v>159.12</v>
+        <v>148.73</v>
       </c>
       <c r="I76">
-        <v>117.71</v>
+        <v>148.73</v>
       </c>
       <c r="J76">
-        <v>41.41</v>
+        <v>0.0</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M76">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>41.41</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B77">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C77">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D77" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E77" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F77">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G77" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="H77">
-        <v>158.29</v>
+        <v>148.73</v>
       </c>
       <c r="I77">
-        <v>158.29</v>
+        <v>148.73</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
-        <v>158.29</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B78">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C78">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E78" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F78">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G78" t="s">
-        <v>193</v>
+        <v>132</v>
       </c>
       <c r="H78">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
       <c r="I78">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B79">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="C79">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D79" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E79" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F79">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="G79" t="s">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="H79">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
       <c r="I79">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>158.29</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B80">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="C80">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F80">
-        <v>2006</v>
+        <v>1989</v>
       </c>
       <c r="G80" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="H80">
-        <v>158.29</v>
+        <v>142.6</v>
       </c>
       <c r="I80">
-        <v>158.29</v>
+        <v>85.56</v>
       </c>
       <c r="J80">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M80">
-        <v>158.29</v>
+        <v>85.56</v>
+      </c>
+      <c r="P80">
+        <v>57.04</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C81">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F81">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G81" t="s">
-        <v>50</v>
+        <v>203</v>
       </c>
       <c r="H81">
-        <v>156.95</v>
+        <v>140.89</v>
       </c>
       <c r="I81">
-        <v>156.95</v>
+        <v>0.0</v>
       </c>
       <c r="J81">
-        <v>0.0</v>
+        <v>140.89</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L81">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>156.95</v>
+        <v>2</v>
+      </c>
+      <c r="P81">
+        <v>92.5</v>
+      </c>
+      <c r="Q81">
+        <v>48.39</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="C82">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E82" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F82">
-        <v>2002</v>
+        <v>1988</v>
       </c>
       <c r="G82" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="H82">
-        <v>152.76</v>
+        <v>137.65</v>
       </c>
       <c r="I82">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="J82">
-        <v>52.76</v>
+        <v>45.15</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>1</v>
       </c>
       <c r="M82">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="P82">
-        <v>52.76</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C83">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E83" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F83">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G83" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="H83">
-        <v>151.66</v>
+        <v>137.57</v>
       </c>
       <c r="I83">
-        <v>127.26</v>
+        <v>137.57</v>
       </c>
       <c r="J83">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M83">
-        <v>127.26</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>137.57</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
+        <v>82</v>
+      </c>
+      <c r="B84">
         <v>83</v>
       </c>
-      <c r="B84">
-[...1 lines deleted...]
-      </c>
       <c r="C84">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F84">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="G84" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H84">
-        <v>148.73</v>
+        <v>137.57</v>
       </c>
       <c r="I84">
-        <v>148.73</v>
+        <v>137.57</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
-        <v>148.73</v>
+        <v>137.57</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B85">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C85">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E85" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F85">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="G85" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
       <c r="H85">
-        <v>148.73</v>
+        <v>135.44</v>
       </c>
       <c r="I85">
-        <v>148.73</v>
+        <v>135.44</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>148.73</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B86">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>88</v>
+      </c>
+      <c r="C86">
+        <v>3</v>
       </c>
       <c r="D86" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E86" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F86">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G86" t="s">
-        <v>165</v>
+        <v>20</v>
       </c>
       <c r="H86">
-        <v>148.73</v>
+        <v>134.29</v>
       </c>
       <c r="I86">
-        <v>148.73</v>
+        <v>100.72</v>
       </c>
       <c r="J86">
-        <v>0.0</v>
+        <v>33.57</v>
       </c>
       <c r="K86">
         <v>1</v>
       </c>
       <c r="L86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M86">
-        <v>148.73</v>
+        <v>100.72</v>
+      </c>
+      <c r="P86">
+        <v>33.57</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="C87">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D87" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E87" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F87">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="G87" t="s">
-        <v>128</v>
+        <v>217</v>
       </c>
       <c r="H87">
-        <v>146.42</v>
+        <v>133.33</v>
       </c>
       <c r="I87">
-        <v>146.42</v>
+        <v>100.0</v>
       </c>
       <c r="J87">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M87">
-        <v>146.42</v>
+        <v>100.0</v>
+      </c>
+      <c r="P87">
+        <v>33.33</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="C88">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E88" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="F88">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G88" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="H88">
-        <v>146.42</v>
+        <v>133.33</v>
       </c>
       <c r="I88">
-        <v>146.42</v>
+        <v>100.0</v>
       </c>
       <c r="J88">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K88">
         <v>1</v>
       </c>
       <c r="L88">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M88">
-        <v>146.42</v>
+        <v>100.0</v>
+      </c>
+      <c r="P88">
+        <v>33.33</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="C89">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D89" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E89" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F89">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G89" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="H89">
-        <v>146.42</v>
+        <v>133.33</v>
       </c>
       <c r="I89">
-        <v>146.42</v>
+        <v>0.0</v>
       </c>
       <c r="J89">
-        <v>0.0</v>
+        <v>133.33</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L89">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>146.42</v>
+        <v>1</v>
+      </c>
+      <c r="P89">
+        <v>133.33</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="C90">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D90" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E90" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="F90">
         <v>1989</v>
       </c>
       <c r="G90" t="s">
-        <v>202</v>
+        <v>23</v>
       </c>
       <c r="H90">
-        <v>142.6</v>
+        <v>128.74</v>
       </c>
       <c r="I90">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J90">
-        <v>57.04</v>
+        <v>128.74</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L90">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>2</v>
       </c>
       <c r="P90">
-        <v>57.04</v>
+        <v>66.1</v>
+      </c>
+      <c r="Q90">
+        <v>62.64</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C91">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D91" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E91" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="F91">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G91" t="s">
-        <v>222</v>
+        <v>51</v>
       </c>
       <c r="H91">
-        <v>140.89</v>
+        <v>127.26</v>
       </c>
       <c r="I91">
-        <v>0.0</v>
+        <v>127.26</v>
       </c>
       <c r="J91">
-        <v>140.89</v>
+        <v>0.0</v>
       </c>
       <c r="K91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L91">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>48.39</v>
+        <v>0</v>
+      </c>
+      <c r="M91">
+        <v>127.26</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B92">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C92">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D92" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E92" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F92">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="G92" t="s">
-        <v>202</v>
+        <v>20</v>
       </c>
       <c r="H92">
-        <v>137.65</v>
+        <v>127.26</v>
       </c>
       <c r="I92">
-        <v>92.5</v>
+        <v>127.26</v>
       </c>
       <c r="J92">
-        <v>45.15</v>
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M92">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>45.15</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C93">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D93" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E93" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F93">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G93" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H93">
-        <v>137.57</v>
+        <v>127.1</v>
       </c>
       <c r="I93">
-        <v>137.57</v>
+        <v>100.72</v>
       </c>
       <c r="J93">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M93">
-        <v>137.57</v>
+        <v>100.72</v>
+      </c>
+      <c r="P93">
+        <v>26.38</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B94">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C94">
-        <v>-10</v>
+        <v>3</v>
       </c>
       <c r="D94" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E94" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F94">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G94" t="s">
-        <v>23</v>
+        <v>212</v>
       </c>
       <c r="H94">
-        <v>137.57</v>
+        <v>125.28</v>
       </c>
       <c r="I94">
-        <v>137.57</v>
+        <v>125.28</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
-        <v>137.57</v>
+        <v>125.28</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B95">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="C95">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="D95" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E95" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="F95">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G95" t="s">
-        <v>102</v>
+        <v>217</v>
       </c>
       <c r="H95">
-        <v>137.57</v>
+        <v>123.33</v>
       </c>
       <c r="I95">
-        <v>137.57</v>
+        <v>92.5</v>
       </c>
       <c r="J95">
-        <v>0.0</v>
+        <v>30.83</v>
       </c>
       <c r="K95">
         <v>1</v>
       </c>
       <c r="L95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M95">
-        <v>137.57</v>
+        <v>92.5</v>
+      </c>
+      <c r="P95">
+        <v>30.83</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B96">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="C96">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="D96" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E96" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F96">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="G96" t="s">
-        <v>26</v>
+        <v>237</v>
       </c>
       <c r="H96">
-        <v>135.44</v>
+        <v>123.33</v>
       </c>
       <c r="I96">
-        <v>135.44</v>
+        <v>0.0</v>
       </c>
       <c r="J96">
-        <v>0.0</v>
+        <v>123.33</v>
       </c>
       <c r="K96">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L96">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>135.44</v>
+        <v>1</v>
+      </c>
+      <c r="P96">
+        <v>123.33</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B97">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="C97">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="D97" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="E97" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F97">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G97" t="s">
-        <v>26</v>
+        <v>240</v>
       </c>
       <c r="H97">
-        <v>135.44</v>
+        <v>117.71</v>
       </c>
       <c r="I97">
-        <v>135.44</v>
+        <v>117.71</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>135.44</v>
+        <v>117.71</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B98">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="C98">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="D98" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="E98" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="F98">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G98" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H98">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
       <c r="I98">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B99">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="C99">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="D99" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="E99" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="F99">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="G99" t="s">
-        <v>102</v>
+        <v>245</v>
       </c>
       <c r="H99">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
       <c r="I99">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>135.44</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="C100">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D100" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="E100" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="F100">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G100" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="H100">
-        <v>134.29</v>
+        <v>114.08</v>
       </c>
       <c r="I100">
-        <v>100.72</v>
+        <v>0.0</v>
       </c>
       <c r="J100">
-        <v>33.57</v>
+        <v>114.08</v>
       </c>
       <c r="K100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L100">
         <v>1</v>
       </c>
-      <c r="M100">
-[...1 lines deleted...]
-      </c>
       <c r="P100">
-        <v>33.57</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B101">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="C101">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D101" t="s">
-        <v>240</v>
+        <v>65</v>
       </c>
       <c r="E101" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="F101">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G101" t="s">
-        <v>242</v>
+        <v>57</v>
       </c>
       <c r="H101">
-        <v>133.33</v>
+        <v>114.08</v>
       </c>
       <c r="I101">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J101">
-        <v>33.33</v>
+        <v>114.08</v>
       </c>
       <c r="K101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
-      <c r="M101">
-[...1 lines deleted...]
-      </c>
       <c r="P101">
-        <v>33.33</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B102">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="C102">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D102" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E102" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="F102">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="G102" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="H102">
-        <v>133.33</v>
+        <v>113.88</v>
       </c>
       <c r="I102">
         <v>0.0</v>
       </c>
       <c r="J102">
-        <v>133.33</v>
+        <v>113.88</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P102">
-        <v>133.33</v>
+        <v>71.46</v>
+      </c>
+      <c r="Q102">
+        <v>42.42</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B103">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C103">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D103" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E103" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F103">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="G103" t="s">
-        <v>247</v>
+        <v>20</v>
       </c>
       <c r="H103">
-        <v>133.33</v>
+        <v>113.46</v>
       </c>
       <c r="I103">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J103">
-        <v>33.33</v>
+        <v>113.46</v>
       </c>
       <c r="K103">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L103">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>2</v>
       </c>
       <c r="P103">
-        <v>33.33</v>
+        <v>61.14</v>
+      </c>
+      <c r="Q103">
+        <v>52.32</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="C104">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D104" t="s">
-        <v>248</v>
+        <v>100</v>
       </c>
       <c r="E104" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F104">
-        <v>1989</v>
+        <v>2007</v>
       </c>
       <c r="G104" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="H104">
-        <v>128.74</v>
+        <v>108.88</v>
       </c>
       <c r="I104">
-        <v>0.0</v>
+        <v>108.88</v>
       </c>
       <c r="J104">
-        <v>128.74</v>
+        <v>0.0</v>
       </c>
       <c r="K104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L104">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>62.64</v>
+        <v>0</v>
+      </c>
+      <c r="M104">
+        <v>108.88</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B105">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="C105">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D105" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E105" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F105">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G105" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="H105">
-        <v>127.26</v>
+        <v>108.88</v>
       </c>
       <c r="I105">
-        <v>127.26</v>
+        <v>108.88</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>127.26</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B106">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="C106">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D106" t="s">
-        <v>252</v>
+        <v>166</v>
       </c>
       <c r="E106" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F106">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="G106" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H106">
-        <v>127.26</v>
+        <v>108.09</v>
       </c>
       <c r="I106">
-        <v>127.26</v>
+        <v>0.0</v>
       </c>
       <c r="J106">
-        <v>0.0</v>
+        <v>108.09</v>
       </c>
       <c r="K106">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L106">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>2</v>
+      </c>
+      <c r="P106">
+        <v>77.26</v>
+      </c>
+      <c r="Q106">
+        <v>30.83</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B107">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="C107">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D107" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E107" t="s">
-        <v>255</v>
+        <v>180</v>
       </c>
       <c r="F107">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G107" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="H107">
-        <v>127.26</v>
+        <v>107.19</v>
       </c>
       <c r="I107">
-        <v>127.26</v>
+        <v>107.19</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>127.26</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B108">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="C108">
-        <v>-10</v>
+        <v>6</v>
       </c>
       <c r="D108" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E108" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F108">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="G108" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="H108">
-        <v>127.1</v>
+        <v>107.19</v>
       </c>
       <c r="I108">
-        <v>100.72</v>
+        <v>107.19</v>
       </c>
       <c r="J108">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M108">
-        <v>100.72</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="C109">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E109" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F109">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="G109" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="H109">
-        <v>125.28</v>
+        <v>105.53</v>
       </c>
       <c r="I109">
-        <v>125.28</v>
+        <v>0.0</v>
       </c>
       <c r="J109">
-        <v>0.0</v>
+        <v>105.53</v>
       </c>
       <c r="K109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L109">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>125.28</v>
+        <v>1</v>
+      </c>
+      <c r="P109">
+        <v>105.53</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="C110">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E110" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F110">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="G110" t="s">
-        <v>128</v>
+        <v>220</v>
       </c>
       <c r="H110">
-        <v>125.28</v>
+        <v>105.53</v>
       </c>
       <c r="I110">
-        <v>125.28</v>
+        <v>79.15</v>
       </c>
       <c r="J110">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K110">
         <v>1</v>
       </c>
       <c r="L110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M110">
-        <v>125.28</v>
+        <v>79.15</v>
+      </c>
+      <c r="P110">
+        <v>26.38</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B111">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="C111">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E111" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F111">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G111" t="s">
-        <v>26</v>
+        <v>217</v>
       </c>
       <c r="H111">
-        <v>125.28</v>
+        <v>103.55</v>
       </c>
       <c r="I111">
-        <v>125.28</v>
+        <v>79.15</v>
       </c>
       <c r="J111">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K111">
         <v>1</v>
       </c>
       <c r="L111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M111">
-        <v>125.28</v>
+        <v>79.15</v>
+      </c>
+      <c r="P111">
+        <v>24.4</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="C112">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E112" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F112">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G112" t="s">
-        <v>247</v>
+        <v>69</v>
       </c>
       <c r="H112">
-        <v>123.33</v>
+        <v>100.0</v>
       </c>
       <c r="I112">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
       <c r="J112">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K112">
         <v>1</v>
       </c>
       <c r="L112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M112">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="C113">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E113" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F113">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G113" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H113">
-        <v>123.33</v>
+        <v>100.0</v>
       </c>
       <c r="I113">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="J113">
-        <v>123.33</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L113">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>123.33</v>
+        <v>0</v>
+      </c>
+      <c r="M113">
+        <v>100.0</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B114">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C114">
-        <v>-10</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E114" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F114">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G114" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H114">
-        <v>117.71</v>
+        <v>100.0</v>
       </c>
       <c r="I114">
-        <v>117.71</v>
+        <v>100.0</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>1</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
-        <v>117.71</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B115">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C115">
-        <v>-9</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E115" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F115">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="G115" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H115">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="I115">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>1</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B116">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C116">
-        <v>-9</v>
+        <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E116" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F116">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G116" t="s">
-        <v>139</v>
+        <v>279</v>
       </c>
       <c r="H116">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="I116">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>1</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
-        <v>115.88</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B117">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="C117">
-        <v>-9</v>
+        <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E117" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F117">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G117" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H117">
-        <v>115.88</v>
+        <v>99.15</v>
       </c>
       <c r="I117">
-        <v>115.88</v>
+        <v>99.15</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>115.88</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B118">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="C118">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="D118" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E118" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F118">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G118" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="H118">
-        <v>115.88</v>
+        <v>97.61</v>
       </c>
       <c r="I118">
-        <v>115.88</v>
+        <v>0.0</v>
       </c>
       <c r="J118">
-        <v>0.0</v>
+        <v>97.61</v>
       </c>
       <c r="K118">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L118">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>115.88</v>
+        <v>1</v>
+      </c>
+      <c r="P118">
+        <v>97.61</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B119">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="C119">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="D119" t="s">
-        <v>59</v>
+        <v>284</v>
       </c>
       <c r="E119" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="F119">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>53</v>
+        <v>220</v>
       </c>
       <c r="H119">
-        <v>114.08</v>
+        <v>97.61</v>
       </c>
       <c r="I119">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J119">
-        <v>114.08</v>
+        <v>24.4</v>
       </c>
       <c r="K119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L119">
         <v>1</v>
       </c>
+      <c r="M119">
+        <v>73.21</v>
+      </c>
       <c r="P119">
-        <v>114.08</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B120">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="C120">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="D120" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E120" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="F120">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G120" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="H120">
-        <v>114.08</v>
+        <v>92.5</v>
       </c>
       <c r="I120">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J120">
-        <v>114.08</v>
+        <v>0.0</v>
       </c>
       <c r="K120">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L120">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>114.08</v>
+        <v>0</v>
+      </c>
+      <c r="M120">
+        <v>92.5</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B121">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="C121">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="D121" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E121" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F121">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G121" t="s">
-        <v>76</v>
+        <v>276</v>
       </c>
       <c r="H121">
-        <v>113.88</v>
+        <v>92.5</v>
       </c>
       <c r="I121">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J121">
-        <v>113.88</v>
+        <v>0.0</v>
       </c>
       <c r="K121">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L121">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>42.42</v>
+        <v>0</v>
+      </c>
+      <c r="M121">
+        <v>92.5</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B122">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="C122">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="D122" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E122" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="F122">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="G122" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H122">
-        <v>113.46</v>
+        <v>92.5</v>
       </c>
       <c r="I122">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J122">
-        <v>113.46</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L122">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>52.32</v>
+        <v>0</v>
+      </c>
+      <c r="M122">
+        <v>92.5</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B123">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C123">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D123" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E123" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F123">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G123" t="s">
-        <v>76</v>
+        <v>279</v>
       </c>
       <c r="H123">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="I123">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>1</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B124">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C124">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>106</v>
+        <v>294</v>
       </c>
       <c r="E124" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="F124">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="G124" t="s">
-        <v>56</v>
+        <v>270</v>
       </c>
       <c r="H124">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="I124">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>1</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B125">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C125">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D125" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="E125" t="s">
-        <v>91</v>
+        <v>296</v>
       </c>
       <c r="F125">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="G125" t="s">
-        <v>68</v>
+        <v>273</v>
       </c>
       <c r="H125">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="I125">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>1</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
-        <v>108.88</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="C126">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>178</v>
+        <v>297</v>
       </c>
       <c r="E126" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="F126">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="G126" t="s">
-        <v>63</v>
+        <v>299</v>
       </c>
       <c r="H126">
-        <v>108.09</v>
+        <v>88.05</v>
       </c>
       <c r="I126">
         <v>0.0</v>
       </c>
       <c r="J126">
-        <v>108.09</v>
+        <v>88.05</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>2</v>
       </c>
       <c r="P126">
-        <v>77.26</v>
+        <v>61.67</v>
       </c>
       <c r="Q126">
-        <v>30.83</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="C127">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="E127" t="s">
-        <v>197</v>
+        <v>301</v>
       </c>
       <c r="F127">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="G127" t="s">
-        <v>134</v>
+        <v>302</v>
       </c>
       <c r="H127">
-        <v>107.19</v>
+        <v>86.93</v>
       </c>
       <c r="I127">
-        <v>107.19</v>
+        <v>0.0</v>
       </c>
       <c r="J127">
-        <v>0.0</v>
+        <v>86.93</v>
       </c>
       <c r="K127">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L127">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>107.19</v>
+        <v>2</v>
+      </c>
+      <c r="P127">
+        <v>53.6</v>
+      </c>
+      <c r="Q127">
+        <v>33.33</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B128">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="C128">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D128" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="E128" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="F128">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G128" t="s">
-        <v>26</v>
+        <v>305</v>
       </c>
       <c r="H128">
-        <v>107.19</v>
+        <v>85.56</v>
       </c>
       <c r="I128">
-        <v>107.19</v>
+        <v>0.0</v>
       </c>
       <c r="J128">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L128">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>107.19</v>
+        <v>1</v>
+      </c>
+      <c r="P128">
+        <v>85.56</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B129">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="C129">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D129" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E129" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="F129">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="G129" t="s">
-        <v>298</v>
+        <v>69</v>
       </c>
       <c r="H129">
-        <v>107.19</v>
+        <v>85.56</v>
       </c>
       <c r="I129">
-        <v>107.19</v>
+        <v>85.56</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>107.19</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B130">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="C130">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>299</v>
+        <v>38</v>
       </c>
       <c r="E130" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="F130">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="G130" t="s">
-        <v>128</v>
+        <v>212</v>
       </c>
       <c r="H130">
-        <v>107.19</v>
+        <v>85.56</v>
       </c>
       <c r="I130">
-        <v>107.19</v>
+        <v>0.0</v>
       </c>
       <c r="J130">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K130">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L130">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>107.19</v>
+        <v>1</v>
+      </c>
+      <c r="P130">
+        <v>85.56</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B131">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="C131">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D131" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="E131" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="F131">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G131" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="H131">
-        <v>105.53</v>
+        <v>85.56</v>
       </c>
       <c r="I131">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J131">
-        <v>105.53</v>
+        <v>0.0</v>
       </c>
       <c r="K131">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L131">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>105.53</v>
+        <v>0</v>
+      </c>
+      <c r="M131">
+        <v>85.56</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B132">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="C132">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E132" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="F132">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G132" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="H132">
-        <v>105.53</v>
+        <v>85.56</v>
       </c>
       <c r="I132">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J132">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M132">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B133">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="C133">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="E133" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="F133">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G133" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="H133">
-        <v>103.55</v>
+        <v>85.56</v>
       </c>
       <c r="I133">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J133">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
         <v>1</v>
       </c>
       <c r="L133">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M133">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B134">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="C134">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D134" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E134" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="F134">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G134" t="s">
-        <v>68</v>
+        <v>220</v>
       </c>
       <c r="H134">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
       <c r="I134">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>1</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
-        <v>100.72</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B135">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C135">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="E135" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="F135">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G135" t="s">
-        <v>311</v>
+        <v>276</v>
       </c>
       <c r="H135">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="I135">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B136">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C136">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D136" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E136" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F136">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="G136" t="s">
-        <v>314</v>
+        <v>273</v>
       </c>
       <c r="H136">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="I136">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
-        <v>100.0</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B137">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="C137">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D137" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E137" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F137">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="G137" t="s">
-        <v>317</v>
+        <v>23</v>
       </c>
       <c r="H137">
-        <v>100.0</v>
+        <v>80.13</v>
       </c>
       <c r="I137">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J137">
-        <v>0.0</v>
+        <v>80.13</v>
       </c>
       <c r="K137">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L137">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>2</v>
+      </c>
+      <c r="P137">
+        <v>57.94</v>
+      </c>
+      <c r="Q137">
+        <v>22.19</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B138">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="C138">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E138" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F138">
-        <v>2007</v>
+        <v>1982</v>
       </c>
       <c r="G138" t="s">
-        <v>320</v>
+        <v>185</v>
       </c>
       <c r="H138">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
       <c r="I138">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>1</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B139">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="C139">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E139" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F139">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G139" t="s">
-        <v>63</v>
+        <v>270</v>
       </c>
       <c r="H139">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
       <c r="I139">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B140">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C140">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E140" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F140">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="G140" t="s">
-        <v>128</v>
+        <v>302</v>
       </c>
       <c r="H140">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
       <c r="I140">
-        <v>99.15</v>
+        <v>0.0</v>
       </c>
       <c r="J140">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="K140">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L140">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>99.15</v>
+        <v>1</v>
+      </c>
+      <c r="P140">
+        <v>79.15</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B141">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C141">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D141" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E141" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F141">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="G141" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="H141">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
       <c r="I141">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>1</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>99.15</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B142">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C142">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D142" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E142" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F142">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G142" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="H142">
-        <v>97.61</v>
+        <v>79.15</v>
       </c>
       <c r="I142">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J142">
-        <v>97.61</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L142">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>97.61</v>
+        <v>0</v>
+      </c>
+      <c r="M142">
+        <v>79.15</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B143">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C143">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D143" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E143" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F143">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="G143" t="s">
-        <v>242</v>
+        <v>276</v>
       </c>
       <c r="H143">
-        <v>97.61</v>
+        <v>79.15</v>
       </c>
       <c r="I143">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J143">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M143">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B144">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="C144">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D144" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E144" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F144">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G144" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="H144">
-        <v>94.78</v>
+        <v>79.15</v>
       </c>
       <c r="I144">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J144">
-        <v>94.78</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L144">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>28.52</v>
+        <v>0</v>
+      </c>
+      <c r="M144">
+        <v>79.15</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="C145">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D145" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E145" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F145">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G145" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="H145">
-        <v>92.5</v>
+        <v>76.69</v>
       </c>
       <c r="I145">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
+        <v>76.69</v>
       </c>
       <c r="K145">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L145">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>2</v>
+      </c>
+      <c r="P145">
+        <v>45.86</v>
+      </c>
+      <c r="Q145">
+        <v>30.83</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B146">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C146">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="E146" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="F146">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G146" t="s">
-        <v>311</v>
+        <v>270</v>
       </c>
       <c r="H146">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="I146">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B147">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C147">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E147" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F147">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G147" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="H147">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="I147">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>1</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B148">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C148">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E148" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F148">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G148" t="s">
-        <v>317</v>
+        <v>185</v>
       </c>
       <c r="H148">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="I148">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B149">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C149">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E149" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="F149">
         <v>2006</v>
       </c>
       <c r="G149" t="s">
-        <v>242</v>
+        <v>217</v>
       </c>
       <c r="H149">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="I149">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B150">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C150">
-        <v>-7</v>
+        <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E150" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F150">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G150" t="s">
-        <v>314</v>
+        <v>273</v>
       </c>
       <c r="H150">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="I150">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>1</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B151">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="C151">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D151" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E151" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="F151">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="G151" t="s">
-        <v>346</v>
+        <v>279</v>
       </c>
       <c r="H151">
-        <v>88.05</v>
+        <v>73.21</v>
       </c>
       <c r="I151">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J151">
-        <v>88.05</v>
+        <v>0.0</v>
       </c>
       <c r="K151">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L151">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>0</v>
+      </c>
+      <c r="M151">
+        <v>73.21</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B152">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C152">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D152" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E152" t="s">
-        <v>348</v>
+        <v>275</v>
       </c>
       <c r="F152">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="G152" t="s">
-        <v>349</v>
+        <v>276</v>
       </c>
       <c r="H152">
-        <v>86.93</v>
+        <v>73.21</v>
       </c>
       <c r="I152">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J152">
-        <v>86.93</v>
+        <v>0.0</v>
       </c>
       <c r="K152">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L152">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M152">
+        <v>73.21</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="C153">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D153" t="s">
-        <v>350</v>
+        <v>155</v>
       </c>
       <c r="E153" t="s">
-        <v>351</v>
+        <v>26</v>
       </c>
       <c r="F153">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G153" t="s">
-        <v>317</v>
+        <v>77</v>
       </c>
       <c r="H153">
-        <v>85.56</v>
+        <v>72.29</v>
       </c>
       <c r="I153">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
+        <v>72.29</v>
       </c>
       <c r="K153">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L153">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>2</v>
+      </c>
+      <c r="P153">
+        <v>39.24</v>
+      </c>
+      <c r="Q153">
+        <v>33.05</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B154">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="C154">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D154" t="s">
+        <v>351</v>
+      </c>
+      <c r="E154" t="s">
         <v>352</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="G154" t="s">
-        <v>311</v>
+        <v>51</v>
       </c>
       <c r="H154">
-        <v>85.56</v>
+        <v>71.46</v>
       </c>
       <c r="I154">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
+        <v>71.46</v>
       </c>
       <c r="K154">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L154">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P154">
+        <v>71.46</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B155">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="C155">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D155" t="s">
+        <v>353</v>
+      </c>
+      <c r="E155" t="s">
         <v>354</v>
       </c>
-      <c r="E155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G155" t="s">
-        <v>314</v>
+        <v>69</v>
       </c>
       <c r="H155">
-        <v>85.56</v>
+        <v>71.46</v>
       </c>
       <c r="I155">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
+        <v>71.46</v>
       </c>
       <c r="K155">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L155">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P155">
+        <v>71.46</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B156">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="C156">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D156" t="s">
+        <v>355</v>
+      </c>
+      <c r="E156" t="s">
         <v>356</v>
       </c>
-      <c r="E156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G156" t="s">
-        <v>358</v>
+        <v>212</v>
       </c>
       <c r="H156">
-        <v>85.56</v>
+        <v>67.72</v>
       </c>
       <c r="I156">
         <v>0.0</v>
       </c>
       <c r="J156">
-        <v>85.56</v>
+        <v>67.72</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>1</v>
       </c>
       <c r="P156">
-        <v>85.56</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B157">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="C157">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D157" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E157" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F157">
         <v>1998</v>
       </c>
       <c r="G157" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="H157">
-        <v>85.56</v>
+        <v>67.72</v>
       </c>
       <c r="I157">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
+        <v>67.72</v>
       </c>
       <c r="K157">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L157">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P157">
+        <v>67.72</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B158">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="C158">
-        <v>-6</v>
+        <v>-118</v>
       </c>
       <c r="D158" t="s">
+        <v>359</v>
+      </c>
+      <c r="E158" t="s">
+        <v>360</v>
+      </c>
+      <c r="F158">
+        <v>2002</v>
+      </c>
+      <c r="G158" t="s">
         <v>361</v>
       </c>
-      <c r="E158" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H158">
-        <v>85.56</v>
+        <v>66.67</v>
       </c>
       <c r="I158">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="K158">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L158">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P158">
+        <v>66.67</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B159">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="C159">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D159" t="s">
+        <v>362</v>
+      </c>
+      <c r="E159" t="s">
         <v>363</v>
       </c>
-      <c r="E159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G159" t="s">
-        <v>247</v>
+        <v>185</v>
       </c>
       <c r="H159">
-        <v>85.56</v>
+        <v>66.67</v>
       </c>
       <c r="I159">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
+        <v>66.67</v>
       </c>
       <c r="K159">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L159">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P159">
+        <v>66.67</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B160">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="C160">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D160" t="s">
+        <v>364</v>
+      </c>
+      <c r="E160" t="s">
         <v>365</v>
       </c>
-      <c r="E160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="G160" t="s">
-        <v>320</v>
+        <v>51</v>
       </c>
       <c r="H160">
-        <v>85.56</v>
+        <v>66.1</v>
       </c>
       <c r="I160">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
+        <v>66.1</v>
       </c>
       <c r="K160">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L160">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>1</v>
+      </c>
+      <c r="P160">
+        <v>66.1</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="C161">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>366</v>
       </c>
       <c r="E161" t="s">
         <v>367</v>
       </c>
       <c r="F161">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G161" t="s">
-        <v>23</v>
+        <v>305</v>
       </c>
       <c r="H161">
-        <v>80.13</v>
+        <v>62.64</v>
       </c>
       <c r="I161">
         <v>0.0</v>
       </c>
       <c r="J161">
-        <v>80.13</v>
+        <v>62.64</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P161">
-        <v>57.94</v>
-[...2 lines deleted...]
-        <v>22.19</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B162">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="C162">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
         <v>368</v>
       </c>
       <c r="E162" t="s">
         <v>369</v>
       </c>
       <c r="F162">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G162" t="s">
-        <v>317</v>
+        <v>77</v>
       </c>
       <c r="H162">
-        <v>79.15</v>
+        <v>62.64</v>
       </c>
       <c r="I162">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J162">
-        <v>0.0</v>
+        <v>62.64</v>
       </c>
       <c r="K162">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L162">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P162">
+        <v>62.64</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B163">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="C163">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
+        <v>223</v>
+      </c>
+      <c r="E163" t="s">
         <v>370</v>
       </c>
-      <c r="E163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F163">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="G163" t="s">
-        <v>320</v>
+        <v>69</v>
       </c>
       <c r="H163">
-        <v>79.15</v>
+        <v>61.81</v>
       </c>
       <c r="I163">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J163">
-        <v>0.0</v>
+        <v>61.81</v>
       </c>
       <c r="K163">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L163">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>2</v>
+      </c>
+      <c r="P163">
+        <v>35.43</v>
+      </c>
+      <c r="Q163">
+        <v>26.38</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B164">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="C164">
-        <v>-6</v>
+        <v>-115</v>
       </c>
       <c r="D164" t="s">
+        <v>371</v>
+      </c>
+      <c r="E164" t="s">
         <v>372</v>
       </c>
-      <c r="E164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G164" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="H164">
-        <v>79.15</v>
+        <v>61.67</v>
       </c>
       <c r="I164">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J164">
-        <v>0.0</v>
+        <v>61.67</v>
       </c>
       <c r="K164">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L164">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P164">
+        <v>61.67</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B165">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="C165">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D165" t="s">
+        <v>373</v>
+      </c>
+      <c r="E165" t="s">
         <v>374</v>
       </c>
-      <c r="E165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F165">
-        <v>1987</v>
+        <v>2005</v>
       </c>
       <c r="G165" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="H165">
-        <v>79.15</v>
+        <v>61.67</v>
       </c>
       <c r="I165">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J165">
-        <v>0.0</v>
+        <v>61.67</v>
       </c>
       <c r="K165">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L165">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P165">
+        <v>61.67</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B166">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="C166">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="D166" t="s">
+        <v>375</v>
+      </c>
+      <c r="E166" t="s">
         <v>376</v>
       </c>
-      <c r="E166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="G166" t="s">
-        <v>202</v>
+        <v>20</v>
       </c>
       <c r="H166">
-        <v>79.15</v>
+        <v>61.14</v>
       </c>
       <c r="I166">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J166">
-        <v>0.0</v>
+        <v>61.14</v>
       </c>
       <c r="K166">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L166">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P166">
+        <v>61.14</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B167">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="C167">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D167" t="s">
-        <v>378</v>
+        <v>157</v>
       </c>
       <c r="E167" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="F167">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G167" t="s">
-        <v>314</v>
+        <v>82</v>
       </c>
       <c r="H167">
-        <v>79.15</v>
+        <v>57.94</v>
       </c>
       <c r="I167">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J167">
-        <v>0.0</v>
+        <v>57.94</v>
       </c>
       <c r="K167">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L167">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P167">
+        <v>57.94</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B168">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="C168">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D168" t="s">
+        <v>378</v>
+      </c>
+      <c r="E168" t="s">
+        <v>379</v>
+      </c>
+      <c r="F168">
+        <v>2009</v>
+      </c>
+      <c r="G168" t="s">
         <v>380</v>
       </c>
-      <c r="E168" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H168">
-        <v>79.15</v>
+        <v>57.94</v>
       </c>
       <c r="I168">
         <v>0.0</v>
       </c>
       <c r="J168">
-        <v>79.15</v>
+        <v>57.94</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>1</v>
       </c>
       <c r="P168">
-        <v>79.15</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="C169">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D169" t="s">
+        <v>381</v>
+      </c>
+      <c r="E169" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F169">
         <v>2005</v>
       </c>
       <c r="G169" t="s">
-        <v>349</v>
+        <v>117</v>
       </c>
       <c r="H169">
-        <v>76.69</v>
+        <v>57.04</v>
       </c>
       <c r="I169">
         <v>0.0</v>
       </c>
       <c r="J169">
-        <v>76.69</v>
+        <v>57.04</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P169">
-        <v>45.86</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B170">
-        <v>163</v>
+        <v>59</v>
       </c>
       <c r="C170">
-        <v>-6</v>
+        <v>-109</v>
       </c>
       <c r="D170" t="s">
-        <v>384</v>
+        <v>72</v>
       </c>
       <c r="E170" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F170">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="G170" t="s">
-        <v>317</v>
+        <v>361</v>
       </c>
       <c r="H170">
-        <v>73.21</v>
+        <v>57.04</v>
       </c>
       <c r="I170">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J170">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L170">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P170">
+        <v>57.04</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B171">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C171">
-        <v>-6</v>
+        <v>8</v>
       </c>
       <c r="D171" t="s">
+        <v>384</v>
+      </c>
+      <c r="E171" t="s">
+        <v>385</v>
+      </c>
+      <c r="F171">
+        <v>2000</v>
+      </c>
+      <c r="G171" t="s">
         <v>386</v>
       </c>
-      <c r="E171" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H171">
-        <v>73.21</v>
+        <v>57.04</v>
       </c>
       <c r="I171">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J171">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K171">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L171">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P171">
+        <v>57.04</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B172">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="C172">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
+        <v>387</v>
+      </c>
+      <c r="E172" t="s">
         <v>388</v>
       </c>
-      <c r="E172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G172" t="s">
-        <v>314</v>
+        <v>51</v>
       </c>
       <c r="H172">
-        <v>73.21</v>
+        <v>56.56</v>
       </c>
       <c r="I172">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J172">
-        <v>0.0</v>
+        <v>56.56</v>
       </c>
       <c r="K172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L172">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P172">
+        <v>56.56</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B173">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="C173">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D173" t="s">
+        <v>389</v>
+      </c>
+      <c r="E173" t="s">
         <v>390</v>
       </c>
-      <c r="E173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G173" t="s">
-        <v>202</v>
+        <v>20</v>
       </c>
       <c r="H173">
-        <v>73.21</v>
+        <v>56.56</v>
       </c>
       <c r="I173">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J173">
-        <v>0.0</v>
+        <v>56.56</v>
       </c>
       <c r="K173">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L173">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P173">
+        <v>56.56</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B174">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="C174">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>392</v>
+        <v>145</v>
       </c>
       <c r="E174" t="s">
-        <v>319</v>
+        <v>391</v>
       </c>
       <c r="F174">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G174" t="s">
-        <v>320</v>
+        <v>77</v>
       </c>
       <c r="H174">
-        <v>73.21</v>
+        <v>53.6</v>
       </c>
       <c r="I174">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J174">
-        <v>0.0</v>
+        <v>53.6</v>
       </c>
       <c r="K174">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L174">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P174">
+        <v>53.6</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B175">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="C175">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="D175" t="s">
+        <v>392</v>
+      </c>
+      <c r="E175" t="s">
         <v>393</v>
       </c>
-      <c r="E175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G175" t="s">
-        <v>311</v>
+        <v>117</v>
       </c>
       <c r="H175">
-        <v>73.21</v>
+        <v>52.76</v>
       </c>
       <c r="I175">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J175">
-        <v>0.0</v>
+        <v>52.76</v>
       </c>
       <c r="K175">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L175">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P175">
+        <v>52.76</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B176">
-        <v>163</v>
+        <v>68</v>
       </c>
       <c r="C176">
-        <v>-6</v>
+        <v>-106</v>
       </c>
       <c r="D176" t="s">
-        <v>395</v>
+        <v>63</v>
       </c>
       <c r="E176" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F176">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G176" t="s">
-        <v>247</v>
+        <v>361</v>
       </c>
       <c r="H176">
-        <v>73.21</v>
+        <v>52.76</v>
       </c>
       <c r="I176">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J176">
-        <v>0.0</v>
+        <v>52.76</v>
       </c>
       <c r="K176">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L176">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P176">
+        <v>52.76</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B177">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="C177">
-        <v>-5</v>
+        <v>7</v>
       </c>
       <c r="D177" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="E177" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F177">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="G177" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H177">
-        <v>71.46</v>
+        <v>52.76</v>
       </c>
       <c r="I177">
         <v>0.0</v>
       </c>
       <c r="J177">
-        <v>71.46</v>
+        <v>52.76</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>1</v>
       </c>
       <c r="P177">
-        <v>71.46</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B178">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="C178">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="D178" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E178" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F178">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G178" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H178">
-        <v>71.46</v>
+        <v>52.32</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178">
-        <v>71.46</v>
+        <v>52.32</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>1</v>
       </c>
       <c r="P178">
-        <v>71.46</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="C179">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="D179" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E179" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F179">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G179" t="s">
-        <v>314</v>
+        <v>51</v>
       </c>
       <c r="H179">
-        <v>67.72</v>
+        <v>49.58</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179">
-        <v>67.72</v>
+        <v>49.58</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="P179">
-        <v>67.72</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B180">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="C180">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="D180" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E180" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="F180">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="G180" t="s">
-        <v>202</v>
+        <v>270</v>
       </c>
       <c r="H180">
-        <v>66.67</v>
+        <v>49.58</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180">
-        <v>66.67</v>
+        <v>49.58</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="P180">
-        <v>66.67</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C181">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="D181" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="E181" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="F181">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="G181" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="H181">
-        <v>66.1</v>
+        <v>48.81</v>
       </c>
       <c r="I181">
         <v>0.0</v>
       </c>
       <c r="J181">
-        <v>66.1</v>
+        <v>48.81</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>1</v>
       </c>
       <c r="P181">
-        <v>66.1</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B182">
-        <v>176</v>
+        <v>77</v>
       </c>
       <c r="C182">
-        <v>-5</v>
+        <v>-103</v>
       </c>
       <c r="D182" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E182" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F182">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="G182" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H182">
-        <v>62.64</v>
+        <v>48.81</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
-        <v>62.64</v>
+        <v>48.81</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>1</v>
       </c>
       <c r="P182">
-        <v>62.64</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C183">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D183" t="s">
-        <v>248</v>
+        <v>407</v>
       </c>
       <c r="E183" t="s">
-        <v>409</v>
+        <v>195</v>
       </c>
       <c r="F183">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G183" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="H183">
-        <v>61.81</v>
+        <v>45.86</v>
       </c>
       <c r="I183">
         <v>0.0</v>
       </c>
       <c r="J183">
-        <v>61.81</v>
+        <v>45.86</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P183">
-        <v>35.43</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B184">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C184">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="D184" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="E184" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="F184">
         <v>1996</v>
       </c>
       <c r="G184" t="s">
-        <v>20</v>
+        <v>212</v>
       </c>
       <c r="H184">
-        <v>61.14</v>
+        <v>45.86</v>
       </c>
       <c r="I184">
         <v>0.0</v>
       </c>
       <c r="J184">
-        <v>61.14</v>
+        <v>45.86</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>1</v>
       </c>
       <c r="P184">
-        <v>61.14</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="C185">
-        <v>-71</v>
+        <v>-99</v>
       </c>
       <c r="D185" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E185" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="F185">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G185" t="s">
-        <v>414</v>
+        <v>361</v>
       </c>
       <c r="H185">
-        <v>59.71</v>
+        <v>45.15</v>
       </c>
       <c r="I185">
         <v>0.0</v>
       </c>
       <c r="J185">
-        <v>59.71</v>
+        <v>45.15</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P185">
-        <v>33.33</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="C186">
-        <v>-81</v>
+        <v>5</v>
       </c>
       <c r="D186" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E186" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F186">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="G186" t="s">
-        <v>414</v>
+        <v>51</v>
       </c>
       <c r="H186">
-        <v>59.35</v>
+        <v>44.76</v>
       </c>
       <c r="I186">
         <v>0.0</v>
       </c>
       <c r="J186">
-        <v>59.35</v>
+        <v>44.76</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P186">
-        <v>30.83</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="C187">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D187" t="s">
-        <v>169</v>
+        <v>414</v>
       </c>
       <c r="E187" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F187">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="G187" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H187">
-        <v>57.94</v>
+        <v>42.42</v>
       </c>
       <c r="I187">
         <v>0.0</v>
       </c>
       <c r="J187">
-        <v>57.94</v>
+        <v>42.42</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="P187">
-        <v>57.94</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B188">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="C188">
-        <v>-6</v>
+        <v>5</v>
       </c>
       <c r="D188" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E188" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F188">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G188" t="s">
-        <v>420</v>
+        <v>305</v>
       </c>
       <c r="H188">
-        <v>57.04</v>
+        <v>42.42</v>
       </c>
       <c r="I188">
         <v>0.0</v>
       </c>
       <c r="J188">
-        <v>57.04</v>
+        <v>42.42</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>1</v>
       </c>
       <c r="P188">
-        <v>57.04</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="C189">
-        <v>-6</v>
+        <v>-92</v>
       </c>
       <c r="D189" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E189" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F189">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="G189" t="s">
-        <v>47</v>
+        <v>361</v>
       </c>
       <c r="H189">
-        <v>56.56</v>
+        <v>41.76</v>
       </c>
       <c r="I189">
         <v>0.0</v>
       </c>
       <c r="J189">
-        <v>56.56</v>
+        <v>41.76</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>1</v>
       </c>
       <c r="P189">
-        <v>56.56</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B190">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="C190">
-        <v>-6</v>
+        <v>4</v>
       </c>
       <c r="D190" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E190" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="F190">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="G190" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="H190">
-        <v>56.56</v>
+        <v>39.24</v>
       </c>
       <c r="I190">
         <v>0.0</v>
       </c>
       <c r="J190">
-        <v>56.56</v>
+        <v>39.24</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="P190">
-        <v>56.56</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="C191">
-        <v>-6</v>
+        <v>-88</v>
       </c>
       <c r="D191" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E191" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="F191">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G191" t="s">
-        <v>56</v>
+        <v>361</v>
       </c>
       <c r="H191">
-        <v>52.76</v>
+        <v>38.63</v>
       </c>
       <c r="I191">
         <v>0.0</v>
       </c>
       <c r="J191">
-        <v>52.76</v>
+        <v>38.63</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="P191">
-        <v>52.76</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B192">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C192">
-        <v>-5</v>
+        <v>4</v>
       </c>
       <c r="D192" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E192" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F192">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="G192" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="H192">
-        <v>52.32</v>
+        <v>38.63</v>
       </c>
       <c r="I192">
         <v>0.0</v>
       </c>
       <c r="J192">
-        <v>52.32</v>
+        <v>38.63</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>1</v>
       </c>
       <c r="P192">
-        <v>52.32</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C193">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="D193" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="E193" t="s">
-        <v>430</v>
+        <v>76</v>
       </c>
       <c r="F193">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="G193" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="H193">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
       <c r="I193">
         <v>0.0</v>
       </c>
       <c r="J193">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>1</v>
       </c>
       <c r="P193">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="B194">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C194">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="D194" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E194" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="F194">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="G194" t="s">
-        <v>314</v>
+        <v>429</v>
       </c>
       <c r="H194">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
       <c r="I194">
         <v>0.0</v>
       </c>
       <c r="J194">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="P194">
-        <v>49.58</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="C195">
-        <v>-5</v>
+        <v>-82</v>
       </c>
       <c r="D195" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E195" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="F195">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="G195" t="s">
-        <v>202</v>
+        <v>361</v>
       </c>
       <c r="H195">
-        <v>48.81</v>
+        <v>35.73</v>
       </c>
       <c r="I195">
         <v>0.0</v>
       </c>
       <c r="J195">
-        <v>48.81</v>
+        <v>35.73</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>1</v>
       </c>
       <c r="P195">
-        <v>48.81</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B196">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="C196">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="D196" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="E196" t="s">
-        <v>217</v>
+        <v>433</v>
       </c>
       <c r="F196">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G196" t="s">
-        <v>139</v>
+        <v>434</v>
       </c>
       <c r="H196">
-        <v>45.86</v>
+        <v>35.73</v>
       </c>
       <c r="I196">
         <v>0.0</v>
       </c>
       <c r="J196">
-        <v>45.86</v>
+        <v>35.73</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="P196">
-        <v>45.86</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C197">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D197" t="s">
+        <v>435</v>
+      </c>
+      <c r="E197" t="s">
         <v>436</v>
       </c>
-      <c r="E197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G197" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="H197">
-        <v>44.76</v>
+        <v>35.43</v>
       </c>
       <c r="I197">
         <v>0.0</v>
       </c>
       <c r="J197">
-        <v>44.76</v>
+        <v>35.43</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="P197">
-        <v>44.76</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C198">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D198" t="s">
+        <v>437</v>
+      </c>
+      <c r="E198" t="s">
         <v>438</v>
       </c>
-      <c r="E198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="G198" t="s">
-        <v>358</v>
+        <v>77</v>
       </c>
       <c r="H198">
-        <v>42.42</v>
+        <v>33.57</v>
       </c>
       <c r="I198">
         <v>0.0</v>
       </c>
       <c r="J198">
-        <v>42.42</v>
+        <v>33.57</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="P198">
-        <v>42.42</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C199">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D199" t="s">
+        <v>439</v>
+      </c>
+      <c r="E199" t="s">
         <v>440</v>
       </c>
-      <c r="E199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="G199" t="s">
-        <v>139</v>
+        <v>203</v>
       </c>
       <c r="H199">
-        <v>39.24</v>
+        <v>33.33</v>
       </c>
       <c r="I199">
         <v>0.0</v>
       </c>
       <c r="J199">
-        <v>39.24</v>
+        <v>33.33</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>1</v>
       </c>
       <c r="P199">
-        <v>39.24</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B200">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C200">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D200" t="s">
+        <v>441</v>
+      </c>
+      <c r="E200" t="s">
         <v>442</v>
       </c>
-      <c r="E200" t="s">
+      <c r="F200">
+        <v>2006</v>
+      </c>
+      <c r="G200" t="s">
         <v>443</v>
       </c>
-      <c r="F200">
-[...4 lines deleted...]
-      </c>
       <c r="H200">
-        <v>36.29</v>
+        <v>33.33</v>
       </c>
       <c r="I200">
         <v>0.0</v>
       </c>
       <c r="J200">
-        <v>36.29</v>
+        <v>33.33</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>1</v>
       </c>
       <c r="P200">
-        <v>36.29</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
+        <v>198</v>
+      </c>
+      <c r="B201">
         <v>200</v>
       </c>
-      <c r="B201">
-[...1 lines deleted...]
-      </c>
       <c r="C201">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D201" t="s">
+        <v>444</v>
+      </c>
+      <c r="E201" t="s">
         <v>445</v>
       </c>
-      <c r="E201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F201">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G201" t="s">
-        <v>320</v>
+        <v>51</v>
       </c>
       <c r="H201">
         <v>33.33</v>
       </c>
       <c r="I201">
         <v>0.0</v>
       </c>
       <c r="J201">
         <v>33.33</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="P201">
         <v>33.33</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
+        <v>198</v>
+      </c>
+      <c r="B202">
         <v>200</v>
       </c>
-      <c r="B202">
-[...1 lines deleted...]
-      </c>
       <c r="C202">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D202" t="s">
+        <v>446</v>
+      </c>
+      <c r="E202" t="s">
         <v>447</v>
       </c>
-      <c r="E202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="G202" t="s">
-        <v>449</v>
+        <v>276</v>
       </c>
       <c r="H202">
         <v>33.33</v>
       </c>
       <c r="I202">
         <v>0.0</v>
       </c>
       <c r="J202">
         <v>33.33</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>1</v>
       </c>
       <c r="P202">
         <v>33.33</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
+        <v>198</v>
+      </c>
+      <c r="B203">
         <v>200</v>
       </c>
-      <c r="B203">
-[...1 lines deleted...]
-      </c>
       <c r="C203">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D203" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E203" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F203">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="G203" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="H203">
         <v>33.33</v>
       </c>
       <c r="I203">
         <v>0.0</v>
       </c>
       <c r="J203">
         <v>33.33</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="P203">
         <v>33.33</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
+        <v>198</v>
+      </c>
+      <c r="B204">
         <v>200</v>
       </c>
-      <c r="B204">
-[...1 lines deleted...]
-      </c>
       <c r="C204">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D204" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="E204" t="s">
-        <v>453</v>
+        <v>145</v>
       </c>
       <c r="F204">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G204" t="s">
-        <v>222</v>
+        <v>299</v>
       </c>
       <c r="H204">
         <v>33.33</v>
       </c>
       <c r="I204">
         <v>0.0</v>
       </c>
       <c r="J204">
         <v>33.33</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1</v>
       </c>
       <c r="P204">
         <v>33.33</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
+        <v>198</v>
+      </c>
+      <c r="B205">
         <v>200</v>
       </c>
-      <c r="B205">
-[...1 lines deleted...]
-      </c>
       <c r="C205">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D205" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E205" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F205">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G205" t="s">
-        <v>317</v>
+        <v>74</v>
       </c>
       <c r="H205">
         <v>33.33</v>
       </c>
       <c r="I205">
         <v>0.0</v>
       </c>
       <c r="J205">
         <v>33.33</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>1</v>
       </c>
       <c r="P205">
         <v>33.33</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
+        <v>198</v>
+      </c>
+      <c r="B206">
         <v>200</v>
       </c>
-      <c r="B206">
-[...1 lines deleted...]
-      </c>
       <c r="C206">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D206" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="E206" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="F206">
         <v>2002</v>
       </c>
       <c r="G206" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="H206">
         <v>33.33</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="J206">
         <v>33.33</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="P206">
         <v>33.33</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
+        <v>198</v>
+      </c>
+      <c r="B207">
         <v>200</v>
       </c>
-      <c r="B207">
-[...1 lines deleted...]
-      </c>
       <c r="C207">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D207" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E207" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="F207">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G207" t="s">
-        <v>71</v>
+        <v>457</v>
       </c>
       <c r="H207">
         <v>33.33</v>
       </c>
       <c r="I207">
         <v>0.0</v>
       </c>
       <c r="J207">
         <v>33.33</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>1</v>
       </c>
       <c r="P207">
         <v>33.33</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B208">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C208">
-        <v>-74</v>
+        <v>-84</v>
       </c>
       <c r="D208" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E208" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F208">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="G208" t="s">
-        <v>414</v>
+        <v>361</v>
       </c>
       <c r="H208">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="I208">
         <v>0.0</v>
       </c>
       <c r="J208">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>1</v>
       </c>
       <c r="P208">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B209">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C209">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D209" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E209" t="s">
-        <v>66</v>
+        <v>461</v>
       </c>
       <c r="F209">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G209" t="s">
-        <v>346</v>
+        <v>60</v>
       </c>
       <c r="H209">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="I209">
         <v>0.0</v>
       </c>
       <c r="J209">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="P209">
-        <v>33.33</v>
+        <v>33.05</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C210">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D210" t="s">
+        <v>462</v>
+      </c>
+      <c r="E210" t="s">
         <v>463</v>
       </c>
-      <c r="E210" t="s">
+      <c r="F210">
+        <v>1996</v>
+      </c>
+      <c r="G210" t="s">
         <v>464</v>
       </c>
-      <c r="F210">
-[...4 lines deleted...]
-      </c>
       <c r="H210">
-        <v>33.05</v>
+        <v>32.77</v>
       </c>
       <c r="I210">
         <v>0.0</v>
       </c>
       <c r="J210">
-        <v>33.05</v>
+        <v>32.77</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>1</v>
       </c>
       <c r="P210">
-        <v>33.05</v>
+        <v>32.77</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C211">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D211" t="s">
         <v>465</v>
       </c>
       <c r="E211" t="s">
-        <v>466</v>
+        <v>275</v>
       </c>
       <c r="F211">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G211" t="s">
-        <v>467</v>
+        <v>276</v>
       </c>
       <c r="H211">
-        <v>32.77</v>
+        <v>30.83</v>
       </c>
       <c r="I211">
         <v>0.0</v>
       </c>
       <c r="J211">
-        <v>32.77</v>
+        <v>30.83</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="P211">
-        <v>32.77</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
+        <v>210</v>
+      </c>
+      <c r="B212">
         <v>211</v>
       </c>
-      <c r="B212">
-[...1 lines deleted...]
-      </c>
       <c r="C212">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D212" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E212" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="F212">
         <v>1996</v>
       </c>
       <c r="G212" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H212">
         <v>30.83</v>
       </c>
       <c r="I212">
         <v>0.0</v>
       </c>
       <c r="J212">
         <v>30.83</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>1</v>
       </c>
       <c r="P212">
         <v>30.83</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
+        <v>210</v>
+      </c>
+      <c r="B213">
         <v>211</v>
       </c>
-      <c r="B213">
-[...1 lines deleted...]
-      </c>
       <c r="C213">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D213" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E213" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F213">
         <v>2002</v>
       </c>
       <c r="G213" t="s">
-        <v>346</v>
+        <v>299</v>
       </c>
       <c r="H213">
         <v>30.83</v>
       </c>
       <c r="I213">
         <v>0.0</v>
       </c>
       <c r="J213">
         <v>30.83</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="P213">
         <v>30.83</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
+        <v>210</v>
+      </c>
+      <c r="B214">
         <v>211</v>
       </c>
-      <c r="B214">
-[...1 lines deleted...]
-      </c>
       <c r="C214">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D214" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E214" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="F214">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G214" t="s">
-        <v>242</v>
+        <v>443</v>
       </c>
       <c r="H214">
         <v>30.83</v>
       </c>
       <c r="I214">
         <v>0.0</v>
       </c>
       <c r="J214">
         <v>30.83</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>1</v>
       </c>
       <c r="P214">
         <v>30.83</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
+        <v>210</v>
+      </c>
+      <c r="B215">
         <v>211</v>
       </c>
-      <c r="B215">
-[...1 lines deleted...]
-      </c>
       <c r="C215">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D215" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E215" t="s">
-        <v>319</v>
+        <v>472</v>
       </c>
       <c r="F215">
         <v>2006</v>
       </c>
       <c r="G215" t="s">
-        <v>320</v>
+        <v>279</v>
       </c>
       <c r="H215">
         <v>30.83</v>
       </c>
       <c r="I215">
         <v>0.0</v>
       </c>
       <c r="J215">
         <v>30.83</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>1</v>
       </c>
       <c r="P215">
         <v>30.83</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
+        <v>210</v>
+      </c>
+      <c r="B216">
         <v>211</v>
       </c>
-      <c r="B216">
-[...1 lines deleted...]
-      </c>
       <c r="C216">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D216" t="s">
+        <v>473</v>
+      </c>
+      <c r="E216" t="s">
         <v>474</v>
       </c>
-      <c r="E216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G216" t="s">
-        <v>449</v>
+        <v>60</v>
       </c>
       <c r="H216">
         <v>30.83</v>
       </c>
       <c r="I216">
         <v>0.0</v>
       </c>
       <c r="J216">
         <v>30.83</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="P216">
         <v>30.83</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
+        <v>210</v>
+      </c>
+      <c r="B217">
         <v>211</v>
       </c>
-      <c r="B217">
-[...1 lines deleted...]
-      </c>
       <c r="C217">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D217" t="s">
+        <v>475</v>
+      </c>
+      <c r="E217" t="s">
         <v>476</v>
       </c>
-      <c r="E217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G217" t="s">
-        <v>56</v>
+        <v>220</v>
       </c>
       <c r="H217">
         <v>30.83</v>
       </c>
       <c r="I217">
         <v>0.0</v>
       </c>
       <c r="J217">
         <v>30.83</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="P217">
         <v>30.83</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
+        <v>210</v>
+      </c>
+      <c r="B218">
         <v>211</v>
       </c>
-      <c r="B218">
-[...1 lines deleted...]
-      </c>
       <c r="C218">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D218" t="s">
+        <v>477</v>
+      </c>
+      <c r="E218" t="s">
         <v>478</v>
       </c>
-      <c r="E218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G218" t="s">
-        <v>222</v>
+        <v>457</v>
       </c>
       <c r="H218">
         <v>30.83</v>
       </c>
       <c r="I218">
         <v>0.0</v>
       </c>
       <c r="J218">
         <v>30.83</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="P218">
         <v>30.83</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
+        <v>210</v>
+      </c>
+      <c r="B219">
         <v>211</v>
       </c>
-      <c r="B219">
-[...1 lines deleted...]
-      </c>
       <c r="C219">
-        <v>-74</v>
+        <v>1</v>
       </c>
       <c r="D219" t="s">
+        <v>479</v>
+      </c>
+      <c r="E219" t="s">
         <v>480</v>
       </c>
-      <c r="E219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G219" t="s">
-        <v>414</v>
+        <v>203</v>
       </c>
       <c r="H219">
         <v>30.83</v>
       </c>
       <c r="I219">
         <v>0.0</v>
       </c>
       <c r="J219">
         <v>30.83</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>1</v>
       </c>
       <c r="P219">
         <v>30.83</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B220">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C220">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="D220" t="s">
+        <v>481</v>
+      </c>
+      <c r="E220" t="s">
         <v>482</v>
       </c>
-      <c r="E220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G220" t="s">
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="H220">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
       <c r="I220">
         <v>0.0</v>
       </c>
       <c r="J220">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="P220">
-        <v>30.83</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C221">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D221" t="s">
+        <v>483</v>
+      </c>
+      <c r="E221" t="s">
         <v>484</v>
       </c>
-      <c r="E221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221">
-        <v>2002</v>
+        <v>1988</v>
       </c>
       <c r="G221" t="s">
-        <v>47</v>
+        <v>443</v>
       </c>
       <c r="H221">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
       <c r="I221">
         <v>0.0</v>
       </c>
       <c r="J221">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>1</v>
       </c>
       <c r="P221">
-        <v>30.31</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
+        <v>220</v>
+      </c>
+      <c r="B222">
         <v>221</v>
       </c>
-      <c r="B222">
-[...1 lines deleted...]
-      </c>
       <c r="C222">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D222" t="s">
+        <v>485</v>
+      </c>
+      <c r="E222" t="s">
         <v>486</v>
       </c>
-      <c r="E222" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G222" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="H222">
         <v>28.52</v>
       </c>
       <c r="I222">
         <v>0.0</v>
       </c>
       <c r="J222">
         <v>28.52</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>1</v>
       </c>
       <c r="P222">
         <v>28.52</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
+        <v>220</v>
+      </c>
+      <c r="B223">
         <v>221</v>
       </c>
-      <c r="B223">
-[...1 lines deleted...]
-      </c>
       <c r="C223">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D223" t="s">
+        <v>487</v>
+      </c>
+      <c r="E223" t="s">
         <v>488</v>
       </c>
-      <c r="E223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F223">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G223" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="H223">
         <v>28.52</v>
       </c>
       <c r="I223">
         <v>0.0</v>
       </c>
       <c r="J223">
         <v>28.52</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>1</v>
       </c>
       <c r="P223">
         <v>28.52</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
+        <v>220</v>
+      </c>
+      <c r="B224">
         <v>221</v>
       </c>
-      <c r="B224">
-[...1 lines deleted...]
-      </c>
       <c r="C224">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D224" t="s">
+        <v>489</v>
+      </c>
+      <c r="E224" t="s">
         <v>490</v>
       </c>
-      <c r="E224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G224" t="s">
-        <v>242</v>
+        <v>69</v>
       </c>
       <c r="H224">
         <v>28.52</v>
       </c>
       <c r="I224">
         <v>0.0</v>
       </c>
       <c r="J224">
         <v>28.52</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>1</v>
       </c>
       <c r="P224">
         <v>28.52</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
+        <v>220</v>
+      </c>
+      <c r="B225">
         <v>221</v>
       </c>
-      <c r="B225">
-[...1 lines deleted...]
-      </c>
       <c r="C225">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D225" t="s">
-        <v>492</v>
+        <v>157</v>
       </c>
       <c r="E225" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F225">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="G225" t="s">
-        <v>414</v>
+        <v>302</v>
       </c>
       <c r="H225">
         <v>28.52</v>
       </c>
       <c r="I225">
         <v>0.0</v>
       </c>
       <c r="J225">
         <v>28.52</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>1</v>
       </c>
       <c r="P225">
         <v>28.52</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
+        <v>220</v>
+      </c>
+      <c r="B226">
         <v>221</v>
       </c>
-      <c r="B226">
-[...1 lines deleted...]
-      </c>
       <c r="C226">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D226" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E226" t="s">
-        <v>495</v>
+        <v>493</v>
+      </c>
+      <c r="F226">
+        <v>2005</v>
       </c>
       <c r="G226" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="H226">
         <v>28.52</v>
       </c>
       <c r="I226">
         <v>0.0</v>
       </c>
       <c r="J226">
         <v>28.52</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>1</v>
       </c>
       <c r="P226">
         <v>28.52</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
+        <v>220</v>
+      </c>
+      <c r="B227">
         <v>221</v>
       </c>
-      <c r="B227">
-[...1 lines deleted...]
-      </c>
       <c r="C227">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D227" t="s">
-        <v>129</v>
+        <v>494</v>
       </c>
       <c r="E227" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F227">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G227" t="s">
-        <v>346</v>
+        <v>74</v>
       </c>
       <c r="H227">
         <v>28.52</v>
       </c>
       <c r="I227">
         <v>0.0</v>
       </c>
       <c r="J227">
         <v>28.52</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>1</v>
       </c>
       <c r="P227">
         <v>28.52</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
+        <v>220</v>
+      </c>
+      <c r="B228">
         <v>221</v>
       </c>
-      <c r="B228">
-[...1 lines deleted...]
-      </c>
       <c r="C228">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D228" t="s">
-        <v>169</v>
+        <v>496</v>
       </c>
       <c r="E228" t="s">
         <v>497</v>
       </c>
       <c r="F228">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G228" t="s">
-        <v>349</v>
+        <v>220</v>
       </c>
       <c r="H228">
         <v>28.52</v>
       </c>
       <c r="I228">
         <v>0.0</v>
       </c>
       <c r="J228">
         <v>28.52</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>1</v>
       </c>
       <c r="P228">
         <v>28.52</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B229">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="C229">
-        <v>-5</v>
+        <v>-47</v>
       </c>
       <c r="D229" t="s">
         <v>498</v>
       </c>
       <c r="E229" t="s">
         <v>499</v>
       </c>
       <c r="F229">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="G229" t="s">
-        <v>71</v>
+        <v>457</v>
       </c>
       <c r="H229">
         <v>28.52</v>
       </c>
       <c r="I229">
         <v>0.0</v>
       </c>
       <c r="J229">
         <v>28.52</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>1</v>
       </c>
       <c r="P229">
         <v>28.52</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
+        <v>220</v>
+      </c>
+      <c r="B230">
         <v>221</v>
       </c>
-      <c r="B230">
-[...1 lines deleted...]
-      </c>
       <c r="C230">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D230" t="s">
         <v>500</v>
       </c>
       <c r="E230" t="s">
         <v>501</v>
       </c>
       <c r="F230">
         <v>1999</v>
       </c>
       <c r="G230" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="H230">
         <v>28.52</v>
       </c>
       <c r="I230">
         <v>0.0</v>
       </c>
       <c r="J230">
         <v>28.52</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>1</v>
       </c>
       <c r="P230">
         <v>28.52</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
+        <v>220</v>
+      </c>
+      <c r="B231">
         <v>221</v>
       </c>
-      <c r="B231">
-[...1 lines deleted...]
-      </c>
       <c r="C231">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D231" t="s">
         <v>502</v>
       </c>
       <c r="E231" t="s">
         <v>503</v>
       </c>
       <c r="F231">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="G231" t="s">
-        <v>317</v>
+        <v>276</v>
       </c>
       <c r="H231">
         <v>28.52</v>
       </c>
       <c r="I231">
         <v>0.0</v>
       </c>
       <c r="J231">
         <v>28.52</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>1</v>
       </c>
       <c r="P231">
         <v>28.52</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
+        <v>220</v>
+      </c>
+      <c r="B232">
         <v>221</v>
       </c>
-      <c r="B232">
-[...1 lines deleted...]
-      </c>
       <c r="C232">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D232" t="s">
+        <v>125</v>
+      </c>
+      <c r="E232" t="s">
         <v>504</v>
       </c>
-      <c r="E232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G232" t="s">
-        <v>47</v>
+        <v>299</v>
       </c>
       <c r="H232">
         <v>28.52</v>
       </c>
       <c r="I232">
         <v>0.0</v>
       </c>
       <c r="J232">
         <v>28.52</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>1</v>
       </c>
       <c r="P232">
         <v>28.52</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="B233">
-        <v>177</v>
+        <v>233</v>
       </c>
       <c r="C233">
-        <v>-44</v>
+        <v>1</v>
       </c>
       <c r="D233" t="s">
-        <v>506</v>
+        <v>435</v>
       </c>
       <c r="E233" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="F233">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G233" t="s">
-        <v>449</v>
+        <v>57</v>
       </c>
       <c r="H233">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="I233">
         <v>0.0</v>
       </c>
       <c r="J233">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>1</v>
       </c>
       <c r="P233">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="B234">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="C234">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D234" t="s">
+        <v>506</v>
+      </c>
+      <c r="E234" t="s">
+        <v>507</v>
+      </c>
+      <c r="F234">
+        <v>1987</v>
+      </c>
+      <c r="G234" t="s">
         <v>508</v>
       </c>
-      <c r="E234" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H234">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="I234">
         <v>0.0</v>
       </c>
       <c r="J234">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>1</v>
       </c>
       <c r="P234">
-        <v>28.52</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C235">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D235" t="s">
+        <v>509</v>
+      </c>
+      <c r="E235" t="s">
         <v>510</v>
       </c>
-      <c r="E235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F235">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="G235" t="s">
-        <v>512</v>
+        <v>276</v>
       </c>
       <c r="H235">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="I235">
         <v>0.0</v>
       </c>
       <c r="J235">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>1</v>
       </c>
       <c r="P235">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="B236">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C236">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D236" t="s">
-        <v>331</v>
+        <v>511</v>
       </c>
       <c r="E236" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F236">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G236" t="s">
-        <v>53</v>
+        <v>302</v>
       </c>
       <c r="H236">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="I236">
         <v>0.0</v>
       </c>
       <c r="J236">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>1</v>
       </c>
       <c r="P236">
-        <v>28.04</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B237">
-        <v>231</v>
+        <v>172</v>
       </c>
       <c r="C237">
-        <v>-5</v>
+        <v>-62</v>
       </c>
       <c r="D237" t="s">
+        <v>513</v>
+      </c>
+      <c r="E237" t="s">
         <v>514</v>
       </c>
-      <c r="E237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F237">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G237" t="s">
-        <v>317</v>
+        <v>457</v>
       </c>
       <c r="H237">
         <v>26.38</v>
       </c>
       <c r="I237">
         <v>0.0</v>
       </c>
       <c r="J237">
         <v>26.38</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>1</v>
       </c>
       <c r="P237">
         <v>26.38</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B238">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C238">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D238" t="s">
+        <v>515</v>
+      </c>
+      <c r="E238" t="s">
         <v>516</v>
       </c>
-      <c r="E238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F238">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G238" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="H238">
         <v>26.38</v>
       </c>
       <c r="I238">
         <v>0.0</v>
       </c>
       <c r="J238">
         <v>26.38</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>1</v>
       </c>
       <c r="P238">
         <v>26.38</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B239">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="C239">
-        <v>-52</v>
+        <v>1</v>
       </c>
       <c r="D239" t="s">
+        <v>517</v>
+      </c>
+      <c r="E239" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="F239">
         <v>1996</v>
       </c>
       <c r="G239" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="H239">
         <v>26.38</v>
       </c>
       <c r="I239">
         <v>0.0</v>
       </c>
       <c r="J239">
         <v>26.38</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>1</v>
       </c>
       <c r="P239">
         <v>26.38</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B240">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C240">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D240" t="s">
+        <v>519</v>
+      </c>
+      <c r="E240" t="s">
         <v>520</v>
       </c>
-      <c r="E240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F240">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G240" t="s">
-        <v>414</v>
+        <v>217</v>
       </c>
       <c r="H240">
         <v>26.38</v>
       </c>
       <c r="I240">
         <v>0.0</v>
       </c>
       <c r="J240">
         <v>26.38</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>1</v>
       </c>
       <c r="P240">
         <v>26.38</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B241">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C241">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D241" t="s">
+        <v>521</v>
+      </c>
+      <c r="E241" t="s">
         <v>522</v>
       </c>
-      <c r="E241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G241" t="s">
-        <v>349</v>
+        <v>279</v>
       </c>
       <c r="H241">
         <v>26.38</v>
       </c>
       <c r="I241">
         <v>0.0</v>
       </c>
       <c r="J241">
         <v>26.38</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>1</v>
       </c>
       <c r="P241">
         <v>26.38</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B242">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="C242">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D242" t="s">
-        <v>524</v>
+        <v>364</v>
       </c>
       <c r="E242" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="F242">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G242" t="s">
         <v>20</v>
       </c>
       <c r="H242">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="I242">
         <v>0.0</v>
       </c>
       <c r="J242">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>1</v>
       </c>
       <c r="P242">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B243">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="C243">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D243" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E243" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="F243">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="G243" t="s">
-        <v>222</v>
+        <v>23</v>
       </c>
       <c r="H243">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="I243">
         <v>0.0</v>
       </c>
       <c r="J243">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>1</v>
       </c>
       <c r="P243">
-        <v>26.38</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B244">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="C244">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D244" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E244" t="s">
-        <v>529</v>
+        <v>527</v>
+      </c>
+      <c r="F244">
+        <v>2004</v>
       </c>
       <c r="G244" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="H244">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I244">
         <v>0.0</v>
       </c>
       <c r="J244">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>1</v>
       </c>
       <c r="P244">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B245">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="C245">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D245" t="s">
-        <v>530</v>
+        <v>43</v>
       </c>
       <c r="E245" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="F245">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="G245" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="H245">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="I245">
         <v>0.0</v>
       </c>
       <c r="J245">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>1</v>
       </c>
       <c r="P245">
-        <v>26.38</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B246">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C246">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D246" t="s">
-        <v>405</v>
+        <v>529</v>
       </c>
       <c r="E246" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F246">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G246" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="H246">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="I246">
         <v>0.0</v>
       </c>
       <c r="J246">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>1</v>
       </c>
       <c r="P246">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B247">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C247">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D247" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E247" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="F247">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="G247" t="s">
-        <v>23</v>
+        <v>457</v>
       </c>
       <c r="H247">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="I247">
         <v>0.0</v>
       </c>
       <c r="J247">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>1</v>
       </c>
       <c r="P247">
-        <v>25.94</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B248">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C248">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D248" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="E248" t="s">
-        <v>536</v>
+        <v>139</v>
       </c>
       <c r="F248">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G248" t="s">
-        <v>20</v>
+        <v>299</v>
       </c>
       <c r="H248">
         <v>24.4</v>
       </c>
       <c r="I248">
         <v>0.0</v>
       </c>
       <c r="J248">
         <v>24.4</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>1</v>
       </c>
       <c r="P248">
         <v>24.4</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B249">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C249">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D249" t="s">
-        <v>537</v>
+        <v>311</v>
       </c>
       <c r="E249" t="s">
-        <v>370</v>
+        <v>534</v>
       </c>
       <c r="F249">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G249" t="s">
-        <v>320</v>
+        <v>279</v>
       </c>
       <c r="H249">
         <v>24.4</v>
       </c>
       <c r="I249">
         <v>0.0</v>
       </c>
       <c r="J249">
         <v>24.4</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>1</v>
       </c>
       <c r="P249">
         <v>24.4</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B250">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C250">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D250" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E250" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="F250">
         <v>1988</v>
       </c>
       <c r="G250" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H250">
         <v>24.4</v>
       </c>
       <c r="I250">
         <v>0.0</v>
       </c>
       <c r="J250">
         <v>24.4</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>1</v>
       </c>
       <c r="P250">
         <v>24.4</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B251">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C251">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D251" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E251" t="s">
-        <v>540</v>
+        <v>332</v>
       </c>
       <c r="F251">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="G251" t="s">
-        <v>414</v>
+        <v>276</v>
       </c>
       <c r="H251">
         <v>24.4</v>
       </c>
       <c r="I251">
         <v>0.0</v>
       </c>
       <c r="J251">
         <v>24.4</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>1</v>
       </c>
       <c r="P251">
         <v>24.4</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B252">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C252">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D252" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="E252" t="s">
-        <v>542</v>
+        <v>538</v>
+      </c>
+      <c r="F252">
+        <v>2005</v>
       </c>
       <c r="G252" t="s">
-        <v>20</v>
+        <v>302</v>
       </c>
       <c r="H252">
         <v>24.4</v>
       </c>
       <c r="I252">
         <v>0.0</v>
       </c>
       <c r="J252">
         <v>24.4</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>1</v>
       </c>
       <c r="P252">
         <v>24.4</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B253">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C253">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="D253" t="s">
-        <v>350</v>
+        <v>539</v>
       </c>
       <c r="E253" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>2003</v>
+        <v>540</v>
       </c>
       <c r="G253" t="s">
-        <v>317</v>
+        <v>74</v>
       </c>
       <c r="H253">
         <v>24.4</v>
       </c>
       <c r="I253">
         <v>0.0</v>
       </c>
       <c r="J253">
         <v>24.4</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>1</v>
       </c>
       <c r="P253">
         <v>24.4</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B254">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="C254">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D254" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="E254" t="s">
-        <v>148</v>
+        <v>542</v>
       </c>
       <c r="F254">
         <v>2002</v>
       </c>
       <c r="G254" t="s">
-        <v>346</v>
+        <v>140</v>
       </c>
       <c r="H254">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
       <c r="I254">
         <v>0.0</v>
       </c>
       <c r="J254">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>1</v>
       </c>
       <c r="P254">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B255">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="C255">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D255" t="s">
-        <v>40</v>
+        <v>543</v>
       </c>
       <c r="E255" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F255">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="G255" t="s">
-        <v>50</v>
+        <v>140</v>
       </c>
       <c r="H255">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
       <c r="I255">
         <v>0.0</v>
       </c>
       <c r="J255">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>1</v>
       </c>
       <c r="P255">
-        <v>24.4</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B256">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="C256">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D256" t="s">
+        <v>545</v>
+      </c>
+      <c r="E256" t="s">
         <v>546</v>
       </c>
-      <c r="E256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F256">
-        <v>2005</v>
+        <v>1985</v>
       </c>
       <c r="G256" t="s">
-        <v>349</v>
+        <v>82</v>
       </c>
       <c r="H256">
-        <v>24.4</v>
+        <v>22.19</v>
       </c>
       <c r="I256">
         <v>0.0</v>
       </c>
       <c r="J256">
-        <v>24.4</v>
+        <v>22.19</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
         <v>1</v>
       </c>
       <c r="P256">
-        <v>24.4</v>
+        <v>22.19</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B257">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C257">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="D257" t="s">
+        <v>547</v>
+      </c>
+      <c r="E257" t="s">
         <v>548</v>
       </c>
-      <c r="E257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F257">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G257" t="s">
-        <v>449</v>
+        <v>28</v>
       </c>
       <c r="H257">
-        <v>24.4</v>
+        <v>20.53</v>
       </c>
       <c r="I257">
         <v>0.0</v>
       </c>
       <c r="J257">
-        <v>24.4</v>
+        <v>20.53</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>1</v>
       </c>
       <c r="P257">
-        <v>24.4</v>
-[...282 lines deleted...]
-      <c r="P264">
         <v>20.53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>