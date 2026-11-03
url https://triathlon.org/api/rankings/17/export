--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="552">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -188,1497 +188,1506 @@
   <si>
     <t>Fuentes Isasi</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Alagona</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Huckestein</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
+    <t>Hamza</t>
+  </si>
+  <si>
+    <t>Ouafi</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Zehnder</t>
+  </si>
+  <si>
+    <t>Wout</t>
+  </si>
+  <si>
+    <t>Driever</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Hasler</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Guete</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Karim</t>
+  </si>
+  <si>
+    <t>Mostafa</t>
+  </si>
+  <si>
+    <t>EGY</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Mohamed Amine</t>
+  </si>
+  <si>
+    <t>Ouhrisse</t>
+  </si>
+  <si>
+    <t>Meysam</t>
+  </si>
+  <si>
+    <t>Rezaei Layeh</t>
+  </si>
+  <si>
+    <t>IRI</t>
+  </si>
+  <si>
     <t>Farid</t>
   </si>
   <si>
     <t>Hadipour</t>
   </si>
   <si>
-    <t>IRI</t>
-[...50 lines deleted...]
-    <t>EGY</t>
+    <t>Vincent</t>
+  </si>
+  <si>
+    <t>Bierinckx</t>
+  </si>
+  <si>
+    <t>Gregori Abran</t>
+  </si>
+  <si>
+    <t>Ibarra Guerra</t>
+  </si>
+  <si>
+    <t>Léo</t>
+  </si>
+  <si>
+    <t>Starck</t>
+  </si>
+  <si>
+    <t>Camilo</t>
+  </si>
+  <si>
+    <t>Duarte Escamilla</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Pilleux</t>
   </si>
   <si>
     <t>Mohammadamin</t>
   </si>
   <si>
     <t>Sadramin</t>
   </si>
   <si>
-    <t>Matthew</t>
-[...11 lines deleted...]
-    <t>Ouhrisse</t>
+    <t>Manuel Oswaldo</t>
+  </si>
+  <si>
+    <t>Mitac Escalante</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>Abdelrahman</t>
+  </si>
+  <si>
+    <t>Tantish</t>
+  </si>
+  <si>
+    <t>PLE</t>
   </si>
   <si>
     <t>Abbas</t>
   </si>
   <si>
     <t>Kiani</t>
   </si>
   <si>
-    <t>Vincent</t>
-[...35 lines deleted...]
-    <t>Pilleux</t>
+    <t>Yasser</t>
+  </si>
+  <si>
+    <t>Mahassine</t>
+  </si>
+  <si>
+    <t>Timo</t>
+  </si>
+  <si>
+    <t>Schaffeld</t>
+  </si>
+  <si>
+    <t>Borna</t>
+  </si>
+  <si>
+    <t>Naghieh</t>
+  </si>
+  <si>
+    <t>Davide</t>
+  </si>
+  <si>
+    <t>Menichelli</t>
+  </si>
+  <si>
+    <t>ITA</t>
   </si>
   <si>
     <t>Mahdi</t>
   </si>
   <si>
     <t>Shafeian</t>
   </si>
   <si>
-    <t>Abdelrahman</t>
-[...5 lines deleted...]
-    <t>PLE</t>
+    <t>Alberto Oswaldo</t>
+  </si>
+  <si>
+    <t>Chumpitaz Cruz</t>
+  </si>
+  <si>
+    <t>Maxim</t>
+  </si>
+  <si>
+    <t>Kuzmin</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Jarno</t>
+  </si>
+  <si>
+    <t>Pousada Troitiño</t>
+  </si>
+  <si>
+    <t>David Esteban</t>
+  </si>
+  <si>
+    <t>Leyton</t>
   </si>
   <si>
     <t>Parsa</t>
   </si>
   <si>
     <t>Gholipoor</t>
   </si>
   <si>
-    <t>Yasser</t>
-[...43 lines deleted...]
-  <si>
     <t>San</t>
   </si>
   <si>
     <t>Pham Tien</t>
   </si>
   <si>
     <t>VIE</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Horne</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Yee</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Maynard</t>
+  </si>
+  <si>
+    <t>Pecson</t>
+  </si>
+  <si>
+    <t>Brent</t>
+  </si>
+  <si>
+    <t>Van Duren</t>
+  </si>
+  <si>
+    <t>Ibarra</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Mileham</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Shunsuke</t>
+  </si>
+  <si>
+    <t>Okada</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Cooper</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Van Looy</t>
+  </si>
+  <si>
+    <t>Ibrahim</t>
+  </si>
+  <si>
+    <t>Mahmoud</t>
+  </si>
+  <si>
+    <t>Shihab</t>
+  </si>
+  <si>
+    <t>Jaber</t>
+  </si>
+  <si>
+    <t>IRQ</t>
+  </si>
+  <si>
+    <t>Javier</t>
+  </si>
+  <si>
+    <t>Martin Morales</t>
+  </si>
+  <si>
+    <t>Jens-Michael</t>
+  </si>
+  <si>
+    <t>Gossauer</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Rojas</t>
+  </si>
+  <si>
+    <t>VEN</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Lonsdale</t>
+  </si>
+  <si>
+    <t>Ziad</t>
+  </si>
+  <si>
+    <t>Saeed</t>
+  </si>
+  <si>
+    <t>Tri</t>
+  </si>
+  <si>
+    <t>Nguyen Anh</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Kilchenmann</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Laurent</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Pfanner</t>
+  </si>
+  <si>
+    <t>Giovanni Gilber</t>
+  </si>
+  <si>
+    <t>Mendoza Contreras</t>
+  </si>
+  <si>
     <t>Sadra</t>
   </si>
   <si>
     <t>Ebrahimi</t>
   </si>
   <si>
-    <t>Franklin</t>
-[...124 lines deleted...]
-  <si>
     <t>Andres</t>
   </si>
   <si>
     <t>Hilario Morales</t>
   </si>
   <si>
     <t>Charlie</t>
   </si>
   <si>
     <t>Harding</t>
   </si>
   <si>
+    <t>Hiroki</t>
+  </si>
+  <si>
+    <t>Yokoyama</t>
+  </si>
+  <si>
+    <t>Le Hoang Vu</t>
+  </si>
+  <si>
+    <t>Nguyen</t>
+  </si>
+  <si>
     <t>Toghrul</t>
   </si>
   <si>
     <t>Mammadli</t>
   </si>
   <si>
     <t>AZE</t>
   </si>
   <si>
-    <t>Le Hoang Vu</t>
-[...4 lines deleted...]
-  <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Lustenberger</t>
   </si>
   <si>
     <t>Amarsanaa</t>
   </si>
   <si>
     <t>Ganbaatar</t>
   </si>
   <si>
     <t>MGL</t>
   </si>
   <si>
     <t>Seyed Javad</t>
   </si>
   <si>
     <t>Hosseini</t>
   </si>
   <si>
+    <t>Jonathan Miguel</t>
+  </si>
+  <si>
+    <t>Cardenas sánchez</t>
+  </si>
+  <si>
+    <t>Hamed</t>
+  </si>
+  <si>
+    <t>Khademi Seyed Banadaki</t>
+  </si>
+  <si>
     <t>Roc</t>
   </si>
   <si>
     <t>Bellostas Carreras</t>
   </si>
   <si>
-    <t>Hamed</t>
-[...10 lines deleted...]
-  <si>
     <t>John Patrick</t>
   </si>
   <si>
     <t>Ciron</t>
   </si>
   <si>
     <t>Hamadel Nestor</t>
   </si>
   <si>
     <t>Ndiaye</t>
   </si>
   <si>
     <t>SEN</t>
   </si>
   <si>
     <t>Altan-Orgil</t>
   </si>
   <si>
     <t>Bayaraa</t>
   </si>
   <si>
-    <t>Davide</t>
-[...7 lines deleted...]
-  <si>
     <t>Bat-Otgon</t>
   </si>
   <si>
     <t>Senteg</t>
   </si>
   <si>
+    <t>Paco</t>
+  </si>
+  <si>
+    <t>Martí Ballester</t>
+  </si>
+  <si>
     <t>Philippe</t>
   </si>
   <si>
     <t>Tostain</t>
   </si>
   <si>
-    <t>Paco</t>
-[...4 lines deleted...]
-  <si>
     <t>Nazim</t>
   </si>
   <si>
     <t>Boudjehfa</t>
   </si>
   <si>
     <t>ALG</t>
   </si>
   <si>
     <t>Asger</t>
   </si>
   <si>
     <t>Jorn Vaes</t>
   </si>
   <si>
+    <t>Simon Jørn</t>
+  </si>
+  <si>
+    <t>Hansen</t>
+  </si>
+  <si>
+    <t>Veikka</t>
+  </si>
+  <si>
+    <t>Saren</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>André</t>
+  </si>
+  <si>
+    <t>Joanes</t>
+  </si>
+  <si>
+    <t>Goitisolo Otazua</t>
+  </si>
+  <si>
+    <t>Sebastien</t>
+  </si>
+  <si>
+    <t>Carabin</t>
+  </si>
+  <si>
+    <t>Ali Akbar</t>
+  </si>
+  <si>
+    <t>Bazri</t>
+  </si>
+  <si>
+    <t>Ayoub</t>
+  </si>
+  <si>
+    <t>Medebhi</t>
+  </si>
+  <si>
+    <t>Miguel</t>
+  </si>
+  <si>
+    <t>Espuna Larramona</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>Kubo</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Al Waleed</t>
+  </si>
+  <si>
+    <t>Al Maskari</t>
+  </si>
+  <si>
+    <t>OMA</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Irienold</t>
+  </si>
+  <si>
+    <t>Reig jr</t>
+  </si>
+  <si>
+    <t>Holbach</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
+  </si>
+  <si>
+    <t>Mack</t>
+  </si>
+  <si>
+    <t>Downey</t>
+  </si>
+  <si>
+    <t>Angelo</t>
+  </si>
+  <si>
+    <t>Vandecasteele</t>
+  </si>
+  <si>
+    <t>Pietro</t>
+  </si>
+  <si>
+    <t>Giovannini</t>
+  </si>
+  <si>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Angelini</t>
+  </si>
+  <si>
+    <t>Aghaei</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Hitchcock</t>
+  </si>
+  <si>
+    <t>Cremers</t>
+  </si>
+  <si>
+    <t>Othmane</t>
+  </si>
+  <si>
+    <t>Mataiche</t>
+  </si>
+  <si>
+    <t>Tan Phat</t>
+  </si>
+  <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Muller</t>
+  </si>
+  <si>
+    <t>Jere</t>
+  </si>
+  <si>
+    <t>Helminen</t>
+  </si>
+  <si>
+    <t>Eitaro</t>
+  </si>
+  <si>
+    <t>Takamura</t>
+  </si>
+  <si>
+    <t>Dinis</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Dominin</t>
+  </si>
+  <si>
+    <t>Nik</t>
+  </si>
+  <si>
+    <t>Vučko</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Siwar</t>
+  </si>
+  <si>
+    <t>Kool</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Fuchs</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Wakatake</t>
+  </si>
+  <si>
+    <t>Van Thanh</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
+    <t>Akseli</t>
+  </si>
+  <si>
+    <t>Ylikoski</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Gabriëls</t>
+  </si>
+  <si>
+    <t>Aschenbrenner</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Sundstedt</t>
+  </si>
+  <si>
+    <t>Matevž</t>
+  </si>
+  <si>
+    <t>Nunar</t>
+  </si>
+  <si>
+    <t>António</t>
+  </si>
+  <si>
+    <t>Barata</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>Lorenzon</t>
+  </si>
+  <si>
+    <t>Sander</t>
+  </si>
+  <si>
+    <t>Van Elk</t>
+  </si>
+  <si>
+    <t>Jun Da Benjamin</t>
+  </si>
+  <si>
+    <t>Khoo</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kulik</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Müllner</t>
+  </si>
+  <si>
+    <t>Akira</t>
+  </si>
+  <si>
+    <t>Fukushima</t>
+  </si>
+  <si>
+    <t>Berrouane</t>
+  </si>
+  <si>
+    <t>Afonso</t>
+  </si>
+  <si>
+    <t>Yuta</t>
+  </si>
+  <si>
+    <t>Tanimoto</t>
+  </si>
+  <si>
+    <t>Žiga</t>
+  </si>
+  <si>
+    <t>Korošec</t>
+  </si>
+  <si>
+    <t>Federico</t>
+  </si>
+  <si>
+    <t>Murero</t>
+  </si>
+  <si>
+    <t>Koen</t>
+  </si>
+  <si>
+    <t>Van Dijk</t>
+  </si>
+  <si>
+    <t>Niko</t>
+  </si>
+  <si>
+    <t>Hepolampi</t>
+  </si>
+  <si>
+    <t>Yujia</t>
+  </si>
+  <si>
+    <t>Tong</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Krilan</t>
+  </si>
+  <si>
+    <t>Le Bihan</t>
+  </si>
+  <si>
+    <t>Gaspar</t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t>Luvsandavaa</t>
+  </si>
+  <si>
+    <t>Bayartsengel</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Felzmann</t>
+  </si>
+  <si>
+    <t>Versluis</t>
+  </si>
+  <si>
+    <t>Bonetto</t>
+  </si>
+  <si>
+    <t>Tjaž</t>
+  </si>
+  <si>
+    <t>Dolgan</t>
+  </si>
+  <si>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t>Hadas</t>
+  </si>
+  <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>Leopold</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>João Francisco</t>
+  </si>
+  <si>
+    <t>Rintaro</t>
+  </si>
+  <si>
+    <t>Seki</t>
+  </si>
+  <si>
+    <t>Niels</t>
+  </si>
+  <si>
+    <t>Van Lanen</t>
+  </si>
+  <si>
+    <t>Franco</t>
+  </si>
+  <si>
+    <t>Pesavento</t>
+  </si>
+  <si>
+    <t>Emanuele</t>
+  </si>
+  <si>
+    <t>Faraco</t>
+  </si>
+  <si>
+    <t>Shuta</t>
+  </si>
+  <si>
+    <t>Nakamura</t>
+  </si>
+  <si>
+    <t>Jaka</t>
+  </si>
+  <si>
+    <t>Mlakar</t>
+  </si>
+  <si>
+    <t>Enkhbayar</t>
+  </si>
+  <si>
+    <t>Khosbayar</t>
+  </si>
+  <si>
+    <t>Emilio</t>
+  </si>
+  <si>
+    <t>Tizon Valverde</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Paffen</t>
+  </si>
+  <si>
+    <t>Chakib</t>
+  </si>
+  <si>
+    <t>Kaioua</t>
+  </si>
+  <si>
+    <t>Reo</t>
+  </si>
+  <si>
+    <t>Ishizeki</t>
+  </si>
+  <si>
+    <t>Bolor-Erdene</t>
+  </si>
+  <si>
+    <t>Enkhtaivan</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Okal</t>
+  </si>
+  <si>
+    <t>KEN</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Barreiro Gomez</t>
+  </si>
+  <si>
+    <t>Abdelaziz</t>
+  </si>
+  <si>
+    <t>Sobhy</t>
+  </si>
+  <si>
+    <t>Zhengyu</t>
+  </si>
+  <si>
+    <t>Duan</t>
+  </si>
+  <si>
+    <t>Van Wersch</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>Kinyua</t>
+  </si>
+  <si>
+    <t>Dmitrii</t>
+  </si>
+  <si>
+    <t>Karpeev</t>
+  </si>
+  <si>
+    <t>Michiel</t>
+  </si>
+  <si>
+    <t>Stockman</t>
+  </si>
+  <si>
+    <t>Dexter</t>
+  </si>
+  <si>
+    <t>Button</t>
+  </si>
+  <si>
+    <t>UAE</t>
+  </si>
+  <si>
+    <t>Hodgson</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Mineev</t>
+  </si>
+  <si>
+    <t>Wanjiru</t>
+  </si>
+  <si>
+    <t>Miquel Angel</t>
+  </si>
+  <si>
+    <t>Capó Crespí</t>
+  </si>
+  <si>
+    <t>Stef</t>
+  </si>
+  <si>
+    <t>Corthouts</t>
+  </si>
+  <si>
+    <t>Aly</t>
+  </si>
+  <si>
+    <t>Bashir</t>
+  </si>
+  <si>
+    <t>Aleksei</t>
+  </si>
+  <si>
+    <t>Petrovskii</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Moussel</t>
+  </si>
+  <si>
+    <t>Fumiya</t>
+  </si>
+  <si>
+    <t>Tanaka</t>
+  </si>
+  <si>
+    <t>Jose Ignacio</t>
+  </si>
+  <si>
+    <t>Galvez Ponce</t>
+  </si>
+  <si>
+    <t>Gabriel Ambuko</t>
+  </si>
+  <si>
+    <t>Ambeba</t>
+  </si>
+  <si>
+    <t>Altanshagai</t>
+  </si>
+  <si>
+    <t>Nyambuu</t>
+  </si>
+  <si>
+    <t>Maamar Fethi</t>
+  </si>
+  <si>
+    <t>Ghouti</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Kariuki</t>
+  </si>
+  <si>
+    <t>Genis</t>
+  </si>
+  <si>
+    <t>Grau</t>
+  </si>
+  <si>
+    <t>Zixiang</t>
+  </si>
+  <si>
+    <t>Lin</t>
+  </si>
+  <si>
+    <t>Eslam</t>
+  </si>
+  <si>
+    <t>Mohamad</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Nyangau</t>
+  </si>
+  <si>
+    <t>Raymund</t>
+  </si>
+  <si>
+    <t>Torio</t>
+  </si>
+  <si>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>Iurov</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Kenani</t>
+  </si>
+  <si>
+    <t>Sofian</t>
+  </si>
+  <si>
+    <t>Abdulrahman</t>
+  </si>
+  <si>
+    <t>Alghamdi</t>
+  </si>
+  <si>
+    <t>KSA</t>
+  </si>
+  <si>
+    <t>Jimmy</t>
+  </si>
+  <si>
+    <t>Dukes Otieno</t>
+  </si>
+  <si>
+    <t>Ilyassoum</t>
+  </si>
+  <si>
+    <t>Tairou</t>
+  </si>
+  <si>
+    <t>BEN</t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Van Landeghem</t>
+  </si>
+  <si>
+    <t>Tarek</t>
+  </si>
+  <si>
+    <t>Haragy</t>
+  </si>
+  <si>
+    <t>Fernando</t>
+  </si>
+  <si>
+    <t>Zorrilla Medrano</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Figueiredo</t>
+  </si>
+  <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
     <t>Albion</t>
   </si>
   <si>
     <t>Ymeri</t>
   </si>
   <si>
     <t>KOS</t>
   </si>
   <si>
-    <t>Veikka</t>
-[...41 lines deleted...]
-    <t>Medebhi</t>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Moya</t>
+  </si>
+  <si>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
+  </si>
+  <si>
+    <t>Ahmad Arif</t>
+  </si>
+  <si>
+    <t>Ul</t>
+  </si>
+  <si>
+    <t>Denša</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Nemec</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Aloysius</t>
+  </si>
+  <si>
+    <t>Riki</t>
+  </si>
+  <si>
+    <t>Niall</t>
+  </si>
+  <si>
+    <t>Cornyn</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Jurij</t>
+  </si>
+  <si>
+    <t>Zagar</t>
+  </si>
+  <si>
+    <t>Vlad Adrian</t>
+  </si>
+  <si>
+    <t>Remzing</t>
+  </si>
+  <si>
+    <t>Yi Jun</t>
+  </si>
+  <si>
+    <t>Tey</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Walther</t>
+  </si>
+  <si>
+    <t>Teagle</t>
+  </si>
+  <si>
+    <t>Masood</t>
+  </si>
+  <si>
+    <t>Vafai</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>Tlamka</t>
   </si>
   <si>
     <t>Genc</t>
   </si>
   <si>
     <t>Isufi</t>
   </si>
   <si>
-    <t>Ondrej</t>
-[...83 lines deleted...]
-    <t>Helminen</t>
+    <t>Riccardo</t>
+  </si>
+  <si>
+    <t>Martellato</t>
+  </si>
+  <si>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Ander</t>
+  </si>
+  <si>
+    <t>Michelena Beltran De Heredia</t>
+  </si>
+  <si>
+    <t>Asla</t>
+  </si>
+  <si>
+    <t>Suutari-Jääskö</t>
+  </si>
+  <si>
+    <t>Lukás</t>
+  </si>
+  <si>
+    <t>Gdula</t>
+  </si>
+  <si>
+    <t>Fuad</t>
+  </si>
+  <si>
+    <t>Bajrami</t>
+  </si>
+  <si>
+    <t>Bogdan</t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t>Joao</t>
+  </si>
+  <si>
+    <t>Vaz</t>
+  </si>
+  <si>
+    <t>Rachmadi</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Torres Ferragud</t>
+  </si>
+  <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>Pavlin</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>Pelliciardi</t>
+  </si>
+  <si>
+    <t>Kadziak</t>
+  </si>
+  <si>
+    <t>Hugo Mario</t>
+  </si>
+  <si>
+    <t>Ruiz Dimate</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t>Paonne</t>
+  </si>
+  <si>
+    <t>LIE</t>
+  </si>
+  <si>
+    <t>Matěj</t>
+  </si>
+  <si>
+    <t>Procházka</t>
+  </si>
+  <si>
+    <t>Levente</t>
+  </si>
+  <si>
+    <t>Kanizsay</t>
+  </si>
+  <si>
+    <t>Matic</t>
+  </si>
+  <si>
+    <t>Žagar</t>
   </si>
   <si>
     <t>Arbër</t>
   </si>
   <si>
     <t>Xhemajli</t>
   </si>
   <si>
-    <t>Siwar</t>
-[...230 lines deleted...]
-    <t>Khosbayar</t>
+    <t>João</t>
+  </si>
+  <si>
+    <t>Dias</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>Soborski</t>
+  </si>
+  <si>
+    <t>Oldenhove</t>
+  </si>
+  <si>
+    <t>Yannick</t>
+  </si>
+  <si>
+    <t>Matejicek</t>
+  </si>
+  <si>
+    <t>Tymon</t>
+  </si>
+  <si>
+    <t>Horsten</t>
+  </si>
+  <si>
+    <t>Sanchez Mosquera</t>
+  </si>
+  <si>
+    <t>Horea Darius</t>
+  </si>
+  <si>
+    <t>Rusu</t>
+  </si>
+  <si>
+    <t>Podgoršek</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Wohl</t>
+  </si>
+  <si>
+    <t>Ueltschi</t>
+  </si>
+  <si>
+    <t>Kang Zheng Russell</t>
+  </si>
+  <si>
+    <t>Pedro Afonso</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Gil Guzmán</t>
   </si>
   <si>
     <t>Denard</t>
   </si>
   <si>
     <t>Krasniqi</t>
-  </si>
-[...583 lines deleted...]
-    <t>Gil Guzmán</t>
   </si>
   <si>
     <t>Arron</t>
   </si>
   <si>
     <t>Nitschke</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>Issame</t>
   </si>
   <si>
     <t>Azarkane</t>
   </si>
@@ -2006,51 +2015,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R257"/>
+  <dimension ref="A1:R261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -2251,10676 +2260,10831 @@
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
         <v>342.25</v>
       </c>
       <c r="N4">
         <v>237.44</v>
       </c>
       <c r="P4">
         <v>133.33</v>
       </c>
       <c r="Q4">
         <v>90.29</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
         <v>1996</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
         <v>759.17</v>
       </c>
       <c r="I5">
         <v>500.0</v>
       </c>
       <c r="J5">
         <v>259.17</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>300.0</v>
       </c>
       <c r="N5">
         <v>200.0</v>
       </c>
       <c r="P5">
         <v>100.0</v>
       </c>
       <c r="Q5">
         <v>92.5</v>
       </c>
       <c r="R5">
         <v>66.67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="C6">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
         <v>1990</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
         <v>514.98</v>
       </c>
       <c r="I6">
         <v>414.98</v>
       </c>
       <c r="J6">
         <v>100.0</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
         <v>256.69</v>
       </c>
       <c r="N6">
         <v>158.29</v>
       </c>
       <c r="P6">
         <v>100.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C7">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7">
         <v>1997</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7">
         <v>491.05</v>
       </c>
       <c r="I7">
         <v>300.0</v>
       </c>
       <c r="J7">
         <v>191.05</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
         <v>300.0</v>
       </c>
       <c r="P7">
         <v>123.33</v>
       </c>
       <c r="Q7">
         <v>67.72</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8">
         <v>1992</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>488.61</v>
       </c>
       <c r="I8">
         <v>411.35</v>
       </c>
       <c r="J8">
         <v>77.26</v>
       </c>
       <c r="K8">
         <v>2</v>
       </c>
       <c r="L8">
         <v>1</v>
       </c>
       <c r="M8">
         <v>250.56</v>
       </c>
       <c r="N8">
         <v>160.79</v>
       </c>
       <c r="P8">
         <v>77.26</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C9">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
         <v>1995</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>484.08</v>
       </c>
       <c r="I9">
         <v>370.0</v>
       </c>
       <c r="J9">
         <v>114.08</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>1</v>
       </c>
       <c r="M9">
         <v>370.0</v>
       </c>
       <c r="P9">
         <v>114.08</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10">
         <v>1996</v>
       </c>
       <c r="G10" t="s">
         <v>28</v>
       </c>
       <c r="H10">
         <v>462.5</v>
       </c>
       <c r="I10">
         <v>462.5</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>2</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>277.5</v>
       </c>
       <c r="N10">
         <v>185.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11">
         <v>2003</v>
       </c>
       <c r="G11" t="s">
         <v>42</v>
       </c>
       <c r="H11">
         <v>459.25</v>
       </c>
       <c r="I11">
         <v>219.63</v>
       </c>
       <c r="J11">
         <v>239.62</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>3</v>
       </c>
       <c r="M11">
         <v>219.63</v>
       </c>
       <c r="P11">
         <v>123.33</v>
       </c>
       <c r="Q11">
         <v>83.52</v>
       </c>
       <c r="R11">
         <v>32.77</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
         <v>1986</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>438.52</v>
       </c>
       <c r="I12">
         <v>219.63</v>
       </c>
       <c r="J12">
         <v>218.89</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>2</v>
       </c>
       <c r="M12">
         <v>219.63</v>
       </c>
       <c r="P12">
         <v>133.33</v>
       </c>
       <c r="Q12">
         <v>85.56</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13">
         <v>2007</v>
       </c>
       <c r="G13" t="s">
         <v>28</v>
       </c>
       <c r="H13">
         <v>434.76</v>
       </c>
       <c r="I13">
         <v>342.26</v>
       </c>
       <c r="J13">
         <v>92.5</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
         <v>1</v>
       </c>
       <c r="M13">
         <v>171.13</v>
       </c>
       <c r="N13">
         <v>171.13</v>
       </c>
       <c r="P13">
         <v>92.5</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>47</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14">
         <v>2005</v>
       </c>
       <c r="G14" t="s">
         <v>28</v>
       </c>
       <c r="H14">
         <v>432.67</v>
       </c>
       <c r="I14">
         <v>383.86</v>
       </c>
       <c r="J14">
         <v>48.81</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="L14">
         <v>1</v>
       </c>
       <c r="M14">
         <v>237.44</v>
       </c>
       <c r="N14">
         <v>146.42</v>
       </c>
       <c r="P14">
         <v>48.81</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15">
         <v>1992</v>
       </c>
       <c r="G15" t="s">
         <v>51</v>
       </c>
       <c r="H15">
         <v>406.88</v>
       </c>
       <c r="I15">
         <v>380.5</v>
       </c>
       <c r="J15">
         <v>26.38</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15">
         <v>1</v>
       </c>
       <c r="M15">
         <v>231.77</v>
       </c>
       <c r="N15">
         <v>148.73</v>
       </c>
       <c r="P15">
         <v>26.38</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
       </c>
       <c r="F16">
         <v>2001</v>
       </c>
       <c r="G16" t="s">
         <v>54</v>
       </c>
       <c r="H16">
         <v>374.43</v>
       </c>
       <c r="I16">
         <v>277.5</v>
       </c>
       <c r="J16">
         <v>96.93</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>2</v>
       </c>
       <c r="M16">
         <v>277.5</v>
       </c>
       <c r="P16">
         <v>66.1</v>
       </c>
       <c r="Q16">
         <v>30.83</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17">
         <v>1985</v>
       </c>
       <c r="G17" t="s">
         <v>57</v>
       </c>
       <c r="H17">
         <v>368.48</v>
       </c>
       <c r="I17">
         <v>270.87</v>
       </c>
       <c r="J17">
         <v>97.61</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>270.87</v>
       </c>
       <c r="P17">
         <v>97.61</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>59</v>
       </c>
       <c r="F18">
         <v>2005</v>
       </c>
       <c r="G18" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="H18">
-        <v>366.67</v>
+        <v>355.07</v>
       </c>
       <c r="I18">
-        <v>300.0</v>
+        <v>355.07</v>
       </c>
       <c r="J18">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M18">
-        <v>300.0</v>
-[...2 lines deleted...]
-        <v>66.67</v>
+        <v>219.63</v>
+      </c>
+      <c r="N18">
+        <v>135.44</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
         <v>61</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="G19" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H19">
-        <v>355.98</v>
+        <v>338.52</v>
       </c>
       <c r="I19">
-        <v>277.5</v>
+        <v>198.31</v>
       </c>
       <c r="J19">
-        <v>78.48</v>
+        <v>140.21</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M19">
-        <v>277.5</v>
+        <v>198.31</v>
       </c>
       <c r="P19">
-        <v>45.15</v>
+        <v>83.52</v>
       </c>
       <c r="Q19">
-        <v>33.33</v>
+        <v>30.31</v>
+      </c>
+      <c r="R19">
+        <v>26.38</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
         <v>63</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>1989</v>
+      </c>
+      <c r="G20" t="s">
         <v>64</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>355.07</v>
+        <v>337.6</v>
       </c>
       <c r="I20">
-        <v>355.07</v>
+        <v>292.84</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>44.76</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M20">
-        <v>219.63</v>
-[...2 lines deleted...]
-        <v>135.44</v>
+        <v>292.84</v>
+      </c>
+      <c r="P20">
+        <v>44.76</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="G21" t="s">
         <v>54</v>
       </c>
       <c r="H21">
-        <v>338.52</v>
+        <v>335.74</v>
       </c>
       <c r="I21">
-        <v>198.31</v>
+        <v>262.89</v>
       </c>
       <c r="J21">
-        <v>140.21</v>
+        <v>72.85</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M21">
-        <v>198.31</v>
+        <v>145.18</v>
+      </c>
+      <c r="N21">
+        <v>117.71</v>
       </c>
       <c r="P21">
-        <v>83.52</v>
+        <v>52.32</v>
       </c>
       <c r="Q21">
-        <v>30.31</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>20.53</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
       <c r="F22">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="G22" t="s">
         <v>69</v>
       </c>
       <c r="H22">
-        <v>337.6</v>
+        <v>326.38</v>
       </c>
       <c r="I22">
-        <v>292.84</v>
+        <v>300.0</v>
       </c>
       <c r="J22">
-        <v>44.76</v>
+        <v>26.38</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="M22">
-        <v>292.84</v>
+        <v>300.0</v>
       </c>
       <c r="P22">
-        <v>44.76</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="H23">
-        <v>335.74</v>
+        <v>326.25</v>
       </c>
       <c r="I23">
-        <v>262.89</v>
+        <v>276.67</v>
       </c>
       <c r="J23">
-        <v>72.85</v>
+        <v>49.58</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M23">
-        <v>145.18</v>
+        <v>160.79</v>
       </c>
       <c r="N23">
-        <v>117.71</v>
+        <v>115.88</v>
       </c>
       <c r="P23">
-        <v>52.32</v>
-[...2 lines deleted...]
-        <v>20.53</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F24">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="G24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H24">
-        <v>326.38</v>
+        <v>313.25</v>
       </c>
       <c r="I24">
-        <v>300.0</v>
+        <v>256.69</v>
       </c>
       <c r="J24">
-        <v>26.38</v>
+        <v>56.56</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>1</v>
       </c>
       <c r="M24">
-        <v>300.0</v>
+        <v>256.69</v>
       </c>
       <c r="P24">
-        <v>26.38</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F25">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G25" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="H25">
-        <v>326.25</v>
+        <v>313.2</v>
       </c>
       <c r="I25">
-        <v>276.67</v>
+        <v>313.2</v>
       </c>
       <c r="J25">
-        <v>49.58</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M25">
-        <v>160.79</v>
+        <v>187.92</v>
       </c>
       <c r="N25">
-        <v>115.88</v>
-[...2 lines deleted...]
-        <v>49.58</v>
+        <v>125.28</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
       <c r="E26" t="s">
         <v>79</v>
       </c>
       <c r="F26">
-        <v>2005</v>
+        <v>1990</v>
       </c>
       <c r="G26" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H26">
-        <v>318.36</v>
+        <v>310.83</v>
       </c>
       <c r="I26">
-        <v>256.69</v>
+        <v>277.5</v>
       </c>
       <c r="J26">
-        <v>61.67</v>
+        <v>33.33</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
         <v>1</v>
       </c>
       <c r="M26">
-        <v>256.69</v>
+        <v>277.5</v>
       </c>
       <c r="P26">
-        <v>61.67</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27">
+        <v>2005</v>
+      </c>
+      <c r="G27" t="s">
         <v>80</v>
       </c>
-      <c r="E27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H27">
-        <v>313.25</v>
+        <v>300.0</v>
       </c>
       <c r="I27">
-        <v>256.69</v>
+        <v>300.0</v>
       </c>
       <c r="J27">
-        <v>56.56</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M27">
-        <v>256.69</v>
-[...2 lines deleted...]
-        <v>56.56</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
       <c r="E28" t="s">
         <v>84</v>
       </c>
       <c r="F28">
-        <v>2004</v>
+        <v>1990</v>
       </c>
       <c r="G28" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H28">
-        <v>313.2</v>
+        <v>287.38</v>
       </c>
       <c r="I28">
-        <v>313.2</v>
+        <v>173.83</v>
       </c>
       <c r="J28">
-        <v>0.0</v>
+        <v>113.55</v>
       </c>
       <c r="K28">
+        <v>1</v>
+      </c>
+      <c r="L28">
         <v>2</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>187.92</v>
-[...2 lines deleted...]
-        <v>125.28</v>
+        <v>173.83</v>
+      </c>
+      <c r="P28">
+        <v>77.26</v>
+      </c>
+      <c r="Q28">
+        <v>36.29</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>85</v>
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
       <c r="F29">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="G29" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="H29">
-        <v>291.77</v>
+        <v>277.5</v>
       </c>
       <c r="I29">
-        <v>187.92</v>
+        <v>277.5</v>
       </c>
       <c r="J29">
-        <v>103.85</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M29">
-        <v>187.92</v>
-[...8 lines deleted...]
-        <v>28.52</v>
+        <v>277.5</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" t="s">
         <v>88</v>
       </c>
       <c r="F30">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H30">
-        <v>287.38</v>
+        <v>271.44</v>
       </c>
       <c r="I30">
-        <v>173.83</v>
+        <v>187.92</v>
       </c>
       <c r="J30">
-        <v>113.55</v>
+        <v>83.52</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M30">
-        <v>173.83</v>
+        <v>187.92</v>
       </c>
       <c r="P30">
-        <v>77.26</v>
-[...2 lines deleted...]
-        <v>36.29</v>
+        <v>83.52</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="G31" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H31">
-        <v>277.5</v>
+        <v>268.27</v>
       </c>
       <c r="I31">
-        <v>277.5</v>
+        <v>237.44</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
+        <v>30.83</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M31">
-        <v>277.5</v>
+        <v>237.44</v>
+      </c>
+      <c r="P31">
+        <v>30.83</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="E32" t="s">
         <v>92</v>
       </c>
       <c r="F32">
         <v>1997</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32">
-        <v>271.44</v>
+        <v>256.69</v>
       </c>
       <c r="I32">
-        <v>187.92</v>
+        <v>256.69</v>
       </c>
       <c r="J32">
-        <v>83.52</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M32">
-        <v>187.92</v>
-[...2 lines deleted...]
-        <v>83.52</v>
+        <v>256.69</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B33">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C33">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" t="s">
         <v>94</v>
       </c>
       <c r="F33">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G33" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="H33">
-        <v>268.27</v>
+        <v>256.69</v>
       </c>
       <c r="I33">
-        <v>237.44</v>
+        <v>256.69</v>
       </c>
       <c r="J33">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M33">
-        <v>237.44</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>256.69</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B34">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C34">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>95</v>
       </c>
       <c r="E34" t="s">
         <v>96</v>
       </c>
       <c r="F34">
         <v>1999</v>
       </c>
       <c r="G34" t="s">
         <v>97</v>
       </c>
       <c r="H34">
         <v>256.69</v>
       </c>
       <c r="I34">
         <v>256.69</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>256.69</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B35">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>98</v>
       </c>
       <c r="E35" t="s">
         <v>99</v>
       </c>
       <c r="F35">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="H35">
-        <v>256.69</v>
+        <v>252.98</v>
       </c>
       <c r="I35">
-        <v>256.69</v>
+        <v>173.83</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M35">
-        <v>256.69</v>
+        <v>173.83</v>
+      </c>
+      <c r="P35">
+        <v>79.15</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F36">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="G36" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H36">
-        <v>255.36</v>
+        <v>250.01</v>
       </c>
       <c r="I36">
-        <v>219.63</v>
+        <v>187.92</v>
       </c>
       <c r="J36">
-        <v>35.73</v>
+        <v>62.09</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M36">
-        <v>219.63</v>
+        <v>187.92</v>
       </c>
       <c r="P36">
-        <v>35.73</v>
+        <v>33.57</v>
+      </c>
+      <c r="Q36">
+        <v>28.52</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F37">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G37" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="H37">
-        <v>252.98</v>
+        <v>248.31</v>
       </c>
       <c r="I37">
-        <v>173.83</v>
+        <v>203.16</v>
       </c>
       <c r="J37">
-        <v>79.15</v>
+        <v>45.15</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37">
         <v>1</v>
       </c>
       <c r="M37">
-        <v>173.83</v>
+        <v>203.16</v>
       </c>
       <c r="P37">
-        <v>79.15</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
       <c r="E38" t="s">
         <v>106</v>
       </c>
       <c r="F38">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H38">
-        <v>251.97</v>
+        <v>244.57</v>
       </c>
       <c r="I38">
         <v>203.16</v>
       </c>
       <c r="J38">
-        <v>48.81</v>
+        <v>41.41</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="M38">
         <v>203.16</v>
       </c>
       <c r="P38">
-        <v>48.81</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>151</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>107</v>
       </c>
       <c r="E39" t="s">
         <v>108</v>
       </c>
       <c r="F39">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="G39" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="H39">
-        <v>248.31</v>
+        <v>237.44</v>
       </c>
       <c r="I39">
-        <v>203.16</v>
+        <v>237.44</v>
       </c>
       <c r="J39">
-        <v>45.15</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M39">
-        <v>203.16</v>
-[...2 lines deleted...]
-        <v>45.15</v>
+        <v>237.44</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>109</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G40" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="H40">
-        <v>244.57</v>
+        <v>233.39</v>
       </c>
       <c r="I40">
-        <v>203.16</v>
+        <v>92.5</v>
       </c>
       <c r="J40">
-        <v>41.41</v>
+        <v>140.89</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M40">
-        <v>203.16</v>
+        <v>92.5</v>
       </c>
       <c r="P40">
-        <v>41.41</v>
+        <v>92.5</v>
+      </c>
+      <c r="Q40">
+        <v>48.39</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F41">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G41" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H41">
-        <v>237.44</v>
+        <v>219.63</v>
       </c>
       <c r="I41">
-        <v>237.44</v>
+        <v>219.63</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>237.44</v>
+        <v>219.63</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B42">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C42">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F42">
         <v>1997</v>
       </c>
       <c r="G42" t="s">
         <v>97</v>
       </c>
       <c r="H42">
         <v>219.63</v>
       </c>
       <c r="I42">
         <v>219.63</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>219.63</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F43">
         <v>1988</v>
       </c>
       <c r="G43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H43">
         <v>214.38</v>
       </c>
       <c r="I43">
         <v>214.38</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>214.38</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F44">
         <v>2005</v>
       </c>
       <c r="G44" t="s">
         <v>51</v>
       </c>
       <c r="H44">
         <v>203.16</v>
       </c>
       <c r="I44">
         <v>203.16</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>203.16</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C45">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E45" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G45" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H45">
         <v>203.16</v>
       </c>
       <c r="I45">
         <v>203.16</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>203.16</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B46">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C46">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F46">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="G46" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="H46">
-        <v>200.0</v>
+        <v>203.16</v>
       </c>
       <c r="I46">
-        <v>200.0</v>
+        <v>203.16</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>200.0</v>
+        <v>203.16</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B47">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>125</v>
       </c>
       <c r="E47" t="s">
         <v>126</v>
       </c>
       <c r="F47">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="G47" t="s">
         <v>127</v>
       </c>
       <c r="H47">
         <v>200.0</v>
       </c>
       <c r="I47">
         <v>200.0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>200.0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B48">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C48">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
       <c r="E48" t="s">
         <v>129</v>
       </c>
       <c r="F48">
         <v>2008</v>
       </c>
       <c r="G48" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="H48">
-        <v>199.42</v>
+        <v>200.0</v>
       </c>
       <c r="I48">
-        <v>160.79</v>
+        <v>200.0</v>
       </c>
       <c r="J48">
-        <v>38.63</v>
+        <v>0.0</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M48">
-        <v>160.79</v>
-[...2 lines deleted...]
-        <v>38.63</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C49">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F49">
         <v>2002</v>
       </c>
       <c r="G49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H49">
         <v>198.49</v>
       </c>
       <c r="I49">
         <v>125.28</v>
       </c>
       <c r="J49">
         <v>73.21</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>1</v>
       </c>
       <c r="M49">
         <v>125.28</v>
       </c>
       <c r="P49">
         <v>73.21</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F50">
         <v>1998</v>
       </c>
       <c r="G50" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H50">
         <v>189.04</v>
       </c>
       <c r="I50">
         <v>135.44</v>
       </c>
       <c r="J50">
         <v>53.6</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
         <v>135.44</v>
       </c>
       <c r="P50">
         <v>53.6</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F51">
         <v>1995</v>
       </c>
       <c r="G51" t="s">
         <v>20</v>
       </c>
       <c r="H51">
         <v>187.92</v>
       </c>
       <c r="I51">
         <v>187.92</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
         <v>187.92</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C52">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F52">
         <v>2001</v>
       </c>
       <c r="G52" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H52">
         <v>187.92</v>
       </c>
       <c r="I52">
         <v>187.92</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
         <v>187.92</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F53">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H53">
         <v>185.0</v>
       </c>
       <c r="I53">
         <v>185.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
         <v>185.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C54">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F54">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G54" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H54">
         <v>185.0</v>
       </c>
       <c r="I54">
         <v>185.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>185.0</v>
+        <v>92.5</v>
+      </c>
+      <c r="N54">
+        <v>92.5</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B55">
         <v>52</v>
       </c>
       <c r="C55">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F55">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="G55" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="H55">
-        <v>183.43</v>
+        <v>185.0</v>
       </c>
       <c r="I55">
-        <v>183.43</v>
+        <v>185.0</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>183.43</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F56">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="G56" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="H56">
-        <v>180.4</v>
+        <v>183.43</v>
       </c>
       <c r="I56">
-        <v>107.19</v>
+        <v>183.43</v>
       </c>
       <c r="J56">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M56">
-        <v>107.19</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>183.43</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E57" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F57">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="G57" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="H57">
-        <v>179.33</v>
+        <v>180.4</v>
       </c>
       <c r="I57">
-        <v>137.57</v>
+        <v>107.19</v>
       </c>
       <c r="J57">
-        <v>41.76</v>
+        <v>73.21</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
         <v>1</v>
       </c>
       <c r="M57">
-        <v>137.57</v>
+        <v>107.19</v>
       </c>
       <c r="P57">
-        <v>41.76</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F58">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G58" t="s">
-        <v>51</v>
+        <v>153</v>
       </c>
       <c r="H58">
-        <v>178.74</v>
+        <v>179.33</v>
       </c>
       <c r="I58">
-        <v>0.0</v>
+        <v>137.57</v>
       </c>
       <c r="J58">
-        <v>178.74</v>
+        <v>41.76</v>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L58">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M58">
+        <v>137.57</v>
       </c>
       <c r="P58">
-        <v>105.53</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F59">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="G59" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H59">
-        <v>177.16</v>
+        <v>178.74</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
-        <v>177.16</v>
+        <v>178.74</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P59">
         <v>105.53</v>
       </c>
       <c r="Q59">
-        <v>38.3</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>73.21</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>59</v>
+      </c>
+      <c r="C60">
+        <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F60">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G60" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="H60">
-        <v>173.83</v>
+        <v>177.16</v>
       </c>
       <c r="I60">
-        <v>173.83</v>
+        <v>0.0</v>
       </c>
       <c r="J60">
-        <v>0.0</v>
+        <v>177.16</v>
       </c>
       <c r="K60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L60">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>173.83</v>
+        <v>3</v>
+      </c>
+      <c r="P60">
+        <v>105.53</v>
+      </c>
+      <c r="Q60">
+        <v>38.3</v>
+      </c>
+      <c r="R60">
+        <v>33.33</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B61">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F61">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="G61" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="H61">
         <v>173.83</v>
       </c>
       <c r="I61">
         <v>173.83</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
         <v>173.83</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B62">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C62">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F62">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="G62" t="s">
-        <v>161</v>
+        <v>75</v>
       </c>
       <c r="H62">
         <v>173.83</v>
       </c>
       <c r="I62">
         <v>173.83</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
         <v>173.83</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B63">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C63">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F63">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G63" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="H63">
-        <v>171.13</v>
+        <v>173.83</v>
       </c>
       <c r="I63">
-        <v>171.13</v>
+        <v>173.83</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>171.13</v>
+        <v>173.83</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F64">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="G64" t="s">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="H64">
-        <v>169.68</v>
+        <v>171.13</v>
       </c>
       <c r="I64">
-        <v>169.68</v>
+        <v>171.13</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>169.68</v>
+        <v>171.13</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F65">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G65" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="H65">
-        <v>169.44</v>
+        <v>169.68</v>
       </c>
       <c r="I65">
-        <v>0.0</v>
+        <v>169.68</v>
       </c>
       <c r="J65">
-        <v>169.44</v>
+        <v>0.0</v>
       </c>
       <c r="K65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L65">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>79.15</v>
+        <v>0</v>
+      </c>
+      <c r="M65">
+        <v>169.68</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F66">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="G66" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="H66">
-        <v>167.2</v>
+        <v>169.44</v>
       </c>
       <c r="I66">
         <v>0.0</v>
       </c>
       <c r="J66">
-        <v>167.2</v>
+        <v>169.44</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P66">
         <v>90.29</v>
       </c>
       <c r="Q66">
-        <v>48.39</v>
-[...2 lines deleted...]
-        <v>28.52</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F67">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="G67" t="s">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="H67">
-        <v>160.79</v>
+        <v>167.2</v>
       </c>
       <c r="I67">
-        <v>160.79</v>
+        <v>0.0</v>
       </c>
       <c r="J67">
-        <v>0.0</v>
+        <v>167.2</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L67">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>160.79</v>
+        <v>3</v>
+      </c>
+      <c r="P67">
+        <v>90.29</v>
+      </c>
+      <c r="Q67">
+        <v>48.39</v>
+      </c>
+      <c r="R67">
+        <v>28.52</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B68">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F68">
-        <v>1999</v>
+        <v>1980</v>
       </c>
       <c r="G68" t="s">
-        <v>51</v>
+        <v>160</v>
       </c>
       <c r="H68">
         <v>160.79</v>
       </c>
       <c r="I68">
         <v>160.79</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>160.79</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B69">
         <v>67</v>
       </c>
       <c r="C69">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F69">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="G69" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H69">
-        <v>159.12</v>
+        <v>160.79</v>
       </c>
       <c r="I69">
-        <v>117.71</v>
+        <v>160.79</v>
       </c>
       <c r="J69">
-        <v>41.41</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M69">
-        <v>117.71</v>
-[...2 lines deleted...]
-        <v>41.41</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B70">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C70">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F70">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G70" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="H70">
-        <v>158.29</v>
+        <v>160.79</v>
       </c>
       <c r="I70">
-        <v>158.29</v>
+        <v>160.79</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>1</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>158.29</v>
+        <v>160.79</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B71">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C71">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D71" t="s">
         <v>179</v>
       </c>
       <c r="E71" t="s">
         <v>180</v>
       </c>
       <c r="F71">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G71" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="H71">
-        <v>158.29</v>
+        <v>159.12</v>
       </c>
       <c r="I71">
-        <v>158.29</v>
+        <v>117.71</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
+        <v>41.41</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M71">
-        <v>158.29</v>
+        <v>117.71</v>
+      </c>
+      <c r="P71">
+        <v>41.41</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>71</v>
       </c>
       <c r="C72">
         <v>0</v>
       </c>
       <c r="D72" t="s">
         <v>181</v>
       </c>
       <c r="E72" t="s">
         <v>182</v>
       </c>
       <c r="F72">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G72" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H72">
-        <v>156.95</v>
+        <v>158.3</v>
       </c>
       <c r="I72">
-        <v>156.95</v>
+        <v>158.3</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
-        <v>156.95</v>
+        <v>79.15</v>
+      </c>
+      <c r="N72">
+        <v>79.15</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>72</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
       <c r="D73" t="s">
         <v>183</v>
       </c>
       <c r="E73" t="s">
         <v>184</v>
       </c>
       <c r="F73">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G73" t="s">
-        <v>185</v>
+        <v>127</v>
       </c>
       <c r="H73">
-        <v>152.76</v>
+        <v>158.29</v>
       </c>
       <c r="I73">
-        <v>100.0</v>
+        <v>158.29</v>
       </c>
       <c r="J73">
-        <v>52.76</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M73">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>52.76</v>
+        <v>158.29</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B74">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C74">
         <v>0</v>
       </c>
       <c r="D74" t="s">
+        <v>185</v>
+      </c>
+      <c r="E74" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F74">
         <v>2001</v>
       </c>
       <c r="G74" t="s">
-        <v>60</v>
+        <v>187</v>
       </c>
       <c r="H74">
-        <v>151.66</v>
+        <v>158.29</v>
       </c>
       <c r="I74">
-        <v>127.26</v>
+        <v>158.29</v>
       </c>
       <c r="J74">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M74">
-        <v>127.26</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>158.29</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>74</v>
       </c>
       <c r="C75">
         <v>0</v>
       </c>
       <c r="D75" t="s">
         <v>188</v>
       </c>
       <c r="E75" t="s">
         <v>189</v>
       </c>
       <c r="F75">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G75" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H75">
-        <v>148.73</v>
+        <v>156.95</v>
       </c>
       <c r="I75">
-        <v>148.73</v>
+        <v>156.95</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>148.73</v>
+        <v>156.95</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B76">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C76">
         <v>0</v>
       </c>
       <c r="D76" t="s">
         <v>190</v>
       </c>
       <c r="E76" t="s">
         <v>191</v>
       </c>
       <c r="F76">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G76" t="s">
-        <v>60</v>
+        <v>192</v>
       </c>
       <c r="H76">
-        <v>148.73</v>
+        <v>152.76</v>
       </c>
       <c r="I76">
-        <v>148.73</v>
+        <v>100.0</v>
       </c>
       <c r="J76">
-        <v>0.0</v>
+        <v>52.76</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M76">
-        <v>148.73</v>
+        <v>100.0</v>
+      </c>
+      <c r="P76">
+        <v>52.76</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B77">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C77">
         <v>0</v>
       </c>
       <c r="D77" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F77">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G77" t="s">
-        <v>161</v>
+        <v>80</v>
       </c>
       <c r="H77">
-        <v>148.73</v>
+        <v>151.66</v>
       </c>
       <c r="I77">
-        <v>148.73</v>
+        <v>127.26</v>
       </c>
       <c r="J77">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M77">
-        <v>148.73</v>
+        <v>127.26</v>
+      </c>
+      <c r="P77">
+        <v>24.4</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>77</v>
       </c>
       <c r="C78">
         <v>0</v>
       </c>
       <c r="D78" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F78">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G78" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="H78">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="I78">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>77</v>
       </c>
       <c r="C79">
         <v>0</v>
       </c>
       <c r="D79" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F79">
-        <v>1996</v>
+        <v>1988</v>
       </c>
       <c r="G79" t="s">
-        <v>198</v>
+        <v>80</v>
       </c>
       <c r="H79">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="I79">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>146.42</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B80">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D80" t="s">
         <v>199</v>
       </c>
       <c r="E80" t="s">
         <v>200</v>
       </c>
       <c r="F80">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="G80" t="s">
-        <v>185</v>
+        <v>51</v>
       </c>
       <c r="H80">
-        <v>142.6</v>
+        <v>148.73</v>
       </c>
       <c r="I80">
-        <v>85.56</v>
+        <v>148.73</v>
       </c>
       <c r="J80">
-        <v>57.04</v>
+        <v>0.0</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M80">
-        <v>85.56</v>
-[...2 lines deleted...]
-        <v>57.04</v>
+        <v>148.73</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D81" t="s">
         <v>201</v>
       </c>
       <c r="E81" t="s">
         <v>202</v>
       </c>
       <c r="F81">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G81" t="s">
-        <v>203</v>
+        <v>133</v>
       </c>
       <c r="H81">
-        <v>140.89</v>
+        <v>146.42</v>
       </c>
       <c r="I81">
-        <v>0.0</v>
+        <v>146.42</v>
       </c>
       <c r="J81">
-        <v>140.89</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L81">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>48.39</v>
+        <v>0</v>
+      </c>
+      <c r="M81">
+        <v>146.42</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B82">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D82" t="s">
+        <v>203</v>
+      </c>
+      <c r="E82" t="s">
         <v>204</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82">
+        <v>1996</v>
+      </c>
+      <c r="G82" t="s">
         <v>205</v>
       </c>
-      <c r="F82">
-[...4 lines deleted...]
-      </c>
       <c r="H82">
-        <v>137.65</v>
+        <v>146.42</v>
       </c>
       <c r="I82">
-        <v>92.5</v>
+        <v>146.42</v>
       </c>
       <c r="J82">
-        <v>45.15</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M82">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>45.15</v>
+        <v>146.42</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D83" t="s">
         <v>206</v>
       </c>
       <c r="E83" t="s">
         <v>207</v>
       </c>
       <c r="F83">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="G83" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="H83">
-        <v>137.57</v>
+        <v>142.6</v>
       </c>
       <c r="I83">
-        <v>137.57</v>
+        <v>85.56</v>
       </c>
       <c r="J83">
-        <v>0.0</v>
+        <v>57.04</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M83">
-        <v>137.57</v>
+        <v>85.56</v>
+      </c>
+      <c r="P83">
+        <v>57.04</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B84">
         <v>83</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D84" t="s">
         <v>208</v>
       </c>
       <c r="E84" t="s">
         <v>209</v>
       </c>
       <c r="F84">
-        <v>2003</v>
+        <v>1988</v>
       </c>
       <c r="G84" t="s">
-        <v>51</v>
+        <v>192</v>
       </c>
       <c r="H84">
-        <v>137.57</v>
+        <v>137.65</v>
       </c>
       <c r="I84">
-        <v>137.57</v>
+        <v>92.5</v>
       </c>
       <c r="J84">
-        <v>0.0</v>
+        <v>45.15</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M84">
-        <v>137.57</v>
+        <v>92.5</v>
+      </c>
+      <c r="P84">
+        <v>45.15</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D85" t="s">
         <v>210</v>
       </c>
       <c r="E85" t="s">
         <v>211</v>
       </c>
       <c r="F85">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G85" t="s">
-        <v>212</v>
+        <v>51</v>
       </c>
       <c r="H85">
-        <v>135.44</v>
+        <v>137.57</v>
       </c>
       <c r="I85">
-        <v>135.44</v>
+        <v>137.57</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>135.44</v>
+        <v>137.57</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B86">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C86">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D86" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" t="s">
         <v>213</v>
       </c>
-      <c r="E86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H86">
-        <v>134.29</v>
+        <v>137.57</v>
       </c>
       <c r="I86">
-        <v>100.72</v>
+        <v>137.57</v>
       </c>
       <c r="J86">
-        <v>33.57</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
         <v>1</v>
       </c>
       <c r="L86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M86">
-        <v>100.72</v>
-[...2 lines deleted...]
-        <v>33.57</v>
+        <v>137.57</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C87">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D87" t="s">
+        <v>214</v>
+      </c>
+      <c r="E87" t="s">
         <v>215</v>
       </c>
-      <c r="E87" t="s">
+      <c r="F87">
+        <v>2008</v>
+      </c>
+      <c r="G87" t="s">
         <v>216</v>
       </c>
-      <c r="F87">
-[...4 lines deleted...]
-      </c>
       <c r="H87">
-        <v>133.33</v>
+        <v>135.44</v>
       </c>
       <c r="I87">
-        <v>100.0</v>
+        <v>135.44</v>
       </c>
       <c r="J87">
-        <v>33.33</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M87">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>33.33</v>
+        <v>135.44</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B88">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C88">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D88" t="s">
+        <v>217</v>
+      </c>
+      <c r="E88" t="s">
         <v>218</v>
       </c>
-      <c r="E88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G88" t="s">
-        <v>220</v>
+        <v>20</v>
       </c>
       <c r="H88">
-        <v>133.33</v>
+        <v>134.29</v>
       </c>
       <c r="I88">
-        <v>100.0</v>
+        <v>100.72</v>
       </c>
       <c r="J88">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
       <c r="K88">
         <v>1</v>
       </c>
       <c r="L88">
         <v>1</v>
       </c>
       <c r="M88">
-        <v>100.0</v>
+        <v>100.72</v>
       </c>
       <c r="P88">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B89">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C89">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E89" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F89">
         <v>1991</v>
       </c>
       <c r="G89" t="s">
         <v>42</v>
       </c>
       <c r="H89">
         <v>133.33</v>
       </c>
       <c r="I89">
         <v>0.0</v>
       </c>
       <c r="J89">
         <v>133.33</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>1</v>
       </c>
       <c r="P89">
         <v>133.33</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B90">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C90">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D90" t="s">
+        <v>221</v>
+      </c>
+      <c r="E90" t="s">
+        <v>222</v>
+      </c>
+      <c r="F90">
+        <v>2002</v>
+      </c>
+      <c r="G90" t="s">
         <v>223</v>
       </c>
-      <c r="E90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H90">
-        <v>128.74</v>
+        <v>133.33</v>
       </c>
       <c r="I90">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="J90">
-        <v>128.74</v>
+        <v>33.33</v>
       </c>
       <c r="K90">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L90">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M90">
+        <v>100.0</v>
       </c>
       <c r="P90">
-        <v>66.1</v>
-[...2 lines deleted...]
-        <v>62.64</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C91">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
+        <v>224</v>
+      </c>
+      <c r="E91" t="s">
         <v>225</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="G91" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="H91">
-        <v>127.26</v>
+        <v>128.74</v>
       </c>
       <c r="I91">
-        <v>127.26</v>
+        <v>0.0</v>
       </c>
       <c r="J91">
-        <v>0.0</v>
+        <v>128.74</v>
       </c>
       <c r="K91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L91">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>127.26</v>
+        <v>2</v>
+      </c>
+      <c r="P91">
+        <v>66.1</v>
+      </c>
+      <c r="Q91">
+        <v>62.64</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B92">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D92" t="s">
+        <v>226</v>
+      </c>
+      <c r="E92" t="s">
         <v>227</v>
       </c>
-      <c r="E92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="G92" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="H92">
         <v>127.26</v>
       </c>
       <c r="I92">
         <v>127.26</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>1</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
         <v>127.26</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
+        <v>91</v>
+      </c>
+      <c r="B93">
         <v>92</v>
       </c>
-      <c r="B93">
-[...1 lines deleted...]
-      </c>
       <c r="C93">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D93" t="s">
+        <v>228</v>
+      </c>
+      <c r="E93" t="s">
         <v>229</v>
       </c>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="G93" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="H93">
-        <v>127.1</v>
+        <v>127.26</v>
       </c>
       <c r="I93">
-        <v>100.72</v>
+        <v>127.26</v>
       </c>
       <c r="J93">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M93">
-        <v>100.72</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>127.26</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C94">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
+        <v>230</v>
+      </c>
+      <c r="E94" t="s">
         <v>231</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="G94" t="s">
-        <v>212</v>
+        <v>80</v>
       </c>
       <c r="H94">
-        <v>125.28</v>
+        <v>127.1</v>
       </c>
       <c r="I94">
-        <v>125.28</v>
+        <v>100.72</v>
       </c>
       <c r="J94">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M94">
-        <v>125.28</v>
+        <v>100.72</v>
+      </c>
+      <c r="P94">
+        <v>26.38</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C95">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D95" t="s">
+        <v>232</v>
+      </c>
+      <c r="E95" t="s">
         <v>233</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G95" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H95">
-        <v>123.33</v>
+        <v>125.28</v>
       </c>
       <c r="I95">
-        <v>92.5</v>
+        <v>125.28</v>
       </c>
       <c r="J95">
-        <v>30.83</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
         <v>1</v>
       </c>
       <c r="L95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M95">
-        <v>92.5</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>125.28</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B96">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
+        <v>234</v>
+      </c>
+      <c r="E96" t="s">
         <v>235</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G96" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="H96">
-        <v>123.33</v>
+        <v>124.4</v>
       </c>
       <c r="I96">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="J96">
-        <v>123.33</v>
+        <v>24.4</v>
       </c>
       <c r="K96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
+      <c r="M96">
+        <v>100.0</v>
+      </c>
       <c r="P96">
-        <v>123.33</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C97">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
+        <v>236</v>
+      </c>
+      <c r="E97" t="s">
+        <v>237</v>
+      </c>
+      <c r="F97">
+        <v>1993</v>
+      </c>
+      <c r="G97" t="s">
         <v>238</v>
       </c>
-      <c r="E97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H97">
-        <v>117.71</v>
+        <v>123.33</v>
       </c>
       <c r="I97">
-        <v>117.71</v>
+        <v>0.0</v>
       </c>
       <c r="J97">
-        <v>0.0</v>
+        <v>123.33</v>
       </c>
       <c r="K97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L97">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>117.71</v>
+        <v>1</v>
+      </c>
+      <c r="P97">
+        <v>123.33</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C98">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
+        <v>239</v>
+      </c>
+      <c r="E98" t="s">
+        <v>240</v>
+      </c>
+      <c r="F98">
+        <v>1996</v>
+      </c>
+      <c r="G98" t="s">
         <v>241</v>
       </c>
-      <c r="E98" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H98">
-        <v>115.88</v>
+        <v>117.71</v>
       </c>
       <c r="I98">
-        <v>115.88</v>
+        <v>117.71</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>115.88</v>
+        <v>117.71</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B99">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C99">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
+        <v>242</v>
+      </c>
+      <c r="E99" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F99">
         <v>1992</v>
       </c>
       <c r="G99" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H99">
         <v>115.88</v>
       </c>
       <c r="I99">
         <v>115.88</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
         <v>115.88</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B100">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C100">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
+        <v>245</v>
+      </c>
+      <c r="E100" t="s">
         <v>246</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G100" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
       <c r="H100">
-        <v>114.08</v>
+        <v>115.88</v>
       </c>
       <c r="I100">
-        <v>0.0</v>
+        <v>115.88</v>
       </c>
       <c r="J100">
-        <v>114.08</v>
+        <v>0.0</v>
       </c>
       <c r="K100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L100">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>114.08</v>
+        <v>0</v>
+      </c>
+      <c r="M100">
+        <v>115.88</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B101">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C101">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E101" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F101">
         <v>1993</v>
       </c>
       <c r="G101" t="s">
         <v>57</v>
       </c>
       <c r="H101">
         <v>114.08</v>
       </c>
       <c r="I101">
         <v>0.0</v>
       </c>
       <c r="J101">
         <v>114.08</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>1</v>
       </c>
       <c r="P101">
         <v>114.08</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B102">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C102">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
+        <v>248</v>
+      </c>
+      <c r="E102" t="s">
         <v>249</v>
       </c>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G102" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H102">
-        <v>113.88</v>
+        <v>114.08</v>
       </c>
       <c r="I102">
         <v>0.0</v>
       </c>
       <c r="J102">
-        <v>113.88</v>
+        <v>114.08</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P102">
-        <v>71.46</v>
-[...2 lines deleted...]
-        <v>42.42</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C103">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
+        <v>250</v>
+      </c>
+      <c r="E103" t="s">
         <v>251</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="G103" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="H103">
-        <v>113.46</v>
+        <v>113.88</v>
       </c>
       <c r="I103">
         <v>0.0</v>
       </c>
       <c r="J103">
-        <v>113.46</v>
+        <v>113.88</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
       <c r="L103">
         <v>2</v>
       </c>
       <c r="P103">
-        <v>61.14</v>
+        <v>71.46</v>
       </c>
       <c r="Q103">
-        <v>52.32</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C104">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D104" t="s">
-        <v>100</v>
+        <v>252</v>
       </c>
       <c r="E104" t="s">
         <v>253</v>
       </c>
       <c r="F104">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="G104" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="H104">
-        <v>108.88</v>
+        <v>113.46</v>
       </c>
       <c r="I104">
-        <v>108.88</v>
+        <v>0.0</v>
       </c>
       <c r="J104">
-        <v>0.0</v>
+        <v>113.46</v>
       </c>
       <c r="K104">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L104">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>108.88</v>
+        <v>2</v>
+      </c>
+      <c r="P104">
+        <v>61.14</v>
+      </c>
+      <c r="Q104">
+        <v>52.32</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B105">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C105">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
         <v>254</v>
       </c>
       <c r="E105" t="s">
         <v>255</v>
       </c>
       <c r="F105">
         <v>2004</v>
       </c>
       <c r="G105" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="H105">
-        <v>108.88</v>
+        <v>112.48</v>
       </c>
       <c r="I105">
-        <v>108.88</v>
+        <v>79.15</v>
       </c>
       <c r="J105">
-        <v>0.0</v>
+        <v>33.33</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M105">
-        <v>108.88</v>
+        <v>79.15</v>
+      </c>
+      <c r="P105">
+        <v>33.33</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
+        <v>107</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>256</v>
+      </c>
+      <c r="E106" t="s">
+        <v>257</v>
+      </c>
+      <c r="F106">
+        <v>1999</v>
+      </c>
+      <c r="G106" t="s">
         <v>111</v>
       </c>
-      <c r="C106">
-[...13 lines deleted...]
-      </c>
       <c r="H106">
-        <v>108.09</v>
+        <v>111.94</v>
       </c>
       <c r="I106">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J106">
-        <v>108.09</v>
+        <v>26.38</v>
       </c>
       <c r="K106">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L106">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="M106">
+        <v>85.56</v>
       </c>
       <c r="P106">
-        <v>77.26</v>
-[...2 lines deleted...]
-        <v>30.83</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
+        <v>108</v>
+      </c>
+      <c r="C107">
+        <v>2</v>
+      </c>
+      <c r="D107" t="s">
         <v>112</v>
       </c>
-      <c r="C107">
-[...4 lines deleted...]
-      </c>
       <c r="E107" t="s">
-        <v>180</v>
+        <v>258</v>
       </c>
       <c r="F107">
         <v>2007</v>
       </c>
       <c r="G107" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="H107">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
       <c r="I107">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C108">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E108" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F108">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G108" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="H108">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
       <c r="I108">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
-        <v>107.19</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C109">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D109" t="s">
-        <v>260</v>
+        <v>169</v>
       </c>
       <c r="E109" t="s">
         <v>261</v>
       </c>
       <c r="F109">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G109" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H109">
-        <v>105.53</v>
+        <v>108.09</v>
       </c>
       <c r="I109">
         <v>0.0</v>
       </c>
       <c r="J109">
-        <v>105.53</v>
+        <v>108.09</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P109">
-        <v>105.53</v>
+        <v>77.26</v>
+      </c>
+      <c r="Q109">
+        <v>30.83</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B110">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C110">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D110" t="s">
         <v>262</v>
       </c>
       <c r="E110" t="s">
         <v>263</v>
       </c>
       <c r="F110">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G110" t="s">
-        <v>220</v>
+        <v>28</v>
       </c>
       <c r="H110">
-        <v>105.53</v>
+        <v>107.19</v>
       </c>
       <c r="I110">
-        <v>79.15</v>
+        <v>107.19</v>
       </c>
       <c r="J110">
-        <v>26.38</v>
+        <v>0.0</v>
       </c>
       <c r="K110">
         <v>1</v>
       </c>
       <c r="L110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M110">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B111">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C111">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D111" t="s">
         <v>264</v>
       </c>
       <c r="E111" t="s">
-        <v>265</v>
+        <v>184</v>
       </c>
       <c r="F111">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="G111" t="s">
-        <v>217</v>
+        <v>127</v>
       </c>
       <c r="H111">
-        <v>103.55</v>
+        <v>107.19</v>
       </c>
       <c r="I111">
-        <v>79.15</v>
+        <v>107.19</v>
       </c>
       <c r="J111">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
         <v>1</v>
       </c>
       <c r="L111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M111">
-        <v>79.15</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>107.19</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C112">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
+        <v>265</v>
+      </c>
+      <c r="E112" t="s">
         <v>266</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G112" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="H112">
-        <v>100.0</v>
+        <v>105.53</v>
       </c>
       <c r="I112">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="J112">
-        <v>0.0</v>
+        <v>105.53</v>
       </c>
       <c r="K112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L112">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>1</v>
+      </c>
+      <c r="P112">
+        <v>105.53</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C113">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D113" t="s">
+        <v>267</v>
+      </c>
+      <c r="E113" t="s">
         <v>268</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G113" t="s">
-        <v>270</v>
+        <v>223</v>
       </c>
       <c r="H113">
-        <v>100.0</v>
+        <v>105.53</v>
       </c>
       <c r="I113">
-        <v>100.0</v>
+        <v>79.15</v>
       </c>
       <c r="J113">
-        <v>0.0</v>
+        <v>26.38</v>
       </c>
       <c r="K113">
         <v>1</v>
       </c>
       <c r="L113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M113">
-        <v>100.0</v>
+        <v>79.15</v>
+      </c>
+      <c r="P113">
+        <v>26.38</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B114">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C114">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D114" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E114" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F114">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G114" t="s">
-        <v>273</v>
+        <v>144</v>
       </c>
       <c r="H114">
         <v>100.0</v>
       </c>
       <c r="I114">
         <v>100.0</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>1</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
         <v>100.0</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B115">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C115">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D115" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E115" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F115">
         <v>2007</v>
       </c>
       <c r="G115" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H115">
         <v>100.0</v>
       </c>
       <c r="I115">
         <v>100.0</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>1</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
         <v>100.0</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
+        <v>113</v>
+      </c>
+      <c r="B116">
+        <v>116</v>
+      </c>
+      <c r="C116">
+        <v>3</v>
+      </c>
+      <c r="D116" t="s">
+        <v>83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>274</v>
+      </c>
+      <c r="F116">
+        <v>2003</v>
+      </c>
+      <c r="G116" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>279</v>
       </c>
       <c r="H116">
         <v>100.0</v>
       </c>
       <c r="I116">
         <v>100.0</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>1</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>100.0</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
+        <v>113</v>
+      </c>
+      <c r="B117">
         <v>116</v>
       </c>
-      <c r="B117">
-[...1 lines deleted...]
-      </c>
       <c r="C117">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D117" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E117" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F117">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G117" t="s">
-        <v>124</v>
+        <v>277</v>
       </c>
       <c r="H117">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
       <c r="I117">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>99.15</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B118">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C118">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D118" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E118" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="F118">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G118" t="s">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="H118">
-        <v>97.61</v>
+        <v>100.0</v>
       </c>
       <c r="I118">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="J118">
-        <v>97.61</v>
+        <v>0.0</v>
       </c>
       <c r="K118">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L118">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>97.61</v>
+        <v>0</v>
+      </c>
+      <c r="M118">
+        <v>100.0</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B119">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C119">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D119" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E119" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="F119">
         <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>220</v>
+        <v>282</v>
       </c>
       <c r="H119">
-        <v>97.61</v>
+        <v>100.0</v>
       </c>
       <c r="I119">
-        <v>73.21</v>
+        <v>100.0</v>
       </c>
       <c r="J119">
-        <v>24.4</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
       <c r="L119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M119">
-        <v>73.21</v>
-[...2 lines deleted...]
-        <v>24.4</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B120">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="C120">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D120" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E120" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F120">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G120" t="s">
-        <v>220</v>
+        <v>144</v>
       </c>
       <c r="H120">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
       <c r="I120">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>1</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
-        <v>92.5</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B121">
+        <v>123</v>
+      </c>
+      <c r="C121">
+        <v>3</v>
+      </c>
+      <c r="D121" t="s">
+        <v>285</v>
+      </c>
+      <c r="E121" t="s">
+        <v>286</v>
+      </c>
+      <c r="F121">
+        <v>2001</v>
+      </c>
+      <c r="G121" t="s">
         <v>127</v>
       </c>
-      <c r="C121">
-[...13 lines deleted...]
-      </c>
       <c r="H121">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
       <c r="I121">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>1</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>92.5</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B122">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C122">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D122" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E122" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F122">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G122" t="s">
-        <v>69</v>
+        <v>223</v>
       </c>
       <c r="H122">
-        <v>92.5</v>
+        <v>97.61</v>
       </c>
       <c r="I122">
-        <v>92.5</v>
+        <v>73.21</v>
       </c>
       <c r="J122">
-        <v>0.0</v>
+        <v>24.4</v>
       </c>
       <c r="K122">
         <v>1</v>
       </c>
       <c r="L122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M122">
-        <v>92.5</v>
+        <v>73.21</v>
+      </c>
+      <c r="P122">
+        <v>24.4</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B123">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C123">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D123" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E123" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F123">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G123" t="s">
-        <v>279</v>
+        <v>20</v>
       </c>
       <c r="H123">
-        <v>92.5</v>
+        <v>97.61</v>
       </c>
       <c r="I123">
-        <v>92.5</v>
+        <v>0.0</v>
       </c>
       <c r="J123">
-        <v>0.0</v>
+        <v>97.61</v>
       </c>
       <c r="K123">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L123">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>1</v>
+      </c>
+      <c r="P123">
+        <v>97.61</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B124">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C124">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D124" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="E124" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="F124">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G124" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="H124">
         <v>92.5</v>
       </c>
       <c r="I124">
         <v>92.5</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>1</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
         <v>92.5</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B125">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C125">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D125" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="E125" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F125">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G125" t="s">
-        <v>273</v>
+        <v>223</v>
       </c>
       <c r="H125">
         <v>92.5</v>
       </c>
       <c r="I125">
         <v>92.5</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>1</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>92.5</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B126">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C126">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D126" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E126" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="F126">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G126" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="H126">
-        <v>88.05</v>
+        <v>92.5</v>
       </c>
       <c r="I126">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J126">
-        <v>88.05</v>
+        <v>0.0</v>
       </c>
       <c r="K126">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L126">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>26.38</v>
+        <v>0</v>
+      </c>
+      <c r="M126">
+        <v>92.5</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
+        <v>123</v>
+      </c>
+      <c r="B127">
         <v>126</v>
       </c>
-      <c r="B127">
-[...1 lines deleted...]
-      </c>
       <c r="C127">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D127" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E127" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F127">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G127" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="H127">
-        <v>86.93</v>
+        <v>92.5</v>
       </c>
       <c r="I127">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J127">
-        <v>86.93</v>
+        <v>0.0</v>
       </c>
       <c r="K127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L127">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.33</v>
+        <v>0</v>
+      </c>
+      <c r="M127">
+        <v>92.5</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B128">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="C128">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D128" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E128" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="F128">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G128" t="s">
-        <v>305</v>
+        <v>111</v>
       </c>
       <c r="H128">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="I128">
-        <v>0.0</v>
+        <v>92.5</v>
       </c>
       <c r="J128">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L128">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>0</v>
+      </c>
+      <c r="M128">
+        <v>92.5</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B129">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="C129">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D129" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E129" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="F129">
-        <v>1991</v>
+        <v>2001</v>
       </c>
       <c r="G129" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="H129">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="I129">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>85.56</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B130">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C130">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D130" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="E130" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="F130">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G130" t="s">
-        <v>212</v>
+        <v>304</v>
       </c>
       <c r="H130">
-        <v>85.56</v>
+        <v>88.05</v>
       </c>
       <c r="I130">
         <v>0.0</v>
       </c>
       <c r="J130">
-        <v>85.56</v>
+        <v>88.05</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P130">
-        <v>85.56</v>
+        <v>61.67</v>
+      </c>
+      <c r="Q130">
+        <v>26.38</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B131">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C131">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D131" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="E131" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="F131">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G131" t="s">
-        <v>217</v>
+        <v>307</v>
       </c>
       <c r="H131">
-        <v>85.56</v>
+        <v>86.93</v>
       </c>
       <c r="I131">
-        <v>85.56</v>
+        <v>0.0</v>
       </c>
       <c r="J131">
-        <v>0.0</v>
+        <v>86.93</v>
       </c>
       <c r="K131">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L131">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>85.56</v>
+        <v>2</v>
+      </c>
+      <c r="P131">
+        <v>53.6</v>
+      </c>
+      <c r="Q131">
+        <v>33.33</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B132">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C132">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D132" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E132" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F132">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="G132" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H132">
         <v>85.56</v>
       </c>
       <c r="I132">
         <v>85.56</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
         <v>85.56</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B133">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C133">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D133" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E133" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F133">
         <v>2001</v>
       </c>
       <c r="G133" t="s">
-        <v>270</v>
+        <v>144</v>
       </c>
       <c r="H133">
         <v>85.56</v>
       </c>
       <c r="I133">
         <v>85.56</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>1</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
         <v>85.56</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B134">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C134">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D134" t="s">
-        <v>315</v>
+        <v>38</v>
       </c>
       <c r="E134" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F134">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G134" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="H134">
         <v>85.56</v>
       </c>
       <c r="I134">
+        <v>0.0</v>
+      </c>
+      <c r="J134">
         <v>85.56</v>
       </c>
-      <c r="J134">
-[...1 lines deleted...]
-      </c>
       <c r="K134">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L134">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M134">
+        <v>1</v>
+      </c>
+      <c r="P134">
         <v>85.56</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B135">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C135">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D135" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E135" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F135">
         <v>2006</v>
       </c>
       <c r="G135" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H135">
         <v>85.56</v>
       </c>
       <c r="I135">
         <v>85.56</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>1</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
         <v>85.56</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B136">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C136">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D136" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E136" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F136">
-        <v>1986</v>
+        <v>2000</v>
       </c>
       <c r="G136" t="s">
-        <v>273</v>
+        <v>144</v>
       </c>
       <c r="H136">
         <v>85.56</v>
       </c>
       <c r="I136">
         <v>85.56</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
         <v>85.56</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B137">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C137">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D137" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E137" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F137">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G137" t="s">
-        <v>23</v>
+        <v>277</v>
       </c>
       <c r="H137">
-        <v>80.13</v>
+        <v>85.56</v>
       </c>
       <c r="I137">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J137">
-        <v>80.13</v>
+        <v>0.0</v>
       </c>
       <c r="K137">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L137">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>22.19</v>
+        <v>0</v>
+      </c>
+      <c r="M137">
+        <v>85.56</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B138">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C138">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D138" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="E138" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="F138">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="G138" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="H138">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I138">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>1</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B139">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C139">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D139" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="E139" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="F139">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="G139" t="s">
-        <v>270</v>
+        <v>64</v>
       </c>
       <c r="H139">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I139">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B140">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C140">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D140" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E140" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="F140">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G140" t="s">
-        <v>302</v>
+        <v>223</v>
       </c>
       <c r="H140">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I140">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="J140">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L140">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>0</v>
+      </c>
+      <c r="M140">
+        <v>85.56</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B141">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="C141">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D141" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E141" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F141">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G141" t="s">
-        <v>69</v>
+        <v>326</v>
       </c>
       <c r="H141">
-        <v>79.15</v>
+        <v>85.56</v>
       </c>
       <c r="I141">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J141">
-        <v>0.0</v>
+        <v>85.56</v>
       </c>
       <c r="K141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L141">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>1</v>
+      </c>
+      <c r="P141">
+        <v>85.56</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B142">
         <v>145</v>
       </c>
       <c r="C142">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D142" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E142" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F142">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G142" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="H142">
-        <v>79.15</v>
+        <v>80.13</v>
       </c>
       <c r="I142">
-        <v>79.15</v>
+        <v>0.0</v>
       </c>
       <c r="J142">
-        <v>0.0</v>
+        <v>80.13</v>
       </c>
       <c r="K142">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L142">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>79.15</v>
+        <v>2</v>
+      </c>
+      <c r="P142">
+        <v>57.94</v>
+      </c>
+      <c r="Q142">
+        <v>22.19</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B143">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C143">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D143" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E143" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="F143">
         <v>2010</v>
       </c>
       <c r="G143" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H143">
         <v>79.15</v>
       </c>
       <c r="I143">
         <v>79.15</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
         <v>79.15</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B144">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C144">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D144" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E144" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F144">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="G144" t="s">
-        <v>273</v>
+        <v>192</v>
       </c>
       <c r="H144">
         <v>79.15</v>
       </c>
       <c r="I144">
         <v>79.15</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>1</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>79.15</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B145">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C145">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D145" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E145" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="F145">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G145" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="H145">
-        <v>76.69</v>
+        <v>79.15</v>
       </c>
       <c r="I145">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="J145">
-        <v>76.69</v>
+        <v>0.0</v>
       </c>
       <c r="K145">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L145">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>30.83</v>
+        <v>0</v>
+      </c>
+      <c r="M145">
+        <v>79.15</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B146">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C146">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D146" t="s">
-        <v>338</v>
+        <v>298</v>
       </c>
       <c r="E146" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F146">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="G146" t="s">
-        <v>270</v>
+        <v>64</v>
       </c>
       <c r="H146">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I146">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B147">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C147">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D147" t="s">
-        <v>340</v>
+        <v>256</v>
       </c>
       <c r="E147" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="F147">
         <v>2003</v>
       </c>
       <c r="G147" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="H147">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I147">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>1</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B148">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C148">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D148" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E148" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="F148">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G148" t="s">
-        <v>185</v>
+        <v>277</v>
       </c>
       <c r="H148">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I148">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>1</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B149">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C149">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D149" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E149" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="F149">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G149" t="s">
-        <v>217</v>
+        <v>307</v>
       </c>
       <c r="H149">
-        <v>73.21</v>
+        <v>79.15</v>
       </c>
       <c r="I149">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
+        <v>79.15</v>
       </c>
       <c r="K149">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L149">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>1</v>
+      </c>
+      <c r="P149">
+        <v>79.15</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B150">
         <v>153</v>
       </c>
       <c r="C150">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D150" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="E150" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="F150">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G150" t="s">
-        <v>273</v>
+        <v>307</v>
       </c>
       <c r="H150">
-        <v>73.21</v>
+        <v>76.69</v>
       </c>
       <c r="I150">
-        <v>73.21</v>
+        <v>0.0</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
+        <v>76.69</v>
       </c>
       <c r="K150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L150">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>73.21</v>
+        <v>2</v>
+      </c>
+      <c r="P150">
+        <v>45.86</v>
+      </c>
+      <c r="Q150">
+        <v>30.83</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B151">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C151">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D151" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="E151" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="F151">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="G151" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H151">
         <v>73.21</v>
       </c>
       <c r="I151">
         <v>73.21</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
         <v>73.21</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B152">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C152">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D152" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E152" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F152">
         <v>1993</v>
       </c>
       <c r="G152" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H152">
         <v>73.21</v>
       </c>
       <c r="I152">
         <v>73.21</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>1</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
         <v>73.21</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B153">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C153">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D153" t="s">
-        <v>155</v>
+        <v>346</v>
       </c>
       <c r="E153" t="s">
-        <v>26</v>
+        <v>347</v>
       </c>
       <c r="F153">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G153" t="s">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="H153">
-        <v>72.29</v>
+        <v>73.21</v>
       </c>
       <c r="I153">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J153">
-        <v>72.29</v>
+        <v>0.0</v>
       </c>
       <c r="K153">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L153">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>33.05</v>
+        <v>0</v>
+      </c>
+      <c r="M153">
+        <v>73.21</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B154">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C154">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D154" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E154" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="F154">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="G154" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="H154">
-        <v>71.46</v>
+        <v>73.21</v>
       </c>
       <c r="I154">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J154">
-        <v>71.46</v>
+        <v>0.0</v>
       </c>
       <c r="K154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L154">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71.46</v>
+        <v>0</v>
+      </c>
+      <c r="M154">
+        <v>73.21</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B155">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C155">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D155" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E155" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F155">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G155" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="H155">
-        <v>71.46</v>
+        <v>73.21</v>
       </c>
       <c r="I155">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J155">
-        <v>71.46</v>
+        <v>0.0</v>
       </c>
       <c r="K155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L155">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71.46</v>
+        <v>0</v>
+      </c>
+      <c r="M155">
+        <v>73.21</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B156">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="C156">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D156" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E156" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="F156">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="G156" t="s">
-        <v>212</v>
+        <v>111</v>
       </c>
       <c r="H156">
-        <v>67.72</v>
+        <v>73.21</v>
       </c>
       <c r="I156">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J156">
-        <v>67.72</v>
+        <v>0.0</v>
       </c>
       <c r="K156">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L156">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>67.72</v>
+        <v>0</v>
+      </c>
+      <c r="M156">
+        <v>73.21</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B157">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="C157">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D157" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E157" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="F157">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G157" t="s">
-        <v>270</v>
+        <v>144</v>
       </c>
       <c r="H157">
-        <v>67.72</v>
+        <v>73.21</v>
       </c>
       <c r="I157">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J157">
-        <v>67.72</v>
+        <v>0.0</v>
       </c>
       <c r="K157">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L157">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>67.72</v>
+        <v>0</v>
+      </c>
+      <c r="M157">
+        <v>73.21</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B158">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="C158">
-        <v>-118</v>
+        <v>4</v>
       </c>
       <c r="D158" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E158" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="F158">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="G158" t="s">
-        <v>361</v>
+        <v>277</v>
       </c>
       <c r="H158">
-        <v>66.67</v>
+        <v>73.21</v>
       </c>
       <c r="I158">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J158">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="K158">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L158">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.67</v>
+        <v>0</v>
+      </c>
+      <c r="M158">
+        <v>73.21</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B159">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C159">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D159" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E159" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="F159">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G159" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="H159">
-        <v>66.67</v>
+        <v>73.21</v>
       </c>
       <c r="I159">
-        <v>0.0</v>
+        <v>73.21</v>
       </c>
       <c r="J159">
-        <v>66.67</v>
+        <v>0.0</v>
       </c>
       <c r="K159">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L159">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.67</v>
+        <v>0</v>
+      </c>
+      <c r="M159">
+        <v>73.21</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C160">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D160" t="s">
-        <v>364</v>
+        <v>163</v>
       </c>
       <c r="E160" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="F160">
-        <v>1990</v>
+        <v>2005</v>
       </c>
       <c r="G160" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="H160">
-        <v>66.1</v>
+        <v>72.29</v>
       </c>
       <c r="I160">
         <v>0.0</v>
       </c>
       <c r="J160">
-        <v>66.1</v>
+        <v>72.29</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P160">
-        <v>66.1</v>
+        <v>39.24</v>
+      </c>
+      <c r="Q160">
+        <v>33.05</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C161">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D161" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="E161" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="F161">
-        <v>1996</v>
+        <v>1989</v>
       </c>
       <c r="G161" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="H161">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
       <c r="I161">
         <v>0.0</v>
       </c>
       <c r="J161">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>1</v>
       </c>
       <c r="P161">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="B162">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C162">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D162" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E162" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="F162">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="G162" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="H162">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
       <c r="I162">
         <v>0.0</v>
       </c>
       <c r="J162">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>1</v>
       </c>
       <c r="P162">
-        <v>62.64</v>
+        <v>71.46</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C163">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D163" t="s">
-        <v>223</v>
+        <v>364</v>
       </c>
       <c r="E163" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F163">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G163" t="s">
-        <v>69</v>
+        <v>216</v>
       </c>
       <c r="H163">
-        <v>61.81</v>
+        <v>67.72</v>
       </c>
       <c r="I163">
         <v>0.0</v>
       </c>
       <c r="J163">
-        <v>61.81</v>
+        <v>67.72</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P163">
-        <v>35.43</v>
-[...2 lines deleted...]
-        <v>26.38</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B164">
-        <v>48</v>
+        <v>167</v>
       </c>
       <c r="C164">
-        <v>-115</v>
+        <v>5</v>
       </c>
       <c r="D164" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E164" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="F164">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G164" t="s">
-        <v>361</v>
+        <v>144</v>
       </c>
       <c r="H164">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
       <c r="I164">
         <v>0.0</v>
       </c>
       <c r="J164">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>1</v>
       </c>
       <c r="P164">
-        <v>61.67</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B165">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C165">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D165" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E165" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="F165">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G165" t="s">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="H165">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
       <c r="I165">
         <v>0.0</v>
       </c>
       <c r="J165">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>1</v>
       </c>
       <c r="P165">
-        <v>61.67</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B166">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C166">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E166" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="F166">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G166" t="s">
-        <v>20</v>
+        <v>372</v>
       </c>
       <c r="H166">
-        <v>61.14</v>
+        <v>66.67</v>
       </c>
       <c r="I166">
         <v>0.0</v>
       </c>
       <c r="J166">
-        <v>61.14</v>
+        <v>66.67</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>1</v>
       </c>
       <c r="P166">
-        <v>61.14</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C167">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D167" t="s">
-        <v>157</v>
+        <v>373</v>
       </c>
       <c r="E167" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F167">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="G167" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="H167">
-        <v>57.94</v>
+        <v>66.1</v>
       </c>
       <c r="I167">
         <v>0.0</v>
       </c>
       <c r="J167">
-        <v>57.94</v>
+        <v>66.1</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>1</v>
       </c>
       <c r="P167">
-        <v>57.94</v>
+        <v>66.1</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B168">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C168">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D168" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E168" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="F168">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="G168" t="s">
-        <v>380</v>
+        <v>72</v>
       </c>
       <c r="H168">
-        <v>57.94</v>
+        <v>62.64</v>
       </c>
       <c r="I168">
         <v>0.0</v>
       </c>
       <c r="J168">
-        <v>57.94</v>
+        <v>62.64</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>1</v>
       </c>
       <c r="P168">
-        <v>57.94</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B169">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C169">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="E169" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="F169">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G169" t="s">
-        <v>117</v>
+        <v>326</v>
       </c>
       <c r="H169">
-        <v>57.04</v>
+        <v>62.64</v>
       </c>
       <c r="I169">
         <v>0.0</v>
       </c>
       <c r="J169">
-        <v>57.04</v>
+        <v>62.64</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>1</v>
       </c>
       <c r="P169">
-        <v>57.04</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B170">
-        <v>59</v>
+        <v>174</v>
       </c>
       <c r="C170">
-        <v>-109</v>
+        <v>5</v>
       </c>
       <c r="D170" t="s">
-        <v>72</v>
+        <v>224</v>
       </c>
       <c r="E170" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="F170">
         <v>2002</v>
       </c>
       <c r="G170" t="s">
-        <v>361</v>
+        <v>64</v>
       </c>
       <c r="H170">
-        <v>57.04</v>
+        <v>61.81</v>
       </c>
       <c r="I170">
         <v>0.0</v>
       </c>
       <c r="J170">
-        <v>57.04</v>
+        <v>61.81</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P170">
-        <v>57.04</v>
+        <v>35.43</v>
+      </c>
+      <c r="Q170">
+        <v>26.38</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B171">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C171">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D171" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E171" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F171">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G171" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="H171">
-        <v>57.04</v>
+        <v>61.67</v>
       </c>
       <c r="I171">
         <v>0.0</v>
       </c>
       <c r="J171">
-        <v>57.04</v>
+        <v>61.67</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>1</v>
       </c>
       <c r="P171">
-        <v>57.04</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B172">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C172">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D172" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="E172" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F172">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G172" t="s">
-        <v>51</v>
+        <v>118</v>
       </c>
       <c r="H172">
-        <v>56.56</v>
+        <v>61.67</v>
       </c>
       <c r="I172">
         <v>0.0</v>
       </c>
       <c r="J172">
-        <v>56.56</v>
+        <v>61.67</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>1</v>
       </c>
       <c r="P172">
-        <v>56.56</v>
+        <v>61.67</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B173">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C173">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D173" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="E173" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F173">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G173" t="s">
         <v>20</v>
       </c>
       <c r="H173">
-        <v>56.56</v>
+        <v>61.14</v>
       </c>
       <c r="I173">
         <v>0.0</v>
       </c>
       <c r="J173">
-        <v>56.56</v>
+        <v>61.14</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>1</v>
       </c>
       <c r="P173">
-        <v>56.56</v>
+        <v>61.14</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C174">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D174" t="s">
-        <v>145</v>
+        <v>386</v>
       </c>
       <c r="E174" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="F174">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="G174" t="s">
-        <v>77</v>
+        <v>388</v>
       </c>
       <c r="H174">
-        <v>53.6</v>
+        <v>57.94</v>
       </c>
       <c r="I174">
         <v>0.0</v>
       </c>
       <c r="J174">
-        <v>53.6</v>
+        <v>57.94</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>1</v>
       </c>
       <c r="P174">
-        <v>53.6</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B175">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C175">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D175" t="s">
-        <v>392</v>
+        <v>161</v>
       </c>
       <c r="E175" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F175">
-        <v>2009</v>
+        <v>1994</v>
       </c>
       <c r="G175" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="H175">
-        <v>52.76</v>
+        <v>57.94</v>
       </c>
       <c r="I175">
         <v>0.0</v>
       </c>
       <c r="J175">
-        <v>52.76</v>
+        <v>57.94</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>1</v>
       </c>
       <c r="P175">
-        <v>52.76</v>
+        <v>57.94</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B176">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="C176">
-        <v>-106</v>
+        <v>5</v>
       </c>
       <c r="D176" t="s">
-        <v>63</v>
+        <v>390</v>
       </c>
       <c r="E176" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="F176">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G176" t="s">
-        <v>361</v>
+        <v>118</v>
       </c>
       <c r="H176">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
       <c r="I176">
         <v>0.0</v>
       </c>
       <c r="J176">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>1</v>
       </c>
       <c r="P176">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B177">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C177">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D177" t="s">
-        <v>395</v>
+        <v>67</v>
       </c>
       <c r="E177" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="F177">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G177" t="s">
-        <v>60</v>
+        <v>372</v>
       </c>
       <c r="H177">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
       <c r="I177">
         <v>0.0</v>
       </c>
       <c r="J177">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>1</v>
       </c>
       <c r="P177">
-        <v>52.76</v>
+        <v>57.04</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C178">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D178" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="E178" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="F178">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G178" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="H178">
-        <v>52.32</v>
+        <v>56.56</v>
       </c>
       <c r="I178">
         <v>0.0</v>
       </c>
       <c r="J178">
-        <v>52.32</v>
+        <v>56.56</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>1</v>
       </c>
       <c r="P178">
-        <v>52.32</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B179">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C179">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D179" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E179" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="F179">
         <v>2001</v>
       </c>
       <c r="G179" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="H179">
-        <v>49.58</v>
+        <v>56.56</v>
       </c>
       <c r="I179">
         <v>0.0</v>
       </c>
       <c r="J179">
-        <v>49.58</v>
+        <v>56.56</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>1</v>
       </c>
       <c r="P179">
-        <v>49.58</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B180">
         <v>184</v>
       </c>
       <c r="C180">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D180" t="s">
-        <v>401</v>
+        <v>149</v>
       </c>
       <c r="E180" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="F180">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="G180" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="H180">
-        <v>49.58</v>
+        <v>53.6</v>
       </c>
       <c r="I180">
         <v>0.0</v>
       </c>
       <c r="J180">
-        <v>49.58</v>
+        <v>53.6</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>1</v>
       </c>
       <c r="P180">
-        <v>49.58</v>
+        <v>53.6</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C181">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D181" t="s">
-        <v>403</v>
+        <v>58</v>
       </c>
       <c r="E181" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F181">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G181" t="s">
-        <v>185</v>
+        <v>372</v>
       </c>
       <c r="H181">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
       <c r="I181">
         <v>0.0</v>
       </c>
       <c r="J181">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>1</v>
       </c>
       <c r="P181">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="B182">
-        <v>77</v>
+        <v>185</v>
       </c>
       <c r="C182">
-        <v>-103</v>
+        <v>5</v>
       </c>
       <c r="D182" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E182" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="F182">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="G182" t="s">
-        <v>361</v>
+        <v>118</v>
       </c>
       <c r="H182">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
       <c r="I182">
         <v>0.0</v>
       </c>
       <c r="J182">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>1</v>
       </c>
       <c r="P182">
-        <v>48.81</v>
+        <v>52.76</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
         <v>187</v>
       </c>
       <c r="C183">
         <v>5</v>
       </c>
       <c r="D183" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E183" t="s">
-        <v>195</v>
+        <v>402</v>
       </c>
       <c r="F183">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G183" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="H183">
-        <v>45.86</v>
+        <v>52.32</v>
       </c>
       <c r="I183">
         <v>0.0</v>
       </c>
       <c r="J183">
-        <v>45.86</v>
+        <v>52.32</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>1</v>
       </c>
       <c r="P183">
-        <v>45.86</v>
+        <v>52.32</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B184">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C184">
         <v>5</v>
       </c>
       <c r="D184" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E184" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="F184">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G184" t="s">
-        <v>212</v>
+        <v>144</v>
       </c>
       <c r="H184">
-        <v>45.86</v>
+        <v>49.58</v>
       </c>
       <c r="I184">
         <v>0.0</v>
       </c>
       <c r="J184">
-        <v>45.86</v>
+        <v>49.58</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>1</v>
       </c>
       <c r="P184">
-        <v>45.86</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B185">
-        <v>85</v>
+        <v>188</v>
       </c>
       <c r="C185">
-        <v>-99</v>
+        <v>5</v>
       </c>
       <c r="D185" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E185" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="F185">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G185" t="s">
-        <v>361</v>
+        <v>51</v>
       </c>
       <c r="H185">
-        <v>45.15</v>
+        <v>49.58</v>
       </c>
       <c r="I185">
         <v>0.0</v>
       </c>
       <c r="J185">
-        <v>45.15</v>
+        <v>49.58</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>1</v>
       </c>
       <c r="P185">
-        <v>45.15</v>
+        <v>49.58</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
         <v>190</v>
       </c>
       <c r="C186">
         <v>5</v>
       </c>
       <c r="D186" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="E186" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="F186">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="G186" t="s">
-        <v>51</v>
+        <v>372</v>
       </c>
       <c r="H186">
-        <v>44.76</v>
+        <v>48.81</v>
       </c>
       <c r="I186">
         <v>0.0</v>
       </c>
       <c r="J186">
-        <v>44.76</v>
+        <v>48.81</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>1</v>
       </c>
       <c r="P186">
-        <v>44.76</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B187">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C187">
         <v>5</v>
       </c>
       <c r="D187" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="E187" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="F187">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="G187" t="s">
-        <v>77</v>
+        <v>192</v>
       </c>
       <c r="H187">
-        <v>42.42</v>
+        <v>48.81</v>
       </c>
       <c r="I187">
         <v>0.0</v>
       </c>
       <c r="J187">
-        <v>42.42</v>
+        <v>48.81</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>1</v>
       </c>
       <c r="P187">
-        <v>42.42</v>
+        <v>48.81</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B188">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C188">
         <v>5</v>
       </c>
       <c r="D188" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E188" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="F188">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G188" t="s">
-        <v>305</v>
+        <v>216</v>
       </c>
       <c r="H188">
-        <v>42.42</v>
+        <v>45.86</v>
       </c>
       <c r="I188">
         <v>0.0</v>
       </c>
       <c r="J188">
-        <v>42.42</v>
+        <v>45.86</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>1</v>
       </c>
       <c r="P188">
-        <v>42.42</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B189">
-        <v>96</v>
+        <v>192</v>
       </c>
       <c r="C189">
-        <v>-92</v>
+        <v>5</v>
       </c>
       <c r="D189" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="E189" t="s">
-        <v>419</v>
+        <v>202</v>
       </c>
       <c r="F189">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="G189" t="s">
-        <v>361</v>
+        <v>133</v>
       </c>
       <c r="H189">
-        <v>41.76</v>
+        <v>45.86</v>
       </c>
       <c r="I189">
         <v>0.0</v>
       </c>
       <c r="J189">
-        <v>41.76</v>
+        <v>45.86</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>1</v>
       </c>
       <c r="P189">
-        <v>41.76</v>
+        <v>45.86</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C190">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D190" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E190" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="F190">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="G190" t="s">
-        <v>132</v>
+        <v>372</v>
       </c>
       <c r="H190">
-        <v>39.24</v>
+        <v>45.15</v>
       </c>
       <c r="I190">
         <v>0.0</v>
       </c>
       <c r="J190">
-        <v>39.24</v>
+        <v>45.15</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>1</v>
       </c>
       <c r="P190">
-        <v>39.24</v>
+        <v>45.15</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>102</v>
+        <v>195</v>
       </c>
       <c r="C191">
-        <v>-88</v>
+        <v>5</v>
       </c>
       <c r="D191" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="E191" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="F191">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="G191" t="s">
-        <v>361</v>
+        <v>51</v>
       </c>
       <c r="H191">
-        <v>38.63</v>
+        <v>44.76</v>
       </c>
       <c r="I191">
         <v>0.0</v>
       </c>
       <c r="J191">
-        <v>38.63</v>
+        <v>44.76</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>1</v>
       </c>
       <c r="P191">
-        <v>38.63</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B192">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C192">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D192" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="E192" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="F192">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G192" t="s">
-        <v>117</v>
+        <v>326</v>
       </c>
       <c r="H192">
-        <v>38.63</v>
+        <v>42.42</v>
       </c>
       <c r="I192">
         <v>0.0</v>
       </c>
       <c r="J192">
-        <v>38.63</v>
+        <v>42.42</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>1</v>
       </c>
       <c r="P192">
-        <v>38.63</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B193">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C193">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D193" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="E193" t="s">
-        <v>76</v>
+        <v>421</v>
       </c>
       <c r="F193">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G193" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H193">
-        <v>36.29</v>
+        <v>42.42</v>
       </c>
       <c r="I193">
         <v>0.0</v>
       </c>
       <c r="J193">
-        <v>36.29</v>
+        <v>42.42</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>1</v>
       </c>
       <c r="P193">
-        <v>36.29</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B194">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C194">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D194" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="E194" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="F194">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="G194" t="s">
-        <v>429</v>
+        <v>372</v>
       </c>
       <c r="H194">
-        <v>36.29</v>
+        <v>41.76</v>
       </c>
       <c r="I194">
         <v>0.0</v>
       </c>
       <c r="J194">
-        <v>36.29</v>
+        <v>41.76</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="P194">
-        <v>36.29</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>112</v>
+        <v>199</v>
       </c>
       <c r="C195">
-        <v>-82</v>
+        <v>5</v>
       </c>
       <c r="D195" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="E195" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="F195">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="G195" t="s">
-        <v>361</v>
+        <v>133</v>
       </c>
       <c r="H195">
-        <v>35.73</v>
+        <v>39.24</v>
       </c>
       <c r="I195">
         <v>0.0</v>
       </c>
       <c r="J195">
-        <v>35.73</v>
+        <v>39.24</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>1</v>
       </c>
       <c r="P195">
-        <v>35.73</v>
+        <v>39.24</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B196">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C196">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D196" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="E196" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="F196">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="G196" t="s">
-        <v>434</v>
+        <v>118</v>
       </c>
       <c r="H196">
-        <v>35.73</v>
+        <v>38.63</v>
       </c>
       <c r="I196">
         <v>0.0</v>
       </c>
       <c r="J196">
-        <v>35.73</v>
+        <v>38.63</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>1</v>
       </c>
       <c r="P196">
-        <v>35.73</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B197">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C197">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D197" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E197" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F197">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G197" t="s">
-        <v>20</v>
+        <v>372</v>
       </c>
       <c r="H197">
-        <v>35.43</v>
+        <v>38.63</v>
       </c>
       <c r="I197">
         <v>0.0</v>
       </c>
       <c r="J197">
-        <v>35.43</v>
+        <v>38.63</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>1</v>
       </c>
       <c r="P197">
-        <v>35.43</v>
+        <v>38.63</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C198">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D198" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="E198" t="s">
-        <v>438</v>
+        <v>71</v>
       </c>
       <c r="F198">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="G198" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H198">
-        <v>33.57</v>
+        <v>36.29</v>
       </c>
       <c r="I198">
         <v>0.0</v>
       </c>
       <c r="J198">
-        <v>33.57</v>
+        <v>36.29</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>1</v>
       </c>
       <c r="P198">
-        <v>33.57</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B199">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C199">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D199" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="E199" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="F199">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="G199" t="s">
-        <v>203</v>
+        <v>433</v>
       </c>
       <c r="H199">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="I199">
         <v>0.0</v>
       </c>
       <c r="J199">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>1</v>
       </c>
       <c r="P199">
-        <v>33.33</v>
+        <v>36.29</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B200">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C200">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D200" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E200" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F200">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="G200" t="s">
-        <v>443</v>
+        <v>372</v>
       </c>
       <c r="H200">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
       <c r="I200">
         <v>0.0</v>
       </c>
       <c r="J200">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>1</v>
       </c>
       <c r="P200">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B201">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C201">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D201" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="E201" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="F201">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="G201" t="s">
-        <v>51</v>
+        <v>438</v>
       </c>
       <c r="H201">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
       <c r="I201">
         <v>0.0</v>
       </c>
       <c r="J201">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>1</v>
       </c>
       <c r="P201">
-        <v>33.33</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B202">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C202">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D202" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E202" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="F202">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G202" t="s">
-        <v>276</v>
+        <v>20</v>
       </c>
       <c r="H202">
-        <v>33.33</v>
+        <v>35.43</v>
       </c>
       <c r="I202">
         <v>0.0</v>
       </c>
       <c r="J202">
-        <v>33.33</v>
+        <v>35.43</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>1</v>
       </c>
       <c r="P202">
-        <v>33.33</v>
+        <v>35.43</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B203">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C203">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D203" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E203" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="F203">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="G203" t="s">
-        <v>279</v>
+        <v>72</v>
       </c>
       <c r="H203">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
       <c r="I203">
         <v>0.0</v>
       </c>
       <c r="J203">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>1</v>
       </c>
       <c r="P203">
-        <v>33.33</v>
+        <v>33.57</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B204">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C204">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D204" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="E204" t="s">
-        <v>145</v>
+        <v>444</v>
       </c>
       <c r="F204">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="G204" t="s">
-        <v>299</v>
+        <v>51</v>
       </c>
       <c r="H204">
         <v>33.33</v>
       </c>
       <c r="I204">
         <v>0.0</v>
       </c>
       <c r="J204">
         <v>33.33</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>1</v>
       </c>
       <c r="P204">
         <v>33.33</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B205">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C205">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D205" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="E205" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="F205">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G205" t="s">
-        <v>74</v>
+        <v>273</v>
       </c>
       <c r="H205">
         <v>33.33</v>
       </c>
       <c r="I205">
         <v>0.0</v>
       </c>
       <c r="J205">
         <v>33.33</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>1</v>
       </c>
       <c r="P205">
         <v>33.33</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B206">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C206">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D206" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E206" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F206">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G206" t="s">
-        <v>69</v>
+        <v>449</v>
       </c>
       <c r="H206">
         <v>33.33</v>
       </c>
       <c r="I206">
         <v>0.0</v>
       </c>
       <c r="J206">
         <v>33.33</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>1</v>
       </c>
       <c r="P206">
         <v>33.33</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B207">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="C207">
-        <v>2</v>
+        <v>-115</v>
       </c>
       <c r="D207" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="E207" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="F207">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="G207" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="H207">
         <v>33.33</v>
       </c>
       <c r="I207">
         <v>0.0</v>
       </c>
       <c r="J207">
         <v>33.33</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>1</v>
       </c>
       <c r="P207">
         <v>33.33</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B208">
-        <v>123</v>
+        <v>208</v>
       </c>
       <c r="C208">
-        <v>-84</v>
+        <v>5</v>
       </c>
       <c r="D208" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="E208" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="F208">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="G208" t="s">
-        <v>361</v>
+        <v>69</v>
       </c>
       <c r="H208">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="I208">
         <v>0.0</v>
       </c>
       <c r="J208">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>1</v>
       </c>
       <c r="P208">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B209">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C209">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D209" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="E209" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="F209">
         <v>2002</v>
       </c>
       <c r="G209" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H209">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="I209">
         <v>0.0</v>
       </c>
       <c r="J209">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>1</v>
       </c>
       <c r="P209">
-        <v>33.05</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B210">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C210">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D210" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="E210" t="s">
-        <v>463</v>
+        <v>149</v>
       </c>
       <c r="F210">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="G210" t="s">
-        <v>464</v>
+        <v>304</v>
       </c>
       <c r="H210">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
       <c r="I210">
         <v>0.0</v>
       </c>
       <c r="J210">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>1</v>
       </c>
       <c r="P210">
-        <v>32.77</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B211">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C211">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D211" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="E211" t="s">
-        <v>275</v>
+        <v>459</v>
       </c>
       <c r="F211">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G211" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H211">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I211">
         <v>0.0</v>
       </c>
       <c r="J211">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>1</v>
       </c>
       <c r="P211">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B212">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C212">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D212" t="s">
-        <v>157</v>
+        <v>460</v>
       </c>
       <c r="E212" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="F212">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G212" t="s">
-        <v>82</v>
+        <v>462</v>
       </c>
       <c r="H212">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="I212">
         <v>0.0</v>
       </c>
       <c r="J212">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>1</v>
       </c>
       <c r="P212">
-        <v>30.83</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B213">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C213">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D213" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="E213" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F213">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="G213" t="s">
-        <v>299</v>
+        <v>372</v>
       </c>
       <c r="H213">
-        <v>30.83</v>
+        <v>33.05</v>
       </c>
       <c r="I213">
         <v>0.0</v>
       </c>
       <c r="J213">
-        <v>30.83</v>
+        <v>33.05</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>1</v>
       </c>
       <c r="P213">
-        <v>30.83</v>
+        <v>33.05</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B214">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C214">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D214" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E214" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="F214">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G214" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="H214">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="I214">
         <v>0.0</v>
       </c>
       <c r="J214">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>1</v>
       </c>
       <c r="P214">
-        <v>30.83</v>
+        <v>32.77</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B215">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C215">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D215" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E215" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F215">
         <v>2006</v>
       </c>
       <c r="G215" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="H215">
         <v>30.83</v>
       </c>
       <c r="I215">
         <v>0.0</v>
       </c>
       <c r="J215">
         <v>30.83</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>1</v>
       </c>
       <c r="P215">
         <v>30.83</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B216">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D216" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="E216" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="F216">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G216" t="s">
-        <v>60</v>
+        <v>449</v>
       </c>
       <c r="H216">
         <v>30.83</v>
       </c>
       <c r="I216">
         <v>0.0</v>
       </c>
       <c r="J216">
         <v>30.83</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>1</v>
       </c>
       <c r="P216">
         <v>30.83</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B217">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C217">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D217" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E217" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="F217">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G217" t="s">
-        <v>220</v>
+        <v>304</v>
       </c>
       <c r="H217">
         <v>30.83</v>
       </c>
       <c r="I217">
         <v>0.0</v>
       </c>
       <c r="J217">
         <v>30.83</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>1</v>
       </c>
       <c r="P217">
         <v>30.83</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B218">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D218" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="E218" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F218">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G218" t="s">
-        <v>457</v>
+        <v>223</v>
       </c>
       <c r="H218">
         <v>30.83</v>
       </c>
       <c r="I218">
         <v>0.0</v>
       </c>
       <c r="J218">
         <v>30.83</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>1</v>
       </c>
       <c r="P218">
         <v>30.83</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B219">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C219">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D219" t="s">
-        <v>479</v>
+        <v>161</v>
       </c>
       <c r="E219" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F219">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G219" t="s">
-        <v>203</v>
+        <v>75</v>
       </c>
       <c r="H219">
         <v>30.83</v>
       </c>
       <c r="I219">
         <v>0.0</v>
       </c>
       <c r="J219">
         <v>30.83</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>1</v>
       </c>
       <c r="P219">
         <v>30.83</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B220">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C220">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D220" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E220" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F220">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G220" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="H220">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="I220">
         <v>0.0</v>
       </c>
       <c r="J220">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>1</v>
       </c>
       <c r="P220">
-        <v>30.31</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B221">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D221" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E221" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="F221">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G221" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="H221">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I221">
         <v>0.0</v>
       </c>
       <c r="J221">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>1</v>
       </c>
       <c r="P221">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B222">
-        <v>221</v>
+        <v>97</v>
       </c>
       <c r="C222">
-        <v>1</v>
+        <v>-117</v>
       </c>
       <c r="D222" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E222" t="s">
-        <v>486</v>
+        <v>482</v>
+      </c>
+      <c r="F222">
+        <v>2004</v>
       </c>
       <c r="G222" t="s">
-        <v>217</v>
+        <v>452</v>
       </c>
       <c r="H222">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I222">
         <v>0.0</v>
       </c>
       <c r="J222">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>1</v>
       </c>
       <c r="P222">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B223">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C223">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D223" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="E223" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="F223">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="G223" t="s">
-        <v>279</v>
+        <v>111</v>
       </c>
       <c r="H223">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I223">
         <v>0.0</v>
       </c>
       <c r="J223">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>1</v>
       </c>
       <c r="P223">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B224">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C224">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D224" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E224" t="s">
-        <v>490</v>
+        <v>272</v>
       </c>
       <c r="F224">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G224" t="s">
-        <v>69</v>
+        <v>273</v>
       </c>
       <c r="H224">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="I224">
         <v>0.0</v>
       </c>
       <c r="J224">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>1</v>
       </c>
       <c r="P224">
-        <v>28.52</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B225">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C225">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D225" t="s">
-        <v>157</v>
+        <v>486</v>
       </c>
       <c r="E225" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="F225">
         <v>2002</v>
       </c>
       <c r="G225" t="s">
-        <v>302</v>
+        <v>51</v>
       </c>
       <c r="H225">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="I225">
         <v>0.0</v>
       </c>
       <c r="J225">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>1</v>
       </c>
       <c r="P225">
-        <v>28.52</v>
+        <v>30.31</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B226">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C226">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D226" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E226" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="F226">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G226" t="s">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="H226">
         <v>28.52</v>
       </c>
       <c r="I226">
         <v>0.0</v>
       </c>
       <c r="J226">
         <v>28.52</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>1</v>
       </c>
       <c r="P226">
         <v>28.52</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B227">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C227">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D227" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="E227" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="F227">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="G227" t="s">
-        <v>74</v>
+        <v>462</v>
       </c>
       <c r="H227">
         <v>28.52</v>
       </c>
       <c r="I227">
         <v>0.0</v>
       </c>
       <c r="J227">
         <v>28.52</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>1</v>
       </c>
       <c r="P227">
         <v>28.52</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B228">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="C228">
-        <v>1</v>
+        <v>-91</v>
       </c>
       <c r="D228" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="E228" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="F228">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G228" t="s">
-        <v>220</v>
+        <v>452</v>
       </c>
       <c r="H228">
         <v>28.52</v>
       </c>
       <c r="I228">
         <v>0.0</v>
       </c>
       <c r="J228">
         <v>28.52</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>1</v>
       </c>
       <c r="P228">
         <v>28.52</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B229">
-        <v>173</v>
+        <v>228</v>
       </c>
       <c r="C229">
-        <v>-47</v>
+        <v>3</v>
       </c>
       <c r="D229" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E229" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="F229">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="G229" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="H229">
         <v>28.52</v>
       </c>
       <c r="I229">
         <v>0.0</v>
       </c>
       <c r="J229">
         <v>28.52</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>1</v>
       </c>
       <c r="P229">
         <v>28.52</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B230">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C230">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D230" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E230" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="F230">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G230" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="H230">
         <v>28.52</v>
       </c>
       <c r="I230">
         <v>0.0</v>
       </c>
       <c r="J230">
         <v>28.52</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>1</v>
       </c>
       <c r="P230">
         <v>28.52</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B231">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D231" t="s">
-        <v>502</v>
+        <v>128</v>
       </c>
       <c r="E231" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="F231">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G231" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="H231">
         <v>28.52</v>
       </c>
       <c r="I231">
         <v>0.0</v>
       </c>
       <c r="J231">
         <v>28.52</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>1</v>
       </c>
       <c r="P231">
         <v>28.52</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B232">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C232">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D232" t="s">
-        <v>125</v>
+        <v>499</v>
       </c>
       <c r="E232" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="F232">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G232" t="s">
-        <v>299</v>
+        <v>51</v>
       </c>
       <c r="H232">
         <v>28.52</v>
       </c>
       <c r="I232">
         <v>0.0</v>
       </c>
       <c r="J232">
         <v>28.52</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>1</v>
       </c>
       <c r="P232">
         <v>28.52</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B233">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C233">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D233" t="s">
-        <v>435</v>
+        <v>501</v>
       </c>
       <c r="E233" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="F233">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G233" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H233">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I233">
         <v>0.0</v>
       </c>
       <c r="J233">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>1</v>
       </c>
       <c r="P233">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B234">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C234">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D234" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="E234" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="F234">
-        <v>1987</v>
+        <v>2007</v>
       </c>
       <c r="G234" t="s">
-        <v>508</v>
+        <v>277</v>
       </c>
       <c r="H234">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="I234">
         <v>0.0</v>
       </c>
       <c r="J234">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>1</v>
       </c>
       <c r="P234">
-        <v>28.04</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B235">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="C235">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D235" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="E235" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="F235">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G235" t="s">
-        <v>276</v>
+        <v>111</v>
       </c>
       <c r="H235">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I235">
         <v>0.0</v>
       </c>
       <c r="J235">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>1</v>
       </c>
       <c r="P235">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B236">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="C236">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D236" t="s">
-        <v>511</v>
+        <v>161</v>
       </c>
       <c r="E236" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="F236">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G236" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H236">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I236">
         <v>0.0</v>
       </c>
       <c r="J236">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>1</v>
       </c>
       <c r="P236">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B237">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="C237">
-        <v>-62</v>
+        <v>3</v>
       </c>
       <c r="D237" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E237" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="F237">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G237" t="s">
-        <v>457</v>
+        <v>69</v>
       </c>
       <c r="H237">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="I237">
         <v>0.0</v>
       </c>
       <c r="J237">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>1</v>
       </c>
       <c r="P237">
-        <v>26.38</v>
+        <v>28.52</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B238">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C238">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D238" t="s">
-        <v>515</v>
+        <v>439</v>
       </c>
       <c r="E238" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="F238">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G238" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="H238">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I238">
         <v>0.0</v>
       </c>
       <c r="J238">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>1</v>
       </c>
       <c r="P238">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B239">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C239">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D239" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="E239" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="F239">
-        <v>1996</v>
+        <v>1987</v>
       </c>
       <c r="G239" t="s">
-        <v>443</v>
+        <v>513</v>
       </c>
       <c r="H239">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="I239">
         <v>0.0</v>
       </c>
       <c r="J239">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>1</v>
       </c>
       <c r="P239">
-        <v>26.38</v>
+        <v>28.04</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B240">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C240">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D240" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E240" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="F240">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G240" t="s">
-        <v>217</v>
+        <v>462</v>
       </c>
       <c r="H240">
         <v>26.38</v>
       </c>
       <c r="I240">
         <v>0.0</v>
       </c>
       <c r="J240">
         <v>26.38</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>1</v>
       </c>
       <c r="P240">
         <v>26.38</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B241">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C241">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D241" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E241" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F241">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G241" t="s">
-        <v>279</v>
+        <v>449</v>
       </c>
       <c r="H241">
         <v>26.38</v>
       </c>
       <c r="I241">
         <v>0.0</v>
       </c>
       <c r="J241">
         <v>26.38</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>1</v>
       </c>
       <c r="P241">
         <v>26.38</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B242">
         <v>242</v>
       </c>
       <c r="C242">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D242" t="s">
-        <v>364</v>
+        <v>518</v>
       </c>
       <c r="E242" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="F242">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G242" t="s">
-        <v>20</v>
+        <v>277</v>
       </c>
       <c r="H242">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="I242">
         <v>0.0</v>
       </c>
       <c r="J242">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>1</v>
       </c>
       <c r="P242">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B243">
-        <v>242</v>
+        <v>115</v>
       </c>
       <c r="C243">
-        <v>1</v>
+        <v>-124</v>
       </c>
       <c r="D243" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E243" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F243">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="G243" t="s">
-        <v>23</v>
+        <v>452</v>
       </c>
       <c r="H243">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="I243">
         <v>0.0</v>
       </c>
       <c r="J243">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>1</v>
       </c>
       <c r="P243">
-        <v>25.94</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B244">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C244">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D244" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="E244" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="F244">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G244" t="s">
-        <v>203</v>
+        <v>273</v>
       </c>
       <c r="H244">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I244">
         <v>0.0</v>
       </c>
       <c r="J244">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>1</v>
       </c>
       <c r="P244">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B245">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C245">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D245" t="s">
-        <v>43</v>
+        <v>524</v>
       </c>
       <c r="E245" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="F245">
-        <v>1990</v>
+        <v>2005</v>
       </c>
       <c r="G245" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="H245">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="I245">
         <v>0.0</v>
       </c>
       <c r="J245">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>1</v>
       </c>
       <c r="P245">
-        <v>24.4</v>
+        <v>26.38</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B246">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D246" t="s">
-        <v>529</v>
+        <v>373</v>
       </c>
       <c r="E246" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="F246">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G246" t="s">
-        <v>443</v>
+        <v>20</v>
       </c>
       <c r="H246">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="I246">
         <v>0.0</v>
       </c>
       <c r="J246">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>1</v>
       </c>
       <c r="P246">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B247">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C247">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D247" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="E247" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="F247">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="G247" t="s">
-        <v>457</v>
+        <v>23</v>
       </c>
       <c r="H247">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="I247">
         <v>0.0</v>
       </c>
       <c r="J247">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>1</v>
       </c>
       <c r="P247">
-        <v>24.4</v>
+        <v>25.94</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B248">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C248">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D248" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E248" t="s">
-        <v>139</v>
+        <v>530</v>
       </c>
       <c r="F248">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G248" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="H248">
         <v>24.4</v>
       </c>
       <c r="I248">
         <v>0.0</v>
       </c>
       <c r="J248">
         <v>24.4</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>1</v>
       </c>
       <c r="P248">
         <v>24.4</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B249">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C249">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D249" t="s">
-        <v>311</v>
+        <v>36</v>
       </c>
       <c r="E249" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="F249">
-        <v>2003</v>
+        <v>1988</v>
       </c>
       <c r="G249" t="s">
-        <v>279</v>
+        <v>75</v>
       </c>
       <c r="H249">
         <v>24.4</v>
       </c>
       <c r="I249">
         <v>0.0</v>
       </c>
       <c r="J249">
         <v>24.4</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>1</v>
       </c>
       <c r="P249">
         <v>24.4</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B250">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C250">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D250" t="s">
-        <v>36</v>
+        <v>532</v>
       </c>
       <c r="E250" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F250">
-        <v>1988</v>
+        <v>2005</v>
       </c>
       <c r="G250" t="s">
-        <v>82</v>
+        <v>449</v>
       </c>
       <c r="H250">
         <v>24.4</v>
       </c>
       <c r="I250">
         <v>0.0</v>
       </c>
       <c r="J250">
         <v>24.4</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>1</v>
       </c>
       <c r="P250">
         <v>24.4</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B251">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C251">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D251" t="s">
-        <v>536</v>
+        <v>316</v>
       </c>
       <c r="E251" t="s">
-        <v>332</v>
+        <v>534</v>
       </c>
       <c r="F251">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G251" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H251">
         <v>24.4</v>
       </c>
       <c r="I251">
         <v>0.0</v>
       </c>
       <c r="J251">
         <v>24.4</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>1</v>
       </c>
       <c r="P251">
         <v>24.4</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B252">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D252" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E252" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F252">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G252" t="s">
-        <v>302</v>
+        <v>462</v>
       </c>
       <c r="H252">
         <v>24.4</v>
       </c>
       <c r="I252">
         <v>0.0</v>
       </c>
       <c r="J252">
         <v>24.4</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>1</v>
       </c>
       <c r="P252">
         <v>24.4</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B253">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D253" t="s">
-        <v>539</v>
+        <v>43</v>
       </c>
       <c r="E253" t="s">
-        <v>540</v>
+        <v>537</v>
+      </c>
+      <c r="F253">
+        <v>1990</v>
       </c>
       <c r="G253" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="H253">
         <v>24.4</v>
       </c>
       <c r="I253">
         <v>0.0</v>
       </c>
       <c r="J253">
         <v>24.4</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>1</v>
       </c>
       <c r="P253">
         <v>24.4</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B254">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C254">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D254" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E254" t="s">
-        <v>542</v>
+        <v>146</v>
       </c>
       <c r="F254">
         <v>2002</v>
       </c>
       <c r="G254" t="s">
-        <v>140</v>
+        <v>304</v>
       </c>
       <c r="H254">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="I254">
         <v>0.0</v>
       </c>
       <c r="J254">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>1</v>
       </c>
       <c r="P254">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B255">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D255" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="E255" t="s">
-        <v>544</v>
+        <v>329</v>
       </c>
       <c r="F255">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G255" t="s">
-        <v>140</v>
+        <v>273</v>
       </c>
       <c r="H255">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="I255">
         <v>0.0</v>
       </c>
       <c r="J255">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>1</v>
       </c>
       <c r="P255">
-        <v>23.99</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B256">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C256">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D256" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="E256" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>1985</v>
+        <v>541</v>
       </c>
       <c r="G256" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="H256">
-        <v>22.19</v>
+        <v>24.4</v>
       </c>
       <c r="I256">
         <v>0.0</v>
       </c>
       <c r="J256">
-        <v>22.19</v>
+        <v>24.4</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
         <v>1</v>
       </c>
       <c r="P256">
-        <v>22.19</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B257">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="C257">
+        <v>-93</v>
+      </c>
+      <c r="D257" t="s">
+        <v>542</v>
+      </c>
+      <c r="E257" t="s">
+        <v>543</v>
+      </c>
+      <c r="F257">
+        <v>2006</v>
+      </c>
+      <c r="G257" t="s">
+        <v>452</v>
+      </c>
+      <c r="H257">
+        <v>24.4</v>
+      </c>
+      <c r="I257">
+        <v>0.0</v>
+      </c>
+      <c r="J257">
+        <v>24.4</v>
+      </c>
+      <c r="K257">
+        <v>0</v>
+      </c>
+      <c r="L257">
+        <v>1</v>
+      </c>
+      <c r="P257">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="258" spans="1:18">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258">
+        <v>259</v>
+      </c>
+      <c r="C258">
         <v>2</v>
       </c>
-      <c r="D257" t="s">
+      <c r="D258" t="s">
+        <v>544</v>
+      </c>
+      <c r="E258" t="s">
+        <v>545</v>
+      </c>
+      <c r="F258">
+        <v>2002</v>
+      </c>
+      <c r="G258" t="s">
+        <v>141</v>
+      </c>
+      <c r="H258">
+        <v>23.99</v>
+      </c>
+      <c r="I258">
+        <v>0.0</v>
+      </c>
+      <c r="J258">
+        <v>23.99</v>
+      </c>
+      <c r="K258">
+        <v>0</v>
+      </c>
+      <c r="L258">
+        <v>1</v>
+      </c>
+      <c r="P258">
+        <v>23.99</v>
+      </c>
+    </row>
+    <row r="259" spans="1:18">
+      <c r="A259">
+        <v>257</v>
+      </c>
+      <c r="B259">
+        <v>259</v>
+      </c>
+      <c r="C259">
+        <v>2</v>
+      </c>
+      <c r="D259" t="s">
+        <v>546</v>
+      </c>
+      <c r="E259" t="s">
         <v>547</v>
       </c>
-      <c r="E257" t="s">
+      <c r="F259">
+        <v>1996</v>
+      </c>
+      <c r="G259" t="s">
+        <v>141</v>
+      </c>
+      <c r="H259">
+        <v>23.99</v>
+      </c>
+      <c r="I259">
+        <v>0.0</v>
+      </c>
+      <c r="J259">
+        <v>23.99</v>
+      </c>
+      <c r="K259">
+        <v>0</v>
+      </c>
+      <c r="L259">
+        <v>1</v>
+      </c>
+      <c r="P259">
+        <v>23.99</v>
+      </c>
+    </row>
+    <row r="260" spans="1:18">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260">
+        <v>261</v>
+      </c>
+      <c r="C260">
+        <v>2</v>
+      </c>
+      <c r="D260" t="s">
         <v>548</v>
       </c>
-      <c r="F257">
+      <c r="E260" t="s">
+        <v>549</v>
+      </c>
+      <c r="F260">
+        <v>1985</v>
+      </c>
+      <c r="G260" t="s">
+        <v>75</v>
+      </c>
+      <c r="H260">
+        <v>22.19</v>
+      </c>
+      <c r="I260">
+        <v>0.0</v>
+      </c>
+      <c r="J260">
+        <v>22.19</v>
+      </c>
+      <c r="K260">
+        <v>0</v>
+      </c>
+      <c r="L260">
+        <v>1</v>
+      </c>
+      <c r="P260">
+        <v>22.19</v>
+      </c>
+    </row>
+    <row r="261" spans="1:18">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261">
+        <v>262</v>
+      </c>
+      <c r="C261">
+        <v>2</v>
+      </c>
+      <c r="D261" t="s">
+        <v>550</v>
+      </c>
+      <c r="E261" t="s">
+        <v>551</v>
+      </c>
+      <c r="F261">
         <v>1998</v>
       </c>
-      <c r="G257" t="s">
+      <c r="G261" t="s">
         <v>28</v>
       </c>
-      <c r="H257">
+      <c r="H261">
         <v>20.53</v>
       </c>
-      <c r="I257">
-[...2 lines deleted...]
-      <c r="J257">
+      <c r="I261">
+        <v>0.0</v>
+      </c>
+      <c r="J261">
         <v>20.53</v>
       </c>
-      <c r="K257">
-[...5 lines deleted...]
-      <c r="P257">
+      <c r="K261">
+        <v>0</v>
+      </c>
+      <c r="L261">
+        <v>1</v>
+      </c>
+      <c r="P261">
         <v>20.53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>