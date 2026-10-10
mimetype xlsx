--- v0 (2026-09-19)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Events</t>
   </si>
   <si>
@@ -83,608 +83,626 @@
   <si>
     <t>Vasco</t>
   </si>
   <si>
     <t>Vilaca</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Ricardo</t>
   </si>
   <si>
     <t>Batista</t>
   </si>
   <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Coninx</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>Miguel</t>
   </si>
   <si>
     <t>Hidalgo</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
-    <t>Dorian</t>
-[...5 lines deleted...]
-    <t>FRA</t>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Yee</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>Gonzalez Garcia</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>Willian</t>
   </si>
   <si>
     <t>Csongor</t>
   </si>
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
-    <t>Luke</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Cantero Del Campo</t>
+  </si>
+  <si>
     <t>Tjebbe</t>
   </si>
   <si>
     <t>Kaindl</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Alberto</t>
-[...7 lines deleted...]
-  <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Paquet</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>David</t>
-[...2 lines deleted...]
-    <t>Cantero Del Campo</t>
+    <t>Yanis</t>
+  </si>
+  <si>
+    <t>Seguin</t>
+  </si>
+  <si>
+    <t>João Nuno</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
     <t>Hellwig</t>
   </si>
   <si>
-    <t>Alex</t>
-[...5 lines deleted...]
-    <t>GBR</t>
+    <t>Márk</t>
+  </si>
+  <si>
+    <t>Dévay</t>
   </si>
   <si>
     <t>Nicola</t>
   </si>
   <si>
     <t>Azzano</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Sobey</t>
+  </si>
+  <si>
     <t>Callum</t>
   </si>
   <si>
     <t>McClusky</t>
   </si>
   <si>
     <t>Vetle Bergsvik</t>
   </si>
   <si>
     <t>Thorn</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
-    <t>Márk</t>
-[...4 lines deleted...]
-  <si>
     <t>John</t>
   </si>
   <si>
     <t>Reed</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Yanis</t>
-[...7 lines deleted...]
-  <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Sanchez Mantecon</t>
+  </si>
+  <si>
+    <t>Connor</t>
+  </si>
+  <si>
+    <t>Bentley</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Moya</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Kolobrodov</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
-    <t>Diego</t>
-[...11 lines deleted...]
-    <t>Sobey</t>
+    <t>Seth</t>
+  </si>
+  <si>
+    <t>Rider</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Stapley</t>
   </si>
   <si>
     <t>Tyler</t>
   </si>
   <si>
     <t>Mislawchuk</t>
   </si>
   <si>
-    <t>Seth</t>
-[...10 lines deleted...]
-  <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Pennekamp</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
+  </si>
+  <si>
     <t>Izan</t>
   </si>
   <si>
     <t>Edo Aguilar</t>
   </si>
   <si>
-    <t>Antonio</t>
-[...2 lines deleted...]
-    <t>Serrat Seoane</t>
+    <t>Braxton</t>
+  </si>
+  <si>
+    <t>Legg</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Mengal</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Pearson</t>
+  </si>
+  <si>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Leleu</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>Rethoret</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Gar</t>
   </si>
   <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Westermann</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>Wilde</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
+    <t>Aoba</t>
+  </si>
+  <si>
+    <t>Yasumatsu</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
     <t>Brandon</t>
   </si>
   <si>
     <t>Copeland</t>
   </si>
   <si>
     <t>Studer</t>
   </si>
   <si>
-    <t>SUI</t>
-[...1 lines deleted...]
-  <si>
     <t>Brayden</t>
   </si>
   <si>
     <t>Mercer</t>
   </si>
   <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
-    <t>Aoba</t>
-[...5 lines deleted...]
-    <t>JPN</t>
+    <t>Andree</t>
+  </si>
+  <si>
+    <t>Buc</t>
   </si>
   <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Milner</t>
   </si>
   <si>
-    <t>Braxton</t>
-[...20 lines deleted...]
-    <t>Leleu</t>
+    <t>Gergely</t>
+  </si>
+  <si>
+    <t>Kiss</t>
   </si>
   <si>
     <t>Mitch</t>
   </si>
   <si>
     <t>Kolkman</t>
   </si>
   <si>
-    <t>Gergely</t>
-[...17 lines deleted...]
-    <t>BEL</t>
+    <t>Takumi</t>
+  </si>
+  <si>
+    <t>Hojo</t>
+  </si>
+  <si>
+    <t>Miguel Tiago</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>Kenji</t>
+  </si>
+  <si>
+    <t>Nener</t>
   </si>
   <si>
     <t>Chase</t>
   </si>
   <si>
     <t>McQueen</t>
   </si>
   <si>
     <t>Nils</t>
   </si>
   <si>
     <t>Serre Gehri</t>
   </si>
   <si>
-    <t>Takumi</t>
-[...20 lines deleted...]
-    <t>Rethoret</t>
+    <t>NEW</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>McCullough</t>
   </si>
   <si>
     <t>Reese</t>
   </si>
   <si>
     <t>Vannerson</t>
   </si>
   <si>
     <t>Solomon</t>
   </si>
   <si>
     <t>Okrafo-Smart</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bruzdziak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Corbett</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
     <t>Saxon</t>
   </si>
   <si>
-    <t>NZL</t>
-[...5 lines deleted...]
-    <t>Silva</t>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Cambresy</t>
+  </si>
+  <si>
+    <t>LUX</t>
   </si>
   <si>
     <t>Gjalt</t>
   </si>
   <si>
     <t>Panjer</t>
   </si>
   <si>
-    <t>James</t>
-[...5 lines deleted...]
-    <t>TRI</t>
+    <t>Kazushi</t>
+  </si>
+  <si>
+    <t>Jozuka</t>
   </si>
   <si>
     <t>Jawad</t>
   </si>
   <si>
     <t>Abdelmoula</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>Blake</t>
   </si>
   <si>
     <t>Bullard</t>
   </si>
   <si>
     <t>Keller</t>
   </si>
   <si>
     <t>Norland</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Osterholt</t>
   </si>
   <si>
-    <t>Kazushi</t>
-[...4 lines deleted...]
-  <si>
     <t>Darr</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Zsombor</t>
   </si>
   <si>
     <t>Benedikt</t>
   </si>
   <si>
     <t>Bettin</t>
   </si>
   <si>
-    <t>Andree</t>
-[...4 lines deleted...]
-  <si>
     <t>Euan</t>
   </si>
   <si>
     <t>De Nigro</t>
   </si>
   <si>
-    <t>Lucas</t>
-[...7 lines deleted...]
-  <si>
     <t>Mathis</t>
   </si>
   <si>
     <t>Beaulieu</t>
   </si>
   <si>
+    <t>Takuto</t>
+  </si>
+  <si>
+    <t>Oshima</t>
+  </si>
+  <si>
     <t>Lasse</t>
   </si>
   <si>
     <t>Lührs</t>
   </si>
   <si>
-    <t>Takuto</t>
-[...2 lines deleted...]
-    <t>Oshima</t>
+    <t>Jérémy</t>
+  </si>
+  <si>
+    <t>Quindos</t>
+  </si>
+  <si>
+    <t>UZB</t>
   </si>
   <si>
     <t>Valentin</t>
   </si>
   <si>
     <t>Wernz</t>
   </si>
   <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Diener</t>
+  </si>
+  <si>
     <t>Schofield</t>
   </si>
   <si>
     <t>Ren</t>
   </si>
   <si>
     <t>Sato</t>
   </si>
   <si>
     <t>Panagiotis</t>
   </si>
   <si>
     <t>Bitados</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
-    <t>Jérémy</t>
-[...7 lines deleted...]
-  <si>
     <t>Oscar</t>
   </si>
   <si>
     <t>Wootton</t>
   </si>
   <si>
     <t>Grigory</t>
   </si>
   <si>
     <t>Antipov</t>
   </si>
   <si>
     <t>AIN</t>
   </si>
   <si>
     <t>Aram Michell</t>
   </si>
   <si>
     <t>Peñaflor Moysen</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
-    <t>NEW</t>
-[...7 lines deleted...]
-  <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Baxter Cabrera</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Wernersen</t>
   </si>
   <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Dijkstra</t>
+  </si>
+  <si>
     <t>Zalán</t>
   </si>
   <si>
     <t>Hóbor</t>
   </si>
   <si>
     <t>Xirui</t>
   </si>
   <si>
     <t>Zhang</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t>BAR</t>
   </si>
   <si>
     <t>Lachlan</t>
   </si>
   <si>
     <t>Jones</t>
@@ -713,116 +731,128 @@
   <si>
     <t>Bicsák</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
     <t>Toby</t>
   </si>
   <si>
     <t>Powers</t>
   </si>
   <si>
     <t>Alessio</t>
   </si>
   <si>
     <t>Crociani</t>
   </si>
   <si>
     <t>Erwin</t>
   </si>
   <si>
     <t>Vanderplancke</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Oliwa</t>
+  </si>
+  <si>
     <t>Logan</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
+    <t>Tayler</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t>Probert Vargas</t>
   </si>
   <si>
     <t>Gyula</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
-    <t>Tayler</t>
-[...4 lines deleted...]
-  <si>
     <t>Sullivan</t>
   </si>
   <si>
     <t>Middaugh</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>Rieck</t>
   </si>
   <si>
-    <t>Michał</t>
-[...4 lines deleted...]
-  <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Ziehmer</t>
   </si>
   <si>
+    <t>Márton</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
     <t>William</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Manoel</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
     <t>Petter</t>
   </si>
   <si>
     <t>Ellingsbø</t>
   </si>
   <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Töpper</t>
+  </si>
+  <si>
     <t>Espuna Larramona</t>
   </si>
   <si>
     <t>Kye</t>
   </si>
   <si>
     <t>Wylde</t>
   </si>
   <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
     <t>Louis</t>
   </si>
   <si>
     <t>Vitiello</t>
   </si>
   <si>
     <t>Gregor</t>
   </si>
   <si>
     <t>Payet</t>
@@ -839,56 +869,50 @@
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Junjie</t>
   </si>
   <si>
     <t>Fan</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Terán Carvajal</t>
   </si>
   <si>
     <t>ECU</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Abele</t>
   </si>
   <si>
-    <t>Ben</t>
-[...4 lines deleted...]
-  <si>
     <t>Osvaldo Darell</t>
   </si>
   <si>
     <t>Zuñiga Fierro</t>
   </si>
   <si>
     <t>Joel</t>
   </si>
   <si>
     <t>Lange</t>
   </si>
   <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Pertl</t>
   </si>
   <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
     <t>Genta</t>
@@ -902,72 +926,75 @@
   <si>
     <t>Michalek</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Maxime</t>
   </si>
   <si>
     <t>Hueber-Moosbrugger</t>
   </si>
   <si>
     <t>Ignacio</t>
   </si>
   <si>
     <t>Flores Arana</t>
   </si>
   <si>
     <t>Bowen</t>
   </si>
   <si>
     <t>Bamford</t>
   </si>
   <si>
-    <t>Hayden</t>
-[...4 lines deleted...]
-  <si>
     <t>Ibe</t>
   </si>
   <si>
     <t>Baelde</t>
   </si>
   <si>
     <t>Vinicius</t>
   </si>
   <si>
     <t>Avi Santana</t>
   </si>
   <si>
     <t>Radim</t>
   </si>
   <si>
     <t>Grebík</t>
+  </si>
+  <si>
+    <t>Shachar</t>
+  </si>
+  <si>
+    <t>Sagiv</t>
+  </si>
+  <si>
+    <t>ISR</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
     <t>Victor</t>
   </si>
   <si>
     <t>Goené</t>
   </si>
   <si>
     <t>Bradley</t>
   </si>
   <si>
     <t>Course</t>
   </si>
   <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t>Blanco Mollá</t>
   </si>
   <si>
     <t>Sylvain</t>
   </si>
@@ -1577,51 +1604,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O188"/>
+  <dimension ref="A1:O192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
@@ -1672,7199 +1699,7483 @@
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2">
         <v>1999</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I2">
-        <v>3850.0</v>
+        <v>5006.25</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>1156.25</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2">
         <v>1000.0</v>
       </c>
       <c r="M2">
         <v>925.0</v>
       </c>
       <c r="N2">
         <v>925.0</v>
+      </c>
+      <c r="O2">
+        <v>1156.25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3">
         <v>1998</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I3">
-        <v>3495.76</v>
+        <v>4745.76</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>1250.0</v>
       </c>
       <c r="K3">
         <v>1000.0</v>
       </c>
       <c r="L3">
         <v>1000.0</v>
       </c>
       <c r="M3">
         <v>1000.0</v>
       </c>
       <c r="N3">
         <v>495.76</v>
+      </c>
+      <c r="O3">
+        <v>1250.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4">
         <v>2000</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I4">
-        <v>3082.13</v>
+        <v>4071.45</v>
       </c>
       <c r="J4">
-        <v>0</v>
+        <v>989.32</v>
       </c>
       <c r="K4">
         <v>855.63</v>
       </c>
       <c r="L4">
         <v>855.63</v>
       </c>
       <c r="M4">
         <v>791.45</v>
       </c>
       <c r="N4">
         <v>579.42</v>
+      </c>
+      <c r="O4">
+        <v>989.32</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C5">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I5">
-        <v>3040.67</v>
+        <v>3865.28</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>846.48</v>
       </c>
       <c r="K5">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="L5">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="M5">
-        <v>732.09</v>
+        <v>791.45</v>
       </c>
       <c r="N5">
-        <v>458.58</v>
+        <v>227.35</v>
+      </c>
+      <c r="O5">
+        <v>846.48</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C6">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I6">
-        <v>3018.8</v>
+        <v>3152.18</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>111.51</v>
       </c>
       <c r="K6">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="L6">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="M6">
-        <v>791.45</v>
+        <v>732.09</v>
       </c>
       <c r="N6">
-        <v>227.35</v>
+        <v>458.58</v>
+      </c>
+      <c r="O6">
+        <v>111.51</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7">
-        <v>2495.46</v>
+        <v>3089.57</v>
       </c>
       <c r="J7">
-        <v>0</v>
+        <v>1069.53</v>
       </c>
       <c r="K7">
-        <v>855.63</v>
+        <v>925.0</v>
       </c>
       <c r="L7">
-        <v>791.45</v>
+        <v>732.09</v>
       </c>
       <c r="M7">
-        <v>424.19</v>
+        <v>362.95</v>
       </c>
       <c r="N7">
-        <v>424.19</v>
+        <v>1069.53</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
+        <v>11</v>
+      </c>
+      <c r="C8">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I8">
-        <v>2480.61</v>
+        <v>2771.61</v>
       </c>
       <c r="J8">
-        <v>0</v>
+        <v>388.18</v>
       </c>
       <c r="K8">
-        <v>855.63</v>
+        <v>732.09</v>
       </c>
       <c r="L8">
-        <v>626.4</v>
+        <v>579.42</v>
       </c>
       <c r="M8">
-        <v>540.0</v>
+        <v>535.96</v>
       </c>
       <c r="N8">
-        <v>458.58</v>
+        <v>535.96</v>
+      </c>
+      <c r="O8">
+        <v>388.18</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>7</v>
       </c>
       <c r="C9">
         <v>-1</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I9">
-        <v>2429.56</v>
+        <v>2743.48</v>
       </c>
       <c r="J9">
-        <v>0</v>
+        <v>262.87</v>
       </c>
       <c r="K9">
-        <v>677.19</v>
+        <v>855.63</v>
       </c>
       <c r="L9">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="M9">
-        <v>579.42</v>
+        <v>540.0</v>
       </c>
       <c r="N9">
-        <v>495.76</v>
+        <v>458.58</v>
+      </c>
+      <c r="O9">
+        <v>262.87</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C10">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10">
         <v>1999</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H10">
         <v>4</v>
       </c>
       <c r="I10">
-        <v>2420.92</v>
+        <v>2495.46</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>855.63</v>
       </c>
       <c r="L10">
-        <v>677.19</v>
+        <v>791.45</v>
       </c>
       <c r="M10">
-        <v>535.96</v>
+        <v>424.19</v>
       </c>
       <c r="N10">
-        <v>352.14</v>
+        <v>424.19</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11">
         <v>-2</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H11">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I11">
-        <v>2407.03</v>
+        <v>2494.17</v>
       </c>
       <c r="J11">
-        <v>0</v>
+        <v>64.61</v>
       </c>
       <c r="K11">
-        <v>925.0</v>
+        <v>677.19</v>
       </c>
       <c r="L11">
-        <v>855.63</v>
+        <v>677.19</v>
       </c>
       <c r="M11">
-        <v>626.4</v>
+        <v>579.42</v>
+      </c>
+      <c r="N11">
+        <v>495.76</v>
+      </c>
+      <c r="O11">
+        <v>64.61</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C12">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="H12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I12">
-        <v>2383.43</v>
+        <v>2449.18</v>
       </c>
       <c r="J12">
-        <v>0</v>
+        <v>178.01</v>
       </c>
       <c r="K12">
-        <v>732.09</v>
+        <v>925.0</v>
       </c>
       <c r="L12">
-        <v>579.42</v>
+        <v>791.45</v>
       </c>
       <c r="M12">
         <v>535.96</v>
       </c>
       <c r="N12">
-        <v>535.96</v>
+        <v>18.76</v>
+      </c>
+      <c r="O12">
+        <v>178.01</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C13">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
         <v>45</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13">
+        <v>1999</v>
+      </c>
+      <c r="G13" t="s">
         <v>46</v>
       </c>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I13">
-        <v>2319.81</v>
+        <v>2420.92</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>855.63</v>
       </c>
       <c r="L13">
-        <v>732.09</v>
+        <v>677.19</v>
       </c>
       <c r="M13">
-        <v>732.09</v>
+        <v>535.96</v>
+      </c>
+      <c r="N13">
+        <v>352.14</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C14">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
         <v>48</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14">
+        <v>2002</v>
+      </c>
+      <c r="G14" t="s">
         <v>49</v>
       </c>
-      <c r="F14">
-[...4 lines deleted...]
-      </c>
       <c r="H14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I14">
-        <v>2271.17</v>
+        <v>2407.03</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>925.0</v>
       </c>
       <c r="L14">
-        <v>791.45</v>
+        <v>855.63</v>
       </c>
       <c r="M14">
-        <v>535.96</v>
-[...2 lines deleted...]
-        <v>18.76</v>
+        <v>626.4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C15">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G15" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15">
-        <v>2196.38</v>
+        <v>2401.44</v>
       </c>
       <c r="J15">
-        <v>0</v>
+        <v>81.63</v>
       </c>
       <c r="K15">
+        <v>855.63</v>
+      </c>
+      <c r="L15">
         <v>732.09</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>535.96</v>
+        <v>732.09</v>
       </c>
       <c r="N15">
-        <v>392.37</v>
+        <v>81.63</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C16">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F16">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="H16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I16">
-        <v>2020.04</v>
+        <v>2388.2</v>
       </c>
       <c r="J16">
-        <v>0</v>
+        <v>619.71</v>
       </c>
       <c r="K16">
-        <v>925.0</v>
+        <v>579.42</v>
       </c>
       <c r="L16">
-        <v>732.09</v>
+        <v>535.96</v>
       </c>
       <c r="M16">
-        <v>362.95</v>
+        <v>458.58</v>
+      </c>
+      <c r="N16">
+        <v>194.53</v>
+      </c>
+      <c r="O16">
+        <v>619.71</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C17">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="F17">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G17" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="H17">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I17">
-        <v>1955.31</v>
+        <v>2307.64</v>
       </c>
       <c r="J17">
-        <v>0</v>
+        <v>573.23</v>
       </c>
       <c r="K17">
-        <v>732.09</v>
+        <v>791.45</v>
       </c>
       <c r="L17">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="M17">
-        <v>335.73</v>
+        <v>227.35</v>
       </c>
       <c r="N17">
-        <v>210.3</v>
+        <v>89.21</v>
+      </c>
+      <c r="O17">
+        <v>573.23</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>14</v>
       </c>
       <c r="C18">
         <v>-3</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F18">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18">
-        <v>1916.63</v>
+        <v>2196.38</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="L18">
-        <v>479.52</v>
+        <v>535.96</v>
       </c>
       <c r="M18">
-        <v>424.19</v>
+        <v>535.96</v>
       </c>
       <c r="N18">
-        <v>335.73</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C19">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F19">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I19">
-        <v>1848.06</v>
+        <v>2057.15</v>
       </c>
       <c r="J19">
-        <v>0</v>
+        <v>224.92</v>
       </c>
       <c r="K19">
-        <v>791.45</v>
+        <v>677.19</v>
       </c>
       <c r="L19">
-        <v>626.4</v>
+        <v>399.72</v>
       </c>
       <c r="M19">
         <v>392.37</v>
       </c>
       <c r="N19">
-        <v>37.84</v>
+        <v>362.95</v>
+      </c>
+      <c r="O19">
+        <v>224.92</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C20">
-        <v>9</v>
+        <v>-3</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F20">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G20" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="H20">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I20">
-        <v>1832.23</v>
+        <v>2010.59</v>
       </c>
       <c r="J20">
-        <v>0</v>
+        <v>55.28</v>
       </c>
       <c r="K20">
+        <v>732.09</v>
+      </c>
+      <c r="L20">
         <v>677.19</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
-        <v>392.37</v>
+        <v>335.73</v>
       </c>
       <c r="N20">
-        <v>362.95</v>
+        <v>210.3</v>
+      </c>
+      <c r="O20">
+        <v>55.28</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F21">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G21" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21">
-        <v>1772.18</v>
+        <v>1966.67</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>530.24</v>
       </c>
       <c r="K21">
         <v>626.4</v>
       </c>
       <c r="L21">
-        <v>579.42</v>
+        <v>626.4</v>
       </c>
       <c r="M21">
-        <v>495.76</v>
+        <v>183.63</v>
       </c>
       <c r="N21">
-        <v>70.6</v>
+        <v>530.24</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C22">
-        <v>6</v>
+        <v>-4</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F22">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G22" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H22">
         <v>4</v>
       </c>
       <c r="I22">
-        <v>1768.49</v>
+        <v>1916.63</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="L22">
-        <v>535.96</v>
+        <v>479.52</v>
       </c>
       <c r="M22">
-        <v>458.58</v>
+        <v>424.19</v>
       </c>
       <c r="N22">
-        <v>194.53</v>
+        <v>335.73</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="F23">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23">
-        <v>1734.41</v>
+        <v>1848.06</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>791.45</v>
       </c>
       <c r="L23">
         <v>626.4</v>
       </c>
       <c r="M23">
-        <v>227.35</v>
+        <v>392.37</v>
       </c>
       <c r="N23">
-        <v>89.21</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C24">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
         <v>71</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24">
+        <v>2001</v>
+      </c>
+      <c r="G24" t="s">
         <v>72</v>
       </c>
-      <c r="F24">
-[...4 lines deleted...]
-      </c>
       <c r="H24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I24">
-        <v>1724.31</v>
+        <v>1847.69</v>
       </c>
       <c r="J24">
-        <v>0</v>
+        <v>75.51</v>
       </c>
       <c r="K24">
-        <v>732.09</v>
+        <v>626.4</v>
       </c>
       <c r="L24">
-        <v>650.0</v>
+        <v>579.42</v>
       </c>
       <c r="M24">
-        <v>245.78</v>
+        <v>495.76</v>
       </c>
       <c r="N24">
-        <v>96.44</v>
+        <v>70.6</v>
+      </c>
+      <c r="O24">
+        <v>75.51</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C25">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="E25" t="s">
         <v>74</v>
       </c>
       <c r="F25">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G25" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25">
-        <v>1556.27</v>
+        <v>1724.31</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>458.58</v>
+        <v>732.09</v>
       </c>
       <c r="L25">
-        <v>424.19</v>
+        <v>650.0</v>
       </c>
       <c r="M25">
-        <v>362.95</v>
+        <v>245.78</v>
       </c>
       <c r="N25">
-        <v>310.55</v>
+        <v>96.44</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="C26">
-        <v>-4</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" t="s">
         <v>76</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H26">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I26">
-        <v>1475.23</v>
+        <v>1654.16</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>724.27</v>
       </c>
       <c r="K26">
-        <v>495.76</v>
+        <v>511.67</v>
       </c>
       <c r="L26">
-        <v>392.37</v>
+        <v>153.96</v>
       </c>
       <c r="M26">
-        <v>359.75</v>
+        <v>142.41</v>
       </c>
       <c r="N26">
-        <v>227.35</v>
+        <v>121.85</v>
+      </c>
+      <c r="O26">
+        <v>724.27</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C27">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F27">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I27">
-        <v>1436.43</v>
+        <v>1618.72</v>
       </c>
       <c r="J27">
-        <v>0</v>
+        <v>669.95</v>
       </c>
       <c r="K27">
-        <v>626.4</v>
+        <v>677.19</v>
       </c>
       <c r="L27">
-        <v>626.4</v>
+        <v>227.35</v>
       </c>
       <c r="M27">
-        <v>183.63</v>
+        <v>44.23</v>
+      </c>
+      <c r="N27">
+        <v>669.95</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C28">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D28" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28">
+        <v>1998</v>
+      </c>
+      <c r="G28" t="s">
         <v>81</v>
       </c>
-      <c r="E28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I28">
-        <v>1360.71</v>
+        <v>1578.37</v>
       </c>
       <c r="J28">
-        <v>0</v>
+        <v>103.14</v>
       </c>
       <c r="K28">
-        <v>855.63</v>
+        <v>495.76</v>
       </c>
       <c r="L28">
-        <v>310.55</v>
+        <v>392.37</v>
       </c>
       <c r="M28">
-        <v>194.53</v>
+        <v>359.75</v>
+      </c>
+      <c r="N28">
+        <v>227.35</v>
+      </c>
+      <c r="O28">
+        <v>103.14</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C29">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" t="s">
         <v>83</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29">
+        <v>2001</v>
+      </c>
+      <c r="G29" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29">
-        <v>1341.09</v>
+        <v>1556.27</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
-        <v>495.76</v>
+        <v>458.58</v>
       </c>
       <c r="L29">
-        <v>392.37</v>
+        <v>424.19</v>
       </c>
       <c r="M29">
+        <v>362.95</v>
+      </c>
+      <c r="N29">
         <v>310.55</v>
-      </c>
-[...1 lines deleted...]
-        <v>142.41</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C30">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" t="s">
         <v>86</v>
       </c>
       <c r="F30">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="H30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I30">
-        <v>1336.18</v>
+        <v>1436.5</v>
       </c>
       <c r="J30">
-        <v>0</v>
+        <v>95.41</v>
       </c>
       <c r="K30">
-        <v>424.19</v>
+        <v>495.76</v>
       </c>
       <c r="L30">
-        <v>335.73</v>
+        <v>392.37</v>
       </c>
       <c r="M30">
         <v>310.55</v>
       </c>
       <c r="N30">
-        <v>265.71</v>
+        <v>142.41</v>
+      </c>
+      <c r="O30">
+        <v>95.41</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>29</v>
       </c>
       <c r="C31">
         <v>-1</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" t="s">
         <v>88</v>
       </c>
       <c r="F31">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="H31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I31">
-        <v>1327.32</v>
+        <v>1395.94</v>
       </c>
       <c r="J31">
-        <v>0</v>
+        <v>59.76</v>
       </c>
       <c r="K31">
-        <v>495.76</v>
+        <v>424.19</v>
       </c>
       <c r="L31">
         <v>335.73</v>
       </c>
       <c r="M31">
-        <v>301.3</v>
+        <v>310.55</v>
       </c>
       <c r="N31">
-        <v>194.53</v>
+        <v>265.71</v>
+      </c>
+      <c r="O31">
+        <v>59.76</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C32">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
         <v>90</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G32" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="H32">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I32">
-        <v>1326.83</v>
+        <v>1360.71</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
-        <v>392.37</v>
+        <v>855.63</v>
       </c>
       <c r="L32">
-        <v>362.95</v>
+        <v>310.55</v>
       </c>
       <c r="M32">
-        <v>325.73</v>
-[...2 lines deleted...]
-        <v>245.78</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D33" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" t="s">
         <v>92</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33">
+        <v>2001</v>
+      </c>
+      <c r="G33" t="s">
         <v>93</v>
       </c>
-      <c r="F33">
-[...4 lines deleted...]
-      </c>
       <c r="H33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I33">
-        <v>1240.26</v>
+        <v>1356.95</v>
       </c>
       <c r="J33">
-        <v>0</v>
+        <v>29.63</v>
       </c>
       <c r="K33">
-        <v>452.72</v>
+        <v>495.76</v>
       </c>
       <c r="L33">
-        <v>310.55</v>
+        <v>335.73</v>
       </c>
       <c r="M33">
-        <v>310.55</v>
+        <v>301.3</v>
       </c>
       <c r="N33">
-        <v>166.44</v>
+        <v>194.53</v>
+      </c>
+      <c r="O33">
+        <v>29.63</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C34">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
       <c r="E34" t="s">
         <v>95</v>
       </c>
       <c r="F34">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I34">
-        <v>1088.69</v>
+        <v>1328.51</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>88.25</v>
       </c>
       <c r="K34">
-        <v>577.2</v>
+        <v>452.72</v>
       </c>
       <c r="L34">
-        <v>265.71</v>
+        <v>310.55</v>
       </c>
       <c r="M34">
-        <v>245.78</v>
+        <v>310.55</v>
+      </c>
+      <c r="N34">
+        <v>166.44</v>
+      </c>
+      <c r="O34">
+        <v>88.25</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C35">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D35" t="s">
         <v>96</v>
       </c>
       <c r="E35" t="s">
         <v>97</v>
       </c>
       <c r="F35">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I35">
-        <v>1005.5</v>
+        <v>1326.83</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
-        <v>458.58</v>
+        <v>392.37</v>
       </c>
       <c r="L35">
-        <v>425.07</v>
+        <v>362.95</v>
       </c>
       <c r="M35">
-        <v>121.85</v>
+        <v>325.73</v>
+      </c>
+      <c r="N35">
+        <v>245.78</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C36">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F36">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G36" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="H36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I36">
-        <v>1000.0</v>
+        <v>1289.03</v>
       </c>
       <c r="J36">
-        <v>0</v>
+        <v>332.14</v>
       </c>
       <c r="K36">
-        <v>1000.0</v>
+        <v>495.76</v>
+      </c>
+      <c r="L36">
+        <v>250.83</v>
+      </c>
+      <c r="M36">
+        <v>210.3</v>
+      </c>
+      <c r="N36">
+        <v>332.14</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C37">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>100</v>
       </c>
       <c r="E37" t="s">
         <v>101</v>
       </c>
       <c r="F37">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="H37">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I37">
-        <v>993.42</v>
+        <v>1275.96</v>
       </c>
       <c r="J37">
-        <v>0</v>
+        <v>419.66</v>
       </c>
       <c r="K37">
-        <v>677.19</v>
+        <v>287.26</v>
       </c>
       <c r="L37">
-        <v>166.44</v>
+        <v>265.71</v>
       </c>
       <c r="M37">
-        <v>114.79</v>
+        <v>153.96</v>
       </c>
       <c r="N37">
-        <v>35.0</v>
+        <v>149.37</v>
+      </c>
+      <c r="O37">
+        <v>419.66</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C38">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F38">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="H38">
         <v>3</v>
       </c>
       <c r="I38">
-        <v>986.71</v>
+        <v>1263.23</v>
       </c>
       <c r="J38">
-        <v>0</v>
+        <v>359.07</v>
       </c>
       <c r="K38">
-        <v>579.42</v>
+        <v>791.45</v>
       </c>
       <c r="L38">
-        <v>227.35</v>
+        <v>112.71</v>
       </c>
       <c r="M38">
-        <v>179.94</v>
+        <v>359.07</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C39">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F39">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G39" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="H39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I39">
-        <v>962.58</v>
+        <v>1162.04</v>
       </c>
       <c r="J39">
-        <v>0</v>
+        <v>243.16</v>
       </c>
       <c r="K39">
         <v>458.58</v>
       </c>
       <c r="L39">
-        <v>245.78</v>
+        <v>204.03</v>
       </c>
       <c r="M39">
-        <v>153.96</v>
+        <v>179.94</v>
       </c>
       <c r="N39">
-        <v>104.26</v>
+        <v>76.33</v>
+      </c>
+      <c r="O39">
+        <v>243.16</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="C40">
-        <v>-2</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
         <v>107</v>
       </c>
       <c r="E40" t="s">
         <v>108</v>
       </c>
       <c r="F40">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G40" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="H40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I40">
-        <v>962.13</v>
+        <v>1156.08</v>
       </c>
       <c r="J40">
-        <v>0</v>
+        <v>453.68</v>
       </c>
       <c r="K40">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="L40">
-        <v>335.73</v>
+        <v>166.44</v>
+      </c>
+      <c r="M40">
+        <v>453.68</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C41">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="D41" t="s">
         <v>109</v>
       </c>
       <c r="E41" t="s">
         <v>110</v>
       </c>
       <c r="F41">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G41" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="H41">
         <v>3</v>
       </c>
       <c r="I41">
-        <v>956.89</v>
+        <v>1088.69</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
-        <v>495.76</v>
+        <v>577.2</v>
       </c>
       <c r="L41">
-        <v>250.83</v>
+        <v>265.71</v>
       </c>
       <c r="M41">
-        <v>210.3</v>
+        <v>245.78</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C42">
-        <v>-2</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>111</v>
       </c>
       <c r="E42" t="s">
         <v>112</v>
       </c>
       <c r="F42">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>113</v>
       </c>
       <c r="H42">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I42">
-        <v>948.77</v>
+        <v>1072.64</v>
       </c>
       <c r="J42">
-        <v>0</v>
+        <v>284.19</v>
       </c>
       <c r="K42">
-        <v>677.19</v>
+        <v>424.19</v>
       </c>
       <c r="L42">
-        <v>227.35</v>
+        <v>210.3</v>
       </c>
       <c r="M42">
-        <v>44.23</v>
+        <v>153.96</v>
+      </c>
+      <c r="N42">
+        <v>284.19</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="C43">
-        <v>-2</v>
+        <v>88</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F43">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G43" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="H43">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I43">
-        <v>929.89</v>
+        <v>1046.85</v>
       </c>
       <c r="J43">
-        <v>0</v>
+        <v>915.12</v>
       </c>
       <c r="K43">
-        <v>511.67</v>
+        <v>131.73</v>
       </c>
       <c r="L43">
-        <v>153.96</v>
-[...5 lines deleted...]
-        <v>121.85</v>
+        <v>915.12</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C44">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E44" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F44">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>119</v>
       </c>
       <c r="H44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I44">
-        <v>918.88</v>
+        <v>1006.33</v>
       </c>
       <c r="J44">
-        <v>0</v>
+        <v>43.75</v>
       </c>
       <c r="K44">
         <v>458.58</v>
       </c>
       <c r="L44">
-        <v>204.03</v>
+        <v>245.78</v>
       </c>
       <c r="M44">
-        <v>179.94</v>
+        <v>153.96</v>
       </c>
       <c r="N44">
-        <v>76.33</v>
+        <v>104.26</v>
+      </c>
+      <c r="O44">
+        <v>43.75</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="C45">
-        <v>36</v>
+        <v>-10</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F45">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G45" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="H45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I45">
-        <v>915.15</v>
+        <v>1005.5</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>579.42</v>
+        <v>458.58</v>
       </c>
       <c r="L45">
-        <v>335.73</v>
+        <v>425.07</v>
+      </c>
+      <c r="M45">
+        <v>121.85</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C46">
-        <v>-3</v>
+        <v>-10</v>
       </c>
       <c r="D46" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="E46" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F46">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G46" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="H46">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I46">
-        <v>911.79</v>
+        <v>1000.0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>424.19</v>
-[...8 lines deleted...]
-        <v>60.41</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C47">
-        <v>-3</v>
+        <v>-10</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F47">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G47" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="H47">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I47">
-        <v>904.16</v>
+        <v>993.42</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>791.45</v>
+        <v>677.19</v>
       </c>
       <c r="L47">
-        <v>112.71</v>
+        <v>166.44</v>
+      </c>
+      <c r="M47">
+        <v>114.79</v>
+      </c>
+      <c r="N47">
+        <v>35.0</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="C48">
-        <v>5</v>
+        <v>-10</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F48">
         <v>1997</v>
       </c>
       <c r="G48" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="H48">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I48">
-        <v>856.3</v>
+        <v>986.71</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>287.26</v>
+        <v>579.42</v>
       </c>
       <c r="L48">
-        <v>265.71</v>
+        <v>227.35</v>
       </c>
       <c r="M48">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>149.37</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F49">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G49" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="H49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I49">
-        <v>855.35</v>
+        <v>963.22</v>
       </c>
       <c r="J49">
-        <v>0</v>
+        <v>490.47</v>
       </c>
       <c r="K49">
-        <v>316.92</v>
+        <v>407.44</v>
       </c>
       <c r="L49">
-        <v>245.78</v>
+        <v>65.31</v>
       </c>
       <c r="M49">
-        <v>179.94</v>
-[...2 lines deleted...]
-        <v>112.71</v>
+        <v>490.47</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C50">
-        <v>-5</v>
+        <v>-10</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F50">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G50" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50">
-        <v>845.66</v>
+        <v>962.13</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
-        <v>791.45</v>
+        <v>626.4</v>
       </c>
       <c r="L50">
-        <v>54.21</v>
+        <v>335.73</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>45</v>
       </c>
       <c r="C51">
         <v>-5</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F51">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G51" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="H51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I51">
-        <v>820.59</v>
+        <v>959.09</v>
       </c>
       <c r="J51">
-        <v>0</v>
+        <v>47.3</v>
       </c>
       <c r="K51">
-        <v>310.55</v>
+        <v>424.19</v>
       </c>
       <c r="L51">
-        <v>245.78</v>
+        <v>265.71</v>
       </c>
       <c r="M51">
-        <v>142.41</v>
+        <v>161.48</v>
       </c>
       <c r="N51">
-        <v>121.85</v>
+        <v>60.41</v>
+      </c>
+      <c r="O51">
+        <v>47.3</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C52">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F52">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G52" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H52">
         <v>3</v>
       </c>
       <c r="I52">
-        <v>788.45</v>
+        <v>952.59</v>
       </c>
       <c r="J52">
-        <v>0</v>
+        <v>37.44</v>
       </c>
       <c r="K52">
-        <v>424.19</v>
+        <v>579.42</v>
       </c>
       <c r="L52">
-        <v>210.3</v>
+        <v>335.73</v>
       </c>
       <c r="M52">
-        <v>153.96</v>
+        <v>37.44</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C53">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F53">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="G53" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H53">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I53">
-        <v>750.37</v>
+        <v>950.91</v>
       </c>
       <c r="J53">
-        <v>0</v>
+        <v>130.32</v>
       </c>
       <c r="K53">
-        <v>362.95</v>
+        <v>310.55</v>
       </c>
       <c r="L53">
-        <v>335.73</v>
+        <v>245.78</v>
       </c>
       <c r="M53">
-        <v>51.69</v>
+        <v>142.41</v>
+      </c>
+      <c r="N53">
+        <v>121.85</v>
+      </c>
+      <c r="O53">
+        <v>130.32</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F54">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G54" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H54">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I54">
-        <v>702.4</v>
+        <v>904.06</v>
       </c>
       <c r="J54">
-        <v>0</v>
+        <v>307.23</v>
       </c>
       <c r="K54">
-        <v>535.96</v>
+        <v>424.19</v>
       </c>
       <c r="L54">
-        <v>166.44</v>
+        <v>131.73</v>
+      </c>
+      <c r="M54">
+        <v>40.91</v>
+      </c>
+      <c r="N54">
+        <v>307.23</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C55">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F55">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G55" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="H55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I55">
-        <v>681.44</v>
+        <v>902.68</v>
       </c>
       <c r="J55">
-        <v>0</v>
+        <v>152.31</v>
       </c>
       <c r="K55">
-        <v>585.0</v>
+        <v>362.95</v>
       </c>
       <c r="L55">
-        <v>96.44</v>
+        <v>335.73</v>
+      </c>
+      <c r="M55">
+        <v>51.69</v>
+      </c>
+      <c r="N55">
+        <v>152.31</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C56">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F56">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="H56">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I56">
-        <v>672.99</v>
+        <v>855.35</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>579.42</v>
+        <v>316.92</v>
       </c>
       <c r="L56">
-        <v>93.57</v>
+        <v>245.78</v>
+      </c>
+      <c r="M56">
+        <v>179.94</v>
+      </c>
+      <c r="N56">
+        <v>112.71</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F57">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G57" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="H57">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I57">
-        <v>658.41</v>
+        <v>845.66</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>210.3</v>
+        <v>791.45</v>
       </c>
       <c r="L57">
-        <v>194.53</v>
-[...5 lines deleted...]
-        <v>121.85</v>
+        <v>54.21</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>-3</v>
+        <v>0</v>
+      </c>
+      <c r="C58" t="s">
+        <v>145</v>
       </c>
       <c r="D58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E58" t="s">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="F58">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G58" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="H58">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I58">
-        <v>611.63</v>
+        <v>783.0</v>
       </c>
       <c r="J58">
-        <v>0</v>
+        <v>783.0</v>
       </c>
       <c r="K58">
-        <v>332.07</v>
-[...8 lines deleted...]
-        <v>65.31</v>
+        <v>783.0</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C59">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F59">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G59" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59">
-        <v>596.83</v>
+        <v>732.58</v>
       </c>
       <c r="J59">
-        <v>0</v>
+        <v>51.14</v>
       </c>
       <c r="K59">
-        <v>424.19</v>
+        <v>585.0</v>
       </c>
       <c r="L59">
-        <v>131.73</v>
+        <v>96.44</v>
       </c>
       <c r="M59">
-        <v>40.91</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C60">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F60">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G60" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="H60">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I60">
-        <v>574.94</v>
+        <v>672.99</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>287.26</v>
+        <v>579.42</v>
       </c>
       <c r="L60">
-        <v>131.73</v>
-[...5 lines deleted...]
-        <v>51.69</v>
+        <v>93.57</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C61">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F61">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G61" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I61">
-        <v>546.26</v>
+        <v>658.41</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>362.95</v>
+        <v>210.3</v>
       </c>
       <c r="L61">
-        <v>112.71</v>
+        <v>194.53</v>
       </c>
       <c r="M61">
-        <v>70.6</v>
+        <v>131.73</v>
+      </c>
+      <c r="N61">
+        <v>121.85</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>60</v>
       </c>
       <c r="C62">
         <v>-1</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F62">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G62" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H62">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I62">
-        <v>525.71</v>
+        <v>616.11</v>
       </c>
       <c r="J62">
-        <v>0</v>
+        <v>69.85</v>
       </c>
       <c r="K62">
-        <v>495.76</v>
+        <v>362.95</v>
       </c>
       <c r="L62">
-        <v>29.95</v>
+        <v>112.71</v>
+      </c>
+      <c r="M62">
+        <v>70.6</v>
+      </c>
+      <c r="N62">
+        <v>69.85</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C63">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E63" t="s">
-        <v>158</v>
+        <v>103</v>
       </c>
       <c r="F63">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G63" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="H63">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I63">
-        <v>520.5</v>
+        <v>611.63</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>293.15</v>
+        <v>332.07</v>
       </c>
       <c r="L63">
-        <v>227.35</v>
+        <v>131.73</v>
+      </c>
+      <c r="M63">
+        <v>82.52</v>
+      </c>
+      <c r="N63">
+        <v>65.31</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="C64">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="D64" t="s">
         <v>159</v>
       </c>
       <c r="E64" t="s">
         <v>160</v>
       </c>
       <c r="F64">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G64" t="s">
-        <v>67</v>
+        <v>161</v>
       </c>
       <c r="H64">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I64">
-        <v>519.48</v>
+        <v>604.18</v>
       </c>
       <c r="J64">
-        <v>0</v>
+        <v>140.89</v>
       </c>
       <c r="K64">
-        <v>519.48</v>
+        <v>210.3</v>
+      </c>
+      <c r="L64">
+        <v>166.44</v>
+      </c>
+      <c r="M64">
+        <v>86.55</v>
+      </c>
+      <c r="N64">
+        <v>140.89</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C65">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F65">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G65" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="H65">
         <v>4</v>
       </c>
       <c r="I65">
-        <v>510.3</v>
+        <v>574.94</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
-        <v>245.78</v>
+        <v>287.26</v>
       </c>
       <c r="L65">
-        <v>166.44</v>
+        <v>131.73</v>
       </c>
       <c r="M65">
+        <v>104.26</v>
+      </c>
+      <c r="N65">
         <v>51.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>46.39</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F66">
         <v>2004</v>
       </c>
       <c r="G66" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I66">
-        <v>508.3</v>
+        <v>531.75</v>
       </c>
       <c r="J66">
-        <v>0</v>
+        <v>23.45</v>
       </c>
       <c r="K66">
         <v>194.53</v>
       </c>
       <c r="L66">
         <v>153.96</v>
       </c>
       <c r="M66">
         <v>89.21</v>
       </c>
       <c r="N66">
         <v>70.6</v>
+      </c>
+      <c r="O66">
+        <v>23.45</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C67">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E67" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F67">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G67" t="s">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="H67">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I67">
-        <v>490.12</v>
+        <v>525.71</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>227.35</v>
+        <v>495.76</v>
       </c>
       <c r="L67">
-        <v>142.41</v>
-[...5 lines deleted...]
-        <v>37.84</v>
+        <v>29.95</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C68">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D68" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E68" t="s">
-        <v>64</v>
+        <v>170</v>
       </c>
       <c r="F68">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G68" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="H68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I68">
-        <v>489.0</v>
+        <v>520.5</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>238.46</v>
+        <v>293.15</v>
       </c>
       <c r="L68">
-        <v>179.94</v>
-[...2 lines deleted...]
-        <v>70.6</v>
+        <v>227.35</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="C69">
-        <v>34</v>
+        <v>-5</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E69" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F69">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G69" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="H69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I69">
-        <v>475.99</v>
+        <v>519.48</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>287.26</v>
-[...2 lines deleted...]
-        <v>188.73</v>
+        <v>519.48</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C70">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D70" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F70">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G70" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="H70">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I70">
-        <v>472.75</v>
+        <v>510.3</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>407.44</v>
+        <v>245.78</v>
       </c>
       <c r="L70">
-        <v>65.31</v>
+        <v>166.44</v>
+      </c>
+      <c r="M70">
+        <v>51.69</v>
+      </c>
+      <c r="N70">
+        <v>46.39</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C71">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D71" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E71" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F71">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G71" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="H71">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I71">
-        <v>470.58</v>
+        <v>490.12</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>287.26</v>
+        <v>227.35</v>
       </c>
       <c r="L71">
         <v>142.41</v>
       </c>
       <c r="M71">
-        <v>40.91</v>
+        <v>82.52</v>
+      </c>
+      <c r="N71">
+        <v>37.84</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C72">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D72" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E72" t="s">
-        <v>175</v>
+        <v>59</v>
       </c>
       <c r="F72">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G72" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="H72">
         <v>3</v>
       </c>
       <c r="I72">
-        <v>463.29</v>
+        <v>489.0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>210.3</v>
+        <v>238.46</v>
       </c>
       <c r="L72">
-        <v>166.44</v>
+        <v>179.94</v>
       </c>
       <c r="M72">
-        <v>86.55</v>
+        <v>70.6</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C73">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F73">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G73" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I73">
-        <v>460.49</v>
+        <v>475.99</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>460.49</v>
+        <v>287.26</v>
+      </c>
+      <c r="L73">
+        <v>188.73</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C74">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F74">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G74" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="H74">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I74">
-        <v>415.37</v>
+        <v>470.58</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>392.37</v>
+        <v>287.26</v>
       </c>
       <c r="L74">
-        <v>23.0</v>
+        <v>142.41</v>
+      </c>
+      <c r="M74">
+        <v>40.91</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>72</v>
       </c>
       <c r="C75">
         <v>-2</v>
       </c>
       <c r="D75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F75">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G75" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="H75">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I75">
-        <v>415.2</v>
+        <v>460.49</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>166.44</v>
-[...8 lines deleted...]
-        <v>55.88</v>
+        <v>460.49</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C76">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E76" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F76">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G76" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="H76">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I76">
-        <v>400.98</v>
+        <v>447.23</v>
       </c>
       <c r="J76">
-        <v>0</v>
+        <v>32.03</v>
       </c>
       <c r="K76">
-        <v>194.53</v>
+        <v>166.44</v>
       </c>
       <c r="L76">
-        <v>89.21</v>
+        <v>96.44</v>
       </c>
       <c r="M76">
-        <v>76.33</v>
+        <v>96.44</v>
       </c>
       <c r="N76">
-        <v>40.91</v>
+        <v>55.88</v>
+      </c>
+      <c r="O76">
+        <v>32.03</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C77">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D77" t="s">
-        <v>32</v>
+        <v>186</v>
       </c>
       <c r="E77" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F77">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G77" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I77">
-        <v>397.57</v>
+        <v>415.37</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>245.78</v>
+        <v>392.37</v>
       </c>
       <c r="L77">
-        <v>124.09</v>
-[...2 lines deleted...]
-        <v>27.7</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="C78">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E78" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F78">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="G78" t="s">
-        <v>106</v>
+        <v>190</v>
       </c>
       <c r="H78">
         <v>4</v>
       </c>
       <c r="I78">
-        <v>396.43</v>
+        <v>406.33</v>
       </c>
       <c r="J78">
-        <v>0</v>
+        <v>25.35</v>
       </c>
       <c r="K78">
-        <v>210.3</v>
+        <v>287.26</v>
       </c>
       <c r="L78">
-        <v>65.31</v>
+        <v>55.88</v>
       </c>
       <c r="M78">
-        <v>60.41</v>
+        <v>37.84</v>
       </c>
       <c r="N78">
-        <v>60.41</v>
+        <v>25.35</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>183</v>
+        <v>75</v>
       </c>
       <c r="C79">
-        <v>105</v>
+        <v>-3</v>
       </c>
       <c r="D79" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E79" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F79">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G79" t="s">
-        <v>190</v>
+        <v>49</v>
       </c>
       <c r="H79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I79">
-        <v>392.37</v>
+        <v>400.98</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>392.37</v>
+        <v>194.53</v>
+      </c>
+      <c r="L79">
+        <v>89.21</v>
+      </c>
+      <c r="M79">
+        <v>76.33</v>
+      </c>
+      <c r="N79">
+        <v>40.91</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C80">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="D80" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E80" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F80">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G80" t="s">
-        <v>193</v>
+        <v>49</v>
       </c>
       <c r="H80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I80">
-        <v>380.98</v>
+        <v>397.58</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>34.63</v>
       </c>
       <c r="K80">
-        <v>287.26</v>
+        <v>362.95</v>
       </c>
       <c r="L80">
-        <v>55.88</v>
-[...2 lines deleted...]
-        <v>37.84</v>
+        <v>34.63</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>76</v>
       </c>
       <c r="C81">
         <v>-4</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
       <c r="E81" t="s">
         <v>195</v>
       </c>
       <c r="F81">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G81" t="s">
         <v>20</v>
       </c>
       <c r="H81">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I81">
-        <v>376.1</v>
+        <v>397.57</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>376.1</v>
+        <v>245.78</v>
+      </c>
+      <c r="L81">
+        <v>124.09</v>
+      </c>
+      <c r="M81">
+        <v>27.7</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>77</v>
       </c>
       <c r="C82">
         <v>-4</v>
       </c>
       <c r="D82" t="s">
         <v>196</v>
       </c>
       <c r="E82" t="s">
         <v>197</v>
       </c>
       <c r="F82">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G82" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="H82">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I82">
-        <v>374.54</v>
+        <v>396.43</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>220.58</v>
+        <v>210.3</v>
       </c>
       <c r="L82">
-        <v>153.96</v>
+        <v>65.31</v>
+      </c>
+      <c r="M82">
+        <v>60.41</v>
+      </c>
+      <c r="N82">
+        <v>60.41</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>78</v>
       </c>
       <c r="C83">
         <v>-4</v>
       </c>
       <c r="D83" t="s">
+        <v>198</v>
+      </c>
+      <c r="E83" t="s">
         <v>199</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83">
+        <v>2003</v>
+      </c>
+      <c r="G83" t="s">
         <v>200</v>
       </c>
-      <c r="F83">
-[...4 lines deleted...]
-      </c>
       <c r="H83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I83">
-        <v>372.11</v>
+        <v>392.37</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>265.71</v>
-[...2 lines deleted...]
-        <v>106.4</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C84" t="s">
+        <v>80</v>
+      </c>
+      <c r="C84">
+        <v>-3</v>
+      </c>
+      <c r="D84" t="s">
+        <v>201</v>
+      </c>
+      <c r="E84" t="s">
         <v>202</v>
       </c>
-      <c r="D84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F84">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G84" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84">
-        <v>362.95</v>
+        <v>376.1</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>362.95</v>
+        <v>376.1</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C85">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D85" t="s">
+        <v>203</v>
+      </c>
+      <c r="E85" t="s">
+        <v>204</v>
+      </c>
+      <c r="F85">
+        <v>1999</v>
+      </c>
+      <c r="G85" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H85">
         <v>2</v>
       </c>
       <c r="I85">
-        <v>342.04</v>
+        <v>374.54</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>265.71</v>
+        <v>220.58</v>
       </c>
       <c r="L85">
-        <v>76.33</v>
+        <v>153.96</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C86">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D86" t="s">
+        <v>206</v>
+      </c>
+      <c r="E86" t="s">
         <v>207</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86">
+        <v>1999</v>
+      </c>
+      <c r="G86" t="s">
         <v>208</v>
       </c>
-      <c r="F86">
-[...4 lines deleted...]
-      </c>
       <c r="H86">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I86">
-        <v>322.55</v>
+        <v>372.11</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>153.96</v>
+        <v>265.71</v>
       </c>
       <c r="L86">
-        <v>112.71</v>
-[...2 lines deleted...]
-        <v>55.88</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C87">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D87" t="s">
         <v>209</v>
       </c>
       <c r="E87" t="s">
         <v>210</v>
       </c>
       <c r="F87">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G87" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H87">
         <v>2</v>
       </c>
       <c r="I87">
-        <v>314.14</v>
+        <v>342.04</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>287.26</v>
+        <v>265.71</v>
       </c>
       <c r="L87">
-        <v>26.88</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C88">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D88" t="s">
         <v>211</v>
       </c>
       <c r="E88" t="s">
         <v>212</v>
       </c>
       <c r="F88">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G88" t="s">
-        <v>213</v>
+        <v>69</v>
       </c>
       <c r="H88">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I88">
-        <v>310.55</v>
+        <v>322.55</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>310.55</v>
+        <v>153.96</v>
+      </c>
+      <c r="L88">
+        <v>112.71</v>
+      </c>
+      <c r="M88">
+        <v>55.88</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="C89">
-        <v>-4</v>
+        <v>32</v>
       </c>
       <c r="D89" t="s">
-        <v>18</v>
+        <v>213</v>
       </c>
       <c r="E89" t="s">
         <v>214</v>
       </c>
       <c r="F89">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="G89" t="s">
-        <v>215</v>
+        <v>157</v>
       </c>
       <c r="H89">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I89">
-        <v>302.78</v>
+        <v>317.88</v>
       </c>
       <c r="J89">
-        <v>0</v>
+        <v>164.66</v>
       </c>
       <c r="K89">
-        <v>198.52</v>
+        <v>118.22</v>
       </c>
       <c r="L89">
-        <v>104.26</v>
+        <v>35.0</v>
+      </c>
+      <c r="M89">
+        <v>164.66</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C90">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D90" t="s">
+        <v>215</v>
+      </c>
+      <c r="E90" t="s">
         <v>216</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G90" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="H90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I90">
-        <v>292.54</v>
+        <v>314.14</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>292.54</v>
+        <v>287.26</v>
+      </c>
+      <c r="L90">
+        <v>26.88</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C91">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="D91" t="s">
-        <v>34</v>
+        <v>217</v>
       </c>
       <c r="E91" t="s">
         <v>218</v>
       </c>
       <c r="F91">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G91" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91">
-        <v>287.26</v>
+        <v>310.55</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>287.26</v>
+        <v>310.55</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="C92">
-        <v>46</v>
+        <v>-3</v>
       </c>
       <c r="D92" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>220</v>
       </c>
       <c r="F92">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="G92" t="s">
-        <v>31</v>
+        <v>221</v>
       </c>
       <c r="H92">
         <v>2</v>
       </c>
       <c r="I92">
-        <v>283.74</v>
+        <v>302.78</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>194.53</v>
+        <v>198.52</v>
       </c>
       <c r="L92">
-        <v>89.21</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C93">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F93">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G93" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93">
-        <v>278.7</v>
+        <v>292.54</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>278.7</v>
+        <v>292.54</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C94">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D94" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F94">
         <v>2003</v>
       </c>
       <c r="G94" t="s">
-        <v>146</v>
+        <v>25</v>
       </c>
       <c r="H94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I94">
-        <v>275.77</v>
+        <v>287.26</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>231.54</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>287.26</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C95">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D95" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F95">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G95" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H95">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I95">
-        <v>272.61</v>
+        <v>283.74</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
+        <v>194.53</v>
+      </c>
+      <c r="L95">
         <v>89.21</v>
-      </c>
-[...7 lines deleted...]
-        <v>32.38</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C96">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D96" t="s">
-        <v>81</v>
+        <v>227</v>
       </c>
       <c r="E96" t="s">
-        <v>166</v>
+        <v>228</v>
       </c>
       <c r="F96">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G96" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96">
-        <v>271.17</v>
+        <v>278.7</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>271.17</v>
+        <v>278.7</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C97">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="E97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F97">
         <v>2003</v>
       </c>
       <c r="G97" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="H97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I97">
-        <v>270.6</v>
+        <v>275.77</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>270.6</v>
+        <v>231.54</v>
+      </c>
+      <c r="L97">
+        <v>44.23</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C98">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E98" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F98">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="G98" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="H98">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I98">
-        <v>265.71</v>
+        <v>272.61</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>265.71</v>
+        <v>89.21</v>
+      </c>
+      <c r="L98">
+        <v>82.52</v>
+      </c>
+      <c r="M98">
+        <v>68.5</v>
+      </c>
+      <c r="N98">
+        <v>32.38</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="C99">
-        <v>12</v>
+        <v>-3</v>
       </c>
       <c r="D99" t="s">
-        <v>231</v>
+        <v>89</v>
       </c>
       <c r="E99" t="s">
+        <v>176</v>
+      </c>
+      <c r="F99">
+        <v>1998</v>
+      </c>
+      <c r="G99" t="s">
         <v>232</v>
       </c>
-      <c r="F99">
-[...4 lines deleted...]
-      </c>
       <c r="H99">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I99">
-        <v>263.11</v>
+        <v>271.17</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>104.26</v>
-[...5 lines deleted...]
-        <v>76.33</v>
+        <v>271.17</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C100">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D100" t="s">
         <v>233</v>
       </c>
       <c r="E100" t="s">
         <v>234</v>
       </c>
       <c r="F100">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G100" t="s">
         <v>20</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
-        <v>250.31</v>
+        <v>270.6</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>250.31</v>
+        <v>270.6</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C101">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D101" t="s">
         <v>235</v>
       </c>
       <c r="E101" t="s">
         <v>236</v>
       </c>
       <c r="F101">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G101" t="s">
-        <v>201</v>
+        <v>62</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101">
-        <v>232.02</v>
+        <v>265.71</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>232.02</v>
+        <v>265.71</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C102">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="D102" t="s">
         <v>237</v>
       </c>
       <c r="E102" t="s">
         <v>238</v>
       </c>
       <c r="F102">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G102" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="H102">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I102">
-        <v>227.35</v>
+        <v>263.11</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>227.35</v>
+        <v>104.26</v>
+      </c>
+      <c r="L102">
+        <v>82.52</v>
+      </c>
+      <c r="M102">
+        <v>76.33</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="C103">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="D103" t="s">
         <v>239</v>
       </c>
       <c r="E103" t="s">
         <v>240</v>
       </c>
       <c r="F103">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G103" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="H103">
         <v>2</v>
       </c>
       <c r="I103">
-        <v>218.29</v>
+        <v>250.77</v>
       </c>
       <c r="J103">
-        <v>0</v>
+        <v>40.47</v>
       </c>
       <c r="K103">
-        <v>121.85</v>
+        <v>210.3</v>
       </c>
       <c r="L103">
-        <v>96.44</v>
+        <v>40.47</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C104">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D104" t="s">
         <v>241</v>
       </c>
       <c r="E104" t="s">
         <v>242</v>
       </c>
       <c r="F104">
         <v>2004</v>
       </c>
       <c r="G104" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104">
-        <v>214.62</v>
+        <v>250.31</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>214.62</v>
+        <v>250.31</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C105">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D105" t="s">
         <v>243</v>
       </c>
       <c r="E105" t="s">
         <v>244</v>
       </c>
       <c r="F105">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G105" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="H105">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I105">
-        <v>214.17</v>
+        <v>245.7</v>
       </c>
       <c r="J105">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="K105">
-        <v>214.17</v>
+        <v>121.85</v>
+      </c>
+      <c r="L105">
+        <v>96.44</v>
+      </c>
+      <c r="M105">
+        <v>27.41</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C106">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D106" t="s">
         <v>245</v>
       </c>
       <c r="E106" t="s">
         <v>246</v>
       </c>
       <c r="F106">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G106" t="s">
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
-        <v>210.3</v>
+        <v>232.02</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>210.3</v>
+        <v>232.02</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C107">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D107" t="s">
         <v>247</v>
       </c>
       <c r="E107" t="s">
         <v>248</v>
       </c>
       <c r="F107">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G107" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H107">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I107">
-        <v>209.54</v>
+        <v>227.35</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>131.73</v>
-[...5 lines deleted...]
-        <v>21.93</v>
+        <v>227.35</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C108">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D108" t="s">
         <v>249</v>
       </c>
       <c r="E108" t="s">
         <v>250</v>
       </c>
       <c r="F108">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G108" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108">
-        <v>198.11</v>
+        <v>214.62</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>198.11</v>
+        <v>214.62</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C109">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D109" t="s">
         <v>251</v>
       </c>
       <c r="E109" t="s">
         <v>252</v>
       </c>
       <c r="F109">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G109" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
-        <v>194.53</v>
+        <v>214.17</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>194.53</v>
+        <v>214.17</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="C110">
-        <v>45</v>
+        <v>-3</v>
       </c>
       <c r="D110" t="s">
         <v>253</v>
       </c>
       <c r="E110" t="s">
         <v>254</v>
       </c>
       <c r="F110">
         <v>2000</v>
       </c>
       <c r="G110" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H110">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I110">
-        <v>192.56</v>
+        <v>209.54</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>142.41</v>
+        <v>131.73</v>
       </c>
       <c r="L110">
-        <v>50.15</v>
+        <v>55.88</v>
+      </c>
+      <c r="M110">
+        <v>21.93</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="C111">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="D111" t="s">
-        <v>23</v>
+        <v>255</v>
       </c>
       <c r="E111" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F111">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G111" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="H111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I111">
-        <v>190.67</v>
+        <v>208.05</v>
       </c>
       <c r="J111">
-        <v>0</v>
+        <v>208.05</v>
       </c>
       <c r="K111">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>36.71</v>
+        <v>208.05</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C112">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D112" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E112" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F112">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G112" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112">
-        <v>183.25</v>
+        <v>198.11</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>183.25</v>
+        <v>198.11</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>108</v>
+      </c>
+      <c r="C113">
+        <v>-4</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E113" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F113">
         <v>1996</v>
       </c>
       <c r="G113" t="s">
         <v>28</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
-        <v>179.94</v>
+        <v>194.53</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>179.94</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C114">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D114" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E114" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F114">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G114" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I114">
-        <v>174.58</v>
+        <v>192.56</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>174.58</v>
+        <v>142.41</v>
+      </c>
+      <c r="L114">
+        <v>50.15</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>106</v>
+        <v>188</v>
       </c>
       <c r="C115">
-        <v>-8</v>
+        <v>74</v>
       </c>
       <c r="D115" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E115" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F115">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G115" t="s">
-        <v>176</v>
+        <v>49</v>
       </c>
       <c r="H115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I115">
-        <v>171.75</v>
+        <v>192.45</v>
       </c>
       <c r="J115">
-        <v>0</v>
+        <v>192.45</v>
       </c>
       <c r="K115">
-        <v>101.15</v>
-[...2 lines deleted...]
-        <v>70.6</v>
+        <v>192.45</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C116">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D116" t="s">
-        <v>264</v>
+        <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>265</v>
       </c>
       <c r="F116">
         <v>2004</v>
       </c>
       <c r="G116" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I116">
-        <v>169.86</v>
+        <v>190.67</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>169.86</v>
+        <v>153.96</v>
+      </c>
+      <c r="L116">
+        <v>36.71</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C117">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D117" t="s">
         <v>266</v>
       </c>
       <c r="E117" t="s">
         <v>267</v>
       </c>
       <c r="F117">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G117" t="s">
         <v>20</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117">
-        <v>169.51</v>
+        <v>183.25</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>169.51</v>
+        <v>183.25</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C118">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D118" t="s">
         <v>268</v>
       </c>
       <c r="E118" t="s">
         <v>269</v>
       </c>
       <c r="F118">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G118" t="s">
-        <v>213</v>
+        <v>25</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
-        <v>166.44</v>
+        <v>179.94</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>166.44</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C119">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D119" t="s">
         <v>270</v>
       </c>
       <c r="E119" t="s">
         <v>271</v>
       </c>
       <c r="F119">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G119" t="s">
-        <v>272</v>
+        <v>25</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119">
-        <v>157.12</v>
+        <v>174.58</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>157.12</v>
+        <v>174.58</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C120">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D120" t="s">
+        <v>272</v>
+      </c>
+      <c r="E120" t="s">
         <v>273</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G120" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="H120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I120">
-        <v>156.79</v>
+        <v>171.75</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>156.79</v>
+        <v>101.15</v>
+      </c>
+      <c r="L120">
+        <v>70.6</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C121">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D121" t="s">
+        <v>274</v>
+      </c>
+      <c r="E121" t="s">
         <v>275</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G121" t="s">
-        <v>153</v>
+        <v>72</v>
       </c>
       <c r="H121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I121">
-        <v>153.22</v>
+        <v>169.86</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>118.22</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>169.86</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C122">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D122" t="s">
+        <v>276</v>
+      </c>
+      <c r="E122" t="s">
         <v>277</v>
       </c>
-      <c r="E122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G122" t="s">
-        <v>201</v>
+        <v>20</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
-        <v>145.34</v>
+        <v>169.51</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>145.34</v>
+        <v>169.51</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C123">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D123" t="s">
+        <v>278</v>
+      </c>
+      <c r="E123" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F123">
         <v>2001</v>
       </c>
       <c r="G123" t="s">
-        <v>146</v>
+        <v>219</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
-        <v>145.03</v>
+        <v>166.44</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>145.03</v>
+        <v>166.44</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C124">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D124" t="s">
+        <v>280</v>
+      </c>
+      <c r="E124" t="s">
         <v>281</v>
       </c>
-      <c r="E124" t="s">
+      <c r="F124">
+        <v>2001</v>
+      </c>
+      <c r="G124" t="s">
         <v>282</v>
       </c>
-      <c r="F124">
-[...4 lines deleted...]
-      </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124">
-        <v>142.41</v>
+        <v>157.12</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>142.41</v>
+        <v>157.12</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B125">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C125">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="D125" t="s">
         <v>283</v>
       </c>
       <c r="E125" t="s">
         <v>284</v>
       </c>
       <c r="F125">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G125" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125">
-        <v>142.41</v>
+        <v>156.79</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>142.41</v>
+        <v>156.79</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C126">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="D126" t="s">
         <v>285</v>
       </c>
       <c r="E126" t="s">
         <v>286</v>
       </c>
       <c r="F126">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G126" t="s">
-        <v>106</v>
+        <v>208</v>
       </c>
       <c r="H126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I126">
-        <v>141.64</v>
+        <v>145.34</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>76.33</v>
-[...2 lines deleted...]
-        <v>65.31</v>
+        <v>145.34</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>153</v>
+        <v>122</v>
       </c>
       <c r="C127">
-        <v>27</v>
+        <v>-4</v>
       </c>
       <c r="D127" t="s">
         <v>287</v>
       </c>
       <c r="E127" t="s">
         <v>288</v>
       </c>
       <c r="F127">
         <v>2001</v>
       </c>
       <c r="G127" t="s">
-        <v>289</v>
+        <v>116</v>
       </c>
       <c r="H127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I127">
-        <v>140.9</v>
+        <v>145.03</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>89.21</v>
-[...2 lines deleted...]
-        <v>51.69</v>
+        <v>145.03</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C128">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D128" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" t="s">
         <v>290</v>
       </c>
-      <c r="E128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G128" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H128">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I128">
-        <v>137.24</v>
+        <v>142.41</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>65.31</v>
-[...5 lines deleted...]
-        <v>27.7</v>
+        <v>142.41</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B129">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C129">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D129" t="s">
+        <v>291</v>
+      </c>
+      <c r="E129" t="s">
         <v>292</v>
       </c>
-      <c r="E129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="G129" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129">
-        <v>134.44</v>
+        <v>142.41</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>134.44</v>
+        <v>142.41</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C130">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D130" t="s">
+        <v>293</v>
+      </c>
+      <c r="E130" t="s">
         <v>294</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G130" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
       <c r="H130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I130">
-        <v>134.16</v>
+        <v>141.64</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>134.16</v>
+        <v>76.33</v>
+      </c>
+      <c r="L130">
+        <v>65.31</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C131">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D131" t="s">
+        <v>295</v>
+      </c>
+      <c r="E131" t="s">
         <v>296</v>
       </c>
-      <c r="E131" t="s">
+      <c r="F131">
+        <v>2001</v>
+      </c>
+      <c r="G131" t="s">
         <v>297</v>
       </c>
-      <c r="F131">
-[...4 lines deleted...]
-      </c>
       <c r="H131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I131">
-        <v>131.73</v>
+        <v>140.9</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>131.73</v>
+        <v>89.21</v>
+      </c>
+      <c r="L131">
+        <v>51.69</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C132">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D132" t="s">
         <v>298</v>
       </c>
       <c r="E132" t="s">
         <v>299</v>
       </c>
       <c r="F132">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G132" t="s">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="H132">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I132">
-        <v>127.81</v>
+        <v>137.24</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>127.81</v>
+        <v>65.31</v>
+      </c>
+      <c r="L132">
+        <v>44.23</v>
+      </c>
+      <c r="M132">
+        <v>27.7</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C133">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D133" t="s">
         <v>300</v>
       </c>
       <c r="E133" t="s">
         <v>301</v>
       </c>
       <c r="F133">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G133" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133">
-        <v>124.35</v>
+        <v>134.44</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>124.35</v>
+        <v>134.44</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>129</v>
+      </c>
+      <c r="C134">
+        <v>-4</v>
       </c>
       <c r="D134" t="s">
         <v>302</v>
       </c>
       <c r="E134" t="s">
         <v>303</v>
       </c>
       <c r="F134">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G134" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134">
-        <v>121.85</v>
+        <v>134.16</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>121.85</v>
+        <v>134.16</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C135">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="D135" t="s">
         <v>304</v>
       </c>
       <c r="E135" t="s">
-        <v>242</v>
+        <v>305</v>
       </c>
       <c r="F135">
         <v>2005</v>
       </c>
       <c r="G135" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135">
-        <v>115.03</v>
+        <v>127.81</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>115.03</v>
+        <v>127.81</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>132</v>
+      </c>
+      <c r="C136">
+        <v>-3</v>
       </c>
       <c r="D136" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E136" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F136">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G136" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136">
-        <v>112.71</v>
+        <v>124.35</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>112.71</v>
+        <v>124.35</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B137">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C137">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="D137" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E137" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F137">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G137" t="s">
-        <v>20</v>
+        <v>297</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137">
-        <v>112.71</v>
+        <v>121.85</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>112.71</v>
+        <v>121.85</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>128</v>
+        <v>188</v>
       </c>
       <c r="C138">
-        <v>-9</v>
+        <v>51</v>
       </c>
       <c r="D138" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E138" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F138">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="G138" t="s">
-        <v>44</v>
+        <v>312</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138">
-        <v>109.35</v>
+        <v>120.55</v>
       </c>
       <c r="J138">
-        <v>0</v>
+        <v>120.55</v>
       </c>
       <c r="K138">
-        <v>109.35</v>
+        <v>120.55</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C139">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D139" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E139" t="s">
-        <v>312</v>
+        <v>250</v>
       </c>
       <c r="F139">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G139" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="H139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I139">
-        <v>108.22</v>
+        <v>115.03</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>60.41</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>115.03</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C140">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D140" t="s">
-        <v>79</v>
+        <v>314</v>
       </c>
       <c r="E140" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F140">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G140" t="s">
-        <v>289</v>
+        <v>93</v>
       </c>
       <c r="H140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I140">
-        <v>107.38</v>
+        <v>112.71</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>82.52</v>
-[...2 lines deleted...]
-        <v>24.86</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B141">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C141">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D141" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E141" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F141">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G141" t="s">
         <v>20</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141">
-        <v>106.18</v>
+        <v>112.71</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>106.18</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C142">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D142" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E142" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="F142">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G142" t="s">
-        <v>213</v>
+        <v>34</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142">
-        <v>104.26</v>
+        <v>109.35</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>104.26</v>
+        <v>109.35</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C143">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D143" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E143" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F143">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G143" t="s">
-        <v>320</v>
+        <v>113</v>
       </c>
       <c r="H143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I143">
-        <v>98.42</v>
+        <v>108.22</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>98.42</v>
+        <v>60.41</v>
+      </c>
+      <c r="L143">
+        <v>47.81</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C144">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D144" t="s">
-        <v>321</v>
+        <v>63</v>
       </c>
       <c r="E144" t="s">
         <v>322</v>
       </c>
       <c r="F144">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G144" t="s">
-        <v>146</v>
+        <v>297</v>
       </c>
       <c r="H144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I144">
-        <v>98.21</v>
+        <v>107.38</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>98.21</v>
+        <v>82.52</v>
+      </c>
+      <c r="L144">
+        <v>24.86</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C145">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D145" t="s">
         <v>323</v>
       </c>
       <c r="E145" t="s">
         <v>324</v>
       </c>
       <c r="F145">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G145" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145">
-        <v>91.04</v>
+        <v>106.18</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>91.04</v>
+        <v>106.18</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C146">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="D146" t="s">
         <v>325</v>
       </c>
       <c r="E146" t="s">
-        <v>185</v>
+        <v>326</v>
       </c>
       <c r="F146">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G146" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
-        <v>90.85</v>
+        <v>104.26</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>90.85</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C147">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D147" t="s">
-        <v>92</v>
+        <v>327</v>
       </c>
       <c r="E147" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="F147">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G147" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147">
-        <v>84.21</v>
+        <v>98.42</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>84.21</v>
+        <v>98.42</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C148">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D148" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E148" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F148">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G148" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148">
-        <v>84.03</v>
+        <v>98.21</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>84.03</v>
+        <v>98.21</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C149">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D149" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E149" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F149">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G149" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149">
-        <v>80.06</v>
+        <v>91.04</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>80.06</v>
+        <v>91.04</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C150">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D150" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E150" t="s">
-        <v>332</v>
+        <v>195</v>
       </c>
       <c r="F150">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G150" t="s">
-        <v>201</v>
+        <v>20</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150">
-        <v>77.89</v>
+        <v>90.85</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>77.89</v>
+        <v>90.85</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C151">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D151" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="E151" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F151">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G151" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151">
-        <v>74.05</v>
+        <v>84.21</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>74.05</v>
+        <v>84.21</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C152">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D152" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E152" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F152">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="G152" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152">
-        <v>72.05</v>
+        <v>84.03</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>72.05</v>
+        <v>84.03</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C153">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D153" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E153" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F153">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G153" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
-        <v>70.6</v>
+        <v>80.06</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>70.6</v>
+        <v>80.06</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C154">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D154" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E154" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F154">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G154" t="s">
-        <v>38</v>
+        <v>208</v>
       </c>
       <c r="H154">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I154">
-        <v>67.38</v>
+        <v>77.89</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>35.0</v>
-[...2 lines deleted...]
-        <v>32.38</v>
+        <v>77.89</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C155">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D155" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E155" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F155">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="G155" t="s">
-        <v>201</v>
+        <v>17</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155">
-        <v>66.65</v>
+        <v>74.05</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>66.65</v>
+        <v>74.05</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C156">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D156" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E156" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F156">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G156" t="s">
-        <v>106</v>
+        <v>282</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156">
-        <v>65.31</v>
+        <v>72.05</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>65.31</v>
+        <v>72.05</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C157">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D157" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E157" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F157">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="G157" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157">
-        <v>63.36</v>
+        <v>70.6</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>63.36</v>
+        <v>70.6</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C158">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D158" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E158" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F158">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G158" t="s">
-        <v>349</v>
+        <v>46</v>
       </c>
       <c r="H158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I158">
-        <v>61.65</v>
+        <v>67.38</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>61.65</v>
+        <v>35.0</v>
+      </c>
+      <c r="L158">
+        <v>32.38</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C159">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D159" t="s">
         <v>350</v>
       </c>
       <c r="E159" t="s">
         <v>351</v>
       </c>
       <c r="F159">
-        <v>1998</v>
+        <v>1989</v>
       </c>
       <c r="G159" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159">
-        <v>60.41</v>
+        <v>66.65</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>60.41</v>
+        <v>66.65</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C160">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D160" t="s">
         <v>352</v>
       </c>
       <c r="E160" t="s">
         <v>353</v>
       </c>
       <c r="F160">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G160" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160">
-        <v>57.03</v>
+        <v>65.31</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>57.03</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C161">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="D161" t="s">
         <v>354</v>
       </c>
       <c r="E161" t="s">
         <v>355</v>
       </c>
       <c r="F161">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G161" t="s">
-        <v>201</v>
+        <v>25</v>
       </c>
       <c r="H161">
         <v>1</v>
       </c>
       <c r="I161">
-        <v>52.75</v>
+        <v>63.36</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>52.75</v>
+        <v>63.36</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C162">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D162" t="s">
         <v>356</v>
       </c>
       <c r="E162" t="s">
         <v>357</v>
       </c>
       <c r="F162">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G162" t="s">
-        <v>47</v>
+        <v>358</v>
       </c>
       <c r="H162">
         <v>1</v>
       </c>
       <c r="I162">
-        <v>48.79</v>
+        <v>61.65</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>48.79</v>
+        <v>61.65</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C163">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D163" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E163" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F163">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G163" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163">
-        <v>47.81</v>
+        <v>60.41</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>47.81</v>
+        <v>60.41</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B164">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C164">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D164" t="s">
-        <v>290</v>
+        <v>361</v>
       </c>
       <c r="E164" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F164">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G164" t="s">
-        <v>99</v>
+        <v>208</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164">
-        <v>47.81</v>
+        <v>57.03</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>47.81</v>
+        <v>57.03</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C165">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D165" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E165" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="F165">
         <v>2005</v>
       </c>
       <c r="G165" t="s">
-        <v>363</v>
+        <v>208</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
-        <v>45.13</v>
+        <v>52.75</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>45.13</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C166">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D166" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E166" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F166">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G166" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166">
-        <v>44.23</v>
+        <v>48.79</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>44.23</v>
+        <v>48.79</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C167">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D167" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E167" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F167">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G167" t="s">
-        <v>368</v>
+        <v>39</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167">
-        <v>41.75</v>
+        <v>47.81</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>41.75</v>
+        <v>47.81</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B168">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C168">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D168" t="s">
+        <v>298</v>
+      </c>
+      <c r="E168" t="s">
         <v>369</v>
       </c>
-      <c r="E168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G168" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
-        <v>39.69</v>
+        <v>47.81</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>39.69</v>
+        <v>47.81</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C169">
-        <v>-6</v>
+        <v>-4</v>
       </c>
       <c r="D169" t="s">
-        <v>48</v>
+        <v>370</v>
       </c>
       <c r="E169" t="s">
         <v>371</v>
       </c>
       <c r="F169">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G169" t="s">
-        <v>272</v>
+        <v>372</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
-        <v>38.62</v>
+        <v>45.13</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>38.62</v>
+        <v>45.13</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C170">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D170" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E170" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F170">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G170" t="s">
-        <v>363</v>
+        <v>81</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170">
-        <v>35.72</v>
+        <v>44.23</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>35.72</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C171">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D171" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E171" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F171">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G171" t="s">
-        <v>28</v>
+        <v>377</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
-        <v>33.96</v>
+        <v>41.75</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>33.96</v>
+        <v>41.75</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C172">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D172" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E172" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F172">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G172" t="s">
-        <v>368</v>
+        <v>17</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
-        <v>33.04</v>
+        <v>39.69</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>33.04</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C173">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D173" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E173" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="F173">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G173" t="s">
-        <v>379</v>
+        <v>282</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
-        <v>32.38</v>
+        <v>38.62</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>32.38</v>
+        <v>38.62</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C174">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D174" t="s">
-        <v>262</v>
+        <v>381</v>
       </c>
       <c r="E174" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F174">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G174" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
-        <v>31.41</v>
+        <v>35.72</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>31.41</v>
+        <v>35.72</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C175">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D175" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E175" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F175">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G175" t="s">
-        <v>384</v>
+        <v>25</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175">
-        <v>30.56</v>
+        <v>33.96</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>30.56</v>
+        <v>33.96</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C176">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D176" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="E176" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F176">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G176" t="s">
-        <v>38</v>
+        <v>377</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
-        <v>29.95</v>
+        <v>33.04</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>29.95</v>
+        <v>33.04</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C177">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D177" t="s">
-        <v>386</v>
+        <v>35</v>
       </c>
       <c r="E177" t="s">
         <v>387</v>
       </c>
       <c r="F177">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G177" t="s">
         <v>388</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177">
-        <v>29.06</v>
+        <v>32.38</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>29.06</v>
+        <v>32.38</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C178">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D178" t="s">
+        <v>272</v>
+      </c>
+      <c r="E178" t="s">
         <v>389</v>
       </c>
-      <c r="E178" t="s">
+      <c r="F178">
+        <v>2005</v>
+      </c>
+      <c r="G178" t="s">
         <v>390</v>
       </c>
-      <c r="F178">
-[...4 lines deleted...]
-      </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
-        <v>28.27</v>
+        <v>31.41</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>28.27</v>
+        <v>31.41</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C179">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D179" t="s">
         <v>391</v>
       </c>
       <c r="E179" t="s">
         <v>392</v>
       </c>
       <c r="F179">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="G179" t="s">
-        <v>272</v>
+        <v>393</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179">
-        <v>26.15</v>
+        <v>30.56</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>26.15</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C180">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D180" t="s">
-        <v>296</v>
+        <v>383</v>
       </c>
       <c r="E180" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F180">
         <v>2003</v>
       </c>
       <c r="G180" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180">
-        <v>24.19</v>
+        <v>29.95</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>24.19</v>
+        <v>29.95</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C181">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D181" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="E181" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F181">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G181" t="s">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181">
-        <v>22.38</v>
+        <v>29.06</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>22.38</v>
+        <v>29.06</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C182">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D182" t="s">
-        <v>273</v>
+        <v>398</v>
       </c>
       <c r="E182" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="F182">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G182" t="s">
-        <v>363</v>
+        <v>52</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182">
-        <v>20.7</v>
+        <v>28.27</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>20.7</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C183">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D183" t="s">
-        <v>235</v>
+        <v>400</v>
       </c>
       <c r="E183" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="F183">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G183" t="s">
-        <v>368</v>
+        <v>282</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183">
-        <v>19.15</v>
+        <v>26.15</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>19.15</v>
+        <v>26.15</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C184">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D184" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="E184" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F184">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G184" t="s">
-        <v>368</v>
+        <v>52</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184">
-        <v>17.71</v>
+        <v>24.19</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>17.71</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C185">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D185" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="E185" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="F185">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="G185" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185">
-        <v>16.38</v>
+        <v>22.38</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>16.38</v>
+        <v>22.38</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C186">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D186" t="s">
-        <v>400</v>
+        <v>283</v>
       </c>
       <c r="E186" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="F186">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G186" t="s">
-        <v>349</v>
+        <v>372</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186">
-        <v>15.15</v>
+        <v>20.7</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>15.15</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C187">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D187" t="s">
-        <v>402</v>
+        <v>245</v>
       </c>
       <c r="E187" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F187">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G187" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187">
-        <v>14.02</v>
+        <v>19.15</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>14.02</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C188">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D188" t="s">
-        <v>404</v>
+        <v>356</v>
       </c>
       <c r="E188" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F188">
+        <v>2006</v>
+      </c>
+      <c r="G188" t="s">
+        <v>377</v>
+      </c>
+      <c r="H188">
+        <v>1</v>
+      </c>
+      <c r="I188">
+        <v>17.71</v>
+      </c>
+      <c r="J188">
+        <v>0</v>
+      </c>
+      <c r="K188">
+        <v>17.71</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189">
+        <v>184</v>
+      </c>
+      <c r="C189">
+        <v>-4</v>
+      </c>
+      <c r="D189" t="s">
+        <v>407</v>
+      </c>
+      <c r="E189" t="s">
+        <v>408</v>
+      </c>
+      <c r="F189">
+        <v>1988</v>
+      </c>
+      <c r="G189" t="s">
+        <v>377</v>
+      </c>
+      <c r="H189">
+        <v>1</v>
+      </c>
+      <c r="I189">
+        <v>16.38</v>
+      </c>
+      <c r="J189">
+        <v>0</v>
+      </c>
+      <c r="K189">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190">
+        <v>185</v>
+      </c>
+      <c r="C190">
+        <v>-4</v>
+      </c>
+      <c r="D190" t="s">
+        <v>409</v>
+      </c>
+      <c r="E190" t="s">
+        <v>410</v>
+      </c>
+      <c r="F190">
+        <v>2004</v>
+      </c>
+      <c r="G190" t="s">
+        <v>358</v>
+      </c>
+      <c r="H190">
+        <v>1</v>
+      </c>
+      <c r="I190">
+        <v>15.15</v>
+      </c>
+      <c r="J190">
+        <v>0</v>
+      </c>
+      <c r="K190">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191">
+        <v>186</v>
+      </c>
+      <c r="C191">
+        <v>-4</v>
+      </c>
+      <c r="D191" t="s">
+        <v>411</v>
+      </c>
+      <c r="E191" t="s">
+        <v>412</v>
+      </c>
+      <c r="F191">
+        <v>2006</v>
+      </c>
+      <c r="G191" t="s">
+        <v>377</v>
+      </c>
+      <c r="H191">
+        <v>1</v>
+      </c>
+      <c r="I191">
+        <v>14.02</v>
+      </c>
+      <c r="J191">
+        <v>0</v>
+      </c>
+      <c r="K191">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192">
+        <v>187</v>
+      </c>
+      <c r="C192">
+        <v>-4</v>
+      </c>
+      <c r="D192" t="s">
+        <v>413</v>
+      </c>
+      <c r="E192" t="s">
+        <v>414</v>
+      </c>
+      <c r="F192">
         <v>1999</v>
       </c>
-      <c r="G188" t="s">
-[...5 lines deleted...]
-      <c r="I188">
+      <c r="G192" t="s">
+        <v>372</v>
+      </c>
+      <c r="H192">
+        <v>1</v>
+      </c>
+      <c r="I192">
         <v>12.96</v>
       </c>
-      <c r="J188">
-[...2 lines deleted...]
-      <c r="K188">
+      <c r="J192">
+        <v>0</v>
+      </c>
+      <c r="K192">
         <v>12.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>