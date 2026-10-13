--- v0 (2026-09-20)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -92,647 +92,692 @@
   <si>
     <t>Period 1 7th Score</t>
   </si>
   <si>
     <t>Period 2 Best Score</t>
   </si>
   <si>
     <t>Period 2 2nd Score</t>
   </si>
   <si>
     <t>Period 2 3rd Score</t>
   </si>
   <si>
     <t>Period 2 4th Score</t>
   </si>
   <si>
     <t>Period 2 5th Score</t>
   </si>
   <si>
     <t>Period 2 6th Score</t>
   </si>
   <si>
     <t>Period 2 7th Score</t>
   </si>
   <si>
+    <t>Cassandre</t>
+  </si>
+  <si>
+    <t>Beaugrand</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>Lisa</t>
   </si>
   <si>
     <t>Tertsch</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Cassandre</t>
-[...7 lines deleted...]
-  <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Potter</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Taylor-Brown</t>
+  </si>
+  <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Lehair</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Leonie</t>
   </si>
   <si>
     <t>Periault</t>
   </si>
   <si>
-    <t>Georgia</t>
-[...2 lines deleted...]
-    <t>Taylor-Brown</t>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Spivey</t>
+  </si>
+  <si>
+    <t>USA</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>Isakova</t>
   </si>
   <si>
     <t>AIN</t>
   </si>
   <si>
-    <t>Taylor</t>
-[...7 lines deleted...]
-  <si>
     <t>Tilda</t>
   </si>
   <si>
     <t>Månsson</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>Neubert</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Lombardi</t>
+  </si>
+  <si>
     <t>Roksana</t>
   </si>
   <si>
     <t>Slupek</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
-    <t>Tanja</t>
-[...2 lines deleted...]
-    <t>Neubert</t>
+    <t>Franka</t>
+  </si>
+  <si>
+    <t>Rust</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Pintanel Raymundo</t>
+  </si>
+  <si>
+    <t>ESP</t>
   </si>
   <si>
     <t>Jolien</t>
   </si>
   <si>
     <t>Vermeylen</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Riasova</t>
+  </si>
+  <si>
     <t>Knibb</t>
   </si>
   <si>
-    <t>Emma</t>
-[...8 lines deleted...]
-    <t>Riasova</t>
+    <t>Gina</t>
+  </si>
+  <si>
+    <t>Sereno</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Lindemann</t>
   </si>
   <si>
     <t>Márta</t>
   </si>
   <si>
     <t>Kropkó</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
-    <t>Gina</t>
-[...4 lines deleted...]
-  <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>Michalickova</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
-    <t>Franka</t>
-[...2 lines deleted...]
-    <t>Rust</t>
+    <t>Bianca</t>
+  </si>
+  <si>
+    <t>Seregni</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>Waugh</t>
   </si>
   <si>
     <t>Danielle</t>
   </si>
   <si>
     <t>Orie</t>
   </si>
   <si>
     <t>Beatrice</t>
   </si>
   <si>
     <t>Mallozzi</t>
   </si>
   <si>
-    <t>ITA</t>
+    <t>Gwen</t>
+  </si>
+  <si>
+    <t>Jorgensen</t>
+  </si>
+  <si>
+    <t>Therese</t>
+  </si>
+  <si>
+    <t>Feuersinger</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Manami</t>
+  </si>
+  <si>
+    <t>Hayashi</t>
+  </si>
+  <si>
+    <t>JPN</t>
   </si>
   <si>
     <t>Fanni</t>
   </si>
   <si>
     <t>Szalai</t>
   </si>
   <si>
-    <t>Marta</t>
-[...5 lines deleted...]
-    <t>ESP</t>
+    <t>Kirsten</t>
+  </si>
+  <si>
+    <t>Kasper</t>
   </si>
   <si>
     <t>Angelica</t>
   </si>
   <si>
     <t>Prestia</t>
   </si>
   <si>
-    <t>Therese</t>
-[...13 lines deleted...]
-  <si>
     <t>Sian</t>
   </si>
   <si>
     <t>Rainsley</t>
   </si>
   <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Tomé</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Anqi</t>
+  </si>
+  <si>
+    <t>Huang</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Maria Carolina</t>
+  </si>
+  <si>
+    <t>Velasquez Soto</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Djenyfer</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
     <t>Ana Maria Valentina</t>
   </si>
   <si>
     <t>Torres Gomez</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
+    <t>Rosa Maria</t>
+  </si>
+  <si>
+    <t>Tapia Vidal</t>
+  </si>
+  <si>
+    <t>Verena</t>
+  </si>
+  <si>
+    <t>Steinhauser</t>
+  </si>
+  <si>
     <t>Mariana</t>
   </si>
   <si>
     <t>Vargem</t>
   </si>
   <si>
-    <t>POR</t>
-[...7 lines deleted...]
-  <si>
     <t>Naomi</t>
   </si>
   <si>
     <t>Ruff</t>
   </si>
   <si>
+    <t>Alissa</t>
+  </si>
+  <si>
+    <t>Konig</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>Ackerlund</t>
+  </si>
+  <si>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Klamt</t>
+  </si>
+  <si>
     <t>Desirae</t>
   </si>
   <si>
     <t>Ridenour</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>Djenyfer</t>
-[...14 lines deleted...]
-    <t>JPN</t>
+    <t>Paola</t>
+  </si>
+  <si>
+    <t>Sacchi</t>
+  </si>
+  <si>
+    <t>Cathia</t>
+  </si>
+  <si>
+    <t>Schär</t>
+  </si>
+  <si>
+    <t>Xinyu</t>
+  </si>
+  <si>
+    <t>Lin</t>
   </si>
   <si>
     <t>Elizabeth</t>
   </si>
   <si>
     <t>Bravo</t>
   </si>
   <si>
     <t>ECU</t>
   </si>
   <si>
-    <t>Selina</t>
-[...8 lines deleted...]
-    <t>Steinhauser</t>
+    <t>Dunajska</t>
+  </si>
+  <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>Alvarez Solis</t>
+  </si>
+  <si>
+    <t>Tilly</t>
+  </si>
+  <si>
+    <t>Anema</t>
   </si>
   <si>
     <t>Vittoria</t>
   </si>
   <si>
     <t>Lopes</t>
   </si>
   <si>
-    <t>Cathia</t>
-[...19 lines deleted...]
-  <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Wetteland</t>
   </si>
   <si>
-    <t>Marcela</t>
-[...4 lines deleted...]
-  <si>
     <t>Erica</t>
   </si>
   <si>
     <t>Hawley</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
-    <t>Maria</t>
-[...2 lines deleted...]
-    <t>Tomé</t>
+    <t>Tjasa</t>
+  </si>
+  <si>
+    <t>Vrtacic</t>
+  </si>
+  <si>
+    <t>SLO</t>
   </si>
   <si>
     <t>Asia</t>
   </si>
   <si>
     <t>Mercatelli</t>
   </si>
   <si>
-    <t>Maria Carolina</t>
-[...29 lines deleted...]
-    <t>SLO</t>
+    <t>Noelia</t>
+  </si>
+  <si>
+    <t>Juan</t>
+  </si>
+  <si>
+    <t>María</t>
+  </si>
+  <si>
+    <t>Casals Mojica</t>
+  </si>
+  <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Guerrero Manso</t>
   </si>
   <si>
     <t>Robin</t>
   </si>
   <si>
     <t>Dreijling</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Anqi</t>
-[...13 lines deleted...]
-  <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
-    <t>Laura</t>
-[...4 lines deleted...]
-  <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>De Koning</t>
   </si>
   <si>
+    <t>Carina</t>
+  </si>
+  <si>
+    <t>Reicht</t>
+  </si>
+  <si>
     <t>Tara</t>
   </si>
   <si>
     <t>Sosinski</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
-    <t>María</t>
-[...2 lines deleted...]
-    <t>Casals Mojica</t>
+    <t>Karolina Helga</t>
+  </si>
+  <si>
+    <t>Horváth</t>
+  </si>
+  <si>
+    <t>Brea</t>
+  </si>
+  <si>
+    <t>Roderick</t>
+  </si>
+  <si>
+    <t>NZL</t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Bröcker</t>
   </si>
   <si>
     <t>Nicole</t>
   </si>
   <si>
     <t>Van Der Kaay</t>
   </si>
   <si>
-    <t>NZL</t>
+    <t>Carlotta</t>
+  </si>
+  <si>
+    <t>Missaglia</t>
+  </si>
+  <si>
+    <t>Shanae</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Mako</t>
+  </si>
+  <si>
+    <t>Hiraizumi</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Fullagar</t>
   </si>
   <si>
-    <t>Carlotta</t>
-[...2 lines deleted...]
-    <t>Missaglia</t>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Juránková</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Newman</t>
   </si>
   <si>
     <t>Eleanor</t>
   </si>
   <si>
     <t>Beveridge</t>
   </si>
   <si>
-    <t>Carina</t>
-[...4 lines deleted...]
-  <si>
     <t>Ainsley</t>
   </si>
   <si>
     <t>Thorpe</t>
   </si>
   <si>
-    <t>Xinyu</t>
-[...2 lines deleted...]
-    <t>Lin</t>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Carballo Gómez</t>
   </si>
   <si>
     <t>Sidney</t>
   </si>
   <si>
     <t>Clement</t>
   </si>
   <si>
-    <t>Karolina Helga</t>
-[...4 lines deleted...]
-  <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Goodisson</t>
   </si>
   <si>
-    <t>Tilly</t>
-[...2 lines deleted...]
-    <t>Anema</t>
+    <t>Malowiecki</t>
   </si>
   <si>
     <t>Margareta</t>
   </si>
   <si>
     <t>Vrablova</t>
   </si>
   <si>
     <t>Cecilia</t>
   </si>
   <si>
     <t>Santamaria Surroca</t>
   </si>
   <si>
-    <t>-</t>
-[...17 lines deleted...]
-    <t>Kasper</t>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>Ayu Pratiwi</t>
+  </si>
+  <si>
+    <t>INA</t>
   </si>
   <si>
     <t>Iida</t>
   </si>
   <si>
     <t>Reini</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Dana</t>
   </si>
   <si>
     <t>Prikrylova</t>
   </si>
   <si>
-    <t>CZE</t>
-[...7 lines deleted...]
-  <si>
     <t>Melanie</t>
   </si>
   <si>
     <t>Santos</t>
   </si>
   <si>
-    <t>Malowiecki</t>
-[...1 lines deleted...]
-  <si>
     <t>Rosa Elena</t>
   </si>
   <si>
     <t>Martinez Melchior</t>
   </si>
   <si>
     <t>VEN</t>
   </si>
   <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>Eim</t>
+  </si>
+  <si>
     <t>Béatrice</t>
   </si>
   <si>
     <t>Filion</t>
   </si>
   <si>
     <t>Giovanna</t>
   </si>
   <si>
     <t>Lacerda</t>
   </si>
   <si>
-    <t>Ana</t>
-[...4 lines deleted...]
-  <si>
     <t>Josephine</t>
   </si>
   <si>
     <t>Seerig</t>
   </si>
   <si>
     <t>Camila Victoria</t>
   </si>
   <si>
     <t>Alcala Rosales</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
     <t>Hollie</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Luisa Daniela</t>
@@ -749,161 +794,200 @@
   <si>
     <t>Perez</t>
   </si>
   <si>
     <t>Petra</t>
   </si>
   <si>
     <t>Kurikova</t>
   </si>
   <si>
     <t>Rafaela</t>
   </si>
   <si>
     <t>Capó</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>Iana</t>
   </si>
   <si>
     <t>Chenskaia</t>
   </si>
   <si>
+    <t>Hye Rang</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>KOR</t>
+  </si>
+  <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Moya Chamorro</t>
   </si>
   <si>
+    <t>Hye Rim</t>
+  </si>
+  <si>
+    <t>Jeong</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Rodriguez Moreno</t>
+  </si>
+  <si>
     <t>Annabel</t>
   </si>
   <si>
     <t>Morton</t>
   </si>
   <si>
-    <t>Olivia</t>
-[...8 lines deleted...]
-    <t>Hiraizumi</t>
+    <t>Matylda</t>
+  </si>
+  <si>
+    <t>Wojakiewicz</t>
+  </si>
+  <si>
+    <t>Tallulah</t>
+  </si>
+  <si>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>HKG</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
-    <t>Sofia</t>
-[...4 lines deleted...]
-  <si>
     <t>Sophia</t>
   </si>
   <si>
     <t>Howell</t>
   </si>
   <si>
+    <t>Miyu</t>
+  </si>
+  <si>
+    <t>Sakai</t>
+  </si>
+  <si>
+    <t>Margot</t>
+  </si>
+  <si>
+    <t>Garabedian</t>
+  </si>
+  <si>
+    <t>CAM</t>
+  </si>
+  <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Werking</t>
   </si>
   <si>
-    <t>Matylda</t>
-[...4 lines deleted...]
-  <si>
     <t>Aviv</t>
   </si>
   <si>
     <t>Levi</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
+    <t>Zuzanna</t>
+  </si>
+  <si>
+    <t>Sudak</t>
+  </si>
+  <si>
     <t>Ilaria</t>
   </si>
   <si>
     <t>Zane</t>
   </si>
   <si>
-    <t>Miyu</t>
-[...2 lines deleted...]
-    <t>Sakai</t>
+    <t>Bailee</t>
+  </si>
+  <si>
+    <t>Brown</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>Peszleg</t>
   </si>
   <si>
     <t>Gayeon</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
-    <t>KOR</t>
-[...1 lines deleted...]
-  <si>
     <t>Mathilde</t>
   </si>
   <si>
     <t>Gautier</t>
   </si>
   <si>
-    <t>Zuzanna</t>
-[...2 lines deleted...]
-    <t>Sudak</t>
+    <t>Raven</t>
+  </si>
+  <si>
+    <t>Alcoseba</t>
+  </si>
+  <si>
+    <t>PHI</t>
   </si>
   <si>
     <t>Katie</t>
   </si>
   <si>
     <t>Rodda</t>
   </si>
   <si>
     <t>Appoline</t>
   </si>
   <si>
     <t>Foltz</t>
   </si>
   <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
     <t>Kanae</t>
   </si>
   <si>
     <t>Takenaka</t>
   </si>
   <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
     <t>Sinem Francisca</t>
   </si>
   <si>
     <t>Tous Servera</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Maïra</t>
   </si>
   <si>
     <t>Carreau</t>
@@ -926,456 +1010,444 @@
   <si>
     <t>Zimovjanova</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
   <si>
     <t>Muñoz Hernando</t>
   </si>
   <si>
     <t>Joy</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
     <t>Genesis Carolina</t>
   </si>
   <si>
     <t>Ruiz Volcan</t>
   </si>
   <si>
     <t>Riveros</t>
   </si>
   <si>
-    <t>Magdalena</t>
+    <t>Visgueiro</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Gmür</t>
+  </si>
+  <si>
+    <t>Alina</t>
+  </si>
+  <si>
+    <t>Khakimova</t>
+  </si>
+  <si>
+    <t>UZB</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>Magnani</t>
   </si>
   <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>PUR</t>
   </si>
   <si>
     <t>Annika</t>
   </si>
   <si>
     <t>Koch</t>
   </si>
   <si>
-    <t>Heidi</t>
-[...11 lines deleted...]
-    <t>Gmür</t>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Knaapi</t>
   </si>
   <si>
     <t>Lea</t>
   </si>
   <si>
     <t>Coninx</t>
   </si>
   <si>
     <t>Gabrielle</t>
   </si>
   <si>
     <t>Lemes</t>
   </si>
   <si>
     <t>Rebecca</t>
   </si>
   <si>
     <t>Beti</t>
   </si>
   <si>
     <t>Leslie</t>
   </si>
   <si>
     <t>Amat Alvarez</t>
   </si>
   <si>
     <t>CUB</t>
   </si>
   <si>
-    <t>Helena</t>
-[...2 lines deleted...]
-    <t>Knaapi</t>
+    <t>Manon</t>
+  </si>
+  <si>
+    <t>Pomme</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>Kuriackova</t>
   </si>
   <si>
     <t>Gianella Debra</t>
   </si>
   <si>
     <t>Coaguila Pita</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Costanza</t>
   </si>
   <si>
     <t>Arpinelli</t>
   </si>
   <si>
     <t>Sarika</t>
   </si>
   <si>
     <t>Nakayama</t>
   </si>
   <si>
-    <t>Daniels</t>
-[...1 lines deleted...]
-  <si>
     <t>Molly</t>
   </si>
   <si>
     <t>Lakustiak</t>
   </si>
   <si>
     <t>Gelati</t>
   </si>
   <si>
     <t>Aleksandra</t>
   </si>
   <si>
     <t>Ferchmin</t>
   </si>
   <si>
-    <t>Martina</t>
-[...7 lines deleted...]
-  <si>
     <t>Jule</t>
   </si>
   <si>
     <t>Behrens</t>
   </si>
   <si>
     <t>Isla</t>
   </si>
   <si>
     <t>Britton</t>
   </si>
   <si>
     <t>Nora Romina</t>
   </si>
   <si>
     <t>Nádas</t>
   </si>
   <si>
     <t>Silke</t>
   </si>
   <si>
     <t>De Wolde</t>
   </si>
   <si>
     <t>Raquel</t>
   </si>
   <si>
     <t>Solis</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>Emy</t>
   </si>
   <si>
     <t>Legault</t>
   </si>
   <si>
-    <t>Shanae</t>
-[...7 lines deleted...]
-  <si>
     <t>Maria De Los Angeles</t>
   </si>
   <si>
     <t>Bonilla Garcia</t>
   </si>
   <si>
-    <t>Hannah</t>
-[...10 lines deleted...]
-  <si>
     <t>Zsanett</t>
   </si>
   <si>
     <t>Kuttor-Bragmayer</t>
   </si>
   <si>
     <t>Catalina</t>
   </si>
   <si>
     <t>Torres Espinoza</t>
   </si>
   <si>
+    <t>Liis</t>
+  </si>
+  <si>
+    <t>Kapten</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
     <t>Madalena Amaral</t>
   </si>
   <si>
     <t>Almeida</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
     <t>Machado Penteado</t>
   </si>
   <si>
     <t>Anja</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t>De Rosas</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
-    <t>Tallulah</t>
-[...5 lines deleted...]
-    <t>HKG</t>
+    <t>Matilda</t>
+  </si>
+  <si>
+    <t>Offord</t>
+  </si>
+  <si>
+    <t>Cecilia Sayuri</t>
+  </si>
+  <si>
+    <t>Ramirez Alavez</t>
   </si>
   <si>
     <t>Lili</t>
   </si>
   <si>
     <t>Dobi</t>
   </si>
   <si>
-    <t>Cecilia Sayuri</t>
-[...4 lines deleted...]
-  <si>
     <t>Dóra</t>
   </si>
   <si>
     <t>Pusztai</t>
   </si>
   <si>
     <t>Ellison</t>
   </si>
   <si>
     <t>Wolfe</t>
   </si>
   <si>
     <t>Tikhonova</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Julia Maria</t>
   </si>
   <si>
     <t>Anahi</t>
   </si>
   <si>
     <t>Alvarez Corral</t>
   </si>
   <si>
+    <t>Laporte</t>
+  </si>
+  <si>
     <t>María Teresa</t>
   </si>
   <si>
     <t>Jiménez-Orta Guerrero</t>
   </si>
   <si>
     <t>Dominga Elena</t>
   </si>
   <si>
     <t>Jacome Espinoza</t>
   </si>
   <si>
-    <t>Liis</t>
-[...7 lines deleted...]
-  <si>
     <t>Erin</t>
   </si>
   <si>
     <t>McConnell</t>
   </si>
   <si>
     <t>Clara</t>
   </si>
   <si>
     <t>Carlquist</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Phoebe</t>
   </si>
   <si>
     <t>Carter</t>
   </si>
   <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Gupta-Baltazar</t>
+  </si>
+  <si>
     <t>Soroka</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
-    <t>Kira</t>
-[...4 lines deleted...]
-  <si>
     <t>Mit</t>
   </si>
   <si>
     <t>Wittemans</t>
   </si>
   <si>
     <t>Alzbeta</t>
   </si>
   <si>
     <t>Hruskova</t>
   </si>
   <si>
     <t>Brooke</t>
   </si>
   <si>
     <t>Rousselle</t>
   </si>
   <si>
+    <t>Szobácsi</t>
+  </si>
+  <si>
     <t>Myral</t>
   </si>
   <si>
     <t>Greco</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
-    <t>Szobácsi</t>
+    <t>Sonja</t>
   </si>
   <si>
     <t>Alvarez Valencia</t>
   </si>
   <si>
-    <t>Sonja</t>
-[...1 lines deleted...]
-  <si>
     <t>Moira</t>
   </si>
   <si>
     <t>Miranda</t>
   </si>
   <si>
     <t>Briana</t>
   </si>
   <si>
     <t>Mow</t>
   </si>
   <si>
     <t>Hanna</t>
   </si>
   <si>
     <t>Maksimava</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
     <t>Matilde</t>
   </si>
   <si>
     <t>Silva Santos</t>
   </si>
   <si>
+    <t>Anabel</t>
+  </si>
+  <si>
+    <t>Knoll</t>
+  </si>
+  <si>
     <t>Maria Clara</t>
   </si>
   <si>
     <t>Abreu Borges Cunha</t>
   </si>
   <si>
     <t>Babette</t>
   </si>
   <si>
     <t>Rosman</t>
+  </si>
+  <si>
+    <t>Alessia</t>
+  </si>
+  <si>
+    <t>Orla</t>
+  </si>
+  <si>
+    <t>ROU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1679,51 +1751,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1812,8739 +1884,9442 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2">
-        <v>5066.89</v>
+        <v>5250.0</v>
       </c>
       <c r="I2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
-        <v>5066.89</v>
+        <v>5250.0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
-        <v>925.0</v>
+        <v>1250.0</v>
       </c>
       <c r="N2">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="O2">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="P2">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="Q2">
-        <v>855.63</v>
-[...2 lines deleted...]
-        <v>650.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3">
-        <v>4000.0</v>
+        <v>5086.84</v>
       </c>
       <c r="I3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>4000.0</v>
+        <v>5086.84</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="N3">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="O3">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="P3">
-        <v>1000.0</v>
+        <v>855.63</v>
+      </c>
+      <c r="Q3">
+        <v>855.63</v>
+      </c>
+      <c r="R3">
+        <v>669.95</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4">
         <v>1991</v>
       </c>
       <c r="G4" t="s">
         <v>34</v>
       </c>
       <c r="H4">
-        <v>3995.83</v>
+        <v>4985.15</v>
       </c>
       <c r="I4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
-        <v>3995.83</v>
+        <v>4985.15</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
-        <v>925.0</v>
+        <v>989.32</v>
       </c>
       <c r="N4">
         <v>925.0</v>
       </c>
       <c r="O4">
+        <v>925.0</v>
+      </c>
+      <c r="P4">
         <v>791.45</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>677.19</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>677.19</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H5">
-        <v>3473.83</v>
+        <v>4137.03</v>
       </c>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
-        <v>3473.83</v>
+        <v>4137.03</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
-        <v>791.45</v>
+        <v>1156.25</v>
       </c>
       <c r="N5">
-        <v>791.45</v>
+        <v>1000.0</v>
       </c>
       <c r="O5">
-        <v>732.09</v>
+        <v>677.19</v>
       </c>
       <c r="P5">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="Q5">
-        <v>579.42</v>
+        <v>626.4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C6">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
         <v>38</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>1996</v>
+      </c>
+      <c r="G6" t="s">
         <v>39</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>3000.14</v>
+        <v>3781.06</v>
       </c>
       <c r="I6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
-        <v>3000.14</v>
+        <v>3781.06</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
-        <v>1000.0</v>
+        <v>791.45</v>
       </c>
       <c r="N6">
-        <v>732.09</v>
+        <v>791.45</v>
       </c>
       <c r="O6">
         <v>732.09</v>
       </c>
       <c r="P6">
-        <v>535.96</v>
+        <v>579.42</v>
+      </c>
+      <c r="Q6">
+        <v>579.42</v>
+      </c>
+      <c r="R6">
+        <v>307.23</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C7">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
         <v>1994</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H7">
-        <v>2980.78</v>
+        <v>3724.41</v>
       </c>
       <c r="I7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
-        <v>2980.78</v>
+        <v>3724.41</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>1000.0</v>
       </c>
       <c r="N7">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="O7">
-        <v>677.19</v>
+        <v>732.09</v>
       </c>
       <c r="P7">
-        <v>626.4</v>
+        <v>724.27</v>
+      </c>
+      <c r="Q7">
+        <v>535.96</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>43</v>
       </c>
       <c r="F8">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8">
-        <v>2877.7645</v>
+        <v>3721.1</v>
       </c>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
-        <v>2877.7645</v>
+        <v>3721.1</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>626.4</v>
+        <v>925.0</v>
       </c>
       <c r="N8">
-        <v>535.96</v>
+        <v>791.45</v>
       </c>
       <c r="O8">
-        <v>495.76</v>
+        <v>579.42</v>
       </c>
       <c r="P8">
+        <v>573.23</v>
+      </c>
+      <c r="Q8">
+        <v>427.81</v>
+      </c>
+      <c r="R8">
         <v>424.19</v>
-      </c>
-[...4 lines deleted...]
-        <v>395.73</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C9">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9">
-        <v>2720.06</v>
+        <v>3365.31</v>
       </c>
       <c r="I9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
-        <v>2720.06</v>
+        <v>3365.31</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>925.0</v>
+        <v>783.0</v>
       </c>
       <c r="N9">
-        <v>791.45</v>
+        <v>626.4</v>
       </c>
       <c r="O9">
-        <v>579.42</v>
+        <v>535.96</v>
       </c>
       <c r="P9">
+        <v>500.0</v>
+      </c>
+      <c r="Q9">
+        <v>495.76</v>
+      </c>
+      <c r="R9">
         <v>424.19</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>48</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10">
         <v>2004</v>
       </c>
       <c r="G10" t="s">
         <v>50</v>
       </c>
       <c r="H10">
-        <v>2636.26</v>
+        <v>3341.92</v>
       </c>
       <c r="I10">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
-        <v>2636.26</v>
+        <v>3341.92</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>925.0</v>
       </c>
       <c r="N10">
         <v>855.63</v>
       </c>
       <c r="O10">
         <v>855.63</v>
+      </c>
+      <c r="P10">
+        <v>462.5</v>
+      </c>
+      <c r="Q10">
+        <v>243.16</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>51</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H11">
-        <v>2384.966</v>
+        <v>2808.69</v>
       </c>
       <c r="I11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>2384.966</v>
+        <v>2808.69</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>677.19</v>
+        <v>619.71</v>
       </c>
       <c r="N11">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="O11">
-        <v>452.716</v>
+        <v>495.76</v>
       </c>
       <c r="P11">
+        <v>458.58</v>
+      </c>
+      <c r="Q11">
         <v>362.95</v>
       </c>
-      <c r="Q11">
-        <v>265.71</v>
+      <c r="R11">
+        <v>335.73</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
         <v>54</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G12" t="s">
         <v>28</v>
       </c>
       <c r="H12">
-        <v>2355.42</v>
+        <v>2472.98</v>
       </c>
       <c r="I12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>2355.42</v>
+        <v>2472.98</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>535.96</v>
+        <v>791.45</v>
       </c>
       <c r="N12">
+        <v>732.09</v>
+      </c>
+      <c r="O12">
         <v>495.76</v>
       </c>
-      <c r="O12">
-[...1 lines deleted...]
-      </c>
       <c r="P12">
-        <v>362.95</v>
-[...5 lines deleted...]
-        <v>166.44</v>
+        <v>453.68</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s">
         <v>56</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13">
+        <v>1999</v>
+      </c>
+      <c r="G13" t="s">
         <v>57</v>
       </c>
-      <c r="F13">
-[...4 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2059.23</v>
+        <v>2384.966</v>
       </c>
       <c r="I13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
-        <v>2059.23</v>
+        <v>2384.966</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>855.63</v>
+        <v>677.19</v>
       </c>
       <c r="N13">
         <v>626.4</v>
       </c>
       <c r="O13">
-        <v>577.2</v>
+        <v>452.716</v>
+      </c>
+      <c r="P13">
+        <v>362.95</v>
+      </c>
+      <c r="Q13">
+        <v>265.71</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="H14">
-        <v>2047.48</v>
+        <v>2361.35</v>
       </c>
       <c r="I14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
-        <v>2047.48</v>
+        <v>2361.35</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>626.4</v>
+        <v>535.96</v>
       </c>
       <c r="N14">
-        <v>500.0</v>
+        <v>490.47</v>
       </c>
       <c r="O14">
-        <v>462.5</v>
+        <v>458.58</v>
       </c>
       <c r="P14">
-        <v>458.58</v>
+        <v>362.95</v>
+      </c>
+      <c r="Q14">
+        <v>301.3</v>
+      </c>
+      <c r="R14">
+        <v>212.09</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>61</v>
       </c>
       <c r="F15">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="H15">
-        <v>2019.3</v>
+        <v>2147.96</v>
       </c>
       <c r="I15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
-        <v>2019.3</v>
+        <v>2147.96</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>791.45</v>
+        <v>626.4</v>
       </c>
       <c r="N15">
-        <v>732.09</v>
+        <v>530.24</v>
       </c>
       <c r="O15">
-        <v>495.76</v>
+        <v>338.59</v>
+      </c>
+      <c r="P15">
+        <v>265.71</v>
+      </c>
+      <c r="Q15">
+        <v>220.58</v>
+      </c>
+      <c r="R15">
+        <v>166.44</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G16" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="H16">
-        <v>1980.9895</v>
+        <v>2106.53</v>
       </c>
       <c r="I16">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
-        <v>1980.9895</v>
+        <v>2106.53</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>677.19</v>
+        <v>855.63</v>
       </c>
       <c r="N16">
-        <v>511.6695</v>
+        <v>626.4</v>
       </c>
       <c r="O16">
-        <v>392.37</v>
+        <v>577.2</v>
       </c>
       <c r="P16">
-        <v>310.55</v>
-[...2 lines deleted...]
-        <v>89.21</v>
+        <v>47.3</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C17">
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17">
+        <v>1998</v>
+      </c>
+      <c r="G17" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17">
+        <v>2070.9595</v>
+      </c>
+      <c r="I17">
         <v>6</v>
       </c>
-      <c r="D17" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
-        <v>1889.82</v>
+        <v>2070.9595</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="N17">
-        <v>495.76</v>
+        <v>511.6695</v>
       </c>
       <c r="O17">
-        <v>462.5</v>
+        <v>392.37</v>
       </c>
       <c r="P17">
-        <v>352.14</v>
+        <v>310.55</v>
+      </c>
+      <c r="Q17">
+        <v>89.97</v>
+      </c>
+      <c r="R17">
+        <v>89.21</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>68</v>
       </c>
       <c r="F18">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H18">
-        <v>1785.93</v>
+        <v>2047.48</v>
       </c>
       <c r="I18">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
-        <v>1785.93</v>
+        <v>2047.48</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
+        <v>626.4</v>
+      </c>
+      <c r="N18">
+        <v>500.0</v>
+      </c>
+      <c r="O18">
+        <v>462.5</v>
+      </c>
+      <c r="P18">
         <v>458.58</v>
-      </c>
-[...10 lines deleted...]
-        <v>245.78</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>70</v>
       </c>
       <c r="F19">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="H19">
-        <v>1729.8</v>
+        <v>1978.38</v>
       </c>
       <c r="I19">
         <v>6</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
-        <v>1729.8</v>
+        <v>1978.38</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>500.0</v>
+        <v>458.58</v>
       </c>
       <c r="N19">
-        <v>424.19</v>
+        <v>458.58</v>
       </c>
       <c r="O19">
-        <v>366.05</v>
+        <v>335.73</v>
       </c>
       <c r="P19">
+        <v>287.26</v>
+      </c>
+      <c r="Q19">
         <v>245.78</v>
       </c>
-      <c r="Q19">
-[...1 lines deleted...]
-      </c>
       <c r="R19">
-        <v>50.15</v>
+        <v>192.45</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
         <v>72</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H20">
-        <v>1658.79</v>
+        <v>1939.57</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
-        <v>1658.79</v>
+        <v>1939.57</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>535.96</v>
+        <v>915.12</v>
       </c>
       <c r="N20">
-        <v>458.58</v>
+        <v>424.19</v>
       </c>
       <c r="O20">
-        <v>362.95</v>
+        <v>310.55</v>
       </c>
       <c r="P20">
-        <v>301.3</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" t="s">
         <v>74</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21">
+        <v>2003</v>
+      </c>
+      <c r="G21" t="s">
         <v>75</v>
       </c>
-      <c r="F21">
-[...4 lines deleted...]
-      </c>
       <c r="H21">
-        <v>1646.27</v>
+        <v>1889.82</v>
       </c>
       <c r="I21">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
-        <v>1646.27</v>
+        <v>1889.82</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>585.0</v>
+        <v>579.42</v>
       </c>
       <c r="N21">
-        <v>500.0</v>
+        <v>495.76</v>
       </c>
       <c r="O21">
-        <v>366.05</v>
+        <v>462.5</v>
       </c>
       <c r="P21">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>41.26</v>
+        <v>352.14</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>77</v>
       </c>
       <c r="F22">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G22" t="s">
         <v>78</v>
       </c>
       <c r="H22">
-        <v>1440.08</v>
+        <v>1739.41</v>
       </c>
       <c r="I22">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
-        <v>1440.08</v>
+        <v>1739.41</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>427.81</v>
+        <v>500.0</v>
       </c>
       <c r="N22">
-        <v>427.81</v>
+        <v>424.19</v>
       </c>
       <c r="O22">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="P22">
-        <v>188.73</v>
+        <v>245.78</v>
+      </c>
+      <c r="Q22">
+        <v>143.63</v>
+      </c>
+      <c r="R22">
+        <v>59.76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G23" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="H23">
-        <v>1428.33</v>
+        <v>1712.14</v>
       </c>
       <c r="I23">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
-        <v>1428.33</v>
+        <v>1712.14</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>535.96</v>
+        <v>388.18</v>
       </c>
       <c r="N23">
-        <v>500.0</v>
+        <v>366.05</v>
       </c>
       <c r="O23">
-        <v>392.37</v>
+        <v>325.73</v>
+      </c>
+      <c r="P23">
+        <v>227.35</v>
+      </c>
+      <c r="Q23">
+        <v>210.3</v>
+      </c>
+      <c r="R23">
+        <v>194.53</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F24">
         <v>1999</v>
       </c>
       <c r="G24" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="H24">
-        <v>1391.84</v>
+        <v>1698.15</v>
       </c>
       <c r="I24">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
-        <v>1391.84</v>
+        <v>1698.15</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>626.4</v>
+        <v>1069.53</v>
       </c>
       <c r="N24">
-        <v>265.71</v>
+        <v>495.76</v>
       </c>
       <c r="O24">
-        <v>220.58</v>
-[...5 lines deleted...]
-        <v>112.71</v>
+        <v>132.86</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="F25">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H25">
-        <v>1375.46</v>
+        <v>1646.27</v>
       </c>
       <c r="I25">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1375.46</v>
+        <v>1646.27</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>462.5</v>
+        <v>585.0</v>
       </c>
       <c r="N25">
-        <v>395.73</v>
+        <v>500.0</v>
       </c>
       <c r="O25">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="P25">
-        <v>204.03</v>
+        <v>153.96</v>
+      </c>
+      <c r="Q25">
+        <v>41.26</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>86</v>
       </c>
       <c r="E26" t="s">
         <v>87</v>
       </c>
       <c r="F26">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G26" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="H26">
-        <v>1331.19</v>
+        <v>1517.06</v>
       </c>
       <c r="I26">
         <v>5</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
-        <v>1331.19</v>
+        <v>1517.06</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>732.09</v>
+        <v>427.81</v>
       </c>
       <c r="N26">
-        <v>335.73</v>
+        <v>427.81</v>
       </c>
       <c r="O26">
-        <v>112.71</v>
+        <v>395.73</v>
       </c>
       <c r="P26">
-        <v>80.06</v>
+        <v>188.73</v>
       </c>
       <c r="Q26">
-        <v>70.6</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F27">
         <v>1986</v>
       </c>
       <c r="G27" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H27">
-        <v>1288.26</v>
+        <v>1513.18</v>
       </c>
       <c r="I27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
-        <v>1288.26</v>
+        <v>1513.18</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>732.09</v>
       </c>
       <c r="N27">
         <v>495.76</v>
       </c>
       <c r="O27">
+        <v>224.92</v>
+      </c>
+      <c r="P27">
         <v>60.41</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
         <v>91</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28">
+        <v>1998</v>
+      </c>
+      <c r="G28" t="s">
         <v>92</v>
       </c>
-      <c r="F28">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
-        <v>1224.4</v>
+        <v>1495.85</v>
       </c>
       <c r="I28">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
-        <v>1224.4</v>
+        <v>1495.85</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>362.95</v>
+        <v>732.09</v>
       </c>
       <c r="N28">
         <v>335.73</v>
       </c>
       <c r="O28">
-        <v>287.26</v>
+        <v>164.66</v>
       </c>
       <c r="P28">
-        <v>238.46</v>
+        <v>112.71</v>
+      </c>
+      <c r="Q28">
+        <v>80.06</v>
+      </c>
+      <c r="R28">
+        <v>70.6</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>93</v>
       </c>
       <c r="E29" t="s">
         <v>94</v>
       </c>
       <c r="F29">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G29" t="s">
         <v>95</v>
       </c>
       <c r="H29">
-        <v>1176.6</v>
+        <v>1462.8975</v>
       </c>
       <c r="I29">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
-        <v>1176.6</v>
+        <v>1462.8975</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>500.0</v>
+        <v>429.0075</v>
       </c>
       <c r="N29">
-        <v>366.05</v>
+        <v>338.59</v>
       </c>
       <c r="O29">
-        <v>310.55</v>
+        <v>289.71</v>
+      </c>
+      <c r="P29">
+        <v>142.41</v>
+      </c>
+      <c r="Q29">
+        <v>132.86</v>
+      </c>
+      <c r="R29">
+        <v>130.32</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>96</v>
       </c>
       <c r="E30" t="s">
         <v>97</v>
       </c>
       <c r="F30">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G30" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="H30">
-        <v>1171.26</v>
+        <v>1428.33</v>
       </c>
       <c r="I30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
-        <v>1171.26</v>
+        <v>1428.33</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>579.42</v>
+        <v>535.96</v>
       </c>
       <c r="N30">
-        <v>267.98</v>
+        <v>500.0</v>
       </c>
       <c r="O30">
-        <v>267.98</v>
-[...2 lines deleted...]
-        <v>55.88</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
         <v>99</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="G31" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="H31">
-        <v>1124.69</v>
+        <v>1427.29</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
-        <v>1124.69</v>
+        <v>1427.29</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
+        <v>846.48</v>
+      </c>
+      <c r="N31">
         <v>362.95</v>
       </c>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
       <c r="O31">
-        <v>293.15</v>
+        <v>112.71</v>
       </c>
       <c r="P31">
-        <v>132.86</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" t="s">
         <v>101</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G32" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="H32">
-        <v>1109.7845</v>
+        <v>1401.3</v>
       </c>
       <c r="I32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
-        <v>1109.7845</v>
+        <v>1401.3</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>460.4945</v>
+        <v>462.5</v>
       </c>
       <c r="N32">
-        <v>267.98</v>
+        <v>395.73</v>
       </c>
       <c r="O32">
-        <v>227.35</v>
+        <v>313.2</v>
       </c>
       <c r="P32">
-        <v>153.96</v>
+        <v>204.03</v>
+      </c>
+      <c r="Q32">
+        <v>25.84</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" t="s">
         <v>103</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G33" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="H33">
-        <v>1105.74</v>
+        <v>1376.71</v>
       </c>
       <c r="I33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
-        <v>1105.74</v>
+        <v>1376.71</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>579.42</v>
+        <v>362.95</v>
       </c>
       <c r="N33">
-        <v>179.94</v>
+        <v>335.73</v>
       </c>
       <c r="O33">
-        <v>179.94</v>
+        <v>287.26</v>
       </c>
       <c r="P33">
-        <v>166.44</v>
+        <v>238.46</v>
+      </c>
+      <c r="Q33">
+        <v>152.31</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" t="s">
+        <v>105</v>
+      </c>
+      <c r="F34">
+        <v>2001</v>
+      </c>
+      <c r="G34" t="s">
         <v>106</v>
       </c>
-      <c r="E34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H34">
-        <v>1069.46</v>
+        <v>1321.98</v>
       </c>
       <c r="I34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
-        <v>1069.46</v>
+        <v>1321.98</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
-        <v>519.48</v>
+        <v>284.19</v>
       </c>
       <c r="N34">
-        <v>335.73</v>
+        <v>265.71</v>
       </c>
       <c r="O34">
-        <v>131.73</v>
+        <v>229.29</v>
       </c>
       <c r="P34">
-        <v>82.52</v>
+        <v>227.35</v>
+      </c>
+      <c r="Q34">
+        <v>161.48</v>
+      </c>
+      <c r="R34">
+        <v>153.96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35">
+        <v>2001</v>
+      </c>
+      <c r="G35" t="s">
         <v>109</v>
       </c>
-      <c r="E35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35">
-        <v>1057.19</v>
+        <v>1275.41</v>
       </c>
       <c r="I35">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
-        <v>1057.19</v>
+        <v>1275.41</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>338.59</v>
+        <v>791.45</v>
       </c>
       <c r="N35">
-        <v>289.71</v>
-[...11 lines deleted...]
-        <v>40.91</v>
+        <v>483.96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36">
+        <v>1997</v>
+      </c>
+      <c r="G36" t="s">
         <v>112</v>
       </c>
-      <c r="E36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H36">
-        <v>1026.28</v>
+        <v>1268.11</v>
       </c>
       <c r="I36">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
-        <v>1026.28</v>
+        <v>1268.11</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
-        <v>316.92</v>
+        <v>332.14</v>
       </c>
       <c r="N36">
-        <v>267.98</v>
+        <v>289.71</v>
       </c>
       <c r="O36">
-        <v>229.29</v>
+        <v>265.71</v>
       </c>
       <c r="P36">
-        <v>212.09</v>
+        <v>232.02</v>
+      </c>
+      <c r="Q36">
+        <v>83.22</v>
+      </c>
+      <c r="R36">
+        <v>65.31</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37">
+        <v>1993</v>
+      </c>
+      <c r="G37" t="s">
         <v>115</v>
       </c>
-      <c r="E37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H37">
-        <v>986.66</v>
+        <v>1243.81</v>
       </c>
       <c r="I37">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>986.66</v>
+        <v>1243.81</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
-        <v>310.55</v>
+        <v>519.48</v>
       </c>
       <c r="N37">
-        <v>267.98</v>
+        <v>335.73</v>
       </c>
       <c r="O37">
-        <v>210.3</v>
+        <v>131.73</v>
       </c>
       <c r="P37">
-        <v>104.26</v>
+        <v>103.14</v>
       </c>
       <c r="Q37">
-        <v>93.57</v>
+        <v>82.52</v>
+      </c>
+      <c r="R37">
+        <v>71.21</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" t="s">
         <v>117</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>2001</v>
+      </c>
+      <c r="G38" t="s">
         <v>118</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38">
-        <v>979.75</v>
+        <v>1241.21</v>
       </c>
       <c r="I38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
-        <v>979.75</v>
+        <v>1241.21</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
-        <v>392.37</v>
+        <v>500.0</v>
       </c>
       <c r="N38">
-        <v>229.29</v>
+        <v>366.05</v>
       </c>
       <c r="O38">
-        <v>155.27</v>
+        <v>310.55</v>
       </c>
       <c r="P38">
-        <v>142.41</v>
-[...2 lines deleted...]
-        <v>60.41</v>
+        <v>64.61</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>119</v>
       </c>
       <c r="E39" t="s">
         <v>120</v>
       </c>
       <c r="F39">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G39" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="H39">
-        <v>972.611</v>
+        <v>1236.2</v>
       </c>
       <c r="I39">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
-        <v>972.611</v>
+        <v>1236.2</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>359.751</v>
+        <v>362.95</v>
       </c>
       <c r="N39">
-        <v>210.3</v>
+        <v>335.73</v>
       </c>
       <c r="O39">
-        <v>121.85</v>
+        <v>293.15</v>
       </c>
       <c r="P39">
-        <v>113.67</v>
+        <v>132.86</v>
       </c>
       <c r="Q39">
-        <v>96.44</v>
-[...2 lines deleted...]
-        <v>70.6</v>
+        <v>111.51</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>121</v>
       </c>
       <c r="E40" t="s">
         <v>122</v>
       </c>
       <c r="F40">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G40" t="s">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="H40">
-        <v>970.18</v>
+        <v>1227.63</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>970.18</v>
+        <v>1227.63</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>424.19</v>
+        <v>392.37</v>
       </c>
       <c r="N40">
-        <v>310.55</v>
+        <v>247.88</v>
       </c>
       <c r="O40">
-        <v>194.53</v>
+        <v>229.29</v>
       </c>
       <c r="P40">
-        <v>40.91</v>
+        <v>155.27</v>
+      </c>
+      <c r="Q40">
+        <v>142.41</v>
+      </c>
+      <c r="R40">
+        <v>60.41</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" t="s">
         <v>124</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="H41">
-        <v>957.91</v>
+        <v>1171.26</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
-        <v>957.91</v>
+        <v>1171.26</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>325.73</v>
+        <v>579.42</v>
       </c>
       <c r="N41">
-        <v>227.35</v>
+        <v>267.98</v>
       </c>
       <c r="O41">
-        <v>210.3</v>
+        <v>267.98</v>
       </c>
       <c r="P41">
-        <v>194.53</v>
+        <v>55.88</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" t="s">
         <v>126</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G42" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="H42">
-        <v>934.59</v>
+        <v>1161.9145</v>
       </c>
       <c r="I42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>934.59</v>
+        <v>1161.9145</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
-        <v>458.58</v>
+        <v>460.4945</v>
       </c>
       <c r="N42">
-        <v>265.71</v>
+        <v>267.98</v>
       </c>
       <c r="O42">
-        <v>210.3</v>
+        <v>227.35</v>
+      </c>
+      <c r="P42">
+        <v>153.96</v>
+      </c>
+      <c r="Q42">
+        <v>52.13</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
+        <v>127</v>
+      </c>
+      <c r="E43" t="s">
         <v>128</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43">
+        <v>1996</v>
+      </c>
+      <c r="G43" t="s">
         <v>129</v>
       </c>
-      <c r="F43">
-[...4 lines deleted...]
-      </c>
       <c r="H43">
-        <v>925.0</v>
+        <v>1142.64</v>
       </c>
       <c r="I43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
-        <v>925.0</v>
+        <v>1142.64</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
-        <v>462.5</v>
+        <v>458.58</v>
       </c>
       <c r="N43">
-        <v>462.5</v>
+        <v>265.71</v>
+      </c>
+      <c r="O43">
+        <v>210.3</v>
+      </c>
+      <c r="P43">
+        <v>208.05</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C44">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>130</v>
       </c>
       <c r="E44" t="s">
         <v>131</v>
       </c>
       <c r="F44">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G44" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="H44">
-        <v>912.27</v>
+        <v>1115.09</v>
       </c>
       <c r="I44">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
-        <v>912.27</v>
+        <v>1115.09</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>395.73</v>
+        <v>313.2</v>
       </c>
       <c r="N44">
-        <v>265.71</v>
+        <v>262.87</v>
       </c>
       <c r="O44">
-        <v>250.83</v>
+        <v>227.35</v>
+      </c>
+      <c r="P44">
+        <v>179.94</v>
+      </c>
+      <c r="Q44">
+        <v>131.73</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C45">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>132</v>
       </c>
       <c r="E45" t="s">
         <v>133</v>
       </c>
       <c r="F45">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G45" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="H45">
-        <v>898.32</v>
+        <v>1109.55</v>
       </c>
       <c r="I45">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>898.32</v>
+        <v>1109.55</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>338.59</v>
+        <v>310.55</v>
       </c>
       <c r="N45">
-        <v>313.2</v>
+        <v>267.98</v>
       </c>
       <c r="O45">
-        <v>132.86</v>
+        <v>210.3</v>
       </c>
       <c r="P45">
-        <v>113.67</v>
+        <v>122.89</v>
+      </c>
+      <c r="Q45">
+        <v>104.26</v>
+      </c>
+      <c r="R45">
+        <v>93.57</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C46">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D46" t="s">
+        <v>134</v>
+      </c>
+      <c r="E46" t="s">
         <v>135</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46">
+        <v>1999</v>
+      </c>
+      <c r="G46" t="s">
         <v>136</v>
       </c>
-      <c r="F46">
-[...4 lines deleted...]
-      </c>
       <c r="H46">
-        <v>884.83</v>
+        <v>1105.74</v>
       </c>
       <c r="I46">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>884.83</v>
+        <v>1105.74</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>265.71</v>
+        <v>579.42</v>
       </c>
       <c r="N46">
-        <v>227.35</v>
+        <v>179.94</v>
       </c>
       <c r="O46">
-        <v>161.48</v>
+        <v>179.94</v>
       </c>
       <c r="P46">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>76.33</v>
+        <v>166.44</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C47">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>137</v>
       </c>
       <c r="E47" t="s">
         <v>138</v>
       </c>
       <c r="F47">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H47">
-        <v>858.65</v>
+        <v>1103.72</v>
       </c>
       <c r="I47">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>858.65</v>
+        <v>1103.72</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>338.59</v>
+        <v>427.81</v>
       </c>
       <c r="N47">
-        <v>338.59</v>
+        <v>289.71</v>
       </c>
       <c r="O47">
-        <v>181.47</v>
+        <v>267.98</v>
+      </c>
+      <c r="P47">
+        <v>118.22</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C48">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D48" t="s">
         <v>139</v>
       </c>
       <c r="E48" t="s">
         <v>140</v>
       </c>
       <c r="F48">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G48" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="H48">
-        <v>852.75</v>
+        <v>1090.73</v>
       </c>
       <c r="I48">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>852.75</v>
+        <v>1090.73</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>289.71</v>
+        <v>424.19</v>
       </c>
       <c r="N48">
-        <v>265.71</v>
+        <v>310.55</v>
       </c>
       <c r="O48">
-        <v>232.02</v>
+        <v>194.53</v>
       </c>
       <c r="P48">
-        <v>65.31</v>
+        <v>120.55</v>
+      </c>
+      <c r="Q48">
+        <v>40.91</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C49">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
+        <v>141</v>
+      </c>
+      <c r="E49" t="s">
         <v>142</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G49" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="H49">
-        <v>852.22</v>
+        <v>1080.96</v>
       </c>
       <c r="I49">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
-        <v>852.22</v>
+        <v>1080.96</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>313.2</v>
+        <v>545.0</v>
       </c>
       <c r="N49">
-        <v>227.35</v>
-[...5 lines deleted...]
-        <v>131.73</v>
+        <v>535.96</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="E50" t="s">
         <v>144</v>
       </c>
       <c r="F50">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="G50" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="H50">
-        <v>839.49</v>
+        <v>1026.28</v>
       </c>
       <c r="I50">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
-        <v>839.49</v>
+        <v>1026.28</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>287.26</v>
+        <v>316.92</v>
       </c>
       <c r="N50">
-        <v>278.7</v>
+        <v>267.98</v>
       </c>
       <c r="O50">
-        <v>132.86</v>
+        <v>229.29</v>
       </c>
       <c r="P50">
-        <v>96.44</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="E51" t="s">
         <v>146</v>
       </c>
       <c r="F51">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G51" t="s">
         <v>78</v>
       </c>
       <c r="H51">
-        <v>835.74</v>
+        <v>1020.96</v>
       </c>
       <c r="I51">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
-        <v>835.74</v>
+        <v>1020.96</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
-        <v>427.81</v>
+        <v>287.26</v>
       </c>
       <c r="N51">
-        <v>289.71</v>
+        <v>278.7</v>
       </c>
       <c r="O51">
-        <v>118.22</v>
+        <v>181.47</v>
+      </c>
+      <c r="P51">
+        <v>132.86</v>
+      </c>
+      <c r="Q51">
+        <v>96.44</v>
+      </c>
+      <c r="R51">
+        <v>44.23</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52" t="s">
         <v>148</v>
       </c>
       <c r="F52">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G52" t="s">
-        <v>149</v>
+        <v>118</v>
       </c>
       <c r="H52">
-        <v>806.01</v>
+        <v>1005.75</v>
       </c>
       <c r="I52">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
-        <v>806.01</v>
+        <v>1005.75</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
         <v>395.73</v>
       </c>
       <c r="N52">
-        <v>366.05</v>
+        <v>265.71</v>
       </c>
       <c r="O52">
-        <v>44.23</v>
+        <v>250.83</v>
+      </c>
+      <c r="P52">
+        <v>81.63</v>
+      </c>
+      <c r="Q52">
+        <v>11.85</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" t="s">
         <v>150</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G53" t="s">
-        <v>152</v>
+        <v>34</v>
       </c>
       <c r="H53">
-        <v>791.56</v>
+        <v>1005.43</v>
       </c>
       <c r="I53">
         <v>4</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>791.56</v>
+        <v>1005.43</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>310.55</v>
+        <v>392.37</v>
       </c>
       <c r="N53">
-        <v>210.3</v>
+        <v>313.2</v>
       </c>
       <c r="O53">
-        <v>210.3</v>
+        <v>178.01</v>
       </c>
       <c r="P53">
-        <v>60.41</v>
+        <v>121.85</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C54">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E54" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F54">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G54" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="H54">
-        <v>791.45</v>
+        <v>972.611</v>
       </c>
       <c r="I54">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
-        <v>791.45</v>
+        <v>972.611</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>791.45</v>
+        <v>359.751</v>
+      </c>
+      <c r="N54">
+        <v>210.3</v>
+      </c>
+      <c r="O54">
+        <v>121.85</v>
+      </c>
+      <c r="P54">
+        <v>113.67</v>
+      </c>
+      <c r="Q54">
+        <v>96.44</v>
+      </c>
+      <c r="R54">
+        <v>70.6</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E55" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F55">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G55" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="H55">
-        <v>783.39</v>
+        <v>925.0</v>
       </c>
       <c r="I55">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
-        <v>783.39</v>
+        <v>925.0</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>427.81</v>
+        <v>462.5</v>
       </c>
       <c r="N55">
-        <v>289.71</v>
-[...2 lines deleted...]
-        <v>65.87</v>
+        <v>462.5</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E56" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F56">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G56" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="H56">
-        <v>766.84</v>
+        <v>898.32</v>
       </c>
       <c r="I56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>766.84</v>
+        <v>898.32</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
-        <v>392.37</v>
+        <v>338.59</v>
       </c>
       <c r="N56">
-        <v>194.53</v>
+        <v>313.2</v>
       </c>
       <c r="O56">
-        <v>179.94</v>
+        <v>132.86</v>
+      </c>
+      <c r="P56">
+        <v>113.67</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
+        <v>158</v>
+      </c>
+      <c r="E57" t="s">
+        <v>159</v>
+      </c>
+      <c r="F57">
+        <v>2000</v>
+      </c>
+      <c r="G57" t="s">
         <v>160</v>
       </c>
-      <c r="E57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H57">
-        <v>734.74</v>
+        <v>862.37</v>
       </c>
       <c r="I57">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>734.74</v>
+        <v>862.37</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
-        <v>424.19</v>
+        <v>395.73</v>
       </c>
       <c r="N57">
-        <v>310.55</v>
+        <v>366.05</v>
+      </c>
+      <c r="O57">
+        <v>56.36</v>
+      </c>
+      <c r="P57">
+        <v>44.23</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" t="s">
         <v>162</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G58" t="s">
-        <v>152</v>
+        <v>81</v>
       </c>
       <c r="H58">
-        <v>727.99</v>
+        <v>858.65</v>
       </c>
       <c r="I58">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
-        <v>727.99</v>
+        <v>858.65</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>196.19</v>
+        <v>338.59</v>
       </c>
       <c r="N58">
-        <v>166.44</v>
+        <v>338.59</v>
       </c>
       <c r="O58">
-        <v>122.89</v>
-[...8 lines deleted...]
-        <v>31.41</v>
+        <v>181.47</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
+        <v>163</v>
+      </c>
+      <c r="E59" t="s">
         <v>164</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G59" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
       <c r="H59">
-        <v>691.8</v>
+        <v>853.45</v>
       </c>
       <c r="I59">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
-        <v>691.8</v>
+        <v>853.45</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
         <v>427.81</v>
       </c>
       <c r="N59">
-        <v>181.47</v>
+        <v>289.71</v>
       </c>
       <c r="O59">
-        <v>82.52</v>
+        <v>65.87</v>
+      </c>
+      <c r="P59">
+        <v>51.14</v>
+      </c>
+      <c r="Q59">
+        <v>18.92</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E60" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F60">
         <v>2002</v>
       </c>
       <c r="G60" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="H60">
-        <v>677.54</v>
+        <v>818.43</v>
       </c>
       <c r="I60">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>677.54</v>
+        <v>818.43</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>366.05</v>
       </c>
       <c r="N60">
         <v>167.86</v>
       </c>
       <c r="O60">
         <v>143.63</v>
+      </c>
+      <c r="P60">
+        <v>140.89</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E61" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F61">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G61" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="H61">
-        <v>668.57</v>
+        <v>806.53</v>
       </c>
       <c r="I61">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>668.57</v>
+        <v>806.53</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>287.26</v>
+        <v>359.07</v>
       </c>
       <c r="N61">
-        <v>227.35</v>
+        <v>179.94</v>
       </c>
       <c r="O61">
-        <v>153.96</v>
+        <v>96.44</v>
+      </c>
+      <c r="P61">
+        <v>82.52</v>
+      </c>
+      <c r="Q61">
+        <v>58.61</v>
+      </c>
+      <c r="R61">
+        <v>29.95</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
+        <v>169</v>
+      </c>
+      <c r="E62" t="s">
+        <v>170</v>
+      </c>
+      <c r="F62">
+        <v>2002</v>
+      </c>
+      <c r="G62" t="s">
         <v>171</v>
       </c>
-      <c r="E62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H62">
-        <v>645.52</v>
+        <v>791.56</v>
       </c>
       <c r="I62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
-        <v>645.52</v>
+        <v>791.56</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
-        <v>245.78</v>
+        <v>310.55</v>
       </c>
       <c r="N62">
-        <v>245.78</v>
+        <v>210.3</v>
       </c>
       <c r="O62">
-        <v>153.96</v>
+        <v>210.3</v>
+      </c>
+      <c r="P62">
+        <v>60.41</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C63">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E63" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F63">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G63" t="s">
         <v>34</v>
       </c>
       <c r="H63">
-        <v>618.72</v>
+        <v>766.84</v>
       </c>
       <c r="I63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>618.72</v>
+        <v>766.84</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>424.19</v>
+        <v>392.37</v>
       </c>
       <c r="N63">
         <v>194.53</v>
+      </c>
+      <c r="O63">
+        <v>179.94</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C64">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D64" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E64" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F64">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G64" t="s">
-        <v>78</v>
+        <v>171</v>
       </c>
       <c r="H64">
-        <v>598.02</v>
+        <v>766.43</v>
       </c>
       <c r="I64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
-        <v>598.02</v>
+        <v>766.43</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>313.2</v>
+        <v>196.19</v>
       </c>
       <c r="N64">
-        <v>142.41</v>
+        <v>166.44</v>
       </c>
       <c r="O64">
-        <v>142.41</v>
+        <v>122.89</v>
+      </c>
+      <c r="P64">
+        <v>121.85</v>
+      </c>
+      <c r="Q64">
+        <v>89.21</v>
+      </c>
+      <c r="R64">
+        <v>69.85</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C65">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E65" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F65">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G65" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="H65">
-        <v>567.27</v>
+        <v>749.85</v>
       </c>
       <c r="I65">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
-        <v>567.27</v>
+        <v>749.85</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>271.17</v>
+        <v>392.37</v>
       </c>
       <c r="N65">
-        <v>247.88</v>
+        <v>97.26</v>
       </c>
       <c r="O65">
-        <v>48.22</v>
+        <v>95.41</v>
+      </c>
+      <c r="P65">
+        <v>89.21</v>
+      </c>
+      <c r="Q65">
+        <v>51.69</v>
+      </c>
+      <c r="R65">
+        <v>23.91</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C66">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D66" t="s">
+        <v>178</v>
+      </c>
+      <c r="E66" t="s">
+        <v>179</v>
+      </c>
+      <c r="F66">
+        <v>2003</v>
+      </c>
+      <c r="G66" t="s">
         <v>180</v>
       </c>
-      <c r="E66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H66">
-        <v>557.18</v>
+        <v>691.8</v>
       </c>
       <c r="I66">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>557.18</v>
+        <v>691.8</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
-        <v>392.37</v>
+        <v>427.81</v>
       </c>
       <c r="N66">
-        <v>89.21</v>
+        <v>181.47</v>
       </c>
       <c r="O66">
-        <v>51.69</v>
-[...2 lines deleted...]
-        <v>23.91</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C67">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E67" t="s">
         <v>182</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G67" t="s">
-        <v>173</v>
+        <v>75</v>
       </c>
       <c r="H67">
-        <v>544.33</v>
+        <v>684.1</v>
       </c>
       <c r="I67">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>544.33</v>
+        <v>684.1</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>289.71</v>
+        <v>194.53</v>
       </c>
       <c r="N67">
-        <v>131.73</v>
+        <v>167.86</v>
       </c>
       <c r="O67">
-        <v>122.89</v>
+        <v>166.44</v>
+      </c>
+      <c r="P67">
+        <v>155.27</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C68">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D68" t="s">
+        <v>183</v>
+      </c>
+      <c r="E68" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F68">
         <v>2002</v>
       </c>
       <c r="G68" t="s">
-        <v>155</v>
+        <v>185</v>
       </c>
       <c r="H68">
-        <v>535.96</v>
+        <v>676.66</v>
       </c>
       <c r="I68">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>535.96</v>
+        <v>676.66</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
-        <v>535.96</v>
+        <v>196.19</v>
+      </c>
+      <c r="N68">
+        <v>155.27</v>
+      </c>
+      <c r="O68">
+        <v>131.73</v>
+      </c>
+      <c r="P68">
+        <v>104.26</v>
+      </c>
+      <c r="Q68">
+        <v>89.21</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C69">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D69" t="s">
         <v>186</v>
       </c>
       <c r="E69" t="s">
         <v>187</v>
       </c>
       <c r="F69">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G69" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="H69">
-        <v>530.33</v>
+        <v>668.57</v>
       </c>
       <c r="I69">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>530.33</v>
+        <v>668.57</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>407.44</v>
+        <v>287.26</v>
       </c>
       <c r="N69">
-        <v>122.89</v>
+        <v>227.35</v>
+      </c>
+      <c r="O69">
+        <v>153.96</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
         <v>188</v>
       </c>
       <c r="E70" t="s">
         <v>189</v>
       </c>
       <c r="F70">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G70" t="s">
-        <v>66</v>
+        <v>185</v>
       </c>
       <c r="H70">
-        <v>528.83</v>
+        <v>645.52</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>528.83</v>
+        <v>645.52</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>194.53</v>
+        <v>245.78</v>
       </c>
       <c r="N70">
-        <v>167.86</v>
+        <v>245.78</v>
       </c>
       <c r="O70">
-        <v>166.44</v>
+        <v>153.96</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C71">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D71" t="s">
         <v>190</v>
       </c>
       <c r="E71" t="s">
         <v>191</v>
       </c>
       <c r="F71">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G71" t="s">
-        <v>173</v>
+        <v>81</v>
       </c>
       <c r="H71">
-        <v>527.72</v>
+        <v>642.62</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>527.72</v>
+        <v>642.62</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
+        <v>313.2</v>
+      </c>
+      <c r="N71">
         <v>142.41</v>
       </c>
-      <c r="N71">
-[...1 lines deleted...]
-      </c>
       <c r="O71">
-        <v>131.73</v>
+        <v>142.41</v>
       </c>
       <c r="P71">
-        <v>121.85</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>71</v>
+        <v>150</v>
       </c>
       <c r="C72">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="D72" t="s">
         <v>192</v>
       </c>
       <c r="E72" t="s">
         <v>193</v>
       </c>
       <c r="F72">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G72" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="H72">
-        <v>514.22</v>
+        <v>642.11</v>
       </c>
       <c r="I72">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>514.22</v>
+        <v>642.11</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
-        <v>392.37</v>
+        <v>510.0</v>
       </c>
       <c r="N72">
-        <v>121.85</v>
+        <v>56.36</v>
+      </c>
+      <c r="O72">
+        <v>47.81</v>
+      </c>
+      <c r="P72">
+        <v>27.94</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C73">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D73" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F73">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G73" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="H73">
-        <v>512.24</v>
+        <v>618.8395</v>
       </c>
       <c r="I73">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>512.24</v>
+        <v>618.8395</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
-        <v>338.59</v>
+        <v>335.1495</v>
       </c>
       <c r="N73">
-        <v>105.15</v>
+        <v>97.26</v>
       </c>
       <c r="O73">
-        <v>68.5</v>
+        <v>76.33</v>
+      </c>
+      <c r="P73">
+        <v>65.87</v>
+      </c>
+      <c r="Q73">
+        <v>44.23</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E74" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F74">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G74" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="H74">
-        <v>510.47</v>
+        <v>618.72</v>
       </c>
       <c r="I74">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>510.47</v>
+        <v>618.72</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
-        <v>196.19</v>
+        <v>424.19</v>
       </c>
       <c r="N74">
-        <v>127.81</v>
-[...5 lines deleted...]
-        <v>89.21</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>73</v>
+      </c>
+      <c r="C75">
+        <v>-1</v>
       </c>
       <c r="D75" t="s">
         <v>199</v>
       </c>
       <c r="E75" t="s">
         <v>200</v>
       </c>
       <c r="F75">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G75" t="s">
-        <v>34</v>
+        <v>201</v>
       </c>
       <c r="H75">
-        <v>495.76</v>
+        <v>599.6</v>
       </c>
       <c r="I75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>495.76</v>
+        <v>599.6</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>495.76</v>
+        <v>419.66</v>
+      </c>
+      <c r="N75">
+        <v>179.94</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
+        <v>149</v>
+      </c>
+      <c r="C76">
         <v>74</v>
       </c>
-      <c r="C76">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E76" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F76">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G76" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="H76">
-        <v>480.47</v>
+        <v>587.27</v>
       </c>
       <c r="I76">
         <v>4</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>480.47</v>
+        <v>587.27</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
-        <v>155.27</v>
+        <v>452.88</v>
       </c>
       <c r="N76">
-        <v>131.73</v>
+        <v>60.93</v>
       </c>
       <c r="O76">
-        <v>104.26</v>
+        <v>38.16</v>
       </c>
       <c r="P76">
-        <v>89.21</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C77">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E77" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F77">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G77" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="H77">
-        <v>475.66</v>
+        <v>567.27</v>
       </c>
       <c r="I77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>475.66</v>
+        <v>567.27</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
-        <v>362.95</v>
+        <v>271.17</v>
       </c>
       <c r="N77">
-        <v>112.71</v>
+        <v>247.88</v>
+      </c>
+      <c r="O77">
+        <v>48.22</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C78">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E78" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F78">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G78" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="H78">
-        <v>462.95</v>
+        <v>544.33</v>
       </c>
       <c r="I78">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>462.95</v>
+        <v>544.33</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>247.88</v>
+        <v>289.71</v>
       </c>
       <c r="N78">
-        <v>155.27</v>
+        <v>131.73</v>
       </c>
       <c r="O78">
-        <v>33.96</v>
-[...2 lines deleted...]
-        <v>25.84</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="C79">
-        <v>32</v>
+        <v>-2</v>
       </c>
       <c r="D79" t="s">
         <v>208</v>
       </c>
       <c r="E79" t="s">
         <v>209</v>
       </c>
       <c r="F79">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G79" t="s">
-        <v>210</v>
+        <v>62</v>
       </c>
       <c r="H79">
-        <v>462.66</v>
+        <v>540.06</v>
       </c>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>462.66</v>
+        <v>540.06</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>245.78</v>
+        <v>196.19</v>
       </c>
       <c r="N79">
-        <v>86.55</v>
+        <v>167.86</v>
       </c>
       <c r="O79">
-        <v>82.52</v>
+        <v>138.17</v>
       </c>
       <c r="P79">
-        <v>47.81</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>77</v>
       </c>
       <c r="C80">
         <v>-2</v>
       </c>
       <c r="D80" t="s">
+        <v>210</v>
+      </c>
+      <c r="E80" t="s">
         <v>211</v>
       </c>
-      <c r="E80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G80" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="H80">
-        <v>447.46</v>
+        <v>530.33</v>
       </c>
       <c r="I80">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
-        <v>447.46</v>
+        <v>530.33</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>179.94</v>
+        <v>407.44</v>
       </c>
       <c r="N80">
-        <v>96.44</v>
-[...8 lines deleted...]
-        <v>29.95</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>78</v>
       </c>
       <c r="C81">
         <v>-2</v>
       </c>
       <c r="D81" t="s">
+        <v>212</v>
+      </c>
+      <c r="E81" t="s">
         <v>213</v>
       </c>
-      <c r="E81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G81" t="s">
-        <v>98</v>
+        <v>185</v>
       </c>
       <c r="H81">
-        <v>435.4</v>
+        <v>527.72</v>
       </c>
       <c r="I81">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>435.4</v>
+        <v>527.72</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
-        <v>229.29</v>
+        <v>142.41</v>
       </c>
       <c r="N81">
-        <v>122.89</v>
+        <v>131.73</v>
       </c>
       <c r="O81">
-        <v>83.22</v>
+        <v>131.73</v>
+      </c>
+      <c r="P81">
+        <v>121.85</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>79</v>
       </c>
       <c r="C82">
         <v>-2</v>
       </c>
       <c r="D82" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="E82" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F82">
         <v>1997</v>
       </c>
       <c r="G82" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="H82">
-        <v>431.51</v>
+        <v>519.76</v>
       </c>
       <c r="I82">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>431.51</v>
+        <v>519.76</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
         <v>287.26</v>
       </c>
       <c r="N82">
         <v>96.44</v>
       </c>
       <c r="O82">
+        <v>88.25</v>
+      </c>
+      <c r="P82">
         <v>47.81</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>80</v>
       </c>
       <c r="C83">
         <v>-2</v>
       </c>
       <c r="D83" t="s">
+        <v>215</v>
+      </c>
+      <c r="E83" t="s">
         <v>216</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G83" t="s">
-        <v>218</v>
+        <v>78</v>
       </c>
       <c r="H83">
-        <v>403.17</v>
+        <v>512.24</v>
       </c>
       <c r="I83">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>403.17</v>
+        <v>512.24</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>313.2</v>
+        <v>338.59</v>
       </c>
       <c r="N83">
-        <v>89.97</v>
+        <v>105.15</v>
+      </c>
+      <c r="O83">
+        <v>68.5</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>81</v>
       </c>
       <c r="C84">
         <v>-2</v>
       </c>
       <c r="D84" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E84" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F84">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G84" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="H84">
-        <v>391.51</v>
+        <v>510.47</v>
       </c>
       <c r="I84">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>391.51</v>
+        <v>510.47</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
-        <v>247.88</v>
+        <v>196.19</v>
       </c>
       <c r="N84">
-        <v>143.63</v>
+        <v>127.81</v>
+      </c>
+      <c r="O84">
+        <v>97.26</v>
+      </c>
+      <c r="P84">
+        <v>89.21</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>82</v>
       </c>
       <c r="C85">
         <v>-2</v>
       </c>
       <c r="D85" t="s">
+        <v>219</v>
+      </c>
+      <c r="E85" t="s">
+        <v>220</v>
+      </c>
+      <c r="F85">
+        <v>2004</v>
+      </c>
+      <c r="G85" t="s">
         <v>221</v>
       </c>
-      <c r="E85" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H85">
-        <v>379.57</v>
+        <v>492.287</v>
       </c>
       <c r="I85">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>379.57</v>
+        <v>492.287</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>196.19</v>
+        <v>379.577</v>
       </c>
       <c r="N85">
-        <v>106.4</v>
-[...2 lines deleted...]
-        <v>76.98</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>83</v>
       </c>
       <c r="C86">
         <v>-2</v>
       </c>
       <c r="D86" t="s">
+        <v>222</v>
+      </c>
+      <c r="E86" t="s">
         <v>223</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86">
+        <v>2000</v>
+      </c>
+      <c r="G86" t="s">
         <v>224</v>
       </c>
-      <c r="F86">
-[...4 lines deleted...]
-      </c>
       <c r="H86">
-        <v>372.2</v>
+        <v>462.95</v>
       </c>
       <c r="I86">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>372.2</v>
+        <v>462.95</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
-        <v>196.19</v>
+        <v>247.88</v>
       </c>
       <c r="N86">
-        <v>138.17</v>
+        <v>155.27</v>
       </c>
       <c r="O86">
-        <v>37.84</v>
+        <v>33.96</v>
+      </c>
+      <c r="P86">
+        <v>25.84</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>84</v>
       </c>
       <c r="C87">
         <v>-2</v>
       </c>
       <c r="D87" t="s">
         <v>225</v>
       </c>
       <c r="E87" t="s">
         <v>226</v>
       </c>
       <c r="F87">
         <v>2003</v>
       </c>
       <c r="G87" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="H87">
-        <v>364.05</v>
+        <v>462.66</v>
       </c>
       <c r="I87">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>364.05</v>
+        <v>462.66</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
-        <v>196.19</v>
+        <v>245.78</v>
       </c>
       <c r="N87">
-        <v>167.86</v>
+        <v>86.55</v>
+      </c>
+      <c r="O87">
+        <v>82.52</v>
+      </c>
+      <c r="P87">
+        <v>47.81</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>85</v>
       </c>
       <c r="C88">
         <v>-2</v>
       </c>
       <c r="D88" t="s">
         <v>227</v>
       </c>
       <c r="E88" t="s">
         <v>228</v>
       </c>
       <c r="F88">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G88" t="s">
-        <v>229</v>
+        <v>106</v>
       </c>
       <c r="H88">
-        <v>346.22</v>
+        <v>435.4</v>
       </c>
       <c r="I88">
         <v>3</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>346.22</v>
+        <v>435.4</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
-        <v>169.86</v>
+        <v>229.29</v>
       </c>
       <c r="N88">
-        <v>105.15</v>
+        <v>122.89</v>
       </c>
       <c r="O88">
-        <v>71.21</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>86</v>
       </c>
       <c r="C89">
         <v>-2</v>
       </c>
       <c r="D89" t="s">
+        <v>229</v>
+      </c>
+      <c r="E89" t="s">
         <v>230</v>
       </c>
-      <c r="E89" t="s">
+      <c r="F89">
+        <v>1995</v>
+      </c>
+      <c r="G89" t="s">
         <v>231</v>
       </c>
-      <c r="F89">
-[...4 lines deleted...]
-      </c>
       <c r="H89">
-        <v>344.11</v>
+        <v>403.17</v>
       </c>
       <c r="I89">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
-        <v>344.11</v>
+        <v>403.17</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>247.88</v>
+        <v>313.2</v>
       </c>
       <c r="N89">
-        <v>60.93</v>
-[...2 lines deleted...]
-        <v>35.3</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>87</v>
       </c>
       <c r="C90">
         <v>-2</v>
       </c>
       <c r="D90" t="s">
+        <v>232</v>
+      </c>
+      <c r="E90" t="s">
         <v>233</v>
       </c>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G90" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="H90">
-        <v>336.44</v>
+        <v>400.93</v>
       </c>
       <c r="I90">
         <v>2</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>336.44</v>
+        <v>400.93</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
-        <v>212.09</v>
+        <v>287.26</v>
       </c>
       <c r="N90">
-        <v>124.35</v>
+        <v>113.67</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>88</v>
       </c>
       <c r="C91">
         <v>-2</v>
       </c>
       <c r="D91" t="s">
+        <v>234</v>
+      </c>
+      <c r="E91" t="s">
         <v>235</v>
       </c>
-      <c r="E91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G91" t="s">
         <v>31</v>
       </c>
       <c r="H91">
-        <v>334.78</v>
+        <v>395.73</v>
       </c>
       <c r="I91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>334.78</v>
+        <v>395.73</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>257.8</v>
-[...2 lines deleted...]
-        <v>76.98</v>
+        <v>395.73</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>89</v>
       </c>
       <c r="C92">
         <v>-2</v>
       </c>
       <c r="D92" t="s">
-        <v>196</v>
+        <v>236</v>
       </c>
       <c r="E92" t="s">
         <v>237</v>
       </c>
       <c r="F92">
-        <v>1991</v>
+        <v>2006</v>
       </c>
       <c r="G92" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="H92">
-        <v>327.78</v>
+        <v>391.51</v>
       </c>
       <c r="I92">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>327.78</v>
+        <v>391.51</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>183.63</v>
+        <v>247.88</v>
       </c>
       <c r="N92">
-        <v>83.22</v>
-[...2 lines deleted...]
-        <v>60.93</v>
+        <v>143.63</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="C93">
-        <v>34</v>
+        <v>-2</v>
       </c>
       <c r="D93" t="s">
         <v>238</v>
       </c>
       <c r="E93" t="s">
         <v>239</v>
       </c>
       <c r="F93">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="G93" t="s">
-        <v>210</v>
+        <v>115</v>
       </c>
       <c r="H93">
-        <v>310.27</v>
+        <v>379.57</v>
       </c>
       <c r="I93">
         <v>3</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>310.27</v>
+        <v>379.57</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
-        <v>142.41</v>
+        <v>196.19</v>
       </c>
       <c r="N93">
-        <v>132.86</v>
+        <v>106.4</v>
       </c>
       <c r="O93">
-        <v>35.0</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C94">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D94" t="s">
         <v>240</v>
       </c>
       <c r="E94" t="s">
         <v>241</v>
       </c>
       <c r="F94">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G94" t="s">
-        <v>242</v>
+        <v>31</v>
       </c>
       <c r="H94">
-        <v>301.34</v>
+        <v>364.05</v>
       </c>
       <c r="I94">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>301.34</v>
+        <v>364.05</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
-        <v>198.52</v>
+        <v>196.19</v>
       </c>
       <c r="N94">
-        <v>76.98</v>
-[...2 lines deleted...]
-        <v>25.84</v>
+        <v>167.86</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C95">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D95" t="s">
+        <v>242</v>
+      </c>
+      <c r="E95" t="s">
         <v>243</v>
       </c>
-      <c r="E95" t="s">
+      <c r="F95">
+        <v>2005</v>
+      </c>
+      <c r="G95" t="s">
         <v>244</v>
       </c>
-      <c r="F95">
-[...4 lines deleted...]
-      </c>
       <c r="H95">
-        <v>298.56</v>
+        <v>346.22</v>
       </c>
       <c r="I95">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>298.56</v>
+        <v>346.22</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
-        <v>227.35</v>
+        <v>169.86</v>
       </c>
       <c r="N95">
+        <v>105.15</v>
+      </c>
+      <c r="O95">
         <v>71.21</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C96">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D96" t="s">
         <v>245</v>
       </c>
       <c r="E96" t="s">
         <v>246</v>
       </c>
       <c r="F96">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G96" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H96">
-        <v>296.24</v>
+        <v>344.11</v>
       </c>
       <c r="I96">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>296.24</v>
+        <v>344.11</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
-        <v>157.12</v>
+        <v>247.88</v>
       </c>
       <c r="N96">
-        <v>56.36</v>
+        <v>60.93</v>
       </c>
       <c r="O96">
-        <v>44.6</v>
-[...2 lines deleted...]
-        <v>38.16</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C97">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D97" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E97" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F97">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G97" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="H97">
-        <v>287.57</v>
+        <v>336.44</v>
       </c>
       <c r="I97">
         <v>2</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>287.57</v>
+        <v>336.44</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>247.88</v>
+        <v>212.09</v>
       </c>
       <c r="N97">
-        <v>39.69</v>
+        <v>124.35</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C98">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F98">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G98" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H98">
-        <v>287.26</v>
+        <v>334.78</v>
       </c>
       <c r="I98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>287.26</v>
+        <v>334.78</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>287.26</v>
+        <v>257.8</v>
+      </c>
+      <c r="N98">
+        <v>76.98</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C99">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D99" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="E99" t="s">
         <v>252</v>
       </c>
       <c r="F99">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G99" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H99">
-        <v>283.69</v>
+        <v>327.78</v>
       </c>
       <c r="I99">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>283.69</v>
+        <v>327.78</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>97.26</v>
+        <v>183.63</v>
       </c>
       <c r="N99">
-        <v>76.33</v>
+        <v>83.22</v>
       </c>
       <c r="O99">
-        <v>65.87</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C100">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D100" t="s">
-        <v>169</v>
+        <v>253</v>
       </c>
       <c r="E100" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F100">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="G100" t="s">
-        <v>88</v>
+        <v>201</v>
       </c>
       <c r="H100">
-        <v>281.42</v>
+        <v>321.23</v>
       </c>
       <c r="I100">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>281.42</v>
+        <v>321.23</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>229.29</v>
+        <v>142.41</v>
       </c>
       <c r="N100">
-        <v>52.13</v>
+        <v>132.86</v>
+      </c>
+      <c r="O100">
+        <v>35.0</v>
+      </c>
+      <c r="P100">
+        <v>10.96</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C101">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D101" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E101" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F101">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G101" t="s">
-        <v>95</v>
+        <v>257</v>
       </c>
       <c r="H101">
-        <v>278.52</v>
+        <v>301.34</v>
       </c>
       <c r="I101">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>278.52</v>
+        <v>301.34</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
-        <v>91.04</v>
+        <v>198.52</v>
       </c>
       <c r="N101">
-        <v>83.22</v>
+        <v>76.98</v>
       </c>
       <c r="O101">
-        <v>52.13</v>
-[...2 lines deleted...]
-        <v>52.13</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C102">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D102" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E102" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F102">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G102" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="H102">
-        <v>277.4</v>
+        <v>298.56</v>
       </c>
       <c r="I102">
         <v>2</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>277.4</v>
+        <v>298.56</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>212.09</v>
+        <v>227.35</v>
       </c>
       <c r="N102">
-        <v>65.31</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C103">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D103" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E103" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F103">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G103" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="H103">
-        <v>271.44</v>
+        <v>297.2</v>
       </c>
       <c r="I103">
         <v>2</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>271.44</v>
+        <v>297.2</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>181.47</v>
+        <v>199.94</v>
       </c>
       <c r="N103">
-        <v>89.97</v>
+        <v>97.26</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C104">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D104" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E104" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F104">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G104" t="s">
-        <v>53</v>
+        <v>257</v>
       </c>
       <c r="H104">
-        <v>270.68</v>
+        <v>296.24</v>
       </c>
       <c r="I104">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>270.68</v>
+        <v>296.24</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>181.47</v>
+        <v>157.12</v>
       </c>
       <c r="N104">
-        <v>54.21</v>
+        <v>56.36</v>
       </c>
       <c r="O104">
-        <v>35.0</v>
+        <v>44.6</v>
+      </c>
+      <c r="P104">
+        <v>38.16</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="C105">
-        <v>50</v>
+        <v>-2</v>
       </c>
       <c r="D105" t="s">
+        <v>265</v>
+      </c>
+      <c r="E105" t="s">
+        <v>266</v>
+      </c>
+      <c r="F105">
+        <v>1999</v>
+      </c>
+      <c r="G105" t="s">
         <v>262</v>
       </c>
-      <c r="E105" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H105">
-        <v>269.33</v>
+        <v>295.25</v>
       </c>
       <c r="I105">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>269.33</v>
+        <v>295.25</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>194.53</v>
-[...5 lines deleted...]
-        <v>30.2</v>
+        <v>295.25</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C106">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D106" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E106" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F106">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G106" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="H106">
-        <v>257.83</v>
+        <v>292.37</v>
       </c>
       <c r="I106">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>257.83</v>
+        <v>292.37</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>167.86</v>
+        <v>91.04</v>
       </c>
       <c r="N106">
-        <v>89.97</v>
+        <v>83.22</v>
+      </c>
+      <c r="O106">
+        <v>52.13</v>
+      </c>
+      <c r="P106">
+        <v>52.13</v>
+      </c>
+      <c r="Q106">
+        <v>13.85</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C107">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D107" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E107" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F107">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G107" t="s">
-        <v>111</v>
+        <v>34</v>
       </c>
       <c r="H107">
-        <v>256.8</v>
+        <v>287.57</v>
       </c>
       <c r="I107">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>256.8</v>
+        <v>287.57</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>113.67</v>
+        <v>247.88</v>
       </c>
       <c r="N107">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>23.7</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C108">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D108" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E108" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F108">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G108" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="H108">
-        <v>247.89</v>
+        <v>283.49</v>
       </c>
       <c r="I108">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>247.89</v>
+        <v>283.49</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
-        <v>143.63</v>
+        <v>181.47</v>
       </c>
       <c r="N108">
-        <v>104.26</v>
+        <v>54.21</v>
+      </c>
+      <c r="O108">
+        <v>35.0</v>
+      </c>
+      <c r="P108">
+        <v>12.81</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C109">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D109" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E109" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F109">
         <v>2003</v>
       </c>
       <c r="G109" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H109">
-        <v>245.78</v>
+        <v>282.02</v>
       </c>
       <c r="I109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>245.78</v>
+        <v>282.02</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
-        <v>245.78</v>
+        <v>216.15</v>
+      </c>
+      <c r="N109">
+        <v>65.87</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C110">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D110" t="s">
-        <v>274</v>
+        <v>186</v>
       </c>
       <c r="E110" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F110">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="G110" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="H110">
-        <v>244.83</v>
+        <v>281.42</v>
       </c>
       <c r="I110">
         <v>2</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>244.83</v>
+        <v>281.42</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
-        <v>181.47</v>
+        <v>229.29</v>
       </c>
       <c r="N110">
-        <v>63.36</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C111">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D111" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E111" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F111">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G111" t="s">
-        <v>53</v>
+        <v>136</v>
       </c>
       <c r="H111">
-        <v>233.36</v>
+        <v>277.4</v>
       </c>
       <c r="I111">
         <v>2</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>233.36</v>
+        <v>277.4</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>212.09</v>
       </c>
       <c r="N111">
-        <v>21.27</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C112">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D112" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E112" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F112">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G112" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="H112">
-        <v>232.59</v>
+        <v>274.3</v>
       </c>
       <c r="I112">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>232.59</v>
+        <v>274.3</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
-        <v>149.37</v>
+        <v>113.67</v>
       </c>
       <c r="N112">
-        <v>83.22</v>
+        <v>71.21</v>
+      </c>
+      <c r="O112">
+        <v>48.22</v>
+      </c>
+      <c r="P112">
+        <v>23.7</v>
+      </c>
+      <c r="Q112">
+        <v>17.5</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C113">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D113" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E113" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F113">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G113" t="s">
-        <v>31</v>
+        <v>283</v>
       </c>
       <c r="H113">
-        <v>229.29</v>
+        <v>273.11</v>
       </c>
       <c r="I113">
         <v>1</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>229.29</v>
+        <v>273.11</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
-        <v>229.29</v>
+        <v>273.11</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C114">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D114" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E114" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F114">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G114" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="H114">
-        <v>224.83</v>
+        <v>271.44</v>
       </c>
       <c r="I114">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>224.83</v>
+        <v>271.44</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
-        <v>121.85</v>
+        <v>181.47</v>
       </c>
       <c r="N114">
-        <v>70.6</v>
-[...2 lines deleted...]
-        <v>32.38</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C115">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D115" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E115" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F115">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G115" t="s">
-        <v>105</v>
+        <v>288</v>
       </c>
       <c r="H115">
-        <v>214.62</v>
+        <v>269.33</v>
       </c>
       <c r="I115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>214.62</v>
+        <v>269.33</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>214.62</v>
+        <v>194.53</v>
+      </c>
+      <c r="N115">
+        <v>44.6</v>
+      </c>
+      <c r="O115">
+        <v>30.2</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C116">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D116" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E116" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F116">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="G116" t="s">
-        <v>288</v>
+        <v>57</v>
       </c>
       <c r="H116">
-        <v>212.86</v>
+        <v>266.01</v>
       </c>
       <c r="I116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>212.86</v>
+        <v>266.01</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
-        <v>122.89</v>
+        <v>212.09</v>
       </c>
       <c r="N116">
-        <v>89.97</v>
+        <v>32.65</v>
+      </c>
+      <c r="O116">
+        <v>21.27</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C117">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D117" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E117" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F117">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G117" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="H117">
-        <v>212.09</v>
+        <v>257.83</v>
       </c>
       <c r="I117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>212.09</v>
+        <v>257.83</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>212.09</v>
+        <v>167.86</v>
+      </c>
+      <c r="N117">
+        <v>89.97</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C118">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D118" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E118" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F118">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G118" t="s">
-        <v>166</v>
+        <v>275</v>
       </c>
       <c r="H118">
-        <v>209.84</v>
+        <v>252.63</v>
       </c>
       <c r="I118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>209.84</v>
+        <v>252.63</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>55.88</v>
+        <v>252.63</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C119">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D119" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E119" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F119">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H119">
-        <v>208.21</v>
+        <v>247.89</v>
       </c>
       <c r="I119">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>208.21</v>
+        <v>247.89</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
-        <v>97.26</v>
+        <v>143.63</v>
       </c>
       <c r="N119">
-        <v>51.69</v>
-[...5 lines deleted...]
-        <v>26.88</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C120">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D120" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E120" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F120">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G120" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="H120">
-        <v>204.53</v>
+        <v>245.78</v>
       </c>
       <c r="I120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>204.53</v>
+        <v>245.78</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
-        <v>174.58</v>
-[...2 lines deleted...]
-        <v>29.95</v>
+        <v>245.78</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C121">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D121" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E121" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F121">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G121" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="H121">
-        <v>203.49</v>
+        <v>244.83</v>
       </c>
       <c r="I121">
         <v>2</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>203.49</v>
+        <v>244.83</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>155.27</v>
+        <v>181.47</v>
       </c>
       <c r="N121">
-        <v>48.22</v>
+        <v>63.36</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C122">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D122" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E122" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F122">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G122" t="s">
-        <v>47</v>
+        <v>303</v>
       </c>
       <c r="H122">
-        <v>200.51</v>
+        <v>233.68</v>
       </c>
       <c r="I122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>200.51</v>
+        <v>233.68</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>167.86</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>233.68</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C123">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D123" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E123" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F123">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G123" t="s">
-        <v>218</v>
+        <v>34</v>
       </c>
       <c r="H123">
-        <v>199.99</v>
+        <v>232.59</v>
       </c>
       <c r="I123">
         <v>2</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>199.99</v>
+        <v>232.59</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
-        <v>143.63</v>
+        <v>149.37</v>
       </c>
       <c r="N123">
-        <v>56.36</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C124">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D124" t="s">
-        <v>162</v>
+        <v>306</v>
       </c>
       <c r="E124" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F124">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="G124" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="H124">
-        <v>192.23</v>
+        <v>229.29</v>
       </c>
       <c r="I124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>192.23</v>
+        <v>229.29</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
-        <v>98.42</v>
-[...5 lines deleted...]
-        <v>27.94</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C125">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D125" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E125" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="F125">
         <v>2000</v>
       </c>
       <c r="G125" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H125">
-        <v>187.72</v>
+        <v>228.98</v>
       </c>
       <c r="I125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>187.72</v>
+        <v>228.98</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>113.67</v>
       </c>
       <c r="N125">
         <v>74.05</v>
+      </c>
+      <c r="O125">
+        <v>41.26</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C126">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D126" t="s">
-        <v>305</v>
+        <v>212</v>
       </c>
       <c r="E126" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="F126">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G126" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H126">
-        <v>184.88</v>
+        <v>226.53</v>
       </c>
       <c r="I126">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>184.88</v>
+        <v>226.53</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
-        <v>113.67</v>
+        <v>121.85</v>
       </c>
       <c r="N126">
-        <v>71.21</v>
+        <v>60.93</v>
+      </c>
+      <c r="O126">
+        <v>43.75</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C127">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D127" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E127" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="F127">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G127" t="s">
-        <v>309</v>
+        <v>95</v>
       </c>
       <c r="H127">
-        <v>182.13</v>
+        <v>224.83</v>
       </c>
       <c r="I127">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>182.13</v>
+        <v>224.83</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
-        <v>105.15</v>
+        <v>121.85</v>
       </c>
       <c r="N127">
-        <v>76.98</v>
+        <v>70.6</v>
+      </c>
+      <c r="O127">
+        <v>32.38</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C128">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="D128" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E128" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F128">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G128" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="H128">
-        <v>180.59</v>
+        <v>214.62</v>
       </c>
       <c r="I128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>180.59</v>
+        <v>214.62</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
-        <v>104.26</v>
-[...2 lines deleted...]
-        <v>76.33</v>
+        <v>214.62</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>126</v>
+      </c>
+      <c r="C129">
+        <v>-2</v>
       </c>
       <c r="D129" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E129" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F129">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="G129" t="s">
-        <v>210</v>
+        <v>316</v>
       </c>
       <c r="H129">
-        <v>179.94</v>
+        <v>212.86</v>
       </c>
       <c r="I129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>179.94</v>
+        <v>212.86</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>179.94</v>
+        <v>122.89</v>
+      </c>
+      <c r="N129">
+        <v>89.97</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C130">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D130" t="s">
-        <v>169</v>
+        <v>317</v>
       </c>
       <c r="E130" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F130">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G130" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="H130">
-        <v>174.18</v>
+        <v>212.09</v>
       </c>
       <c r="I130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>174.18</v>
+        <v>212.09</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
-        <v>89.97</v>
-[...2 lines deleted...]
-        <v>84.21</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>128</v>
+      </c>
+      <c r="C131">
+        <v>-2</v>
       </c>
       <c r="D131" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E131" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F131">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G131" t="s">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="H131">
-        <v>166.44</v>
+        <v>209.84</v>
       </c>
       <c r="I131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>166.44</v>
+        <v>209.84</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>166.44</v>
+        <v>153.96</v>
+      </c>
+      <c r="N131">
+        <v>55.88</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C132">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D132" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="E132" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="F132">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="G132" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="H132">
-        <v>155.27</v>
+        <v>208.21</v>
       </c>
       <c r="I132">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>155.27</v>
+        <v>208.21</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
-        <v>155.27</v>
+        <v>97.26</v>
+      </c>
+      <c r="N132">
+        <v>51.69</v>
+      </c>
+      <c r="O132">
+        <v>32.38</v>
+      </c>
+      <c r="P132">
+        <v>26.88</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C133">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D133" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E133" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F133">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G133" t="s">
-        <v>108</v>
+        <v>201</v>
       </c>
       <c r="H133">
-        <v>154.29</v>
+        <v>204.53</v>
       </c>
       <c r="I133">
         <v>2</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>154.29</v>
+        <v>204.53</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
-        <v>97.26</v>
+        <v>174.58</v>
       </c>
       <c r="N133">
-        <v>57.03</v>
+        <v>29.95</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C134">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D134" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E134" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="F134">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G134" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="H134">
-        <v>148.53</v>
+        <v>203.49</v>
       </c>
       <c r="I134">
         <v>2</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>148.53</v>
+        <v>203.49</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
-        <v>83.22</v>
+        <v>155.27</v>
       </c>
       <c r="N134">
-        <v>65.31</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C135">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D135" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E135" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="F135">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G135" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="H135">
-        <v>145.34</v>
+        <v>200.51</v>
       </c>
       <c r="I135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>145.34</v>
+        <v>200.51</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>145.34</v>
+        <v>167.86</v>
+      </c>
+      <c r="N135">
+        <v>32.65</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C136">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D136" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E136" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F136">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G136" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="H136">
-        <v>142.41</v>
+        <v>199.99</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>142.41</v>
+        <v>199.99</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
-        <v>101.15</v>
+        <v>143.63</v>
       </c>
       <c r="N136">
-        <v>41.26</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C137">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D137" t="s">
-        <v>328</v>
+        <v>174</v>
       </c>
       <c r="E137" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F137">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="G137" t="s">
-        <v>71</v>
+        <v>257</v>
       </c>
       <c r="H137">
-        <v>141.54</v>
+        <v>192.23</v>
       </c>
       <c r="I137">
         <v>3</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>141.54</v>
+        <v>192.23</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
-        <v>71.21</v>
+        <v>98.42</v>
       </c>
       <c r="N137">
-        <v>48.22</v>
+        <v>65.87</v>
       </c>
       <c r="O137">
-        <v>22.11</v>
+        <v>27.94</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C138">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D138" t="s">
-        <v>330</v>
+        <v>186</v>
       </c>
       <c r="E138" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F138">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G138" t="s">
-        <v>332</v>
+        <v>115</v>
       </c>
       <c r="H138">
-        <v>134.44</v>
+        <v>190.37</v>
       </c>
       <c r="I138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
-        <v>134.44</v>
+        <v>190.37</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>134.44</v>
+        <v>89.97</v>
+      </c>
+      <c r="N138">
+        <v>84.21</v>
+      </c>
+      <c r="O138">
+        <v>16.19</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C139">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D139" t="s">
         <v>333</v>
       </c>
       <c r="E139" t="s">
         <v>334</v>
       </c>
       <c r="F139">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G139" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="H139">
-        <v>128.72</v>
+        <v>186.89</v>
       </c>
       <c r="I139">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>128.72</v>
+        <v>186.89</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>65.87</v>
+        <v>166.44</v>
       </c>
       <c r="N139">
-        <v>32.65</v>
-[...2 lines deleted...]
-        <v>30.2</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C140">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="D140" t="s">
         <v>335</v>
       </c>
       <c r="E140" t="s">
         <v>336</v>
       </c>
       <c r="F140">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G140" t="s">
-        <v>111</v>
+        <v>337</v>
       </c>
       <c r="H140">
-        <v>123.7</v>
+        <v>184.95</v>
       </c>
       <c r="I140">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>123.7</v>
+        <v>184.95</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
-        <v>44.6</v>
-[...5 lines deleted...]
-        <v>37.84</v>
+        <v>184.95</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>138</v>
+      </c>
+      <c r="C141">
+        <v>-2</v>
       </c>
       <c r="D141" t="s">
-        <v>190</v>
+        <v>338</v>
       </c>
       <c r="E141" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F141">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G141" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H141">
-        <v>121.85</v>
+        <v>184.88</v>
       </c>
       <c r="I141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>121.85</v>
+        <v>184.88</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>121.85</v>
+        <v>113.67</v>
+      </c>
+      <c r="N141">
+        <v>71.21</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C142">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D142" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E142" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F142">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G142" t="s">
-        <v>105</v>
+        <v>342</v>
       </c>
       <c r="H142">
-        <v>121.14</v>
+        <v>182.13</v>
       </c>
       <c r="I142">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>121.14</v>
+        <v>182.13</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
-        <v>41.26</v>
+        <v>105.15</v>
       </c>
       <c r="N142">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>38.62</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C143">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D143" t="s">
-        <v>254</v>
+        <v>343</v>
       </c>
       <c r="E143" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F143">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G143" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="H143">
-        <v>115.03</v>
+        <v>180.59</v>
       </c>
       <c r="I143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>115.03</v>
+        <v>180.59</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>115.03</v>
+        <v>104.26</v>
+      </c>
+      <c r="N143">
+        <v>76.33</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>141</v>
+      </c>
+      <c r="C144">
+        <v>-2</v>
       </c>
       <c r="D144" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E144" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="F144">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G144" t="s">
-        <v>53</v>
+        <v>224</v>
       </c>
       <c r="H144">
-        <v>112.71</v>
+        <v>157.38</v>
       </c>
       <c r="I144">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>112.71</v>
+        <v>157.38</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
-        <v>112.71</v>
+        <v>101.15</v>
+      </c>
+      <c r="N144">
+        <v>41.26</v>
+      </c>
+      <c r="O144">
+        <v>14.97</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B145">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C145">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D145" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E145" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F145">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G145" t="s">
-        <v>345</v>
+        <v>28</v>
       </c>
       <c r="H145">
-        <v>112.71</v>
+        <v>155.27</v>
       </c>
       <c r="I145">
         <v>1</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>112.71</v>
+        <v>155.27</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
-        <v>112.71</v>
+        <v>155.27</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C146">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D146" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E146" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="F146">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G146" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
       <c r="H146">
-        <v>109.35</v>
+        <v>154.29</v>
       </c>
       <c r="I146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>109.35</v>
+        <v>154.29</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>109.35</v>
+        <v>97.26</v>
+      </c>
+      <c r="N146">
+        <v>57.03</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C147">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D147" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E147" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="F147">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G147" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="H147">
-        <v>108.05</v>
+        <v>148.53</v>
       </c>
       <c r="I147">
         <v>2</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>108.05</v>
+        <v>148.53</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>56.36</v>
+        <v>83.22</v>
       </c>
       <c r="N147">
-        <v>51.69</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C148">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D148" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E148" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F148">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G148" t="s">
-        <v>66</v>
+        <v>355</v>
       </c>
       <c r="H148">
-        <v>105.15</v>
+        <v>145.34</v>
       </c>
       <c r="I148">
         <v>1</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>105.15</v>
+        <v>145.34</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>105.15</v>
+        <v>145.34</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B149">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C149">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D149" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="E149" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="F149">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G149" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="H149">
-        <v>105.15</v>
+        <v>143.63</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>105.15</v>
+        <v>143.63</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>105.15</v>
+        <v>143.63</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C150">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D150" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E150" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="F150">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G150" t="s">
-        <v>356</v>
+        <v>78</v>
       </c>
       <c r="H150">
-        <v>104.7</v>
+        <v>141.54</v>
       </c>
       <c r="I150">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>104.7</v>
+        <v>141.54</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
-        <v>72.05</v>
+        <v>71.21</v>
       </c>
       <c r="N150">
-        <v>32.65</v>
+        <v>48.22</v>
+      </c>
+      <c r="O150">
+        <v>22.11</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C151">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D151" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E151" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F151">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G151" t="s">
-        <v>105</v>
+        <v>362</v>
       </c>
       <c r="H151">
-        <v>104.26</v>
+        <v>134.44</v>
       </c>
       <c r="I151">
         <v>1</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>104.26</v>
+        <v>134.44</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>104.26</v>
+        <v>134.44</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C152">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D152" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E152" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="F152">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G152" t="s">
-        <v>361</v>
+        <v>81</v>
       </c>
       <c r="H152">
-        <v>104.17</v>
+        <v>128.72</v>
       </c>
       <c r="I152">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>104.17</v>
+        <v>128.72</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
-        <v>56.36</v>
+        <v>65.87</v>
       </c>
       <c r="N152">
-        <v>47.81</v>
+        <v>32.65</v>
+      </c>
+      <c r="O152">
+        <v>30.2</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C153">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D153" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E153" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F153">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G153" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="H153">
-        <v>99.81</v>
+        <v>123.7</v>
       </c>
       <c r="I153">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>99.81</v>
+        <v>123.7</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
-        <v>61.65</v>
+        <v>44.6</v>
       </c>
       <c r="N153">
-        <v>38.16</v>
+        <v>41.26</v>
+      </c>
+      <c r="O153">
+        <v>37.84</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C154">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D154" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E154" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="F154">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G154" t="s">
-        <v>361</v>
+        <v>136</v>
       </c>
       <c r="H154">
-        <v>99.09</v>
+        <v>121.14</v>
       </c>
       <c r="I154">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>99.09</v>
+        <v>121.14</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
-        <v>60.93</v>
+        <v>41.26</v>
       </c>
       <c r="N154">
-        <v>38.16</v>
+        <v>41.26</v>
+      </c>
+      <c r="O154">
+        <v>38.62</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C155">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D155" t="s">
-        <v>366</v>
+        <v>267</v>
       </c>
       <c r="E155" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F155">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G155" t="s">
-        <v>273</v>
+        <v>115</v>
       </c>
       <c r="H155">
-        <v>97.26</v>
+        <v>115.03</v>
       </c>
       <c r="I155">
         <v>1</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>97.26</v>
+        <v>115.03</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
-        <v>97.26</v>
+        <v>115.03</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C156">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D156" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E156" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="F156">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G156" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="H156">
-        <v>96.44</v>
+        <v>112.71</v>
       </c>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>96.44</v>
+        <v>112.71</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
-        <v>96.44</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C157">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D157" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E157" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F157">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G157" t="s">
-        <v>356</v>
+        <v>31</v>
       </c>
       <c r="H157">
-        <v>93.88</v>
+        <v>109.35</v>
       </c>
       <c r="I157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>93.88</v>
+        <v>109.35</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>52.13</v>
-[...2 lines deleted...]
-        <v>41.75</v>
+        <v>109.35</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C158">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D158" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E158" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F158">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G158" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="H158">
-        <v>81.5</v>
+        <v>108.05</v>
       </c>
       <c r="I158">
         <v>2</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>81.5</v>
+        <v>108.05</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
-        <v>55.88</v>
+        <v>56.36</v>
       </c>
       <c r="N158">
-        <v>25.62</v>
+        <v>51.69</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C159">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D159" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E159" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="F159">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G159" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="H159">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
       <c r="I159">
         <v>1</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B160">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C160">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D160" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E160" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F160">
         <v>2001</v>
       </c>
       <c r="G160" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="H160">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
       <c r="I160">
         <v>1</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C161">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D161" t="s">
-        <v>254</v>
+        <v>380</v>
       </c>
       <c r="E161" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F161">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G161" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H161">
-        <v>66.65</v>
+        <v>104.7</v>
       </c>
       <c r="I161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>66.65</v>
+        <v>104.7</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
-        <v>66.65</v>
+        <v>72.05</v>
+      </c>
+      <c r="N161">
+        <v>32.65</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C162">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D162" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E162" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F162">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G162" t="s">
-        <v>382</v>
+        <v>136</v>
       </c>
       <c r="H162">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C163">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D163" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E163" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="F163">
         <v>2004</v>
       </c>
       <c r="G163" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="H163">
-        <v>60.93</v>
+        <v>99.81</v>
       </c>
       <c r="I163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>60.93</v>
+        <v>99.81</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
-        <v>60.93</v>
+        <v>61.65</v>
+      </c>
+      <c r="N163">
+        <v>38.16</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B164">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C164">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D164" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E164" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F164">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G164" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="H164">
-        <v>60.93</v>
+        <v>96.44</v>
       </c>
       <c r="I164">
         <v>1</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>60.93</v>
+        <v>96.44</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
-        <v>60.93</v>
+        <v>96.44</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C165">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D165" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E165" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F165">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G165" t="s">
-        <v>66</v>
+        <v>382</v>
       </c>
       <c r="H165">
-        <v>56.36</v>
+        <v>93.88</v>
       </c>
       <c r="I165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>56.36</v>
+        <v>93.88</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
-        <v>56.36</v>
+        <v>52.13</v>
+      </c>
+      <c r="N165">
+        <v>41.75</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C166">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D166" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E166" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="F166">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G166" t="s">
-        <v>47</v>
+        <v>393</v>
       </c>
       <c r="H166">
-        <v>52.75</v>
+        <v>82.76</v>
       </c>
       <c r="I166">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>52.75</v>
+        <v>82.76</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>52.75</v>
+        <v>44.6</v>
+      </c>
+      <c r="N166">
+        <v>38.16</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C167">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D167" t="s">
-        <v>254</v>
+        <v>394</v>
       </c>
       <c r="E167" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F167">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G167" t="s">
-        <v>392</v>
+        <v>106</v>
       </c>
       <c r="H167">
-        <v>52.13</v>
+        <v>81.5</v>
       </c>
       <c r="I167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>52.13</v>
+        <v>81.5</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
-        <v>52.13</v>
+        <v>55.88</v>
+      </c>
+      <c r="N167">
+        <v>25.62</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C168">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D168" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E168" t="s">
-        <v>228</v>
+        <v>397</v>
       </c>
       <c r="F168">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G168" t="s">
-        <v>229</v>
+        <v>115</v>
       </c>
       <c r="H168">
-        <v>48.79</v>
+        <v>77.89</v>
       </c>
       <c r="I168">
         <v>1</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>48.79</v>
+        <v>77.89</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
-        <v>48.79</v>
+        <v>77.89</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C169">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D169" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E169" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="F169">
         <v>2001</v>
       </c>
       <c r="G169" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="H169">
-        <v>48.22</v>
+        <v>76.98</v>
       </c>
       <c r="I169">
         <v>1</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>48.22</v>
+        <v>76.98</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
-        <v>48.22</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C170">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D170" t="s">
-        <v>396</v>
+        <v>267</v>
       </c>
       <c r="E170" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F170">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G170" t="s">
-        <v>83</v>
+        <v>401</v>
       </c>
       <c r="H170">
-        <v>46.39</v>
+        <v>66.65</v>
       </c>
       <c r="I170">
         <v>1</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>46.39</v>
+        <v>66.65</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
-        <v>46.39</v>
+        <v>66.65</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C171">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D171" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="E171" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="F171">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G171" t="s">
-        <v>242</v>
+        <v>180</v>
       </c>
       <c r="H171">
-        <v>45.13</v>
+        <v>65.87</v>
       </c>
       <c r="I171">
         <v>1</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>45.13</v>
+        <v>65.87</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
-        <v>45.13</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C172">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D172" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="E172" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="F172">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G172" t="s">
-        <v>402</v>
+        <v>118</v>
       </c>
       <c r="H172">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
       <c r="I172">
         <v>1</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="B173">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C173">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D173" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E173" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="F173">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G173" t="s">
-        <v>232</v>
+        <v>75</v>
       </c>
       <c r="H173">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
       <c r="I173">
         <v>1</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
-        <v>44.6</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C174">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D174" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E174" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F174">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G174" t="s">
-        <v>407</v>
+        <v>75</v>
       </c>
       <c r="H174">
-        <v>42.91</v>
+        <v>56.36</v>
       </c>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>42.91</v>
+        <v>56.36</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
-        <v>42.91</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C175">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D175" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E175" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F175">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G175" t="s">
-        <v>173</v>
+        <v>44</v>
       </c>
       <c r="H175">
-        <v>40.91</v>
+        <v>52.75</v>
       </c>
       <c r="I175">
         <v>1</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>40.91</v>
+        <v>52.75</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
-        <v>40.91</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C176">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D176" t="s">
-        <v>208</v>
+        <v>267</v>
       </c>
       <c r="E176" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F176">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="G176" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="H176">
-        <v>38.16</v>
+        <v>52.13</v>
       </c>
       <c r="I176">
         <v>1</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>38.16</v>
+        <v>52.13</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
-        <v>38.16</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B177">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C177">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D177" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E177" t="s">
-        <v>413</v>
+        <v>243</v>
       </c>
       <c r="F177">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G177" t="s">
-        <v>105</v>
+        <v>244</v>
       </c>
       <c r="H177">
-        <v>38.16</v>
+        <v>48.79</v>
       </c>
       <c r="I177">
         <v>1</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>38.16</v>
+        <v>48.79</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
-        <v>38.16</v>
+        <v>48.79</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C178">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D178" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E178" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F178">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G178" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="H178">
-        <v>36.71</v>
+        <v>48.22</v>
       </c>
       <c r="I178">
         <v>1</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>36.71</v>
+        <v>48.22</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
-        <v>36.71</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B179">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C179">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D179" t="s">
-        <v>416</v>
+        <v>356</v>
       </c>
       <c r="E179" t="s">
         <v>417</v>
       </c>
       <c r="F179">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G179" t="s">
-        <v>210</v>
+        <v>28</v>
       </c>
       <c r="H179">
-        <v>35.3</v>
+        <v>48.22</v>
       </c>
       <c r="I179">
         <v>1</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>35.3</v>
+        <v>48.22</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>35.3</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B180">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C180">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D180" t="s">
         <v>418</v>
       </c>
       <c r="E180" t="s">
         <v>419</v>
       </c>
       <c r="F180">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G180" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="H180">
-        <v>35.3</v>
+        <v>46.39</v>
       </c>
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>35.3</v>
+        <v>46.39</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
-        <v>35.3</v>
+        <v>46.39</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B181">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="C181">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D181" t="s">
         <v>420</v>
       </c>
       <c r="E181" t="s">
         <v>421</v>
       </c>
       <c r="F181">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G181" t="s">
-        <v>422</v>
+        <v>257</v>
       </c>
       <c r="H181">
-        <v>35.3</v>
+        <v>45.13</v>
       </c>
       <c r="I181">
         <v>1</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>35.3</v>
+        <v>45.13</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
-        <v>35.3</v>
+        <v>45.13</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B182">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C182">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D182" t="s">
-        <v>160</v>
+        <v>422</v>
       </c>
       <c r="E182" t="s">
         <v>423</v>
       </c>
       <c r="F182">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G182" t="s">
-        <v>66</v>
+        <v>247</v>
       </c>
       <c r="H182">
-        <v>35.3</v>
+        <v>44.6</v>
       </c>
       <c r="I182">
         <v>1</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>35.3</v>
+        <v>44.6</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
-        <v>35.3</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C183">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D183" t="s">
-        <v>62</v>
+        <v>424</v>
       </c>
       <c r="E183" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F183">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G183" t="s">
-        <v>141</v>
+        <v>426</v>
       </c>
       <c r="H183">
-        <v>32.65</v>
+        <v>42.91</v>
       </c>
       <c r="I183">
         <v>1</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>32.65</v>
+        <v>42.91</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
-        <v>32.65</v>
+        <v>42.91</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B184">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C184">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D184" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E184" t="s">
-        <v>163</v>
+        <v>428</v>
       </c>
       <c r="F184">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G184" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="H184">
-        <v>32.65</v>
+        <v>40.91</v>
       </c>
       <c r="I184">
         <v>1</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>32.65</v>
+        <v>40.91</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
-        <v>32.65</v>
+        <v>40.91</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C185">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D185" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E185" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F185">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G185" t="s">
-        <v>379</v>
+        <v>136</v>
       </c>
       <c r="H185">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
       <c r="I185">
         <v>1</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="B186">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C186">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D186" t="s">
-        <v>428</v>
+        <v>225</v>
       </c>
       <c r="E186" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F186">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G186" t="s">
-        <v>166</v>
+        <v>432</v>
       </c>
       <c r="H186">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C187">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D187" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E187" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F187">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="G187" t="s">
-        <v>432</v>
+        <v>65</v>
       </c>
       <c r="H187">
-        <v>29.06</v>
+        <v>36.71</v>
       </c>
       <c r="I187">
         <v>1</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>29.06</v>
+        <v>36.71</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
-        <v>29.06</v>
+        <v>36.71</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C188">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D188" t="s">
-        <v>348</v>
+        <v>435</v>
       </c>
       <c r="E188" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="F188">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G188" t="s">
-        <v>166</v>
+        <v>201</v>
       </c>
       <c r="H188">
-        <v>27.94</v>
+        <v>35.3</v>
       </c>
       <c r="I188">
         <v>1</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
-        <v>27.94</v>
+        <v>35.3</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>27.94</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B189">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C189">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D189" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E189" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="F189">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="G189" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="H189">
-        <v>24.86</v>
+        <v>35.3</v>
       </c>
       <c r="I189">
         <v>1</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
-        <v>24.86</v>
+        <v>35.3</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
-        <v>24.86</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B190">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C190">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D190" t="s">
-        <v>436</v>
+        <v>71</v>
       </c>
       <c r="E190" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F190">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="G190" t="s">
-        <v>108</v>
+        <v>75</v>
       </c>
       <c r="H190">
-        <v>23.91</v>
+        <v>35.3</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>23.91</v>
+        <v>35.3</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
-        <v>23.91</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B191">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C191">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D191" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E191" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F191">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G191" t="s">
-        <v>152</v>
+        <v>442</v>
       </c>
       <c r="H191">
-        <v>23.0</v>
+        <v>35.3</v>
       </c>
       <c r="I191">
         <v>1</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
+        <v>35.3</v>
+      </c>
+      <c r="L191">
+        <v>0</v>
+      </c>
+      <c r="M191">
+        <v>35.3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192">
+        <v>191</v>
+      </c>
+      <c r="C192">
+        <v>0</v>
+      </c>
+      <c r="D192" t="s">
+        <v>443</v>
+      </c>
+      <c r="E192" t="s">
+        <v>175</v>
+      </c>
+      <c r="F192">
+        <v>2005</v>
+      </c>
+      <c r="G192" t="s">
+        <v>171</v>
+      </c>
+      <c r="H192">
+        <v>32.65</v>
+      </c>
+      <c r="I192">
+        <v>1</v>
+      </c>
+      <c r="J192">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>32.65</v>
+      </c>
+      <c r="L192">
+        <v>0</v>
+      </c>
+      <c r="M192">
+        <v>32.65</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>191</v>
+      </c>
+      <c r="B193">
+        <v>191</v>
+      </c>
+      <c r="C193">
+        <v>0</v>
+      </c>
+      <c r="D193" t="s">
+        <v>66</v>
+      </c>
+      <c r="E193" t="s">
+        <v>444</v>
+      </c>
+      <c r="F193">
+        <v>2000</v>
+      </c>
+      <c r="G193" t="s">
+        <v>112</v>
+      </c>
+      <c r="H193">
+        <v>32.65</v>
+      </c>
+      <c r="I193">
+        <v>1</v>
+      </c>
+      <c r="J193">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>32.65</v>
+      </c>
+      <c r="L193">
+        <v>0</v>
+      </c>
+      <c r="M193">
+        <v>32.65</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194">
+        <v>193</v>
+      </c>
+      <c r="C194">
+        <v>0</v>
+      </c>
+      <c r="D194" t="s">
+        <v>445</v>
+      </c>
+      <c r="E194" t="s">
+        <v>446</v>
+      </c>
+      <c r="F194">
+        <v>1998</v>
+      </c>
+      <c r="G194" t="s">
+        <v>401</v>
+      </c>
+      <c r="H194">
+        <v>30.2</v>
+      </c>
+      <c r="I194">
+        <v>1</v>
+      </c>
+      <c r="J194">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>30.2</v>
+      </c>
+      <c r="L194">
+        <v>0</v>
+      </c>
+      <c r="M194">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>193</v>
+      </c>
+      <c r="B195">
+        <v>193</v>
+      </c>
+      <c r="C195">
+        <v>0</v>
+      </c>
+      <c r="D195" t="s">
+        <v>447</v>
+      </c>
+      <c r="E195" t="s">
+        <v>448</v>
+      </c>
+      <c r="F195">
+        <v>2004</v>
+      </c>
+      <c r="G195" t="s">
+        <v>180</v>
+      </c>
+      <c r="H195">
+        <v>30.2</v>
+      </c>
+      <c r="I195">
+        <v>1</v>
+      </c>
+      <c r="J195">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>30.2</v>
+      </c>
+      <c r="L195">
+        <v>0</v>
+      </c>
+      <c r="M195">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196">
+        <v>195</v>
+      </c>
+      <c r="C196">
+        <v>0</v>
+      </c>
+      <c r="D196" t="s">
+        <v>449</v>
+      </c>
+      <c r="E196" t="s">
+        <v>450</v>
+      </c>
+      <c r="F196">
+        <v>1993</v>
+      </c>
+      <c r="G196" t="s">
+        <v>451</v>
+      </c>
+      <c r="H196">
+        <v>29.06</v>
+      </c>
+      <c r="I196">
+        <v>1</v>
+      </c>
+      <c r="J196">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>29.06</v>
+      </c>
+      <c r="L196">
+        <v>0</v>
+      </c>
+      <c r="M196">
+        <v>29.06</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197">
+        <v>196</v>
+      </c>
+      <c r="C197">
+        <v>0</v>
+      </c>
+      <c r="D197" t="s">
+        <v>374</v>
+      </c>
+      <c r="E197" t="s">
+        <v>452</v>
+      </c>
+      <c r="F197">
+        <v>2005</v>
+      </c>
+      <c r="G197" t="s">
+        <v>180</v>
+      </c>
+      <c r="H197">
+        <v>27.94</v>
+      </c>
+      <c r="I197">
+        <v>1</v>
+      </c>
+      <c r="J197">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>27.94</v>
+      </c>
+      <c r="L197">
+        <v>0</v>
+      </c>
+      <c r="M197">
+        <v>27.94</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198">
+        <v>197</v>
+      </c>
+      <c r="C198">
+        <v>0</v>
+      </c>
+      <c r="D198" t="s">
+        <v>453</v>
+      </c>
+      <c r="E198" t="s">
+        <v>454</v>
+      </c>
+      <c r="F198">
+        <v>2004</v>
+      </c>
+      <c r="G198" t="s">
+        <v>106</v>
+      </c>
+      <c r="H198">
+        <v>24.86</v>
+      </c>
+      <c r="I198">
+        <v>1</v>
+      </c>
+      <c r="J198">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>24.86</v>
+      </c>
+      <c r="L198">
+        <v>0</v>
+      </c>
+      <c r="M198">
+        <v>24.86</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199">
+        <v>198</v>
+      </c>
+      <c r="C199">
+        <v>0</v>
+      </c>
+      <c r="D199" t="s">
+        <v>455</v>
+      </c>
+      <c r="E199" t="s">
+        <v>456</v>
+      </c>
+      <c r="F199">
+        <v>1996</v>
+      </c>
+      <c r="G199" t="s">
+        <v>31</v>
+      </c>
+      <c r="H199">
+        <v>23.91</v>
+      </c>
+      <c r="I199">
+        <v>1</v>
+      </c>
+      <c r="J199">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>23.91</v>
+      </c>
+      <c r="L199">
+        <v>0</v>
+      </c>
+      <c r="M199">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
+        <v>198</v>
+      </c>
+      <c r="B200">
+        <v>198</v>
+      </c>
+      <c r="C200">
+        <v>0</v>
+      </c>
+      <c r="D200" t="s">
+        <v>457</v>
+      </c>
+      <c r="E200" t="s">
+        <v>458</v>
+      </c>
+      <c r="F200">
+        <v>2007</v>
+      </c>
+      <c r="G200" t="s">
+        <v>115</v>
+      </c>
+      <c r="H200">
+        <v>23.91</v>
+      </c>
+      <c r="I200">
+        <v>1</v>
+      </c>
+      <c r="J200">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>23.91</v>
+      </c>
+      <c r="L200">
+        <v>0</v>
+      </c>
+      <c r="M200">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201">
+        <v>200</v>
+      </c>
+      <c r="C201">
+        <v>0</v>
+      </c>
+      <c r="D201" t="s">
+        <v>459</v>
+      </c>
+      <c r="E201" t="s">
+        <v>460</v>
+      </c>
+      <c r="F201">
+        <v>1996</v>
+      </c>
+      <c r="G201" t="s">
+        <v>171</v>
+      </c>
+      <c r="H201">
         <v>23.0</v>
       </c>
-      <c r="L191">
-[...2 lines deleted...]
-      <c r="M191">
+      <c r="I201">
+        <v>1</v>
+      </c>
+      <c r="J201">
+        <v>0</v>
+      </c>
+      <c r="K201">
         <v>23.0</v>
+      </c>
+      <c r="L201">
+        <v>0</v>
+      </c>
+      <c r="M201">
+        <v>23.0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202">
+        <v>201</v>
+      </c>
+      <c r="C202">
+        <v>0</v>
+      </c>
+      <c r="D202" t="s">
+        <v>461</v>
+      </c>
+      <c r="E202" t="s">
+        <v>462</v>
+      </c>
+      <c r="F202">
+        <v>1992</v>
+      </c>
+      <c r="G202" t="s">
+        <v>463</v>
+      </c>
+      <c r="H202">
+        <v>22.11</v>
+      </c>
+      <c r="I202">
+        <v>1</v>
+      </c>
+      <c r="J202">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>22.11</v>
+      </c>
+      <c r="L202">
+        <v>0</v>
+      </c>
+      <c r="M202">
+        <v>22.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">