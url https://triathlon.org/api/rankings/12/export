--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -92,1362 +92,1443 @@
   <si>
     <t>Period 1 7th Score</t>
   </si>
   <si>
     <t>Period 2 Best Score</t>
   </si>
   <si>
     <t>Period 2 2nd Score</t>
   </si>
   <si>
     <t>Period 2 3rd Score</t>
   </si>
   <si>
     <t>Period 2 4th Score</t>
   </si>
   <si>
     <t>Period 2 5th Score</t>
   </si>
   <si>
     <t>Period 2 6th Score</t>
   </si>
   <si>
     <t>Period 2 7th Score</t>
   </si>
   <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>Tertsch</t>
+  </si>
+  <si>
+    <t>GER</t>
+  </si>
+  <si>
     <t>Cassandre</t>
   </si>
   <si>
     <t>Beaugrand</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>Lisa</t>
-[...7 lines deleted...]
-  <si>
     <t>Beth</t>
   </si>
   <si>
     <t>Potter</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Taylor-Brown</t>
   </si>
   <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Lehair</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>Isakova</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
     <t>Leonie</t>
   </si>
   <si>
     <t>Periault</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Spivey</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Diana</t>
-[...7 lines deleted...]
-  <si>
     <t>Tilda</t>
   </si>
   <si>
     <t>Månsson</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Tanja</t>
   </si>
   <si>
     <t>Neubert</t>
   </si>
   <si>
+    <t>Márta</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Marta</t>
+  </si>
+  <si>
+    <t>Pintanel Raymundo</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Emma</t>
   </si>
   <si>
     <t>Lombardi</t>
   </si>
   <si>
     <t>Roksana</t>
   </si>
   <si>
     <t>Slupek</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Franka</t>
   </si>
   <si>
     <t>Rust</t>
   </si>
   <si>
-    <t>Marta</t>
-[...5 lines deleted...]
-    <t>ESP</t>
+    <t>Anqi</t>
+  </si>
+  <si>
+    <t>Huang</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>Waugh</t>
   </si>
   <si>
     <t>Jolien</t>
   </si>
   <si>
     <t>Vermeylen</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
+    <t>Xinyu</t>
+  </si>
+  <si>
+    <t>Lin</t>
+  </si>
+  <si>
     <t>Valentina</t>
   </si>
   <si>
     <t>Riasova</t>
   </si>
   <si>
     <t>Knibb</t>
   </si>
   <si>
     <t>Gina</t>
   </si>
   <si>
     <t>Sereno</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Lindemann</t>
   </si>
   <si>
-    <t>Márta</t>
-[...5 lines deleted...]
-    <t>HUN</t>
+    <t>Beatrice</t>
+  </si>
+  <si>
+    <t>Mallozzi</t>
+  </si>
+  <si>
+    <t>ITA</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>Michalickova</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
+    <t>Manami</t>
+  </si>
+  <si>
+    <t>Hayashi</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>Prestia</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t>Vargem</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
     <t>Bianca</t>
   </si>
   <si>
     <t>Seregni</t>
   </si>
   <si>
-    <t>ITA</t>
-[...7 lines deleted...]
-  <si>
     <t>Danielle</t>
   </si>
   <si>
     <t>Orie</t>
   </si>
   <si>
-    <t>Beatrice</t>
-[...2 lines deleted...]
-    <t>Mallozzi</t>
+    <t>Maria Carolina</t>
+  </si>
+  <si>
+    <t>Velasquez Soto</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Paola</t>
+  </si>
+  <si>
+    <t>Sacchi</t>
   </si>
   <si>
     <t>Gwen</t>
   </si>
   <si>
     <t>Jorgensen</t>
   </si>
   <si>
+    <t>Djenyfer</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
     <t>Therese</t>
   </si>
   <si>
     <t>Feuersinger</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
-    <t>Manami</t>
-[...5 lines deleted...]
-    <t>JPN</t>
+    <t>Verena</t>
+  </si>
+  <si>
+    <t>Steinhauser</t>
   </si>
   <si>
     <t>Fanni</t>
   </si>
   <si>
     <t>Szalai</t>
   </si>
   <si>
     <t>Kirsten</t>
   </si>
   <si>
     <t>Kasper</t>
   </si>
   <si>
-    <t>Angelica</t>
-[...2 lines deleted...]
-    <t>Prestia</t>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Tomé</t>
   </si>
   <si>
     <t>Sian</t>
   </si>
   <si>
     <t>Rainsley</t>
   </si>
   <si>
-    <t>Maria</t>
-[...34 lines deleted...]
-  <si>
     <t>Ana Maria Valentina</t>
   </si>
   <si>
     <t>Torres Gomez</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
+    <t>Naomi</t>
+  </si>
+  <si>
+    <t>Ruff</t>
+  </si>
+  <si>
+    <t>Dunajska</t>
+  </si>
+  <si>
+    <t>Erica</t>
+  </si>
+  <si>
+    <t>Hawley</t>
+  </si>
+  <si>
+    <t>BER</t>
+  </si>
+  <si>
     <t>Rosa Maria</t>
   </si>
   <si>
     <t>Tapia Vidal</t>
   </si>
   <si>
-    <t>Verena</t>
-[...14 lines deleted...]
-    <t>Ruff</t>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Bravo</t>
+  </si>
+  <si>
+    <t>ECU</t>
+  </si>
+  <si>
+    <t>Selina</t>
+  </si>
+  <si>
+    <t>Klamt</t>
+  </si>
+  <si>
+    <t>Asia</t>
+  </si>
+  <si>
+    <t>Mercatelli</t>
   </si>
   <si>
     <t>Alissa</t>
   </si>
   <si>
     <t>Konig</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
     <t>Erika</t>
   </si>
   <si>
     <t>Ackerlund</t>
   </si>
   <si>
-    <t>Selina</t>
-[...4 lines deleted...]
-  <si>
     <t>Desirae</t>
   </si>
   <si>
     <t>Ridenour</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>Paola</t>
-[...4 lines deleted...]
-  <si>
     <t>Cathia</t>
   </si>
   <si>
     <t>Schär</t>
   </si>
   <si>
-    <t>Xinyu</t>
-[...16 lines deleted...]
-  <si>
     <t>Marcela</t>
   </si>
   <si>
     <t>Alvarez Solis</t>
   </si>
   <si>
+    <t>Tjasa</t>
+  </si>
+  <si>
+    <t>Vrtacic</t>
+  </si>
+  <si>
+    <t>SLO</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>Eim</t>
+  </si>
+  <si>
+    <t>Carlotta</t>
+  </si>
+  <si>
+    <t>Missaglia</t>
+  </si>
+  <si>
+    <t>Vittoria</t>
+  </si>
+  <si>
+    <t>Lopes</t>
+  </si>
+  <si>
     <t>Tilly</t>
   </si>
   <si>
     <t>Anema</t>
   </si>
   <si>
-    <t>Vittoria</t>
-[...2 lines deleted...]
-    <t>Lopes</t>
+    <t>Ana</t>
+  </si>
+  <si>
+    <t>Carballo Gómez</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Daniels</t>
+  </si>
+  <si>
+    <t>Mathilde</t>
+  </si>
+  <si>
+    <t>Gautier</t>
+  </si>
+  <si>
+    <t>Karolina Helga</t>
+  </si>
+  <si>
+    <t>Horváth</t>
   </si>
   <si>
     <t>Kelly</t>
   </si>
   <si>
     <t>Wetteland</t>
   </si>
   <si>
-    <t>Erica</t>
-[...20 lines deleted...]
-    <t>Mercatelli</t>
+    <t>Brea</t>
+  </si>
+  <si>
+    <t>Roderick</t>
+  </si>
+  <si>
+    <t>NZL</t>
   </si>
   <si>
     <t>Noelia</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>De Koning</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Mako</t>
+  </si>
+  <si>
+    <t>Hiraizumi</t>
+  </si>
+  <si>
     <t>María</t>
   </si>
   <si>
     <t>Casals Mojica</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Guerrero Manso</t>
   </si>
   <si>
     <t>Robin</t>
   </si>
   <si>
     <t>Dreijling</t>
   </si>
   <si>
-    <t>NED</t>
+    <t>Carina</t>
+  </si>
+  <si>
+    <t>Reicht</t>
   </si>
   <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
-    <t>Barbara</t>
-[...8 lines deleted...]
-    <t>Reicht</t>
+    <t>Malowiecki</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Coninx</t>
   </si>
   <si>
     <t>Tara</t>
   </si>
   <si>
     <t>Sosinski</t>
   </si>
   <si>
-    <t>AUS</t>
-[...14 lines deleted...]
-    <t>NZL</t>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>Prikrylova</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Shanae</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>RSA</t>
+  </si>
+  <si>
+    <t>Iana</t>
+  </si>
+  <si>
+    <t>Chenskaia</t>
+  </si>
+  <si>
+    <t>Rosa Elena</t>
+  </si>
+  <si>
+    <t>Martinez Melchior</t>
+  </si>
+  <si>
+    <t>VEN</t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Bröcker</t>
   </si>
   <si>
     <t>Nicole</t>
   </si>
   <si>
     <t>Van Der Kaay</t>
   </si>
   <si>
-    <t>Carlotta</t>
-[...19 lines deleted...]
-  <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Fullagar</t>
   </si>
   <si>
     <t>Heidi</t>
   </si>
   <si>
     <t>Juránková</t>
   </si>
   <si>
-    <t>CZE</t>
+    <t>Iida</t>
+  </si>
+  <si>
+    <t>Reini</t>
+  </si>
+  <si>
+    <t>FIN</t>
   </si>
   <si>
     <t>Hannah</t>
   </si>
   <si>
     <t>Newman</t>
   </si>
   <si>
     <t>Eleanor</t>
   </si>
   <si>
     <t>Beveridge</t>
   </si>
   <si>
     <t>Ainsley</t>
   </si>
   <si>
     <t>Thorpe</t>
   </si>
   <si>
-    <t>Ana</t>
-[...4 lines deleted...]
-  <si>
     <t>Sidney</t>
   </si>
   <si>
     <t>Clement</t>
   </si>
   <si>
-    <t>Eva</t>
-[...1 lines deleted...]
-  <si>
     <t>Goodisson</t>
   </si>
   <si>
-    <t>Malowiecki</t>
-[...1 lines deleted...]
-  <si>
     <t>Margareta</t>
   </si>
   <si>
     <t>Vrablova</t>
   </si>
   <si>
     <t>Cecilia</t>
   </si>
   <si>
     <t>Santamaria Surroca</t>
   </si>
   <si>
+    <t>Aviv</t>
+  </si>
+  <si>
+    <t>Levi</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
     <t>Martina</t>
   </si>
   <si>
     <t>Ayu Pratiwi</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
-    <t>Iida</t>
-[...11 lines deleted...]
-    <t>Prikrylova</t>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Muñoz Hernando</t>
+  </si>
+  <si>
+    <t>Appoline</t>
+  </si>
+  <si>
+    <t>Foltz</t>
+  </si>
+  <si>
+    <t>Josephine</t>
+  </si>
+  <si>
+    <t>Seerig</t>
   </si>
   <si>
     <t>Melanie</t>
   </si>
   <si>
     <t>Santos</t>
   </si>
   <si>
-    <t>Rosa Elena</t>
-[...5 lines deleted...]
-    <t>VEN</t>
+    <t>Genesis Carolina</t>
+  </si>
+  <si>
+    <t>Ruiz Volcan</t>
+  </si>
+  <si>
+    <t>Hye Rang</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
+    <t>KOR</t>
+  </si>
+  <si>
+    <t>Annabel</t>
+  </si>
+  <si>
+    <t>Morton</t>
+  </si>
+  <si>
+    <t>Giovanna</t>
+  </si>
+  <si>
+    <t>Lacerda</t>
+  </si>
+  <si>
+    <t>Katie</t>
+  </si>
+  <si>
+    <t>Rodda</t>
+  </si>
+  <si>
+    <t>Gayeon</t>
+  </si>
+  <si>
+    <t>Park</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Mathias</t>
   </si>
   <si>
-    <t>Nina</t>
-[...2 lines deleted...]
-    <t>Eim</t>
+    <t>Miyu</t>
+  </si>
+  <si>
+    <t>Sakai</t>
   </si>
   <si>
     <t>Béatrice</t>
   </si>
   <si>
     <t>Filion</t>
   </si>
   <si>
-    <t>Giovanna</t>
-[...8 lines deleted...]
-    <t>Seerig</t>
+    <t>Hollie</t>
+  </si>
+  <si>
+    <t>Elliott</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Margot</t>
+  </si>
+  <si>
+    <t>Garabedian</t>
+  </si>
+  <si>
+    <t>CAM</t>
+  </si>
+  <si>
+    <t>Hye Rim</t>
+  </si>
+  <si>
+    <t>Jeong</t>
   </si>
   <si>
     <t>Camila Victoria</t>
   </si>
   <si>
     <t>Alcala Rosales</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
-    <t>Hollie</t>
-[...5 lines deleted...]
-    <t>IRL</t>
+    <t>Rafaela</t>
+  </si>
+  <si>
+    <t>Capó</t>
+  </si>
+  <si>
+    <t>CHI</t>
   </si>
   <si>
     <t>Luisa Daniela</t>
   </si>
   <si>
     <t>Baca Vargas</t>
   </si>
   <si>
     <t>Candice</t>
   </si>
   <si>
     <t>Denizot</t>
   </si>
   <si>
     <t>Perez</t>
   </si>
   <si>
     <t>Petra</t>
   </si>
   <si>
     <t>Kurikova</t>
   </si>
   <si>
-    <t>Rafaela</t>
-[...20 lines deleted...]
-    <t>KOR</t>
+    <t>Bethany</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Katrien</t>
+  </si>
+  <si>
+    <t>Maes</t>
   </si>
   <si>
     <t>Daniela</t>
   </si>
   <si>
     <t>Moya Chamorro</t>
   </si>
   <si>
-    <t>Hye Rim</t>
-[...4 lines deleted...]
-  <si>
     <t>Sofia</t>
   </si>
   <si>
     <t>Rodriguez Moreno</t>
   </si>
   <si>
-    <t>Annabel</t>
-[...4 lines deleted...]
-  <si>
     <t>Matylda</t>
   </si>
   <si>
     <t>Wojakiewicz</t>
   </si>
   <si>
     <t>Tallulah</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
     <t>Sophia</t>
   </si>
   <si>
     <t>Howell</t>
   </si>
   <si>
-    <t>Miyu</t>
-[...13 lines deleted...]
-  <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Werking</t>
   </si>
   <si>
-    <t>Aviv</t>
-[...5 lines deleted...]
-    <t>ISR</t>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t>Knaapi</t>
   </si>
   <si>
     <t>Zuzanna</t>
   </si>
   <si>
     <t>Sudak</t>
   </si>
   <si>
     <t>Ilaria</t>
   </si>
   <si>
     <t>Zane</t>
   </si>
   <si>
     <t>Bailee</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
+    <t>Sinem Francisca</t>
+  </si>
+  <si>
+    <t>Tous Servera</t>
+  </si>
+  <si>
+    <t>TUR</t>
+  </si>
+  <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>Peszleg</t>
   </si>
   <si>
-    <t>Gayeon</t>
-[...8 lines deleted...]
-    <t>Gautier</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Fuller</t>
+  </si>
+  <si>
+    <t>Riveros</t>
   </si>
   <si>
     <t>Raven</t>
   </si>
   <si>
     <t>Alcoseba</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
-    <t>Katie</t>
-[...10 lines deleted...]
-  <si>
     <t>Magdalena</t>
   </si>
   <si>
-    <t>Daniels</t>
+    <t>Liis</t>
+  </si>
+  <si>
+    <t>Kapten</t>
+  </si>
+  <si>
+    <t>EST</t>
   </si>
   <si>
     <t>Kanae</t>
   </si>
   <si>
     <t>Takenaka</t>
   </si>
   <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t>Campbell</t>
   </si>
   <si>
-    <t>Sinem Francisca</t>
-[...5 lines deleted...]
-    <t>TUR</t>
+    <t>Léa</t>
+  </si>
+  <si>
+    <t>Houart</t>
   </si>
   <si>
     <t>Maïra</t>
   </si>
   <si>
     <t>Carreau</t>
   </si>
   <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Gmür</t>
+  </si>
+  <si>
     <t>Aspen</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>Katrien</t>
-[...4 lines deleted...]
-  <si>
     <t>Tereza</t>
   </si>
   <si>
     <t>Zimovjanova</t>
   </si>
   <si>
-    <t>Marina</t>
-[...4 lines deleted...]
-  <si>
     <t>Joy</t>
   </si>
   <si>
     <t>Gill</t>
   </si>
   <si>
-    <t>Genesis Carolina</t>
-[...7 lines deleted...]
-  <si>
     <t>Visgueiro</t>
   </si>
   <si>
-    <t>Nora</t>
-[...4 lines deleted...]
-  <si>
     <t>Alina</t>
   </si>
   <si>
     <t>Khakimova</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Michelle</t>
   </si>
   <si>
     <t>Magnani</t>
   </si>
   <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>PUR</t>
   </si>
   <si>
     <t>Annika</t>
   </si>
   <si>
     <t>Koch</t>
   </si>
   <si>
-    <t>Helena</t>
-[...8 lines deleted...]
-    <t>Coninx</t>
+    <t>Cecilia Sayuri</t>
+  </si>
+  <si>
+    <t>Ramirez Alavez</t>
+  </si>
+  <si>
+    <t>Alessia</t>
+  </si>
+  <si>
+    <t>Orla</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Isla</t>
+  </si>
+  <si>
+    <t>Britton</t>
   </si>
   <si>
     <t>Gabrielle</t>
   </si>
   <si>
     <t>Lemes</t>
   </si>
   <si>
     <t>Rebecca</t>
   </si>
   <si>
     <t>Beti</t>
   </si>
   <si>
     <t>Leslie</t>
   </si>
   <si>
     <t>Amat Alvarez</t>
   </si>
   <si>
     <t>CUB</t>
   </si>
   <si>
     <t>Manon</t>
   </si>
   <si>
     <t>Pomme</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>Kuriackova</t>
   </si>
   <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Carlquist</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Dominga Elena</t>
+  </si>
+  <si>
+    <t>Jacome Espinoza</t>
+  </si>
+  <si>
     <t>Gianella Debra</t>
   </si>
   <si>
     <t>Coaguila Pita</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Costanza</t>
   </si>
   <si>
     <t>Arpinelli</t>
   </si>
   <si>
     <t>Sarika</t>
   </si>
   <si>
     <t>Nakayama</t>
   </si>
   <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
     <t>Molly</t>
   </si>
   <si>
     <t>Lakustiak</t>
   </si>
   <si>
     <t>Gelati</t>
   </si>
   <si>
     <t>Aleksandra</t>
   </si>
   <si>
     <t>Ferchmin</t>
   </si>
   <si>
     <t>Jule</t>
   </si>
   <si>
     <t>Behrens</t>
   </si>
   <si>
-    <t>Isla</t>
-[...4 lines deleted...]
-  <si>
     <t>Nora Romina</t>
   </si>
   <si>
     <t>Nádas</t>
   </si>
   <si>
     <t>Silke</t>
   </si>
   <si>
     <t>De Wolde</t>
   </si>
   <si>
     <t>Raquel</t>
   </si>
   <si>
     <t>Solis</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>Emy</t>
   </si>
   <si>
     <t>Legault</t>
   </si>
   <si>
     <t>Maria De Los Angeles</t>
   </si>
   <si>
     <t>Bonilla Garcia</t>
   </si>
   <si>
+    <t>Yifan</t>
+  </si>
+  <si>
+    <t>Yang</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>McConnell</t>
+  </si>
+  <si>
     <t>Zsanett</t>
   </si>
   <si>
     <t>Kuttor-Bragmayer</t>
   </si>
   <si>
     <t>Catalina</t>
   </si>
   <si>
     <t>Torres Espinoza</t>
   </si>
   <si>
-    <t>Liis</t>
-[...5 lines deleted...]
-    <t>EST</t>
+    <t>Linda</t>
+  </si>
+  <si>
+    <t>Krombach</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>Hedgeland</t>
   </si>
   <si>
     <t>Madalena Amaral</t>
   </si>
   <si>
     <t>Almeida</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
     <t>Machado Penteado</t>
   </si>
   <si>
+    <t>Yaniuska Mared</t>
+  </si>
+  <si>
+    <t>Jimenez Arriechi</t>
+  </si>
+  <si>
     <t>Anja</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
+    <t>Daryna</t>
+  </si>
+  <si>
+    <t>Moskalenko</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>Maksimava</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
     <t>De Rosas</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Matilda</t>
   </si>
   <si>
     <t>Offord</t>
   </si>
   <si>
-    <t>Cecilia Sayuri</t>
-[...2 lines deleted...]
-    <t>Ramirez Alavez</t>
+    <t>Alzbeta</t>
+  </si>
+  <si>
+    <t>Hruskova</t>
+  </si>
+  <si>
+    <t>Moira</t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>Gießmann</t>
   </si>
   <si>
     <t>Lili</t>
   </si>
   <si>
     <t>Dobi</t>
   </si>
   <si>
+    <t>Gabby</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
     <t>Dóra</t>
   </si>
   <si>
     <t>Pusztai</t>
   </si>
   <si>
     <t>Ellison</t>
   </si>
   <si>
     <t>Wolfe</t>
   </si>
   <si>
     <t>Tikhonova</t>
   </si>
   <si>
-    <t>RUS</t>
-[...1 lines deleted...]
-  <si>
     <t>Julia Maria</t>
   </si>
   <si>
+    <t>Laporte</t>
+  </si>
+  <si>
     <t>Anahi</t>
   </si>
   <si>
     <t>Alvarez Corral</t>
   </si>
   <si>
-    <t>Laporte</t>
-[...1 lines deleted...]
-  <si>
     <t>María Teresa</t>
   </si>
   <si>
     <t>Jiménez-Orta Guerrero</t>
   </si>
   <si>
-    <t>Dominga Elena</t>
-[...17 lines deleted...]
-    <t>DEN</t>
+    <t>Iratxe</t>
+  </si>
+  <si>
+    <t>Arenal Arribas</t>
+  </si>
+  <si>
+    <t>O'Brien</t>
   </si>
   <si>
     <t>Phoebe</t>
   </si>
   <si>
     <t>Carter</t>
   </si>
   <si>
-    <t>Kira</t>
+    <t>Soroka</t>
   </si>
   <si>
     <t>Gupta-Baltazar</t>
   </si>
   <si>
-    <t>Soroka</t>
-[...4 lines deleted...]
-  <si>
     <t>Mit</t>
   </si>
   <si>
     <t>Wittemans</t>
   </si>
   <si>
-    <t>Alzbeta</t>
-[...2 lines deleted...]
-    <t>Hruskova</t>
+    <t>Myral</t>
+  </si>
+  <si>
+    <t>Greco</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Szobácsi</t>
   </si>
   <si>
     <t>Brooke</t>
   </si>
   <si>
     <t>Rousselle</t>
   </si>
   <si>
-    <t>Szobácsi</t>
-[...8 lines deleted...]
-    <t>TRI</t>
+    <t>Alvarez Valencia</t>
   </si>
   <si>
     <t>Sonja</t>
   </si>
   <si>
-    <t>Alvarez Valencia</t>
-[...5 lines deleted...]
-    <t>Miranda</t>
+    <t>Yejin</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>Romero Orozco</t>
   </si>
   <si>
     <t>Briana</t>
   </si>
   <si>
     <t>Mow</t>
   </si>
   <si>
-    <t>Hanna</t>
-[...7 lines deleted...]
-  <si>
     <t>Watson</t>
   </si>
   <si>
+    <t>Ji Yeon</t>
+  </si>
+  <si>
     <t>Matilde</t>
   </si>
   <si>
     <t>Silva Santos</t>
   </si>
   <si>
     <t>Anabel</t>
   </si>
   <si>
     <t>Knoll</t>
   </si>
   <si>
     <t>Maria Clara</t>
   </si>
   <si>
     <t>Abreu Borges Cunha</t>
   </si>
   <si>
     <t>Babette</t>
   </si>
   <si>
     <t>Rosman</t>
-  </si>
-[...7 lines deleted...]
-    <t>ROU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1751,51 +1832,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z202"/>
+  <dimension ref="A1:Z218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -1884,140 +1965,143 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2">
-        <v>5250.0</v>
+        <v>5736.84</v>
       </c>
       <c r="I2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
-        <v>5250.0</v>
+        <v>5736.84</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
-        <v>1250.0</v>
+        <v>925.0</v>
       </c>
       <c r="N2">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="O2">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="P2">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="Q2">
-        <v>1000.0</v>
+        <v>855.63</v>
+      </c>
+      <c r="R2">
+        <v>669.95</v>
+      </c>
+      <c r="S2">
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3">
-        <v>5086.84</v>
+        <v>5250.0</v>
       </c>
       <c r="I3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>5086.84</v>
+        <v>5250.0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>925.0</v>
+        <v>1250.0</v>
       </c>
       <c r="N3">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="O3">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="P3">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="Q3">
-        <v>855.63</v>
-[...2 lines deleted...]
-        <v>669.95</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4">
         <v>1991</v>
       </c>
       <c r="G4" t="s">
         <v>34</v>
       </c>
       <c r="H4">
@@ -2158,193 +2242,196 @@
       </c>
       <c r="Q6">
         <v>579.42</v>
       </c>
       <c r="R6">
         <v>307.23</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H7">
-        <v>3724.41</v>
+        <v>3765.0345</v>
       </c>
       <c r="I7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
-        <v>3724.41</v>
+        <v>3765.0345</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>1000.0</v>
+        <v>783.0</v>
       </c>
       <c r="N7">
-        <v>732.09</v>
+        <v>626.4</v>
       </c>
       <c r="O7">
-        <v>732.09</v>
+        <v>535.96</v>
       </c>
       <c r="P7">
-        <v>724.27</v>
+        <v>500.0</v>
       </c>
       <c r="Q7">
-        <v>535.96</v>
+        <v>495.76</v>
+      </c>
+      <c r="R7">
+        <v>424.19</v>
+      </c>
+      <c r="S7">
+        <v>399.7245</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="G8" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="H8">
-        <v>3721.1</v>
+        <v>3724.41</v>
       </c>
       <c r="I8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
-        <v>3721.1</v>
+        <v>3724.41</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>925.0</v>
+        <v>1000.0</v>
       </c>
       <c r="N8">
-        <v>791.45</v>
+        <v>732.09</v>
       </c>
       <c r="O8">
-        <v>579.42</v>
+        <v>732.09</v>
       </c>
       <c r="P8">
-        <v>573.23</v>
+        <v>724.27</v>
       </c>
       <c r="Q8">
-        <v>427.81</v>
-[...2 lines deleted...]
-        <v>424.19</v>
+        <v>535.96</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9">
-        <v>3365.31</v>
+        <v>3721.1</v>
       </c>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
-        <v>3365.31</v>
+        <v>3721.1</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>783.0</v>
+        <v>925.0</v>
       </c>
       <c r="N9">
-        <v>626.4</v>
+        <v>791.45</v>
       </c>
       <c r="O9">
-        <v>535.96</v>
+        <v>579.42</v>
       </c>
       <c r="P9">
-        <v>500.0</v>
+        <v>573.23</v>
       </c>
       <c r="Q9">
-        <v>495.76</v>
+        <v>427.81</v>
       </c>
       <c r="R9">
         <v>424.19</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>48</v>
       </c>
       <c r="E10" t="s">
         <v>49</v>
       </c>
       <c r="F10">
         <v>2004</v>
       </c>
       <c r="G10" t="s">
@@ -2379,8947 +2466,9897 @@
       </c>
       <c r="Q10">
         <v>243.16</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>51</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11">
         <v>2000</v>
       </c>
       <c r="G11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H11">
-        <v>2808.69</v>
+        <v>2975.13</v>
       </c>
       <c r="I11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>2808.69</v>
+        <v>2975.13</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>619.71</v>
       </c>
       <c r="N11">
         <v>535.96</v>
       </c>
       <c r="O11">
         <v>495.76</v>
       </c>
       <c r="P11">
         <v>458.58</v>
       </c>
       <c r="Q11">
         <v>362.95</v>
       </c>
       <c r="R11">
         <v>335.73</v>
+      </c>
+      <c r="S11">
+        <v>166.44</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G12" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="H12">
-        <v>2472.98</v>
+        <v>2718.37</v>
       </c>
       <c r="I12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>2472.98</v>
+        <v>2718.37</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>791.45</v>
+        <v>579.42</v>
       </c>
       <c r="N12">
-        <v>732.09</v>
+        <v>495.76</v>
       </c>
       <c r="O12">
-        <v>495.76</v>
+        <v>462.5</v>
       </c>
       <c r="P12">
-        <v>453.68</v>
+        <v>462.5</v>
+      </c>
+      <c r="Q12">
+        <v>366.05</v>
+      </c>
+      <c r="R12">
+        <v>352.14</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13">
         <v>1999</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13">
-        <v>2384.966</v>
+        <v>2647.96</v>
       </c>
       <c r="I13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
-        <v>2384.966</v>
+        <v>2647.96</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="N13">
-        <v>626.4</v>
+        <v>530.24</v>
       </c>
       <c r="O13">
-        <v>452.716</v>
+        <v>500.0</v>
       </c>
       <c r="P13">
-        <v>362.95</v>
+        <v>338.59</v>
       </c>
       <c r="Q13">
         <v>265.71</v>
+      </c>
+      <c r="R13">
+        <v>220.58</v>
+      </c>
+      <c r="S13">
+        <v>166.44</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F14">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G14" t="s">
         <v>31</v>
       </c>
       <c r="H14">
-        <v>2361.35</v>
+        <v>2472.98</v>
       </c>
       <c r="I14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
-        <v>2361.35</v>
+        <v>2472.98</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>535.96</v>
+        <v>791.45</v>
       </c>
       <c r="N14">
-        <v>490.47</v>
+        <v>732.09</v>
       </c>
       <c r="O14">
-        <v>458.58</v>
+        <v>495.76</v>
       </c>
       <c r="P14">
-        <v>362.95</v>
-[...5 lines deleted...]
-        <v>212.09</v>
+        <v>453.68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15">
         <v>1999</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H15">
-        <v>2147.96</v>
+        <v>2384.966</v>
       </c>
       <c r="I15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
-        <v>2147.96</v>
+        <v>2384.966</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
+        <v>677.19</v>
+      </c>
+      <c r="N15">
         <v>626.4</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
-        <v>338.59</v>
+        <v>452.716</v>
       </c>
       <c r="P15">
+        <v>362.95</v>
+      </c>
+      <c r="Q15">
         <v>265.71</v>
-      </c>
-[...4 lines deleted...]
-        <v>166.44</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F16">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H16">
-        <v>2106.53</v>
+        <v>2361.35</v>
       </c>
       <c r="I16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
-        <v>2106.53</v>
+        <v>2361.35</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>855.63</v>
+        <v>535.96</v>
       </c>
       <c r="N16">
-        <v>626.4</v>
+        <v>490.47</v>
       </c>
       <c r="O16">
-        <v>577.2</v>
+        <v>458.58</v>
       </c>
       <c r="P16">
-        <v>47.3</v>
+        <v>362.95</v>
+      </c>
+      <c r="Q16">
+        <v>301.3</v>
+      </c>
+      <c r="R16">
+        <v>212.09</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="H17">
-        <v>2070.9595</v>
+        <v>2133.64</v>
       </c>
       <c r="I17">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
-        <v>2070.9595</v>
+        <v>2133.64</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
-        <v>677.19</v>
+        <v>791.45</v>
       </c>
       <c r="N17">
-        <v>511.6695</v>
+        <v>483.96</v>
       </c>
       <c r="O17">
-        <v>392.37</v>
+        <v>462.5</v>
       </c>
       <c r="P17">
-        <v>310.55</v>
-[...5 lines deleted...]
-        <v>89.21</v>
+        <v>395.73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F18">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G18" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="H18">
-        <v>2047.48</v>
+        <v>2125.96</v>
       </c>
       <c r="I18">
         <v>4</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
-        <v>2047.48</v>
+        <v>2125.96</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
-        <v>626.4</v>
+        <v>1069.53</v>
       </c>
       <c r="N18">
-        <v>500.0</v>
+        <v>495.76</v>
       </c>
       <c r="O18">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="P18">
-        <v>458.58</v>
+        <v>132.86</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F19">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="H19">
-        <v>1978.38</v>
+        <v>2106.53</v>
       </c>
       <c r="I19">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
-        <v>1978.38</v>
+        <v>2106.53</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>458.58</v>
+        <v>855.63</v>
       </c>
       <c r="N19">
-        <v>458.58</v>
+        <v>626.4</v>
       </c>
       <c r="O19">
-        <v>335.73</v>
+        <v>577.2</v>
       </c>
       <c r="P19">
-        <v>287.26</v>
-[...5 lines deleted...]
-        <v>192.45</v>
+        <v>47.3</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F20">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G20" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="H20">
-        <v>1939.57</v>
+        <v>2080.96</v>
       </c>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
-        <v>1939.57</v>
+        <v>2080.96</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>915.12</v>
+        <v>545.0</v>
       </c>
       <c r="N20">
-        <v>424.19</v>
+        <v>535.96</v>
       </c>
       <c r="O20">
-        <v>310.55</v>
+        <v>500.0</v>
       </c>
       <c r="P20">
-        <v>289.71</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F21">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G21" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="H21">
-        <v>1889.82</v>
+        <v>2070.9595</v>
       </c>
       <c r="I21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
-        <v>1889.82</v>
+        <v>2070.9595</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="N21">
-        <v>495.76</v>
+        <v>511.6695</v>
       </c>
       <c r="O21">
-        <v>462.5</v>
+        <v>392.37</v>
       </c>
       <c r="P21">
-        <v>352.14</v>
+        <v>310.55</v>
+      </c>
+      <c r="Q21">
+        <v>89.97</v>
+      </c>
+      <c r="R21">
+        <v>89.21</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="H22">
-        <v>1739.41</v>
+        <v>2047.48</v>
       </c>
       <c r="I22">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
-        <v>1739.41</v>
+        <v>2047.48</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
+        <v>626.4</v>
+      </c>
+      <c r="N22">
         <v>500.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
-        <v>366.05</v>
+        <v>462.5</v>
       </c>
       <c r="P22">
-        <v>245.78</v>
-[...5 lines deleted...]
-        <v>59.76</v>
+        <v>458.58</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="G23" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="H23">
-        <v>1712.14</v>
+        <v>1978.38</v>
       </c>
       <c r="I23">
         <v>6</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
-        <v>1712.14</v>
+        <v>1978.38</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>388.18</v>
+        <v>458.58</v>
       </c>
       <c r="N23">
-        <v>366.05</v>
+        <v>458.58</v>
       </c>
       <c r="O23">
-        <v>325.73</v>
+        <v>335.73</v>
       </c>
       <c r="P23">
-        <v>227.35</v>
+        <v>287.26</v>
       </c>
       <c r="Q23">
-        <v>210.3</v>
+        <v>245.78</v>
       </c>
       <c r="R23">
-        <v>194.53</v>
+        <v>192.45</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" t="s">
         <v>82</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H24">
-        <v>1698.15</v>
+        <v>1939.57</v>
       </c>
       <c r="I24">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
-        <v>1698.15</v>
+        <v>1939.57</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>1069.53</v>
+        <v>915.12</v>
       </c>
       <c r="N24">
-        <v>495.76</v>
+        <v>424.19</v>
       </c>
       <c r="O24">
-        <v>132.86</v>
+        <v>310.55</v>
+      </c>
+      <c r="P24">
+        <v>289.71</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" t="s">
         <v>84</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25">
+        <v>2000</v>
+      </c>
+      <c r="G25" t="s">
         <v>85</v>
       </c>
-      <c r="F25">
-[...4 lines deleted...]
-      </c>
       <c r="H25">
-        <v>1646.27</v>
+        <v>1817.56</v>
       </c>
       <c r="I25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1646.27</v>
+        <v>1817.56</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>585.0</v>
+        <v>427.81</v>
       </c>
       <c r="N25">
-        <v>500.0</v>
+        <v>427.81</v>
       </c>
       <c r="O25">
-        <v>366.05</v>
+        <v>395.73</v>
       </c>
       <c r="P25">
-        <v>153.96</v>
+        <v>229.29</v>
       </c>
       <c r="Q25">
-        <v>41.26</v>
+        <v>188.73</v>
+      </c>
+      <c r="R25">
+        <v>76.98</v>
+      </c>
+      <c r="S25">
+        <v>71.21</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>86</v>
       </c>
       <c r="E26" t="s">
         <v>87</v>
       </c>
       <c r="F26">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G26" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H26">
-        <v>1517.06</v>
+        <v>1789.56</v>
       </c>
       <c r="I26">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
-        <v>1517.06</v>
+        <v>1789.56</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>427.81</v>
+        <v>500.0</v>
       </c>
       <c r="N26">
-        <v>427.81</v>
+        <v>424.19</v>
       </c>
       <c r="O26">
-        <v>395.73</v>
+        <v>366.05</v>
       </c>
       <c r="P26">
-        <v>188.73</v>
+        <v>245.78</v>
       </c>
       <c r="Q26">
-        <v>76.98</v>
+        <v>143.63</v>
+      </c>
+      <c r="R26">
+        <v>59.76</v>
+      </c>
+      <c r="S26">
+        <v>50.15</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F27">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="G27" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H27">
-        <v>1513.18</v>
+        <v>1773.9575</v>
       </c>
       <c r="I27">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
-        <v>1513.18</v>
+        <v>1773.9575</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>732.09</v>
+        <v>429.0075</v>
       </c>
       <c r="N27">
-        <v>495.76</v>
+        <v>338.59</v>
       </c>
       <c r="O27">
-        <v>224.92</v>
+        <v>289.71</v>
       </c>
       <c r="P27">
-        <v>60.41</v>
+        <v>229.29</v>
+      </c>
+      <c r="Q27">
+        <v>212.09</v>
+      </c>
+      <c r="R27">
+        <v>142.41</v>
+      </c>
+      <c r="S27">
+        <v>132.86</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E28" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F28">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="H28">
-        <v>1495.85</v>
+        <v>1767.35</v>
       </c>
       <c r="I28">
         <v>6</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
-        <v>1495.85</v>
+        <v>1767.35</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>732.09</v>
+        <v>462.5</v>
       </c>
       <c r="N28">
-        <v>335.73</v>
+        <v>395.73</v>
       </c>
       <c r="O28">
-        <v>164.66</v>
+        <v>366.05</v>
       </c>
       <c r="P28">
-        <v>112.71</v>
+        <v>313.2</v>
       </c>
       <c r="Q28">
-        <v>80.06</v>
+        <v>204.03</v>
       </c>
       <c r="R28">
-        <v>70.6</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F29">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H29">
-        <v>1462.8975</v>
+        <v>1734.85</v>
       </c>
       <c r="I29">
         <v>6</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
-        <v>1462.8975</v>
+        <v>1734.85</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>429.0075</v>
+        <v>579.42</v>
       </c>
       <c r="N29">
-        <v>338.59</v>
+        <v>395.73</v>
       </c>
       <c r="O29">
-        <v>289.71</v>
+        <v>267.98</v>
       </c>
       <c r="P29">
-        <v>142.41</v>
+        <v>267.98</v>
       </c>
       <c r="Q29">
-        <v>132.86</v>
+        <v>167.86</v>
       </c>
       <c r="R29">
-        <v>130.32</v>
+        <v>55.88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F30">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="G30" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="H30">
-        <v>1428.33</v>
+        <v>1712.14</v>
       </c>
       <c r="I30">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
-        <v>1428.33</v>
+        <v>1712.14</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>535.96</v>
+        <v>388.18</v>
       </c>
       <c r="N30">
-        <v>500.0</v>
+        <v>366.05</v>
       </c>
       <c r="O30">
-        <v>392.37</v>
+        <v>325.73</v>
+      </c>
+      <c r="P30">
+        <v>227.35</v>
+      </c>
+      <c r="Q30">
+        <v>210.3</v>
+      </c>
+      <c r="R30">
+        <v>194.53</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>30</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F31">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="G31" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H31">
-        <v>1427.29</v>
+        <v>1646.27</v>
       </c>
       <c r="I31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
-        <v>1427.29</v>
+        <v>1646.27</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>846.48</v>
+        <v>585.0</v>
       </c>
       <c r="N31">
-        <v>362.95</v>
+        <v>500.0</v>
       </c>
       <c r="O31">
-        <v>112.71</v>
+        <v>366.05</v>
       </c>
       <c r="P31">
-        <v>105.15</v>
+        <v>153.96</v>
+      </c>
+      <c r="Q31">
+        <v>41.26</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F32">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G32" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="H32">
-        <v>1401.3</v>
+        <v>1606.7</v>
       </c>
       <c r="I32">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
-        <v>1401.3</v>
+        <v>1606.7</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>462.5</v>
+        <v>338.59</v>
       </c>
       <c r="N32">
-        <v>395.73</v>
+        <v>332.14</v>
       </c>
       <c r="O32">
-        <v>313.2</v>
+        <v>289.71</v>
       </c>
       <c r="P32">
-        <v>204.03</v>
+        <v>265.71</v>
       </c>
       <c r="Q32">
-        <v>25.84</v>
+        <v>232.02</v>
+      </c>
+      <c r="R32">
+        <v>83.22</v>
+      </c>
+      <c r="S32">
+        <v>65.31</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E33" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F33">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="H33">
-        <v>1376.71</v>
+        <v>1597.58</v>
       </c>
       <c r="I33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
-        <v>1376.71</v>
+        <v>1597.58</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>362.95</v>
+        <v>427.81</v>
       </c>
       <c r="N33">
-        <v>335.73</v>
+        <v>338.59</v>
       </c>
       <c r="O33">
-        <v>287.26</v>
+        <v>289.71</v>
       </c>
       <c r="P33">
-        <v>238.46</v>
+        <v>267.98</v>
       </c>
       <c r="Q33">
-        <v>152.31</v>
+        <v>155.27</v>
+      </c>
+      <c r="R33">
+        <v>118.22</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F34">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="G34" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="H34">
-        <v>1321.98</v>
+        <v>1590.16</v>
       </c>
       <c r="I34">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
-        <v>1321.98</v>
+        <v>1590.16</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
-        <v>284.19</v>
+        <v>732.09</v>
       </c>
       <c r="N34">
-        <v>265.71</v>
+        <v>495.76</v>
       </c>
       <c r="O34">
-        <v>229.29</v>
+        <v>224.92</v>
       </c>
       <c r="P34">
-        <v>227.35</v>
+        <v>76.98</v>
       </c>
       <c r="Q34">
-        <v>161.48</v>
-[...2 lines deleted...]
-        <v>153.96</v>
+        <v>60.41</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F35">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="G35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H35">
-        <v>1275.41</v>
+        <v>1557.01</v>
       </c>
       <c r="I35">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
-        <v>1275.41</v>
+        <v>1557.01</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>791.45</v>
+        <v>519.48</v>
       </c>
       <c r="N35">
-        <v>483.96</v>
+        <v>335.73</v>
+      </c>
+      <c r="O35">
+        <v>313.2</v>
+      </c>
+      <c r="P35">
+        <v>131.73</v>
+      </c>
+      <c r="Q35">
+        <v>103.14</v>
+      </c>
+      <c r="R35">
+        <v>82.52</v>
+      </c>
+      <c r="S35">
+        <v>71.21</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H36">
-        <v>1268.11</v>
+        <v>1495.85</v>
       </c>
       <c r="I36">
         <v>6</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
-        <v>1268.11</v>
+        <v>1495.85</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
-        <v>332.14</v>
+        <v>732.09</v>
       </c>
       <c r="N36">
-        <v>289.71</v>
+        <v>335.73</v>
       </c>
       <c r="O36">
-        <v>265.71</v>
+        <v>164.66</v>
       </c>
       <c r="P36">
-        <v>232.02</v>
+        <v>112.71</v>
       </c>
       <c r="Q36">
-        <v>83.22</v>
+        <v>80.06</v>
       </c>
       <c r="R36">
-        <v>65.31</v>
+        <v>70.6</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F37">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="G37" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="H37">
-        <v>1243.81</v>
+        <v>1495.61</v>
       </c>
       <c r="I37">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>1243.81</v>
+        <v>1495.61</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
-        <v>519.48</v>
+        <v>392.37</v>
       </c>
       <c r="N37">
-        <v>335.73</v>
+        <v>267.98</v>
       </c>
       <c r="O37">
-        <v>131.73</v>
+        <v>247.88</v>
       </c>
       <c r="P37">
-        <v>103.14</v>
+        <v>229.29</v>
       </c>
       <c r="Q37">
-        <v>82.52</v>
+        <v>155.27</v>
       </c>
       <c r="R37">
-        <v>71.21</v>
+        <v>142.41</v>
+      </c>
+      <c r="S37">
+        <v>60.41</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D38" t="s">
         <v>116</v>
       </c>
       <c r="E38" t="s">
         <v>117</v>
       </c>
       <c r="F38">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="G38" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="H38">
-        <v>1241.21</v>
+        <v>1428.33</v>
       </c>
       <c r="I38">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
-        <v>1241.21</v>
+        <v>1428.33</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
+        <v>535.96</v>
+      </c>
+      <c r="N38">
         <v>500.0</v>
       </c>
-      <c r="N38">
-[...1 lines deleted...]
-      </c>
       <c r="O38">
-        <v>310.55</v>
-[...2 lines deleted...]
-        <v>64.61</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D39" t="s">
+        <v>118</v>
+      </c>
+      <c r="E39" t="s">
         <v>119</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="G39" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="H39">
-        <v>1236.2</v>
+        <v>1427.29</v>
       </c>
       <c r="I39">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
-        <v>1236.2</v>
+        <v>1427.29</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
+        <v>846.48</v>
+      </c>
+      <c r="N39">
         <v>362.95</v>
       </c>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
       <c r="O39">
-        <v>293.15</v>
+        <v>112.71</v>
       </c>
       <c r="P39">
-        <v>132.86</v>
-[...2 lines deleted...]
-        <v>111.51</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D40" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" t="s">
         <v>121</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="H40">
-        <v>1227.63</v>
+        <v>1398.31</v>
       </c>
       <c r="I40">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>1227.63</v>
+        <v>1398.31</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>392.37</v>
+        <v>284.19</v>
       </c>
       <c r="N40">
-        <v>247.88</v>
+        <v>265.71</v>
       </c>
       <c r="O40">
         <v>229.29</v>
       </c>
       <c r="P40">
-        <v>155.27</v>
+        <v>227.35</v>
       </c>
       <c r="Q40">
-        <v>142.41</v>
+        <v>161.48</v>
       </c>
       <c r="R40">
-        <v>60.41</v>
+        <v>153.96</v>
+      </c>
+      <c r="S40">
+        <v>76.33</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" t="s">
         <v>123</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G41" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="H41">
-        <v>1171.26</v>
+        <v>1376.71</v>
       </c>
       <c r="I41">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
-        <v>1171.26</v>
+        <v>1376.71</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>579.42</v>
+        <v>362.95</v>
       </c>
       <c r="N41">
-        <v>267.98</v>
+        <v>335.73</v>
       </c>
       <c r="O41">
-        <v>267.98</v>
+        <v>287.26</v>
       </c>
       <c r="P41">
-        <v>55.88</v>
+        <v>238.46</v>
+      </c>
+      <c r="Q41">
+        <v>152.31</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>41</v>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="s">
+        <v>124</v>
+      </c>
+      <c r="E42" t="s">
         <v>125</v>
       </c>
-      <c r="E42" t="s">
+      <c r="F42">
+        <v>2001</v>
+      </c>
+      <c r="G42" t="s">
         <v>126</v>
       </c>
-      <c r="F42">
-[...4 lines deleted...]
-      </c>
       <c r="H42">
-        <v>1161.9145</v>
+        <v>1354.88</v>
       </c>
       <c r="I42">
         <v>5</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>1161.9145</v>
+        <v>1354.88</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
-        <v>460.4945</v>
+        <v>500.0</v>
       </c>
       <c r="N42">
-        <v>267.98</v>
+        <v>366.05</v>
       </c>
       <c r="O42">
-        <v>227.35</v>
+        <v>310.55</v>
       </c>
       <c r="P42">
-        <v>153.96</v>
+        <v>113.67</v>
       </c>
       <c r="Q42">
-        <v>52.13</v>
+        <v>64.61</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D43" t="s">
         <v>127</v>
       </c>
       <c r="E43" t="s">
         <v>128</v>
       </c>
       <c r="F43">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G43" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="H43">
-        <v>1142.64</v>
+        <v>1317.1845</v>
       </c>
       <c r="I43">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
-        <v>1142.64</v>
+        <v>1317.1845</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
-        <v>458.58</v>
+        <v>460.4945</v>
       </c>
       <c r="N43">
-        <v>265.71</v>
+        <v>267.98</v>
       </c>
       <c r="O43">
-        <v>210.3</v>
+        <v>227.35</v>
       </c>
       <c r="P43">
-        <v>208.05</v>
+        <v>155.27</v>
+      </c>
+      <c r="Q43">
+        <v>153.96</v>
+      </c>
+      <c r="R43">
+        <v>52.13</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F44">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G44" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="H44">
-        <v>1115.09</v>
+        <v>1310.67</v>
       </c>
       <c r="I44">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
-        <v>1115.09</v>
+        <v>1310.67</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>313.2</v>
+        <v>289.71</v>
       </c>
       <c r="N44">
-        <v>262.87</v>
+        <v>287.26</v>
       </c>
       <c r="O44">
-        <v>227.35</v>
+        <v>278.7</v>
       </c>
       <c r="P44">
-        <v>179.94</v>
+        <v>181.47</v>
       </c>
       <c r="Q44">
-        <v>131.73</v>
+        <v>132.86</v>
+      </c>
+      <c r="R44">
+        <v>96.44</v>
+      </c>
+      <c r="S44">
+        <v>44.23</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D45" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" t="s">
+        <v>131</v>
+      </c>
+      <c r="F45">
+        <v>1998</v>
+      </c>
+      <c r="G45" t="s">
         <v>132</v>
       </c>
-      <c r="E45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H45">
-        <v>1109.55</v>
+        <v>1238.14</v>
       </c>
       <c r="I45">
         <v>6</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>1109.55</v>
+        <v>1238.14</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>310.55</v>
+        <v>338.59</v>
       </c>
       <c r="N45">
-        <v>267.98</v>
+        <v>313.2</v>
       </c>
       <c r="O45">
-        <v>210.3</v>
+        <v>196.19</v>
       </c>
       <c r="P45">
-        <v>122.89</v>
+        <v>143.63</v>
       </c>
       <c r="Q45">
-        <v>104.26</v>
+        <v>132.86</v>
       </c>
       <c r="R45">
-        <v>93.57</v>
+        <v>113.67</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D46" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" t="s">
         <v>134</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G46" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="H46">
-        <v>1105.74</v>
+        <v>1236.2</v>
       </c>
       <c r="I46">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>1105.74</v>
+        <v>1236.2</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>579.42</v>
+        <v>362.95</v>
       </c>
       <c r="N46">
-        <v>179.94</v>
+        <v>335.73</v>
       </c>
       <c r="O46">
-        <v>179.94</v>
+        <v>293.15</v>
       </c>
       <c r="P46">
-        <v>166.44</v>
+        <v>132.86</v>
+      </c>
+      <c r="Q46">
+        <v>111.51</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
+        <v>135</v>
+      </c>
+      <c r="E47" t="s">
+        <v>136</v>
+      </c>
+      <c r="F47">
+        <v>1987</v>
+      </c>
+      <c r="G47" t="s">
         <v>137</v>
       </c>
-      <c r="E47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H47">
-        <v>1103.72</v>
+        <v>1194.14</v>
       </c>
       <c r="I47">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>1103.72</v>
+        <v>1194.14</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>427.81</v>
+        <v>316.92</v>
       </c>
       <c r="N47">
-        <v>289.71</v>
+        <v>267.98</v>
       </c>
       <c r="O47">
-        <v>267.98</v>
+        <v>229.29</v>
       </c>
       <c r="P47">
-        <v>118.22</v>
+        <v>212.09</v>
+      </c>
+      <c r="Q47">
+        <v>167.86</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D48" t="s">
+        <v>138</v>
+      </c>
+      <c r="E48" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F48">
         <v>2001</v>
       </c>
       <c r="G48" t="s">
-        <v>129</v>
+        <v>28</v>
       </c>
       <c r="H48">
-        <v>1090.73</v>
+        <v>1185.06</v>
       </c>
       <c r="I48">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>1090.73</v>
+        <v>1185.06</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>424.19</v>
+        <v>310.55</v>
       </c>
       <c r="N48">
-        <v>310.55</v>
+        <v>267.98</v>
       </c>
       <c r="O48">
-        <v>194.53</v>
+        <v>210.3</v>
       </c>
       <c r="P48">
-        <v>120.55</v>
+        <v>122.89</v>
       </c>
       <c r="Q48">
-        <v>40.91</v>
+        <v>104.26</v>
+      </c>
+      <c r="R48">
+        <v>93.57</v>
+      </c>
+      <c r="S48">
+        <v>75.51</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D49" t="s">
+        <v>140</v>
+      </c>
+      <c r="E49" t="s">
         <v>141</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G49" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="H49">
-        <v>1080.96</v>
+        <v>1162.89</v>
       </c>
       <c r="I49">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
-        <v>1080.96</v>
+        <v>1162.89</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>545.0</v>
+        <v>338.59</v>
       </c>
       <c r="N49">
-        <v>535.96</v>
+        <v>338.59</v>
+      </c>
+      <c r="O49">
+        <v>247.88</v>
+      </c>
+      <c r="P49">
+        <v>181.47</v>
+      </c>
+      <c r="Q49">
+        <v>56.36</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D50" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" t="s">
         <v>143</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50">
+        <v>1996</v>
+      </c>
+      <c r="G50" t="s">
         <v>144</v>
       </c>
-      <c r="F50">
-[...4 lines deleted...]
-      </c>
       <c r="H50">
-        <v>1026.28</v>
+        <v>1142.64</v>
       </c>
       <c r="I50">
         <v>4</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
-        <v>1026.28</v>
+        <v>1142.64</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>316.92</v>
+        <v>458.58</v>
       </c>
       <c r="N50">
-        <v>267.98</v>
+        <v>265.71</v>
       </c>
       <c r="O50">
-        <v>229.29</v>
+        <v>210.3</v>
       </c>
       <c r="P50">
-        <v>212.09</v>
+        <v>208.05</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C51">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D51" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="E51" t="s">
         <v>146</v>
       </c>
       <c r="F51">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G51" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="H51">
-        <v>1020.96</v>
+        <v>1115.09</v>
       </c>
       <c r="I51">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
-        <v>1020.96</v>
+        <v>1115.09</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
-        <v>287.26</v>
+        <v>313.2</v>
       </c>
       <c r="N51">
-        <v>278.7</v>
+        <v>262.87</v>
       </c>
       <c r="O51">
-        <v>181.47</v>
+        <v>227.35</v>
       </c>
       <c r="P51">
-        <v>132.86</v>
+        <v>179.94</v>
       </c>
       <c r="Q51">
-        <v>96.44</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>131.73</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D52" t="s">
         <v>147</v>
       </c>
       <c r="E52" t="s">
         <v>148</v>
       </c>
       <c r="F52">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G52" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="H52">
-        <v>1005.75</v>
+        <v>1105.74</v>
       </c>
       <c r="I52">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
-        <v>1005.75</v>
+        <v>1105.74</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
-        <v>395.73</v>
+        <v>579.42</v>
       </c>
       <c r="N52">
-        <v>265.71</v>
+        <v>179.94</v>
       </c>
       <c r="O52">
-        <v>250.83</v>
+        <v>179.94</v>
       </c>
       <c r="P52">
-        <v>81.63</v>
-[...2 lines deleted...]
-        <v>11.85</v>
+        <v>166.44</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F53">
         <v>2001</v>
       </c>
       <c r="G53" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="H53">
-        <v>1005.43</v>
+        <v>1090.73</v>
       </c>
       <c r="I53">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>1005.43</v>
+        <v>1090.73</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>392.37</v>
+        <v>424.19</v>
       </c>
       <c r="N53">
-        <v>313.2</v>
+        <v>310.55</v>
       </c>
       <c r="O53">
-        <v>178.01</v>
+        <v>194.53</v>
       </c>
       <c r="P53">
-        <v>121.85</v>
+        <v>120.55</v>
+      </c>
+      <c r="Q53">
+        <v>40.91</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C54">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F54">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G54" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="H54">
-        <v>972.611</v>
+        <v>1071.62</v>
       </c>
       <c r="I54">
         <v>6</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
-        <v>972.611</v>
+        <v>1071.62</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>359.751</v>
+        <v>395.73</v>
       </c>
       <c r="N54">
-        <v>210.3</v>
+        <v>265.71</v>
       </c>
       <c r="O54">
-        <v>121.85</v>
+        <v>250.83</v>
       </c>
       <c r="P54">
-        <v>113.67</v>
+        <v>81.63</v>
       </c>
       <c r="Q54">
-        <v>96.44</v>
+        <v>65.87</v>
       </c>
       <c r="R54">
-        <v>70.6</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C55">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F55">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G55" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="H55">
-        <v>925.0</v>
+        <v>1058.56</v>
       </c>
       <c r="I55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
-        <v>925.0</v>
+        <v>1058.56</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="N55">
-        <v>462.5</v>
+        <v>366.05</v>
+      </c>
+      <c r="O55">
+        <v>196.19</v>
+      </c>
+      <c r="P55">
+        <v>56.36</v>
+      </c>
+      <c r="Q55">
+        <v>44.23</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F56">
         <v>1998</v>
       </c>
       <c r="G56" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="H56">
-        <v>898.32</v>
+        <v>1051.49</v>
       </c>
       <c r="I56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>898.32</v>
+        <v>1051.49</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
-        <v>338.59</v>
+        <v>395.73</v>
       </c>
       <c r="N56">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="O56">
-        <v>132.86</v>
-[...2 lines deleted...]
-        <v>113.67</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="C57">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F57">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G57" t="s">
-        <v>160</v>
+        <v>85</v>
       </c>
       <c r="H57">
-        <v>862.37</v>
+        <v>1038.35</v>
       </c>
       <c r="I57">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>862.37</v>
+        <v>1038.35</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
         <v>395.73</v>
       </c>
       <c r="N57">
-        <v>366.05</v>
+        <v>313.2</v>
       </c>
       <c r="O57">
-        <v>56.36</v>
+        <v>142.41</v>
       </c>
       <c r="P57">
-        <v>44.23</v>
+        <v>142.41</v>
+      </c>
+      <c r="Q57">
+        <v>44.6</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C58">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D58" t="s">
         <v>161</v>
       </c>
       <c r="E58" t="s">
         <v>162</v>
       </c>
       <c r="F58">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G58" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="H58">
-        <v>858.65</v>
+        <v>1027.891</v>
       </c>
       <c r="I58">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
-        <v>858.65</v>
+        <v>1027.891</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>338.59</v>
+        <v>359.751</v>
       </c>
       <c r="N58">
-        <v>338.59</v>
+        <v>210.3</v>
       </c>
       <c r="O58">
-        <v>181.47</v>
+        <v>121.85</v>
+      </c>
+      <c r="P58">
+        <v>113.67</v>
+      </c>
+      <c r="Q58">
+        <v>96.44</v>
+      </c>
+      <c r="R58">
+        <v>70.6</v>
+      </c>
+      <c r="S58">
+        <v>55.28</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D59" t="s">
         <v>163</v>
       </c>
       <c r="E59" t="s">
         <v>164</v>
       </c>
       <c r="F59">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G59" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="H59">
-        <v>853.45</v>
+        <v>1005.43</v>
       </c>
       <c r="I59">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
-        <v>853.45</v>
+        <v>1005.43</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
-        <v>427.81</v>
+        <v>392.37</v>
       </c>
       <c r="N59">
-        <v>289.71</v>
+        <v>313.2</v>
       </c>
       <c r="O59">
-        <v>65.87</v>
+        <v>178.01</v>
       </c>
       <c r="P59">
-        <v>51.14</v>
-[...2 lines deleted...]
-        <v>18.92</v>
+        <v>121.85</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="C60">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
         <v>165</v>
       </c>
       <c r="E60" t="s">
         <v>166</v>
       </c>
       <c r="F60">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G60" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H60">
-        <v>818.43</v>
+        <v>1002.56</v>
       </c>
       <c r="I60">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>818.43</v>
+        <v>1002.56</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>366.05</v>
+        <v>462.5</v>
       </c>
       <c r="N60">
+        <v>196.19</v>
+      </c>
+      <c r="O60">
         <v>167.86</v>
       </c>
-      <c r="O60">
-[...1 lines deleted...]
-      </c>
       <c r="P60">
-        <v>140.89</v>
+        <v>138.17</v>
+      </c>
+      <c r="Q60">
+        <v>37.84</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="C61">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="D61" t="s">
         <v>167</v>
       </c>
       <c r="E61" t="s">
         <v>168</v>
       </c>
       <c r="F61">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G61" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H61">
-        <v>806.53</v>
+        <v>992.93</v>
       </c>
       <c r="I61">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>806.53</v>
+        <v>992.93</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>359.07</v>
+        <v>427.81</v>
       </c>
       <c r="N61">
-        <v>179.94</v>
+        <v>338.59</v>
       </c>
       <c r="O61">
-        <v>96.44</v>
+        <v>121.85</v>
       </c>
       <c r="P61">
-        <v>82.52</v>
+        <v>60.93</v>
       </c>
       <c r="Q61">
-        <v>58.61</v>
-[...2 lines deleted...]
-        <v>29.95</v>
+        <v>43.75</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C62">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D62" t="s">
         <v>169</v>
       </c>
       <c r="E62" t="s">
         <v>170</v>
       </c>
       <c r="F62">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G62" t="s">
-        <v>171</v>
+        <v>31</v>
       </c>
       <c r="H62">
-        <v>791.56</v>
+        <v>985.84</v>
       </c>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
-        <v>791.56</v>
+        <v>985.84</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
-        <v>310.55</v>
+        <v>427.81</v>
       </c>
       <c r="N62">
-        <v>210.3</v>
+        <v>313.2</v>
       </c>
       <c r="O62">
-        <v>210.3</v>
+        <v>181.47</v>
       </c>
       <c r="P62">
-        <v>60.41</v>
+        <v>63.36</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C63">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D63" t="s">
+        <v>171</v>
+      </c>
+      <c r="E63" t="s">
         <v>172</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G63" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="H63">
-        <v>766.84</v>
+        <v>944.41</v>
       </c>
       <c r="I63">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>766.84</v>
+        <v>944.41</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>392.37</v>
+        <v>212.09</v>
       </c>
       <c r="N63">
         <v>194.53</v>
       </c>
       <c r="O63">
-        <v>179.94</v>
+        <v>167.86</v>
+      </c>
+      <c r="P63">
+        <v>166.44</v>
+      </c>
+      <c r="Q63">
+        <v>155.27</v>
+      </c>
+      <c r="R63">
+        <v>48.22</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C64">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D64" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" t="s">
         <v>174</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G64" t="s">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="H64">
-        <v>766.43</v>
+        <v>925.0</v>
       </c>
       <c r="I64">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
-        <v>766.43</v>
+        <v>925.0</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>196.19</v>
+        <v>462.5</v>
       </c>
       <c r="N64">
-        <v>166.44</v>
-[...11 lines deleted...]
-        <v>69.85</v>
+        <v>462.5</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C65">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D65" t="s">
+        <v>175</v>
+      </c>
+      <c r="E65" t="s">
         <v>176</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65">
+        <v>2002</v>
+      </c>
+      <c r="G65" t="s">
         <v>177</v>
       </c>
-      <c r="F65">
-[...4 lines deleted...]
-      </c>
       <c r="H65">
-        <v>749.85</v>
+        <v>919.06</v>
       </c>
       <c r="I65">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
-        <v>749.85</v>
+        <v>919.06</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>392.37</v>
+        <v>196.19</v>
       </c>
       <c r="N65">
-        <v>97.26</v>
+        <v>181.47</v>
       </c>
       <c r="O65">
-        <v>95.41</v>
+        <v>155.27</v>
       </c>
       <c r="P65">
+        <v>131.73</v>
+      </c>
+      <c r="Q65">
+        <v>104.26</v>
+      </c>
+      <c r="R65">
         <v>89.21</v>
       </c>
-      <c r="Q65">
-[...3 lines deleted...]
-        <v>23.91</v>
+      <c r="S65">
+        <v>60.93</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C66">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D66" t="s">
         <v>178</v>
       </c>
       <c r="E66" t="s">
         <v>179</v>
       </c>
       <c r="F66">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G66" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="H66">
-        <v>691.8</v>
+        <v>914.38</v>
       </c>
       <c r="I66">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>691.8</v>
+        <v>914.38</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>427.81</v>
       </c>
       <c r="N66">
-        <v>181.47</v>
+        <v>289.71</v>
       </c>
       <c r="O66">
-        <v>82.52</v>
+        <v>65.87</v>
+      </c>
+      <c r="P66">
+        <v>60.93</v>
+      </c>
+      <c r="Q66">
+        <v>51.14</v>
+      </c>
+      <c r="R66">
+        <v>18.92</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>66</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67" t="s">
+        <v>180</v>
+      </c>
+      <c r="E67" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F67">
         <v>2002</v>
       </c>
       <c r="G67" t="s">
-        <v>75</v>
+        <v>182</v>
       </c>
       <c r="H67">
-        <v>684.1</v>
+        <v>849.65</v>
       </c>
       <c r="I67">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>684.1</v>
+        <v>849.65</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>194.53</v>
+        <v>196.19</v>
       </c>
       <c r="N67">
-        <v>167.86</v>
+        <v>166.44</v>
       </c>
       <c r="O67">
-        <v>166.44</v>
+        <v>122.89</v>
       </c>
       <c r="P67">
-        <v>155.27</v>
+        <v>121.85</v>
+      </c>
+      <c r="Q67">
+        <v>89.21</v>
+      </c>
+      <c r="R67">
+        <v>83.22</v>
+      </c>
+      <c r="S67">
+        <v>69.85</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C68">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D68" t="s">
         <v>183</v>
       </c>
       <c r="E68" t="s">
         <v>184</v>
       </c>
       <c r="F68">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G68" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="H68">
-        <v>676.66</v>
+        <v>822.9095</v>
       </c>
       <c r="I68">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>676.66</v>
+        <v>822.9095</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
-        <v>196.19</v>
+        <v>335.1495</v>
       </c>
       <c r="N68">
-        <v>155.27</v>
+        <v>132.86</v>
       </c>
       <c r="O68">
-        <v>131.73</v>
+        <v>97.26</v>
       </c>
       <c r="P68">
-        <v>104.26</v>
+        <v>76.33</v>
       </c>
       <c r="Q68">
-        <v>89.21</v>
+        <v>71.21</v>
+      </c>
+      <c r="R68">
+        <v>65.87</v>
+      </c>
+      <c r="S68">
+        <v>44.23</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C69">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D69" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" t="s">
         <v>186</v>
       </c>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G69" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="H69">
-        <v>668.57</v>
+        <v>818.43</v>
       </c>
       <c r="I69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>668.57</v>
+        <v>818.43</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>287.26</v>
+        <v>366.05</v>
       </c>
       <c r="N69">
-        <v>227.35</v>
+        <v>167.86</v>
       </c>
       <c r="O69">
-        <v>153.96</v>
+        <v>143.63</v>
+      </c>
+      <c r="P69">
+        <v>140.89</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C70">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="D70" t="s">
+        <v>187</v>
+      </c>
+      <c r="E70" t="s">
         <v>188</v>
       </c>
-      <c r="E70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G70" t="s">
-        <v>185</v>
+        <v>58</v>
       </c>
       <c r="H70">
-        <v>645.52</v>
+        <v>806.53</v>
       </c>
       <c r="I70">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>645.52</v>
+        <v>806.53</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>245.78</v>
+        <v>359.07</v>
       </c>
       <c r="N70">
-        <v>245.78</v>
+        <v>179.94</v>
       </c>
       <c r="O70">
-        <v>153.96</v>
+        <v>96.44</v>
+      </c>
+      <c r="P70">
+        <v>82.52</v>
+      </c>
+      <c r="Q70">
+        <v>58.61</v>
+      </c>
+      <c r="R70">
+        <v>29.95</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C71">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D71" t="s">
+        <v>189</v>
+      </c>
+      <c r="E71" t="s">
         <v>190</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G71" t="s">
-        <v>81</v>
+        <v>182</v>
       </c>
       <c r="H71">
-        <v>642.62</v>
+        <v>791.56</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>642.62</v>
+        <v>791.56</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
-        <v>313.2</v>
+        <v>310.55</v>
       </c>
       <c r="N71">
-        <v>142.41</v>
+        <v>210.3</v>
       </c>
       <c r="O71">
-        <v>142.41</v>
+        <v>210.3</v>
       </c>
       <c r="P71">
-        <v>44.6</v>
+        <v>60.41</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>150</v>
+        <v>69</v>
       </c>
       <c r="C72">
-        <v>79</v>
+        <v>-2</v>
       </c>
       <c r="D72" t="s">
+        <v>191</v>
+      </c>
+      <c r="E72" t="s">
         <v>192</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G72" t="s">
-        <v>194</v>
+        <v>113</v>
       </c>
       <c r="H72">
-        <v>642.11</v>
+        <v>775.69</v>
       </c>
       <c r="I72">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>642.11</v>
+        <v>775.69</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
-        <v>510.0</v>
+        <v>392.37</v>
       </c>
       <c r="N72">
-        <v>56.36</v>
+        <v>97.26</v>
       </c>
       <c r="O72">
-        <v>47.81</v>
+        <v>95.41</v>
       </c>
       <c r="P72">
-        <v>27.94</v>
+        <v>89.21</v>
+      </c>
+      <c r="Q72">
+        <v>51.69</v>
+      </c>
+      <c r="R72">
+        <v>25.84</v>
+      </c>
+      <c r="S72">
+        <v>23.91</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C73">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E73" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F73">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G73" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="H73">
-        <v>618.8395</v>
+        <v>766.84</v>
       </c>
       <c r="I73">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>618.8395</v>
+        <v>766.84</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
-        <v>335.1495</v>
+        <v>392.37</v>
       </c>
       <c r="N73">
-        <v>97.26</v>
+        <v>194.53</v>
       </c>
       <c r="O73">
-        <v>76.33</v>
-[...5 lines deleted...]
-        <v>44.23</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C74">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D74" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E74" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F74">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="G74" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="H74">
-        <v>618.72</v>
+        <v>715.95</v>
       </c>
       <c r="I74">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>618.72</v>
+        <v>715.95</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
-        <v>424.19</v>
+        <v>287.26</v>
       </c>
       <c r="N74">
-        <v>194.53</v>
+        <v>196.19</v>
+      </c>
+      <c r="O74">
+        <v>96.44</v>
+      </c>
+      <c r="P74">
+        <v>88.25</v>
+      </c>
+      <c r="Q74">
+        <v>47.81</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C75">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E75" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F75">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G75" t="s">
-        <v>201</v>
+        <v>31</v>
       </c>
       <c r="H75">
-        <v>599.6</v>
+        <v>692.86</v>
       </c>
       <c r="I75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>599.6</v>
+        <v>692.86</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>419.66</v>
+        <v>289.71</v>
       </c>
       <c r="N75">
-        <v>179.94</v>
+        <v>247.88</v>
+      </c>
+      <c r="O75">
+        <v>155.27</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="C76">
-        <v>74</v>
+        <v>-3</v>
       </c>
       <c r="D76" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E76" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F76">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G76" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H76">
-        <v>587.27</v>
+        <v>691.8</v>
       </c>
       <c r="I76">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>587.27</v>
+        <v>691.8</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
-        <v>452.88</v>
+        <v>427.81</v>
       </c>
       <c r="N76">
-        <v>60.93</v>
+        <v>181.47</v>
       </c>
       <c r="O76">
-        <v>38.16</v>
-[...2 lines deleted...]
-        <v>35.3</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C77">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D77" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E77" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F77">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G77" t="s">
-        <v>44</v>
+        <v>203</v>
       </c>
       <c r="H77">
-        <v>567.27</v>
+        <v>690.0</v>
       </c>
       <c r="I77">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>567.27</v>
+        <v>690.0</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
-        <v>271.17</v>
+        <v>245.78</v>
       </c>
       <c r="N77">
-        <v>247.88</v>
+        <v>113.67</v>
       </c>
       <c r="O77">
-        <v>48.22</v>
+        <v>113.67</v>
+      </c>
+      <c r="P77">
+        <v>86.55</v>
+      </c>
+      <c r="Q77">
+        <v>82.52</v>
+      </c>
+      <c r="R77">
+        <v>47.81</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C78">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D78" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E78" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F78">
         <v>1998</v>
       </c>
       <c r="G78" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="H78">
-        <v>544.33</v>
+        <v>683.37</v>
       </c>
       <c r="I78">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>544.33</v>
+        <v>683.37</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>289.71</v>
+        <v>510.0</v>
       </c>
       <c r="N78">
-        <v>131.73</v>
+        <v>56.36</v>
       </c>
       <c r="O78">
-        <v>122.89</v>
+        <v>47.81</v>
+      </c>
+      <c r="P78">
+        <v>41.26</v>
+      </c>
+      <c r="Q78">
+        <v>27.94</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C79">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D79" t="s">
+        <v>207</v>
+      </c>
+      <c r="E79" t="s">
         <v>208</v>
       </c>
-      <c r="E79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G79" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="H79">
-        <v>540.06</v>
+        <v>671.69</v>
       </c>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>540.06</v>
+        <v>671.69</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>196.19</v>
+        <v>267.98</v>
       </c>
       <c r="N79">
-        <v>167.86</v>
+        <v>227.35</v>
       </c>
       <c r="O79">
-        <v>138.17</v>
+        <v>105.15</v>
       </c>
       <c r="P79">
-        <v>37.84</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="C80">
-        <v>-2</v>
+        <v>19</v>
       </c>
       <c r="D80" t="s">
+        <v>209</v>
+      </c>
+      <c r="E80" t="s">
         <v>210</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80">
+        <v>1995</v>
+      </c>
+      <c r="G80" t="s">
         <v>211</v>
       </c>
-      <c r="F80">
-[...4 lines deleted...]
-      </c>
       <c r="H80">
-        <v>530.33</v>
+        <v>671.15</v>
       </c>
       <c r="I80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
-        <v>530.33</v>
+        <v>671.15</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>407.44</v>
+        <v>313.2</v>
       </c>
       <c r="N80">
-        <v>122.89</v>
+        <v>267.98</v>
+      </c>
+      <c r="O80">
+        <v>89.97</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C81">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D81" t="s">
         <v>212</v>
       </c>
       <c r="E81" t="s">
         <v>213</v>
       </c>
       <c r="F81">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G81" t="s">
-        <v>185</v>
+        <v>28</v>
       </c>
       <c r="H81">
-        <v>527.72</v>
+        <v>668.57</v>
       </c>
       <c r="I81">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>527.72</v>
+        <v>668.57</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
-        <v>142.41</v>
+        <v>287.26</v>
       </c>
       <c r="N81">
-        <v>131.73</v>
+        <v>227.35</v>
       </c>
       <c r="O81">
-        <v>131.73</v>
-[...2 lines deleted...]
-        <v>121.85</v>
+        <v>153.96</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C82">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D82" t="s">
-        <v>172</v>
+        <v>214</v>
       </c>
       <c r="E82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F82">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="G82" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="H82">
-        <v>519.76</v>
+        <v>645.52</v>
       </c>
       <c r="I82">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>519.76</v>
+        <v>645.52</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
-        <v>287.26</v>
+        <v>245.78</v>
       </c>
       <c r="N82">
-        <v>96.44</v>
+        <v>245.78</v>
       </c>
       <c r="O82">
-        <v>88.25</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>153.96</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C83">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E83" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F83">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G83" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H83">
-        <v>512.24</v>
+        <v>618.72</v>
       </c>
       <c r="I83">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>512.24</v>
+        <v>618.72</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>338.59</v>
+        <v>424.19</v>
       </c>
       <c r="N83">
-        <v>105.15</v>
-[...2 lines deleted...]
-        <v>68.5</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C84">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D84" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E84" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F84">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G84" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="H84">
-        <v>510.47</v>
+        <v>599.6</v>
       </c>
       <c r="I84">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>510.47</v>
+        <v>599.6</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
-        <v>196.19</v>
+        <v>419.66</v>
       </c>
       <c r="N84">
-        <v>127.81</v>
-[...5 lines deleted...]
-        <v>89.21</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C85">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D85" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E85" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F85">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G85" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H85">
-        <v>492.287</v>
+        <v>594.39</v>
       </c>
       <c r="I85">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>492.287</v>
+        <v>594.39</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>379.577</v>
+        <v>247.88</v>
       </c>
       <c r="N85">
-        <v>112.71</v>
+        <v>155.27</v>
+      </c>
+      <c r="O85">
+        <v>83.22</v>
+      </c>
+      <c r="P85">
+        <v>48.22</v>
+      </c>
+      <c r="Q85">
+        <v>33.96</v>
+      </c>
+      <c r="R85">
+        <v>25.84</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C86">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D86" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E86" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F86">
         <v>2000</v>
       </c>
       <c r="G86" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="H86">
-        <v>462.95</v>
+        <v>587.27</v>
       </c>
       <c r="I86">
         <v>4</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>462.95</v>
+        <v>587.27</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
-        <v>247.88</v>
+        <v>452.88</v>
       </c>
       <c r="N86">
-        <v>155.27</v>
+        <v>60.93</v>
       </c>
       <c r="O86">
-        <v>33.96</v>
+        <v>38.16</v>
       </c>
       <c r="P86">
-        <v>25.84</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C87">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D87" t="s">
         <v>225</v>
       </c>
       <c r="E87" t="s">
         <v>226</v>
       </c>
       <c r="F87">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G87" t="s">
-        <v>201</v>
+        <v>47</v>
       </c>
       <c r="H87">
-        <v>462.66</v>
+        <v>567.27</v>
       </c>
       <c r="I87">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>462.66</v>
+        <v>567.27</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
-        <v>245.78</v>
+        <v>271.17</v>
       </c>
       <c r="N87">
-        <v>86.55</v>
+        <v>247.88</v>
       </c>
       <c r="O87">
-        <v>82.52</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>85</v>
       </c>
       <c r="C88">
         <v>-2</v>
       </c>
       <c r="D88" t="s">
         <v>227</v>
       </c>
       <c r="E88" t="s">
         <v>228</v>
       </c>
       <c r="F88">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G88" t="s">
-        <v>106</v>
+        <v>177</v>
       </c>
       <c r="H88">
-        <v>435.4</v>
+        <v>544.33</v>
       </c>
       <c r="I88">
         <v>3</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>435.4</v>
+        <v>544.33</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
-        <v>229.29</v>
+        <v>289.71</v>
       </c>
       <c r="N88">
+        <v>131.73</v>
+      </c>
+      <c r="O88">
         <v>122.89</v>
-      </c>
-[...1 lines deleted...]
-        <v>83.22</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C89">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D89" t="s">
         <v>229</v>
       </c>
       <c r="E89" t="s">
         <v>230</v>
       </c>
       <c r="F89">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G89" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="H89">
-        <v>403.17</v>
+        <v>530.33</v>
       </c>
       <c r="I89">
         <v>2</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
-        <v>403.17</v>
+        <v>530.33</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>313.2</v>
+        <v>407.44</v>
       </c>
       <c r="N89">
-        <v>89.97</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C90">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D90" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="E90" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F90">
         <v>1998</v>
       </c>
       <c r="G90" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="H90">
-        <v>400.93</v>
+        <v>527.72</v>
       </c>
       <c r="I90">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>400.93</v>
+        <v>527.72</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
-        <v>287.26</v>
+        <v>142.41</v>
       </c>
       <c r="N90">
-        <v>113.67</v>
+        <v>131.73</v>
+      </c>
+      <c r="O90">
+        <v>131.73</v>
+      </c>
+      <c r="P90">
+        <v>121.85</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
+        <v>89</v>
+      </c>
+      <c r="C91">
+        <v>-1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>232</v>
+      </c>
+      <c r="E91" t="s">
+        <v>233</v>
+      </c>
+      <c r="F91">
+        <v>2005</v>
+      </c>
+      <c r="G91" t="s">
         <v>88</v>
       </c>
-      <c r="C91">
-[...13 lines deleted...]
-      </c>
       <c r="H91">
-        <v>395.73</v>
+        <v>512.24</v>
       </c>
       <c r="I91">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>395.73</v>
+        <v>512.24</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>395.73</v>
+        <v>338.59</v>
+      </c>
+      <c r="N91">
+        <v>105.15</v>
+      </c>
+      <c r="O91">
+        <v>68.5</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C92">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D92" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="E92" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="F92">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="G92" t="s">
-        <v>136</v>
+        <v>58</v>
       </c>
       <c r="H92">
-        <v>391.51</v>
+        <v>510.47</v>
       </c>
       <c r="I92">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>391.51</v>
+        <v>510.47</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>247.88</v>
+        <v>196.19</v>
       </c>
       <c r="N92">
-        <v>143.63</v>
+        <v>127.81</v>
+      </c>
+      <c r="O92">
+        <v>97.26</v>
+      </c>
+      <c r="P92">
+        <v>89.21</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="C93">
-        <v>-2</v>
+        <v>31</v>
       </c>
       <c r="D93" t="s">
+        <v>236</v>
+      </c>
+      <c r="E93" t="s">
+        <v>237</v>
+      </c>
+      <c r="F93">
+        <v>2003</v>
+      </c>
+      <c r="G93" t="s">
         <v>238</v>
       </c>
-      <c r="E93" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H93">
-        <v>379.57</v>
+        <v>498.62</v>
       </c>
       <c r="I93">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>379.57</v>
+        <v>498.62</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
-        <v>196.19</v>
+        <v>229.29</v>
       </c>
       <c r="N93">
-        <v>106.4</v>
+        <v>194.53</v>
       </c>
       <c r="O93">
-        <v>76.98</v>
+        <v>44.6</v>
+      </c>
+      <c r="P93">
+        <v>30.2</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>91</v>
       </c>
       <c r="C94">
         <v>-2</v>
       </c>
       <c r="D94" t="s">
+        <v>239</v>
+      </c>
+      <c r="E94" t="s">
         <v>240</v>
       </c>
-      <c r="E94" t="s">
+      <c r="F94">
+        <v>2004</v>
+      </c>
+      <c r="G94" t="s">
         <v>241</v>
       </c>
-      <c r="F94">
-[...4 lines deleted...]
-      </c>
       <c r="H94">
-        <v>364.05</v>
+        <v>492.287</v>
       </c>
       <c r="I94">
         <v>2</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>364.05</v>
+        <v>492.287</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
-        <v>196.19</v>
+        <v>379.577</v>
       </c>
       <c r="N94">
-        <v>167.86</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>92</v>
       </c>
       <c r="C95">
         <v>-2</v>
       </c>
       <c r="D95" t="s">
         <v>242</v>
       </c>
       <c r="E95" t="s">
         <v>243</v>
       </c>
       <c r="F95">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G95" t="s">
-        <v>244</v>
+        <v>58</v>
       </c>
       <c r="H95">
-        <v>346.22</v>
+        <v>482.22</v>
       </c>
       <c r="I95">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>346.22</v>
+        <v>482.22</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
-        <v>169.86</v>
+        <v>181.47</v>
       </c>
       <c r="N95">
-        <v>105.15</v>
+        <v>155.27</v>
       </c>
       <c r="O95">
-        <v>71.21</v>
+        <v>97.26</v>
+      </c>
+      <c r="P95">
+        <v>48.22</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>93</v>
       </c>
       <c r="C96">
         <v>-2</v>
       </c>
       <c r="D96" t="s">
+        <v>244</v>
+      </c>
+      <c r="E96" t="s">
         <v>245</v>
       </c>
-      <c r="E96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G96" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="H96">
-        <v>344.11</v>
+        <v>457.33</v>
       </c>
       <c r="I96">
         <v>3</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>344.11</v>
+        <v>457.33</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
-        <v>247.88</v>
+        <v>229.29</v>
       </c>
       <c r="N96">
-        <v>60.93</v>
+        <v>122.89</v>
       </c>
       <c r="O96">
-        <v>35.3</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>94</v>
       </c>
       <c r="C97">
         <v>-2</v>
       </c>
       <c r="D97" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E97" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F97">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G97" t="s">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="H97">
-        <v>336.44</v>
+        <v>441.03</v>
       </c>
       <c r="I97">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>336.44</v>
+        <v>441.03</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>212.09</v>
+        <v>196.19</v>
       </c>
       <c r="N97">
-        <v>124.35</v>
+        <v>167.86</v>
+      </c>
+      <c r="O97">
+        <v>76.98</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>95</v>
       </c>
       <c r="C98">
         <v>-2</v>
       </c>
       <c r="D98" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E98" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F98">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G98" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="H98">
-        <v>334.78</v>
+        <v>435.4</v>
       </c>
       <c r="I98">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>334.78</v>
+        <v>435.4</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>257.8</v>
+        <v>229.29</v>
       </c>
       <c r="N98">
-        <v>76.98</v>
+        <v>122.89</v>
+      </c>
+      <c r="O98">
+        <v>83.22</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>96</v>
       </c>
       <c r="C99">
         <v>-2</v>
       </c>
       <c r="D99" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="E99" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F99">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="G99" t="s">
-        <v>118</v>
+        <v>211</v>
       </c>
       <c r="H99">
-        <v>327.78</v>
+        <v>433.72</v>
       </c>
       <c r="I99">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>327.78</v>
+        <v>433.72</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>183.63</v>
+        <v>167.86</v>
       </c>
       <c r="N99">
-        <v>83.22</v>
+        <v>143.63</v>
       </c>
       <c r="O99">
-        <v>60.93</v>
+        <v>65.87</v>
+      </c>
+      <c r="P99">
+        <v>56.36</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>97</v>
       </c>
       <c r="C100">
         <v>-2</v>
       </c>
       <c r="D100" t="s">
+        <v>252</v>
+      </c>
+      <c r="E100" t="s">
         <v>253</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100">
+        <v>2000</v>
+      </c>
+      <c r="G100" t="s">
         <v>254</v>
       </c>
-      <c r="F100">
-[...4 lines deleted...]
-      </c>
       <c r="H100">
-        <v>321.23</v>
+        <v>430.06</v>
       </c>
       <c r="I100">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>321.23</v>
+        <v>430.06</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>142.41</v>
+        <v>199.94</v>
       </c>
       <c r="N100">
         <v>132.86</v>
       </c>
       <c r="O100">
-        <v>35.0</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>97.26</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="C101">
-        <v>-2</v>
+        <v>17</v>
       </c>
       <c r="D101" t="s">
         <v>255</v>
       </c>
       <c r="E101" t="s">
         <v>256</v>
       </c>
       <c r="F101">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G101" t="s">
-        <v>257</v>
+        <v>34</v>
       </c>
       <c r="H101">
-        <v>301.34</v>
+        <v>420.43</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>301.34</v>
+        <v>420.43</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
-        <v>198.52</v>
+        <v>247.88</v>
       </c>
       <c r="N101">
-        <v>76.98</v>
+        <v>132.86</v>
       </c>
       <c r="O101">
-        <v>25.84</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C102">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D102" t="s">
+        <v>257</v>
+      </c>
+      <c r="E102" t="s">
         <v>258</v>
       </c>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G102" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="H102">
-        <v>298.56</v>
+        <v>414.87</v>
       </c>
       <c r="I102">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>298.56</v>
+        <v>414.87</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>227.35</v>
+        <v>196.19</v>
       </c>
       <c r="N102">
-        <v>71.21</v>
+        <v>106.4</v>
+      </c>
+      <c r="O102">
+        <v>76.98</v>
+      </c>
+      <c r="P102">
+        <v>35.3</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="C103">
-        <v>-2</v>
+        <v>28</v>
       </c>
       <c r="D103" t="s">
+        <v>259</v>
+      </c>
+      <c r="E103" t="s">
         <v>260</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G103" t="s">
-        <v>262</v>
+        <v>34</v>
       </c>
       <c r="H103">
-        <v>297.2</v>
+        <v>414.06</v>
       </c>
       <c r="I103">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>297.2</v>
+        <v>414.06</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>199.94</v>
+        <v>181.47</v>
       </c>
       <c r="N103">
-        <v>97.26</v>
+        <v>149.37</v>
+      </c>
+      <c r="O103">
+        <v>83.22</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C104">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D104" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E104" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="F104">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G104" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="H104">
-        <v>296.24</v>
+        <v>401.05</v>
       </c>
       <c r="I104">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>296.24</v>
+        <v>401.05</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>157.12</v>
+        <v>245.78</v>
       </c>
       <c r="N104">
-        <v>56.36</v>
-[...5 lines deleted...]
-        <v>38.16</v>
+        <v>155.27</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C105">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D105" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E105" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="F105">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G105" t="s">
-        <v>262</v>
+        <v>34</v>
       </c>
       <c r="H105">
-        <v>295.25</v>
+        <v>400.93</v>
       </c>
       <c r="I105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>295.25</v>
+        <v>400.93</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>295.25</v>
+        <v>287.26</v>
+      </c>
+      <c r="N105">
+        <v>113.67</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C106">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E106" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F106">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G106" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="H106">
-        <v>292.37</v>
+        <v>397.19</v>
       </c>
       <c r="I106">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>292.37</v>
+        <v>397.19</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>91.04</v>
+        <v>122.89</v>
       </c>
       <c r="N106">
-        <v>83.22</v>
+        <v>113.67</v>
       </c>
       <c r="O106">
-        <v>52.13</v>
+        <v>71.21</v>
       </c>
       <c r="P106">
-        <v>52.13</v>
+        <v>48.22</v>
       </c>
       <c r="Q106">
-        <v>13.85</v>
+        <v>23.7</v>
+      </c>
+      <c r="R106">
+        <v>17.5</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C107">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D107" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E107" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F107">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="G107" t="s">
-        <v>34</v>
+        <v>149</v>
       </c>
       <c r="H107">
-        <v>287.57</v>
+        <v>391.51</v>
       </c>
       <c r="I107">
         <v>2</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>287.57</v>
+        <v>391.51</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>247.88</v>
       </c>
       <c r="N107">
-        <v>39.69</v>
+        <v>143.63</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C108">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D108" t="s">
+        <v>269</v>
+      </c>
+      <c r="E108" t="s">
+        <v>270</v>
+      </c>
+      <c r="F108">
+        <v>1999</v>
+      </c>
+      <c r="G108" t="s">
         <v>271</v>
       </c>
-      <c r="E108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H108">
-        <v>283.49</v>
+        <v>374.31</v>
       </c>
       <c r="I108">
         <v>4</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>283.49</v>
+        <v>374.31</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
-        <v>181.47</v>
+        <v>247.88</v>
       </c>
       <c r="N108">
-        <v>54.21</v>
+        <v>60.93</v>
       </c>
       <c r="O108">
-        <v>35.0</v>
+        <v>35.3</v>
       </c>
       <c r="P108">
-        <v>12.81</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C109">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D109" t="s">
+        <v>272</v>
+      </c>
+      <c r="E109" t="s">
         <v>273</v>
       </c>
-      <c r="E109" t="s">
+      <c r="F109">
+        <v>1996</v>
+      </c>
+      <c r="G109" t="s">
         <v>274</v>
       </c>
-      <c r="F109">
-[...4 lines deleted...]
-      </c>
       <c r="H109">
-        <v>282.02</v>
+        <v>360.54</v>
       </c>
       <c r="I109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>282.02</v>
+        <v>360.54</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
-        <v>216.15</v>
+        <v>273.11</v>
       </c>
       <c r="N109">
-        <v>65.87</v>
+        <v>52.13</v>
+      </c>
+      <c r="O109">
+        <v>35.3</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C110">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D110" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="E110" t="s">
         <v>276</v>
       </c>
       <c r="F110">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="G110" t="s">
-        <v>92</v>
+        <v>254</v>
       </c>
       <c r="H110">
-        <v>281.42</v>
+        <v>347.38</v>
       </c>
       <c r="I110">
         <v>2</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>281.42</v>
+        <v>347.38</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
-        <v>229.29</v>
+        <v>295.25</v>
       </c>
       <c r="N110">
         <v>52.13</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C111">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D111" t="s">
         <v>277</v>
       </c>
       <c r="E111" t="s">
         <v>278</v>
       </c>
       <c r="F111">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G111" t="s">
-        <v>136</v>
+        <v>279</v>
       </c>
       <c r="H111">
-        <v>277.4</v>
+        <v>346.22</v>
       </c>
       <c r="I111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>277.4</v>
+        <v>346.22</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
-        <v>212.09</v>
+        <v>169.86</v>
       </c>
       <c r="N111">
-        <v>65.31</v>
+        <v>105.15</v>
+      </c>
+      <c r="O111">
+        <v>71.21</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C112">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E112" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F112">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G112" t="s">
-        <v>95</v>
+        <v>282</v>
       </c>
       <c r="H112">
-        <v>274.3</v>
+        <v>345.94</v>
       </c>
       <c r="I112">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>274.3</v>
+        <v>345.94</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
-        <v>113.67</v>
+        <v>198.52</v>
       </c>
       <c r="N112">
-        <v>71.21</v>
+        <v>76.98</v>
       </c>
       <c r="O112">
-        <v>48.22</v>
+        <v>44.6</v>
       </c>
       <c r="P112">
-        <v>23.7</v>
-[...2 lines deleted...]
-        <v>17.5</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C113">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D113" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E113" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F113">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G113" t="s">
-        <v>283</v>
+        <v>126</v>
       </c>
       <c r="H113">
-        <v>273.11</v>
+        <v>336.44</v>
       </c>
       <c r="I113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>273.11</v>
+        <v>336.44</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
-        <v>273.11</v>
+        <v>212.09</v>
+      </c>
+      <c r="N113">
+        <v>124.35</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C114">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D114" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E114" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F114">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G114" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="H114">
-        <v>271.44</v>
+        <v>334.78</v>
       </c>
       <c r="I114">
         <v>2</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>271.44</v>
+        <v>334.78</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
-        <v>181.47</v>
+        <v>257.8</v>
       </c>
       <c r="N114">
-        <v>89.97</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C115">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D115" t="s">
-        <v>286</v>
+        <v>234</v>
       </c>
       <c r="E115" t="s">
         <v>287</v>
       </c>
       <c r="F115">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G115" t="s">
-        <v>288</v>
+        <v>126</v>
       </c>
       <c r="H115">
-        <v>269.33</v>
+        <v>327.78</v>
       </c>
       <c r="I115">
         <v>3</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>269.33</v>
+        <v>327.78</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>194.53</v>
+        <v>183.63</v>
       </c>
       <c r="N115">
-        <v>44.6</v>
+        <v>83.22</v>
       </c>
       <c r="O115">
-        <v>30.2</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C116">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D116" t="s">
+        <v>288</v>
+      </c>
+      <c r="E116" t="s">
         <v>289</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="G116" t="s">
-        <v>57</v>
+        <v>203</v>
       </c>
       <c r="H116">
-        <v>266.01</v>
+        <v>321.23</v>
       </c>
       <c r="I116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>266.01</v>
+        <v>321.23</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
-        <v>212.09</v>
+        <v>142.41</v>
       </c>
       <c r="N116">
-        <v>32.65</v>
+        <v>132.86</v>
       </c>
       <c r="O116">
-        <v>21.27</v>
+        <v>35.0</v>
+      </c>
+      <c r="P116">
+        <v>10.96</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C117">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D117" t="s">
+        <v>290</v>
+      </c>
+      <c r="E117" t="s">
         <v>291</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="G117" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="H117">
-        <v>257.83</v>
+        <v>313.2</v>
       </c>
       <c r="I117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>257.83</v>
+        <v>313.2</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>167.86</v>
-[...2 lines deleted...]
-        <v>89.97</v>
+        <v>313.2</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C118">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D118" t="s">
+        <v>292</v>
+      </c>
+      <c r="E118" t="s">
         <v>293</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="G118" t="s">
-        <v>275</v>
+        <v>73</v>
       </c>
       <c r="H118">
-        <v>252.63</v>
+        <v>298.18</v>
       </c>
       <c r="I118">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>252.63</v>
+        <v>298.18</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
-        <v>252.63</v>
+        <v>97.26</v>
+      </c>
+      <c r="N118">
+        <v>89.97</v>
+      </c>
+      <c r="O118">
+        <v>51.69</v>
+      </c>
+      <c r="P118">
+        <v>32.38</v>
+      </c>
+      <c r="Q118">
+        <v>26.88</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C119">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D119" t="s">
+        <v>294</v>
+      </c>
+      <c r="E119" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F119">
         <v>2002</v>
       </c>
       <c r="G119" t="s">
-        <v>75</v>
+        <v>282</v>
       </c>
       <c r="H119">
-        <v>247.89</v>
+        <v>296.24</v>
       </c>
       <c r="I119">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>247.89</v>
+        <v>296.24</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
-        <v>143.63</v>
+        <v>157.12</v>
       </c>
       <c r="N119">
-        <v>104.26</v>
+        <v>56.36</v>
+      </c>
+      <c r="O119">
+        <v>44.6</v>
+      </c>
+      <c r="P119">
+        <v>38.16</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C120">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D120" t="s">
+        <v>296</v>
+      </c>
+      <c r="E120" t="s">
         <v>297</v>
       </c>
-      <c r="E120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G120" t="s">
-        <v>262</v>
+        <v>126</v>
       </c>
       <c r="H120">
-        <v>245.78</v>
+        <v>292.37</v>
       </c>
       <c r="I120">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>245.78</v>
+        <v>292.37</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
-        <v>245.78</v>
+        <v>91.04</v>
+      </c>
+      <c r="N120">
+        <v>83.22</v>
+      </c>
+      <c r="O120">
+        <v>52.13</v>
+      </c>
+      <c r="P120">
+        <v>52.13</v>
+      </c>
+      <c r="Q120">
+        <v>13.85</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>118</v>
       </c>
       <c r="C121">
         <v>-2</v>
       </c>
       <c r="D121" t="s">
+        <v>298</v>
+      </c>
+      <c r="E121" t="s">
         <v>299</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="G121" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="H121">
-        <v>244.83</v>
+        <v>283.49</v>
       </c>
       <c r="I121">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>244.83</v>
+        <v>283.49</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>181.47</v>
       </c>
       <c r="N121">
-        <v>63.36</v>
+        <v>54.21</v>
+      </c>
+      <c r="O121">
+        <v>35.0</v>
+      </c>
+      <c r="P121">
+        <v>12.81</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>119</v>
       </c>
       <c r="C122">
         <v>-2</v>
       </c>
       <c r="D122" t="s">
+        <v>300</v>
+      </c>
+      <c r="E122" t="s">
         <v>301</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122">
+        <v>2003</v>
+      </c>
+      <c r="G122" t="s">
         <v>302</v>
       </c>
-      <c r="F122">
-[...4 lines deleted...]
-      </c>
       <c r="H122">
-        <v>233.68</v>
+        <v>282.02</v>
       </c>
       <c r="I122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>233.68</v>
+        <v>282.02</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>233.68</v>
+        <v>216.15</v>
+      </c>
+      <c r="N122">
+        <v>65.87</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>120</v>
       </c>
       <c r="C123">
         <v>-2</v>
       </c>
       <c r="D123" t="s">
-        <v>304</v>
+        <v>212</v>
       </c>
       <c r="E123" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F123">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="G123" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="H123">
-        <v>232.59</v>
+        <v>281.42</v>
       </c>
       <c r="I123">
         <v>2</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>232.59</v>
+        <v>281.42</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
-        <v>149.37</v>
+        <v>229.29</v>
       </c>
       <c r="N123">
-        <v>83.22</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>121</v>
       </c>
       <c r="C124">
         <v>-2</v>
       </c>
       <c r="D124" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E124" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F124">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G124" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="H124">
-        <v>229.29</v>
+        <v>277.4</v>
       </c>
       <c r="I124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>229.29</v>
+        <v>277.4</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
-        <v>229.29</v>
+        <v>212.09</v>
+      </c>
+      <c r="N124">
+        <v>65.31</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>122</v>
       </c>
       <c r="C125">
         <v>-2</v>
       </c>
       <c r="D125" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E125" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="F125">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G125" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="H125">
-        <v>228.98</v>
+        <v>271.44</v>
       </c>
       <c r="I125">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>228.98</v>
+        <v>271.44</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
-        <v>113.67</v>
+        <v>181.47</v>
       </c>
       <c r="N125">
-        <v>74.05</v>
-[...2 lines deleted...]
-        <v>41.26</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C126">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D126" t="s">
-        <v>212</v>
+        <v>308</v>
       </c>
       <c r="E126" t="s">
         <v>309</v>
       </c>
       <c r="F126">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G126" t="s">
-        <v>39</v>
+        <v>222</v>
       </c>
       <c r="H126">
-        <v>226.53</v>
+        <v>267.85</v>
       </c>
       <c r="I126">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>226.53</v>
+        <v>267.85</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
-        <v>121.85</v>
+        <v>101.15</v>
       </c>
       <c r="N126">
-        <v>60.93</v>
+        <v>65.87</v>
       </c>
       <c r="O126">
-        <v>43.75</v>
+        <v>44.6</v>
+      </c>
+      <c r="P126">
+        <v>41.26</v>
+      </c>
+      <c r="Q126">
+        <v>14.97</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C127">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D127" t="s">
         <v>310</v>
       </c>
       <c r="E127" t="s">
         <v>311</v>
       </c>
       <c r="F127">
         <v>2001</v>
       </c>
       <c r="G127" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="H127">
-        <v>224.83</v>
+        <v>266.01</v>
       </c>
       <c r="I127">
         <v>3</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>224.83</v>
+        <v>266.01</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
-        <v>121.85</v>
+        <v>212.09</v>
       </c>
       <c r="N127">
-        <v>70.6</v>
+        <v>32.65</v>
       </c>
       <c r="O127">
-        <v>32.38</v>
+        <v>21.27</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C128">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D128" t="s">
         <v>312</v>
       </c>
       <c r="E128" t="s">
         <v>313</v>
       </c>
       <c r="F128">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="G128" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="H128">
-        <v>214.62</v>
+        <v>257.83</v>
       </c>
       <c r="I128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>214.62</v>
+        <v>257.83</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
-        <v>214.62</v>
+        <v>167.86</v>
+      </c>
+      <c r="N128">
+        <v>89.97</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C129">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="D129" t="s">
         <v>314</v>
       </c>
       <c r="E129" t="s">
         <v>315</v>
       </c>
       <c r="F129">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G129" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="H129">
-        <v>212.86</v>
+        <v>252.63</v>
       </c>
       <c r="I129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>212.86</v>
+        <v>252.63</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>122.89</v>
-[...2 lines deleted...]
-        <v>89.97</v>
+        <v>252.63</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C130">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="D130" t="s">
+        <v>316</v>
+      </c>
+      <c r="E130" t="s">
         <v>317</v>
       </c>
-      <c r="E130" t="s">
+      <c r="F130">
+        <v>1992</v>
+      </c>
+      <c r="G130" t="s">
         <v>318</v>
       </c>
-      <c r="F130">
-[...4 lines deleted...]
-      </c>
       <c r="H130">
-        <v>212.09</v>
+        <v>251.02</v>
       </c>
       <c r="I130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>212.09</v>
+        <v>251.02</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
-        <v>212.09</v>
+        <v>122.89</v>
+      </c>
+      <c r="N130">
+        <v>89.97</v>
+      </c>
+      <c r="O130">
+        <v>38.16</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
         <v>128</v>
       </c>
       <c r="C131">
         <v>-2</v>
       </c>
       <c r="D131" t="s">
         <v>319</v>
       </c>
       <c r="E131" t="s">
         <v>320</v>
       </c>
       <c r="F131">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G131" t="s">
-        <v>180</v>
+        <v>55</v>
       </c>
       <c r="H131">
-        <v>209.84</v>
+        <v>247.89</v>
       </c>
       <c r="I131">
         <v>2</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>209.84</v>
+        <v>247.89</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>153.96</v>
+        <v>143.63</v>
       </c>
       <c r="N131">
-        <v>55.88</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>-2</v>
+        <v>0</v>
+      </c>
+      <c r="C132" t="s">
+        <v>321</v>
       </c>
       <c r="D132" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E132" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F132">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G132" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="H132">
-        <v>208.21</v>
+        <v>247.88</v>
       </c>
       <c r="I132">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>208.21</v>
+        <v>247.88</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
-        <v>97.26</v>
-[...8 lines deleted...]
-        <v>26.88</v>
+        <v>247.88</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C133">
-        <v>-2</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
-        <v>323</v>
+        <v>180</v>
       </c>
       <c r="E133" t="s">
         <v>324</v>
       </c>
       <c r="F133">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="G133" t="s">
-        <v>201</v>
+        <v>282</v>
       </c>
       <c r="H133">
-        <v>204.53</v>
+        <v>240.45</v>
       </c>
       <c r="I133">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>204.53</v>
+        <v>240.45</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
-        <v>174.58</v>
+        <v>98.42</v>
       </c>
       <c r="N133">
-        <v>29.95</v>
+        <v>65.87</v>
+      </c>
+      <c r="O133">
+        <v>48.22</v>
+      </c>
+      <c r="P133">
+        <v>27.94</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C134">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D134" t="s">
         <v>325</v>
       </c>
       <c r="E134" t="s">
         <v>326</v>
       </c>
       <c r="F134">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G134" t="s">
-        <v>62</v>
+        <v>327</v>
       </c>
       <c r="H134">
-        <v>203.49</v>
+        <v>233.68</v>
       </c>
       <c r="I134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>203.49</v>
+        <v>233.68</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
-        <v>155.27</v>
-[...2 lines deleted...]
-        <v>48.22</v>
+        <v>233.68</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C135">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D135" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E135" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="F135">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G135" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="H135">
-        <v>200.51</v>
+        <v>228.98</v>
       </c>
       <c r="I135">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>200.51</v>
+        <v>228.98</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>167.86</v>
+        <v>113.67</v>
       </c>
       <c r="N135">
-        <v>32.65</v>
+        <v>74.05</v>
+      </c>
+      <c r="O135">
+        <v>41.26</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>133</v>
+        <v>171</v>
       </c>
       <c r="C136">
-        <v>-2</v>
+        <v>36</v>
       </c>
       <c r="D136" t="s">
         <v>329</v>
       </c>
       <c r="E136" t="s">
         <v>330</v>
       </c>
       <c r="F136">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="G136" t="s">
-        <v>231</v>
+        <v>331</v>
       </c>
       <c r="H136">
-        <v>199.99</v>
+        <v>226.39</v>
       </c>
       <c r="I136">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>199.99</v>
+        <v>226.39</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
         <v>143.63</v>
       </c>
       <c r="N136">
-        <v>56.36</v>
+        <v>44.6</v>
+      </c>
+      <c r="O136">
+        <v>38.16</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C137">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D137" t="s">
-        <v>174</v>
+        <v>332</v>
       </c>
       <c r="E137" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F137">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="G137" t="s">
-        <v>257</v>
+        <v>91</v>
       </c>
       <c r="H137">
-        <v>192.23</v>
+        <v>224.83</v>
       </c>
       <c r="I137">
         <v>3</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>192.23</v>
+        <v>224.83</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
-        <v>98.42</v>
+        <v>121.85</v>
       </c>
       <c r="N137">
-        <v>65.87</v>
+        <v>70.6</v>
       </c>
       <c r="O137">
-        <v>27.94</v>
+        <v>32.38</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C138">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D138" t="s">
-        <v>186</v>
+        <v>334</v>
       </c>
       <c r="E138" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F138">
         <v>2005</v>
       </c>
       <c r="G138" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="H138">
-        <v>190.37</v>
+        <v>214.62</v>
       </c>
       <c r="I138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
-        <v>190.37</v>
+        <v>214.62</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>89.97</v>
-[...5 lines deleted...]
-        <v>16.19</v>
+        <v>214.62</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C139">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D139" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E139" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F139">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G139" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="H139">
-        <v>186.89</v>
+        <v>212.09</v>
       </c>
       <c r="I139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>186.89</v>
+        <v>212.09</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>166.44</v>
-[...2 lines deleted...]
-        <v>20.45</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B140">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C140">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D140" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E140" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F140">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G140" t="s">
-        <v>337</v>
+        <v>149</v>
       </c>
       <c r="H140">
-        <v>184.95</v>
+        <v>212.09</v>
       </c>
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>184.95</v>
+        <v>212.09</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
-        <v>184.95</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C141">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E141" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F141">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G141" t="s">
-        <v>44</v>
+        <v>144</v>
       </c>
       <c r="H141">
-        <v>184.88</v>
+        <v>210.8</v>
       </c>
       <c r="I141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>184.88</v>
+        <v>210.8</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>113.67</v>
+        <v>166.44</v>
       </c>
       <c r="N141">
-        <v>71.21</v>
+        <v>23.91</v>
+      </c>
+      <c r="O141">
+        <v>20.45</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C142">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D142" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E142" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F142">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G142" t="s">
-        <v>342</v>
+        <v>196</v>
       </c>
       <c r="H142">
-        <v>182.13</v>
+        <v>209.84</v>
       </c>
       <c r="I142">
         <v>2</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>182.13</v>
+        <v>209.84</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
-        <v>105.15</v>
+        <v>153.96</v>
       </c>
       <c r="N142">
-        <v>76.98</v>
+        <v>55.88</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C143">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D143" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E143" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F143">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="G143" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="H143">
-        <v>180.59</v>
+        <v>204.53</v>
       </c>
       <c r="I143">
         <v>2</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>180.59</v>
+        <v>204.53</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>104.26</v>
+        <v>174.58</v>
       </c>
       <c r="N143">
-        <v>76.33</v>
+        <v>29.95</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C144">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D144" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E144" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F144">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G144" t="s">
-        <v>224</v>
+        <v>47</v>
       </c>
       <c r="H144">
-        <v>157.38</v>
+        <v>200.51</v>
       </c>
       <c r="I144">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>157.38</v>
+        <v>200.51</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
-        <v>101.15</v>
+        <v>167.86</v>
       </c>
       <c r="N144">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>14.97</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C145">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D145" t="s">
-        <v>347</v>
+        <v>212</v>
       </c>
       <c r="E145" t="s">
         <v>348</v>
       </c>
       <c r="F145">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G145" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="H145">
-        <v>155.27</v>
+        <v>190.37</v>
       </c>
       <c r="I145">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>155.27</v>
+        <v>190.37</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
-        <v>155.27</v>
+        <v>89.97</v>
+      </c>
+      <c r="N145">
+        <v>84.21</v>
+      </c>
+      <c r="O145">
+        <v>16.19</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
         <v>143</v>
       </c>
       <c r="C146">
         <v>-2</v>
       </c>
       <c r="D146" t="s">
         <v>349</v>
       </c>
       <c r="E146" t="s">
         <v>350</v>
       </c>
       <c r="F146">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G146" t="s">
-        <v>115</v>
+        <v>351</v>
       </c>
       <c r="H146">
-        <v>154.29</v>
+        <v>184.95</v>
       </c>
       <c r="I146">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>154.29</v>
+        <v>184.95</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>97.26</v>
-[...2 lines deleted...]
-        <v>57.03</v>
+        <v>184.95</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
         <v>144</v>
       </c>
       <c r="C147">
         <v>-2</v>
       </c>
       <c r="D147" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E147" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F147">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G147" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="H147">
-        <v>148.53</v>
+        <v>184.88</v>
       </c>
       <c r="I147">
         <v>2</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>148.53</v>
+        <v>184.88</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>83.22</v>
+        <v>113.67</v>
       </c>
       <c r="N147">
-        <v>65.31</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
         <v>145</v>
       </c>
       <c r="C148">
         <v>-2</v>
       </c>
       <c r="D148" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E148" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F148">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G148" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H148">
-        <v>145.34</v>
+        <v>182.13</v>
       </c>
       <c r="I148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>145.34</v>
+        <v>182.13</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>145.34</v>
+        <v>105.15</v>
+      </c>
+      <c r="N148">
+        <v>76.98</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
         <v>146</v>
       </c>
       <c r="C149">
         <v>-2</v>
       </c>
       <c r="D149" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E149" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F149">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G149" t="s">
         <v>28</v>
       </c>
       <c r="H149">
-        <v>143.63</v>
+        <v>180.59</v>
       </c>
       <c r="I149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>143.63</v>
+        <v>180.59</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>143.63</v>
+        <v>104.26</v>
+      </c>
+      <c r="N149">
+        <v>76.33</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="C150">
-        <v>-2</v>
+        <v>29</v>
       </c>
       <c r="D150" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E150" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F150">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G150" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="H150">
-        <v>141.54</v>
+        <v>166.08</v>
       </c>
       <c r="I150">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>141.54</v>
+        <v>166.08</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
-        <v>71.21</v>
+        <v>105.15</v>
       </c>
       <c r="N150">
-        <v>48.22</v>
-[...2 lines deleted...]
-        <v>22.11</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C151">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="D151" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E151" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F151">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G151" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H151">
-        <v>134.44</v>
+        <v>165.74</v>
       </c>
       <c r="I151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>134.44</v>
+        <v>165.74</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>134.44</v>
+        <v>143.63</v>
+      </c>
+      <c r="N151">
+        <v>22.11</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C152">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D152" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E152" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F152">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G152" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="H152">
-        <v>128.72</v>
+        <v>164.41</v>
       </c>
       <c r="I152">
         <v>3</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>128.72</v>
+        <v>164.41</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
-        <v>65.87</v>
+        <v>56.36</v>
       </c>
       <c r="N152">
-        <v>32.65</v>
+        <v>56.36</v>
       </c>
       <c r="O152">
-        <v>30.2</v>
+        <v>51.69</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C153">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D153" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E153" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F153">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G153" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="H153">
-        <v>123.7</v>
+        <v>154.29</v>
       </c>
       <c r="I153">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>123.7</v>
+        <v>154.29</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
-        <v>44.6</v>
+        <v>97.26</v>
       </c>
       <c r="N153">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>37.84</v>
+        <v>57.03</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C154">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D154" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E154" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F154">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G154" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="H154">
-        <v>121.14</v>
+        <v>148.53</v>
       </c>
       <c r="I154">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>121.14</v>
+        <v>148.53</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
-        <v>41.26</v>
+        <v>83.22</v>
       </c>
       <c r="N154">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>38.62</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C155">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D155" t="s">
-        <v>267</v>
+        <v>370</v>
       </c>
       <c r="E155" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="F155">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G155" t="s">
-        <v>115</v>
+        <v>372</v>
       </c>
       <c r="H155">
-        <v>115.03</v>
+        <v>145.34</v>
       </c>
       <c r="I155">
         <v>1</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>115.03</v>
+        <v>145.34</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
-        <v>115.03</v>
+        <v>145.34</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C156">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D156" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E156" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F156">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G156" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="H156">
-        <v>112.71</v>
+        <v>143.63</v>
       </c>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>112.71</v>
+        <v>143.63</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
-        <v>112.71</v>
+        <v>143.63</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C157">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D157" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E157" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="F157">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="G157" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="H157">
-        <v>109.35</v>
+        <v>141.54</v>
       </c>
       <c r="I157">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>109.35</v>
+        <v>141.54</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>109.35</v>
+        <v>71.21</v>
+      </c>
+      <c r="N157">
+        <v>48.22</v>
+      </c>
+      <c r="O157">
+        <v>22.11</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="C158">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D158" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E158" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F158">
         <v>2003</v>
       </c>
       <c r="G158" t="s">
-        <v>136</v>
+        <v>379</v>
       </c>
       <c r="H158">
-        <v>108.05</v>
+        <v>140.17</v>
       </c>
       <c r="I158">
         <v>2</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>108.05</v>
+        <v>140.17</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
-        <v>56.36</v>
+        <v>97.26</v>
       </c>
       <c r="N158">
-        <v>51.69</v>
+        <v>42.91</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="C159">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="D159" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E159" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="F159">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G159" t="s">
-        <v>75</v>
+        <v>282</v>
       </c>
       <c r="H159">
-        <v>105.15</v>
+        <v>135.1</v>
       </c>
       <c r="I159">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>105.15</v>
+        <v>135.1</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
-        <v>105.15</v>
+        <v>89.97</v>
+      </c>
+      <c r="N159">
+        <v>45.13</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B160">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C160">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D160" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E160" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="F160">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G160" t="s">
-        <v>171</v>
+        <v>384</v>
       </c>
       <c r="H160">
-        <v>105.15</v>
+        <v>134.44</v>
       </c>
       <c r="I160">
         <v>1</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>105.15</v>
+        <v>134.44</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
-        <v>105.15</v>
+        <v>134.44</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C161">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D161" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E161" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="F161">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G161" t="s">
-        <v>382</v>
+        <v>85</v>
       </c>
       <c r="H161">
-        <v>104.7</v>
+        <v>128.72</v>
       </c>
       <c r="I161">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>104.7</v>
+        <v>128.72</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
-        <v>72.05</v>
+        <v>65.87</v>
       </c>
       <c r="N161">
         <v>32.65</v>
+      </c>
+      <c r="O161">
+        <v>30.2</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C162">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="D162" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E162" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="F162">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G162" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="H162">
-        <v>104.26</v>
+        <v>123.7</v>
       </c>
       <c r="I162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>104.26</v>
+        <v>123.7</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
-        <v>104.26</v>
+        <v>44.6</v>
+      </c>
+      <c r="N162">
+        <v>41.26</v>
+      </c>
+      <c r="O162">
+        <v>37.84</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C163" t="s">
+        <v>321</v>
       </c>
       <c r="D163" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E163" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="F163">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G163" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="H163">
-        <v>99.81</v>
+        <v>122.89</v>
       </c>
       <c r="I163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>99.81</v>
+        <v>122.89</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
-        <v>61.65</v>
-[...2 lines deleted...]
-        <v>38.16</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C164">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D164" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E164" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="F164">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="G164" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="H164">
-        <v>96.44</v>
+        <v>121.14</v>
       </c>
       <c r="I164">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>96.44</v>
+        <v>121.14</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
-        <v>96.44</v>
+        <v>41.26</v>
+      </c>
+      <c r="N164">
+        <v>41.26</v>
+      </c>
+      <c r="O164">
+        <v>38.62</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C165">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D165" t="s">
-        <v>389</v>
+        <v>296</v>
       </c>
       <c r="E165" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F165">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G165" t="s">
-        <v>382</v>
+        <v>110</v>
       </c>
       <c r="H165">
-        <v>93.88</v>
+        <v>115.03</v>
       </c>
       <c r="I165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>93.88</v>
+        <v>115.03</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
-        <v>52.13</v>
-[...2 lines deleted...]
-        <v>41.75</v>
+        <v>115.03</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C166">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D166" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E166" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="F166">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G166" t="s">
-        <v>393</v>
+        <v>63</v>
       </c>
       <c r="H166">
-        <v>82.76</v>
+        <v>112.71</v>
       </c>
       <c r="I166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>82.76</v>
+        <v>112.71</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>44.6</v>
-[...2 lines deleted...]
-        <v>38.16</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C167">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D167" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E167" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F167">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G167" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="H167">
-        <v>81.5</v>
+        <v>109.35</v>
       </c>
       <c r="I167">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>81.5</v>
+        <v>109.35</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
-        <v>55.88</v>
-[...2 lines deleted...]
-        <v>25.62</v>
+        <v>109.35</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C168">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D168" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E168" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F168">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G168" t="s">
-        <v>115</v>
+        <v>55</v>
       </c>
       <c r="H168">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
       <c r="I168">
         <v>1</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
-        <v>77.89</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B169">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C169">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D169" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E169" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F169">
         <v>2001</v>
       </c>
       <c r="G169" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="H169">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
       <c r="I169">
         <v>1</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
-        <v>76.98</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C170">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D170" t="s">
-        <v>267</v>
+        <v>402</v>
       </c>
       <c r="E170" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="F170">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G170" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H170">
-        <v>66.65</v>
+        <v>104.7</v>
       </c>
       <c r="I170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>66.65</v>
+        <v>104.7</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
-        <v>66.65</v>
+        <v>72.05</v>
+      </c>
+      <c r="N170">
+        <v>32.65</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C171">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D171" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E171" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F171">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G171" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="H171">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
       <c r="I171">
         <v>1</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
-        <v>65.87</v>
+        <v>104.26</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C172">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D172" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E172" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F172">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G172" t="s">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="H172">
-        <v>60.93</v>
+        <v>99.81</v>
       </c>
       <c r="I172">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>60.93</v>
+        <v>99.81</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
-        <v>60.93</v>
+        <v>61.65</v>
+      </c>
+      <c r="N172">
+        <v>38.16</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B173">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C173">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D173" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E173" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F173">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G173" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="H173">
-        <v>60.93</v>
+        <v>97.26</v>
       </c>
       <c r="I173">
         <v>1</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>60.93</v>
+        <v>97.26</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
-        <v>60.93</v>
+        <v>97.26</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="C174">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D174" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E174" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F174">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G174" t="s">
-        <v>75</v>
+        <v>271</v>
       </c>
       <c r="H174">
-        <v>56.36</v>
+        <v>96.73</v>
       </c>
       <c r="I174">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>56.36</v>
+        <v>96.73</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
-        <v>56.36</v>
+        <v>52.13</v>
+      </c>
+      <c r="N174">
+        <v>44.6</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="C175">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D175" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E175" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="F175">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G175" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H175">
-        <v>52.75</v>
+        <v>96.44</v>
       </c>
       <c r="I175">
         <v>1</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>52.75</v>
+        <v>96.44</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
-        <v>52.75</v>
+        <v>96.44</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="C176">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D176" t="s">
-        <v>267</v>
+        <v>415</v>
       </c>
       <c r="E176" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="F176">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="G176" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="H176">
-        <v>52.13</v>
+        <v>93.88</v>
       </c>
       <c r="I176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>52.13</v>
+        <v>93.88</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
         <v>52.13</v>
+      </c>
+      <c r="N176">
+        <v>41.75</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C177">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D177" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E177" t="s">
-        <v>243</v>
+        <v>418</v>
       </c>
       <c r="F177">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G177" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="H177">
-        <v>48.79</v>
+        <v>89.97</v>
       </c>
       <c r="I177">
         <v>1</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>48.79</v>
+        <v>89.97</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
-        <v>48.79</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C178">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="D178" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E178" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="F178">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G178" t="s">
-        <v>118</v>
+        <v>196</v>
       </c>
       <c r="H178">
-        <v>48.22</v>
+        <v>83.22</v>
       </c>
       <c r="I178">
         <v>1</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>48.22</v>
+        <v>83.22</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
-        <v>48.22</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B179">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C179">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D179" t="s">
-        <v>356</v>
+        <v>421</v>
       </c>
       <c r="E179" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="F179">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G179" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="H179">
-        <v>48.22</v>
+        <v>81.5</v>
       </c>
       <c r="I179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>48.22</v>
+        <v>81.5</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>48.22</v>
+        <v>55.88</v>
+      </c>
+      <c r="N179">
+        <v>25.62</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C180">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D180" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="E180" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F180">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G180" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="H180">
-        <v>46.39</v>
+        <v>77.89</v>
       </c>
       <c r="I180">
         <v>1</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>46.39</v>
+        <v>77.89</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
-        <v>46.39</v>
+        <v>77.89</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C181" t="s">
+        <v>321</v>
       </c>
       <c r="D181" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E181" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="F181">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G181" t="s">
-        <v>257</v>
+        <v>211</v>
       </c>
       <c r="H181">
-        <v>45.13</v>
+        <v>76.98</v>
       </c>
       <c r="I181">
         <v>1</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>45.13</v>
+        <v>76.98</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
-        <v>45.13</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B182">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C182">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="D182" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="E182" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="F182">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G182" t="s">
-        <v>247</v>
+        <v>144</v>
       </c>
       <c r="H182">
-        <v>44.6</v>
+        <v>76.98</v>
       </c>
       <c r="I182">
         <v>1</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>44.6</v>
+        <v>76.98</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
-        <v>44.6</v>
+        <v>76.98</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C183" t="s">
+        <v>321</v>
       </c>
       <c r="D183" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E183" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="F183">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G183" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="H183">
-        <v>42.91</v>
+        <v>71.21</v>
       </c>
       <c r="I183">
         <v>1</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>42.91</v>
+        <v>71.21</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
-        <v>42.91</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C184">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D184" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="E184" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="F184">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="G184" t="s">
-        <v>185</v>
+        <v>434</v>
       </c>
       <c r="H184">
-        <v>40.91</v>
+        <v>67.22</v>
       </c>
       <c r="I184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>40.91</v>
+        <v>67.22</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
-        <v>40.91</v>
+        <v>38.16</v>
+      </c>
+      <c r="N184">
+        <v>29.06</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C185">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D185" t="s">
-        <v>429</v>
+        <v>296</v>
       </c>
       <c r="E185" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="F185">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G185" t="s">
-        <v>136</v>
+        <v>436</v>
       </c>
       <c r="H185">
-        <v>38.16</v>
+        <v>66.65</v>
       </c>
       <c r="I185">
         <v>1</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>38.16</v>
+        <v>66.65</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
-        <v>38.16</v>
+        <v>66.65</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B186">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C186">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D186" t="s">
-        <v>225</v>
+        <v>437</v>
       </c>
       <c r="E186" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="F186">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="G186" t="s">
-        <v>432</v>
+        <v>196</v>
       </c>
       <c r="H186">
-        <v>38.16</v>
+        <v>65.87</v>
       </c>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>38.16</v>
+        <v>65.87</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
-        <v>38.16</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C187">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D187" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="E187" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="F187">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G187" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="H187">
-        <v>36.71</v>
+        <v>63.24</v>
       </c>
       <c r="I187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>36.71</v>
+        <v>63.24</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
-        <v>36.71</v>
+        <v>35.3</v>
+      </c>
+      <c r="N187">
+        <v>27.94</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="C188">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D188" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="E188" t="s">
+        <v>442</v>
+      </c>
+      <c r="F188">
+        <v>1998</v>
+      </c>
+      <c r="G188" t="s">
         <v>436</v>
       </c>
-      <c r="F188">
-[...4 lines deleted...]
-      </c>
       <c r="H188">
-        <v>35.3</v>
+        <v>62.85</v>
       </c>
       <c r="I188">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
-        <v>35.3</v>
+        <v>62.85</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>35.3</v>
+        <v>32.65</v>
+      </c>
+      <c r="N188">
+        <v>30.2</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B189">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C189">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D189" t="s">
-        <v>437</v>
+        <v>193</v>
       </c>
       <c r="E189" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="F189">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="G189" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="H189">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
       <c r="I189">
         <v>1</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B190">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C190">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D190" t="s">
-        <v>71</v>
+        <v>444</v>
       </c>
       <c r="E190" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F190">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G190" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="H190">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
       <c r="I190">
         <v>1</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
-        <v>35.3</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B191">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C191" t="s">
+        <v>321</v>
       </c>
       <c r="D191" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="E191" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="F191">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G191" t="s">
-        <v>442</v>
+        <v>47</v>
       </c>
       <c r="H191">
-        <v>35.3</v>
+        <v>56.36</v>
       </c>
       <c r="I191">
         <v>1</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
-        <v>35.3</v>
+        <v>56.36</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
-        <v>35.3</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B192">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C192">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="D192" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E192" t="s">
-        <v>175</v>
+        <v>449</v>
       </c>
       <c r="F192">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G192" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="H192">
-        <v>32.65</v>
+        <v>56.36</v>
       </c>
       <c r="I192">
         <v>1</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
-        <v>32.65</v>
+        <v>56.36</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
-        <v>32.65</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B193">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C193">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D193" t="s">
-        <v>66</v>
+        <v>450</v>
       </c>
       <c r="E193" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="F193">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G193" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="H193">
-        <v>32.65</v>
+        <v>52.75</v>
       </c>
       <c r="I193">
         <v>1</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
-        <v>32.65</v>
+        <v>52.75</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
-        <v>32.65</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C194">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D194" t="s">
-        <v>445</v>
+        <v>296</v>
       </c>
       <c r="E194" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="F194">
-        <v>1998</v>
+        <v>2007</v>
       </c>
       <c r="G194" t="s">
-        <v>401</v>
+        <v>42</v>
       </c>
       <c r="H194">
-        <v>30.2</v>
+        <v>52.13</v>
       </c>
       <c r="I194">
         <v>1</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
-        <v>30.2</v>
+        <v>52.13</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
-        <v>30.2</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B195">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="C195">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D195" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E195" t="s">
-        <v>448</v>
+        <v>278</v>
       </c>
       <c r="F195">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G195" t="s">
-        <v>180</v>
+        <v>279</v>
       </c>
       <c r="H195">
-        <v>30.2</v>
+        <v>48.79</v>
       </c>
       <c r="I195">
         <v>1</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
-        <v>30.2</v>
+        <v>48.79</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
-        <v>30.2</v>
+        <v>48.79</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C196">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D196" t="s">
-        <v>449</v>
+        <v>373</v>
       </c>
       <c r="E196" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="F196">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="G196" t="s">
-        <v>451</v>
+        <v>31</v>
       </c>
       <c r="H196">
-        <v>29.06</v>
+        <v>48.22</v>
       </c>
       <c r="I196">
         <v>1</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
-        <v>29.06</v>
+        <v>48.22</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
-        <v>29.06</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B197">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="C197">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D197" t="s">
-        <v>374</v>
+        <v>455</v>
       </c>
       <c r="E197" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="F197">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G197" t="s">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="H197">
-        <v>27.94</v>
+        <v>48.22</v>
       </c>
       <c r="I197">
         <v>1</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
-        <v>27.94</v>
+        <v>48.22</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
-        <v>27.94</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C198">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="D198" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E198" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F198">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G198" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="H198">
-        <v>24.86</v>
+        <v>46.39</v>
       </c>
       <c r="I198">
         <v>1</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
-        <v>24.86</v>
+        <v>46.39</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>24.86</v>
+        <v>46.39</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C199">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="D199" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E199" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="F199">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G199" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="H199">
-        <v>23.91</v>
+        <v>44.6</v>
       </c>
       <c r="I199">
         <v>1</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
-        <v>23.91</v>
+        <v>44.6</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
-        <v>23.91</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B200">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C200" t="s">
+        <v>321</v>
       </c>
       <c r="D200" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="E200" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F200">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="G200" t="s">
-        <v>115</v>
+        <v>271</v>
       </c>
       <c r="H200">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
       <c r="I200">
         <v>1</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C201">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D201" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E201" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F201">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G201" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="H201">
-        <v>23.0</v>
+        <v>40.91</v>
       </c>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
-        <v>23.0</v>
+        <v>40.91</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
-        <v>23.0</v>
+        <v>40.91</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
+        <v>193</v>
+      </c>
+      <c r="C202">
+        <v>-8</v>
+      </c>
+      <c r="D202" t="s">
         <v>201</v>
       </c>
-      <c r="C202">
-[...4 lines deleted...]
-      </c>
       <c r="E202" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F202">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="G202" t="s">
-        <v>463</v>
+        <v>431</v>
       </c>
       <c r="H202">
-        <v>22.11</v>
+        <v>38.16</v>
       </c>
       <c r="I202">
         <v>1</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
-        <v>22.11</v>
+        <v>38.16</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
-        <v>22.11</v>
+        <v>38.16</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
+        <v>201</v>
+      </c>
+      <c r="B203">
+        <v>193</v>
+      </c>
+      <c r="C203">
+        <v>-8</v>
+      </c>
+      <c r="D203" t="s">
+        <v>419</v>
+      </c>
+      <c r="E203" t="s">
+        <v>465</v>
+      </c>
+      <c r="F203">
+        <v>2002</v>
+      </c>
+      <c r="G203" t="s">
+        <v>149</v>
+      </c>
+      <c r="H203">
+        <v>38.16</v>
+      </c>
+      <c r="I203">
+        <v>1</v>
+      </c>
+      <c r="J203">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>38.16</v>
+      </c>
+      <c r="L203">
+        <v>0</v>
+      </c>
+      <c r="M203">
+        <v>38.16</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204">
+        <v>195</v>
+      </c>
+      <c r="C204">
+        <v>-8</v>
+      </c>
+      <c r="D204" t="s">
+        <v>466</v>
+      </c>
+      <c r="E204" t="s">
+        <v>467</v>
+      </c>
+      <c r="F204">
+        <v>2005</v>
+      </c>
+      <c r="G204" t="s">
+        <v>73</v>
+      </c>
+      <c r="H204">
+        <v>36.71</v>
+      </c>
+      <c r="I204">
+        <v>1</v>
+      </c>
+      <c r="J204">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>36.71</v>
+      </c>
+      <c r="L204">
+        <v>0</v>
+      </c>
+      <c r="M204">
+        <v>36.71</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205">
+        <v>196</v>
+      </c>
+      <c r="C205">
+        <v>-8</v>
+      </c>
+      <c r="D205" t="s">
+        <v>468</v>
+      </c>
+      <c r="E205" t="s">
+        <v>469</v>
+      </c>
+      <c r="F205">
+        <v>2003</v>
+      </c>
+      <c r="G205" t="s">
+        <v>470</v>
+      </c>
+      <c r="H205">
+        <v>35.3</v>
+      </c>
+      <c r="I205">
+        <v>1</v>
+      </c>
+      <c r="J205">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>35.3</v>
+      </c>
+      <c r="L205">
+        <v>0</v>
+      </c>
+      <c r="M205">
+        <v>35.3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
+        <v>204</v>
+      </c>
+      <c r="B206">
+        <v>196</v>
+      </c>
+      <c r="C206">
+        <v>-8</v>
+      </c>
+      <c r="D206" t="s">
+        <v>81</v>
+      </c>
+      <c r="E206" t="s">
+        <v>471</v>
+      </c>
+      <c r="F206">
+        <v>2006</v>
+      </c>
+      <c r="G206" t="s">
+        <v>55</v>
+      </c>
+      <c r="H206">
+        <v>35.3</v>
+      </c>
+      <c r="I206">
+        <v>1</v>
+      </c>
+      <c r="J206">
+        <v>0</v>
+      </c>
+      <c r="K206">
+        <v>35.3</v>
+      </c>
+      <c r="L206">
+        <v>0</v>
+      </c>
+      <c r="M206">
+        <v>35.3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
+        <v>204</v>
+      </c>
+      <c r="B207">
+        <v>196</v>
+      </c>
+      <c r="C207">
+        <v>-8</v>
+      </c>
+      <c r="D207" t="s">
+        <v>472</v>
+      </c>
+      <c r="E207" t="s">
+        <v>473</v>
+      </c>
+      <c r="F207">
+        <v>2008</v>
+      </c>
+      <c r="G207" t="s">
+        <v>149</v>
+      </c>
+      <c r="H207">
+        <v>35.3</v>
+      </c>
+      <c r="I207">
+        <v>1</v>
+      </c>
+      <c r="J207">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>35.3</v>
+      </c>
+      <c r="L207">
+        <v>0</v>
+      </c>
+      <c r="M207">
+        <v>35.3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208">
+        <v>200</v>
+      </c>
+      <c r="C208">
+        <v>-7</v>
+      </c>
+      <c r="D208" t="s">
+        <v>76</v>
+      </c>
+      <c r="E208" t="s">
+        <v>474</v>
+      </c>
+      <c r="F208">
+        <v>2000</v>
+      </c>
+      <c r="G208" t="s">
+        <v>103</v>
+      </c>
+      <c r="H208">
+        <v>32.65</v>
+      </c>
+      <c r="I208">
+        <v>1</v>
+      </c>
+      <c r="J208">
+        <v>0</v>
+      </c>
+      <c r="K208">
+        <v>32.65</v>
+      </c>
+      <c r="L208">
+        <v>0</v>
+      </c>
+      <c r="M208">
+        <v>32.65</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
+        <v>207</v>
+      </c>
+      <c r="B209">
+        <v>200</v>
+      </c>
+      <c r="C209">
+        <v>-7</v>
+      </c>
+      <c r="D209" t="s">
+        <v>475</v>
+      </c>
+      <c r="E209" t="s">
+        <v>181</v>
+      </c>
+      <c r="F209">
+        <v>2005</v>
+      </c>
+      <c r="G209" t="s">
+        <v>182</v>
+      </c>
+      <c r="H209">
+        <v>32.65</v>
+      </c>
+      <c r="I209">
+        <v>1</v>
+      </c>
+      <c r="J209">
+        <v>0</v>
+      </c>
+      <c r="K209">
+        <v>32.65</v>
+      </c>
+      <c r="L209">
+        <v>0</v>
+      </c>
+      <c r="M209">
+        <v>32.65</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
+        <v>207</v>
+      </c>
+      <c r="B210">
+        <v>200</v>
+      </c>
+      <c r="C210">
+        <v>-7</v>
+      </c>
+      <c r="D210" t="s">
+        <v>476</v>
+      </c>
+      <c r="E210" t="s">
+        <v>262</v>
+      </c>
+      <c r="F210">
+        <v>2000</v>
+      </c>
+      <c r="G210" t="s">
+        <v>254</v>
+      </c>
+      <c r="H210">
+        <v>32.65</v>
+      </c>
+      <c r="I210">
+        <v>1</v>
+      </c>
+      <c r="J210">
+        <v>0</v>
+      </c>
+      <c r="K210">
+        <v>32.65</v>
+      </c>
+      <c r="L210">
+        <v>0</v>
+      </c>
+      <c r="M210">
+        <v>32.65</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211">
+        <v>0</v>
+      </c>
+      <c r="C211" t="s">
+        <v>321</v>
+      </c>
+      <c r="D211" t="s">
+        <v>477</v>
+      </c>
+      <c r="E211" t="s">
+        <v>478</v>
+      </c>
+      <c r="F211">
+        <v>2002</v>
+      </c>
+      <c r="G211" t="s">
+        <v>126</v>
+      </c>
+      <c r="H211">
+        <v>30.2</v>
+      </c>
+      <c r="I211">
+        <v>1</v>
+      </c>
+      <c r="J211">
+        <v>0</v>
+      </c>
+      <c r="K211">
+        <v>30.2</v>
+      </c>
+      <c r="L211">
+        <v>0</v>
+      </c>
+      <c r="M211">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
+        <v>210</v>
+      </c>
+      <c r="B212">
+        <v>203</v>
+      </c>
+      <c r="C212">
+        <v>-7</v>
+      </c>
+      <c r="D212" t="s">
+        <v>479</v>
+      </c>
+      <c r="E212" t="s">
+        <v>480</v>
+      </c>
+      <c r="F212">
+        <v>2004</v>
+      </c>
+      <c r="G212" t="s">
+        <v>196</v>
+      </c>
+      <c r="H212">
+        <v>30.2</v>
+      </c>
+      <c r="I212">
+        <v>1</v>
+      </c>
+      <c r="J212">
+        <v>0</v>
+      </c>
+      <c r="K212">
+        <v>30.2</v>
+      </c>
+      <c r="L212">
+        <v>0</v>
+      </c>
+      <c r="M212">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213">
+        <v>205</v>
+      </c>
+      <c r="C213">
+        <v>-7</v>
+      </c>
+      <c r="D213" t="s">
+        <v>364</v>
+      </c>
+      <c r="E213" t="s">
+        <v>481</v>
+      </c>
+      <c r="F213">
+        <v>2005</v>
+      </c>
+      <c r="G213" t="s">
+        <v>196</v>
+      </c>
+      <c r="H213">
+        <v>27.94</v>
+      </c>
+      <c r="I213">
+        <v>1</v>
+      </c>
+      <c r="J213">
+        <v>0</v>
+      </c>
+      <c r="K213">
+        <v>27.94</v>
+      </c>
+      <c r="L213">
+        <v>0</v>
+      </c>
+      <c r="M213">
+        <v>27.94</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
+        <v>212</v>
+      </c>
+      <c r="B214">
+        <v>205</v>
+      </c>
+      <c r="C214">
+        <v>-7</v>
+      </c>
+      <c r="D214" t="s">
+        <v>482</v>
+      </c>
+      <c r="E214" t="s">
+        <v>253</v>
+      </c>
+      <c r="F214">
+        <v>1990</v>
+      </c>
+      <c r="G214" t="s">
+        <v>254</v>
+      </c>
+      <c r="H214">
+        <v>27.94</v>
+      </c>
+      <c r="I214">
+        <v>1</v>
+      </c>
+      <c r="J214">
+        <v>0</v>
+      </c>
+      <c r="K214">
+        <v>27.94</v>
+      </c>
+      <c r="L214">
+        <v>0</v>
+      </c>
+      <c r="M214">
+        <v>27.94</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215">
+        <v>207</v>
+      </c>
+      <c r="C215">
+        <v>-7</v>
+      </c>
+      <c r="D215" t="s">
+        <v>483</v>
+      </c>
+      <c r="E215" t="s">
+        <v>484</v>
+      </c>
+      <c r="F215">
+        <v>2004</v>
+      </c>
+      <c r="G215" t="s">
+        <v>96</v>
+      </c>
+      <c r="H215">
+        <v>24.86</v>
+      </c>
+      <c r="I215">
+        <v>1</v>
+      </c>
+      <c r="J215">
+        <v>0</v>
+      </c>
+      <c r="K215">
+        <v>24.86</v>
+      </c>
+      <c r="L215">
+        <v>0</v>
+      </c>
+      <c r="M215">
+        <v>24.86</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216">
+        <v>208</v>
+      </c>
+      <c r="C216">
+        <v>-7</v>
+      </c>
+      <c r="D216" t="s">
+        <v>485</v>
+      </c>
+      <c r="E216" t="s">
+        <v>486</v>
+      </c>
+      <c r="F216">
+        <v>1996</v>
+      </c>
+      <c r="G216" t="s">
+        <v>28</v>
+      </c>
+      <c r="H216">
+        <v>23.91</v>
+      </c>
+      <c r="I216">
+        <v>1</v>
+      </c>
+      <c r="J216">
+        <v>0</v>
+      </c>
+      <c r="K216">
+        <v>23.91</v>
+      </c>
+      <c r="L216">
+        <v>0</v>
+      </c>
+      <c r="M216">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>215</v>
+      </c>
+      <c r="B217">
+        <v>208</v>
+      </c>
+      <c r="C217">
+        <v>-7</v>
+      </c>
+      <c r="D217" t="s">
+        <v>487</v>
+      </c>
+      <c r="E217" t="s">
+        <v>488</v>
+      </c>
+      <c r="F217">
+        <v>2007</v>
+      </c>
+      <c r="G217" t="s">
+        <v>110</v>
+      </c>
+      <c r="H217">
+        <v>23.91</v>
+      </c>
+      <c r="I217">
+        <v>1</v>
+      </c>
+      <c r="J217">
+        <v>0</v>
+      </c>
+      <c r="K217">
+        <v>23.91</v>
+      </c>
+      <c r="L217">
+        <v>0</v>
+      </c>
+      <c r="M217">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218">
+        <v>210</v>
+      </c>
+      <c r="C218">
+        <v>-7</v>
+      </c>
+      <c r="D218" t="s">
+        <v>489</v>
+      </c>
+      <c r="E218" t="s">
+        <v>490</v>
+      </c>
+      <c r="F218">
+        <v>1996</v>
+      </c>
+      <c r="G218" t="s">
+        <v>182</v>
+      </c>
+      <c r="H218">
+        <v>23.0</v>
+      </c>
+      <c r="I218">
+        <v>1</v>
+      </c>
+      <c r="J218">
+        <v>0</v>
+      </c>
+      <c r="K218">
+        <v>23.0</v>
+      </c>
+      <c r="L218">
+        <v>0</v>
+      </c>
+      <c r="M218">
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">