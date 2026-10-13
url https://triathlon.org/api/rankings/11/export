--- v0 (2026-09-20)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -101,1253 +101,1469 @@
   <si>
     <t>Period 2 3rd Score</t>
   </si>
   <si>
     <t>Period 2 4th Score</t>
   </si>
   <si>
     <t>Period 2 5th Score</t>
   </si>
   <si>
     <t>Period 2 6th Score</t>
   </si>
   <si>
     <t>Period 2 7th Score</t>
   </si>
   <si>
     <t>Vasco</t>
   </si>
   <si>
     <t>Vilaca</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Coninx</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>Ricardo</t>
+  </si>
+  <si>
+    <t>Batista</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Hauser</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
     <t>Tjebbe</t>
   </si>
   <si>
     <t>Kaindl</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
-    <t>Dorian</t>
-[...11 lines deleted...]
-    <t>Batista</t>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>Gonzalez Garcia</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Yee</t>
+  </si>
+  <si>
+    <t>GBR</t>
   </si>
   <si>
     <t>Miguel</t>
   </si>
   <si>
     <t>Hidalgo</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Csongor</t>
   </si>
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
-    <t>Alberto</t>
-[...16 lines deleted...]
-  <si>
     <t>Márk</t>
   </si>
   <si>
     <t>Dévay</t>
   </si>
   <si>
     <t>Tyler</t>
   </si>
   <si>
     <t>Mislawchuk</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Azzano</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>João Nuno</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Reed</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Yanis</t>
+  </si>
+  <si>
+    <t>Seguin</t>
+  </si>
+  <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Moya</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Sanchez Mantecon</t>
+  </si>
+  <si>
+    <t>Andree</t>
+  </si>
+  <si>
+    <t>Buc</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Cantero Del Campo</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>McCullough</t>
+  </si>
+  <si>
+    <t>NZL</t>
+  </si>
+  <si>
     <t>Callum</t>
   </si>
   <si>
     <t>McClusky</t>
   </si>
   <si>
-    <t>Nicola</t>
-[...7 lines deleted...]
-  <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
-    <t>David</t>
-[...14 lines deleted...]
-    <t>João Nuno</t>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Sobey</t>
+  </si>
+  <si>
+    <t>Connor</t>
+  </si>
+  <si>
+    <t>Bentley</t>
+  </si>
+  <si>
+    <t>Braxton</t>
+  </si>
+  <si>
+    <t>Legg</t>
   </si>
   <si>
     <t>Sullivan</t>
   </si>
   <si>
     <t>Middaugh</t>
   </si>
   <si>
-    <t>Andree</t>
-[...2 lines deleted...]
-    <t>Buc</t>
+    <t>Charles</t>
+  </si>
+  <si>
+    <t>Paquet</t>
+  </si>
+  <si>
+    <t>Reese</t>
+  </si>
+  <si>
+    <t>Vannerson</t>
+  </si>
+  <si>
+    <t>Mitch</t>
+  </si>
+  <si>
+    <t>Kolkman</t>
+  </si>
+  <si>
+    <t>NED</t>
+  </si>
+  <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>Rethoret</t>
   </si>
   <si>
     <t>Mathis</t>
   </si>
   <si>
     <t>Beaulieu</t>
   </si>
   <si>
-    <t>Mitch</t>
-[...5 lines deleted...]
-    <t>NED</t>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>Kolobrodov</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Mengal</t>
+  </si>
+  <si>
+    <t>BEL</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Reese</t>
-[...23 lines deleted...]
-    <t>Seguin</t>
+    <t>Seth</t>
+  </si>
+  <si>
+    <t>Rider</t>
+  </si>
+  <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Westermann</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>Willian</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
     <t>Hellwig</t>
   </si>
   <si>
-    <t>Seth</t>
-[...23 lines deleted...]
-    <t>Legg</t>
+    <t>Takumi</t>
+  </si>
+  <si>
+    <t>Hojo</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Pearson</t>
+  </si>
+  <si>
+    <t>Gergely</t>
+  </si>
+  <si>
+    <t>Kiss</t>
+  </si>
+  <si>
+    <t>Jawad</t>
+  </si>
+  <si>
+    <t>Abdelmoula</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>Solomon</t>
+  </si>
+  <si>
+    <t>Okrafo-Smart</t>
   </si>
   <si>
     <t>Ian</t>
   </si>
   <si>
     <t>Pennekamp</t>
   </si>
   <si>
-    <t>Gergely</t>
-[...2 lines deleted...]
-    <t>Kiss</t>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Pertl</t>
   </si>
   <si>
     <t>Chase</t>
   </si>
   <si>
     <t>McQueen</t>
   </si>
   <si>
-    <t>Solomon</t>
-[...14 lines deleted...]
-    <t>Sobey</t>
+    <t>Harry</t>
+  </si>
+  <si>
+    <t>Leleu</t>
   </si>
   <si>
     <t>Keller</t>
   </si>
   <si>
     <t>Norland</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
-    <t>Jules</t>
-[...2 lines deleted...]
-    <t>Rethoret</t>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Stapley</t>
   </si>
   <si>
     <t>Vetle Bergsvik</t>
   </si>
   <si>
     <t>Thorn</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
-    <t>Dylan</t>
-[...5 lines deleted...]
-    <t>NZL</t>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>Wilde</t>
   </si>
   <si>
     <t>Izan</t>
   </si>
   <si>
     <t>Edo Aguilar</t>
   </si>
   <si>
-    <t>Arnaud</t>
-[...11 lines deleted...]
-    <t>Stapley</t>
+    <t>Zalán</t>
+  </si>
+  <si>
+    <t>Hóbor</t>
   </si>
   <si>
     <t>Studer</t>
   </si>
   <si>
-    <t>SUI</t>
-[...35 lines deleted...]
-    <t>Leleu</t>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>De Nigro</t>
+  </si>
+  <si>
+    <t>Toby</t>
+  </si>
+  <si>
+    <t>Powers</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Gar</t>
+  </si>
+  <si>
+    <t>Aoba</t>
+  </si>
+  <si>
+    <t>Yasumatsu</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Töpper</t>
   </si>
   <si>
     <t>Nils</t>
   </si>
   <si>
     <t>Serre Gehri</t>
   </si>
   <si>
-    <t>Michael</t>
-[...8 lines deleted...]
-    <t>De Nigro</t>
+    <t>Xirui</t>
+  </si>
+  <si>
+    <t>Zhang</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Diener</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Grayel</t>
   </si>
   <si>
-    <t>Toby</t>
-[...2 lines deleted...]
-    <t>Powers</t>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Corbett</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Cambresy</t>
+  </si>
+  <si>
+    <t>LUX</t>
   </si>
   <si>
     <t>Lerno</t>
   </si>
   <si>
-    <t>Eric</t>
-[...11 lines deleted...]
-    <t>MAR</t>
+    <t>Lasse</t>
+  </si>
+  <si>
+    <t>Lührs</t>
+  </si>
+  <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Birkel</t>
+  </si>
+  <si>
+    <t>RSA</t>
   </si>
   <si>
     <t>Ignacio</t>
   </si>
   <si>
     <t>Flores Arana</t>
   </si>
   <si>
-    <t>Justus</t>
-[...4 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Gajda</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
-    <t>Zalán</t>
-[...11 lines deleted...]
-    <t>JPN</t>
+    <t>Kenji</t>
+  </si>
+  <si>
+    <t>Nener</t>
   </si>
   <si>
     <t>Vinicius</t>
   </si>
   <si>
     <t>Avi Santana</t>
   </si>
   <si>
-    <t>Lucas</t>
-[...7 lines deleted...]
-  <si>
     <t>Liam</t>
   </si>
   <si>
     <t>Donnelly</t>
   </si>
   <si>
-    <t>James</t>
-[...13 lines deleted...]
-  <si>
     <t>Pablo</t>
   </si>
   <si>
     <t>Isotton</t>
   </si>
   <si>
     <t>Manoel</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bruzdziak</t>
   </si>
   <si>
+    <t>Miguel Tiago</t>
+  </si>
+  <si>
+    <t>Silva</t>
+  </si>
+  <si>
     <t>Benedikt</t>
   </si>
   <si>
     <t>Bettin</t>
   </si>
   <si>
+    <t>Aram Michell</t>
+  </si>
+  <si>
+    <t>Peñaflor Moysen</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
     <t>Blake</t>
   </si>
   <si>
     <t>Bullard</t>
   </si>
   <si>
-    <t>Kenji</t>
-[...2 lines deleted...]
-    <t>Nener</t>
+    <t>Gergő</t>
+  </si>
+  <si>
+    <t>Dobi</t>
+  </si>
+  <si>
+    <t>Junjie</t>
+  </si>
+  <si>
+    <t>Fan</t>
+  </si>
+  <si>
+    <t>Jérémy</t>
+  </si>
+  <si>
+    <t>Quindos</t>
+  </si>
+  <si>
+    <t>UZB</t>
+  </si>
+  <si>
+    <t>Shachar</t>
+  </si>
+  <si>
+    <t>Sagiv</t>
+  </si>
+  <si>
+    <t>ISR</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
-    <t>Gergő</t>
-[...2 lines deleted...]
-    <t>Dobi</t>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>Wernz</t>
+  </si>
+  <si>
+    <t>Hubner</t>
   </si>
   <si>
     <t>Brandon</t>
   </si>
   <si>
     <t>Copeland</t>
   </si>
   <si>
+    <t>Pelayo</t>
+  </si>
+  <si>
+    <t>González Turrez</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Vitiello</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Henri</t>
+  </si>
+  <si>
+    <t>Schoeman</t>
+  </si>
+  <si>
     <t>Zsombor</t>
   </si>
   <si>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
     <t>Demuth</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>Carol</t>
-[...17 lines deleted...]
-    <t>Lührs</t>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>BAR</t>
+  </si>
+  <si>
+    <t>Arlan</t>
+  </si>
+  <si>
+    <t>Zhanabay</t>
+  </si>
+  <si>
+    <t>KAZ</t>
+  </si>
+  <si>
+    <t>Tristan</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
+    <t>Ren</t>
+  </si>
+  <si>
+    <t>Sato</t>
+  </si>
+  <si>
+    <t>Bence</t>
+  </si>
+  <si>
+    <t>Bicsák</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Lherieau</t>
   </si>
   <si>
-    <t>Wright</t>
-[...4 lines deleted...]
-  <si>
     <t>Erik Yamir</t>
   </si>
   <si>
     <t>Ramos Croda</t>
   </si>
   <si>
-    <t>MEX</t>
-[...1 lines deleted...]
-  <si>
     <t>Jack</t>
   </si>
   <si>
     <t>Willis</t>
   </si>
   <si>
-    <t>Aram Michell</t>
-[...5 lines deleted...]
-    <t>-</t>
+    <t>Kazushi</t>
+  </si>
+  <si>
+    <t>Jozuka</t>
+  </si>
+  <si>
+    <t>Tayler</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Rieck</t>
   </si>
   <si>
     <t>Panagiotis</t>
   </si>
   <si>
     <t>Bitados</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
     <t>Schofield</t>
   </si>
   <si>
-    <t>Kazushi</t>
-[...17 lines deleted...]
-    <t>ISR</t>
+    <t>Badr</t>
+  </si>
+  <si>
+    <t>Siwane</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Coggins</t>
+  </si>
+  <si>
+    <t>HKG</t>
+  </si>
+  <si>
+    <t>Zakaria</t>
+  </si>
+  <si>
+    <t>Chtioui</t>
+  </si>
+  <si>
+    <t>TUN</t>
   </si>
   <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t>Probert Vargas</t>
   </si>
   <si>
-    <t>Valentin</t>
-[...4 lines deleted...]
-  <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Baxter Cabrera</t>
   </si>
   <si>
-    <t>Jordan</t>
-[...8 lines deleted...]
-    <t>Sato</t>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
   </si>
   <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Milner</t>
   </si>
   <si>
     <t>Erwin</t>
   </si>
   <si>
     <t>Vanderplancke</t>
   </si>
   <si>
-    <t>Xirui</t>
-[...5 lines deleted...]
-    <t>CHN</t>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Dijkstra</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Georgenthum</t>
   </si>
   <si>
     <t>Samuele</t>
   </si>
   <si>
     <t>Angelini</t>
   </si>
   <si>
     <t>Saxon</t>
   </si>
   <si>
-    <t>Gjalt</t>
-[...4 lines deleted...]
-  <si>
     <t>Zach</t>
   </si>
   <si>
     <t>Leachman</t>
   </si>
   <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Elg</t>
+  </si>
+  <si>
+    <t>Mohamed Aziz</t>
+  </si>
+  <si>
+    <t>Hamdi</t>
+  </si>
+  <si>
     <t>Smith</t>
   </si>
   <si>
     <t>BER</t>
   </si>
   <si>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
     <t>Alessio</t>
   </si>
   <si>
     <t>Crociani</t>
   </si>
   <si>
     <t>Darr</t>
   </si>
   <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Course</t>
+  </si>
+  <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Terán Carvajal</t>
   </si>
   <si>
     <t>ECU</t>
   </si>
   <si>
     <t>Kauê</t>
   </si>
   <si>
     <t>Willy</t>
   </si>
   <si>
     <t>Gyula</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
-    <t>Bradley</t>
-[...2 lines deleted...]
-    <t>Course</t>
+    <t>Spence</t>
+  </si>
+  <si>
+    <t>Sylvain</t>
+  </si>
+  <si>
+    <t>Fridelance</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Toulet</t>
+  </si>
+  <si>
+    <t>MRI</t>
+  </si>
+  <si>
+    <t>Grigory</t>
+  </si>
+  <si>
+    <t>Antipov</t>
+  </si>
+  <si>
+    <t>AIN</t>
+  </si>
+  <si>
+    <t>Ayan</t>
+  </si>
+  <si>
+    <t>Beisenbayev</t>
   </si>
   <si>
     <t>Espuna Larramona</t>
   </si>
   <si>
     <t>Pye</t>
   </si>
   <si>
     <t>Till</t>
   </si>
   <si>
     <t>Kramp</t>
   </si>
   <si>
-    <t>Bence</t>
-[...26 lines deleted...]
-    <t>Vitiello</t>
+    <t>Merwann</t>
+  </si>
+  <si>
+    <t>Abassi</t>
+  </si>
+  <si>
+    <t>Fernando José</t>
+  </si>
+  <si>
+    <t>Casares Tan</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>Jamieson </t>
+  </si>
+  <si>
+    <t>Márton</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
+    <t>Sangmin</t>
+  </si>
+  <si>
+    <t>Park</t>
+  </si>
+  <si>
+    <t>KOR</t>
+  </si>
+  <si>
+    <t>Naim</t>
+  </si>
+  <si>
+    <t>Mokhfi</t>
+  </si>
+  <si>
+    <t>ALG</t>
   </si>
   <si>
     <t>Brayden</t>
   </si>
   <si>
     <t>Mercer</t>
   </si>
   <si>
+    <t>Rashif</t>
+  </si>
+  <si>
+    <t>Amila Yaqin</t>
+  </si>
+  <si>
+    <t>INA</t>
+  </si>
+  <si>
     <t>Petter</t>
   </si>
   <si>
     <t>Ellingsbø</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
     <t>Gonzalez Lopez</t>
   </si>
   <si>
     <t>Jayden</t>
   </si>
   <si>
+    <t>Philip</t>
+  </si>
+  <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Luftensteiner</t>
   </si>
   <si>
     <t>Dylan Didier</t>
   </si>
   <si>
     <t>Campa Carranza</t>
   </si>
   <si>
+    <t>McMecking</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Wernersen</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
     <t>Bravo Neto</t>
   </si>
   <si>
+    <t>Takuto</t>
+  </si>
+  <si>
+    <t>Oshima</t>
+  </si>
+  <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>Nikolajsen</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
-    <t>Miguel Tiago</t>
-[...2 lines deleted...]
-    <t>Silva</t>
+    <t>Sofienne</t>
+  </si>
+  <si>
+    <t>Selmi</t>
   </si>
   <si>
     <t>Gregor</t>
   </si>
   <si>
     <t>Payet</t>
   </si>
   <si>
+    <t>Yi Jun</t>
+  </si>
+  <si>
+    <t>Tey</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
     <t>McCarron</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
-    <t>Cole</t>
-[...8 lines deleted...]
-    <t>Wernersen</t>
+    <t>Aiden</t>
+  </si>
+  <si>
+    <t>Petersen</t>
   </si>
   <si>
     <t>Alexandr</t>
   </si>
   <si>
     <t>Ten</t>
   </si>
   <si>
-    <t>KAZ</t>
-[...1 lines deleted...]
-  <si>
     <t>Tiago</t>
   </si>
   <si>
     <t>Muñoz</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Eloy</t>
   </si>
   <si>
     <t>Canales Escribano</t>
   </si>
   <si>
-    <t>Junjie</t>
-[...2 lines deleted...]
-    <t>Fan</t>
+    <t>Adoh</t>
+  </si>
+  <si>
+    <t>Doherty</t>
+  </si>
+  <si>
+    <t>LBN</t>
   </si>
   <si>
     <t>Pietro</t>
   </si>
   <si>
     <t>Giovannini</t>
   </si>
   <si>
     <t>Osvaldo Darell</t>
   </si>
   <si>
     <t>Zuñiga Fierro</t>
   </si>
   <si>
-    <t>Ben</t>
-[...8 lines deleted...]
-    <t>Oshima</t>
+    <t>Van Coller</t>
   </si>
   <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t>Blanco Mollá</t>
   </si>
   <si>
     <t>Kevin Tarek</t>
   </si>
   <si>
     <t>Viñuela Gonzalez</t>
   </si>
   <si>
+    <t>Taegi</t>
+  </si>
+  <si>
+    <t>Kim</t>
+  </si>
+  <si>
     <t>Gergő Gyula</t>
   </si>
   <si>
     <t>Soós</t>
   </si>
   <si>
     <t>Mateo</t>
   </si>
   <si>
     <t>Mendoza Burgos</t>
   </si>
   <si>
     <t>Ramón Armando</t>
   </si>
   <si>
     <t>Matute</t>
   </si>
   <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Michalek</t>
   </si>
   <si>
     <t>Juan Jose</t>
   </si>
   <si>
     <t>Andrade Figueroa</t>
   </si>
   <si>
     <t>Ibe</t>
   </si>
   <si>
     <t>Baelde</t>
   </si>
   <si>
     <t>Leandre</t>
   </si>
   <si>
     <t>Binette</t>
   </si>
   <si>
-    <t>Philip</t>
+    <t>Eloi</t>
+  </si>
+  <si>
+    <t>Adjavon</t>
+  </si>
+  <si>
+    <t>TOG</t>
+  </si>
+  <si>
+    <t>Muhammad Noval</t>
+  </si>
+  <si>
+    <t>Ashidiq</t>
   </si>
   <si>
     <t>Radim</t>
   </si>
   <si>
     <t>Grebík</t>
   </si>
   <si>
     <t>Agur</t>
   </si>
   <si>
     <t>Vidal</t>
   </si>
   <si>
-    <t>Hayden</t>
-[...2 lines deleted...]
-    <t>Wilde</t>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Goené</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Steytler</t>
+  </si>
+  <si>
+    <t>Li Rong, Luke</t>
+  </si>
+  <si>
+    <t>Chua</t>
   </si>
   <si>
     <t>Jelle</t>
   </si>
   <si>
     <t>Alfredo Miguel</t>
   </si>
   <si>
     <t>Rodríguez Figueroa</t>
   </si>
   <si>
-    <t>Victor</t>
-[...2 lines deleted...]
-    <t>Goené</t>
+    <t>Pieterjan</t>
+  </si>
+  <si>
+    <t>Van Der Merwe</t>
+  </si>
+  <si>
+    <t>Iñaki</t>
+  </si>
+  <si>
+    <t>Lorbes</t>
+  </si>
+  <si>
+    <t>Rongheng</t>
+  </si>
+  <si>
+    <t>Chen</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>Eshed</t>
   </si>
   <si>
     <t>Rasva</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
-    <t>Sylvain</t>
-[...2 lines deleted...]
-    <t>Fridelance</t>
+    <t>Omar Abdulla</t>
+  </si>
+  <si>
+    <t>Hamza Ali</t>
+  </si>
+  <si>
+    <t>BRN</t>
   </si>
   <si>
     <t>Trungel-Nagy</t>
   </si>
   <si>
-    <t>Rongheng</t>
-[...2 lines deleted...]
-    <t>Chen</t>
+    <t>Aleksandr</t>
+  </si>
+  <si>
+    <t>Kurishov</t>
   </si>
   <si>
     <t>Arturo</t>
   </si>
   <si>
     <t>Salinas</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Osterholt</t>
   </si>
   <si>
-    <t>Jérémy</t>
-[...8 lines deleted...]
-    <t>McMecking</t>
+    <t>Maxime</t>
+  </si>
+  <si>
+    <t>Hueber-Moosbrugger</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Anzaldo</t>
   </si>
   <si>
     <t>Theo</t>
   </si>
   <si>
     <t>Marti</t>
   </si>
   <si>
-    <t>Itamar</t>
-[...1 lines deleted...]
-  <si>
     <t>Levanon</t>
   </si>
   <si>
-    <t>Oscar</t>
-[...5 lines deleted...]
-    <t>HKG</t>
+    <t>Jaspar</t>
+  </si>
+  <si>
+    <t>Ortfeld</t>
   </si>
   <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t>Rodriguez Diez</t>
   </si>
   <si>
     <t>CUB</t>
   </si>
   <si>
     <t>Eirik</t>
   </si>
   <si>
     <t>Berling Grande</t>
   </si>
   <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Ziehmer</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Oliwa</t>
+  </si>
+  <si>
     <t>Jose</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>Maxime</t>
-[...4 lines deleted...]
-  <si>
     <t>Alvaro</t>
   </si>
   <si>
     <t>Campos Solano</t>
   </si>
   <si>
     <t>CRC</t>
   </si>
   <si>
     <t>Carter</t>
   </si>
   <si>
     <t>Stuhlmacher</t>
   </si>
   <si>
     <t>Genta</t>
   </si>
   <si>
     <t>Uchida</t>
   </si>
   <si>
     <t>Genis</t>
   </si>
   <si>
     <t>Grau</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Ubilla Sabada</t>
   </si>
   <si>
     <t>Mingxu</t>
   </si>
   <si>
     <t>Li</t>
   </si>
   <si>
-    <t>Jaspar</t>
-[...4 lines deleted...]
-  <si>
     <t>Baptiste</t>
   </si>
   <si>
     <t>Passemard</t>
   </si>
   <si>
-    <t>Eshed</t>
-[...1 lines deleted...]
-  <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Windischbauer</t>
   </si>
   <si>
     <t>Van Wersch</t>
   </si>
   <si>
-    <t>Aiden</t>
-[...1 lines deleted...]
-  <si>
     <t>Longcroft-Harris</t>
   </si>
   <si>
     <t>Fluri</t>
   </si>
   <si>
-    <t>Badr</t>
-[...4 lines deleted...]
-  <si>
     <t>Vilenica</t>
   </si>
   <si>
     <t>CRO</t>
   </si>
   <si>
     <t>Hokuto</t>
   </si>
   <si>
     <t>Obara</t>
   </si>
   <si>
     <t>Andres</t>
   </si>
   <si>
     <t>Gras</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
     <t>Giraldo Gomez</t>
   </si>
   <si>
     <t>COL</t>
@@ -1385,219 +1601,216 @@
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Sorokin</t>
   </si>
   <si>
     <t>Gültigin</t>
   </si>
   <si>
     <t>Er</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Epp</t>
   </si>
   <si>
     <t>Yegor</t>
   </si>
   <si>
     <t>Krupyakov</t>
   </si>
   <si>
+    <t>Nuñez Gomez</t>
+  </si>
+  <si>
     <t>Lehel</t>
   </si>
   <si>
-    <t>Nuñez Gomez</t>
-[...1 lines deleted...]
-  <si>
     <t>Woodrow</t>
   </si>
   <si>
+    <t>Rojtas</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Vorontsov</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Valentino</t>
   </si>
   <si>
     <t>Agnelli</t>
   </si>
   <si>
     <t>Fäh</t>
   </si>
   <si>
-    <t>Vitalii</t>
-[...13 lines deleted...]
-  <si>
     <t>Castañeda Maldonado</t>
   </si>
   <si>
     <t>Veikka</t>
   </si>
   <si>
     <t>Saren</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Deegan</t>
+  </si>
+  <si>
     <t>Darcy</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>Thomas Francisco</t>
   </si>
   <si>
     <t>Chica Perez</t>
   </si>
   <si>
-    <t>Christopher</t>
-[...4 lines deleted...]
-  <si>
     <t>Gomez</t>
   </si>
   <si>
     <t>Horsten</t>
   </si>
   <si>
     <t>Tzu I</t>
   </si>
   <si>
     <t>Pan</t>
   </si>
   <si>
     <t>TPE</t>
   </si>
   <si>
     <t>Niklas</t>
   </si>
   <si>
     <t>Villota</t>
   </si>
   <si>
+    <t>Joris</t>
+  </si>
+  <si>
+    <t>Basslé</t>
+  </si>
+  <si>
     <t>Uzziel</t>
   </si>
   <si>
     <t>Valderrabano Chavez</t>
   </si>
   <si>
-    <t>Sangmin</t>
-[...13 lines deleted...]
-  <si>
     <t>Carlos Javier</t>
   </si>
   <si>
     <t>Quinchara Forero</t>
   </si>
   <si>
+    <t>Yael Vladimir</t>
+  </si>
+  <si>
+    <t>González Melendez</t>
+  </si>
+  <si>
     <t>Brett</t>
   </si>
   <si>
     <t>Saunders</t>
   </si>
   <si>
-    <t>Yael Vladimir</t>
-[...4 lines deleted...]
-  <si>
     <t>Marcos Alejandro</t>
   </si>
   <si>
     <t>Fernández González</t>
   </si>
   <si>
     <t>Lilja</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Jacobo</t>
   </si>
   <si>
     <t>Sánchez Cano</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>Monteiro Martins</t>
   </si>
   <si>
-    <t>Joshua</t>
-[...1 lines deleted...]
-  <si>
     <t>Bird</t>
   </si>
   <si>
     <t>Gerónimo</t>
   </si>
   <si>
     <t>Dherete</t>
   </si>
   <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Mineev</t>
+  </si>
+  <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t>Alvares</t>
   </si>
   <si>
     <t>Barac</t>
   </si>
   <si>
-    <t>Petersen</t>
+    <t>Andrés</t>
+  </si>
+  <si>
+    <t>Prieto Villar</t>
   </si>
   <si>
     <t>Henrique</t>
   </si>
   <si>
     <t>Domingues</t>
   </si>
   <si>
     <t>Matheus</t>
   </si>
   <si>
     <t>Oliveira Martinhaki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1913,51 +2126,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z241"/>
+  <dimension ref="A1:Z274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -2052,10890 +2265,12531 @@
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>1999</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2">
-        <v>3775.0</v>
+        <v>4931.25</v>
       </c>
       <c r="I2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
-        <v>3775.0</v>
+        <v>4931.25</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
+        <v>1156.25</v>
+      </c>
+      <c r="N2">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>925.0</v>
       </c>
       <c r="O2">
         <v>925.0</v>
       </c>
       <c r="P2">
+        <v>925.0</v>
+      </c>
+      <c r="Q2">
         <v>925.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3">
-        <v>3046.36</v>
+        <v>3865.28</v>
       </c>
       <c r="I3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>3046.36</v>
+        <v>3865.28</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="N3">
-        <v>677.19</v>
+        <v>1000.0</v>
       </c>
       <c r="O3">
-        <v>535.96</v>
+        <v>846.48</v>
       </c>
       <c r="P3">
-        <v>352.14</v>
+        <v>791.45</v>
       </c>
       <c r="Q3">
-        <v>335.73</v>
-[...2 lines deleted...]
-        <v>289.71</v>
+        <v>227.35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H4">
-        <v>3018.8</v>
+        <v>3838.41</v>
       </c>
       <c r="I4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
-        <v>3018.8</v>
+        <v>3838.41</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
-        <v>1000.0</v>
+        <v>989.32</v>
       </c>
       <c r="N4">
-        <v>1000.0</v>
+        <v>855.63</v>
       </c>
       <c r="O4">
+        <v>855.63</v>
+      </c>
+      <c r="P4">
         <v>791.45</v>
       </c>
-      <c r="P4">
-        <v>227.35</v>
+      <c r="Q4">
+        <v>179.94</v>
+      </c>
+      <c r="R4">
+        <v>166.44</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C5">
+        <v>0</v>
+      </c>
+      <c r="D5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5">
+        <v>1998</v>
+      </c>
+      <c r="G5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5">
+        <v>3745.76</v>
+      </c>
+      <c r="I5">
         <v>4</v>
       </c>
-      <c r="D5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
-        <v>2849.09</v>
+        <v>3745.76</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
-        <v>855.63</v>
+        <v>1250.0</v>
       </c>
       <c r="N5">
-        <v>855.63</v>
+        <v>1000.0</v>
       </c>
       <c r="O5">
-        <v>791.45</v>
+        <v>1000.0</v>
       </c>
       <c r="P5">
-        <v>179.94</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>495.76</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G6" t="s">
         <v>39</v>
       </c>
       <c r="H6">
-        <v>2574.25</v>
+        <v>3046.36</v>
       </c>
       <c r="I6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
-        <v>2574.25</v>
+        <v>3046.36</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
-        <v>925.0</v>
+        <v>855.63</v>
       </c>
       <c r="N6">
-        <v>732.09</v>
+        <v>677.19</v>
       </c>
       <c r="O6">
-        <v>458.58</v>
+        <v>535.96</v>
       </c>
       <c r="P6">
-        <v>458.58</v>
+        <v>352.14</v>
+      </c>
+      <c r="Q6">
+        <v>335.73</v>
+      </c>
+      <c r="R6">
+        <v>289.71</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="H7">
-        <v>2566.96</v>
+        <v>2909.78</v>
       </c>
       <c r="I7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
-        <v>2566.96</v>
+        <v>2909.78</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>855.63</v>
+        <v>732.09</v>
       </c>
       <c r="N7">
-        <v>500.0</v>
+        <v>579.42</v>
       </c>
       <c r="O7">
-        <v>424.19</v>
+        <v>535.96</v>
       </c>
       <c r="P7">
-        <v>424.19</v>
+        <v>535.96</v>
       </c>
       <c r="Q7">
-        <v>362.95</v>
+        <v>388.18</v>
+      </c>
+      <c r="R7">
+        <v>138.17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C8">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8">
         <v>1998</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8">
-        <v>2521.6</v>
+        <v>2857.48</v>
       </c>
       <c r="I8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
-        <v>2521.6</v>
+        <v>2857.48</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
-        <v>732.09</v>
+        <v>1069.53</v>
       </c>
       <c r="N8">
-        <v>579.42</v>
+        <v>925.0</v>
       </c>
       <c r="O8">
-        <v>535.96</v>
+        <v>500.0</v>
       </c>
       <c r="P8">
-        <v>535.96</v>
-[...2 lines deleted...]
-        <v>138.17</v>
+        <v>362.95</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C9">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G9" t="s">
         <v>48</v>
       </c>
       <c r="H9">
-        <v>2495.76</v>
+        <v>2685.76</v>
       </c>
       <c r="I9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
-        <v>2495.76</v>
+        <v>2685.76</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
-        <v>1000.0</v>
+        <v>925.0</v>
       </c>
       <c r="N9">
-        <v>1000.0</v>
+        <v>732.09</v>
       </c>
       <c r="O9">
-        <v>495.76</v>
+        <v>458.58</v>
+      </c>
+      <c r="P9">
+        <v>458.58</v>
+      </c>
+      <c r="Q9">
+        <v>111.51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="H10">
-        <v>2324.4045</v>
+        <v>2566.96</v>
       </c>
       <c r="I10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
-        <v>2324.4045</v>
+        <v>2566.96</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
-        <v>677.19</v>
+        <v>855.63</v>
       </c>
       <c r="N10">
-        <v>399.7245</v>
+        <v>500.0</v>
       </c>
       <c r="O10">
-        <v>395.73</v>
+        <v>424.19</v>
       </c>
       <c r="P10">
-        <v>392.37</v>
+        <v>424.19</v>
       </c>
       <c r="Q10">
         <v>362.95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96.44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11">
+        <v>1996</v>
+      </c>
+      <c r="G11" t="s">
         <v>51</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11">
-        <v>2323.21</v>
+        <v>2452.8845</v>
       </c>
       <c r="I11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>2323.21</v>
+        <v>2452.8845</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
-        <v>855.63</v>
+        <v>677.19</v>
       </c>
       <c r="N11">
-        <v>500.0</v>
+        <v>399.7245</v>
       </c>
       <c r="O11">
-        <v>462.5</v>
+        <v>395.73</v>
       </c>
       <c r="P11">
-        <v>310.55</v>
+        <v>392.37</v>
       </c>
       <c r="Q11">
-        <v>194.53</v>
+        <v>362.95</v>
+      </c>
+      <c r="R11">
+        <v>224.92</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12">
-        <v>2002.691</v>
+        <v>2323.21</v>
       </c>
       <c r="I12">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>2002.691</v>
+        <v>2323.21</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>495.76</v>
+        <v>855.63</v>
       </c>
       <c r="N12">
-        <v>395.73</v>
+        <v>500.0</v>
       </c>
       <c r="O12">
-        <v>392.37</v>
+        <v>462.5</v>
       </c>
       <c r="P12">
-        <v>359.751</v>
+        <v>310.55</v>
       </c>
       <c r="Q12">
-        <v>227.35</v>
-[...2 lines deleted...]
-        <v>131.73</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C13">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G13" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="H13">
-        <v>1828.63</v>
+        <v>2183.3</v>
       </c>
       <c r="I13">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
-        <v>1828.63</v>
+        <v>2183.3</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
+        <v>732.09</v>
+      </c>
+      <c r="N13">
         <v>677.19</v>
       </c>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
       <c r="O13">
-        <v>335.73</v>
+        <v>395.73</v>
       </c>
       <c r="P13">
-        <v>287.26</v>
+        <v>210.3</v>
       </c>
       <c r="Q13">
-        <v>104.26</v>
+        <v>112.71</v>
+      </c>
+      <c r="R13">
+        <v>55.28</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F14">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="H14">
-        <v>1758.13</v>
+        <v>2156.62</v>
       </c>
       <c r="I14">
         <v>5</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
-        <v>1758.13</v>
+        <v>2156.62</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>732.09</v>
+        <v>791.45</v>
       </c>
       <c r="N14">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="O14">
-        <v>210.3</v>
+        <v>573.23</v>
       </c>
       <c r="P14">
-        <v>112.71</v>
+        <v>89.21</v>
       </c>
       <c r="Q14">
-        <v>25.84</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C15">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
         <v>62</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15">
+        <v>2001</v>
+      </c>
+      <c r="G15" t="s">
         <v>63</v>
       </c>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
       <c r="H15">
-        <v>1752.37</v>
+        <v>2026.66</v>
       </c>
       <c r="I15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
-        <v>1752.37</v>
+        <v>2026.66</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>677.19</v>
+        <v>626.4</v>
       </c>
       <c r="N15">
         <v>579.42</v>
       </c>
       <c r="O15">
         <v>495.76</v>
+      </c>
+      <c r="P15">
+        <v>229.29</v>
+      </c>
+      <c r="Q15">
+        <v>75.51</v>
+      </c>
+      <c r="R15">
+        <v>20.28</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C16">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>65</v>
       </c>
       <c r="F16">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H16">
-        <v>1735.21</v>
+        <v>2018.83</v>
       </c>
       <c r="I16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
-        <v>1735.21</v>
+        <v>2018.83</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>925.0</v>
+        <v>619.71</v>
       </c>
       <c r="N16">
-        <v>791.45</v>
+        <v>579.42</v>
       </c>
       <c r="O16">
-        <v>18.76</v>
+        <v>535.96</v>
+      </c>
+      <c r="P16">
+        <v>194.53</v>
+      </c>
+      <c r="Q16">
+        <v>89.21</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C17">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G17" t="s">
         <v>68</v>
       </c>
       <c r="H17">
-        <v>1721.86</v>
+        <v>2002.691</v>
       </c>
       <c r="I17">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
-        <v>1721.86</v>
+        <v>2002.691</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
-        <v>626.4</v>
+        <v>495.76</v>
       </c>
       <c r="N17">
-        <v>579.42</v>
+        <v>395.73</v>
       </c>
       <c r="O17">
-        <v>495.76</v>
+        <v>392.37</v>
       </c>
       <c r="P17">
-        <v>20.28</v>
+        <v>359.751</v>
+      </c>
+      <c r="Q17">
+        <v>227.35</v>
+      </c>
+      <c r="R17">
+        <v>131.73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="F18">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G18" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H18">
-        <v>1583.39</v>
+        <v>1992.7495</v>
       </c>
       <c r="I18">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
-        <v>1583.39</v>
+        <v>1992.7495</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
-        <v>791.45</v>
+        <v>724.27</v>
       </c>
       <c r="N18">
-        <v>626.4</v>
+        <v>511.6695</v>
       </c>
       <c r="O18">
-        <v>89.21</v>
+        <v>338.59</v>
       </c>
       <c r="P18">
-        <v>76.33</v>
+        <v>153.96</v>
+      </c>
+      <c r="Q18">
+        <v>142.41</v>
+      </c>
+      <c r="R18">
+        <v>121.85</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C19">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19">
         <v>2004</v>
       </c>
       <c r="G19" t="s">
         <v>68</v>
       </c>
       <c r="H19">
-        <v>1573.4</v>
+        <v>1936.16</v>
       </c>
       <c r="I19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
-        <v>1573.4</v>
+        <v>1936.16</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>462.5</v>
+        <v>490.47</v>
       </c>
       <c r="N19">
-        <v>338.59</v>
+        <v>407.44</v>
       </c>
       <c r="O19">
-        <v>289.71</v>
+        <v>313.2</v>
       </c>
       <c r="P19">
-        <v>267.98</v>
+        <v>247.88</v>
       </c>
       <c r="Q19">
-        <v>214.62</v>
+        <v>247.88</v>
+      </c>
+      <c r="R19">
+        <v>229.29</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C20">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F20">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G20" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="H20">
-        <v>1511.0</v>
+        <v>1913.22</v>
       </c>
       <c r="I20">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
-        <v>1511.0</v>
+        <v>1913.22</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>407.44</v>
+        <v>925.0</v>
       </c>
       <c r="N20">
-        <v>313.2</v>
+        <v>791.45</v>
       </c>
       <c r="O20">
-        <v>247.88</v>
+        <v>178.01</v>
       </c>
       <c r="P20">
-        <v>247.88</v>
-[...5 lines deleted...]
-        <v>65.31</v>
+        <v>18.76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F21">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="H21">
-        <v>1508.0145</v>
+        <v>1835.47</v>
       </c>
       <c r="I21">
         <v>4</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
-        <v>1508.0145</v>
+        <v>1835.47</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>460.4945</v>
+        <v>783.0</v>
       </c>
       <c r="N21">
-        <v>395.73</v>
+        <v>500.0</v>
       </c>
       <c r="O21">
-        <v>338.59</v>
+        <v>462.5</v>
       </c>
       <c r="P21">
-        <v>313.2</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C22">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F22">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="H22">
-        <v>1486.59</v>
+        <v>1828.63</v>
       </c>
       <c r="I22">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
-        <v>1486.59</v>
+        <v>1828.63</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="N22">
-        <v>427.81</v>
+        <v>424.19</v>
       </c>
       <c r="O22">
         <v>335.73</v>
       </c>
       <c r="P22">
-        <v>143.63</v>
+        <v>287.26</v>
+      </c>
+      <c r="Q22">
+        <v>104.26</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C23">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F23">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G23" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="H23">
-        <v>1482.03</v>
+        <v>1816.98</v>
       </c>
       <c r="I23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
-        <v>1482.03</v>
+        <v>1816.98</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>855.63</v>
+        <v>677.19</v>
       </c>
       <c r="N23">
-        <v>626.4</v>
+        <v>579.42</v>
+      </c>
+      <c r="O23">
+        <v>495.76</v>
+      </c>
+      <c r="P23">
+        <v>64.61</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>82</v>
       </c>
       <c r="E24" t="s">
         <v>83</v>
       </c>
       <c r="F24">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G24" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H24">
-        <v>1479.75</v>
+        <v>1653.47</v>
       </c>
       <c r="I24">
         <v>4</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
-        <v>1479.75</v>
+        <v>1653.47</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>585.0</v>
+        <v>626.4</v>
       </c>
       <c r="N24">
-        <v>427.81</v>
+        <v>530.24</v>
       </c>
       <c r="O24">
-        <v>395.73</v>
+        <v>313.2</v>
       </c>
       <c r="P24">
-        <v>71.21</v>
+        <v>183.63</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="F25">
         <v>2001</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="H25">
-        <v>1467.93</v>
+        <v>1618.72</v>
       </c>
       <c r="I25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1467.93</v>
+        <v>1618.72</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
-        <v>458.58</v>
+        <v>677.19</v>
       </c>
       <c r="N25">
-        <v>362.95</v>
+        <v>669.95</v>
       </c>
       <c r="O25">
-        <v>265.71</v>
+        <v>227.35</v>
       </c>
       <c r="P25">
-        <v>257.8</v>
-[...2 lines deleted...]
-        <v>122.89</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" t="s">
         <v>87</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G26" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="H26">
-        <v>1464.18</v>
+        <v>1606.47</v>
       </c>
       <c r="I26">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
-        <v>1464.18</v>
+        <v>1606.47</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>732.09</v>
+        <v>500.0</v>
       </c>
       <c r="N26">
-        <v>732.09</v>
+        <v>332.14</v>
+      </c>
+      <c r="O26">
+        <v>313.2</v>
+      </c>
+      <c r="P26">
+        <v>250.83</v>
+      </c>
+      <c r="Q26">
+        <v>210.3</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
         <v>89</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="H27">
-        <v>1399.12</v>
+        <v>1573.4</v>
       </c>
       <c r="I27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
-        <v>1399.12</v>
+        <v>1573.4</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>579.42</v>
+        <v>462.5</v>
       </c>
       <c r="N27">
-        <v>535.96</v>
+        <v>338.59</v>
       </c>
       <c r="O27">
-        <v>194.53</v>
+        <v>289.71</v>
       </c>
       <c r="P27">
-        <v>89.21</v>
+        <v>267.98</v>
+      </c>
+      <c r="Q27">
+        <v>214.62</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="C28">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
         <v>91</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G28" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="H28">
-        <v>1364.49</v>
+        <v>1545.81</v>
       </c>
       <c r="I28">
         <v>3</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
-        <v>1364.49</v>
+        <v>1545.81</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>732.09</v>
       </c>
       <c r="N28">
-        <v>535.96</v>
+        <v>732.09</v>
       </c>
       <c r="O28">
-        <v>96.44</v>
+        <v>81.63</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C29">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
         <v>93</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G29" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H29">
-        <v>1341.09</v>
+        <v>1541.03</v>
       </c>
       <c r="I29">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
-        <v>1341.09</v>
+        <v>1541.03</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>495.76</v>
+        <v>585.0</v>
       </c>
       <c r="N29">
-        <v>392.37</v>
+        <v>427.81</v>
       </c>
       <c r="O29">
-        <v>310.55</v>
+        <v>395.73</v>
       </c>
       <c r="P29">
-        <v>142.41</v>
+        <v>71.21</v>
+      </c>
+      <c r="Q29">
+        <v>51.14</v>
+      </c>
+      <c r="R29">
+        <v>10.14</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C30">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" t="s">
         <v>95</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30">
+        <v>2002</v>
+      </c>
+      <c r="G30" t="s">
         <v>96</v>
       </c>
-      <c r="F30">
-[...4 lines deleted...]
-      </c>
       <c r="H30">
-        <v>1336.696</v>
+        <v>1524.03</v>
       </c>
       <c r="I30">
         <v>5</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
-        <v>1336.696</v>
+        <v>1524.03</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>452.716</v>
+        <v>579.42</v>
       </c>
       <c r="N30">
-        <v>310.55</v>
+        <v>427.81</v>
       </c>
       <c r="O30">
-        <v>310.55</v>
+        <v>335.73</v>
       </c>
       <c r="P30">
-        <v>166.44</v>
+        <v>143.63</v>
       </c>
       <c r="Q30">
-        <v>96.44</v>
+        <v>37.44</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="C31">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>97</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G31" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="H31">
-        <v>1287.95</v>
+        <v>1522.13</v>
       </c>
       <c r="I31">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
-        <v>1287.95</v>
+        <v>1522.13</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>925.0</v>
+        <v>535.96</v>
       </c>
       <c r="N31">
-        <v>362.95</v>
+        <v>453.68</v>
+      </c>
+      <c r="O31">
+        <v>366.05</v>
+      </c>
+      <c r="P31">
+        <v>166.44</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" t="s">
         <v>100</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G32" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H32">
-        <v>1274.33</v>
+        <v>1508.0145</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
-        <v>1274.33</v>
+        <v>1508.0145</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>500.0</v>
+        <v>460.4945</v>
       </c>
       <c r="N32">
+        <v>395.73</v>
+      </c>
+      <c r="O32">
+        <v>338.59</v>
+      </c>
+      <c r="P32">
         <v>313.2</v>
-      </c>
-[...4 lines deleted...]
-        <v>210.3</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C33">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F33">
         <v>2001</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H33">
-        <v>1230.61</v>
+        <v>1488.38</v>
       </c>
       <c r="I33">
         <v>6</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
-        <v>1230.61</v>
+        <v>1488.38</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>335.73</v>
+        <v>458.58</v>
       </c>
       <c r="N33">
-        <v>301.3</v>
+        <v>362.95</v>
       </c>
       <c r="O33">
-        <v>194.53</v>
+        <v>265.71</v>
       </c>
       <c r="P33">
-        <v>179.94</v>
+        <v>257.8</v>
       </c>
       <c r="Q33">
-        <v>121.85</v>
+        <v>122.89</v>
       </c>
       <c r="R33">
-        <v>97.26</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C34">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>105</v>
       </c>
       <c r="F34">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G34" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
       <c r="H34">
-        <v>1208.32</v>
+        <v>1488.05</v>
       </c>
       <c r="I34">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
-        <v>1208.32</v>
+        <v>1488.05</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
-        <v>424.19</v>
+        <v>419.66</v>
       </c>
       <c r="N34">
-        <v>366.05</v>
+        <v>287.26</v>
       </c>
       <c r="O34">
-        <v>196.19</v>
+        <v>265.71</v>
       </c>
       <c r="P34">
-        <v>161.48</v>
+        <v>212.09</v>
       </c>
       <c r="Q34">
-        <v>60.41</v>
+        <v>153.96</v>
+      </c>
+      <c r="R34">
+        <v>149.37</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C35">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F35">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G35" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="H35">
-        <v>1175.02</v>
+        <v>1482.03</v>
       </c>
       <c r="I35">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
-        <v>1175.02</v>
+        <v>1482.03</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>316.92</v>
+        <v>855.63</v>
       </c>
       <c r="N35">
-        <v>267.98</v>
-[...11 lines deleted...]
-        <v>51.69</v>
+        <v>626.4</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C36">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F36">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G36" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="H36">
-        <v>1172.99</v>
+        <v>1436.5</v>
       </c>
       <c r="I36">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
-        <v>1172.99</v>
+        <v>1436.5</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
-        <v>579.42</v>
+        <v>495.76</v>
       </c>
       <c r="N36">
-        <v>500.0</v>
+        <v>392.37</v>
       </c>
       <c r="O36">
-        <v>93.57</v>
+        <v>310.55</v>
+      </c>
+      <c r="P36">
+        <v>142.41</v>
+      </c>
+      <c r="Q36">
+        <v>95.41</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C37">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F37">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H37">
-        <v>1145.39</v>
+        <v>1424.946</v>
       </c>
       <c r="I37">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>1145.39</v>
+        <v>1424.946</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
-        <v>626.4</v>
+        <v>452.716</v>
       </c>
       <c r="N37">
-        <v>458.58</v>
+        <v>310.55</v>
       </c>
       <c r="O37">
-        <v>60.41</v>
+        <v>310.55</v>
+      </c>
+      <c r="P37">
+        <v>166.44</v>
+      </c>
+      <c r="Q37">
+        <v>96.44</v>
+      </c>
+      <c r="R37">
+        <v>88.25</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="C38">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E38" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F38">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G38" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="H38">
-        <v>1123.23</v>
+        <v>1408.36</v>
       </c>
       <c r="I38">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
-        <v>1123.23</v>
+        <v>1408.36</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
-        <v>626.4</v>
+        <v>424.19</v>
       </c>
       <c r="N38">
-        <v>313.2</v>
+        <v>284.19</v>
       </c>
       <c r="O38">
-        <v>183.63</v>
+        <v>210.3</v>
+      </c>
+      <c r="P38">
+        <v>167.86</v>
+      </c>
+      <c r="Q38">
+        <v>167.86</v>
+      </c>
+      <c r="R38">
+        <v>153.96</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C39">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F39">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G39" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="H39">
-        <v>1087.36</v>
+        <v>1408.26</v>
       </c>
       <c r="I39">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
-        <v>1087.36</v>
+        <v>1408.26</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>519.48</v>
+        <v>626.4</v>
       </c>
       <c r="N39">
-        <v>338.59</v>
+        <v>458.58</v>
       </c>
       <c r="O39">
-        <v>229.29</v>
+        <v>262.87</v>
+      </c>
+      <c r="P39">
+        <v>60.41</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C40">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F40">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G40" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="H40">
-        <v>1074.74</v>
+        <v>1364.49</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>1074.74</v>
+        <v>1364.49</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>650.0</v>
+        <v>732.09</v>
       </c>
       <c r="N40">
-        <v>245.78</v>
+        <v>535.96</v>
       </c>
       <c r="O40">
         <v>96.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>82.52</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C41">
+        <v>0</v>
+      </c>
+      <c r="D41" t="s">
+        <v>121</v>
+      </c>
+      <c r="E41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41">
+        <v>1996</v>
+      </c>
+      <c r="G41" t="s">
+        <v>123</v>
+      </c>
+      <c r="H41">
+        <v>1288.52</v>
+      </c>
+      <c r="I41">
         <v>6</v>
       </c>
-      <c r="D41" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
-        <v>1068.45</v>
+        <v>1288.52</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>535.96</v>
+        <v>545.0</v>
       </c>
       <c r="N41">
-        <v>366.05</v>
+        <v>245.78</v>
       </c>
       <c r="O41">
-        <v>166.44</v>
+        <v>132.86</v>
+      </c>
+      <c r="P41">
+        <v>130.32</v>
+      </c>
+      <c r="Q41">
+        <v>121.85</v>
+      </c>
+      <c r="R41">
+        <v>112.71</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C42">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E42" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F42">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G42" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="H42">
-        <v>1056.61</v>
+        <v>1263.23</v>
       </c>
       <c r="I42">
         <v>3</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>1056.61</v>
+        <v>1263.23</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
-        <v>626.4</v>
+        <v>791.45</v>
       </c>
       <c r="N42">
-        <v>392.37</v>
+        <v>359.07</v>
       </c>
       <c r="O42">
-        <v>37.84</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="C43">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E43" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F43">
         <v>2001</v>
       </c>
       <c r="G43" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="H43">
-        <v>1052.47</v>
+        <v>1255.62</v>
       </c>
       <c r="I43">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
-        <v>1052.47</v>
+        <v>1255.62</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
-        <v>500.0</v>
+        <v>424.19</v>
       </c>
       <c r="N43">
-        <v>462.5</v>
+        <v>366.05</v>
       </c>
       <c r="O43">
-        <v>89.97</v>
+        <v>196.19</v>
+      </c>
+      <c r="P43">
+        <v>161.48</v>
+      </c>
+      <c r="Q43">
+        <v>60.41</v>
+      </c>
+      <c r="R43">
+        <v>47.3</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="C44">
-        <v>-9</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F44">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="H44">
-        <v>1038.72</v>
+        <v>1247.34</v>
       </c>
       <c r="I44">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
-        <v>1038.72</v>
+        <v>1247.34</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>362.95</v>
+        <v>510.0</v>
       </c>
       <c r="N44">
-        <v>325.73</v>
+        <v>495.76</v>
       </c>
       <c r="O44">
-        <v>245.78</v>
+        <v>155.27</v>
       </c>
       <c r="P44">
-        <v>104.26</v>
+        <v>56.36</v>
+      </c>
+      <c r="Q44">
+        <v>29.95</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="C45">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F45">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G45" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="H45">
-        <v>1015.15</v>
+        <v>1244.2</v>
       </c>
       <c r="I45">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>1015.15</v>
+        <v>1244.2</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>287.26</v>
+        <v>579.42</v>
       </c>
       <c r="N45">
-        <v>265.71</v>
+        <v>500.0</v>
       </c>
       <c r="O45">
-        <v>153.96</v>
+        <v>93.57</v>
       </c>
       <c r="P45">
-        <v>149.37</v>
-[...5 lines deleted...]
-        <v>76.33</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C46">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="D46" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E46" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F46">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G46" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="H46">
-        <v>1000.45</v>
+        <v>1230.61</v>
       </c>
       <c r="I46">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>1000.45</v>
+        <v>1230.61</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>424.19</v>
+        <v>335.73</v>
       </c>
       <c r="N46">
-        <v>310.55</v>
+        <v>301.3</v>
       </c>
       <c r="O46">
-        <v>265.71</v>
+        <v>194.53</v>
+      </c>
+      <c r="P46">
+        <v>179.94</v>
+      </c>
+      <c r="Q46">
+        <v>121.85</v>
+      </c>
+      <c r="R46">
+        <v>97.26</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C47">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F47">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G47" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="H47">
-        <v>1000.0</v>
+        <v>1225.17</v>
       </c>
       <c r="I47">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>1000.0</v>
+        <v>1225.17</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>1000.0</v>
+        <v>313.2</v>
+      </c>
+      <c r="N47">
+        <v>267.98</v>
+      </c>
+      <c r="O47">
+        <v>267.98</v>
+      </c>
+      <c r="P47">
+        <v>143.63</v>
+      </c>
+      <c r="Q47">
+        <v>142.41</v>
+      </c>
+      <c r="R47">
+        <v>89.97</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C48">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D48" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E48" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F48">
         <v>1998</v>
       </c>
       <c r="G48" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="H48">
-        <v>956.31</v>
+        <v>1175.02</v>
       </c>
       <c r="I48">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>956.31</v>
+        <v>1175.02</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>424.19</v>
+        <v>316.92</v>
       </c>
       <c r="N48">
-        <v>210.3</v>
+        <v>267.98</v>
       </c>
       <c r="O48">
-        <v>167.86</v>
+        <v>245.78</v>
       </c>
       <c r="P48">
-        <v>153.96</v>
+        <v>179.94</v>
+      </c>
+      <c r="Q48">
+        <v>112.71</v>
+      </c>
+      <c r="R48">
+        <v>51.69</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C49">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E49" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F49">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G49" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="H49">
-        <v>948.77</v>
+        <v>1133.52</v>
       </c>
       <c r="I49">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
-        <v>948.77</v>
+        <v>1133.52</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>677.19</v>
+        <v>458.58</v>
       </c>
       <c r="N49">
-        <v>227.35</v>
+        <v>243.16</v>
       </c>
       <c r="O49">
-        <v>44.23</v>
+        <v>204.03</v>
+      </c>
+      <c r="P49">
+        <v>179.94</v>
+      </c>
+      <c r="Q49">
+        <v>47.81</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C50">
-        <v>-8</v>
+        <v>-1</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="H50">
-        <v>929.8895</v>
+        <v>1087.36</v>
       </c>
       <c r="I50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
-        <v>929.8895</v>
+        <v>1087.36</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>511.6695</v>
+        <v>519.48</v>
       </c>
       <c r="N50">
-        <v>153.96</v>
+        <v>338.59</v>
       </c>
       <c r="O50">
-        <v>142.41</v>
-[...2 lines deleted...]
-        <v>121.85</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C51">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F51">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G51" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H51">
-        <v>911.97</v>
+        <v>1074.74</v>
       </c>
       <c r="I51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
-        <v>911.97</v>
+        <v>1074.74</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
-        <v>267.98</v>
+        <v>650.0</v>
       </c>
       <c r="N51">
-        <v>267.98</v>
+        <v>245.78</v>
       </c>
       <c r="O51">
-        <v>143.63</v>
+        <v>96.44</v>
       </c>
       <c r="P51">
-        <v>142.41</v>
-[...2 lines deleted...]
-        <v>89.97</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
+        <v>50</v>
+      </c>
+      <c r="C52">
+        <v>-1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52">
+        <v>1999</v>
+      </c>
+      <c r="G52" t="s">
         <v>45</v>
       </c>
-      <c r="C52">
-[...13 lines deleted...]
-      </c>
       <c r="H52">
-        <v>904.16</v>
+        <v>1060.21</v>
       </c>
       <c r="I52">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
-        <v>904.16</v>
+        <v>1060.21</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
-        <v>791.45</v>
+        <v>424.19</v>
       </c>
       <c r="N52">
-        <v>112.71</v>
+        <v>310.55</v>
+      </c>
+      <c r="O52">
+        <v>265.71</v>
+      </c>
+      <c r="P52">
+        <v>59.76</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C53">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F53">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G53" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="H53">
-        <v>890.36</v>
+        <v>1056.61</v>
       </c>
       <c r="I53">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>890.36</v>
+        <v>1056.61</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>458.58</v>
+        <v>626.4</v>
       </c>
       <c r="N53">
-        <v>204.03</v>
+        <v>392.37</v>
       </c>
       <c r="O53">
-        <v>179.94</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C54">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E54" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F54">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="H54">
-        <v>845.66</v>
+        <v>1046.85</v>
       </c>
       <c r="I54">
         <v>2</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
-        <v>845.66</v>
+        <v>1046.85</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>791.45</v>
+        <v>915.12</v>
       </c>
       <c r="N54">
-        <v>54.21</v>
+        <v>131.73</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C55">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E55" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F55">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G55" t="s">
-        <v>99</v>
+        <v>42</v>
       </c>
       <c r="H55">
-        <v>842.91</v>
+        <v>1038.72</v>
       </c>
       <c r="I55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
-        <v>842.91</v>
+        <v>1038.72</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>577.2</v>
+        <v>362.95</v>
       </c>
       <c r="N55">
-        <v>265.71</v>
+        <v>325.73</v>
+      </c>
+      <c r="O55">
+        <v>245.78</v>
+      </c>
+      <c r="P55">
+        <v>104.26</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C56">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D56" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E56" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F56">
         <v>2004</v>
       </c>
       <c r="G56" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="H56">
-        <v>807.32</v>
+        <v>1018.78</v>
       </c>
       <c r="I56">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>807.32</v>
+        <v>1018.78</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
+        <v>366.05</v>
+      </c>
+      <c r="N56">
+        <v>338.59</v>
+      </c>
+      <c r="O56">
         <v>287.26</v>
       </c>
-      <c r="N56">
-[...4 lines deleted...]
-      </c>
       <c r="P56">
-        <v>142.41</v>
-[...2 lines deleted...]
-        <v>40.91</v>
+        <v>26.88</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C57">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="E57" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F57">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="G57" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="H57">
-        <v>772.29</v>
+        <v>1000.0</v>
       </c>
       <c r="I57">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>772.29</v>
+        <v>1000.0</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
-        <v>395.73</v>
-[...5 lines deleted...]
-        <v>63.36</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C58">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F58">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G58" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="H58">
-        <v>752.67</v>
+        <v>962.59</v>
       </c>
       <c r="I58">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
-        <v>752.67</v>
+        <v>962.59</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>427.81</v>
+        <v>287.26</v>
       </c>
       <c r="N58">
-        <v>247.88</v>
+        <v>181.47</v>
       </c>
       <c r="O58">
-        <v>76.98</v>
+        <v>155.27</v>
+      </c>
+      <c r="P58">
+        <v>155.27</v>
+      </c>
+      <c r="Q58">
+        <v>142.41</v>
+      </c>
+      <c r="R58">
+        <v>40.91</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C59">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D59" t="s">
-        <v>62</v>
+        <v>159</v>
       </c>
       <c r="E59" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F59">
         <v>2003</v>
       </c>
       <c r="G59" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H59">
-        <v>749.76</v>
+        <v>948.86</v>
       </c>
       <c r="I59">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
-        <v>749.76</v>
+        <v>948.86</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="N59">
-        <v>287.26</v>
+        <v>247.88</v>
+      </c>
+      <c r="O59">
+        <v>196.19</v>
+      </c>
+      <c r="P59">
+        <v>76.98</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="C60">
-        <v>28</v>
+        <v>-1</v>
       </c>
       <c r="D60" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E60" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F60">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G60" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="H60">
-        <v>742.9</v>
+        <v>926.13</v>
       </c>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>742.9</v>
+        <v>926.13</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>362.95</v>
+        <v>577.2</v>
       </c>
       <c r="N60">
-        <v>212.09</v>
+        <v>265.71</v>
       </c>
       <c r="O60">
-        <v>167.86</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C61">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E61" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F61">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="G61" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="H61">
-        <v>737.34</v>
+        <v>875.3</v>
       </c>
       <c r="I61">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>737.34</v>
+        <v>875.3</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>495.76</v>
+        <v>252.63</v>
       </c>
       <c r="N61">
-        <v>155.27</v>
+        <v>245.78</v>
       </c>
       <c r="O61">
-        <v>56.36</v>
+        <v>153.96</v>
       </c>
       <c r="P61">
-        <v>29.95</v>
+        <v>89.97</v>
+      </c>
+      <c r="Q61">
+        <v>89.21</v>
+      </c>
+      <c r="R61">
+        <v>43.75</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C62">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E62" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F62">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G62" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="H62">
-        <v>659.68</v>
+        <v>851.14</v>
       </c>
       <c r="I62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
-        <v>659.68</v>
+        <v>851.14</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
-        <v>196.19</v>
+        <v>462.5</v>
       </c>
       <c r="N62">
         <v>196.19</v>
       </c>
       <c r="O62">
-        <v>134.44</v>
-[...2 lines deleted...]
-        <v>132.86</v>
+        <v>192.45</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C63">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E63" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F63">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G63" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="H63">
-        <v>658.69</v>
+        <v>845.66</v>
       </c>
       <c r="I63">
         <v>2</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>658.69</v>
+        <v>845.66</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>462.5</v>
+        <v>791.45</v>
       </c>
       <c r="N63">
-        <v>196.19</v>
+        <v>54.21</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C64">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E64" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F64">
         <v>2005</v>
       </c>
       <c r="G64" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H64">
-        <v>655.76</v>
+        <v>794.51</v>
       </c>
       <c r="I64">
         <v>2</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
-        <v>655.76</v>
+        <v>794.51</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>366.05</v>
+        <v>483.96</v>
       </c>
       <c r="N64">
-        <v>289.71</v>
+        <v>310.55</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C65">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E65" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F65">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G65" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="H65">
-        <v>652.73</v>
+        <v>777.53</v>
       </c>
       <c r="I65">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
-        <v>652.73</v>
+        <v>777.53</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>338.59</v>
+        <v>362.95</v>
       </c>
       <c r="N65">
-        <v>287.26</v>
+        <v>212.09</v>
       </c>
       <c r="O65">
-        <v>26.88</v>
+        <v>167.86</v>
+      </c>
+      <c r="P65">
+        <v>34.63</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C66">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E66" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F66">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="G66" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="H66">
-        <v>651.04</v>
+        <v>772.29</v>
       </c>
       <c r="I66">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>651.04</v>
+        <v>772.29</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
-        <v>245.78</v>
+        <v>395.73</v>
       </c>
       <c r="N66">
-        <v>132.86</v>
+        <v>313.2</v>
       </c>
       <c r="O66">
-        <v>121.85</v>
-[...5 lines deleted...]
-        <v>37.84</v>
+        <v>63.36</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C67">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E67" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F67">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G67" t="s">
-        <v>39</v>
+        <v>178</v>
       </c>
       <c r="H67">
-        <v>635.38</v>
+        <v>766.5</v>
       </c>
       <c r="I67">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>635.38</v>
+        <v>766.5</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
-        <v>427.81</v>
+        <v>247.88</v>
       </c>
       <c r="N67">
-        <v>124.35</v>
+        <v>212.09</v>
       </c>
       <c r="O67">
-        <v>83.22</v>
+        <v>105.15</v>
+      </c>
+      <c r="P67">
+        <v>70.6</v>
+      </c>
+      <c r="Q67">
+        <v>69.85</v>
+      </c>
+      <c r="R67">
+        <v>60.93</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C68">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E68" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F68">
         <v>2002</v>
       </c>
       <c r="G68" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H68">
-        <v>619.13</v>
+        <v>760.02</v>
       </c>
       <c r="I68">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>619.13</v>
+        <v>760.02</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>210.3</v>
       </c>
       <c r="N68">
         <v>166.44</v>
       </c>
       <c r="O68">
+        <v>140.89</v>
+      </c>
+      <c r="P68">
         <v>89.97</v>
       </c>
-      <c r="P68">
+      <c r="Q68">
         <v>86.55</v>
       </c>
-      <c r="Q68">
+      <c r="R68">
         <v>65.87</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C69">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="E69" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F69">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G69" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H69">
-        <v>606.48</v>
+        <v>749.76</v>
       </c>
       <c r="I69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>606.48</v>
+        <v>749.76</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>289.71</v>
+        <v>462.5</v>
       </c>
       <c r="N69">
-        <v>267.98</v>
-[...2 lines deleted...]
-        <v>48.79</v>
+        <v>287.26</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C70">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="D70" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E70" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F70">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G70" t="s">
-        <v>184</v>
+        <v>109</v>
       </c>
       <c r="H70">
-        <v>591.5</v>
+        <v>705.08</v>
       </c>
       <c r="I70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>591.5</v>
+        <v>705.08</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>247.88</v>
+        <v>392.37</v>
       </c>
       <c r="N70">
-        <v>212.09</v>
+        <v>289.71</v>
       </c>
       <c r="O70">
-        <v>70.6</v>
-[...2 lines deleted...]
-        <v>60.93</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="C71">
-        <v>-3</v>
+        <v>50</v>
       </c>
       <c r="D71" t="s">
         <v>185</v>
       </c>
       <c r="E71" t="s">
         <v>186</v>
       </c>
       <c r="F71">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G71" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="H71">
-        <v>578.92</v>
+        <v>690.905</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>578.92</v>
+        <v>690.905</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
-        <v>245.78</v>
+        <v>401.465</v>
       </c>
       <c r="N71">
-        <v>153.96</v>
+        <v>167.86</v>
       </c>
       <c r="O71">
-        <v>89.97</v>
+        <v>76.98</v>
       </c>
       <c r="P71">
-        <v>89.21</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
+        <v>70</v>
+      </c>
+      <c r="C72">
+        <v>-1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>188</v>
+      </c>
+      <c r="E72" t="s">
+        <v>189</v>
+      </c>
+      <c r="F72">
+        <v>2006</v>
+      </c>
+      <c r="G72" t="s">
         <v>68</v>
       </c>
-      <c r="C72">
-[...13 lines deleted...]
-      </c>
       <c r="H72">
-        <v>568.41</v>
+        <v>659.68</v>
       </c>
       <c r="I72">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>568.41</v>
+        <v>659.68</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
-        <v>289.71</v>
+        <v>196.19</v>
       </c>
       <c r="N72">
-        <v>278.7</v>
+        <v>196.19</v>
+      </c>
+      <c r="O72">
+        <v>134.44</v>
+      </c>
+      <c r="P72">
+        <v>132.86</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C73">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E73" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F73">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G73" t="s">
-        <v>39</v>
+        <v>192</v>
       </c>
       <c r="H73">
-        <v>560.58</v>
+        <v>655.76</v>
       </c>
       <c r="I73">
         <v>2</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>560.58</v>
+        <v>655.76</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
         <v>366.05</v>
       </c>
       <c r="N73">
-        <v>194.53</v>
+        <v>289.71</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C74">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E74" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F74">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="G74" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="H74">
-        <v>548.11</v>
+        <v>644.88</v>
       </c>
       <c r="I74">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>548.11</v>
+        <v>644.88</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
-        <v>210.3</v>
+        <v>335.73</v>
       </c>
       <c r="N74">
-        <v>131.73</v>
+        <v>152.31</v>
       </c>
       <c r="O74">
-        <v>121.85</v>
+        <v>105.15</v>
       </c>
       <c r="P74">
-        <v>58.61</v>
-[...2 lines deleted...]
-        <v>25.62</v>
+        <v>51.69</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="C75">
-        <v>35</v>
+        <v>-1</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E75" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F75">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G75" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="H75">
-        <v>541.86</v>
+        <v>635.38</v>
       </c>
       <c r="I75">
         <v>3</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>541.86</v>
+        <v>635.38</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>287.26</v>
+        <v>427.81</v>
       </c>
       <c r="N75">
-        <v>188.73</v>
+        <v>124.35</v>
       </c>
       <c r="O75">
-        <v>65.87</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C76">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D76" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E76" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F76">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G76" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="H76">
-        <v>513.76</v>
+        <v>606.48</v>
       </c>
       <c r="I76">
         <v>3</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>513.76</v>
+        <v>606.48</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
-        <v>293.15</v>
+        <v>289.71</v>
       </c>
       <c r="N76">
-        <v>143.63</v>
+        <v>267.98</v>
       </c>
       <c r="O76">
-        <v>76.98</v>
+        <v>48.79</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C77">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D77" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E77" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F77">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="G77" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="H77">
-        <v>492.57</v>
+        <v>568.41</v>
       </c>
       <c r="I77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>492.57</v>
+        <v>568.41</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
-        <v>335.73</v>
+        <v>289.71</v>
       </c>
       <c r="N77">
-        <v>105.15</v>
-[...2 lines deleted...]
-        <v>51.69</v>
+        <v>278.7</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C78">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D78" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E78" t="s">
-        <v>71</v>
+        <v>202</v>
       </c>
       <c r="F78">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G78" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="H78">
-        <v>481.56</v>
+        <v>560.58</v>
       </c>
       <c r="I78">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>481.56</v>
+        <v>560.58</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
-        <v>338.59</v>
+        <v>366.05</v>
       </c>
       <c r="N78">
-        <v>115.03</v>
-[...2 lines deleted...]
-        <v>27.94</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="C79">
-        <v>25</v>
+        <v>-1</v>
       </c>
       <c r="D79" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E79" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F79">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G79" t="s">
-        <v>42</v>
+        <v>192</v>
       </c>
       <c r="H79">
-        <v>465.21</v>
+        <v>548.11</v>
       </c>
       <c r="I79">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>465.21</v>
+        <v>548.11</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>194.53</v>
+        <v>210.3</v>
       </c>
       <c r="N79">
-        <v>181.47</v>
+        <v>131.73</v>
       </c>
       <c r="O79">
-        <v>89.21</v>
+        <v>121.85</v>
+      </c>
+      <c r="P79">
+        <v>58.61</v>
+      </c>
+      <c r="Q79">
+        <v>25.62</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C80">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D80" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E80" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F80">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G80" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H80">
-        <v>458.58</v>
+        <v>545.74</v>
       </c>
       <c r="I80">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
-        <v>458.58</v>
+        <v>545.74</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>458.58</v>
+        <v>307.23</v>
+      </c>
+      <c r="N80">
+        <v>131.73</v>
+      </c>
+      <c r="O80">
+        <v>65.87</v>
+      </c>
+      <c r="P80">
+        <v>40.91</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C81">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D81" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E81" t="s">
-        <v>50</v>
+        <v>208</v>
       </c>
       <c r="F81">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G81" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="H81">
-        <v>452.69</v>
+        <v>541.86</v>
       </c>
       <c r="I81">
         <v>3</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>452.69</v>
+        <v>541.86</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
-        <v>238.46</v>
+        <v>287.26</v>
       </c>
       <c r="N81">
-        <v>143.63</v>
+        <v>188.73</v>
       </c>
       <c r="O81">
-        <v>70.6</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C82">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D82" t="s">
-        <v>112</v>
+        <v>209</v>
       </c>
       <c r="E82" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="F82">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G82" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H82">
-        <v>440.34</v>
+        <v>534.4</v>
       </c>
       <c r="I82">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>440.34</v>
+        <v>534.4</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
-        <v>229.29</v>
+        <v>181.47</v>
       </c>
       <c r="N82">
-        <v>83.22</v>
+        <v>132.86</v>
       </c>
       <c r="O82">
-        <v>82.52</v>
+        <v>113.67</v>
       </c>
       <c r="P82">
-        <v>24.86</v>
-[...2 lines deleted...]
-        <v>20.45</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C83">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E83" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="F83">
         <v>2006</v>
       </c>
       <c r="G83" t="s">
-        <v>209</v>
+        <v>63</v>
       </c>
       <c r="H83">
-        <v>429.35</v>
+        <v>513.76</v>
       </c>
       <c r="I83">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>429.35</v>
+        <v>513.76</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>247.88</v>
+        <v>293.15</v>
       </c>
       <c r="N83">
-        <v>181.47</v>
+        <v>143.63</v>
+      </c>
+      <c r="O83">
+        <v>76.98</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C84">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D84" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E84" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F84">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G84" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="H84">
-        <v>427.81</v>
+        <v>509.81</v>
       </c>
       <c r="I84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>427.81</v>
+        <v>509.81</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
-        <v>427.81</v>
+        <v>194.53</v>
+      </c>
+      <c r="N84">
+        <v>181.47</v>
+      </c>
+      <c r="O84">
+        <v>89.21</v>
+      </c>
+      <c r="P84">
+        <v>44.6</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C85">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D85" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E85" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F85">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G85" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="H85">
-        <v>415.37</v>
+        <v>501.5895</v>
       </c>
       <c r="I85">
         <v>2</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>415.37</v>
+        <v>501.5895</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>392.37</v>
+        <v>335.1495</v>
       </c>
       <c r="N85">
-        <v>23.0</v>
+        <v>166.44</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C86">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D86" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E86" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F86">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="G86" t="s">
-        <v>134</v>
+        <v>220</v>
       </c>
       <c r="H86">
-        <v>408.28</v>
+        <v>498.647</v>
       </c>
       <c r="I86">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>408.28</v>
+        <v>498.647</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
-        <v>212.09</v>
+        <v>379.577</v>
       </c>
       <c r="N86">
-        <v>196.19</v>
+        <v>55.88</v>
+      </c>
+      <c r="O86">
+        <v>37.84</v>
+      </c>
+      <c r="P86">
+        <v>25.35</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C87">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D87" t="s">
-        <v>46</v>
+        <v>221</v>
       </c>
       <c r="E87" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="F87">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="G87" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H87">
-        <v>407.93</v>
+        <v>486.6</v>
       </c>
       <c r="I87">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>407.93</v>
+        <v>486.6</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
-        <v>198.52</v>
+        <v>366.05</v>
       </c>
       <c r="N87">
-        <v>105.15</v>
-[...2 lines deleted...]
-        <v>104.26</v>
+        <v>120.55</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C88">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="D88" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E88" t="s">
-        <v>219</v>
+        <v>89</v>
       </c>
       <c r="F88">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G88" t="s">
-        <v>220</v>
+        <v>63</v>
       </c>
       <c r="H88">
-        <v>407.76</v>
+        <v>481.56</v>
       </c>
       <c r="I88">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>407.76</v>
+        <v>481.56</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
-        <v>155.27</v>
+        <v>338.59</v>
       </c>
       <c r="N88">
-        <v>113.67</v>
+        <v>115.03</v>
       </c>
       <c r="O88">
-        <v>77.89</v>
-[...2 lines deleted...]
-        <v>60.93</v>
+        <v>27.94</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="C89">
-        <v>37</v>
+        <v>-1</v>
       </c>
       <c r="D89" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E89" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F89">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G89" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="H89">
-        <v>407.29</v>
+        <v>475.57</v>
       </c>
       <c r="I89">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
-        <v>407.29</v>
+        <v>475.57</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>227.35</v>
+        <v>194.53</v>
       </c>
       <c r="N89">
-        <v>179.94</v>
+        <v>122.89</v>
+      </c>
+      <c r="O89">
+        <v>76.33</v>
+      </c>
+      <c r="P89">
+        <v>40.91</v>
+      </c>
+      <c r="Q89">
+        <v>40.91</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C90">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="D90" t="s">
-        <v>223</v>
+        <v>82</v>
       </c>
       <c r="E90" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F90">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G90" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="H90">
-        <v>401.54</v>
+        <v>462.5</v>
       </c>
       <c r="I90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>401.54</v>
+        <v>462.5</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
-        <v>181.47</v>
-[...5 lines deleted...]
-        <v>106.4</v>
+        <v>462.5</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>89</v>
+      </c>
+      <c r="C91">
+        <v>-1</v>
       </c>
       <c r="D91" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E91" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F91">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G91" t="s">
-        <v>228</v>
+        <v>36</v>
       </c>
       <c r="H91">
-        <v>392.37</v>
+        <v>458.58</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>392.37</v>
+        <v>458.58</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>392.37</v>
+        <v>458.58</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C92">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D92" t="s">
-        <v>110</v>
+        <v>230</v>
       </c>
       <c r="E92" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F92">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G92" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H92">
-        <v>387.15</v>
+        <v>458.01</v>
       </c>
       <c r="I92">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>387.15</v>
+        <v>458.01</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>245.78</v>
+        <v>427.81</v>
       </c>
       <c r="N92">
-        <v>113.67</v>
-[...2 lines deleted...]
-        <v>27.7</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C93">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="D93" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E93" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F93">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G93" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="H93">
-        <v>382.52</v>
+        <v>455.11</v>
       </c>
       <c r="I93">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>382.52</v>
+        <v>455.11</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
-        <v>153.96</v>
+        <v>247.88</v>
       </c>
       <c r="N93">
-        <v>89.21</v>
+        <v>174.58</v>
       </c>
       <c r="O93">
-        <v>60.93</v>
-[...5 lines deleted...]
-        <v>30.2</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>0</v>
+      </c>
+      <c r="C94" t="s">
+        <v>234</v>
       </c>
       <c r="D94" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E94" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F94">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="G94" t="s">
-        <v>125</v>
+        <v>187</v>
       </c>
       <c r="H94">
-        <v>373.56</v>
+        <v>452.88</v>
       </c>
       <c r="I94">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>373.56</v>
+        <v>452.88</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
-        <v>155.27</v>
-[...5 lines deleted...]
-        <v>96.44</v>
+        <v>452.88</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C95">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D95" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E95" t="s">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="F95">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G95" t="s">
-        <v>236</v>
+        <v>51</v>
       </c>
       <c r="H95">
-        <v>366.05</v>
+        <v>452.69</v>
       </c>
       <c r="I95">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>366.05</v>
+        <v>452.69</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
-        <v>366.05</v>
+        <v>238.46</v>
+      </c>
+      <c r="N95">
+        <v>143.63</v>
+      </c>
+      <c r="O95">
+        <v>70.6</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C96">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D96" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E96" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F96">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G96" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H96">
-        <v>354.91</v>
+        <v>441.2</v>
       </c>
       <c r="I96">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>354.91</v>
+        <v>441.2</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
-        <v>232.02</v>
+        <v>247.88</v>
       </c>
       <c r="N96">
-        <v>122.89</v>
+        <v>181.47</v>
+      </c>
+      <c r="O96">
+        <v>11.85</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C97">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D97" t="s">
-        <v>239</v>
+        <v>82</v>
       </c>
       <c r="E97" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F97">
         <v>1995</v>
       </c>
       <c r="G97" t="s">
-        <v>81</v>
+        <v>242</v>
       </c>
       <c r="H97">
-        <v>352.68</v>
+        <v>440.34</v>
       </c>
       <c r="I97">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>352.68</v>
+        <v>440.34</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>194.53</v>
+        <v>229.29</v>
       </c>
       <c r="N97">
-        <v>76.33</v>
+        <v>83.22</v>
       </c>
       <c r="O97">
-        <v>40.91</v>
+        <v>82.52</v>
       </c>
       <c r="P97">
-        <v>40.91</v>
+        <v>24.86</v>
+      </c>
+      <c r="Q97">
+        <v>20.45</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C98">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D98" t="s">
-        <v>241</v>
+        <v>34</v>
       </c>
       <c r="E98" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F98">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="G98" t="s">
-        <v>45</v>
+        <v>244</v>
       </c>
       <c r="H98">
-        <v>342.04</v>
+        <v>435.87</v>
       </c>
       <c r="I98">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>342.04</v>
+        <v>435.87</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>265.71</v>
+        <v>198.52</v>
       </c>
       <c r="N98">
-        <v>76.33</v>
+        <v>105.15</v>
+      </c>
+      <c r="O98">
+        <v>104.26</v>
+      </c>
+      <c r="P98">
+        <v>27.94</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C99">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D99" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E99" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F99">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G99" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="H99">
-        <v>336.28</v>
+        <v>429.0075</v>
       </c>
       <c r="I99">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>336.28</v>
+        <v>429.0075</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>155.27</v>
-[...8 lines deleted...]
-        <v>38.16</v>
+        <v>429.0075</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="C100">
-        <v>53</v>
+        <v>-2</v>
       </c>
       <c r="D100" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E100" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="F100">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G100" t="s">
-        <v>174</v>
+        <v>31</v>
       </c>
       <c r="H100">
-        <v>336.02</v>
+        <v>427.81</v>
       </c>
       <c r="I100">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>336.02</v>
+        <v>427.81</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>210.3</v>
-[...5 lines deleted...]
-        <v>60.41</v>
+        <v>427.81</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C101">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D101" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E101" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F101">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="G101" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="H101">
-        <v>335.73</v>
+        <v>425.99</v>
       </c>
       <c r="I101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>335.73</v>
+        <v>425.99</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
-        <v>335.73</v>
+        <v>210.3</v>
+      </c>
+      <c r="N101">
+        <v>89.97</v>
+      </c>
+      <c r="O101">
+        <v>65.31</v>
+      </c>
+      <c r="P101">
+        <v>60.41</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="C102">
-        <v>13</v>
+        <v>-2</v>
       </c>
       <c r="D102" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E102" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F102">
         <v>1995</v>
       </c>
       <c r="G102" t="s">
-        <v>130</v>
+        <v>51</v>
       </c>
       <c r="H102">
-        <v>329.98</v>
+        <v>409.47</v>
       </c>
       <c r="I102">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>329.98</v>
+        <v>409.47</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>104.26</v>
+        <v>181.47</v>
       </c>
       <c r="N102">
-        <v>97.26</v>
+        <v>82.52</v>
       </c>
       <c r="O102">
-        <v>76.33</v>
+        <v>68.5</v>
       </c>
       <c r="P102">
-        <v>52.13</v>
+        <v>44.6</v>
+      </c>
+      <c r="Q102">
+        <v>32.38</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C103">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D103" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E103" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F103">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G103" t="s">
-        <v>253</v>
+        <v>116</v>
       </c>
       <c r="H103">
-        <v>310.55</v>
+        <v>408.28</v>
       </c>
       <c r="I103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>310.55</v>
+        <v>408.28</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>310.55</v>
+        <v>212.09</v>
+      </c>
+      <c r="N103">
+        <v>196.19</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C104">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D104" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E104" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F104">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G104" t="s">
-        <v>34</v>
+        <v>211</v>
       </c>
       <c r="H104">
-        <v>307.46</v>
+        <v>407.76</v>
       </c>
       <c r="I104">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>307.46</v>
+        <v>407.76</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>132.86</v>
+        <v>155.27</v>
       </c>
       <c r="N104">
         <v>113.67</v>
       </c>
       <c r="O104">
+        <v>77.89</v>
+      </c>
+      <c r="P104">
         <v>60.93</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C105">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D105" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E105" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F105">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="G105" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="H105">
-        <v>304.81</v>
+        <v>407.29</v>
       </c>
       <c r="I105">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>304.81</v>
+        <v>407.29</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>143.63</v>
+        <v>227.35</v>
       </c>
       <c r="N105">
-        <v>89.97</v>
-[...2 lines deleted...]
-        <v>71.21</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C106">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D106" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E106" t="s">
-        <v>143</v>
+        <v>261</v>
       </c>
       <c r="F106">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G106" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H106">
-        <v>303.26</v>
+        <v>405.97</v>
       </c>
       <c r="I106">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>303.26</v>
+        <v>405.97</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>131.73</v>
+        <v>153.96</v>
       </c>
       <c r="N106">
-        <v>82.52</v>
+        <v>89.21</v>
       </c>
       <c r="O106">
-        <v>65.31</v>
+        <v>60.93</v>
       </c>
       <c r="P106">
-        <v>23.7</v>
+        <v>48.22</v>
+      </c>
+      <c r="Q106">
+        <v>30.2</v>
+      </c>
+      <c r="R106">
+        <v>23.45</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C107">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D107" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E107" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F107">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="G107" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H107">
-        <v>301.01</v>
+        <v>400.97</v>
       </c>
       <c r="I107">
         <v>4</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>301.01</v>
+        <v>400.97</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>131.73</v>
+        <v>155.27</v>
       </c>
       <c r="N107">
-        <v>104.26</v>
+        <v>121.85</v>
       </c>
       <c r="O107">
-        <v>42.91</v>
+        <v>96.44</v>
       </c>
       <c r="P107">
-        <v>22.11</v>
+        <v>27.41</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C108">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="D108" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E108" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F108">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G108" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="H108">
-        <v>282.69</v>
+        <v>392.64</v>
       </c>
       <c r="I108">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>282.69</v>
+        <v>392.64</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
-        <v>212.09</v>
+        <v>155.27</v>
       </c>
       <c r="N108">
-        <v>70.6</v>
+        <v>76.98</v>
+      </c>
+      <c r="O108">
+        <v>65.87</v>
+      </c>
+      <c r="P108">
+        <v>56.36</v>
+      </c>
+      <c r="Q108">
+        <v>38.16</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C109">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="D109" t="s">
-        <v>51</v>
+        <v>266</v>
       </c>
       <c r="E109" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="F109">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G109" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="H109">
-        <v>271.17</v>
+        <v>392.37</v>
       </c>
       <c r="I109">
         <v>1</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>271.17</v>
+        <v>392.37</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
-        <v>271.17</v>
+        <v>392.37</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C110">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="D110" t="s">
-        <v>265</v>
+        <v>117</v>
       </c>
       <c r="E110" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F110">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G110" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="H110">
-        <v>265.71</v>
+        <v>387.15</v>
       </c>
       <c r="I110">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>265.71</v>
+        <v>387.15</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
-        <v>265.71</v>
+        <v>245.78</v>
+      </c>
+      <c r="N110">
+        <v>113.67</v>
+      </c>
+      <c r="O110">
+        <v>27.7</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="C111">
-        <v>-5</v>
+        <v>101</v>
       </c>
       <c r="D111" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E111" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F111">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="G111" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="H111">
-        <v>265.19</v>
+        <v>361.2445</v>
       </c>
       <c r="I111">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>265.19</v>
+        <v>361.2445</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
-        <v>227.35</v>
+        <v>313.6245</v>
       </c>
       <c r="N111">
-        <v>37.84</v>
+        <v>32.65</v>
+      </c>
+      <c r="O111">
+        <v>14.97</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C112">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="D112" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E112" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F112">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G112" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="H112">
-        <v>263.14</v>
+        <v>356.33</v>
       </c>
       <c r="I112">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>263.14</v>
+        <v>356.33</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
-        <v>157.12</v>
+        <v>273.11</v>
       </c>
       <c r="N112">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>6.87</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C113" t="s">
+        <v>234</v>
       </c>
       <c r="D113" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E113" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F113">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G113" t="s">
-        <v>39</v>
+        <v>277</v>
       </c>
       <c r="H113">
-        <v>261.87</v>
+        <v>355.201</v>
       </c>
       <c r="I113">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>261.87</v>
+        <v>355.201</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
-        <v>91.04</v>
-[...11 lines deleted...]
-        <v>22.11</v>
+        <v>355.201</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C114">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D114" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E114" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="F114">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G114" t="s">
-        <v>42</v>
+        <v>211</v>
       </c>
       <c r="H114">
-        <v>257.55</v>
+        <v>354.91</v>
       </c>
       <c r="I114">
         <v>2</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>257.55</v>
+        <v>354.91</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
-        <v>227.35</v>
+        <v>232.02</v>
       </c>
       <c r="N114">
-        <v>30.2</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>110</v>
       </c>
       <c r="C115">
         <v>-4</v>
       </c>
       <c r="D115" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E115" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F115">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G115" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H115">
-        <v>242.29</v>
+        <v>342.04</v>
       </c>
       <c r="I115">
         <v>2</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>242.29</v>
+        <v>342.04</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>212.09</v>
+        <v>265.71</v>
       </c>
       <c r="N115">
-        <v>30.2</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="C116">
-        <v>54</v>
+        <v>-4</v>
       </c>
       <c r="D116" t="s">
-        <v>37</v>
+        <v>282</v>
       </c>
       <c r="E116" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="F116">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G116" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="H116">
-        <v>231.93</v>
+        <v>339.17</v>
       </c>
       <c r="I116">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>231.93</v>
+        <v>339.17</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
-        <v>153.96</v>
+        <v>131.73</v>
       </c>
       <c r="N116">
-        <v>41.26</v>
+        <v>104.26</v>
       </c>
       <c r="O116">
-        <v>36.71</v>
+        <v>42.91</v>
+      </c>
+      <c r="P116">
+        <v>38.16</v>
+      </c>
+      <c r="Q116">
+        <v>22.11</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C117">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D117" t="s">
-        <v>202</v>
+        <v>284</v>
       </c>
       <c r="E117" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="F117">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G117" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="H117">
-        <v>229.29</v>
+        <v>335.73</v>
       </c>
       <c r="I117">
         <v>1</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>229.29</v>
+        <v>335.73</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>229.29</v>
+        <v>335.73</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B118">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C118">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D118" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="E118" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="F118">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G118" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="H118">
-        <v>229.29</v>
+        <v>329.98</v>
       </c>
       <c r="I118">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>229.29</v>
+        <v>329.98</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
-        <v>229.29</v>
+        <v>104.26</v>
+      </c>
+      <c r="N118">
+        <v>97.26</v>
+      </c>
+      <c r="O118">
+        <v>76.33</v>
+      </c>
+      <c r="P118">
+        <v>52.13</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C119">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D119" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="E119" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="F119">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="G119" t="s">
-        <v>42</v>
+        <v>178</v>
       </c>
       <c r="H119">
-        <v>228.0</v>
+        <v>317.88</v>
       </c>
       <c r="I119">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>228.0</v>
+        <v>317.88</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
-        <v>82.52</v>
+        <v>164.66</v>
       </c>
       <c r="N119">
-        <v>68.5</v>
+        <v>118.22</v>
       </c>
       <c r="O119">
-        <v>44.6</v>
-[...2 lines deleted...]
-        <v>32.38</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>115</v>
       </c>
       <c r="C120">
         <v>-4</v>
       </c>
       <c r="D120" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E120" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F120">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G120" t="s">
-        <v>285</v>
+        <v>31</v>
       </c>
       <c r="H120">
-        <v>220.58</v>
+        <v>307.46</v>
       </c>
       <c r="I120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>220.58</v>
+        <v>307.46</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
-        <v>220.58</v>
+        <v>132.86</v>
+      </c>
+      <c r="N120">
+        <v>113.67</v>
+      </c>
+      <c r="O120">
+        <v>60.93</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>116</v>
       </c>
       <c r="C121">
         <v>-4</v>
       </c>
       <c r="D121" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="E121" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="F121">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G121" t="s">
-        <v>288</v>
+        <v>59</v>
       </c>
       <c r="H121">
-        <v>212.46</v>
+        <v>304.81</v>
       </c>
       <c r="I121">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>212.46</v>
+        <v>304.81</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>167.86</v>
+        <v>143.63</v>
       </c>
       <c r="N121">
-        <v>44.6</v>
+        <v>89.97</v>
+      </c>
+      <c r="O121">
+        <v>71.21</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>117</v>
       </c>
       <c r="C122">
         <v>-4</v>
       </c>
       <c r="D122" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E122" t="s">
-        <v>290</v>
+        <v>124</v>
       </c>
       <c r="F122">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G122" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="H122">
-        <v>207.23</v>
+        <v>303.26</v>
       </c>
       <c r="I122">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>207.23</v>
+        <v>303.26</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>174.58</v>
+        <v>131.73</v>
       </c>
       <c r="N122">
-        <v>32.65</v>
+        <v>82.52</v>
+      </c>
+      <c r="O122">
+        <v>65.31</v>
+      </c>
+      <c r="P122">
+        <v>23.7</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>118</v>
       </c>
       <c r="C123">
         <v>-4</v>
       </c>
       <c r="D123" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E123" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="F123">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G123" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="H123">
-        <v>201.44</v>
+        <v>300.19</v>
       </c>
       <c r="I123">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>201.44</v>
+        <v>300.19</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
-        <v>166.44</v>
+        <v>212.09</v>
       </c>
       <c r="N123">
-        <v>35.0</v>
+        <v>70.6</v>
+      </c>
+      <c r="O123">
+        <v>17.5</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>184</v>
+        <v>119</v>
       </c>
       <c r="C124">
-        <v>61</v>
+        <v>-4</v>
       </c>
       <c r="D124" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E124" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F124">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G124" t="s">
-        <v>122</v>
+        <v>274</v>
       </c>
       <c r="H124">
-        <v>192.56</v>
+        <v>295.25</v>
       </c>
       <c r="I124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>192.56</v>
+        <v>295.25</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
-        <v>142.41</v>
-[...2 lines deleted...]
-        <v>50.15</v>
+        <v>295.25</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C125" t="s">
+        <v>234</v>
       </c>
       <c r="D125" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E125" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="F125">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="G125" t="s">
-        <v>220</v>
+        <v>277</v>
       </c>
       <c r="H125">
-        <v>191.19</v>
+        <v>276.29</v>
       </c>
       <c r="I125">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>191.19</v>
+        <v>276.29</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
-        <v>66.65</v>
-[...8 lines deleted...]
-        <v>38.16</v>
+        <v>276.29</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C126">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D126" t="s">
-        <v>297</v>
+        <v>54</v>
       </c>
       <c r="E126" t="s">
-        <v>229</v>
+        <v>301</v>
       </c>
       <c r="F126">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G126" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="H126">
-        <v>191.07</v>
+        <v>271.17</v>
       </c>
       <c r="I126">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>191.07</v>
+        <v>271.17</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
-        <v>97.26</v>
-[...5 lines deleted...]
-        <v>27.94</v>
+        <v>271.17</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C127">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D127" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E127" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="F127">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="G127" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H127">
-        <v>190.27</v>
+        <v>267.98</v>
       </c>
       <c r="I127">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>190.27</v>
+        <v>267.98</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
-        <v>122.89</v>
-[...5 lines deleted...]
-        <v>32.38</v>
+        <v>267.98</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C128">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D128" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E128" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="F128">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G128" t="s">
-        <v>220</v>
+        <v>59</v>
       </c>
       <c r="H128">
-        <v>189.89</v>
+        <v>265.71</v>
       </c>
       <c r="I128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>189.89</v>
+        <v>265.71</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
-        <v>132.86</v>
-[...2 lines deleted...]
-        <v>57.03</v>
+        <v>265.71</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C129">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D129" t="s">
-        <v>95</v>
+        <v>307</v>
       </c>
       <c r="E129" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F129">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G129" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="H129">
-        <v>185.37</v>
+        <v>265.19</v>
       </c>
       <c r="I129">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>185.37</v>
+        <v>265.19</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>84.21</v>
+        <v>227.35</v>
       </c>
       <c r="N129">
-        <v>44.6</v>
-[...5 lines deleted...]
-        <v>23.91</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C130">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D130" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E130" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="F130">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G130" t="s">
-        <v>305</v>
+        <v>36</v>
       </c>
       <c r="H130">
-        <v>181.47</v>
+        <v>264.4</v>
       </c>
       <c r="I130">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>181.47</v>
+        <v>264.4</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
-        <v>181.47</v>
+        <v>212.09</v>
+      </c>
+      <c r="N130">
+        <v>30.2</v>
+      </c>
+      <c r="O130">
+        <v>22.11</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>126</v>
+      </c>
+      <c r="C131">
+        <v>-4</v>
       </c>
       <c r="D131" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E131" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F131">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G131" t="s">
-        <v>34</v>
+        <v>312</v>
       </c>
       <c r="H131">
-        <v>179.94</v>
+        <v>263.14</v>
       </c>
       <c r="I131">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>179.94</v>
+        <v>263.14</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>179.94</v>
+        <v>157.12</v>
+      </c>
+      <c r="N131">
+        <v>71.21</v>
+      </c>
+      <c r="O131">
+        <v>27.94</v>
+      </c>
+      <c r="P131">
+        <v>6.87</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C132">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D132" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E132" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F132">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G132" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H132">
-        <v>172.64</v>
+        <v>261.87</v>
       </c>
       <c r="I132">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>172.64</v>
+        <v>261.87</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
-        <v>131.73</v>
+        <v>91.04</v>
       </c>
       <c r="N132">
-        <v>40.91</v>
+        <v>83.22</v>
+      </c>
+      <c r="O132">
+        <v>35.3</v>
+      </c>
+      <c r="P132">
+        <v>30.2</v>
+      </c>
+      <c r="Q132">
+        <v>22.11</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C133">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="D133" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E133" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="F133">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G133" t="s">
-        <v>179</v>
+        <v>51</v>
       </c>
       <c r="H133">
-        <v>171.75</v>
+        <v>257.55</v>
       </c>
       <c r="I133">
         <v>2</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>171.75</v>
+        <v>257.55</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
-        <v>101.15</v>
+        <v>227.35</v>
       </c>
       <c r="N133">
-        <v>70.6</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C134" t="s">
+        <v>234</v>
       </c>
       <c r="D134" t="s">
-        <v>110</v>
+        <v>258</v>
       </c>
       <c r="E134" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F134">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G134" t="s">
-        <v>313</v>
+        <v>187</v>
       </c>
       <c r="H134">
-        <v>170.9</v>
+        <v>255.57</v>
       </c>
       <c r="I134">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>170.9</v>
+        <v>255.57</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
-        <v>97.26</v>
-[...5 lines deleted...]
-        <v>32.38</v>
+        <v>255.57</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
         <v>129</v>
       </c>
       <c r="C135">
         <v>-5</v>
       </c>
       <c r="D135" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E135" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="F135">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G135" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
       <c r="H135">
-        <v>169.86</v>
+        <v>251.85</v>
       </c>
       <c r="I135">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>169.86</v>
+        <v>251.85</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>169.86</v>
+        <v>143.63</v>
+      </c>
+      <c r="N135">
+        <v>60.41</v>
+      </c>
+      <c r="O135">
+        <v>47.81</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C136" t="s">
+        <v>234</v>
       </c>
       <c r="D136" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E136" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F136">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G136" t="s">
-        <v>122</v>
+        <v>322</v>
       </c>
       <c r="H136">
-        <v>168.59</v>
+        <v>236.4</v>
       </c>
       <c r="I136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>168.59</v>
+        <v>236.4</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
-        <v>112.71</v>
-[...2 lines deleted...]
-        <v>55.88</v>
+        <v>236.4</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C137">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D137" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E137" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="F137">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G137" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="H137">
-        <v>167.86</v>
+        <v>234.43</v>
       </c>
       <c r="I137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>167.86</v>
+        <v>234.43</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
-        <v>167.86</v>
+        <v>220.58</v>
+      </c>
+      <c r="N137">
+        <v>13.85</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B138">
         <v>131</v>
       </c>
       <c r="C138">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D138" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E138" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="F138">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G138" t="s">
-        <v>323</v>
+        <v>247</v>
       </c>
       <c r="H138">
-        <v>167.86</v>
+        <v>233.68</v>
       </c>
       <c r="I138">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
-        <v>167.86</v>
+        <v>233.68</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>52.13</v>
-[...8 lines deleted...]
-        <v>35.3</v>
+        <v>233.68</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B139">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C139">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D139" t="s">
-        <v>324</v>
+        <v>46</v>
       </c>
       <c r="E139" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F139">
         <v>2004</v>
       </c>
       <c r="G139" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="H139">
-        <v>167.86</v>
+        <v>231.93</v>
       </c>
       <c r="I139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>167.86</v>
+        <v>231.93</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>167.86</v>
+        <v>153.96</v>
+      </c>
+      <c r="N139">
+        <v>41.26</v>
+      </c>
+      <c r="O139">
+        <v>36.71</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C140">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D140" t="s">
-        <v>326</v>
+        <v>228</v>
       </c>
       <c r="E140" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F140">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G140" t="s">
-        <v>253</v>
+        <v>45</v>
       </c>
       <c r="H140">
-        <v>166.44</v>
+        <v>229.29</v>
       </c>
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>166.44</v>
+        <v>229.29</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
-        <v>166.44</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B141">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C141">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="D141" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E141" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F141">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G141" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="H141">
-        <v>155.54</v>
+        <v>229.29</v>
       </c>
       <c r="I141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>155.54</v>
+        <v>229.29</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>122.89</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C142" t="s">
+        <v>234</v>
       </c>
       <c r="D142" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E142" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F142">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G142" t="s">
-        <v>220</v>
+        <v>130</v>
       </c>
       <c r="H142">
-        <v>155.48</v>
+        <v>218.67</v>
       </c>
       <c r="I142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>155.48</v>
+        <v>218.67</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
-        <v>145.34</v>
-[...2 lines deleted...]
-        <v>10.14</v>
+        <v>218.67</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C143">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="D143" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E143" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="F143">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="G143" t="s">
-        <v>184</v>
+        <v>336</v>
       </c>
       <c r="H143">
-        <v>153.22</v>
+        <v>216.15</v>
       </c>
       <c r="I143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>153.22</v>
+        <v>216.15</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>118.22</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>216.15</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C144">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="D144" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E144" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="F144">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G144" t="s">
-        <v>174</v>
+        <v>63</v>
       </c>
       <c r="H144">
-        <v>152.32</v>
+        <v>211.12</v>
       </c>
       <c r="I144">
         <v>2</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>152.32</v>
+        <v>211.12</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
-        <v>96.44</v>
+        <v>169.86</v>
       </c>
       <c r="N144">
-        <v>55.88</v>
+        <v>41.26</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C145">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="D145" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E145" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F145">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G145" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="H145">
-        <v>147.51</v>
+        <v>208.05</v>
       </c>
       <c r="I145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>147.51</v>
+        <v>208.05</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
-        <v>109.35</v>
-[...2 lines deleted...]
-        <v>38.16</v>
+        <v>208.05</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C146">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="D146" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E146" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F146">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="G146" t="s">
-        <v>45</v>
+        <v>343</v>
       </c>
       <c r="H146">
-        <v>147.2</v>
+        <v>202.45</v>
       </c>
       <c r="I146">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>147.2</v>
+        <v>202.45</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>105.15</v>
+        <v>184.95</v>
       </c>
       <c r="N146">
-        <v>30.2</v>
-[...2 lines deleted...]
-        <v>11.85</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>-5</v>
+        <v>0</v>
+      </c>
+      <c r="C147" t="s">
+        <v>234</v>
       </c>
       <c r="D147" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E147" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="F147">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G147" t="s">
-        <v>42</v>
+        <v>346</v>
       </c>
       <c r="H147">
-        <v>145.07</v>
+        <v>202.27</v>
       </c>
       <c r="I147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>145.07</v>
+        <v>202.27</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>97.26</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>202.27</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C148">
-        <v>-5</v>
+        <v>-8</v>
       </c>
       <c r="D148" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E148" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="F148">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G148" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="H148">
-        <v>143.31</v>
+        <v>201.44</v>
       </c>
       <c r="I148">
         <v>2</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>143.31</v>
+        <v>201.44</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>105.15</v>
+        <v>166.44</v>
       </c>
       <c r="N148">
-        <v>38.16</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C149">
-        <v>-5</v>
+        <v>-8</v>
       </c>
       <c r="D149" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E149" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F149">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G149" t="s">
-        <v>270</v>
+        <v>351</v>
       </c>
       <c r="H149">
-        <v>142.49</v>
+        <v>199.94</v>
       </c>
       <c r="I149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>142.49</v>
+        <v>199.94</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>72.05</v>
-[...5 lines deleted...]
-        <v>25.84</v>
+        <v>199.94</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C150">
-        <v>-5</v>
+        <v>-8</v>
       </c>
       <c r="D150" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="E150" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="F150">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G150" t="s">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="H150">
-        <v>142.41</v>
+        <v>192.56</v>
       </c>
       <c r="I150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>142.41</v>
+        <v>192.56</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
         <v>142.41</v>
+      </c>
+      <c r="N150">
+        <v>50.15</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="C151">
-        <v>32</v>
+        <v>-8</v>
       </c>
       <c r="D151" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E151" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F151">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="G151" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H151">
-        <v>140.9</v>
+        <v>191.19</v>
       </c>
       <c r="I151">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>140.9</v>
+        <v>191.19</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>89.21</v>
+        <v>66.65</v>
       </c>
       <c r="N151">
-        <v>51.69</v>
+        <v>48.22</v>
+      </c>
+      <c r="O151">
+        <v>38.16</v>
+      </c>
+      <c r="P151">
+        <v>38.16</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C152">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D152" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="E152" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="F152">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="G152" t="s">
-        <v>270</v>
+        <v>36</v>
       </c>
       <c r="H152">
-        <v>139.82</v>
+        <v>191.07</v>
       </c>
       <c r="I152">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>139.82</v>
+        <v>191.07</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
-        <v>113.67</v>
+        <v>97.26</v>
       </c>
       <c r="N152">
-        <v>26.15</v>
+        <v>65.87</v>
+      </c>
+      <c r="O152">
+        <v>27.94</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C153">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D153" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E153" t="s">
-        <v>353</v>
+        <v>136</v>
       </c>
       <c r="F153">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G153" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="H153">
-        <v>139.66</v>
+        <v>190.4</v>
       </c>
       <c r="I153">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>139.66</v>
+        <v>190.4</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
-        <v>127.81</v>
+        <v>56.36</v>
       </c>
       <c r="N153">
-        <v>11.85</v>
+        <v>52.13</v>
+      </c>
+      <c r="O153">
+        <v>48.22</v>
+      </c>
+      <c r="P153">
+        <v>17.5</v>
+      </c>
+      <c r="Q153">
+        <v>16.19</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C154">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D154" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E154" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="F154">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="G154" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="H154">
-        <v>139.58</v>
+        <v>190.27</v>
       </c>
       <c r="I154">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>139.58</v>
+        <v>190.27</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
-        <v>83.22</v>
+        <v>122.89</v>
       </c>
       <c r="N154">
-        <v>56.36</v>
+        <v>35.0</v>
+      </c>
+      <c r="O154">
+        <v>32.38</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C155">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D155" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E155" t="s">
-        <v>142</v>
+        <v>361</v>
       </c>
       <c r="F155">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G155" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="H155">
-        <v>138.27</v>
+        <v>189.89</v>
       </c>
       <c r="I155">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>138.27</v>
+        <v>189.89</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
-        <v>56.36</v>
+        <v>132.86</v>
       </c>
       <c r="N155">
-        <v>48.22</v>
-[...5 lines deleted...]
-        <v>16.19</v>
+        <v>57.03</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>232</v>
+        <v>147</v>
       </c>
       <c r="C156">
+        <v>-8</v>
+      </c>
+      <c r="D156" t="s">
+        <v>107</v>
+      </c>
+      <c r="E156" t="s">
+        <v>362</v>
+      </c>
+      <c r="F156">
+        <v>2003</v>
+      </c>
+      <c r="G156" t="s">
         <v>77</v>
       </c>
-      <c r="D156" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H156">
-        <v>134.66</v>
+        <v>189.71</v>
       </c>
       <c r="I156">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>134.66</v>
+        <v>189.71</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
-        <v>121.85</v>
+        <v>97.26</v>
       </c>
       <c r="N156">
-        <v>12.81</v>
+        <v>48.22</v>
+      </c>
+      <c r="O156">
+        <v>44.23</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C157">
-        <v>-7</v>
+        <v>-8</v>
       </c>
       <c r="D157" t="s">
-        <v>234</v>
+        <v>363</v>
       </c>
       <c r="E157" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="F157">
         <v>2002</v>
       </c>
       <c r="G157" t="s">
-        <v>236</v>
+        <v>149</v>
       </c>
       <c r="H157">
-        <v>133.34</v>
+        <v>187.51</v>
       </c>
       <c r="I157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>133.34</v>
+        <v>187.51</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>76.98</v>
+        <v>112.71</v>
       </c>
       <c r="N157">
-        <v>56.36</v>
+        <v>55.88</v>
+      </c>
+      <c r="O157">
+        <v>18.92</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>0</v>
+      </c>
+      <c r="C158" t="s">
+        <v>234</v>
       </c>
       <c r="D158" t="s">
-        <v>342</v>
+        <v>365</v>
       </c>
       <c r="E158" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="F158">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="G158" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="H158">
-        <v>132.86</v>
+        <v>187.1</v>
       </c>
       <c r="I158">
         <v>1</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>132.86</v>
+        <v>187.1</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
-        <v>132.86</v>
+        <v>187.1</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C159">
-        <v>-7</v>
+        <v>-9</v>
       </c>
       <c r="D159" t="s">
-        <v>361</v>
+        <v>112</v>
       </c>
       <c r="E159" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="F159">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G159" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="H159">
-        <v>131.73</v>
+        <v>185.37</v>
       </c>
       <c r="I159">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>131.73</v>
+        <v>185.37</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
-        <v>131.73</v>
+        <v>84.21</v>
+      </c>
+      <c r="N159">
+        <v>44.6</v>
+      </c>
+      <c r="O159">
+        <v>32.65</v>
+      </c>
+      <c r="P159">
+        <v>23.91</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C160">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="D160" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E160" t="s">
-        <v>30</v>
+        <v>369</v>
       </c>
       <c r="F160">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="G160" t="s">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="H160">
-        <v>122.89</v>
+        <v>184.35</v>
       </c>
       <c r="I160">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>122.89</v>
+        <v>184.35</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
-        <v>122.89</v>
+        <v>96.44</v>
+      </c>
+      <c r="N160">
+        <v>55.88</v>
+      </c>
+      <c r="O160">
+        <v>32.03</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C161">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="D161" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="E161" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="F161">
         <v>2005</v>
       </c>
       <c r="G161" t="s">
-        <v>220</v>
+        <v>372</v>
       </c>
       <c r="H161">
-        <v>118.62</v>
+        <v>181.47</v>
       </c>
       <c r="I161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>118.62</v>
+        <v>181.47</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
-        <v>65.87</v>
-[...2 lines deleted...]
-        <v>52.75</v>
+        <v>181.47</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>152</v>
+      </c>
+      <c r="C162">
+        <v>-9</v>
       </c>
       <c r="D162" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="E162" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="F162">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="G162" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H162">
-        <v>112.71</v>
+        <v>179.94</v>
       </c>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>112.71</v>
+        <v>179.94</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
-        <v>112.71</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>0</v>
+      </c>
+      <c r="C163" t="s">
+        <v>234</v>
       </c>
       <c r="D163" t="s">
-        <v>310</v>
+        <v>375</v>
       </c>
       <c r="E163" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="F163">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G163" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="H163">
-        <v>108.39</v>
+        <v>173.07</v>
       </c>
       <c r="I163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>108.39</v>
+        <v>173.07</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
-        <v>76.98</v>
-[...2 lines deleted...]
-        <v>31.41</v>
+        <v>173.07</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C164">
-        <v>-7</v>
+        <v>-10</v>
       </c>
       <c r="D164" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="E164" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="F164">
         <v>1995</v>
       </c>
       <c r="G164" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="H164">
-        <v>108.22</v>
+        <v>171.75</v>
       </c>
       <c r="I164">
         <v>2</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>108.22</v>
+        <v>171.75</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
-        <v>60.41</v>
+        <v>101.15</v>
       </c>
       <c r="N164">
-        <v>47.81</v>
+        <v>70.6</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C165">
-        <v>-7</v>
+        <v>-10</v>
       </c>
       <c r="D165" t="s">
-        <v>170</v>
+        <v>379</v>
       </c>
       <c r="E165" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="F165">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G165" t="s">
-        <v>42</v>
+        <v>381</v>
       </c>
       <c r="H165">
-        <v>105.15</v>
+        <v>171.08</v>
       </c>
       <c r="I165">
         <v>1</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>105.15</v>
+        <v>171.08</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
-        <v>105.15</v>
+        <v>171.08</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C166">
-        <v>-7</v>
+        <v>-10</v>
       </c>
       <c r="D166" t="s">
-        <v>373</v>
+        <v>117</v>
       </c>
       <c r="E166" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="F166">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="G166" t="s">
-        <v>253</v>
+        <v>383</v>
       </c>
       <c r="H166">
-        <v>104.26</v>
+        <v>170.9</v>
       </c>
       <c r="I166">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>104.26</v>
+        <v>170.9</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>104.26</v>
+        <v>97.26</v>
+      </c>
+      <c r="N166">
+        <v>41.26</v>
+      </c>
+      <c r="O166">
+        <v>32.38</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>159</v>
+        <v>258</v>
       </c>
       <c r="C167">
-        <v>-7</v>
+        <v>92</v>
       </c>
       <c r="D167" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E167" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F167">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G167" t="s">
-        <v>377</v>
+        <v>187</v>
       </c>
       <c r="H167">
-        <v>98.42</v>
+        <v>168.77</v>
       </c>
       <c r="I167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>98.42</v>
+        <v>168.77</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
-        <v>98.42</v>
+        <v>160.09</v>
+      </c>
+      <c r="N167">
+        <v>8.68</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C168">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D168" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E168" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="F168">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G168" t="s">
-        <v>81</v>
+        <v>247</v>
       </c>
       <c r="H168">
-        <v>98.08</v>
+        <v>167.86</v>
       </c>
       <c r="I168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>98.08</v>
+        <v>167.86</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
-        <v>51.69</v>
-[...2 lines deleted...]
-        <v>46.39</v>
+        <v>167.86</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B169">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C169">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D169" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E169" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="F169">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="G169" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="H169">
-        <v>93.72</v>
+        <v>167.86</v>
       </c>
       <c r="I169">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>93.72</v>
+        <v>167.86</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
-        <v>55.88</v>
+        <v>52.13</v>
       </c>
       <c r="N169">
-        <v>37.84</v>
+        <v>45.13</v>
+      </c>
+      <c r="O169">
+        <v>35.3</v>
+      </c>
+      <c r="P169">
+        <v>35.3</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B170">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C170">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D170" t="s">
-        <v>79</v>
+        <v>391</v>
       </c>
       <c r="E170" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="F170">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G170" t="s">
-        <v>125</v>
+        <v>42</v>
       </c>
       <c r="H170">
-        <v>92.45</v>
+        <v>167.86</v>
       </c>
       <c r="I170">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>92.45</v>
+        <v>167.86</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
-        <v>48.22</v>
-[...2 lines deleted...]
-        <v>44.23</v>
+        <v>167.86</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C171">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D171" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="E171" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="F171">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="G171" t="s">
-        <v>323</v>
+        <v>395</v>
       </c>
       <c r="H171">
-        <v>91.75</v>
+        <v>158.24</v>
       </c>
       <c r="I171">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>91.75</v>
+        <v>158.24</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
-        <v>52.13</v>
-[...5 lines deleted...]
-        <v>18.92</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C172">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D172" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="E172" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="F172">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G172" t="s">
-        <v>179</v>
+        <v>59</v>
       </c>
       <c r="H172">
-        <v>89.48</v>
+        <v>155.54</v>
       </c>
       <c r="I172">
         <v>2</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>89.48</v>
+        <v>155.54</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
-        <v>48.22</v>
+        <v>122.89</v>
       </c>
       <c r="N172">
-        <v>41.26</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C173">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="D173" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="E173" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="F173">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G173" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="H173">
-        <v>86.18</v>
+        <v>155.48</v>
       </c>
       <c r="I173">
         <v>2</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>86.18</v>
+        <v>155.48</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
-        <v>71.21</v>
+        <v>145.34</v>
       </c>
       <c r="N173">
-        <v>14.97</v>
+        <v>10.14</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>0</v>
+      </c>
+      <c r="C174" t="s">
+        <v>234</v>
       </c>
       <c r="D174" t="s">
-        <v>390</v>
+        <v>34</v>
       </c>
       <c r="E174" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="F174">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G174" t="s">
-        <v>392</v>
+        <v>187</v>
       </c>
       <c r="H174">
-        <v>83.22</v>
+        <v>148.08</v>
       </c>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>83.22</v>
+        <v>148.08</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
-        <v>83.22</v>
+        <v>148.08</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C175">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="D175" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="E175" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="F175">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G175" t="s">
-        <v>395</v>
+        <v>42</v>
       </c>
       <c r="H175">
-        <v>80.57</v>
+        <v>147.51</v>
       </c>
       <c r="I175">
         <v>2</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>80.57</v>
+        <v>147.51</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
-        <v>61.65</v>
+        <v>109.35</v>
       </c>
       <c r="N175">
-        <v>18.92</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C176">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="D176" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="E176" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="F176">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="G176" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="H176">
-        <v>80.06</v>
+        <v>147.2</v>
       </c>
       <c r="I176">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>80.06</v>
+        <v>147.2</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
-        <v>80.06</v>
+        <v>105.15</v>
+      </c>
+      <c r="N176">
+        <v>30.2</v>
+      </c>
+      <c r="O176">
+        <v>11.85</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C177">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D177" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="E177" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="F177">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G177" t="s">
-        <v>81</v>
+        <v>343</v>
       </c>
       <c r="H177">
-        <v>77.81</v>
+        <v>146.38</v>
       </c>
       <c r="I177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>77.81</v>
+        <v>146.38</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
-        <v>55.88</v>
-[...2 lines deleted...]
-        <v>21.93</v>
+        <v>146.38</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C178">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D178" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="E178" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="F178">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G178" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="H178">
-        <v>74.05</v>
+        <v>145.07</v>
       </c>
       <c r="I178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>74.05</v>
+        <v>145.07</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
-        <v>74.05</v>
+        <v>97.26</v>
+      </c>
+      <c r="N178">
+        <v>47.81</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C179">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D179" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="E179" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F179">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G179" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="H179">
-        <v>71.93</v>
+        <v>143.31</v>
       </c>
       <c r="I179">
         <v>2</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>71.93</v>
+        <v>143.31</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>44.23</v>
+        <v>105.15</v>
       </c>
       <c r="N179">
-        <v>27.7</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C180">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D180" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="E180" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="F180">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G180" t="s">
-        <v>406</v>
+        <v>312</v>
       </c>
       <c r="H180">
-        <v>71.82</v>
+        <v>142.49</v>
       </c>
       <c r="I180">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>71.82</v>
+        <v>142.49</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
-        <v>41.26</v>
+        <v>72.05</v>
       </c>
       <c r="N180">
-        <v>30.56</v>
+        <v>44.6</v>
+      </c>
+      <c r="O180">
+        <v>25.84</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C181">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D181" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E181" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="F181">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="G181" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="H181">
-        <v>71.21</v>
+        <v>142.41</v>
       </c>
       <c r="I181">
         <v>1</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>71.21</v>
+        <v>142.41</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
-        <v>71.21</v>
+        <v>142.41</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C182">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D182" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="E182" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="F182">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G182" t="s">
-        <v>174</v>
+        <v>242</v>
       </c>
       <c r="H182">
-        <v>65.31</v>
+        <v>140.9</v>
       </c>
       <c r="I182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>65.31</v>
+        <v>140.9</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
-        <v>65.31</v>
+        <v>89.21</v>
+      </c>
+      <c r="N182">
+        <v>51.69</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C183">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D183" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="E183" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="F183">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="G183" t="s">
-        <v>45</v>
+        <v>312</v>
       </c>
       <c r="H183">
-        <v>60.93</v>
+        <v>139.82</v>
       </c>
       <c r="I183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>60.93</v>
+        <v>139.82</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
-        <v>60.93</v>
+        <v>113.67</v>
+      </c>
+      <c r="N183">
+        <v>26.15</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C184">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D184" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E184" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="F184">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G184" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="H184">
-        <v>60.79</v>
+        <v>139.66</v>
       </c>
       <c r="I184">
         <v>2</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>60.79</v>
+        <v>139.66</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
-        <v>44.6</v>
+        <v>127.81</v>
       </c>
       <c r="N184">
-        <v>16.19</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C185">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="D185" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="E185" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="F185">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="G185" t="s">
-        <v>253</v>
+        <v>56</v>
       </c>
       <c r="H185">
-        <v>60.41</v>
+        <v>139.58</v>
       </c>
       <c r="I185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>60.41</v>
+        <v>139.58</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
-        <v>60.41</v>
+        <v>83.22</v>
+      </c>
+      <c r="N185">
+        <v>56.36</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>-6</v>
+        <v>0</v>
+      </c>
+      <c r="C186" t="s">
+        <v>234</v>
       </c>
       <c r="D186" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="E186" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F186">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="G186" t="s">
-        <v>81</v>
+        <v>425</v>
       </c>
       <c r="H186">
-        <v>56.36</v>
+        <v>136.98</v>
       </c>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>56.36</v>
+        <v>136.98</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
-        <v>56.36</v>
+        <v>136.98</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C187">
-        <v>-6</v>
+        <v>-13</v>
       </c>
       <c r="D187" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E187" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="F187">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G187" t="s">
-        <v>34</v>
+        <v>351</v>
       </c>
       <c r="H187">
-        <v>52.13</v>
+        <v>135.4</v>
       </c>
       <c r="I187">
         <v>1</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>52.13</v>
+        <v>135.4</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
-        <v>52.13</v>
+        <v>135.4</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B188">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C188">
-        <v>-6</v>
+        <v>-13</v>
       </c>
       <c r="D188" t="s">
-        <v>388</v>
+        <v>428</v>
       </c>
       <c r="E188" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="F188">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G188" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="H188">
-        <v>52.13</v>
+        <v>134.66</v>
       </c>
       <c r="I188">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
-        <v>52.13</v>
+        <v>134.66</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>52.13</v>
+        <v>121.85</v>
+      </c>
+      <c r="N188">
+        <v>12.81</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C189">
-        <v>-5</v>
+        <v>-13</v>
       </c>
       <c r="D189" t="s">
-        <v>422</v>
+        <v>221</v>
       </c>
       <c r="E189" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="F189">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G189" t="s">
-        <v>31</v>
+        <v>223</v>
       </c>
       <c r="H189">
-        <v>50.4</v>
+        <v>133.34</v>
       </c>
       <c r="I189">
         <v>2</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
-        <v>50.4</v>
+        <v>133.34</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
-        <v>29.95</v>
+        <v>76.98</v>
       </c>
       <c r="N189">
-        <v>20.45</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="C190">
-        <v>-4</v>
+        <v>-13</v>
       </c>
       <c r="D190" t="s">
-        <v>239</v>
+        <v>409</v>
       </c>
       <c r="E190" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="F190">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G190" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H190">
-        <v>50.05</v>
+        <v>132.86</v>
       </c>
       <c r="I190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>50.05</v>
+        <v>132.86</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
-        <v>27.94</v>
-[...2 lines deleted...]
-        <v>22.11</v>
+        <v>132.86</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="C191">
-        <v>-4</v>
+        <v>-13</v>
       </c>
       <c r="D191" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="E191" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="F191">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G191" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="H191">
-        <v>47.95</v>
+        <v>127.68</v>
       </c>
       <c r="I191">
         <v>2</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
-        <v>47.95</v>
+        <v>127.68</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
-        <v>25.84</v>
+        <v>112.71</v>
       </c>
       <c r="N191">
-        <v>22.11</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
+        <v>0</v>
+      </c>
+      <c r="C192" t="s">
+        <v>234</v>
+      </c>
+      <c r="D192" t="s">
+        <v>434</v>
+      </c>
+      <c r="E192" t="s">
+        <v>435</v>
+      </c>
+      <c r="F192">
+        <v>2003</v>
+      </c>
+      <c r="G192" t="s">
         <v>187</v>
       </c>
-      <c r="C192">
-[...13 lines deleted...]
-      </c>
       <c r="H192">
-        <v>47.81</v>
+        <v>126.7</v>
       </c>
       <c r="I192">
         <v>1</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
-        <v>47.81</v>
+        <v>126.7</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
-        <v>47.81</v>
+        <v>126.7</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C193">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D193" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E193" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="F193">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G193" t="s">
-        <v>162</v>
+        <v>381</v>
       </c>
       <c r="H193">
-        <v>47.62</v>
+        <v>125.24</v>
       </c>
       <c r="I193">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
-        <v>47.62</v>
+        <v>125.24</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
-        <v>32.65</v>
-[...2 lines deleted...]
-        <v>14.97</v>
+        <v>125.24</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C194">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D194" t="s">
-        <v>348</v>
+        <v>438</v>
       </c>
       <c r="E194" t="s">
-        <v>430</v>
+        <v>38</v>
       </c>
       <c r="F194">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="G194" t="s">
-        <v>431</v>
+        <v>39</v>
       </c>
       <c r="H194">
-        <v>46.26</v>
+        <v>122.89</v>
       </c>
       <c r="I194">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
-        <v>46.26</v>
+        <v>122.89</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
-        <v>35.3</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C195">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D195" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="E195" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="F195">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G195" t="s">
-        <v>174</v>
+        <v>211</v>
       </c>
       <c r="H195">
-        <v>44.68</v>
+        <v>118.62</v>
       </c>
       <c r="I195">
         <v>2</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
-        <v>44.68</v>
+        <v>118.62</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
-        <v>35.3</v>
+        <v>65.87</v>
       </c>
       <c r="N195">
-        <v>9.38</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>0</v>
+      </c>
+      <c r="C196" t="s">
+        <v>234</v>
       </c>
       <c r="D196" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="E196" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="F196">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G196" t="s">
-        <v>56</v>
+        <v>187</v>
       </c>
       <c r="H196">
-        <v>44.23</v>
+        <v>117.2</v>
       </c>
       <c r="I196">
         <v>1</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
-        <v>44.23</v>
+        <v>117.2</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
-        <v>44.23</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="C197">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D197" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="E197" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="F197">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G197" t="s">
-        <v>438</v>
+        <v>336</v>
       </c>
       <c r="H197">
-        <v>41.75</v>
+        <v>115.85</v>
       </c>
       <c r="I197">
         <v>1</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
-        <v>41.75</v>
+        <v>115.85</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
-        <v>41.75</v>
+        <v>115.85</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C198">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D198" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="E198" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="F198">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G198" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="H198">
-        <v>41.26</v>
+        <v>115.22</v>
       </c>
       <c r="I198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
-        <v>41.26</v>
+        <v>115.22</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>41.26</v>
+        <v>104.26</v>
+      </c>
+      <c r="N198">
+        <v>10.96</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="C199">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D199" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E199" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="F199">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G199" t="s">
-        <v>28</v>
+        <v>223</v>
       </c>
       <c r="H199">
-        <v>39.69</v>
+        <v>113.06</v>
       </c>
       <c r="I199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
-        <v>39.69</v>
+        <v>113.06</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
-        <v>39.69</v>
+        <v>60.93</v>
+      </c>
+      <c r="N199">
+        <v>52.13</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="C200">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D200" t="s">
-        <v>64</v>
+        <v>377</v>
       </c>
       <c r="E200" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="F200">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G200" t="s">
-        <v>270</v>
+        <v>450</v>
       </c>
       <c r="H200">
-        <v>38.62</v>
+        <v>108.39</v>
       </c>
       <c r="I200">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
-        <v>38.62</v>
+        <v>108.39</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
-        <v>38.62</v>
+        <v>76.98</v>
+      </c>
+      <c r="N200">
+        <v>31.41</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="C201">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D201" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="E201" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="F201">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G201" t="s">
-        <v>323</v>
+        <v>453</v>
       </c>
       <c r="H201">
-        <v>35.72</v>
+        <v>107.16</v>
       </c>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
-        <v>35.72</v>
+        <v>107.16</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
-        <v>35.72</v>
+        <v>107.16</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="C202">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D202" t="s">
-        <v>422</v>
+        <v>154</v>
       </c>
       <c r="E202" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="F202">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G202" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H202">
-        <v>33.96</v>
+        <v>105.15</v>
       </c>
       <c r="I202">
         <v>1</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
-        <v>33.96</v>
+        <v>105.15</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
-        <v>33.96</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="C203">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D203" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="E203" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="F203">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="G203" t="s">
-        <v>438</v>
+        <v>220</v>
       </c>
       <c r="H203">
-        <v>33.04</v>
+        <v>99.12</v>
       </c>
       <c r="I203">
         <v>1</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
-        <v>33.04</v>
+        <v>99.12</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
-        <v>33.04</v>
+        <v>99.12</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="C204">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D204" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="E204" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="F204">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G204" t="s">
-        <v>285</v>
+        <v>459</v>
       </c>
       <c r="H204">
-        <v>32.65</v>
+        <v>98.42</v>
       </c>
       <c r="I204">
         <v>1</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
-        <v>32.65</v>
+        <v>98.42</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204">
-        <v>32.65</v>
+        <v>98.42</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="C205">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D205" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="E205" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="F205">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G205" t="s">
-        <v>453</v>
+        <v>109</v>
       </c>
       <c r="H205">
-        <v>29.06</v>
+        <v>98.08</v>
       </c>
       <c r="I205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
-        <v>29.06</v>
+        <v>98.08</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
-        <v>29.06</v>
+        <v>51.69</v>
+      </c>
+      <c r="N205">
+        <v>46.39</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="C206">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D206" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
       <c r="E206" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="F206">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G206" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H206">
-        <v>28.27</v>
+        <v>95.84</v>
       </c>
       <c r="I206">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
-        <v>28.27</v>
+        <v>95.84</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
-        <v>28.27</v>
+        <v>44.23</v>
+      </c>
+      <c r="N206">
+        <v>27.7</v>
+      </c>
+      <c r="O206">
+        <v>23.91</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="C207">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D207" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="E207" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="F207">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G207" t="s">
-        <v>320</v>
+        <v>390</v>
       </c>
       <c r="H207">
-        <v>27.94</v>
+        <v>91.75</v>
       </c>
       <c r="I207">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
-        <v>27.94</v>
+        <v>91.75</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
-        <v>27.94</v>
+        <v>52.13</v>
+      </c>
+      <c r="N207">
+        <v>20.7</v>
+      </c>
+      <c r="O207">
+        <v>18.92</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="C208">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D208" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="E208" t="s">
-        <v>171</v>
+        <v>467</v>
       </c>
       <c r="F208">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G208" t="s">
-        <v>42</v>
+        <v>181</v>
       </c>
       <c r="H208">
-        <v>25.84</v>
+        <v>89.48</v>
       </c>
       <c r="I208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
-        <v>25.84</v>
+        <v>89.48</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
-        <v>25.84</v>
+        <v>48.22</v>
+      </c>
+      <c r="N208">
+        <v>41.26</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B209">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C209">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D209" t="s">
-        <v>336</v>
+        <v>447</v>
       </c>
       <c r="E209" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="F209">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G209" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H209">
-        <v>25.84</v>
+        <v>86.18</v>
       </c>
       <c r="I209">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
-        <v>25.84</v>
+        <v>86.18</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
-        <v>25.84</v>
+        <v>71.21</v>
+      </c>
+      <c r="N209">
+        <v>14.97</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="C210">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D210" t="s">
-        <v>361</v>
+        <v>469</v>
       </c>
       <c r="E210" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="F210">
         <v>2003</v>
       </c>
       <c r="G210" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="H210">
-        <v>24.19</v>
+        <v>82.2</v>
       </c>
       <c r="I210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
-        <v>24.19</v>
+        <v>82.2</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
-        <v>24.19</v>
+        <v>56.36</v>
+      </c>
+      <c r="N210">
+        <v>25.84</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="C211">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D211" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E211" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F211">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G211" t="s">
-        <v>323</v>
+        <v>473</v>
       </c>
       <c r="H211">
-        <v>23.91</v>
+        <v>80.57</v>
       </c>
       <c r="I211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
-        <v>23.91</v>
+        <v>80.57</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
-        <v>23.91</v>
+        <v>61.65</v>
+      </c>
+      <c r="N211">
+        <v>18.92</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B212">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="C212">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D212" t="s">
-        <v>332</v>
+        <v>474</v>
       </c>
       <c r="E212" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="F212">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G212" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="H212">
-        <v>23.91</v>
+        <v>80.06</v>
       </c>
       <c r="I212">
         <v>1</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
-        <v>23.91</v>
+        <v>80.06</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
-        <v>23.91</v>
+        <v>80.06</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B213">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C213">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D213" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="E213" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="F213">
         <v>2000</v>
       </c>
       <c r="G213" t="s">
-        <v>465</v>
+        <v>109</v>
       </c>
       <c r="H213">
-        <v>23.91</v>
+        <v>77.81</v>
       </c>
       <c r="I213">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
-        <v>23.91</v>
+        <v>77.81</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
-        <v>23.91</v>
+        <v>55.88</v>
+      </c>
+      <c r="N213">
+        <v>21.93</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B214">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="C214">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D214" t="s">
-        <v>298</v>
+        <v>478</v>
       </c>
       <c r="E214" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="F214">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="G214" t="s">
-        <v>467</v>
+        <v>192</v>
       </c>
       <c r="H214">
-        <v>23.91</v>
+        <v>75.77</v>
       </c>
       <c r="I214">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
-        <v>23.91</v>
+        <v>75.77</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
-        <v>23.91</v>
+        <v>40.47</v>
+      </c>
+      <c r="N214">
+        <v>35.3</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="C215">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D215" t="s">
-        <v>422</v>
+        <v>480</v>
       </c>
       <c r="E215" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
       <c r="F215">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G215" t="s">
-        <v>323</v>
+        <v>28</v>
       </c>
       <c r="H215">
-        <v>22.38</v>
+        <v>74.05</v>
       </c>
       <c r="I215">
         <v>1</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
-        <v>22.38</v>
+        <v>74.05</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
-        <v>22.38</v>
+        <v>74.05</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="C216">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D216" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="E216" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="F216">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G216" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="H216">
-        <v>22.11</v>
+        <v>71.82</v>
       </c>
       <c r="I216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
-        <v>22.11</v>
+        <v>71.82</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
-        <v>22.11</v>
+        <v>41.26</v>
+      </c>
+      <c r="N216">
+        <v>30.56</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="C217">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D217" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="E217" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="F217">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G217" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="H217">
-        <v>20.45</v>
+        <v>71.21</v>
       </c>
       <c r="I217">
         <v>1</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
-        <v>20.45</v>
+        <v>71.21</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
-        <v>20.45</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B218">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C218">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D218" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="E218" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="F218">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="G218" t="s">
-        <v>270</v>
+        <v>123</v>
       </c>
       <c r="H218">
-        <v>20.45</v>
+        <v>65.31</v>
       </c>
       <c r="I218">
         <v>1</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
-        <v>20.45</v>
+        <v>65.31</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
-        <v>20.45</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B219">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C219">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D219" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="E219" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="F219">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G219" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H219">
-        <v>20.45</v>
+        <v>60.93</v>
       </c>
       <c r="I219">
         <v>1</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
-        <v>20.45</v>
+        <v>60.93</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
-        <v>20.45</v>
+        <v>60.93</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="C220">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D220" t="s">
-        <v>237</v>
+        <v>491</v>
       </c>
       <c r="E220" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="F220">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G220" t="s">
-        <v>438</v>
+        <v>68</v>
       </c>
       <c r="H220">
-        <v>19.15</v>
+        <v>60.79</v>
       </c>
       <c r="I220">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220">
-        <v>19.15</v>
+        <v>60.79</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220">
-        <v>19.15</v>
+        <v>44.6</v>
+      </c>
+      <c r="N220">
+        <v>16.19</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="C221">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D221" t="s">
-        <v>32</v>
+        <v>493</v>
       </c>
       <c r="E221" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="F221">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G221" t="s">
-        <v>78</v>
+        <v>171</v>
       </c>
       <c r="H221">
-        <v>18.92</v>
+        <v>60.41</v>
       </c>
       <c r="I221">
         <v>1</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
-        <v>18.92</v>
+        <v>60.41</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
-        <v>18.92</v>
+        <v>60.41</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B222">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C222">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D222" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="E222" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="F222">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G222" t="s">
-        <v>482</v>
+        <v>31</v>
       </c>
       <c r="H222">
-        <v>18.92</v>
+        <v>52.13</v>
       </c>
       <c r="I222">
         <v>1</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
-        <v>18.92</v>
+        <v>52.13</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
-        <v>18.92</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B223">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C223">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D223" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="E223" t="s">
-        <v>114</v>
+        <v>498</v>
       </c>
       <c r="F223">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G223" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H223">
-        <v>18.92</v>
+        <v>50.4</v>
       </c>
       <c r="I223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
-        <v>18.92</v>
+        <v>50.4</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
-        <v>18.92</v>
+        <v>29.95</v>
+      </c>
+      <c r="N223">
+        <v>20.45</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="C224">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D224" t="s">
-        <v>393</v>
+        <v>225</v>
       </c>
       <c r="E224" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="F224">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G224" t="s">
-        <v>438</v>
+        <v>96</v>
       </c>
       <c r="H224">
-        <v>17.71</v>
+        <v>50.05</v>
       </c>
       <c r="I224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
-        <v>17.71</v>
+        <v>50.05</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
-        <v>17.71</v>
+        <v>27.94</v>
+      </c>
+      <c r="N224">
+        <v>22.11</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="C225">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D225" t="s">
-        <v>485</v>
+        <v>384</v>
       </c>
       <c r="E225" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="F225">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G225" t="s">
-        <v>220</v>
+        <v>56</v>
       </c>
       <c r="H225">
-        <v>17.5</v>
+        <v>47.95</v>
       </c>
       <c r="I225">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
-        <v>17.5</v>
+        <v>47.95</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
-        <v>17.5</v>
+        <v>25.84</v>
+      </c>
+      <c r="N225">
+        <v>22.11</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B226">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C226">
-        <v>-4</v>
+        <v>-15</v>
       </c>
       <c r="D226" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="E226" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="F226">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G226" t="s">
-        <v>489</v>
+        <v>116</v>
       </c>
       <c r="H226">
-        <v>17.5</v>
+        <v>47.81</v>
       </c>
       <c r="I226">
         <v>1</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226">
-        <v>17.5</v>
+        <v>47.81</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
-        <v>17.5</v>
+        <v>47.81</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B227">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="C227">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D227" t="s">
-        <v>490</v>
+        <v>415</v>
       </c>
       <c r="E227" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="F227">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G227" t="s">
-        <v>130</v>
+        <v>503</v>
       </c>
       <c r="H227">
-        <v>17.5</v>
+        <v>46.26</v>
       </c>
       <c r="I227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
-        <v>17.5</v>
+        <v>46.26</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
-        <v>17.5</v>
+        <v>35.3</v>
+      </c>
+      <c r="N227">
+        <v>10.96</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="C228">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D228" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="E228" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="F228">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="G228" t="s">
-        <v>438</v>
+        <v>123</v>
       </c>
       <c r="H228">
-        <v>16.38</v>
+        <v>44.68</v>
       </c>
       <c r="I228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
-        <v>16.38</v>
+        <v>44.68</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
-        <v>16.38</v>
+        <v>35.3</v>
+      </c>
+      <c r="N228">
+        <v>9.38</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C229">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D229" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="E229" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="F229">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="G229" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H229">
-        <v>16.19</v>
+        <v>44.23</v>
       </c>
       <c r="I229">
         <v>1</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229">
-        <v>16.19</v>
+        <v>44.23</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
-        <v>16.19</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B230">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C230">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D230" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="E230" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="F230">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G230" t="s">
-        <v>220</v>
+        <v>510</v>
       </c>
       <c r="H230">
-        <v>16.19</v>
+        <v>41.75</v>
       </c>
       <c r="I230">
         <v>1</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230">
-        <v>16.19</v>
+        <v>41.75</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
-        <v>16.19</v>
+        <v>41.75</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="C231">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D231" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="E231" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="F231">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G231" t="s">
-        <v>395</v>
+        <v>42</v>
       </c>
       <c r="H231">
-        <v>15.15</v>
+        <v>41.26</v>
       </c>
       <c r="I231">
         <v>1</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231">
-        <v>15.15</v>
+        <v>41.26</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
-        <v>15.15</v>
+        <v>41.26</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C232">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D232" t="s">
-        <v>390</v>
+        <v>513</v>
       </c>
       <c r="E232" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="F232">
         <v>2004</v>
       </c>
       <c r="G232" t="s">
-        <v>501</v>
+        <v>28</v>
       </c>
       <c r="H232">
-        <v>14.97</v>
+        <v>39.69</v>
       </c>
       <c r="I232">
         <v>1</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
-        <v>14.97</v>
+        <v>39.69</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
-        <v>14.97</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="C233">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D233" t="s">
-        <v>502</v>
+        <v>73</v>
       </c>
       <c r="E233" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="F233">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G233" t="s">
-        <v>438</v>
+        <v>312</v>
       </c>
       <c r="H233">
-        <v>14.02</v>
+        <v>38.62</v>
       </c>
       <c r="I233">
         <v>1</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233">
-        <v>14.02</v>
+        <v>38.62</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
-        <v>14.02</v>
+        <v>38.62</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C234">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D234" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="E234" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="F234">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G234" t="s">
-        <v>39</v>
+        <v>390</v>
       </c>
       <c r="H234">
-        <v>13.85</v>
+        <v>35.72</v>
       </c>
       <c r="I234">
         <v>1</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234">
-        <v>13.85</v>
+        <v>35.72</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
-        <v>13.85</v>
+        <v>35.72</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B235">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="C235">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D235" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="E235" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="F235">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G235" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H235">
-        <v>13.85</v>
+        <v>33.96</v>
       </c>
       <c r="I235">
         <v>1</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
-        <v>13.85</v>
+        <v>33.96</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
-        <v>13.85</v>
+        <v>33.96</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C236">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D236" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="E236" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="F236">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="G236" t="s">
-        <v>323</v>
+        <v>510</v>
       </c>
       <c r="H236">
-        <v>12.96</v>
+        <v>33.04</v>
       </c>
       <c r="I236">
         <v>1</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
-        <v>12.96</v>
+        <v>33.04</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
-        <v>12.96</v>
+        <v>33.04</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C237">
-        <v>-4</v>
+        <v>-14</v>
       </c>
       <c r="D237" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="E237" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="F237">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="G237" t="s">
-        <v>39</v>
+        <v>325</v>
       </c>
       <c r="H237">
-        <v>12.81</v>
+        <v>32.65</v>
       </c>
       <c r="I237">
         <v>1</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
-        <v>12.81</v>
+        <v>32.65</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
-        <v>12.81</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C238">
-        <v>-3</v>
+        <v>-14</v>
       </c>
       <c r="D238" t="s">
-        <v>268</v>
+        <v>523</v>
       </c>
       <c r="E238" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="F238">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G238" t="s">
-        <v>431</v>
+        <v>525</v>
       </c>
       <c r="H238">
-        <v>10.96</v>
+        <v>29.06</v>
       </c>
       <c r="I238">
         <v>1</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238">
-        <v>10.96</v>
+        <v>29.06</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
-        <v>10.96</v>
+        <v>29.06</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="C239">
-        <v>-3</v>
+        <v>-14</v>
       </c>
       <c r="D239" t="s">
-        <v>425</v>
+        <v>491</v>
       </c>
       <c r="E239" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="F239">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G239" t="s">
-        <v>288</v>
+        <v>56</v>
       </c>
       <c r="H239">
-        <v>8.68</v>
+        <v>28.27</v>
       </c>
       <c r="I239">
         <v>1</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239">
-        <v>8.68</v>
+        <v>28.27</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
-        <v>8.68</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="C240">
-        <v>-3</v>
+        <v>-14</v>
       </c>
       <c r="D240" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="E240" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="F240">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="G240" t="s">
-        <v>39</v>
+        <v>247</v>
       </c>
       <c r="H240">
-        <v>8.03</v>
+        <v>27.94</v>
       </c>
       <c r="I240">
         <v>1</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
-        <v>8.03</v>
+        <v>27.94</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
-        <v>8.03</v>
+        <v>27.94</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C241">
-        <v>-3</v>
+        <v>-14</v>
       </c>
       <c r="D241" t="s">
-        <v>516</v>
+        <v>401</v>
       </c>
       <c r="E241" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="F241">
         <v>2002</v>
       </c>
       <c r="G241" t="s">
-        <v>39</v>
+        <v>211</v>
       </c>
       <c r="H241">
-        <v>7.42</v>
+        <v>25.84</v>
       </c>
       <c r="I241">
         <v>1</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241">
+        <v>25.84</v>
+      </c>
+      <c r="L241">
+        <v>0</v>
+      </c>
+      <c r="M241">
+        <v>25.84</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>240</v>
+      </c>
+      <c r="B242">
+        <v>226</v>
+      </c>
+      <c r="C242">
+        <v>-14</v>
+      </c>
+      <c r="D242" t="s">
+        <v>530</v>
+      </c>
+      <c r="E242" t="s">
+        <v>155</v>
+      </c>
+      <c r="F242">
+        <v>2006</v>
+      </c>
+      <c r="G242" t="s">
+        <v>51</v>
+      </c>
+      <c r="H242">
+        <v>25.84</v>
+      </c>
+      <c r="I242">
+        <v>1</v>
+      </c>
+      <c r="J242">
+        <v>0</v>
+      </c>
+      <c r="K242">
+        <v>25.84</v>
+      </c>
+      <c r="L242">
+        <v>0</v>
+      </c>
+      <c r="M242">
+        <v>25.84</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243">
+        <v>228</v>
+      </c>
+      <c r="C243">
+        <v>-14</v>
+      </c>
+      <c r="D243" t="s">
+        <v>150</v>
+      </c>
+      <c r="E243" t="s">
+        <v>531</v>
+      </c>
+      <c r="F243">
+        <v>2003</v>
+      </c>
+      <c r="G243" t="s">
+        <v>56</v>
+      </c>
+      <c r="H243">
+        <v>24.19</v>
+      </c>
+      <c r="I243">
+        <v>1</v>
+      </c>
+      <c r="J243">
+        <v>0</v>
+      </c>
+      <c r="K243">
+        <v>24.19</v>
+      </c>
+      <c r="L243">
+        <v>0</v>
+      </c>
+      <c r="M243">
+        <v>24.19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244">
+        <v>229</v>
+      </c>
+      <c r="C244">
+        <v>-14</v>
+      </c>
+      <c r="D244" t="s">
+        <v>358</v>
+      </c>
+      <c r="E244" t="s">
+        <v>532</v>
+      </c>
+      <c r="F244">
+        <v>2002</v>
+      </c>
+      <c r="G244" t="s">
+        <v>533</v>
+      </c>
+      <c r="H244">
+        <v>23.91</v>
+      </c>
+      <c r="I244">
+        <v>1</v>
+      </c>
+      <c r="J244">
+        <v>0</v>
+      </c>
+      <c r="K244">
+        <v>23.91</v>
+      </c>
+      <c r="L244">
+        <v>0</v>
+      </c>
+      <c r="M244">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>243</v>
+      </c>
+      <c r="B245">
+        <v>229</v>
+      </c>
+      <c r="C245">
+        <v>-14</v>
+      </c>
+      <c r="D245" t="s">
+        <v>534</v>
+      </c>
+      <c r="E245" t="s">
+        <v>535</v>
+      </c>
+      <c r="F245">
+        <v>2000</v>
+      </c>
+      <c r="G245" t="s">
+        <v>536</v>
+      </c>
+      <c r="H245">
+        <v>23.91</v>
+      </c>
+      <c r="I245">
+        <v>1</v>
+      </c>
+      <c r="J245">
+        <v>0</v>
+      </c>
+      <c r="K245">
+        <v>23.91</v>
+      </c>
+      <c r="L245">
+        <v>0</v>
+      </c>
+      <c r="M245">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>243</v>
+      </c>
+      <c r="B246">
+        <v>229</v>
+      </c>
+      <c r="C246">
+        <v>-14</v>
+      </c>
+      <c r="D246" t="s">
+        <v>537</v>
+      </c>
+      <c r="E246" t="s">
+        <v>538</v>
+      </c>
+      <c r="F246">
+        <v>2003</v>
+      </c>
+      <c r="G246" t="s">
+        <v>390</v>
+      </c>
+      <c r="H246">
+        <v>23.91</v>
+      </c>
+      <c r="I246">
+        <v>1</v>
+      </c>
+      <c r="J246">
+        <v>0</v>
+      </c>
+      <c r="K246">
+        <v>23.91</v>
+      </c>
+      <c r="L246">
+        <v>0</v>
+      </c>
+      <c r="M246">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>243</v>
+      </c>
+      <c r="B247">
+        <v>229</v>
+      </c>
+      <c r="C247">
+        <v>-14</v>
+      </c>
+      <c r="D247" t="s">
+        <v>288</v>
+      </c>
+      <c r="E247" t="s">
+        <v>539</v>
+      </c>
+      <c r="F247">
+        <v>2002</v>
+      </c>
+      <c r="G247" t="s">
+        <v>116</v>
+      </c>
+      <c r="H247">
+        <v>23.91</v>
+      </c>
+      <c r="I247">
+        <v>1</v>
+      </c>
+      <c r="J247">
+        <v>0</v>
+      </c>
+      <c r="K247">
+        <v>23.91</v>
+      </c>
+      <c r="L247">
+        <v>0</v>
+      </c>
+      <c r="M247">
+        <v>23.91</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248">
+        <v>233</v>
+      </c>
+      <c r="C248">
+        <v>-14</v>
+      </c>
+      <c r="D248" t="s">
+        <v>497</v>
+      </c>
+      <c r="E248" t="s">
+        <v>540</v>
+      </c>
+      <c r="F248">
+        <v>2004</v>
+      </c>
+      <c r="G248" t="s">
+        <v>390</v>
+      </c>
+      <c r="H248">
+        <v>22.38</v>
+      </c>
+      <c r="I248">
+        <v>1</v>
+      </c>
+      <c r="J248">
+        <v>0</v>
+      </c>
+      <c r="K248">
+        <v>22.38</v>
+      </c>
+      <c r="L248">
+        <v>0</v>
+      </c>
+      <c r="M248">
+        <v>22.38</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249">
+        <v>234</v>
+      </c>
+      <c r="C249">
+        <v>-14</v>
+      </c>
+      <c r="D249" t="s">
+        <v>541</v>
+      </c>
+      <c r="E249" t="s">
+        <v>542</v>
+      </c>
+      <c r="F249">
+        <v>2002</v>
+      </c>
+      <c r="G249" t="s">
+        <v>543</v>
+      </c>
+      <c r="H249">
+        <v>22.11</v>
+      </c>
+      <c r="I249">
+        <v>1</v>
+      </c>
+      <c r="J249">
+        <v>0</v>
+      </c>
+      <c r="K249">
+        <v>22.11</v>
+      </c>
+      <c r="L249">
+        <v>0</v>
+      </c>
+      <c r="M249">
+        <v>22.11</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250">
+        <v>235</v>
+      </c>
+      <c r="C250">
+        <v>-14</v>
+      </c>
+      <c r="D250" t="s">
+        <v>544</v>
+      </c>
+      <c r="E250" t="s">
+        <v>545</v>
+      </c>
+      <c r="F250">
+        <v>1996</v>
+      </c>
+      <c r="G250" t="s">
+        <v>36</v>
+      </c>
+      <c r="H250">
+        <v>20.45</v>
+      </c>
+      <c r="I250">
+        <v>1</v>
+      </c>
+      <c r="J250">
+        <v>0</v>
+      </c>
+      <c r="K250">
+        <v>20.45</v>
+      </c>
+      <c r="L250">
+        <v>0</v>
+      </c>
+      <c r="M250">
+        <v>20.45</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>249</v>
+      </c>
+      <c r="B251">
+        <v>235</v>
+      </c>
+      <c r="C251">
+        <v>-14</v>
+      </c>
+      <c r="D251" t="s">
+        <v>546</v>
+      </c>
+      <c r="E251" t="s">
+        <v>547</v>
+      </c>
+      <c r="F251">
+        <v>2003</v>
+      </c>
+      <c r="G251" t="s">
+        <v>36</v>
+      </c>
+      <c r="H251">
+        <v>20.45</v>
+      </c>
+      <c r="I251">
+        <v>1</v>
+      </c>
+      <c r="J251">
+        <v>0</v>
+      </c>
+      <c r="K251">
+        <v>20.45</v>
+      </c>
+      <c r="L251">
+        <v>0</v>
+      </c>
+      <c r="M251">
+        <v>20.45</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>249</v>
+      </c>
+      <c r="B252">
+        <v>235</v>
+      </c>
+      <c r="C252">
+        <v>-14</v>
+      </c>
+      <c r="D252" t="s">
+        <v>548</v>
+      </c>
+      <c r="E252" t="s">
+        <v>549</v>
+      </c>
+      <c r="F252">
+        <v>2007</v>
+      </c>
+      <c r="G252" t="s">
+        <v>312</v>
+      </c>
+      <c r="H252">
+        <v>20.45</v>
+      </c>
+      <c r="I252">
+        <v>1</v>
+      </c>
+      <c r="J252">
+        <v>0</v>
+      </c>
+      <c r="K252">
+        <v>20.45</v>
+      </c>
+      <c r="L252">
+        <v>0</v>
+      </c>
+      <c r="M252">
+        <v>20.45</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253">
+        <v>238</v>
+      </c>
+      <c r="C253">
+        <v>-14</v>
+      </c>
+      <c r="D253" t="s">
+        <v>278</v>
+      </c>
+      <c r="E253" t="s">
+        <v>550</v>
+      </c>
+      <c r="F253">
+        <v>2004</v>
+      </c>
+      <c r="G253" t="s">
+        <v>510</v>
+      </c>
+      <c r="H253">
+        <v>19.15</v>
+      </c>
+      <c r="I253">
+        <v>1</v>
+      </c>
+      <c r="J253">
+        <v>0</v>
+      </c>
+      <c r="K253">
+        <v>19.15</v>
+      </c>
+      <c r="L253">
+        <v>0</v>
+      </c>
+      <c r="M253">
+        <v>19.15</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>253</v>
+      </c>
+      <c r="B254">
+        <v>239</v>
+      </c>
+      <c r="C254">
+        <v>-14</v>
+      </c>
+      <c r="D254" t="s">
+        <v>29</v>
+      </c>
+      <c r="E254" t="s">
+        <v>551</v>
+      </c>
+      <c r="F254">
+        <v>2001</v>
+      </c>
+      <c r="G254" t="s">
+        <v>96</v>
+      </c>
+      <c r="H254">
+        <v>18.92</v>
+      </c>
+      <c r="I254">
+        <v>1</v>
+      </c>
+      <c r="J254">
+        <v>0</v>
+      </c>
+      <c r="K254">
+        <v>18.92</v>
+      </c>
+      <c r="L254">
+        <v>0</v>
+      </c>
+      <c r="M254">
+        <v>18.92</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>253</v>
+      </c>
+      <c r="B255">
+        <v>239</v>
+      </c>
+      <c r="C255">
+        <v>-14</v>
+      </c>
+      <c r="D255" t="s">
+        <v>552</v>
+      </c>
+      <c r="E255" t="s">
+        <v>553</v>
+      </c>
+      <c r="F255">
+        <v>2000</v>
+      </c>
+      <c r="G255" t="s">
+        <v>554</v>
+      </c>
+      <c r="H255">
+        <v>18.92</v>
+      </c>
+      <c r="I255">
+        <v>1</v>
+      </c>
+      <c r="J255">
+        <v>0</v>
+      </c>
+      <c r="K255">
+        <v>18.92</v>
+      </c>
+      <c r="L255">
+        <v>0</v>
+      </c>
+      <c r="M255">
+        <v>18.92</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>253</v>
+      </c>
+      <c r="B256">
+        <v>239</v>
+      </c>
+      <c r="C256">
+        <v>-14</v>
+      </c>
+      <c r="D256" t="s">
+        <v>555</v>
+      </c>
+      <c r="E256" t="s">
+        <v>141</v>
+      </c>
+      <c r="F256">
+        <v>2002</v>
+      </c>
+      <c r="G256" t="s">
+        <v>39</v>
+      </c>
+      <c r="H256">
+        <v>18.92</v>
+      </c>
+      <c r="I256">
+        <v>1</v>
+      </c>
+      <c r="J256">
+        <v>0</v>
+      </c>
+      <c r="K256">
+        <v>18.92</v>
+      </c>
+      <c r="L256">
+        <v>0</v>
+      </c>
+      <c r="M256">
+        <v>18.92</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>256</v>
+      </c>
+      <c r="B257">
+        <v>242</v>
+      </c>
+      <c r="C257">
+        <v>-14</v>
+      </c>
+      <c r="D257" t="s">
+        <v>471</v>
+      </c>
+      <c r="E257" t="s">
+        <v>556</v>
+      </c>
+      <c r="F257">
+        <v>2006</v>
+      </c>
+      <c r="G257" t="s">
+        <v>510</v>
+      </c>
+      <c r="H257">
+        <v>17.71</v>
+      </c>
+      <c r="I257">
+        <v>1</v>
+      </c>
+      <c r="J257">
+        <v>0</v>
+      </c>
+      <c r="K257">
+        <v>17.71</v>
+      </c>
+      <c r="L257">
+        <v>0</v>
+      </c>
+      <c r="M257">
+        <v>17.71</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258">
+        <v>243</v>
+      </c>
+      <c r="C258">
+        <v>-14</v>
+      </c>
+      <c r="D258" t="s">
+        <v>557</v>
+      </c>
+      <c r="E258" t="s">
+        <v>558</v>
+      </c>
+      <c r="F258">
+        <v>1999</v>
+      </c>
+      <c r="G258" t="s">
+        <v>106</v>
+      </c>
+      <c r="H258">
+        <v>17.5</v>
+      </c>
+      <c r="I258">
+        <v>1</v>
+      </c>
+      <c r="J258">
+        <v>0</v>
+      </c>
+      <c r="K258">
+        <v>17.5</v>
+      </c>
+      <c r="L258">
+        <v>0</v>
+      </c>
+      <c r="M258">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>257</v>
+      </c>
+      <c r="B259">
+        <v>243</v>
+      </c>
+      <c r="C259">
+        <v>-14</v>
+      </c>
+      <c r="D259" t="s">
+        <v>559</v>
+      </c>
+      <c r="E259" t="s">
+        <v>560</v>
+      </c>
+      <c r="F259">
+        <v>2002</v>
+      </c>
+      <c r="G259" t="s">
+        <v>211</v>
+      </c>
+      <c r="H259">
+        <v>17.5</v>
+      </c>
+      <c r="I259">
+        <v>1</v>
+      </c>
+      <c r="J259">
+        <v>0</v>
+      </c>
+      <c r="K259">
+        <v>17.5</v>
+      </c>
+      <c r="L259">
+        <v>0</v>
+      </c>
+      <c r="M259">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260">
+        <v>245</v>
+      </c>
+      <c r="C260">
+        <v>-14</v>
+      </c>
+      <c r="D260" t="s">
+        <v>561</v>
+      </c>
+      <c r="E260" t="s">
+        <v>562</v>
+      </c>
+      <c r="F260">
+        <v>1988</v>
+      </c>
+      <c r="G260" t="s">
+        <v>510</v>
+      </c>
+      <c r="H260">
+        <v>16.38</v>
+      </c>
+      <c r="I260">
+        <v>1</v>
+      </c>
+      <c r="J260">
+        <v>0</v>
+      </c>
+      <c r="K260">
+        <v>16.38</v>
+      </c>
+      <c r="L260">
+        <v>0</v>
+      </c>
+      <c r="M260">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261">
+        <v>246</v>
+      </c>
+      <c r="C261">
+        <v>-14</v>
+      </c>
+      <c r="D261" t="s">
+        <v>563</v>
+      </c>
+      <c r="E261" t="s">
+        <v>564</v>
+      </c>
+      <c r="F261">
+        <v>2003</v>
+      </c>
+      <c r="G261" t="s">
+        <v>211</v>
+      </c>
+      <c r="H261">
+        <v>16.19</v>
+      </c>
+      <c r="I261">
+        <v>1</v>
+      </c>
+      <c r="J261">
+        <v>0</v>
+      </c>
+      <c r="K261">
+        <v>16.19</v>
+      </c>
+      <c r="L261">
+        <v>0</v>
+      </c>
+      <c r="M261">
+        <v>16.19</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>260</v>
+      </c>
+      <c r="B262">
+        <v>246</v>
+      </c>
+      <c r="C262">
+        <v>-14</v>
+      </c>
+      <c r="D262" t="s">
+        <v>565</v>
+      </c>
+      <c r="E262" t="s">
+        <v>566</v>
+      </c>
+      <c r="F262">
+        <v>1997</v>
+      </c>
+      <c r="G262" t="s">
+        <v>56</v>
+      </c>
+      <c r="H262">
+        <v>16.19</v>
+      </c>
+      <c r="I262">
+        <v>1</v>
+      </c>
+      <c r="J262">
+        <v>0</v>
+      </c>
+      <c r="K262">
+        <v>16.19</v>
+      </c>
+      <c r="L262">
+        <v>0</v>
+      </c>
+      <c r="M262">
+        <v>16.19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>262</v>
+      </c>
+      <c r="B263">
+        <v>248</v>
+      </c>
+      <c r="C263">
+        <v>-14</v>
+      </c>
+      <c r="D263" t="s">
+        <v>567</v>
+      </c>
+      <c r="E263" t="s">
+        <v>568</v>
+      </c>
+      <c r="F263">
+        <v>2004</v>
+      </c>
+      <c r="G263" t="s">
+        <v>473</v>
+      </c>
+      <c r="H263">
+        <v>15.15</v>
+      </c>
+      <c r="I263">
+        <v>1</v>
+      </c>
+      <c r="J263">
+        <v>0</v>
+      </c>
+      <c r="K263">
+        <v>15.15</v>
+      </c>
+      <c r="L263">
+        <v>0</v>
+      </c>
+      <c r="M263">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264">
+        <v>263</v>
+      </c>
+      <c r="B264">
+        <v>249</v>
+      </c>
+      <c r="C264">
+        <v>-14</v>
+      </c>
+      <c r="D264" t="s">
+        <v>272</v>
+      </c>
+      <c r="E264" t="s">
+        <v>569</v>
+      </c>
+      <c r="F264">
+        <v>2004</v>
+      </c>
+      <c r="G264" t="s">
+        <v>570</v>
+      </c>
+      <c r="H264">
+        <v>14.97</v>
+      </c>
+      <c r="I264">
+        <v>1</v>
+      </c>
+      <c r="J264">
+        <v>0</v>
+      </c>
+      <c r="K264">
+        <v>14.97</v>
+      </c>
+      <c r="L264">
+        <v>0</v>
+      </c>
+      <c r="M264">
+        <v>14.97</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265">
+        <v>264</v>
+      </c>
+      <c r="B265">
+        <v>250</v>
+      </c>
+      <c r="C265">
+        <v>-14</v>
+      </c>
+      <c r="D265" t="s">
+        <v>571</v>
+      </c>
+      <c r="E265" t="s">
+        <v>572</v>
+      </c>
+      <c r="F265">
+        <v>2006</v>
+      </c>
+      <c r="G265" t="s">
+        <v>510</v>
+      </c>
+      <c r="H265">
+        <v>14.02</v>
+      </c>
+      <c r="I265">
+        <v>1</v>
+      </c>
+      <c r="J265">
+        <v>0</v>
+      </c>
+      <c r="K265">
+        <v>14.02</v>
+      </c>
+      <c r="L265">
+        <v>0</v>
+      </c>
+      <c r="M265">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266">
+        <v>265</v>
+      </c>
+      <c r="B266">
+        <v>251</v>
+      </c>
+      <c r="C266">
+        <v>-14</v>
+      </c>
+      <c r="D266" t="s">
+        <v>573</v>
+      </c>
+      <c r="E266" t="s">
+        <v>574</v>
+      </c>
+      <c r="F266">
+        <v>2000</v>
+      </c>
+      <c r="G266" t="s">
+        <v>48</v>
+      </c>
+      <c r="H266">
+        <v>13.85</v>
+      </c>
+      <c r="I266">
+        <v>1</v>
+      </c>
+      <c r="J266">
+        <v>0</v>
+      </c>
+      <c r="K266">
+        <v>13.85</v>
+      </c>
+      <c r="L266">
+        <v>0</v>
+      </c>
+      <c r="M266">
+        <v>13.85</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267">
+        <v>265</v>
+      </c>
+      <c r="B267">
+        <v>251</v>
+      </c>
+      <c r="C267">
+        <v>-14</v>
+      </c>
+      <c r="D267" t="s">
+        <v>434</v>
+      </c>
+      <c r="E267" t="s">
+        <v>575</v>
+      </c>
+      <c r="F267">
+        <v>2000</v>
+      </c>
+      <c r="G267" t="s">
+        <v>56</v>
+      </c>
+      <c r="H267">
+        <v>13.85</v>
+      </c>
+      <c r="I267">
+        <v>1</v>
+      </c>
+      <c r="J267">
+        <v>0</v>
+      </c>
+      <c r="K267">
+        <v>13.85</v>
+      </c>
+      <c r="L267">
+        <v>0</v>
+      </c>
+      <c r="M267">
+        <v>13.85</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268">
+        <v>267</v>
+      </c>
+      <c r="B268">
+        <v>253</v>
+      </c>
+      <c r="C268">
+        <v>-14</v>
+      </c>
+      <c r="D268" t="s">
+        <v>576</v>
+      </c>
+      <c r="E268" t="s">
+        <v>577</v>
+      </c>
+      <c r="F268">
+        <v>1999</v>
+      </c>
+      <c r="G268" t="s">
+        <v>390</v>
+      </c>
+      <c r="H268">
+        <v>12.96</v>
+      </c>
+      <c r="I268">
+        <v>1</v>
+      </c>
+      <c r="J268">
+        <v>0</v>
+      </c>
+      <c r="K268">
+        <v>12.96</v>
+      </c>
+      <c r="L268">
+        <v>0</v>
+      </c>
+      <c r="M268">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269">
+        <v>268</v>
+      </c>
+      <c r="B269">
+        <v>254</v>
+      </c>
+      <c r="C269">
+        <v>-14</v>
+      </c>
+      <c r="D269" t="s">
+        <v>578</v>
+      </c>
+      <c r="E269" t="s">
+        <v>579</v>
+      </c>
+      <c r="F269">
+        <v>2005</v>
+      </c>
+      <c r="G269" t="s">
+        <v>103</v>
+      </c>
+      <c r="H269">
+        <v>12.81</v>
+      </c>
+      <c r="I269">
+        <v>1</v>
+      </c>
+      <c r="J269">
+        <v>0</v>
+      </c>
+      <c r="K269">
+        <v>12.81</v>
+      </c>
+      <c r="L269">
+        <v>0</v>
+      </c>
+      <c r="M269">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270">
+        <v>268</v>
+      </c>
+      <c r="B270">
+        <v>254</v>
+      </c>
+      <c r="C270">
+        <v>-14</v>
+      </c>
+      <c r="D270" t="s">
+        <v>580</v>
+      </c>
+      <c r="E270" t="s">
+        <v>581</v>
+      </c>
+      <c r="F270">
+        <v>1998</v>
+      </c>
+      <c r="G270" t="s">
+        <v>48</v>
+      </c>
+      <c r="H270">
+        <v>12.81</v>
+      </c>
+      <c r="I270">
+        <v>1</v>
+      </c>
+      <c r="J270">
+        <v>0</v>
+      </c>
+      <c r="K270">
+        <v>12.81</v>
+      </c>
+      <c r="L270">
+        <v>0</v>
+      </c>
+      <c r="M270">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271">
+        <v>270</v>
+      </c>
+      <c r="B271">
+        <v>256</v>
+      </c>
+      <c r="C271">
+        <v>-14</v>
+      </c>
+      <c r="D271" t="s">
+        <v>310</v>
+      </c>
+      <c r="E271" t="s">
+        <v>582</v>
+      </c>
+      <c r="F271">
+        <v>2004</v>
+      </c>
+      <c r="G271" t="s">
+        <v>503</v>
+      </c>
+      <c r="H271">
+        <v>10.96</v>
+      </c>
+      <c r="I271">
+        <v>1</v>
+      </c>
+      <c r="J271">
+        <v>0</v>
+      </c>
+      <c r="K271">
+        <v>10.96</v>
+      </c>
+      <c r="L271">
+        <v>0</v>
+      </c>
+      <c r="M271">
+        <v>10.96</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272">
+        <v>271</v>
+      </c>
+      <c r="B272">
+        <v>257</v>
+      </c>
+      <c r="C272">
+        <v>-14</v>
+      </c>
+      <c r="D272" t="s">
+        <v>583</v>
+      </c>
+      <c r="E272" t="s">
+        <v>584</v>
+      </c>
+      <c r="F272">
+        <v>2003</v>
+      </c>
+      <c r="G272" t="s">
+        <v>42</v>
+      </c>
+      <c r="H272">
+        <v>9.38</v>
+      </c>
+      <c r="I272">
+        <v>1</v>
+      </c>
+      <c r="J272">
+        <v>0</v>
+      </c>
+      <c r="K272">
+        <v>9.38</v>
+      </c>
+      <c r="L272">
+        <v>0</v>
+      </c>
+      <c r="M272">
+        <v>9.38</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273">
+        <v>272</v>
+      </c>
+      <c r="B273">
+        <v>259</v>
+      </c>
+      <c r="C273">
+        <v>-13</v>
+      </c>
+      <c r="D273" t="s">
+        <v>585</v>
+      </c>
+      <c r="E273" t="s">
+        <v>586</v>
+      </c>
+      <c r="F273">
+        <v>2008</v>
+      </c>
+      <c r="G273" t="s">
+        <v>48</v>
+      </c>
+      <c r="H273">
+        <v>8.03</v>
+      </c>
+      <c r="I273">
+        <v>1</v>
+      </c>
+      <c r="J273">
+        <v>0</v>
+      </c>
+      <c r="K273">
+        <v>8.03</v>
+      </c>
+      <c r="L273">
+        <v>0</v>
+      </c>
+      <c r="M273">
+        <v>8.03</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274">
+        <v>273</v>
+      </c>
+      <c r="B274">
+        <v>260</v>
+      </c>
+      <c r="C274">
+        <v>-13</v>
+      </c>
+      <c r="D274" t="s">
+        <v>587</v>
+      </c>
+      <c r="E274" t="s">
+        <v>588</v>
+      </c>
+      <c r="F274">
+        <v>2002</v>
+      </c>
+      <c r="G274" t="s">
+        <v>48</v>
+      </c>
+      <c r="H274">
         <v>7.42</v>
       </c>
-      <c r="L241">
-[...2 lines deleted...]
-      <c r="M241">
+      <c r="I274">
+        <v>1</v>
+      </c>
+      <c r="J274">
+        <v>0</v>
+      </c>
+      <c r="K274">
+        <v>7.42</v>
+      </c>
+      <c r="L274">
+        <v>0</v>
+      </c>
+      <c r="M274">
         <v>7.42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>