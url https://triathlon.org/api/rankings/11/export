--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Prior Rank</t>
   </si>
   <si>
     <t>Rank Change</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>YOB</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
@@ -125,1692 +125,1788 @@
   <si>
     <t>Dorian</t>
   </si>
   <si>
     <t>Coninx</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>Ricardo</t>
   </si>
   <si>
     <t>Batista</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Hauser</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
+    <t>Alberto</t>
+  </si>
+  <si>
+    <t>Gonzalez Garcia</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
     <t>Tjebbe</t>
   </si>
   <si>
     <t>Kaindl</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
-    <t>Alberto</t>
-[...7 lines deleted...]
-  <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Yee</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>Miguel</t>
   </si>
   <si>
     <t>Hidalgo</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Csongor</t>
   </si>
   <si>
     <t>Lehmann</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Márk</t>
   </si>
   <si>
     <t>Dévay</t>
   </si>
   <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Moya</t>
+  </si>
+  <si>
+    <t>CHI</t>
+  </si>
+  <si>
     <t>Tyler</t>
   </si>
   <si>
     <t>Mislawchuk</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
+    <t>Roberto</t>
+  </si>
+  <si>
+    <t>Sanchez Mantecon</t>
+  </si>
+  <si>
     <t>Nicola</t>
   </si>
   <si>
     <t>Azzano</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>João Nuno</t>
   </si>
   <si>
+    <t>Seth</t>
+  </si>
+  <si>
+    <t>Rider</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>John</t>
   </si>
   <si>
     <t>Reed</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Yanis</t>
   </si>
   <si>
     <t>Seguin</t>
   </si>
   <si>
-    <t>Diego</t>
-[...13 lines deleted...]
-  <si>
     <t>Andree</t>
   </si>
   <si>
     <t>Buc</t>
   </si>
   <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Studer</t>
+  </si>
+  <si>
+    <t>SUI</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>Cantero Del Campo</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
     <t>McCullough</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>Callum</t>
   </si>
   <si>
     <t>McClusky</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
+    <t>Jules</t>
+  </si>
+  <si>
+    <t>Rethoret</t>
+  </si>
+  <si>
     <t>Martin</t>
   </si>
   <si>
     <t>Sobey</t>
   </si>
   <si>
+    <t>Antonio</t>
+  </si>
+  <si>
+    <t>Serrat Seoane</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Pearson</t>
+  </si>
+  <si>
+    <t>Sullivan</t>
+  </si>
+  <si>
+    <t>Middaugh</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Pertl</t>
+  </si>
+  <si>
+    <t>Xirui</t>
+  </si>
+  <si>
+    <t>Zhang</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
     <t>Connor</t>
   </si>
   <si>
     <t>Bentley</t>
   </si>
   <si>
     <t>Braxton</t>
   </si>
   <si>
     <t>Legg</t>
   </si>
   <si>
-    <t>Sullivan</t>
-[...2 lines deleted...]
-    <t>Middaugh</t>
+    <t>Arnaud</t>
+  </si>
+  <si>
+    <t>Mengal</t>
+  </si>
+  <si>
+    <t>BEL</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Paquet</t>
   </si>
   <si>
     <t>Reese</t>
   </si>
   <si>
     <t>Vannerson</t>
   </si>
   <si>
     <t>Mitch</t>
   </si>
   <si>
     <t>Kolkman</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
-    <t>Jules</t>
-[...2 lines deleted...]
-    <t>Rethoret</t>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Norland</t>
   </si>
   <si>
     <t>Mathis</t>
   </si>
   <si>
     <t>Beaulieu</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Kolobrodov</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
-    <t>Arnaud</t>
-[...7 lines deleted...]
-  <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Graf</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>Seth</t>
-[...10 lines deleted...]
-  <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Westermann</t>
   </si>
   <si>
-    <t>SUI</t>
-[...1 lines deleted...]
-  <si>
     <t>Luke</t>
   </si>
   <si>
     <t>Willian</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
     <t>Hellwig</t>
   </si>
   <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>McQueen</t>
+  </si>
+  <si>
     <t>Takumi</t>
   </si>
   <si>
     <t>Hojo</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
-    <t>Morgan</t>
-[...2 lines deleted...]
-    <t>Pearson</t>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Pennekamp</t>
+  </si>
+  <si>
+    <t>Euan</t>
+  </si>
+  <si>
+    <t>De Nigro</t>
   </si>
   <si>
     <t>Gergely</t>
   </si>
   <si>
     <t>Kiss</t>
   </si>
   <si>
     <t>Jawad</t>
   </si>
   <si>
     <t>Abdelmoula</t>
   </si>
   <si>
     <t>MAR</t>
   </si>
   <si>
     <t>Solomon</t>
   </si>
   <si>
     <t>Okrafo-Smart</t>
   </si>
   <si>
-    <t>Ian</t>
-[...14 lines deleted...]
-    <t>McQueen</t>
+    <t>Stapley</t>
+  </si>
+  <si>
+    <t>Aoba</t>
+  </si>
+  <si>
+    <t>Yasumatsu</t>
   </si>
   <si>
     <t>Harry</t>
   </si>
   <si>
     <t>Leleu</t>
   </si>
   <si>
-    <t>Keller</t>
-[...2 lines deleted...]
-    <t>Norland</t>
+    <t>Toby</t>
+  </si>
+  <si>
+    <t>Powers</t>
+  </si>
+  <si>
+    <t>Justus</t>
+  </si>
+  <si>
+    <t>Töpper</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
-    <t>Max</t>
-[...2 lines deleted...]
-    <t>Stapley</t>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Grayel</t>
   </si>
   <si>
     <t>Vetle Bergsvik</t>
   </si>
   <si>
     <t>Thorn</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Hayden</t>
   </si>
   <si>
     <t>Wilde</t>
   </si>
   <si>
     <t>Izan</t>
   </si>
   <si>
     <t>Edo Aguilar</t>
   </si>
   <si>
+    <t>Márton</t>
+  </si>
+  <si>
+    <t>Kropkó</t>
+  </si>
+  <si>
     <t>Zalán</t>
   </si>
   <si>
     <t>Hóbor</t>
   </si>
   <si>
-    <t>Studer</t>
-[...11 lines deleted...]
-    <t>Powers</t>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>Cambresy</t>
+  </si>
+  <si>
+    <t>LUX</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Gar</t>
   </si>
   <si>
-    <t>Aoba</t>
-[...8 lines deleted...]
-    <t>Töpper</t>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Vitiello</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Corbett</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Pelayo</t>
+  </si>
+  <si>
+    <t>González Turrez</t>
   </si>
   <si>
     <t>Nils</t>
   </si>
   <si>
     <t>Serre Gehri</t>
   </si>
   <si>
-    <t>Xirui</t>
-[...5 lines deleted...]
-    <t>CHN</t>
+    <t>Benedikt</t>
+  </si>
+  <si>
+    <t>Bettin</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>Copeland</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Diener</t>
   </si>
   <si>
-    <t>Nathan</t>
-[...22 lines deleted...]
-  <si>
     <t>Lerno</t>
   </si>
   <si>
+    <t>Porter</t>
+  </si>
+  <si>
+    <t>Tristan</t>
+  </si>
+  <si>
+    <t>Douche</t>
+  </si>
+  <si>
     <t>Lasse</t>
   </si>
   <si>
     <t>Lührs</t>
   </si>
   <si>
+    <t>Shachar</t>
+  </si>
+  <si>
+    <t>Sagiv</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
     <t>Julian</t>
   </si>
   <si>
     <t>Birkel</t>
   </si>
   <si>
     <t>RSA</t>
   </si>
   <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Gajda</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Ignacio</t>
   </si>
   <si>
     <t>Flores Arana</t>
   </si>
   <si>
-    <t>Kuba</t>
-[...7 lines deleted...]
-  <si>
     <t>Kenji</t>
   </si>
   <si>
     <t>Nener</t>
   </si>
   <si>
+    <t>Pablo</t>
+  </si>
+  <si>
+    <t>Isotton</t>
+  </si>
+  <si>
     <t>Vinicius</t>
   </si>
   <si>
     <t>Avi Santana</t>
   </si>
   <si>
     <t>Liam</t>
   </si>
   <si>
     <t>Donnelly</t>
   </si>
   <si>
-    <t>Pablo</t>
-[...2 lines deleted...]
-    <t>Isotton</t>
+    <t>Saxon</t>
+  </si>
+  <si>
+    <t>Bence</t>
+  </si>
+  <si>
+    <t>Bicsák</t>
+  </si>
+  <si>
+    <t>Panagiotis</t>
+  </si>
+  <si>
+    <t>Bitados</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>Kazushi</t>
+  </si>
+  <si>
+    <t>Jozuka</t>
   </si>
   <si>
     <t>Manoel</t>
   </si>
   <si>
     <t>Messias</t>
   </si>
   <si>
+    <t>Jérémy</t>
+  </si>
+  <si>
+    <t>Quindos</t>
+  </si>
+  <si>
+    <t>UZB</t>
+  </si>
+  <si>
+    <t>Eloy</t>
+  </si>
+  <si>
+    <t>Canales Escribano</t>
+  </si>
+  <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>Wernz</t>
+  </si>
+  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bruzdziak</t>
   </si>
   <si>
+    <t>Junjie</t>
+  </si>
+  <si>
+    <t>Fan</t>
+  </si>
+  <si>
     <t>Miguel Tiago</t>
   </si>
   <si>
     <t>Silva</t>
   </si>
   <si>
-    <t>Benedikt</t>
-[...2 lines deleted...]
-    <t>Bettin</t>
+    <t>Ren</t>
+  </si>
+  <si>
+    <t>Sato</t>
   </si>
   <si>
     <t>Aram Michell</t>
   </si>
   <si>
     <t>Peñaflor Moysen</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Blake</t>
   </si>
   <si>
     <t>Bullard</t>
   </si>
   <si>
     <t>Gergő</t>
   </si>
   <si>
     <t>Dobi</t>
   </si>
   <si>
-    <t>Junjie</t>
-[...29 lines deleted...]
-    <t>Wernz</t>
+    <t>Demuth</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Wright</t>
+  </si>
+  <si>
+    <t>BAR</t>
+  </si>
+  <si>
+    <t>Till</t>
+  </si>
+  <si>
+    <t>Kramp</t>
+  </si>
+  <si>
+    <t>Darr</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Luftensteiner</t>
+  </si>
+  <si>
+    <t>BER</t>
   </si>
   <si>
     <t>Hubner</t>
   </si>
   <si>
-    <t>Brandon</t>
-[...14 lines deleted...]
-    <t>Vitiello</t>
+    <t>Carol</t>
+  </si>
+  <si>
+    <t>Popa</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Henri</t>
+  </si>
+  <si>
+    <t>Schoeman</t>
+  </si>
+  <si>
+    <t>Zsombor</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Rieck</t>
+  </si>
+  <si>
+    <t>Arlan</t>
+  </si>
+  <si>
+    <t>Zhanabay</t>
+  </si>
+  <si>
+    <t>KAZ</t>
+  </si>
+  <si>
+    <t>Gyula</t>
+  </si>
+  <si>
+    <t>Kovács</t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Vanderplancke</t>
+  </si>
+  <si>
+    <t>Kauê</t>
+  </si>
+  <si>
+    <t>Willy</t>
+  </si>
+  <si>
+    <t>Alexis</t>
+  </si>
+  <si>
+    <t>Lherieau</t>
+  </si>
+  <si>
+    <t>Erik Yamir</t>
+  </si>
+  <si>
+    <t>Ramos Croda</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Willis</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Milner</t>
+  </si>
+  <si>
+    <t>Tayler</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>Castro Fajardo</t>
+  </si>
+  <si>
+    <t>Schofield</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Dijkstra</t>
+  </si>
+  <si>
+    <t>Baptiste</t>
+  </si>
+  <si>
+    <t>Passemard</t>
+  </si>
+  <si>
+    <t>Badr</t>
+  </si>
+  <si>
+    <t>Siwane</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Terán Carvajal</t>
+  </si>
+  <si>
+    <t>ECU</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>Nikolajsen</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Coggins</t>
+  </si>
+  <si>
+    <t>HKG</t>
+  </si>
+  <si>
+    <t>Zakaria</t>
+  </si>
+  <si>
+    <t>Chtioui</t>
+  </si>
+  <si>
+    <t>TUN</t>
+  </si>
+  <si>
+    <t>Nicolas</t>
+  </si>
+  <si>
+    <t>Probert Vargas</t>
+  </si>
+  <si>
+    <t>Sergio</t>
+  </si>
+  <si>
+    <t>Baxter Cabrera</t>
+  </si>
+  <si>
+    <t>Gjalt</t>
+  </si>
+  <si>
+    <t>Panjer</t>
+  </si>
+  <si>
+    <t>Sylvain</t>
+  </si>
+  <si>
+    <t>Fridelance</t>
+  </si>
+  <si>
+    <t>Lang</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Scheffold</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Fouchal</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Georgenthum</t>
+  </si>
+  <si>
+    <t>Samuele</t>
+  </si>
+  <si>
+    <t>Angelini</t>
+  </si>
+  <si>
+    <t>Zach</t>
+  </si>
+  <si>
+    <t>Leachman</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Elg</t>
+  </si>
+  <si>
+    <t>Takuto</t>
+  </si>
+  <si>
+    <t>Oshima</t>
+  </si>
+  <si>
+    <t>Gregor</t>
+  </si>
+  <si>
+    <t>Payet</t>
+  </si>
+  <si>
+    <t>Mohamed Aziz</t>
+  </si>
+  <si>
+    <t>Hamdi</t>
+  </si>
+  <si>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>Alessio</t>
+  </si>
+  <si>
+    <t>Crociani</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Course</t>
+  </si>
+  <si>
+    <t>Spence</t>
+  </si>
+  <si>
+    <t>Dylan Didier</t>
+  </si>
+  <si>
+    <t>Campa Carranza</t>
+  </si>
+  <si>
+    <t>Adrien</t>
+  </si>
+  <si>
+    <t>Toulet</t>
+  </si>
+  <si>
+    <t>MRI</t>
+  </si>
+  <si>
+    <t>Grigory</t>
+  </si>
+  <si>
+    <t>Antipov</t>
+  </si>
+  <si>
+    <t>Ayan</t>
+  </si>
+  <si>
+    <t>Beisenbayev</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Espuna Larramona</t>
+  </si>
+  <si>
+    <t>Pye</t>
+  </si>
+  <si>
+    <t>Mateo</t>
+  </si>
+  <si>
+    <t>Mendoza Burgos</t>
+  </si>
+  <si>
+    <t>Vidal</t>
+  </si>
+  <si>
+    <t>Merwann</t>
+  </si>
+  <si>
+    <t>Abassi</t>
+  </si>
+  <si>
+    <t>Fernando José</t>
+  </si>
+  <si>
+    <t>Casares Tan</t>
+  </si>
+  <si>
+    <t>PHI</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>Jamieson </t>
+  </si>
+  <si>
+    <t>Sangmin</t>
+  </si>
+  <si>
+    <t>Park</t>
+  </si>
+  <si>
+    <t>KOR</t>
+  </si>
+  <si>
+    <t>Bravo Neto</t>
+  </si>
+  <si>
+    <t>Naim</t>
+  </si>
+  <si>
+    <t>Mokhfi</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>Brayden</t>
+  </si>
+  <si>
+    <t>Mercer</t>
+  </si>
+  <si>
+    <t>Rashif</t>
+  </si>
+  <si>
+    <t>Amila Yaqin</t>
+  </si>
+  <si>
+    <t>INA</t>
+  </si>
+  <si>
+    <t>Juan Jose</t>
+  </si>
+  <si>
+    <t>Andrade Figueroa</t>
+  </si>
+  <si>
+    <t>Petter</t>
+  </si>
+  <si>
+    <t>Ellingsbø</t>
+  </si>
+  <si>
+    <t>Rodrigo</t>
+  </si>
+  <si>
+    <t>Gonzalez Lopez</t>
+  </si>
+  <si>
+    <t>Jayden</t>
+  </si>
+  <si>
+    <t>McMecking</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Wernersen</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>Clayton</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Henri</t>
-[...410 lines deleted...]
-    <t>DEN</t>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Van Aardt</t>
   </si>
   <si>
     <t>Léo</t>
   </si>
   <si>
     <t>Bergere</t>
   </si>
   <si>
+    <t>Genta</t>
+  </si>
+  <si>
+    <t>Uchida</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>Eshed</t>
+  </si>
+  <si>
+    <t>Osvaldo Darell</t>
+  </si>
+  <si>
+    <t>Zuñiga Fierro</t>
+  </si>
+  <si>
     <t>Sofienne</t>
   </si>
   <si>
     <t>Selmi</t>
   </si>
   <si>
-    <t>Gregor</t>
-[...4 lines deleted...]
-  <si>
     <t>Yi Jun</t>
   </si>
   <si>
     <t>Tey</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>McCarron</t>
   </si>
   <si>
-    <t>IRL</t>
-[...1 lines deleted...]
-  <si>
     <t>Aiden</t>
   </si>
   <si>
     <t>Petersen</t>
   </si>
   <si>
+    <t>Tiago</t>
+  </si>
+  <si>
+    <t>Muñoz</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
     <t>Alexandr</t>
   </si>
   <si>
     <t>Ten</t>
   </si>
   <si>
-    <t>Tiago</t>
-[...11 lines deleted...]
-    <t>Canales Escribano</t>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Oliwa</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Deegan</t>
+  </si>
+  <si>
+    <t>Ramón Armando</t>
+  </si>
+  <si>
+    <t>Matute</t>
   </si>
   <si>
     <t>Adoh</t>
   </si>
   <si>
     <t>Doherty</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Pietro</t>
   </si>
   <si>
     <t>Giovannini</t>
   </si>
   <si>
-    <t>Osvaldo Darell</t>
-[...4 lines deleted...]
-  <si>
     <t>Van Coller</t>
   </si>
   <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t>Blanco Mollá</t>
   </si>
   <si>
     <t>Kevin Tarek</t>
   </si>
   <si>
     <t>Viñuela Gonzalez</t>
   </si>
   <si>
     <t>Taegi</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Gergő Gyula</t>
   </si>
   <si>
     <t>Soós</t>
   </si>
   <si>
-    <t>Mateo</t>
-[...10 lines deleted...]
-  <si>
     <t>Alois</t>
   </si>
   <si>
     <t>Knabl</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Michalek</t>
   </si>
   <si>
-    <t>Juan Jose</t>
-[...4 lines deleted...]
-  <si>
     <t>Ibe</t>
   </si>
   <si>
     <t>Baelde</t>
   </si>
   <si>
     <t>Leandre</t>
   </si>
   <si>
     <t>Binette</t>
   </si>
   <si>
     <t>Eloi</t>
   </si>
   <si>
     <t>Adjavon</t>
   </si>
   <si>
     <t>TOG</t>
   </si>
   <si>
     <t>Muhammad Noval</t>
   </si>
   <si>
     <t>Ashidiq</t>
   </si>
   <si>
     <t>Radim</t>
   </si>
   <si>
     <t>Grebík</t>
   </si>
   <si>
     <t>Agur</t>
   </si>
   <si>
-    <t>Vidal</t>
+    <t>Raf</t>
+  </si>
+  <si>
+    <t>De Dobbelaere</t>
+  </si>
+  <si>
+    <t>Alfredo Miguel</t>
+  </si>
+  <si>
+    <t>Rodríguez Figueroa</t>
   </si>
   <si>
     <t>Victor</t>
   </si>
   <si>
     <t>Goené</t>
   </si>
   <si>
     <t>Joshua</t>
   </si>
   <si>
     <t>Steytler</t>
   </si>
   <si>
     <t>Li Rong, Luke</t>
   </si>
   <si>
     <t>Chua</t>
   </si>
   <si>
     <t>Jelle</t>
   </si>
   <si>
-    <t>Alfredo Miguel</t>
-[...2 lines deleted...]
-    <t>Rodríguez Figueroa</t>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Anzaldo</t>
   </si>
   <si>
     <t>Pieterjan</t>
   </si>
   <si>
     <t>Van Der Merwe</t>
   </si>
   <si>
     <t>Iñaki</t>
   </si>
   <si>
     <t>Lorbes</t>
   </si>
   <si>
     <t>Rongheng</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
-    <t>Itamar</t>
-[...2 lines deleted...]
-    <t>Eshed</t>
+    <t>Levanon</t>
   </si>
   <si>
     <t>Rasva</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>Omar Abdulla</t>
   </si>
   <si>
     <t>Hamza Ali</t>
   </si>
   <si>
     <t>BRN</t>
   </si>
   <si>
+    <t>Alvaro</t>
+  </si>
+  <si>
+    <t>Campos Solano</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
     <t>Trungel-Nagy</t>
   </si>
   <si>
+    <t>Genis</t>
+  </si>
+  <si>
+    <t>Grau</t>
+  </si>
+  <si>
     <t>Aleksandr</t>
   </si>
   <si>
     <t>Kurishov</t>
   </si>
   <si>
     <t>Arturo</t>
   </si>
   <si>
     <t>Salinas</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
     <t>Osterholt</t>
   </si>
   <si>
     <t>Maxime</t>
   </si>
   <si>
     <t>Hueber-Moosbrugger</t>
   </si>
   <si>
-    <t>Ivan</t>
-[...2 lines deleted...]
-    <t>Anzaldo</t>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Kulik</t>
   </si>
   <si>
     <t>Theo</t>
   </si>
   <si>
     <t>Marti</t>
   </si>
   <si>
-    <t>Levanon</t>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Sorokin</t>
+  </si>
+  <si>
+    <t>Veikka</t>
+  </si>
+  <si>
+    <t>Saren</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Taylor</t>
   </si>
   <si>
     <t>Jaspar</t>
   </si>
   <si>
     <t>Ortfeld</t>
   </si>
   <si>
     <t>Alejandro</t>
   </si>
   <si>
     <t>Rodriguez Diez</t>
   </si>
   <si>
     <t>CUB</t>
   </si>
   <si>
     <t>Eirik</t>
   </si>
   <si>
     <t>Berling Grande</t>
   </si>
   <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Ziehmer</t>
   </si>
   <si>
-    <t>Michał</t>
-[...2 lines deleted...]
-    <t>Oliwa</t>
+    <t>Tadeo</t>
+  </si>
+  <si>
+    <t>Baruffato</t>
+  </si>
+  <si>
+    <t>Mingxu</t>
+  </si>
+  <si>
+    <t>Li</t>
   </si>
   <si>
     <t>Jose</t>
   </si>
   <si>
     <t>Ferreira</t>
   </si>
   <si>
-    <t>Alvaro</t>
-[...7 lines deleted...]
-  <si>
     <t>Carter</t>
   </si>
   <si>
     <t>Stuhlmacher</t>
   </si>
   <si>
-    <t>Genta</t>
-[...11 lines deleted...]
-    <t>Daniel</t>
+    <t>Andres</t>
+  </si>
+  <si>
+    <t>Gras</t>
+  </si>
+  <si>
+    <t>Gültigin</t>
+  </si>
+  <si>
+    <t>Er</t>
+  </si>
+  <si>
+    <t>TUR</t>
   </si>
   <si>
     <t>Ubilla Sabada</t>
   </si>
   <si>
-    <t>Mingxu</t>
-[...8 lines deleted...]
-    <t>Passemard</t>
+    <t>Bird</t>
+  </si>
+  <si>
+    <t>Longcroft-Harris</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
+    <t>Hansmaennel</t>
+  </si>
+  <si>
     <t>Windischbauer</t>
   </si>
   <si>
     <t>Van Wersch</t>
   </si>
   <si>
-    <t>Longcroft-Harris</t>
+    <t>Hostrup Sahlberg</t>
   </si>
   <si>
     <t>Fluri</t>
   </si>
   <si>
     <t>Vilenica</t>
   </si>
   <si>
     <t>CRO</t>
   </si>
   <si>
     <t>Hokuto</t>
   </si>
   <si>
     <t>Obara</t>
   </si>
   <si>
-    <t>Andres</t>
-[...4 lines deleted...]
-  <si>
     <t>Juan</t>
   </si>
   <si>
     <t>Giraldo Gomez</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Jarno</t>
   </si>
   <si>
     <t>Pousada Troitiño</t>
   </si>
   <si>
+    <t>Yegor</t>
+  </si>
+  <si>
+    <t>Krupyakov</t>
+  </si>
+  <si>
     <t>Gustavo</t>
   </si>
   <si>
     <t>Do Canto</t>
   </si>
   <si>
     <t>Vega Campoverde</t>
   </si>
   <si>
-    <t>Tadeo</t>
-[...5 lines deleted...]
-    <t>Hansmaennel</t>
+    <t>Antoine</t>
+  </si>
+  <si>
+    <t>L'hôte</t>
+  </si>
+  <si>
+    <t>Caleb</t>
+  </si>
+  <si>
+    <t>Wagener</t>
   </si>
   <si>
     <t>Joaquín</t>
   </si>
   <si>
     <t>Mojica Baquero</t>
   </si>
   <si>
-    <t>Pavel</t>
-[...11 lines deleted...]
-    <t>TUR</t>
+    <t>Darcy</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Cumberland</t>
+  </si>
+  <si>
+    <t>Thomas Francisco</t>
+  </si>
+  <si>
+    <t>Chica Perez</t>
+  </si>
+  <si>
+    <t>Tzu I</t>
+  </si>
+  <si>
+    <t>Pan</t>
+  </si>
+  <si>
+    <t>TPE</t>
   </si>
   <si>
     <t>Epp</t>
   </si>
   <si>
-    <t>Yegor</t>
-[...2 lines deleted...]
-    <t>Krupyakov</t>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Künz</t>
   </si>
   <si>
     <t>Nuñez Gomez</t>
   </si>
   <si>
+    <t>Grigorev</t>
+  </si>
+  <si>
     <t>Lehel</t>
   </si>
   <si>
     <t>Woodrow</t>
   </si>
   <si>
+    <t>Valentino</t>
+  </si>
+  <si>
+    <t>Agnelli</t>
+  </si>
+  <si>
+    <t>Vitalii</t>
+  </si>
+  <si>
+    <t>Vorontsov</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
+    <t>Fäh</t>
+  </si>
+  <si>
     <t>Rojtas</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
-    <t>Vitalii</t>
-[...16 lines deleted...]
-  <si>
     <t>Castañeda Maldonado</t>
   </si>
   <si>
-    <t>Veikka</t>
-[...23 lines deleted...]
-    <t>Chica Perez</t>
+    <t>Noah</t>
   </si>
   <si>
     <t>Gomez</t>
   </si>
   <si>
     <t>Horsten</t>
   </si>
   <si>
-    <t>Tzu I</t>
-[...7 lines deleted...]
-  <si>
     <t>Niklas</t>
   </si>
   <si>
     <t>Villota</t>
   </si>
   <si>
     <t>Joris</t>
   </si>
   <si>
     <t>Basslé</t>
   </si>
   <si>
     <t>Uzziel</t>
   </si>
   <si>
     <t>Valderrabano Chavez</t>
   </si>
   <si>
     <t>Carlos Javier</t>
   </si>
   <si>
     <t>Quinchara Forero</t>
   </si>
   <si>
     <t>Yael Vladimir</t>
   </si>
   <si>
     <t>González Melendez</t>
   </si>
   <si>
     <t>Brett</t>
   </si>
   <si>
     <t>Saunders</t>
   </si>
   <si>
     <t>Marcos Alejandro</t>
   </si>
   <si>
     <t>Fernández González</t>
   </si>
   <si>
+    <t>Mikhail</t>
+  </si>
+  <si>
     <t>Lilja</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Jacobo</t>
   </si>
   <si>
     <t>Sánchez Cano</t>
   </si>
   <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
     <t>Julio</t>
   </si>
   <si>
     <t>Monteiro Martins</t>
   </si>
   <si>
-    <t>Bird</t>
-[...1 lines deleted...]
-  <si>
     <t>Gerónimo</t>
   </si>
   <si>
     <t>Dherete</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Mineev</t>
   </si>
   <si>
     <t>João Teixeira</t>
   </si>
   <si>
     <t>Alvares</t>
   </si>
   <si>
+    <t>Aurelien</t>
+  </si>
+  <si>
+    <t>Jem</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Bozhilov</t>
+  </si>
+  <si>
+    <t>BUL</t>
+  </si>
+  <si>
     <t>Barac</t>
   </si>
   <si>
     <t>Andrés</t>
   </si>
   <si>
     <t>Prieto Villar</t>
+  </si>
+  <si>
+    <t>Cristian</t>
+  </si>
+  <si>
+    <t>Torrealba</t>
+  </si>
+  <si>
+    <t>VEN</t>
   </si>
   <si>
     <t>Henrique</t>
   </si>
   <si>
     <t>Domingues</t>
   </si>
   <si>
     <t>Matheus</t>
   </si>
   <si>
     <t>Oliveira Martinhaki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2126,51 +2222,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z274"/>
+  <dimension ref="A1:Z294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
@@ -2471,143 +2567,149 @@
       </c>
       <c r="O5">
         <v>1000.0</v>
       </c>
       <c r="P5">
         <v>495.76</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G6" t="s">
         <v>39</v>
       </c>
       <c r="H6">
-        <v>3046.36</v>
+        <v>3699.42</v>
       </c>
       <c r="I6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
-        <v>3046.36</v>
+        <v>3699.42</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
-        <v>855.63</v>
+        <v>732.09</v>
       </c>
       <c r="N6">
-        <v>677.19</v>
+        <v>579.42</v>
       </c>
       <c r="O6">
         <v>535.96</v>
       </c>
       <c r="P6">
-        <v>352.14</v>
+        <v>535.96</v>
       </c>
       <c r="Q6">
-        <v>335.73</v>
+        <v>500.0</v>
       </c>
       <c r="R6">
-        <v>289.71</v>
+        <v>427.81</v>
+      </c>
+      <c r="S6">
+        <v>388.18</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="H7">
-        <v>2909.78</v>
+        <v>3111.67</v>
       </c>
       <c r="I7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
-        <v>2909.78</v>
+        <v>3111.67</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
-        <v>732.09</v>
+        <v>855.63</v>
       </c>
       <c r="N7">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="O7">
         <v>535.96</v>
       </c>
       <c r="P7">
-        <v>535.96</v>
+        <v>352.14</v>
       </c>
       <c r="Q7">
-        <v>388.18</v>
+        <v>335.73</v>
       </c>
       <c r="R7">
-        <v>138.17</v>
+        <v>289.71</v>
+      </c>
+      <c r="S7">
+        <v>65.31</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8">
         <v>1998</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8">
@@ -2745,12051 +2847,13264 @@
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11">
         <v>1996</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11">
-        <v>2452.8845</v>
+        <v>2566.5545</v>
       </c>
       <c r="I11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>2452.8845</v>
+        <v>2566.5545</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>677.19</v>
       </c>
       <c r="N11">
         <v>399.7245</v>
       </c>
       <c r="O11">
         <v>395.73</v>
       </c>
       <c r="P11">
         <v>392.37</v>
       </c>
       <c r="Q11">
         <v>362.95</v>
       </c>
       <c r="R11">
         <v>224.92</v>
+      </c>
+      <c r="S11">
+        <v>113.67</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12">
-        <v>2323.21</v>
+        <v>2368.741</v>
       </c>
       <c r="I12">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>2323.21</v>
+        <v>2368.741</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>855.63</v>
+        <v>495.76</v>
       </c>
       <c r="N12">
-        <v>500.0</v>
+        <v>395.73</v>
       </c>
       <c r="O12">
-        <v>462.5</v>
+        <v>392.37</v>
       </c>
       <c r="P12">
-        <v>310.55</v>
+        <v>366.05</v>
       </c>
       <c r="Q12">
-        <v>194.53</v>
+        <v>359.751</v>
+      </c>
+      <c r="R12">
+        <v>227.35</v>
+      </c>
+      <c r="S12">
+        <v>131.73</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D13" t="s">
         <v>57</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="G13" t="s">
         <v>59</v>
       </c>
       <c r="H13">
-        <v>2183.3</v>
+        <v>2323.21</v>
       </c>
       <c r="I13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
-        <v>2183.3</v>
+        <v>2323.21</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>732.09</v>
+        <v>855.63</v>
       </c>
       <c r="N13">
-        <v>677.19</v>
+        <v>500.0</v>
       </c>
       <c r="O13">
-        <v>395.73</v>
+        <v>462.5</v>
       </c>
       <c r="P13">
-        <v>210.3</v>
+        <v>310.55</v>
       </c>
       <c r="Q13">
-        <v>112.71</v>
-[...2 lines deleted...]
-        <v>55.28</v>
+        <v>194.53</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F14">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="H14">
-        <v>2156.62</v>
+        <v>2240.6295</v>
       </c>
       <c r="I14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
-        <v>2156.62</v>
+        <v>2240.6295</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>791.45</v>
+        <v>724.27</v>
       </c>
       <c r="N14">
-        <v>626.4</v>
+        <v>511.6695</v>
       </c>
       <c r="O14">
-        <v>573.23</v>
+        <v>338.59</v>
       </c>
       <c r="P14">
-        <v>89.21</v>
+        <v>247.88</v>
       </c>
       <c r="Q14">
-        <v>76.33</v>
+        <v>153.96</v>
+      </c>
+      <c r="R14">
+        <v>142.41</v>
+      </c>
+      <c r="S14">
+        <v>121.85</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H15">
-        <v>2026.66</v>
+        <v>2213.5</v>
       </c>
       <c r="I15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
-        <v>2026.66</v>
+        <v>2213.5</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
-        <v>626.4</v>
+        <v>732.09</v>
       </c>
       <c r="N15">
-        <v>579.42</v>
+        <v>677.19</v>
       </c>
       <c r="O15">
-        <v>495.76</v>
+        <v>395.73</v>
       </c>
       <c r="P15">
-        <v>229.29</v>
+        <v>210.3</v>
       </c>
       <c r="Q15">
-        <v>75.51</v>
+        <v>112.71</v>
       </c>
       <c r="R15">
-        <v>20.28</v>
+        <v>55.28</v>
+      </c>
+      <c r="S15">
+        <v>30.2</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C16">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="F16">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H16">
-        <v>2018.83</v>
+        <v>2156.62</v>
       </c>
       <c r="I16">
         <v>5</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
-        <v>2018.83</v>
+        <v>2156.62</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
-        <v>619.71</v>
+        <v>791.45</v>
       </c>
       <c r="N16">
-        <v>579.42</v>
+        <v>626.4</v>
       </c>
       <c r="O16">
-        <v>535.96</v>
+        <v>573.23</v>
       </c>
       <c r="P16">
-        <v>194.53</v>
+        <v>89.21</v>
       </c>
       <c r="Q16">
-        <v>89.21</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>67</v>
       </c>
       <c r="F17">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="G17" t="s">
         <v>68</v>
       </c>
       <c r="H17">
-        <v>2002.691</v>
+        <v>2113.68</v>
       </c>
       <c r="I17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
-        <v>2002.691</v>
+        <v>2113.68</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>495.76</v>
       </c>
       <c r="N17">
-        <v>395.73</v>
+        <v>392.37</v>
       </c>
       <c r="O17">
-        <v>392.37</v>
+        <v>338.59</v>
       </c>
       <c r="P17">
-        <v>359.751</v>
+        <v>338.59</v>
       </c>
       <c r="Q17">
-        <v>227.35</v>
+        <v>310.55</v>
       </c>
       <c r="R17">
-        <v>131.73</v>
+        <v>142.41</v>
+      </c>
+      <c r="S17">
+        <v>95.41</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="H18">
-        <v>1992.7495</v>
+        <v>2026.66</v>
       </c>
       <c r="I18">
         <v>6</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
-        <v>1992.7495</v>
+        <v>2026.66</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
-        <v>724.27</v>
+        <v>626.4</v>
       </c>
       <c r="N18">
-        <v>511.6695</v>
+        <v>579.42</v>
       </c>
       <c r="O18">
-        <v>338.59</v>
+        <v>495.76</v>
       </c>
       <c r="P18">
-        <v>153.96</v>
+        <v>229.29</v>
       </c>
       <c r="Q18">
-        <v>142.41</v>
+        <v>75.51</v>
       </c>
       <c r="R18">
-        <v>121.85</v>
+        <v>20.28</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G19" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="H19">
-        <v>1936.16</v>
+        <v>2018.83</v>
       </c>
       <c r="I19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
-        <v>1936.16</v>
+        <v>2018.83</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
-        <v>490.47</v>
+        <v>619.71</v>
       </c>
       <c r="N19">
-        <v>407.44</v>
+        <v>579.42</v>
       </c>
       <c r="O19">
-        <v>313.2</v>
+        <v>535.96</v>
       </c>
       <c r="P19">
-        <v>247.88</v>
+        <v>194.53</v>
       </c>
       <c r="Q19">
-        <v>247.88</v>
-[...2 lines deleted...]
-        <v>229.29</v>
+        <v>89.21</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>74</v>
       </c>
       <c r="F20">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G20" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="H20">
-        <v>1913.22</v>
+        <v>2001.47</v>
       </c>
       <c r="I20">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
-        <v>1913.22</v>
+        <v>2001.47</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
-        <v>925.0</v>
+        <v>490.47</v>
       </c>
       <c r="N20">
-        <v>791.45</v>
+        <v>407.44</v>
       </c>
       <c r="O20">
-        <v>178.01</v>
+        <v>313.2</v>
       </c>
       <c r="P20">
-        <v>18.76</v>
+        <v>247.88</v>
+      </c>
+      <c r="Q20">
+        <v>247.88</v>
+      </c>
+      <c r="R20">
+        <v>229.29</v>
+      </c>
+      <c r="S20">
+        <v>65.31</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>76</v>
       </c>
       <c r="F21">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="G21" t="s">
         <v>77</v>
       </c>
       <c r="H21">
-        <v>1835.47</v>
+        <v>1962.5</v>
       </c>
       <c r="I21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
-        <v>1835.47</v>
+        <v>1962.5</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
-        <v>783.0</v>
+        <v>1000.0</v>
       </c>
       <c r="N21">
         <v>500.0</v>
       </c>
       <c r="O21">
         <v>462.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89.97</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>79</v>
       </c>
       <c r="F22">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H22">
-        <v>1828.63</v>
+        <v>1913.22</v>
       </c>
       <c r="I22">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
-        <v>1828.63</v>
+        <v>1913.22</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
-        <v>677.19</v>
+        <v>925.0</v>
       </c>
       <c r="N22">
-        <v>424.19</v>
+        <v>791.45</v>
       </c>
       <c r="O22">
-        <v>335.73</v>
+        <v>178.01</v>
       </c>
       <c r="P22">
-        <v>287.26</v>
-[...2 lines deleted...]
-        <v>104.26</v>
+        <v>18.76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G23" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="H23">
-        <v>1816.98</v>
+        <v>1835.47</v>
       </c>
       <c r="I23">
         <v>4</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
-        <v>1816.98</v>
+        <v>1835.47</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
-        <v>677.19</v>
+        <v>783.0</v>
       </c>
       <c r="N23">
-        <v>579.42</v>
+        <v>500.0</v>
       </c>
       <c r="O23">
-        <v>495.76</v>
+        <v>462.5</v>
       </c>
       <c r="P23">
-        <v>64.61</v>
+        <v>89.97</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F24">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="G24" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="H24">
-        <v>1653.47</v>
+        <v>1828.63</v>
       </c>
       <c r="I24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
-        <v>1653.47</v>
+        <v>1828.63</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
-        <v>626.4</v>
+        <v>677.19</v>
       </c>
       <c r="N24">
-        <v>530.24</v>
+        <v>424.19</v>
       </c>
       <c r="O24">
-        <v>313.2</v>
+        <v>335.73</v>
       </c>
       <c r="P24">
-        <v>183.63</v>
+        <v>287.26</v>
+      </c>
+      <c r="Q24">
+        <v>104.26</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F25">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H25">
-        <v>1618.72</v>
+        <v>1816.98</v>
       </c>
       <c r="I25">
         <v>4</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
-        <v>1618.72</v>
+        <v>1816.98</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>677.19</v>
       </c>
       <c r="N25">
-        <v>669.95</v>
+        <v>579.42</v>
       </c>
       <c r="O25">
-        <v>227.35</v>
+        <v>495.76</v>
       </c>
       <c r="P25">
-        <v>44.23</v>
+        <v>64.61</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F26">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G26" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H26">
-        <v>1606.47</v>
+        <v>1808.75</v>
       </c>
       <c r="I26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
-        <v>1606.47</v>
+        <v>1808.75</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
-        <v>500.0</v>
+        <v>535.96</v>
       </c>
       <c r="N26">
-        <v>332.14</v>
+        <v>453.68</v>
       </c>
       <c r="O26">
-        <v>313.2</v>
+        <v>366.05</v>
       </c>
       <c r="P26">
-        <v>250.83</v>
+        <v>181.47</v>
       </c>
       <c r="Q26">
-        <v>210.3</v>
+        <v>166.44</v>
+      </c>
+      <c r="R26">
+        <v>105.15</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F27">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G27" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H27">
-        <v>1573.4</v>
+        <v>1786.33</v>
       </c>
       <c r="I27">
         <v>5</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
-        <v>1573.4</v>
+        <v>1786.33</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
-        <v>462.5</v>
+        <v>626.4</v>
       </c>
       <c r="N27">
-        <v>338.59</v>
+        <v>530.24</v>
       </c>
       <c r="O27">
-        <v>289.71</v>
+        <v>313.2</v>
       </c>
       <c r="P27">
-        <v>267.98</v>
+        <v>183.63</v>
       </c>
       <c r="Q27">
-        <v>214.62</v>
+        <v>132.86</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F28">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="G28" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="H28">
-        <v>1545.81</v>
+        <v>1763.536</v>
       </c>
       <c r="I28">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
-        <v>1545.81</v>
+        <v>1763.536</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
-        <v>732.09</v>
+        <v>452.716</v>
       </c>
       <c r="N28">
-        <v>732.09</v>
+        <v>338.59</v>
       </c>
       <c r="O28">
-        <v>81.63</v>
+        <v>310.55</v>
+      </c>
+      <c r="P28">
+        <v>310.55</v>
+      </c>
+      <c r="Q28">
+        <v>166.44</v>
+      </c>
+      <c r="R28">
+        <v>96.44</v>
+      </c>
+      <c r="S28">
+        <v>88.25</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="C29">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F29">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="G29" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H29">
-        <v>1541.03</v>
+        <v>1763.23</v>
       </c>
       <c r="I29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
-        <v>1541.03</v>
+        <v>1763.23</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
-        <v>585.0</v>
+        <v>791.45</v>
       </c>
       <c r="N29">
-        <v>427.81</v>
+        <v>500.0</v>
       </c>
       <c r="O29">
-        <v>395.73</v>
+        <v>359.07</v>
       </c>
       <c r="P29">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>10.14</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F30">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G30" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="H30">
-        <v>1524.03</v>
+        <v>1741.26</v>
       </c>
       <c r="I30">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
-        <v>1524.03</v>
+        <v>1741.26</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>579.42</v>
+        <v>462.5</v>
       </c>
       <c r="N30">
-        <v>427.81</v>
+        <v>338.59</v>
       </c>
       <c r="O30">
-        <v>335.73</v>
+        <v>289.71</v>
       </c>
       <c r="P30">
-        <v>143.63</v>
+        <v>267.98</v>
       </c>
       <c r="Q30">
-        <v>37.44</v>
+        <v>214.62</v>
+      </c>
+      <c r="R30">
+        <v>167.86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C31">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D31" t="s">
         <v>97</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G31" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H31">
-        <v>1522.13</v>
+        <v>1632.47</v>
       </c>
       <c r="I31">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
-        <v>1522.13</v>
+        <v>1632.47</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
-        <v>535.96</v>
+        <v>313.2</v>
       </c>
       <c r="N31">
-        <v>453.68</v>
+        <v>267.98</v>
       </c>
       <c r="O31">
-        <v>366.05</v>
+        <v>267.98</v>
       </c>
       <c r="P31">
-        <v>166.44</v>
+        <v>267.98</v>
+      </c>
+      <c r="Q31">
+        <v>229.29</v>
+      </c>
+      <c r="R31">
+        <v>143.63</v>
+      </c>
+      <c r="S31">
+        <v>142.41</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D32" t="s">
         <v>99</v>
       </c>
       <c r="E32" t="s">
         <v>100</v>
       </c>
       <c r="F32">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G32" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="H32">
-        <v>1508.0145</v>
+        <v>1623.06</v>
       </c>
       <c r="I32">
         <v>4</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
-        <v>1508.0145</v>
+        <v>1623.06</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>460.4945</v>
+        <v>483.96</v>
       </c>
       <c r="N32">
-        <v>395.73</v>
+        <v>462.5</v>
       </c>
       <c r="O32">
-        <v>338.59</v>
+        <v>366.05</v>
       </c>
       <c r="P32">
-        <v>313.2</v>
+        <v>310.55</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F33">
         <v>2001</v>
       </c>
       <c r="G33" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="H33">
-        <v>1488.38</v>
+        <v>1618.72</v>
       </c>
       <c r="I33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
-        <v>1488.38</v>
+        <v>1618.72</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
-        <v>458.58</v>
+        <v>677.19</v>
       </c>
       <c r="N33">
-        <v>362.95</v>
+        <v>669.95</v>
       </c>
       <c r="O33">
-        <v>265.71</v>
+        <v>227.35</v>
       </c>
       <c r="P33">
-        <v>257.8</v>
-[...5 lines deleted...]
-        <v>20.45</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D34" t="s">
         <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>105</v>
       </c>
       <c r="F34">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="G34" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="H34">
-        <v>1488.05</v>
+        <v>1606.47</v>
       </c>
       <c r="I34">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
-        <v>1488.05</v>
+        <v>1606.47</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
-        <v>419.66</v>
+        <v>500.0</v>
       </c>
       <c r="N34">
-        <v>287.26</v>
+        <v>332.14</v>
       </c>
       <c r="O34">
-        <v>265.71</v>
+        <v>313.2</v>
       </c>
       <c r="P34">
-        <v>212.09</v>
+        <v>250.83</v>
       </c>
       <c r="Q34">
-        <v>153.96</v>
-[...2 lines deleted...]
-        <v>149.37</v>
+        <v>210.3</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C35">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" t="s">
         <v>107</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35">
+        <v>1997</v>
+      </c>
+      <c r="G35" t="s">
         <v>108</v>
       </c>
-      <c r="F35">
-[...4 lines deleted...]
-      </c>
       <c r="H35">
-        <v>1482.03</v>
+        <v>1570.57</v>
       </c>
       <c r="I35">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
-        <v>1482.03</v>
+        <v>1570.57</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
-        <v>855.63</v>
+        <v>419.66</v>
       </c>
       <c r="N35">
-        <v>626.4</v>
+        <v>287.26</v>
+      </c>
+      <c r="O35">
+        <v>265.71</v>
+      </c>
+      <c r="P35">
+        <v>212.09</v>
+      </c>
+      <c r="Q35">
+        <v>153.96</v>
+      </c>
+      <c r="R35">
+        <v>149.37</v>
+      </c>
+      <c r="S35">
+        <v>82.52</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C36">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D36" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F36">
         <v>1997</v>
       </c>
       <c r="G36" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H36">
-        <v>1436.5</v>
+        <v>1545.81</v>
       </c>
       <c r="I36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
-        <v>1436.5</v>
+        <v>1545.81</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
-        <v>495.76</v>
+        <v>732.09</v>
       </c>
       <c r="N36">
-        <v>392.37</v>
+        <v>732.09</v>
       </c>
       <c r="O36">
-        <v>310.55</v>
-[...5 lines deleted...]
-        <v>95.41</v>
+        <v>81.63</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D37" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" t="s">
         <v>112</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G37" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="H37">
-        <v>1424.946</v>
+        <v>1541.03</v>
       </c>
       <c r="I37">
         <v>6</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
-        <v>1424.946</v>
+        <v>1541.03</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
-        <v>452.716</v>
+        <v>585.0</v>
       </c>
       <c r="N37">
-        <v>310.55</v>
+        <v>427.81</v>
       </c>
       <c r="O37">
-        <v>310.55</v>
+        <v>395.73</v>
       </c>
       <c r="P37">
-        <v>166.44</v>
+        <v>71.21</v>
       </c>
       <c r="Q37">
-        <v>96.44</v>
+        <v>51.14</v>
       </c>
       <c r="R37">
-        <v>88.25</v>
+        <v>10.14</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D38" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" t="s">
         <v>114</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>2002</v>
+      </c>
+      <c r="G38" t="s">
         <v>115</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38">
-        <v>1408.36</v>
+        <v>1524.03</v>
       </c>
       <c r="I38">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
-        <v>1408.36</v>
+        <v>1524.03</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
-        <v>424.19</v>
+        <v>579.42</v>
       </c>
       <c r="N38">
-        <v>284.19</v>
+        <v>427.81</v>
       </c>
       <c r="O38">
-        <v>210.3</v>
+        <v>335.73</v>
       </c>
       <c r="P38">
-        <v>167.86</v>
+        <v>143.63</v>
       </c>
       <c r="Q38">
-        <v>167.86</v>
-[...2 lines deleted...]
-        <v>153.96</v>
+        <v>37.44</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D39" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" t="s">
         <v>117</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="G39" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="H39">
-        <v>1408.26</v>
+        <v>1515.17</v>
       </c>
       <c r="I39">
         <v>4</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
-        <v>1408.26</v>
+        <v>1515.17</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
-        <v>626.4</v>
+        <v>519.48</v>
       </c>
       <c r="N39">
-        <v>458.58</v>
+        <v>427.81</v>
       </c>
       <c r="O39">
-        <v>262.87</v>
+        <v>338.59</v>
       </c>
       <c r="P39">
-        <v>60.41</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D40" t="s">
+        <v>118</v>
+      </c>
+      <c r="E40" t="s">
         <v>119</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G40" t="s">
-        <v>109</v>
+        <v>59</v>
       </c>
       <c r="H40">
-        <v>1364.49</v>
+        <v>1508.0145</v>
       </c>
       <c r="I40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
-        <v>1364.49</v>
+        <v>1508.0145</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
-        <v>732.09</v>
+        <v>460.4945</v>
       </c>
       <c r="N40">
-        <v>535.96</v>
+        <v>395.73</v>
       </c>
       <c r="O40">
-        <v>96.44</v>
+        <v>338.59</v>
+      </c>
+      <c r="P40">
+        <v>313.2</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D41" t="s">
+        <v>120</v>
+      </c>
+      <c r="E41" t="s">
         <v>121</v>
       </c>
-      <c r="E41" t="s">
+      <c r="F41">
+        <v>2001</v>
+      </c>
+      <c r="G41" t="s">
         <v>122</v>
       </c>
-      <c r="F41">
-[...4 lines deleted...]
-      </c>
       <c r="H41">
-        <v>1288.52</v>
+        <v>1504.57</v>
       </c>
       <c r="I41">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
-        <v>1288.52</v>
+        <v>1504.57</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
-        <v>545.0</v>
+        <v>458.58</v>
       </c>
       <c r="N41">
-        <v>245.78</v>
+        <v>362.95</v>
       </c>
       <c r="O41">
-        <v>132.86</v>
+        <v>265.71</v>
       </c>
       <c r="P41">
-        <v>130.32</v>
+        <v>257.8</v>
       </c>
       <c r="Q41">
-        <v>121.85</v>
+        <v>122.89</v>
       </c>
       <c r="R41">
-        <v>112.71</v>
+        <v>20.45</v>
+      </c>
+      <c r="S41">
+        <v>16.19</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D42" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" t="s">
         <v>124</v>
       </c>
-      <c r="E42" t="s">
+      <c r="F42">
+        <v>2002</v>
+      </c>
+      <c r="G42" t="s">
         <v>125</v>
       </c>
-      <c r="F42">
-[...4 lines deleted...]
-      </c>
       <c r="H42">
-        <v>1263.23</v>
+        <v>1482.03</v>
       </c>
       <c r="I42">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>1263.23</v>
+        <v>1482.03</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
-        <v>791.45</v>
+        <v>855.63</v>
       </c>
       <c r="N42">
-        <v>359.07</v>
-[...2 lines deleted...]
-        <v>112.71</v>
+        <v>626.4</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
       <c r="E43" t="s">
         <v>127</v>
       </c>
       <c r="F43">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G43" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="H43">
-        <v>1255.62</v>
+        <v>1408.36</v>
       </c>
       <c r="I43">
         <v>6</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
-        <v>1255.62</v>
+        <v>1408.36</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>424.19</v>
       </c>
       <c r="N43">
-        <v>366.05</v>
+        <v>284.19</v>
       </c>
       <c r="O43">
-        <v>196.19</v>
+        <v>210.3</v>
       </c>
       <c r="P43">
-        <v>161.48</v>
+        <v>167.86</v>
       </c>
       <c r="Q43">
-        <v>60.41</v>
+        <v>167.86</v>
       </c>
       <c r="R43">
-        <v>47.3</v>
+        <v>153.96</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="C44">
-        <v>25</v>
+        <v>-1</v>
       </c>
       <c r="D44" t="s">
         <v>128</v>
       </c>
       <c r="E44" t="s">
         <v>129</v>
       </c>
       <c r="F44">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="G44" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="H44">
-        <v>1247.34</v>
+        <v>1408.26</v>
       </c>
       <c r="I44">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
-        <v>1247.34</v>
+        <v>1408.26</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
-        <v>510.0</v>
+        <v>626.4</v>
       </c>
       <c r="N44">
-        <v>495.76</v>
+        <v>458.58</v>
       </c>
       <c r="O44">
-        <v>155.27</v>
+        <v>262.87</v>
       </c>
       <c r="P44">
-        <v>56.36</v>
-[...2 lines deleted...]
-        <v>29.95</v>
+        <v>60.41</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>43</v>
       </c>
       <c r="C45">
         <v>-1</v>
       </c>
       <c r="D45" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" t="s">
         <v>131</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="H45">
-        <v>1244.2</v>
+        <v>1364.49</v>
       </c>
       <c r="I45">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>1244.2</v>
+        <v>1364.49</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
-        <v>579.42</v>
+        <v>732.09</v>
       </c>
       <c r="N45">
-        <v>500.0</v>
+        <v>535.96</v>
       </c>
       <c r="O45">
-        <v>93.57</v>
-[...2 lines deleted...]
-        <v>71.21</v>
+        <v>96.44</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>44</v>
       </c>
       <c r="C46">
         <v>-1</v>
       </c>
       <c r="D46" t="s">
+        <v>132</v>
+      </c>
+      <c r="E46" t="s">
         <v>133</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G46" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="H46">
-        <v>1230.61</v>
+        <v>1342.88</v>
       </c>
       <c r="I46">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>1230.61</v>
+        <v>1342.88</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
-        <v>335.73</v>
+        <v>316.92</v>
       </c>
       <c r="N46">
-        <v>301.3</v>
+        <v>267.98</v>
       </c>
       <c r="O46">
-        <v>194.53</v>
+        <v>245.78</v>
       </c>
       <c r="P46">
         <v>179.94</v>
       </c>
       <c r="Q46">
-        <v>121.85</v>
+        <v>167.86</v>
       </c>
       <c r="R46">
-        <v>97.26</v>
+        <v>112.71</v>
+      </c>
+      <c r="S46">
+        <v>51.69</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>45</v>
       </c>
       <c r="C47">
         <v>-1</v>
       </c>
       <c r="D47" t="s">
+        <v>134</v>
+      </c>
+      <c r="E47" t="s">
         <v>135</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47">
+        <v>1996</v>
+      </c>
+      <c r="G47" t="s">
         <v>136</v>
       </c>
-      <c r="F47">
-[...4 lines deleted...]
-      </c>
       <c r="H47">
-        <v>1225.17</v>
+        <v>1326.36</v>
       </c>
       <c r="I47">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>1225.17</v>
+        <v>1326.36</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
-        <v>313.2</v>
+        <v>545.0</v>
       </c>
       <c r="N47">
-        <v>267.98</v>
+        <v>245.78</v>
       </c>
       <c r="O47">
-        <v>267.98</v>
+        <v>132.86</v>
       </c>
       <c r="P47">
-        <v>143.63</v>
+        <v>130.32</v>
       </c>
       <c r="Q47">
-        <v>142.41</v>
+        <v>121.85</v>
       </c>
       <c r="R47">
-        <v>89.97</v>
+        <v>112.71</v>
+      </c>
+      <c r="S47">
+        <v>37.84</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>46</v>
       </c>
       <c r="C48">
         <v>-1</v>
       </c>
       <c r="D48" t="s">
         <v>137</v>
       </c>
       <c r="E48" t="s">
         <v>138</v>
       </c>
       <c r="F48">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G48" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="H48">
-        <v>1175.02</v>
+        <v>1301.21</v>
       </c>
       <c r="I48">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>1175.02</v>
+        <v>1301.21</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
-        <v>316.92</v>
+        <v>335.73</v>
       </c>
       <c r="N48">
-        <v>267.98</v>
+        <v>301.3</v>
       </c>
       <c r="O48">
-        <v>245.78</v>
+        <v>194.53</v>
       </c>
       <c r="P48">
         <v>179.94</v>
       </c>
       <c r="Q48">
-        <v>112.71</v>
+        <v>121.85</v>
       </c>
       <c r="R48">
-        <v>51.69</v>
+        <v>97.26</v>
+      </c>
+      <c r="S48">
+        <v>70.6</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>47</v>
       </c>
       <c r="C49">
         <v>-1</v>
       </c>
       <c r="D49" t="s">
         <v>139</v>
       </c>
       <c r="E49" t="s">
         <v>140</v>
       </c>
       <c r="F49">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="H49">
-        <v>1133.52</v>
+        <v>1286.92</v>
       </c>
       <c r="I49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
-        <v>1133.52</v>
+        <v>1286.92</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
-        <v>458.58</v>
+        <v>287.26</v>
       </c>
       <c r="N49">
-        <v>243.16</v>
+        <v>267.98</v>
       </c>
       <c r="O49">
-        <v>204.03</v>
+        <v>181.47</v>
       </c>
       <c r="P49">
-        <v>179.94</v>
+        <v>155.27</v>
       </c>
       <c r="Q49">
-        <v>47.81</v>
+        <v>155.27</v>
+      </c>
+      <c r="R49">
+        <v>142.41</v>
+      </c>
+      <c r="S49">
+        <v>97.26</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C50">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>141</v>
       </c>
       <c r="E50" t="s">
         <v>142</v>
       </c>
       <c r="F50">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G50" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="H50">
-        <v>1087.36</v>
+        <v>1255.62</v>
       </c>
       <c r="I50">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
-        <v>1087.36</v>
+        <v>1255.62</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>519.48</v>
+        <v>424.19</v>
       </c>
       <c r="N50">
-        <v>338.59</v>
+        <v>366.05</v>
       </c>
       <c r="O50">
-        <v>229.29</v>
+        <v>196.19</v>
+      </c>
+      <c r="P50">
+        <v>161.48</v>
+      </c>
+      <c r="Q50">
+        <v>60.41</v>
+      </c>
+      <c r="R50">
+        <v>47.3</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C51">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>143</v>
       </c>
       <c r="E51" t="s">
         <v>144</v>
       </c>
       <c r="F51">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="G51" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="H51">
-        <v>1074.74</v>
+        <v>1247.34</v>
       </c>
       <c r="I51">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
-        <v>1074.74</v>
+        <v>1247.34</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
-        <v>650.0</v>
+        <v>510.0</v>
       </c>
       <c r="N51">
-        <v>245.78</v>
+        <v>495.76</v>
       </c>
       <c r="O51">
-        <v>96.44</v>
+        <v>155.27</v>
       </c>
       <c r="P51">
-        <v>82.52</v>
+        <v>56.36</v>
+      </c>
+      <c r="Q51">
+        <v>29.95</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C52">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F52">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G52" t="s">
         <v>45</v>
       </c>
       <c r="H52">
-        <v>1060.21</v>
+        <v>1244.2</v>
       </c>
       <c r="I52">
         <v>4</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
-        <v>1060.21</v>
+        <v>1244.2</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
-        <v>424.19</v>
+        <v>579.42</v>
       </c>
       <c r="N52">
-        <v>310.55</v>
+        <v>500.0</v>
       </c>
       <c r="O52">
-        <v>265.71</v>
+        <v>93.57</v>
       </c>
       <c r="P52">
-        <v>59.76</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C53">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="E53" t="s">
         <v>148</v>
       </c>
       <c r="F53">
         <v>1999</v>
       </c>
       <c r="G53" t="s">
-        <v>149</v>
+        <v>45</v>
       </c>
       <c r="H53">
-        <v>1056.61</v>
+        <v>1203.84</v>
       </c>
       <c r="I53">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
-        <v>1056.61</v>
+        <v>1203.84</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
-        <v>626.4</v>
+        <v>424.19</v>
       </c>
       <c r="N53">
-        <v>392.37</v>
+        <v>310.55</v>
       </c>
       <c r="O53">
-        <v>37.84</v>
+        <v>265.71</v>
+      </c>
+      <c r="P53">
+        <v>143.63</v>
+      </c>
+      <c r="Q53">
+        <v>59.76</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C54">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
+        <v>149</v>
+      </c>
+      <c r="E54" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F54">
         <v>1997</v>
       </c>
       <c r="G54" t="s">
-        <v>77</v>
+        <v>136</v>
       </c>
       <c r="H54">
-        <v>1046.85</v>
+        <v>1154.68</v>
       </c>
       <c r="I54">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
-        <v>1046.85</v>
+        <v>1154.68</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
-        <v>915.12</v>
+        <v>252.63</v>
       </c>
       <c r="N54">
-        <v>131.73</v>
+        <v>245.78</v>
+      </c>
+      <c r="O54">
+        <v>167.86</v>
+      </c>
+      <c r="P54">
+        <v>155.27</v>
+      </c>
+      <c r="Q54">
+        <v>153.96</v>
+      </c>
+      <c r="R54">
+        <v>89.97</v>
+      </c>
+      <c r="S54">
+        <v>89.21</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C55">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
+        <v>151</v>
+      </c>
+      <c r="E55" t="s">
         <v>152</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G55" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H55">
-        <v>1038.72</v>
+        <v>1133.52</v>
       </c>
       <c r="I55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
-        <v>1038.72</v>
+        <v>1133.52</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
-        <v>362.95</v>
+        <v>458.58</v>
       </c>
       <c r="N55">
-        <v>325.73</v>
+        <v>243.16</v>
       </c>
       <c r="O55">
-        <v>245.78</v>
+        <v>204.03</v>
       </c>
       <c r="P55">
-        <v>104.26</v>
+        <v>179.94</v>
+      </c>
+      <c r="Q55">
+        <v>47.81</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C56">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
+        <v>153</v>
+      </c>
+      <c r="E56" t="s">
         <v>154</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G56" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="H56">
-        <v>1018.78</v>
+        <v>1104.13</v>
       </c>
       <c r="I56">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
-        <v>1018.78</v>
+        <v>1104.13</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
-        <v>366.05</v>
+        <v>427.81</v>
       </c>
       <c r="N56">
-        <v>338.59</v>
+        <v>247.88</v>
       </c>
       <c r="O56">
-        <v>287.26</v>
+        <v>196.19</v>
       </c>
       <c r="P56">
-        <v>26.88</v>
+        <v>155.27</v>
+      </c>
+      <c r="Q56">
+        <v>76.98</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C57">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E57" t="s">
         <v>156</v>
       </c>
       <c r="F57">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G57" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H57">
-        <v>1000.0</v>
+        <v>1079.18</v>
       </c>
       <c r="I57">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
-        <v>1000.0</v>
+        <v>1079.18</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
-        <v>1000.0</v>
+        <v>462.5</v>
+      </c>
+      <c r="N57">
+        <v>196.19</v>
+      </c>
+      <c r="O57">
+        <v>192.45</v>
+      </c>
+      <c r="P57">
+        <v>122.89</v>
+      </c>
+      <c r="Q57">
+        <v>105.15</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C58">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>157</v>
       </c>
       <c r="E58" t="s">
         <v>158</v>
       </c>
       <c r="F58">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G58" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H58">
-        <v>962.59</v>
+        <v>1074.74</v>
       </c>
       <c r="I58">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
-        <v>962.59</v>
+        <v>1074.74</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
-        <v>287.26</v>
+        <v>650.0</v>
       </c>
       <c r="N58">
-        <v>181.47</v>
+        <v>245.78</v>
       </c>
       <c r="O58">
-        <v>155.27</v>
+        <v>96.44</v>
       </c>
       <c r="P58">
-        <v>155.27</v>
-[...5 lines deleted...]
-        <v>40.91</v>
+        <v>82.52</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C59">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>159</v>
       </c>
       <c r="E59" t="s">
         <v>160</v>
       </c>
       <c r="F59">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G59" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H59">
-        <v>948.86</v>
+        <v>1062.0</v>
       </c>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
-        <v>948.86</v>
+        <v>1062.0</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
-        <v>427.81</v>
+        <v>395.73</v>
       </c>
       <c r="N59">
-        <v>247.88</v>
+        <v>313.2</v>
       </c>
       <c r="O59">
-        <v>196.19</v>
+        <v>289.71</v>
       </c>
       <c r="P59">
-        <v>76.98</v>
+        <v>63.36</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C60">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D60" t="s">
         <v>161</v>
       </c>
       <c r="E60" t="s">
         <v>162</v>
       </c>
       <c r="F60">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>163</v>
       </c>
       <c r="H60">
-        <v>926.13</v>
+        <v>1056.61</v>
       </c>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
-        <v>926.13</v>
+        <v>1056.61</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
-        <v>577.2</v>
+        <v>626.4</v>
       </c>
       <c r="N60">
-        <v>265.71</v>
+        <v>392.37</v>
       </c>
       <c r="O60">
-        <v>83.22</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C61">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D61" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F61">
         <v>1997</v>
       </c>
       <c r="G61" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="H61">
-        <v>875.3</v>
+        <v>1046.85</v>
       </c>
       <c r="I61">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>875.3</v>
+        <v>1046.85</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
-        <v>252.63</v>
+        <v>915.12</v>
       </c>
       <c r="N61">
-        <v>245.78</v>
-[...11 lines deleted...]
-        <v>43.75</v>
+        <v>131.73</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C62">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E62" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F62">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G62" t="s">
-        <v>109</v>
+        <v>39</v>
       </c>
       <c r="H62">
-        <v>851.14</v>
+        <v>1038.72</v>
       </c>
       <c r="I62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
-        <v>851.14</v>
+        <v>1038.72</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
-        <v>462.5</v>
+        <v>362.95</v>
       </c>
       <c r="N62">
-        <v>196.19</v>
+        <v>325.73</v>
       </c>
       <c r="O62">
-        <v>192.45</v>
+        <v>245.78</v>
+      </c>
+      <c r="P62">
+        <v>104.26</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="C63">
-        <v>-1</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E63" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F63">
         <v>2005</v>
       </c>
       <c r="G63" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="H63">
-        <v>845.66</v>
+        <v>1031.59</v>
       </c>
       <c r="I63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>845.66</v>
+        <v>1031.59</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
-        <v>791.45</v>
+        <v>427.81</v>
       </c>
       <c r="N63">
-        <v>54.21</v>
+        <v>395.73</v>
+      </c>
+      <c r="O63">
+        <v>208.05</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>62</v>
       </c>
       <c r="C64">
         <v>-1</v>
       </c>
       <c r="D64" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E64" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F64">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="G64" t="s">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="H64">
-        <v>794.51</v>
+        <v>1018.78</v>
       </c>
       <c r="I64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
-        <v>794.51</v>
+        <v>1018.78</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
-        <v>483.96</v>
+        <v>366.05</v>
       </c>
       <c r="N64">
-        <v>310.55</v>
+        <v>338.59</v>
+      </c>
+      <c r="O64">
+        <v>287.26</v>
+      </c>
+      <c r="P64">
+        <v>26.88</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>63</v>
       </c>
       <c r="C65">
         <v>-1</v>
       </c>
       <c r="D65" t="s">
         <v>172</v>
       </c>
       <c r="E65" t="s">
         <v>173</v>
       </c>
       <c r="F65">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G65" t="s">
-        <v>109</v>
+        <v>174</v>
       </c>
       <c r="H65">
-        <v>777.53</v>
+        <v>1007.9</v>
       </c>
       <c r="I65">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
-        <v>777.53</v>
+        <v>1007.9</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
-        <v>362.95</v>
+        <v>247.88</v>
       </c>
       <c r="N65">
-        <v>212.09</v>
+        <v>210.3</v>
       </c>
       <c r="O65">
-        <v>167.86</v>
+        <v>166.44</v>
       </c>
       <c r="P65">
-        <v>34.63</v>
+        <v>140.89</v>
+      </c>
+      <c r="Q65">
+        <v>89.97</v>
+      </c>
+      <c r="R65">
+        <v>86.55</v>
+      </c>
+      <c r="S65">
+        <v>65.87</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>64</v>
       </c>
       <c r="C66">
         <v>-1</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E66" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F66">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G66" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="H66">
-        <v>772.29</v>
+        <v>926.13</v>
       </c>
       <c r="I66">
         <v>3</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>772.29</v>
+        <v>926.13</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
-        <v>395.73</v>
+        <v>577.2</v>
       </c>
       <c r="N66">
-        <v>313.2</v>
+        <v>265.71</v>
       </c>
       <c r="O66">
-        <v>63.36</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="C67">
-        <v>-1</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E67" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F67">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="G67" t="s">
-        <v>178</v>
+        <v>31</v>
       </c>
       <c r="H67">
-        <v>766.5</v>
+        <v>917.61</v>
       </c>
       <c r="I67">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>766.5</v>
+        <v>917.61</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
+        <v>462.5</v>
+      </c>
+      <c r="N67">
         <v>247.88</v>
       </c>
-      <c r="N67">
-[...1 lines deleted...]
-      </c>
       <c r="O67">
-        <v>105.15</v>
+        <v>174.58</v>
       </c>
       <c r="P67">
-        <v>70.6</v>
-[...5 lines deleted...]
-        <v>60.93</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C68">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="D68" t="s">
         <v>179</v>
       </c>
       <c r="E68" t="s">
         <v>180</v>
       </c>
       <c r="F68">
         <v>2002</v>
       </c>
       <c r="G68" t="s">
         <v>181</v>
       </c>
       <c r="H68">
-        <v>760.02</v>
+        <v>910.13</v>
       </c>
       <c r="I68">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>760.02</v>
+        <v>910.13</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
-        <v>210.3</v>
+        <v>247.88</v>
       </c>
       <c r="N68">
-        <v>166.44</v>
+        <v>212.09</v>
       </c>
       <c r="O68">
-        <v>140.89</v>
+        <v>143.63</v>
       </c>
       <c r="P68">
-        <v>89.97</v>
+        <v>105.15</v>
       </c>
       <c r="Q68">
-        <v>86.55</v>
+        <v>70.6</v>
       </c>
       <c r="R68">
-        <v>65.87</v>
+        <v>69.85</v>
+      </c>
+      <c r="S68">
+        <v>60.93</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>67</v>
+        <v>101</v>
       </c>
       <c r="C69">
-        <v>-1</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s">
-        <v>80</v>
+        <v>182</v>
       </c>
       <c r="E69" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F69">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G69" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H69">
-        <v>749.76</v>
+        <v>853.74</v>
       </c>
       <c r="I69">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>749.76</v>
+        <v>853.74</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
-        <v>462.5</v>
+        <v>427.81</v>
       </c>
       <c r="N69">
-        <v>287.26</v>
+        <v>395.73</v>
+      </c>
+      <c r="O69">
+        <v>30.2</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C70">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E70" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F70">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="G70" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="H70">
-        <v>705.08</v>
+        <v>845.66</v>
       </c>
       <c r="I70">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>705.08</v>
+        <v>845.66</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
-        <v>392.37</v>
+        <v>791.45</v>
       </c>
       <c r="N70">
-        <v>289.71</v>
-[...2 lines deleted...]
-        <v>23.0</v>
+        <v>54.21</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="C71">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E71" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F71">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G71" t="s">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="H71">
-        <v>690.905</v>
+        <v>831.57</v>
       </c>
       <c r="I71">
         <v>4</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>690.905</v>
+        <v>831.57</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
-        <v>401.465</v>
+        <v>289.71</v>
       </c>
       <c r="N71">
-        <v>167.86</v>
+        <v>287.26</v>
       </c>
       <c r="O71">
-        <v>76.98</v>
+        <v>188.73</v>
       </c>
       <c r="P71">
-        <v>44.6</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C72">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D72" t="s">
         <v>188</v>
       </c>
       <c r="E72" t="s">
         <v>189</v>
       </c>
       <c r="F72">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G72" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="H72">
-        <v>659.68</v>
+        <v>824.63</v>
       </c>
       <c r="I72">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>659.68</v>
+        <v>824.63</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
-        <v>196.19</v>
+        <v>458.58</v>
       </c>
       <c r="N72">
-        <v>196.19</v>
-[...5 lines deleted...]
-        <v>132.86</v>
+        <v>366.05</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C73">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D73" t="s">
         <v>190</v>
       </c>
       <c r="E73" t="s">
         <v>191</v>
       </c>
       <c r="F73">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G73" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="H73">
-        <v>655.76</v>
+        <v>817.63</v>
       </c>
       <c r="I73">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>655.76</v>
+        <v>817.63</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
-        <v>366.05</v>
+        <v>362.95</v>
       </c>
       <c r="N73">
-        <v>289.71</v>
+        <v>212.09</v>
+      </c>
+      <c r="O73">
+        <v>167.86</v>
+      </c>
+      <c r="P73">
+        <v>34.63</v>
+      </c>
+      <c r="Q73">
+        <v>23.91</v>
+      </c>
+      <c r="R73">
+        <v>16.19</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C74">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>85</v>
       </c>
       <c r="E74" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F74">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="G74" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="H74">
-        <v>644.88</v>
+        <v>749.76</v>
       </c>
       <c r="I74">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>644.88</v>
+        <v>749.76</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
-        <v>335.73</v>
+        <v>462.5</v>
       </c>
       <c r="N74">
-        <v>152.31</v>
-[...5 lines deleted...]
-        <v>51.69</v>
+        <v>287.26</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="C75">
-        <v>-1</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E75" t="s">
-        <v>196</v>
+        <v>96</v>
       </c>
       <c r="F75">
         <v>2005</v>
       </c>
       <c r="G75" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="H75">
-        <v>635.38</v>
+        <v>749.54</v>
       </c>
       <c r="I75">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>635.38</v>
+        <v>749.54</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
-        <v>427.81</v>
+        <v>338.59</v>
       </c>
       <c r="N75">
-        <v>124.35</v>
+        <v>267.98</v>
       </c>
       <c r="O75">
-        <v>83.22</v>
+        <v>115.03</v>
+      </c>
+      <c r="P75">
+        <v>27.94</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C76">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E76" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F76">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G76" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="H76">
-        <v>606.48</v>
+        <v>741.01</v>
       </c>
       <c r="I76">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>606.48</v>
+        <v>741.01</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
-        <v>289.71</v>
+        <v>427.81</v>
       </c>
       <c r="N76">
-        <v>267.98</v>
-[...2 lines deleted...]
-        <v>48.79</v>
+        <v>313.2</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C77">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E77" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F77">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="G77" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="H77">
-        <v>568.41</v>
+        <v>705.08</v>
       </c>
       <c r="I77">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>568.41</v>
+        <v>705.08</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77">
+        <v>392.37</v>
+      </c>
+      <c r="N77">
         <v>289.71</v>
       </c>
-      <c r="N77">
-        <v>278.7</v>
+      <c r="O77">
+        <v>23.0</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C78">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D78" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="E78" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F78">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="G78" t="s">
-        <v>48</v>
+        <v>200</v>
       </c>
       <c r="H78">
-        <v>560.58</v>
+        <v>698.69</v>
       </c>
       <c r="I78">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>560.58</v>
+        <v>698.69</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
         <v>366.05</v>
       </c>
       <c r="N78">
-        <v>194.53</v>
+        <v>212.09</v>
+      </c>
+      <c r="O78">
+        <v>120.55</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C79">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D79" t="s">
+        <v>201</v>
+      </c>
+      <c r="E79" t="s">
+        <v>202</v>
+      </c>
+      <c r="F79">
+        <v>2002</v>
+      </c>
+      <c r="G79" t="s">
         <v>203</v>
       </c>
-      <c r="E79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H79">
-        <v>548.11</v>
+        <v>690.905</v>
       </c>
       <c r="I79">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>548.11</v>
+        <v>690.905</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
-        <v>210.3</v>
+        <v>401.465</v>
       </c>
       <c r="N79">
-        <v>131.73</v>
+        <v>167.86</v>
       </c>
       <c r="O79">
-        <v>121.85</v>
+        <v>76.98</v>
       </c>
       <c r="P79">
-        <v>58.61</v>
-[...2 lines deleted...]
-        <v>25.62</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C80">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D80" t="s">
+        <v>204</v>
+      </c>
+      <c r="E80" t="s">
         <v>205</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80">
+        <v>2005</v>
+      </c>
+      <c r="G80" t="s">
         <v>206</v>
       </c>
-      <c r="F80">
-[...4 lines deleted...]
-      </c>
       <c r="H80">
-        <v>545.74</v>
+        <v>670.73</v>
       </c>
       <c r="I80">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
-        <v>545.74</v>
+        <v>670.73</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
-        <v>307.23</v>
+        <v>366.05</v>
       </c>
       <c r="N80">
-        <v>131.73</v>
+        <v>289.71</v>
       </c>
       <c r="O80">
-        <v>65.87</v>
-[...2 lines deleted...]
-        <v>40.91</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C81">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D81" t="s">
         <v>207</v>
       </c>
       <c r="E81" t="s">
         <v>208</v>
       </c>
       <c r="F81">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="G81" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="H81">
-        <v>541.86</v>
+        <v>659.68</v>
       </c>
       <c r="I81">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>541.86</v>
+        <v>659.68</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
-        <v>287.26</v>
+        <v>196.19</v>
       </c>
       <c r="N81">
-        <v>188.73</v>
+        <v>196.19</v>
       </c>
       <c r="O81">
-        <v>65.87</v>
+        <v>134.44</v>
+      </c>
+      <c r="P81">
+        <v>132.86</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C82">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D82" t="s">
         <v>209</v>
       </c>
       <c r="E82" t="s">
         <v>210</v>
       </c>
       <c r="F82">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G82" t="s">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="H82">
-        <v>534.4</v>
+        <v>653.56</v>
       </c>
       <c r="I82">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>534.4</v>
+        <v>653.56</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
-        <v>181.47</v>
+        <v>335.73</v>
       </c>
       <c r="N82">
-        <v>132.86</v>
+        <v>152.31</v>
       </c>
       <c r="O82">
-        <v>113.67</v>
+        <v>105.15</v>
       </c>
       <c r="P82">
-        <v>106.4</v>
+        <v>51.69</v>
+      </c>
+      <c r="Q82">
+        <v>8.68</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C83">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
+        <v>211</v>
+      </c>
+      <c r="E83" t="s">
         <v>212</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G83" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="H83">
-        <v>513.76</v>
+        <v>651.63</v>
       </c>
       <c r="I83">
         <v>3</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>513.76</v>
+        <v>651.63</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
-        <v>293.15</v>
+        <v>289.71</v>
       </c>
       <c r="N83">
-        <v>143.63</v>
+        <v>278.7</v>
       </c>
       <c r="O83">
-        <v>76.98</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C84">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D84" t="s">
+        <v>213</v>
+      </c>
+      <c r="E84" t="s">
         <v>214</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G84" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H84">
-        <v>509.81</v>
+        <v>649.23</v>
       </c>
       <c r="I84">
         <v>4</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>509.81</v>
+        <v>649.23</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
-        <v>194.53</v>
+        <v>427.81</v>
       </c>
       <c r="N84">
-        <v>181.47</v>
+        <v>124.35</v>
       </c>
       <c r="O84">
-        <v>89.21</v>
+        <v>83.22</v>
       </c>
       <c r="P84">
-        <v>44.6</v>
+        <v>13.85</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C85">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D85" t="s">
+        <v>215</v>
+      </c>
+      <c r="E85" t="s">
         <v>216</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G85" t="s">
-        <v>171</v>
+        <v>59</v>
       </c>
       <c r="H85">
-        <v>501.5895</v>
+        <v>639.13</v>
       </c>
       <c r="I85">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>501.5895</v>
+        <v>639.13</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
-        <v>335.1495</v>
+        <v>289.71</v>
       </c>
       <c r="N85">
-        <v>166.44</v>
+        <v>267.98</v>
+      </c>
+      <c r="O85">
+        <v>48.79</v>
+      </c>
+      <c r="P85">
+        <v>32.65</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C86">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D86" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E86" t="s">
-        <v>219</v>
+        <v>93</v>
       </c>
       <c r="F86">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="G86" t="s">
-        <v>220</v>
+        <v>82</v>
       </c>
       <c r="H86">
-        <v>498.647</v>
+        <v>622.52</v>
       </c>
       <c r="I86">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>498.647</v>
+        <v>622.52</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
-        <v>379.577</v>
+        <v>229.29</v>
       </c>
       <c r="N86">
-        <v>55.88</v>
+        <v>131.73</v>
       </c>
       <c r="O86">
-        <v>37.84</v>
+        <v>89.97</v>
       </c>
       <c r="P86">
-        <v>25.35</v>
+        <v>82.52</v>
+      </c>
+      <c r="Q86">
+        <v>65.31</v>
+      </c>
+      <c r="R86">
+        <v>23.7</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C87">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D87" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E87" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="F87">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G87" t="s">
-        <v>223</v>
+        <v>51</v>
       </c>
       <c r="H87">
-        <v>486.6</v>
+        <v>621.14</v>
       </c>
       <c r="I87">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
-        <v>486.6</v>
+        <v>621.14</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
-        <v>366.05</v>
+        <v>181.47</v>
       </c>
       <c r="N87">
-        <v>120.55</v>
+        <v>181.47</v>
+      </c>
+      <c r="O87">
+        <v>82.52</v>
+      </c>
+      <c r="P87">
+        <v>68.5</v>
+      </c>
+      <c r="Q87">
+        <v>44.6</v>
+      </c>
+      <c r="R87">
+        <v>32.38</v>
+      </c>
+      <c r="S87">
+        <v>30.2</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="C88">
-        <v>-1</v>
+        <v>29</v>
       </c>
       <c r="D88" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E88" t="s">
-        <v>89</v>
+        <v>221</v>
       </c>
       <c r="F88">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G88" t="s">
-        <v>63</v>
+        <v>222</v>
       </c>
       <c r="H88">
-        <v>481.56</v>
+        <v>604.46</v>
       </c>
       <c r="I88">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
-        <v>481.56</v>
+        <v>604.46</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
-        <v>338.59</v>
+        <v>392.37</v>
       </c>
       <c r="N88">
-        <v>115.03</v>
-[...2 lines deleted...]
-        <v>27.94</v>
+        <v>212.09</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C89">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="D89" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E89" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F89">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G89" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="H89">
-        <v>475.57</v>
+        <v>602.67</v>
       </c>
       <c r="I89">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
-        <v>475.57</v>
+        <v>602.67</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
-        <v>194.53</v>
+        <v>153.96</v>
       </c>
       <c r="N89">
         <v>122.89</v>
       </c>
       <c r="O89">
-        <v>76.33</v>
+        <v>97.26</v>
       </c>
       <c r="P89">
-        <v>40.91</v>
+        <v>89.21</v>
       </c>
       <c r="Q89">
-        <v>40.91</v>
+        <v>60.93</v>
+      </c>
+      <c r="R89">
+        <v>48.22</v>
+      </c>
+      <c r="S89">
+        <v>30.2</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C90">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="D90" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="E90" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F90">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G90" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H90">
-        <v>462.5</v>
+        <v>586.42</v>
       </c>
       <c r="I90">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
-        <v>462.5</v>
+        <v>586.42</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
-        <v>462.5</v>
+        <v>366.05</v>
+      </c>
+      <c r="N90">
+        <v>194.53</v>
+      </c>
+      <c r="O90">
+        <v>25.84</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C91">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="D91" t="s">
+        <v>227</v>
+      </c>
+      <c r="E91" t="s">
         <v>228</v>
       </c>
-      <c r="E91" t="s">
+      <c r="F91">
+        <v>1991</v>
+      </c>
+      <c r="G91" t="s">
         <v>229</v>
       </c>
-      <c r="F91">
-[...4 lines deleted...]
-      </c>
       <c r="H91">
-        <v>458.58</v>
+        <v>575.627</v>
       </c>
       <c r="I91">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>458.58</v>
+        <v>575.627</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
-        <v>458.58</v>
+        <v>379.577</v>
+      </c>
+      <c r="N91">
+        <v>76.98</v>
+      </c>
+      <c r="O91">
+        <v>55.88</v>
+      </c>
+      <c r="P91">
+        <v>37.84</v>
+      </c>
+      <c r="Q91">
+        <v>25.35</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C92">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D92" t="s">
         <v>230</v>
       </c>
       <c r="E92" t="s">
         <v>231</v>
       </c>
       <c r="F92">
         <v>2004</v>
       </c>
       <c r="G92" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H92">
-        <v>458.01</v>
+        <v>560.24</v>
       </c>
       <c r="I92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>458.01</v>
+        <v>560.24</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
-        <v>427.81</v>
+        <v>196.19</v>
       </c>
       <c r="N92">
-        <v>30.2</v>
+        <v>196.19</v>
+      </c>
+      <c r="O92">
+        <v>167.86</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C93">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="D93" t="s">
         <v>232</v>
       </c>
       <c r="E93" t="s">
         <v>233</v>
       </c>
       <c r="F93">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="G93" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="H93">
-        <v>455.11</v>
+        <v>552.82</v>
       </c>
       <c r="I93">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
-        <v>455.11</v>
+        <v>552.82</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
-        <v>247.88</v>
+        <v>194.53</v>
       </c>
       <c r="N93">
-        <v>174.58</v>
+        <v>122.89</v>
       </c>
       <c r="O93">
+        <v>76.33</v>
+      </c>
+      <c r="P93">
+        <v>44.6</v>
+      </c>
+      <c r="Q93">
+        <v>40.91</v>
+      </c>
+      <c r="R93">
+        <v>40.91</v>
+      </c>
+      <c r="S93">
         <v>32.65</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C94" t="s">
+        <v>88</v>
+      </c>
+      <c r="C94">
+        <v>-5</v>
+      </c>
+      <c r="D94" t="s">
         <v>234</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
         <v>235</v>
       </c>
-      <c r="E94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="G94" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="H94">
-        <v>452.88</v>
+        <v>548.11</v>
       </c>
       <c r="I94">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>452.88</v>
+        <v>548.11</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
-        <v>452.88</v>
+        <v>210.3</v>
+      </c>
+      <c r="N94">
+        <v>131.73</v>
+      </c>
+      <c r="O94">
+        <v>121.85</v>
+      </c>
+      <c r="P94">
+        <v>58.61</v>
+      </c>
+      <c r="Q94">
+        <v>25.62</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C95">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D95" t="s">
+        <v>236</v>
+      </c>
+      <c r="E95" t="s">
         <v>237</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G95" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H95">
-        <v>452.69</v>
+        <v>547.8495</v>
       </c>
       <c r="I95">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>452.69</v>
+        <v>547.8495</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
-        <v>238.46</v>
+        <v>335.1495</v>
       </c>
       <c r="N95">
-        <v>143.63</v>
+        <v>166.44</v>
       </c>
       <c r="O95">
-        <v>70.6</v>
+        <v>35.3</v>
+      </c>
+      <c r="P95">
+        <v>10.96</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C96">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D96" t="s">
         <v>238</v>
       </c>
       <c r="E96" t="s">
         <v>239</v>
       </c>
       <c r="F96">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="G96" t="s">
-        <v>240</v>
+        <v>28</v>
       </c>
       <c r="H96">
-        <v>441.2</v>
+        <v>545.74</v>
       </c>
       <c r="I96">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
-        <v>441.2</v>
+        <v>545.74</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
-        <v>247.88</v>
+        <v>307.23</v>
       </c>
       <c r="N96">
-        <v>181.47</v>
+        <v>131.73</v>
       </c>
       <c r="O96">
-        <v>11.85</v>
+        <v>65.87</v>
+      </c>
+      <c r="P96">
+        <v>40.91</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C97">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D97" t="s">
-        <v>82</v>
+        <v>240</v>
       </c>
       <c r="E97" t="s">
         <v>241</v>
       </c>
       <c r="F97">
         <v>1995</v>
       </c>
       <c r="G97" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="H97">
-        <v>440.34</v>
+        <v>537.15</v>
       </c>
       <c r="I97">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
-        <v>440.34</v>
+        <v>537.15</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
-        <v>229.29</v>
+        <v>210.3</v>
       </c>
       <c r="N97">
+        <v>89.97</v>
+      </c>
+      <c r="O97">
         <v>83.22</v>
       </c>
-      <c r="O97">
-[...1 lines deleted...]
-      </c>
       <c r="P97">
-        <v>24.86</v>
+        <v>65.31</v>
       </c>
       <c r="Q97">
-        <v>20.45</v>
+        <v>60.41</v>
+      </c>
+      <c r="R97">
+        <v>27.94</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C98">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D98" t="s">
-        <v>34</v>
+        <v>242</v>
       </c>
       <c r="E98" t="s">
         <v>243</v>
       </c>
       <c r="F98">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="G98" t="s">
         <v>244</v>
       </c>
       <c r="H98">
-        <v>435.87</v>
+        <v>534.4</v>
       </c>
       <c r="I98">
         <v>4</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>435.87</v>
+        <v>534.4</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
-        <v>198.52</v>
+        <v>181.47</v>
       </c>
       <c r="N98">
-        <v>105.15</v>
+        <v>132.86</v>
       </c>
       <c r="O98">
-        <v>104.26</v>
+        <v>113.67</v>
       </c>
       <c r="P98">
-        <v>27.94</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C99">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D99" t="s">
         <v>245</v>
       </c>
       <c r="E99" t="s">
         <v>246</v>
       </c>
       <c r="F99">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G99" t="s">
-        <v>247</v>
+        <v>68</v>
       </c>
       <c r="H99">
-        <v>429.0075</v>
+        <v>513.76</v>
       </c>
       <c r="I99">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>429.0075</v>
+        <v>513.76</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
-        <v>429.0075</v>
+        <v>293.15</v>
+      </c>
+      <c r="N99">
+        <v>143.63</v>
+      </c>
+      <c r="O99">
+        <v>76.98</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C100">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D100" t="s">
+        <v>247</v>
+      </c>
+      <c r="E100" t="s">
         <v>248</v>
       </c>
-      <c r="E100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G100" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="H100">
-        <v>427.81</v>
+        <v>509.81</v>
       </c>
       <c r="I100">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
-        <v>427.81</v>
+        <v>509.81</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
-        <v>427.81</v>
+        <v>194.53</v>
+      </c>
+      <c r="N100">
+        <v>181.47</v>
+      </c>
+      <c r="O100">
+        <v>89.21</v>
+      </c>
+      <c r="P100">
+        <v>44.6</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C101">
-        <v>-2</v>
+        <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>250</v>
+        <v>89</v>
       </c>
       <c r="E101" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F101">
         <v>1995</v>
       </c>
       <c r="G101" t="s">
-        <v>123</v>
+        <v>250</v>
       </c>
       <c r="H101">
-        <v>425.99</v>
+        <v>501.27</v>
       </c>
       <c r="I101">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>425.99</v>
+        <v>501.27</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
-        <v>210.3</v>
+        <v>229.29</v>
       </c>
       <c r="N101">
-        <v>89.97</v>
+        <v>83.22</v>
       </c>
       <c r="O101">
-        <v>65.31</v>
+        <v>82.52</v>
       </c>
       <c r="P101">
-        <v>60.41</v>
+        <v>60.93</v>
+      </c>
+      <c r="Q101">
+        <v>24.86</v>
+      </c>
+      <c r="R101">
+        <v>20.45</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C102">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D102" t="s">
+        <v>34</v>
+      </c>
+      <c r="E102" t="s">
+        <v>251</v>
+      </c>
+      <c r="F102">
+        <v>1992</v>
+      </c>
+      <c r="G102" t="s">
         <v>252</v>
       </c>
-      <c r="E102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H102">
-        <v>409.47</v>
+        <v>494.63</v>
       </c>
       <c r="I102">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>409.47</v>
+        <v>494.63</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
-        <v>181.47</v>
+        <v>198.52</v>
       </c>
       <c r="N102">
-        <v>82.52</v>
+        <v>105.15</v>
       </c>
       <c r="O102">
-        <v>68.5</v>
+        <v>104.26</v>
       </c>
       <c r="P102">
-        <v>44.6</v>
+        <v>41.26</v>
       </c>
       <c r="Q102">
-        <v>32.38</v>
+        <v>27.94</v>
+      </c>
+      <c r="R102">
+        <v>17.5</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="C103">
-        <v>-2</v>
+        <v>46</v>
       </c>
       <c r="D103" t="s">
+        <v>253</v>
+      </c>
+      <c r="E103" t="s">
         <v>254</v>
       </c>
-      <c r="E103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F103">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G103" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H103">
-        <v>408.28</v>
+        <v>477.17</v>
       </c>
       <c r="I103">
         <v>2</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>408.28</v>
+        <v>477.17</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103">
-        <v>212.09</v>
+        <v>247.88</v>
       </c>
       <c r="N103">
-        <v>196.19</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C104">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D104" t="s">
+        <v>255</v>
+      </c>
+      <c r="E104" t="s">
         <v>256</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G104" t="s">
-        <v>211</v>
+        <v>68</v>
       </c>
       <c r="H104">
-        <v>407.76</v>
+        <v>475.03</v>
       </c>
       <c r="I104">
         <v>4</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
-        <v>407.76</v>
+        <v>475.03</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
-        <v>155.27</v>
+        <v>227.35</v>
       </c>
       <c r="N104">
-        <v>113.67</v>
+        <v>132.86</v>
       </c>
       <c r="O104">
-        <v>77.89</v>
+        <v>76.98</v>
       </c>
       <c r="P104">
-        <v>60.93</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C105">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D105" t="s">
+        <v>257</v>
+      </c>
+      <c r="E105" t="s">
         <v>258</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G105" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H105">
-        <v>407.29</v>
+        <v>468.23</v>
       </c>
       <c r="I105">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
-        <v>407.29</v>
+        <v>468.23</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
-        <v>227.35</v>
+        <v>212.09</v>
       </c>
       <c r="N105">
-        <v>179.94</v>
+        <v>122.89</v>
+      </c>
+      <c r="O105">
+        <v>65.87</v>
+      </c>
+      <c r="P105">
+        <v>35.0</v>
+      </c>
+      <c r="Q105">
+        <v>32.38</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="C106">
-        <v>-2</v>
+        <v>29</v>
       </c>
       <c r="D106" t="s">
-        <v>260</v>
+        <v>57</v>
       </c>
       <c r="E106" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="F106">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="G106" t="s">
-        <v>123</v>
+        <v>259</v>
       </c>
       <c r="H106">
-        <v>405.97</v>
+        <v>467.36</v>
       </c>
       <c r="I106">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
-        <v>405.97</v>
+        <v>467.36</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
-        <v>153.96</v>
+        <v>271.17</v>
       </c>
       <c r="N106">
-        <v>89.21</v>
-[...11 lines deleted...]
-        <v>23.45</v>
+        <v>196.19</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C107">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="D107" t="s">
-        <v>262</v>
+        <v>89</v>
       </c>
       <c r="E107" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F107">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G107" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="H107">
-        <v>400.97</v>
+        <v>462.5</v>
       </c>
       <c r="I107">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>400.97</v>
+        <v>462.5</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
-        <v>155.27</v>
-[...8 lines deleted...]
-        <v>27.41</v>
+        <v>462.5</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C108">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="D108" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E108" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F108">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G108" t="s">
-        <v>36</v>
+        <v>263</v>
       </c>
       <c r="H108">
-        <v>392.64</v>
+        <v>456.17</v>
       </c>
       <c r="I108">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
-        <v>392.64</v>
+        <v>456.17</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
-        <v>155.27</v>
+        <v>247.88</v>
       </c>
       <c r="N108">
-        <v>76.98</v>
+        <v>181.47</v>
       </c>
       <c r="O108">
-        <v>65.87</v>
+        <v>14.97</v>
       </c>
       <c r="P108">
-        <v>56.36</v>
-[...2 lines deleted...]
-        <v>38.16</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C109">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D109" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E109" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="F109">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="G109" t="s">
-        <v>268</v>
+        <v>203</v>
       </c>
       <c r="H109">
-        <v>392.37</v>
+        <v>452.88</v>
       </c>
       <c r="I109">
         <v>1</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>392.37</v>
+        <v>452.88</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
-        <v>392.37</v>
+        <v>452.88</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C110">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="D110" t="s">
-        <v>117</v>
+        <v>266</v>
       </c>
       <c r="E110" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="F110">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G110" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="H110">
-        <v>387.15</v>
+        <v>452.69</v>
       </c>
       <c r="I110">
         <v>3</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
-        <v>387.15</v>
+        <v>452.69</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
-        <v>245.78</v>
+        <v>238.46</v>
       </c>
       <c r="N110">
-        <v>113.67</v>
+        <v>143.63</v>
       </c>
       <c r="O110">
-        <v>27.7</v>
+        <v>70.6</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>211</v>
+        <v>106</v>
       </c>
       <c r="C111">
-        <v>101</v>
+        <v>-4</v>
       </c>
       <c r="D111" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E111" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F111">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="G111" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="H111">
-        <v>361.2445</v>
+        <v>449.0</v>
       </c>
       <c r="I111">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>361.2445</v>
+        <v>449.0</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
-        <v>313.6245</v>
+        <v>155.27</v>
       </c>
       <c r="N111">
-        <v>32.65</v>
+        <v>76.98</v>
       </c>
       <c r="O111">
-        <v>14.97</v>
+        <v>65.87</v>
+      </c>
+      <c r="P111">
+        <v>56.36</v>
+      </c>
+      <c r="Q111">
+        <v>56.36</v>
+      </c>
+      <c r="R111">
+        <v>38.16</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C112">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="D112" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E112" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="F112">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="G112" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="H112">
-        <v>356.33</v>
+        <v>440.8575</v>
       </c>
       <c r="I112">
         <v>2</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>356.33</v>
+        <v>440.8575</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
-        <v>273.11</v>
+        <v>429.0075</v>
       </c>
       <c r="N112">
-        <v>83.22</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>109</v>
+      </c>
+      <c r="C113">
+        <v>-3</v>
       </c>
       <c r="D113" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E113" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="F113">
         <v>2004</v>
       </c>
       <c r="G113" t="s">
-        <v>277</v>
+        <v>51</v>
       </c>
       <c r="H113">
-        <v>355.201</v>
+        <v>432.15</v>
       </c>
       <c r="I113">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
-        <v>355.201</v>
+        <v>432.15</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
-        <v>355.201</v>
+        <v>227.35</v>
+      </c>
+      <c r="N113">
+        <v>113.67</v>
+      </c>
+      <c r="O113">
+        <v>60.93</v>
+      </c>
+      <c r="P113">
+        <v>30.2</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="C114">
-        <v>-4</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E114" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="F114">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G114" t="s">
-        <v>211</v>
+        <v>108</v>
       </c>
       <c r="H114">
-        <v>354.91</v>
+        <v>419.95</v>
       </c>
       <c r="I114">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>354.91</v>
+        <v>419.95</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
-        <v>232.02</v>
+        <v>104.26</v>
       </c>
       <c r="N114">
-        <v>122.89</v>
+        <v>97.26</v>
+      </c>
+      <c r="O114">
+        <v>89.97</v>
+      </c>
+      <c r="P114">
+        <v>76.33</v>
+      </c>
+      <c r="Q114">
+        <v>52.13</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="C115">
-        <v>-4</v>
+        <v>25</v>
       </c>
       <c r="D115" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E115" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F115">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G115" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H115">
-        <v>342.04</v>
+        <v>417.14</v>
       </c>
       <c r="I115">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>342.04</v>
+        <v>417.14</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
-        <v>265.71</v>
+        <v>155.27</v>
       </c>
       <c r="N115">
-        <v>76.33</v>
+        <v>91.04</v>
+      </c>
+      <c r="O115">
+        <v>83.22</v>
+      </c>
+      <c r="P115">
+        <v>35.3</v>
+      </c>
+      <c r="Q115">
+        <v>30.2</v>
+      </c>
+      <c r="R115">
+        <v>22.11</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C116">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D116" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E116" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="F116">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G116" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="H116">
-        <v>339.17</v>
+        <v>408.28</v>
       </c>
       <c r="I116">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>339.17</v>
+        <v>408.28</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
-        <v>131.73</v>
+        <v>212.09</v>
       </c>
       <c r="N116">
-        <v>104.26</v>
-[...8 lines deleted...]
-        <v>22.11</v>
+        <v>196.19</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C117">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D117" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E117" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="F117">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G117" t="s">
-        <v>45</v>
+        <v>244</v>
       </c>
       <c r="H117">
-        <v>335.73</v>
+        <v>407.76</v>
       </c>
       <c r="I117">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
-        <v>335.73</v>
+        <v>407.76</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
-        <v>335.73</v>
+        <v>155.27</v>
+      </c>
+      <c r="N117">
+        <v>113.67</v>
+      </c>
+      <c r="O117">
+        <v>77.89</v>
+      </c>
+      <c r="P117">
+        <v>60.93</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C118">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D118" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="E118" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="F118">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="G118" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="H118">
-        <v>329.98</v>
+        <v>407.29</v>
       </c>
       <c r="I118">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
-        <v>329.98</v>
+        <v>407.29</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
-        <v>104.26</v>
+        <v>227.35</v>
       </c>
       <c r="N118">
-        <v>97.26</v>
-[...5 lines deleted...]
-        <v>52.13</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C119">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D119" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E119" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="F119">
         <v>1998</v>
       </c>
       <c r="G119" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="H119">
-        <v>317.88</v>
+        <v>401.6</v>
       </c>
       <c r="I119">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
-        <v>317.88</v>
+        <v>401.6</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
-        <v>164.66</v>
+        <v>335.73</v>
       </c>
       <c r="N119">
-        <v>118.22</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>65.87</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C120">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D120" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E120" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="F120">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="G120" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="H120">
-        <v>307.46</v>
+        <v>400.97</v>
       </c>
       <c r="I120">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
-        <v>307.46</v>
+        <v>400.97</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
-        <v>132.86</v>
+        <v>155.27</v>
       </c>
       <c r="N120">
-        <v>113.67</v>
+        <v>121.85</v>
       </c>
       <c r="O120">
-        <v>60.93</v>
+        <v>96.44</v>
+      </c>
+      <c r="P120">
+        <v>27.41</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C121">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="D121" t="s">
-        <v>292</v>
+        <v>78</v>
       </c>
       <c r="E121" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="F121">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="G121" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="H121">
-        <v>304.81</v>
+        <v>395.73</v>
       </c>
       <c r="I121">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
-        <v>304.81</v>
+        <v>395.73</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
-        <v>143.63</v>
-[...5 lines deleted...]
-        <v>71.21</v>
+        <v>395.73</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>117</v>
       </c>
       <c r="C122">
         <v>-4</v>
       </c>
       <c r="D122" t="s">
-        <v>294</v>
+        <v>128</v>
       </c>
       <c r="E122" t="s">
-        <v>124</v>
+        <v>289</v>
       </c>
       <c r="F122">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G122" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="H122">
-        <v>303.26</v>
+        <v>387.15</v>
       </c>
       <c r="I122">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
-        <v>303.26</v>
+        <v>387.15</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>131.73</v>
+        <v>245.78</v>
       </c>
       <c r="N122">
-        <v>82.52</v>
+        <v>113.67</v>
       </c>
       <c r="O122">
-        <v>65.31</v>
-[...2 lines deleted...]
-        <v>23.7</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>118</v>
       </c>
       <c r="C123">
         <v>-4</v>
       </c>
       <c r="D123" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E123" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="F123">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G123" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="H123">
-        <v>300.19</v>
+        <v>366.1</v>
       </c>
       <c r="I123">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>300.19</v>
+        <v>366.1</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
-        <v>212.09</v>
+        <v>164.66</v>
       </c>
       <c r="N123">
-        <v>70.6</v>
+        <v>118.22</v>
       </c>
       <c r="O123">
-        <v>17.5</v>
+        <v>48.22</v>
+      </c>
+      <c r="P123">
+        <v>35.0</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>119</v>
+        <v>229</v>
       </c>
       <c r="C124">
-        <v>-4</v>
+        <v>106</v>
       </c>
       <c r="D124" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E124" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="F124">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="G124" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H124">
-        <v>295.25</v>
+        <v>365.33</v>
       </c>
       <c r="I124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
-        <v>295.25</v>
+        <v>365.33</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
-        <v>295.25</v>
+        <v>313.2</v>
+      </c>
+      <c r="N124">
+        <v>52.13</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>119</v>
+      </c>
+      <c r="C125">
+        <v>-5</v>
       </c>
       <c r="D125" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E125" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="F125">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="G125" t="s">
-        <v>277</v>
+        <v>145</v>
       </c>
       <c r="H125">
-        <v>276.29</v>
+        <v>361.2445</v>
       </c>
       <c r="I125">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>276.29</v>
+        <v>361.2445</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
-        <v>276.29</v>
+        <v>313.6245</v>
+      </c>
+      <c r="N125">
+        <v>32.65</v>
+      </c>
+      <c r="O125">
+        <v>14.97</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="C126">
-        <v>-4</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>54</v>
+        <v>296</v>
       </c>
       <c r="E126" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F126">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="G126" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="H126">
-        <v>271.17</v>
+        <v>360.4</v>
       </c>
       <c r="I126">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>271.17</v>
+        <v>360.4</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
-        <v>271.17</v>
+        <v>157.12</v>
+      </c>
+      <c r="N126">
+        <v>97.26</v>
+      </c>
+      <c r="O126">
+        <v>71.21</v>
+      </c>
+      <c r="P126">
+        <v>27.94</v>
+      </c>
+      <c r="Q126">
+        <v>6.87</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="C127">
-        <v>-4</v>
+        <v>19</v>
       </c>
       <c r="D127" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E127" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="F127">
-        <v>1991</v>
+        <v>2005</v>
       </c>
       <c r="G127" t="s">
-        <v>42</v>
+        <v>301</v>
       </c>
       <c r="H127">
-        <v>267.98</v>
+        <v>356.49</v>
       </c>
       <c r="I127">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>267.98</v>
+        <v>356.49</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
-        <v>267.98</v>
+        <v>181.47</v>
+      </c>
+      <c r="N127">
+        <v>122.89</v>
+      </c>
+      <c r="O127">
+        <v>52.13</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C128">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D128" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E128" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F128">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="G128" t="s">
-        <v>59</v>
+        <v>304</v>
       </c>
       <c r="H128">
-        <v>265.71</v>
+        <v>356.33</v>
       </c>
       <c r="I128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
-        <v>265.71</v>
+        <v>356.33</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
-        <v>265.71</v>
+        <v>273.11</v>
+      </c>
+      <c r="N128">
+        <v>83.22</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C129">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D129" t="s">
+        <v>305</v>
+      </c>
+      <c r="E129" t="s">
+        <v>306</v>
+      </c>
+      <c r="F129">
+        <v>2004</v>
+      </c>
+      <c r="G129" t="s">
         <v>307</v>
       </c>
-      <c r="E129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H129">
-        <v>265.19</v>
+        <v>355.201</v>
       </c>
       <c r="I129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>265.19</v>
+        <v>355.201</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
-        <v>227.35</v>
-[...2 lines deleted...]
-        <v>37.84</v>
+        <v>355.201</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C130">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D130" t="s">
         <v>308</v>
       </c>
       <c r="E130" t="s">
         <v>309</v>
       </c>
       <c r="F130">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G130" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="H130">
-        <v>264.4</v>
+        <v>354.91</v>
       </c>
       <c r="I130">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>264.4</v>
+        <v>354.91</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
-        <v>212.09</v>
+        <v>232.02</v>
       </c>
       <c r="N130">
-        <v>30.2</v>
-[...2 lines deleted...]
-        <v>22.11</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C131">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D131" t="s">
         <v>310</v>
       </c>
       <c r="E131" t="s">
         <v>311</v>
       </c>
       <c r="F131">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="G131" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H131">
-        <v>263.14</v>
+        <v>342.04</v>
       </c>
       <c r="I131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
-        <v>263.14</v>
+        <v>342.04</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
-        <v>157.12</v>
+        <v>265.71</v>
       </c>
       <c r="N131">
-        <v>71.21</v>
-[...5 lines deleted...]
-        <v>6.87</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C132">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="D132" t="s">
+        <v>312</v>
+      </c>
+      <c r="E132" t="s">
         <v>313</v>
       </c>
-      <c r="E132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="G132" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="H132">
-        <v>261.87</v>
+        <v>339.17</v>
       </c>
       <c r="I132">
         <v>5</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
-        <v>261.87</v>
+        <v>339.17</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
-        <v>91.04</v>
+        <v>131.73</v>
       </c>
       <c r="N132">
-        <v>83.22</v>
+        <v>104.26</v>
       </c>
       <c r="O132">
-        <v>35.3</v>
+        <v>42.91</v>
       </c>
       <c r="P132">
-        <v>30.2</v>
+        <v>38.16</v>
       </c>
       <c r="Q132">
         <v>22.11</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="C133">
-        <v>-4</v>
+        <v>9</v>
       </c>
       <c r="D133" t="s">
+        <v>314</v>
+      </c>
+      <c r="E133" t="s">
         <v>315</v>
       </c>
-      <c r="E133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G133" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="H133">
-        <v>257.55</v>
+        <v>323.06</v>
       </c>
       <c r="I133">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
-        <v>257.55</v>
+        <v>323.06</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
-        <v>227.35</v>
+        <v>143.63</v>
       </c>
       <c r="N133">
-        <v>30.2</v>
+        <v>71.21</v>
+      </c>
+      <c r="O133">
+        <v>60.41</v>
+      </c>
+      <c r="P133">
+        <v>47.81</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>214</v>
+      </c>
+      <c r="C134">
+        <v>81</v>
       </c>
       <c r="D134" t="s">
-        <v>258</v>
+        <v>78</v>
       </c>
       <c r="E134" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F134">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G134" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="H134">
-        <v>255.57</v>
+        <v>319.26</v>
       </c>
       <c r="I134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
-        <v>255.57</v>
+        <v>319.26</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
-        <v>255.57</v>
+        <v>229.29</v>
+      </c>
+      <c r="N134">
+        <v>89.97</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C135">
-        <v>-5</v>
+        <v>-8</v>
       </c>
       <c r="D135" t="s">
+        <v>317</v>
+      </c>
+      <c r="E135" t="s">
         <v>318</v>
       </c>
-      <c r="E135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135">
-        <v>1995</v>
+        <v>2004</v>
       </c>
       <c r="G135" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H135">
-        <v>251.85</v>
+        <v>315.55</v>
       </c>
       <c r="I135">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
-        <v>251.85</v>
+        <v>315.55</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>143.63</v>
+        <v>289.71</v>
       </c>
       <c r="N135">
-        <v>60.41</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>127</v>
+      </c>
+      <c r="C136">
+        <v>-8</v>
       </c>
       <c r="D136" t="s">
+        <v>319</v>
+      </c>
+      <c r="E136" t="s">
         <v>320</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G136" t="s">
-        <v>322</v>
+        <v>31</v>
       </c>
       <c r="H136">
-        <v>236.4</v>
+        <v>313.2</v>
       </c>
       <c r="I136">
         <v>1</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
-        <v>236.4</v>
+        <v>313.2</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
-        <v>236.4</v>
+        <v>313.2</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C137">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D137" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E137" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F137">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G137" t="s">
-        <v>325</v>
+        <v>31</v>
       </c>
       <c r="H137">
-        <v>234.43</v>
+        <v>307.46</v>
       </c>
       <c r="I137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
-        <v>234.43</v>
+        <v>307.46</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
-        <v>220.58</v>
+        <v>132.86</v>
       </c>
       <c r="N137">
-        <v>13.85</v>
+        <v>113.67</v>
+      </c>
+      <c r="O137">
+        <v>60.93</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C138">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D138" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E138" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F138">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="G138" t="s">
-        <v>247</v>
+        <v>64</v>
       </c>
       <c r="H138">
-        <v>233.68</v>
+        <v>304.81</v>
       </c>
       <c r="I138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
-        <v>233.68</v>
+        <v>304.81</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
-        <v>233.68</v>
+        <v>143.63</v>
+      </c>
+      <c r="N138">
+        <v>89.97</v>
+      </c>
+      <c r="O138">
+        <v>71.21</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C139">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D139" t="s">
-        <v>46</v>
+        <v>325</v>
       </c>
       <c r="E139" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F139">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G139" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="H139">
-        <v>231.93</v>
+        <v>300.19</v>
       </c>
       <c r="I139">
         <v>3</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
-        <v>231.93</v>
+        <v>300.19</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
-        <v>153.96</v>
+        <v>212.09</v>
       </c>
       <c r="N139">
-        <v>41.26</v>
+        <v>70.6</v>
       </c>
       <c r="O139">
-        <v>36.71</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C140">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D140" t="s">
-        <v>228</v>
+        <v>327</v>
       </c>
       <c r="E140" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F140">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="G140" t="s">
-        <v>45</v>
+        <v>304</v>
       </c>
       <c r="H140">
-        <v>229.29</v>
+        <v>295.25</v>
       </c>
       <c r="I140">
         <v>1</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
-        <v>229.29</v>
+        <v>295.25</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
-        <v>229.29</v>
+        <v>295.25</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B141">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C141">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="D141" t="s">
+        <v>329</v>
+      </c>
+      <c r="E141" t="s">
         <v>330</v>
       </c>
-      <c r="E141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G141" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="H141">
-        <v>229.29</v>
+        <v>277.67</v>
       </c>
       <c r="I141">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
-        <v>229.29</v>
+        <v>277.67</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
-        <v>229.29</v>
+        <v>96.44</v>
+      </c>
+      <c r="N141">
+        <v>71.21</v>
+      </c>
+      <c r="O141">
+        <v>55.88</v>
+      </c>
+      <c r="P141">
+        <v>32.03</v>
+      </c>
+      <c r="Q141">
+        <v>22.11</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>168</v>
+      </c>
+      <c r="C142">
+        <v>27</v>
       </c>
       <c r="D142" t="s">
+        <v>331</v>
+      </c>
+      <c r="E142" t="s">
         <v>332</v>
       </c>
-      <c r="E142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G142" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="H142">
-        <v>218.67</v>
+        <v>276.9</v>
       </c>
       <c r="I142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
-        <v>218.67</v>
+        <v>276.9</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
-        <v>218.67</v>
+        <v>105.15</v>
+      </c>
+      <c r="N142">
+        <v>101.15</v>
+      </c>
+      <c r="O142">
+        <v>70.6</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C143">
-        <v>-7</v>
+        <v>-9</v>
       </c>
       <c r="D143" t="s">
+        <v>333</v>
+      </c>
+      <c r="E143" t="s">
         <v>334</v>
       </c>
-      <c r="E143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G143" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="H143">
-        <v>216.15</v>
+        <v>276.29</v>
       </c>
       <c r="I143">
         <v>1</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
-        <v>216.15</v>
+        <v>276.29</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
-        <v>216.15</v>
+        <v>276.29</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C144">
-        <v>-7</v>
+        <v>-8</v>
       </c>
       <c r="D144" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E144" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F144">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="G144" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="H144">
-        <v>211.12</v>
+        <v>267.98</v>
       </c>
       <c r="I144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
-        <v>211.12</v>
+        <v>267.98</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
-        <v>169.86</v>
-[...2 lines deleted...]
-        <v>41.26</v>
+        <v>267.98</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C145">
-        <v>-7</v>
+        <v>-8</v>
       </c>
       <c r="D145" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E145" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="F145">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G145" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="H145">
-        <v>208.05</v>
+        <v>265.71</v>
       </c>
       <c r="I145">
         <v>1</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
-        <v>208.05</v>
+        <v>265.71</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
-        <v>208.05</v>
+        <v>265.71</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C146">
-        <v>-7</v>
+        <v>-8</v>
       </c>
       <c r="D146" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E146" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="F146">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="G146" t="s">
-        <v>343</v>
+        <v>36</v>
       </c>
       <c r="H146">
-        <v>202.45</v>
+        <v>264.4</v>
       </c>
       <c r="I146">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>202.45</v>
+        <v>264.4</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
-        <v>184.95</v>
+        <v>212.09</v>
       </c>
       <c r="N146">
-        <v>17.5</v>
+        <v>30.2</v>
+      </c>
+      <c r="O146">
+        <v>22.11</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>140</v>
+      </c>
+      <c r="C147">
+        <v>-6</v>
       </c>
       <c r="D147" t="s">
-        <v>344</v>
+        <v>282</v>
       </c>
       <c r="E147" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="F147">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G147" t="s">
-        <v>346</v>
+        <v>203</v>
       </c>
       <c r="H147">
-        <v>202.27</v>
+        <v>255.57</v>
       </c>
       <c r="I147">
         <v>1</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>202.27</v>
+        <v>255.57</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
-        <v>202.27</v>
+        <v>255.57</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="C148">
-        <v>-8</v>
+        <v>14</v>
       </c>
       <c r="D148" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E148" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F148">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G148" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="H148">
-        <v>201.44</v>
+        <v>242.02</v>
       </c>
       <c r="I148">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
-        <v>201.44</v>
+        <v>242.02</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
-        <v>166.44</v>
+        <v>132.86</v>
       </c>
       <c r="N148">
-        <v>35.0</v>
+        <v>57.03</v>
+      </c>
+      <c r="O148">
+        <v>52.13</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C149">
-        <v>-8</v>
+        <v>-6</v>
       </c>
       <c r="D149" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E149" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F149">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G149" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="H149">
-        <v>199.94</v>
+        <v>236.4</v>
       </c>
       <c r="I149">
         <v>1</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>199.94</v>
+        <v>236.4</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
-        <v>199.94</v>
+        <v>236.4</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C150">
-        <v>-8</v>
+        <v>-6</v>
       </c>
       <c r="D150" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E150" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="F150">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="G150" t="s">
-        <v>149</v>
+        <v>122</v>
       </c>
       <c r="H150">
-        <v>192.56</v>
+        <v>234.43</v>
       </c>
       <c r="I150">
         <v>2</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>192.56</v>
+        <v>234.43</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
-        <v>142.41</v>
+        <v>220.58</v>
       </c>
       <c r="N150">
-        <v>50.15</v>
+        <v>13.85</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C151">
-        <v>-8</v>
+        <v>-6</v>
       </c>
       <c r="D151" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="E151" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="F151">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="G151" t="s">
-        <v>211</v>
+        <v>271</v>
       </c>
       <c r="H151">
-        <v>191.19</v>
+        <v>233.68</v>
       </c>
       <c r="I151">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>191.19</v>
+        <v>233.68</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>66.65</v>
-[...8 lines deleted...]
-        <v>38.16</v>
+        <v>233.68</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C152">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D152" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="E152" t="s">
-        <v>269</v>
+        <v>98</v>
       </c>
       <c r="F152">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="G152" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H152">
-        <v>191.07</v>
+        <v>233.23</v>
       </c>
       <c r="I152">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
-        <v>191.07</v>
+        <v>233.23</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
-        <v>97.26</v>
+        <v>56.36</v>
       </c>
       <c r="N152">
-        <v>65.87</v>
+        <v>52.13</v>
       </c>
       <c r="O152">
-        <v>27.94</v>
+        <v>48.22</v>
+      </c>
+      <c r="P152">
+        <v>23.91</v>
+      </c>
+      <c r="Q152">
+        <v>18.92</v>
+      </c>
+      <c r="R152">
+        <v>17.5</v>
+      </c>
+      <c r="S152">
+        <v>16.19</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C153">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D153" t="s">
-        <v>357</v>
+        <v>46</v>
       </c>
       <c r="E153" t="s">
-        <v>136</v>
+        <v>352</v>
       </c>
       <c r="F153">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G153" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="H153">
-        <v>190.4</v>
+        <v>231.93</v>
       </c>
       <c r="I153">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>190.4</v>
+        <v>231.93</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
-        <v>56.36</v>
+        <v>153.96</v>
       </c>
       <c r="N153">
-        <v>52.13</v>
+        <v>41.26</v>
       </c>
       <c r="O153">
-        <v>48.22</v>
-[...5 lines deleted...]
-        <v>16.19</v>
+        <v>36.71</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C154">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D154" t="s">
-        <v>358</v>
+        <v>188</v>
       </c>
       <c r="E154" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="F154">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="G154" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H154">
-        <v>190.27</v>
+        <v>229.29</v>
       </c>
       <c r="I154">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>190.27</v>
+        <v>229.29</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
-        <v>122.89</v>
-[...5 lines deleted...]
-        <v>32.38</v>
+        <v>229.29</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>146</v>
+        <v>183</v>
       </c>
       <c r="C155">
-        <v>-8</v>
+        <v>29</v>
       </c>
       <c r="D155" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="E155" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="F155">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G155" t="s">
-        <v>211</v>
+        <v>56</v>
       </c>
       <c r="H155">
-        <v>189.89</v>
+        <v>220.29</v>
       </c>
       <c r="I155">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
-        <v>189.89</v>
+        <v>220.29</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
-        <v>132.86</v>
+        <v>105.15</v>
       </c>
       <c r="N155">
-        <v>57.03</v>
+        <v>76.98</v>
+      </c>
+      <c r="O155">
+        <v>38.16</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C156">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D156" t="s">
-        <v>107</v>
+        <v>354</v>
       </c>
       <c r="E156" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="F156">
         <v>2003</v>
       </c>
       <c r="G156" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="H156">
-        <v>189.71</v>
+        <v>219.24</v>
       </c>
       <c r="I156">
         <v>3</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>189.71</v>
+        <v>219.24</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
-        <v>97.26</v>
+        <v>132.86</v>
       </c>
       <c r="N156">
         <v>48.22</v>
       </c>
       <c r="O156">
-        <v>44.23</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C157">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="D157" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="E157" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="F157">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G157" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H157">
-        <v>187.51</v>
+        <v>218.67</v>
       </c>
       <c r="I157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
-        <v>187.51</v>
+        <v>218.67</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
-        <v>112.71</v>
-[...5 lines deleted...]
-        <v>18.92</v>
+        <v>218.67</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>152</v>
+      </c>
+      <c r="C158">
+        <v>-5</v>
       </c>
       <c r="D158" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="E158" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="F158">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="G158" t="s">
-        <v>187</v>
+        <v>361</v>
       </c>
       <c r="H158">
-        <v>187.1</v>
+        <v>216.15</v>
       </c>
       <c r="I158">
         <v>1</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
-        <v>187.1</v>
+        <v>216.15</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
-        <v>187.1</v>
+        <v>216.15</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C159">
-        <v>-9</v>
+        <v>-5</v>
       </c>
       <c r="D159" t="s">
-        <v>112</v>
+        <v>362</v>
       </c>
       <c r="E159" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="F159">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G159" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="H159">
-        <v>185.37</v>
+        <v>211.12</v>
       </c>
       <c r="I159">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>185.37</v>
+        <v>211.12</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
-        <v>84.21</v>
+        <v>169.86</v>
       </c>
       <c r="N159">
-        <v>44.6</v>
-[...5 lines deleted...]
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C160">
-        <v>-9</v>
+        <v>-5</v>
       </c>
       <c r="D160" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E160" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="F160">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="G160" t="s">
-        <v>123</v>
+        <v>366</v>
       </c>
       <c r="H160">
-        <v>184.35</v>
+        <v>210.48</v>
       </c>
       <c r="I160">
         <v>3</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
-        <v>184.35</v>
+        <v>210.48</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
-        <v>96.44</v>
+        <v>184.95</v>
       </c>
       <c r="N160">
-        <v>55.88</v>
+        <v>17.5</v>
       </c>
       <c r="O160">
-        <v>32.03</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C161">
-        <v>-9</v>
+        <v>5</v>
       </c>
       <c r="D161" t="s">
-        <v>370</v>
+        <v>91</v>
       </c>
       <c r="E161" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F161">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="G161" t="s">
-        <v>372</v>
+        <v>48</v>
       </c>
       <c r="H161">
-        <v>181.47</v>
+        <v>204.29</v>
       </c>
       <c r="I161">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
-        <v>181.47</v>
+        <v>204.29</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
-        <v>181.47</v>
+        <v>84.21</v>
+      </c>
+      <c r="N161">
+        <v>44.6</v>
+      </c>
+      <c r="O161">
+        <v>32.65</v>
+      </c>
+      <c r="P161">
+        <v>23.91</v>
+      </c>
+      <c r="Q161">
+        <v>18.92</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C162">
-        <v>-9</v>
+        <v>-6</v>
       </c>
       <c r="D162" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E162" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="F162">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="G162" t="s">
-        <v>31</v>
+        <v>370</v>
       </c>
       <c r="H162">
-        <v>179.94</v>
+        <v>202.27</v>
       </c>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
-        <v>179.94</v>
+        <v>202.27</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
-        <v>179.94</v>
+        <v>202.27</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>156</v>
+      </c>
+      <c r="C163">
+        <v>-6</v>
       </c>
       <c r="D163" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="E163" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="F163">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="G163" t="s">
-        <v>277</v>
+        <v>36</v>
       </c>
       <c r="H163">
-        <v>173.07</v>
+        <v>201.44</v>
       </c>
       <c r="I163">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>173.07</v>
+        <v>201.44</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
-        <v>173.07</v>
+        <v>166.44</v>
+      </c>
+      <c r="N163">
+        <v>35.0</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C164">
-        <v>-10</v>
+        <v>-6</v>
       </c>
       <c r="D164" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="E164" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="F164">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="G164" t="s">
-        <v>181</v>
+        <v>375</v>
       </c>
       <c r="H164">
-        <v>171.75</v>
+        <v>199.94</v>
       </c>
       <c r="I164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
-        <v>171.75</v>
+        <v>199.94</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
-        <v>101.15</v>
-[...2 lines deleted...]
-        <v>70.6</v>
+        <v>199.94</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="C165">
-        <v>-10</v>
+        <v>23</v>
       </c>
       <c r="D165" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E165" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F165">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="G165" t="s">
-        <v>381</v>
+        <v>298</v>
       </c>
       <c r="H165">
-        <v>171.08</v>
+        <v>196.18</v>
       </c>
       <c r="I165">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>171.08</v>
+        <v>196.18</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
-        <v>171.08</v>
+        <v>113.67</v>
+      </c>
+      <c r="N165">
+        <v>56.36</v>
+      </c>
+      <c r="O165">
+        <v>26.15</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C166">
-        <v>-10</v>
+        <v>-7</v>
       </c>
       <c r="D166" t="s">
-        <v>117</v>
+        <v>378</v>
       </c>
       <c r="E166" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F166">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G166" t="s">
-        <v>383</v>
+        <v>163</v>
       </c>
       <c r="H166">
-        <v>170.9</v>
+        <v>192.56</v>
       </c>
       <c r="I166">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
-        <v>170.9</v>
+        <v>192.56</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
-        <v>97.26</v>
+        <v>142.41</v>
       </c>
       <c r="N166">
-        <v>41.26</v>
-[...2 lines deleted...]
-        <v>32.38</v>
+        <v>50.15</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>258</v>
+        <v>159</v>
       </c>
       <c r="C167">
-        <v>92</v>
+        <v>-7</v>
       </c>
       <c r="D167" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E167" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F167">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="G167" t="s">
-        <v>187</v>
+        <v>244</v>
       </c>
       <c r="H167">
-        <v>168.77</v>
+        <v>191.19</v>
       </c>
       <c r="I167">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
-        <v>168.77</v>
+        <v>191.19</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
-        <v>160.09</v>
+        <v>66.65</v>
       </c>
       <c r="N167">
-        <v>8.68</v>
+        <v>48.22</v>
+      </c>
+      <c r="O167">
+        <v>38.16</v>
+      </c>
+      <c r="P167">
+        <v>38.16</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C168">
-        <v>-11</v>
+        <v>-7</v>
       </c>
       <c r="D168" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E168" t="s">
-        <v>387</v>
+        <v>289</v>
       </c>
       <c r="F168">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="G168" t="s">
-        <v>247</v>
+        <v>36</v>
       </c>
       <c r="H168">
-        <v>167.86</v>
+        <v>191.07</v>
       </c>
       <c r="I168">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
-        <v>167.86</v>
+        <v>191.07</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
-        <v>167.86</v>
+        <v>97.26</v>
+      </c>
+      <c r="N168">
+        <v>65.87</v>
+      </c>
+      <c r="O168">
+        <v>27.94</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B169">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C169">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="D169" t="s">
-        <v>388</v>
+        <v>123</v>
       </c>
       <c r="E169" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="F169">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="G169" t="s">
-        <v>390</v>
+        <v>82</v>
       </c>
       <c r="H169">
-        <v>167.86</v>
+        <v>189.71</v>
       </c>
       <c r="I169">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>167.86</v>
+        <v>189.71</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
-        <v>52.13</v>
+        <v>97.26</v>
       </c>
       <c r="N169">
-        <v>45.13</v>
+        <v>48.22</v>
       </c>
       <c r="O169">
-        <v>35.3</v>
-[...2 lines deleted...]
-        <v>35.3</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B170">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C170">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="D170" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="E170" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="F170">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G170" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="H170">
-        <v>167.86</v>
+        <v>187.51</v>
       </c>
       <c r="I170">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
-        <v>167.86</v>
+        <v>187.51</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
-        <v>167.86</v>
+        <v>112.71</v>
+      </c>
+      <c r="N170">
+        <v>55.88</v>
+      </c>
+      <c r="O170">
+        <v>18.92</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C171">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="D171" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="E171" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="F171">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="G171" t="s">
-        <v>395</v>
+        <v>203</v>
       </c>
       <c r="H171">
-        <v>158.24</v>
+        <v>187.1</v>
       </c>
       <c r="I171">
         <v>1</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>158.24</v>
+        <v>187.1</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
-        <v>158.24</v>
+        <v>187.1</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>-11</v>
+        <v>0</v>
+      </c>
+      <c r="C172" t="s">
+        <v>388</v>
       </c>
       <c r="D172" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="E172" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="F172">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="G172" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H172">
-        <v>155.54</v>
+        <v>181.47</v>
       </c>
       <c r="I172">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
-        <v>155.54</v>
+        <v>181.47</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
-        <v>122.89</v>
-[...2 lines deleted...]
-        <v>32.65</v>
+        <v>181.47</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C173">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="D173" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E173" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="F173">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G173" t="s">
-        <v>211</v>
+        <v>31</v>
       </c>
       <c r="H173">
-        <v>155.48</v>
+        <v>179.94</v>
       </c>
       <c r="I173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
-        <v>155.48</v>
+        <v>179.94</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
-        <v>145.34</v>
-[...2 lines deleted...]
-        <v>10.14</v>
+        <v>179.94</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>227</v>
+      </c>
+      <c r="C174">
+        <v>54</v>
       </c>
       <c r="D174" t="s">
-        <v>34</v>
+        <v>393</v>
       </c>
       <c r="E174" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F174">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="G174" t="s">
-        <v>187</v>
+        <v>136</v>
       </c>
       <c r="H174">
-        <v>148.08</v>
+        <v>178.98</v>
       </c>
       <c r="I174">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
-        <v>148.08</v>
+        <v>178.98</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
-        <v>148.08</v>
+        <v>113.67</v>
+      </c>
+      <c r="N174">
+        <v>65.31</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="C175">
-        <v>-12</v>
+        <v>29</v>
       </c>
       <c r="D175" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E175" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F175">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G175" t="s">
-        <v>42</v>
+        <v>200</v>
       </c>
       <c r="H175">
-        <v>147.51</v>
+        <v>178.93</v>
       </c>
       <c r="I175">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
-        <v>147.51</v>
+        <v>178.93</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
-        <v>109.35</v>
+        <v>65.87</v>
       </c>
       <c r="N175">
-        <v>38.16</v>
+        <v>60.93</v>
+      </c>
+      <c r="O175">
+        <v>52.13</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="C176">
-        <v>-12</v>
+        <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="E176" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F176">
-        <v>1995</v>
+        <v>2005</v>
       </c>
       <c r="G176" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="H176">
-        <v>147.2</v>
+        <v>177.59</v>
       </c>
       <c r="I176">
         <v>3</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>147.2</v>
+        <v>177.59</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
-        <v>105.15</v>
+        <v>145.34</v>
       </c>
       <c r="N176">
-        <v>30.2</v>
+        <v>22.11</v>
       </c>
       <c r="O176">
-        <v>11.85</v>
+        <v>10.14</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C177">
-        <v>-12</v>
+        <v>-9</v>
       </c>
       <c r="D177" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E177" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="F177">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G177" t="s">
-        <v>343</v>
+        <v>307</v>
       </c>
       <c r="H177">
-        <v>146.38</v>
+        <v>173.07</v>
       </c>
       <c r="I177">
         <v>1</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
-        <v>146.38</v>
+        <v>173.07</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
-        <v>146.38</v>
+        <v>173.07</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C178">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D178" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E178" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F178">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G178" t="s">
-        <v>51</v>
+        <v>403</v>
       </c>
       <c r="H178">
-        <v>145.07</v>
+        <v>171.08</v>
       </c>
       <c r="I178">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
-        <v>145.07</v>
+        <v>171.08</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
-        <v>97.26</v>
-[...2 lines deleted...]
-        <v>47.81</v>
+        <v>171.08</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C179">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D179" t="s">
-        <v>409</v>
+        <v>128</v>
       </c>
       <c r="E179" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="F179">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="G179" t="s">
-        <v>68</v>
+        <v>181</v>
       </c>
       <c r="H179">
-        <v>143.31</v>
+        <v>170.9</v>
       </c>
       <c r="I179">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>143.31</v>
+        <v>170.9</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
-        <v>105.15</v>
+        <v>97.26</v>
       </c>
       <c r="N179">
-        <v>38.16</v>
+        <v>41.26</v>
+      </c>
+      <c r="O179">
+        <v>32.38</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C180">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D180" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E180" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="F180">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="G180" t="s">
-        <v>312</v>
+        <v>203</v>
       </c>
       <c r="H180">
-        <v>142.49</v>
+        <v>168.77</v>
       </c>
       <c r="I180">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
-        <v>142.49</v>
+        <v>168.77</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
-        <v>72.05</v>
+        <v>160.09</v>
       </c>
       <c r="N180">
-        <v>44.6</v>
-[...2 lines deleted...]
-        <v>25.84</v>
+        <v>8.68</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C181">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D181" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="E181" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="F181">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="G181" t="s">
-        <v>39</v>
+        <v>409</v>
       </c>
       <c r="H181">
-        <v>142.41</v>
+        <v>167.86</v>
       </c>
       <c r="I181">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
-        <v>142.41</v>
+        <v>167.86</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
-        <v>142.41</v>
+        <v>52.13</v>
+      </c>
+      <c r="N181">
+        <v>45.13</v>
+      </c>
+      <c r="O181">
+        <v>35.3</v>
+      </c>
+      <c r="P181">
+        <v>35.3</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B182">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C182">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D182" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="E182" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="F182">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="G182" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="H182">
-        <v>140.9</v>
+        <v>167.86</v>
       </c>
       <c r="I182">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>140.9</v>
+        <v>167.86</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
-        <v>89.21</v>
-[...2 lines deleted...]
-        <v>51.69</v>
+        <v>167.86</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C183">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="D183" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E183" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F183">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="G183" t="s">
-        <v>312</v>
+        <v>206</v>
       </c>
       <c r="H183">
-        <v>139.82</v>
+        <v>164.78</v>
       </c>
       <c r="I183">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>139.82</v>
+        <v>164.78</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
-        <v>113.67</v>
+        <v>56.36</v>
       </c>
       <c r="N183">
-        <v>26.15</v>
+        <v>40.47</v>
+      </c>
+      <c r="O183">
+        <v>35.3</v>
+      </c>
+      <c r="P183">
+        <v>32.65</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="C184">
-        <v>-12</v>
+        <v>77</v>
       </c>
       <c r="D184" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="E184" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="F184">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G184" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="H184">
-        <v>139.66</v>
+        <v>164.08</v>
       </c>
       <c r="I184">
         <v>2</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>139.66</v>
+        <v>164.08</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
-        <v>127.81</v>
+        <v>143.63</v>
       </c>
       <c r="N184">
-        <v>11.85</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="C185">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="D185" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="E185" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F185">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="G185" t="s">
-        <v>56</v>
+        <v>298</v>
       </c>
       <c r="H185">
-        <v>139.58</v>
+        <v>158.68</v>
       </c>
       <c r="I185">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
-        <v>139.58</v>
+        <v>158.68</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
-        <v>83.22</v>
+        <v>72.05</v>
       </c>
       <c r="N185">
-        <v>56.36</v>
+        <v>44.6</v>
+      </c>
+      <c r="O185">
+        <v>25.84</v>
+      </c>
+      <c r="P185">
+        <v>16.19</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>175</v>
+      </c>
+      <c r="C186">
+        <v>-10</v>
       </c>
       <c r="D186" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E186" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="F186">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="G186" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H186">
-        <v>136.98</v>
+        <v>158.24</v>
       </c>
       <c r="I186">
         <v>1</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
-        <v>136.98</v>
+        <v>158.24</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
-        <v>136.98</v>
+        <v>158.24</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C187">
-        <v>-13</v>
+        <v>-10</v>
       </c>
       <c r="D187" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E187" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="F187">
         <v>2004</v>
       </c>
       <c r="G187" t="s">
-        <v>351</v>
+        <v>64</v>
       </c>
       <c r="H187">
-        <v>135.4</v>
+        <v>155.54</v>
       </c>
       <c r="I187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>135.4</v>
+        <v>155.54</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
-        <v>135.4</v>
+        <v>122.89</v>
+      </c>
+      <c r="N187">
+        <v>32.65</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C188">
-        <v>-13</v>
+        <v>-9</v>
       </c>
       <c r="D188" t="s">
-        <v>428</v>
+        <v>34</v>
       </c>
       <c r="E188" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="F188">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G188" t="s">
-        <v>242</v>
+        <v>203</v>
       </c>
       <c r="H188">
-        <v>134.66</v>
+        <v>148.08</v>
       </c>
       <c r="I188">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
-        <v>134.66</v>
+        <v>148.08</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
-        <v>121.85</v>
-[...2 lines deleted...]
-        <v>12.81</v>
+        <v>148.08</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C189">
-        <v>-13</v>
+        <v>-9</v>
       </c>
       <c r="D189" t="s">
-        <v>221</v>
+        <v>424</v>
       </c>
       <c r="E189" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="F189">
         <v>2002</v>
       </c>
       <c r="G189" t="s">
-        <v>223</v>
+        <v>39</v>
       </c>
       <c r="H189">
-        <v>133.34</v>
+        <v>147.51</v>
       </c>
       <c r="I189">
         <v>2</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
-        <v>133.34</v>
+        <v>147.51</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
-        <v>76.98</v>
+        <v>109.35</v>
       </c>
       <c r="N189">
-        <v>56.36</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C190">
-        <v>-13</v>
+        <v>-9</v>
       </c>
       <c r="D190" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="E190" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="F190">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="G190" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H190">
-        <v>132.86</v>
+        <v>147.2</v>
       </c>
       <c r="I190">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>132.86</v>
+        <v>147.2</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190">
-        <v>132.86</v>
+        <v>105.15</v>
+      </c>
+      <c r="N190">
+        <v>30.2</v>
+      </c>
+      <c r="O190">
+        <v>11.85</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C191">
-        <v>-13</v>
+        <v>-9</v>
       </c>
       <c r="D191" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="E191" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="F191">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G191" t="s">
-        <v>96</v>
+        <v>366</v>
       </c>
       <c r="H191">
-        <v>127.68</v>
+        <v>146.38</v>
       </c>
       <c r="I191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
-        <v>127.68</v>
+        <v>146.38</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
-        <v>112.71</v>
-[...2 lines deleted...]
-        <v>14.97</v>
+        <v>146.38</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>182</v>
+      </c>
+      <c r="C192">
+        <v>-9</v>
       </c>
       <c r="D192" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E192" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="F192">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G192" t="s">
-        <v>187</v>
+        <v>51</v>
       </c>
       <c r="H192">
-        <v>126.7</v>
+        <v>145.07</v>
       </c>
       <c r="I192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
-        <v>126.7</v>
+        <v>145.07</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
-        <v>126.7</v>
+        <v>97.26</v>
+      </c>
+      <c r="N192">
+        <v>47.81</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="C193">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D193" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E193" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="F193">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G193" t="s">
-        <v>381</v>
+        <v>42</v>
       </c>
       <c r="H193">
-        <v>125.24</v>
+        <v>142.41</v>
       </c>
       <c r="I193">
         <v>1</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
-        <v>125.24</v>
+        <v>142.41</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
-        <v>125.24</v>
+        <v>142.41</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C194">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D194" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E194" t="s">
-        <v>38</v>
+        <v>435</v>
       </c>
       <c r="F194">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="G194" t="s">
-        <v>39</v>
+        <v>250</v>
       </c>
       <c r="H194">
-        <v>122.89</v>
+        <v>140.9</v>
       </c>
       <c r="I194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
-        <v>122.89</v>
+        <v>140.9</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
-        <v>122.89</v>
+        <v>89.21</v>
+      </c>
+      <c r="N194">
+        <v>51.69</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="C195">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D195" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E195" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="F195">
         <v>2005</v>
       </c>
       <c r="G195" t="s">
-        <v>211</v>
+        <v>108</v>
       </c>
       <c r="H195">
-        <v>118.62</v>
+        <v>139.66</v>
       </c>
       <c r="I195">
         <v>2</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
-        <v>118.62</v>
+        <v>139.66</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
-        <v>65.87</v>
+        <v>127.81</v>
       </c>
       <c r="N195">
-        <v>52.75</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>189</v>
+      </c>
+      <c r="C196">
+        <v>-6</v>
       </c>
       <c r="D196" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="E196" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="F196">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="G196" t="s">
-        <v>187</v>
+        <v>59</v>
       </c>
       <c r="H196">
-        <v>117.2</v>
+        <v>139.58</v>
       </c>
       <c r="I196">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
-        <v>117.2</v>
+        <v>139.58</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
-        <v>117.2</v>
+        <v>83.22</v>
+      </c>
+      <c r="N196">
+        <v>56.36</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C197">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D197" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="E197" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F197">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="G197" t="s">
-        <v>336</v>
+        <v>442</v>
       </c>
       <c r="H197">
-        <v>115.85</v>
+        <v>136.98</v>
       </c>
       <c r="I197">
         <v>1</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
-        <v>115.85</v>
+        <v>136.98</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
-        <v>115.85</v>
+        <v>136.98</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C198">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D198" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E198" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="F198">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G198" t="s">
-        <v>171</v>
+        <v>375</v>
       </c>
       <c r="H198">
-        <v>115.22</v>
+        <v>135.4</v>
       </c>
       <c r="I198">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
-        <v>115.22</v>
+        <v>135.4</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
-        <v>104.26</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>135.4</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C199">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D199" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="E199" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="F199">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G199" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
       <c r="H199">
-        <v>113.06</v>
+        <v>134.66</v>
       </c>
       <c r="I199">
         <v>2</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
-        <v>113.06</v>
+        <v>134.66</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
-        <v>60.93</v>
+        <v>121.85</v>
       </c>
       <c r="N199">
-        <v>52.13</v>
+        <v>12.81</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C200">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D200" t="s">
-        <v>377</v>
+        <v>198</v>
       </c>
       <c r="E200" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="F200">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G200" t="s">
-        <v>450</v>
+        <v>200</v>
       </c>
       <c r="H200">
-        <v>108.39</v>
+        <v>133.34</v>
       </c>
       <c r="I200">
         <v>2</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
-        <v>108.39</v>
+        <v>133.34</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
         <v>76.98</v>
       </c>
       <c r="N200">
-        <v>31.41</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>-15</v>
+        <v>0</v>
+      </c>
+      <c r="C201" t="s">
+        <v>388</v>
       </c>
       <c r="D201" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E201" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="F201">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G201" t="s">
-        <v>453</v>
+        <v>108</v>
       </c>
       <c r="H201">
-        <v>107.16</v>
+        <v>132.86</v>
       </c>
       <c r="I201">
         <v>1</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
-        <v>107.16</v>
+        <v>132.86</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
-        <v>107.16</v>
+        <v>132.86</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C202">
-        <v>-15</v>
+        <v>-3</v>
       </c>
       <c r="D202" t="s">
-        <v>154</v>
+        <v>450</v>
       </c>
       <c r="E202" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="F202">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="G202" t="s">
-        <v>51</v>
+        <v>244</v>
       </c>
       <c r="H202">
-        <v>105.15</v>
+        <v>130.47</v>
       </c>
       <c r="I202">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
-        <v>105.15</v>
+        <v>130.47</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
-        <v>105.15</v>
+        <v>65.87</v>
+      </c>
+      <c r="N202">
+        <v>52.75</v>
+      </c>
+      <c r="O202">
+        <v>11.85</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="C203">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D203" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E203" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="F203">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="G203" t="s">
-        <v>220</v>
+        <v>115</v>
       </c>
       <c r="H203">
-        <v>99.12</v>
+        <v>127.68</v>
       </c>
       <c r="I203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
-        <v>99.12</v>
+        <v>127.68</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
-        <v>99.12</v>
+        <v>112.71</v>
+      </c>
+      <c r="N203">
+        <v>14.97</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C204">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D204" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E204" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F204">
         <v>2003</v>
       </c>
       <c r="G204" t="s">
-        <v>459</v>
+        <v>203</v>
       </c>
       <c r="H204">
-        <v>98.42</v>
+        <v>126.7</v>
       </c>
       <c r="I204">
         <v>1</v>
       </c>
       <c r="J204">
         <v>0</v>
       </c>
       <c r="K204">
-        <v>98.42</v>
+        <v>126.7</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204">
-        <v>98.42</v>
+        <v>126.7</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C205">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D205" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="E205" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="F205">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="G205" t="s">
-        <v>109</v>
+        <v>403</v>
       </c>
       <c r="H205">
-        <v>98.08</v>
+        <v>125.24</v>
       </c>
       <c r="I205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
-        <v>98.08</v>
+        <v>125.24</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
-        <v>51.69</v>
-[...2 lines deleted...]
-        <v>46.39</v>
+        <v>125.24</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="C206">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D206" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E206" t="s">
-        <v>463</v>
+        <v>41</v>
       </c>
       <c r="F206">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="G206" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H206">
-        <v>95.84</v>
+        <v>122.89</v>
       </c>
       <c r="I206">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
-        <v>95.84</v>
+        <v>122.89</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
-        <v>44.23</v>
-[...5 lines deleted...]
-        <v>23.91</v>
+        <v>122.89</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="C207">
-        <v>-15</v>
+        <v>7</v>
       </c>
       <c r="D207" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E207" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="F207">
         <v>1998</v>
       </c>
       <c r="G207" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="H207">
-        <v>91.75</v>
+        <v>121.95</v>
       </c>
       <c r="I207">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
-        <v>91.75</v>
+        <v>121.95</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>52.13</v>
       </c>
       <c r="N207">
+        <v>30.2</v>
+      </c>
+      <c r="O207">
         <v>20.7</v>
       </c>
-      <c r="O207">
+      <c r="P207">
         <v>18.92</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C208">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D208" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="E208" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="F208">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="G208" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="H208">
-        <v>89.48</v>
+        <v>117.2</v>
       </c>
       <c r="I208">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
-        <v>89.48</v>
+        <v>117.2</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
-        <v>48.22</v>
-[...2 lines deleted...]
-        <v>41.26</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C209">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D209" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="E209" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F209">
         <v>2001</v>
       </c>
       <c r="G209" t="s">
-        <v>223</v>
+        <v>361</v>
       </c>
       <c r="H209">
-        <v>86.18</v>
+        <v>115.85</v>
       </c>
       <c r="I209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
-        <v>86.18</v>
+        <v>115.85</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
-        <v>71.21</v>
-[...2 lines deleted...]
-        <v>14.97</v>
+        <v>115.85</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C210">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D210" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E210" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="F210">
         <v>2003</v>
       </c>
       <c r="G210" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="H210">
-        <v>82.2</v>
+        <v>115.22</v>
       </c>
       <c r="I210">
         <v>2</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
-        <v>82.2</v>
+        <v>115.22</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
-        <v>56.36</v>
+        <v>104.26</v>
       </c>
       <c r="N210">
-        <v>25.84</v>
+        <v>10.96</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="C211">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D211" t="s">
-        <v>471</v>
+        <v>395</v>
       </c>
       <c r="E211" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F211">
         <v>2001</v>
       </c>
       <c r="G211" t="s">
-        <v>473</v>
+        <v>200</v>
       </c>
       <c r="H211">
-        <v>80.57</v>
+        <v>114.12</v>
       </c>
       <c r="I211">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
-        <v>80.57</v>
+        <v>114.12</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
-        <v>61.65</v>
+        <v>71.21</v>
       </c>
       <c r="N211">
-        <v>18.92</v>
+        <v>27.94</v>
+      </c>
+      <c r="O211">
+        <v>14.97</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C212">
-        <v>-15</v>
+        <v>-7</v>
       </c>
       <c r="D212" t="s">
-        <v>474</v>
+        <v>331</v>
       </c>
       <c r="E212" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="F212">
         <v>2005</v>
       </c>
       <c r="G212" t="s">
-        <v>149</v>
+        <v>469</v>
       </c>
       <c r="H212">
-        <v>80.06</v>
+        <v>108.39</v>
       </c>
       <c r="I212">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
-        <v>80.06</v>
+        <v>108.39</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
-        <v>80.06</v>
+        <v>76.98</v>
+      </c>
+      <c r="N212">
+        <v>31.41</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C213">
-        <v>-15</v>
+        <v>-7</v>
       </c>
       <c r="D213" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="E213" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="F213">
         <v>2000</v>
       </c>
       <c r="G213" t="s">
-        <v>109</v>
+        <v>472</v>
       </c>
       <c r="H213">
-        <v>77.81</v>
+        <v>107.16</v>
       </c>
       <c r="I213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
-        <v>77.81</v>
+        <v>107.16</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
-        <v>55.88</v>
-[...2 lines deleted...]
-        <v>21.93</v>
+        <v>107.16</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="C214">
-        <v>-15</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E214" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F214">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="G214" t="s">
-        <v>192</v>
+        <v>475</v>
       </c>
       <c r="H214">
-        <v>75.77</v>
+        <v>107.12</v>
       </c>
       <c r="I214">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
-        <v>75.77</v>
+        <v>107.12</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
-        <v>40.47</v>
+        <v>41.26</v>
       </c>
       <c r="N214">
         <v>35.3</v>
+      </c>
+      <c r="O214">
+        <v>30.56</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C215">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D215" t="s">
-        <v>480</v>
+        <v>170</v>
       </c>
       <c r="E215" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="F215">
         <v>2006</v>
       </c>
       <c r="G215" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="H215">
-        <v>74.05</v>
+        <v>105.15</v>
       </c>
       <c r="I215">
         <v>1</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
-        <v>74.05</v>
+        <v>105.15</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
-        <v>74.05</v>
+        <v>105.15</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C216">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D216" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E216" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="F216">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="G216" t="s">
-        <v>484</v>
+        <v>39</v>
       </c>
       <c r="H216">
-        <v>71.82</v>
+        <v>100.3</v>
       </c>
       <c r="I216">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
-        <v>71.82</v>
+        <v>100.3</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
-        <v>41.26</v>
+        <v>60.93</v>
       </c>
       <c r="N216">
-        <v>30.56</v>
+        <v>20.45</v>
+      </c>
+      <c r="O216">
+        <v>18.92</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C217">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D217" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E217" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F217">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="G217" t="s">
-        <v>63</v>
+        <v>229</v>
       </c>
       <c r="H217">
-        <v>71.21</v>
+        <v>99.12</v>
       </c>
       <c r="I217">
         <v>1</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
-        <v>71.21</v>
+        <v>99.12</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
-        <v>71.21</v>
+        <v>99.12</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C218">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D218" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E218" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="F218">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G218" t="s">
-        <v>123</v>
+        <v>483</v>
       </c>
       <c r="H218">
-        <v>65.31</v>
+        <v>98.42</v>
       </c>
       <c r="I218">
         <v>1</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
-        <v>65.31</v>
+        <v>98.42</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
-        <v>65.31</v>
+        <v>98.42</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C219">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D219" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="E219" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="F219">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="G219" t="s">
-        <v>42</v>
+        <v>125</v>
       </c>
       <c r="H219">
-        <v>60.93</v>
+        <v>98.08</v>
       </c>
       <c r="I219">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
-        <v>60.93</v>
+        <v>98.08</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
-        <v>60.93</v>
+        <v>51.69</v>
+      </c>
+      <c r="N219">
+        <v>46.39</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C220">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D220" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="E220" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="F220">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="G220" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="H220">
-        <v>60.79</v>
+        <v>95.84</v>
       </c>
       <c r="I220">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J220">
         <v>0</v>
       </c>
       <c r="K220">
-        <v>60.79</v>
+        <v>95.84</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220">
-        <v>44.6</v>
+        <v>44.23</v>
       </c>
       <c r="N220">
-        <v>16.19</v>
+        <v>27.7</v>
+      </c>
+      <c r="O220">
+        <v>23.91</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C221">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="D221" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="E221" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="F221">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G221" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="H221">
-        <v>60.41</v>
+        <v>93.32</v>
       </c>
       <c r="I221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
-        <v>60.41</v>
+        <v>93.32</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
-        <v>60.41</v>
+        <v>71.21</v>
+      </c>
+      <c r="N221">
+        <v>22.11</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C222">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D222" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="E222" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="F222">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="G222" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="H222">
-        <v>52.13</v>
+        <v>89.48</v>
       </c>
       <c r="I222">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
-        <v>52.13</v>
+        <v>89.48</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
-        <v>52.13</v>
+        <v>48.22</v>
+      </c>
+      <c r="N222">
+        <v>41.26</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="C223">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D223" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="E223" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="F223">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G223" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="H223">
-        <v>50.4</v>
+        <v>84.78</v>
       </c>
       <c r="I223">
         <v>2</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
-        <v>50.4</v>
+        <v>84.78</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
-        <v>29.95</v>
+        <v>52.13</v>
       </c>
       <c r="N223">
-        <v>20.45</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="C224">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D224" t="s">
-        <v>225</v>
+        <v>494</v>
       </c>
       <c r="E224" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="F224">
         <v>2002</v>
       </c>
       <c r="G224" t="s">
-        <v>96</v>
+        <v>496</v>
       </c>
       <c r="H224">
-        <v>50.05</v>
+        <v>84.21</v>
       </c>
       <c r="I224">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
-        <v>50.05</v>
+        <v>84.21</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
-        <v>27.94</v>
+        <v>44.6</v>
       </c>
       <c r="N224">
         <v>22.11</v>
+      </c>
+      <c r="O224">
+        <v>17.5</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="C225">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D225" t="s">
-        <v>384</v>
+        <v>497</v>
       </c>
       <c r="E225" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="F225">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="G225" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="H225">
-        <v>47.95</v>
+        <v>83.22</v>
       </c>
       <c r="I225">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
-        <v>47.95</v>
+        <v>83.22</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
-        <v>25.84</v>
-[...2 lines deleted...]
-        <v>22.11</v>
+        <v>83.22</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="C226">
-        <v>-15</v>
+        <v>-6</v>
       </c>
       <c r="D226" t="s">
-        <v>462</v>
+        <v>499</v>
       </c>
       <c r="E226" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F226">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="G226" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H226">
-        <v>47.81</v>
+        <v>82.2</v>
       </c>
       <c r="I226">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226">
-        <v>47.81</v>
+        <v>82.2</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
-        <v>47.81</v>
+        <v>56.36</v>
+      </c>
+      <c r="N226">
+        <v>25.84</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C227">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D227" t="s">
-        <v>415</v>
+        <v>501</v>
       </c>
       <c r="E227" t="s">
         <v>502</v>
       </c>
       <c r="F227">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="G227" t="s">
         <v>503</v>
       </c>
       <c r="H227">
-        <v>46.26</v>
+        <v>80.57</v>
       </c>
       <c r="I227">
         <v>2</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
-        <v>46.26</v>
+        <v>80.57</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
-        <v>35.3</v>
+        <v>61.65</v>
       </c>
       <c r="N227">
-        <v>10.96</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C228">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D228" t="s">
         <v>504</v>
       </c>
       <c r="E228" t="s">
         <v>505</v>
       </c>
       <c r="F228">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="G228" t="s">
-        <v>123</v>
+        <v>163</v>
       </c>
       <c r="H228">
-        <v>44.68</v>
+        <v>80.06</v>
       </c>
       <c r="I228">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
-        <v>44.68</v>
+        <v>80.06</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
-        <v>35.3</v>
-[...2 lines deleted...]
-        <v>9.38</v>
+        <v>80.06</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="C229">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D229" t="s">
         <v>506</v>
       </c>
       <c r="E229" t="s">
         <v>507</v>
       </c>
       <c r="F229">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="G229" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="H229">
-        <v>44.23</v>
+        <v>77.81</v>
       </c>
       <c r="I229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229">
-        <v>44.23</v>
+        <v>77.81</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
-        <v>44.23</v>
+        <v>55.88</v>
+      </c>
+      <c r="N229">
+        <v>21.93</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="C230">
-        <v>-14</v>
+        <v>14</v>
       </c>
       <c r="D230" t="s">
         <v>508</v>
       </c>
       <c r="E230" t="s">
         <v>509</v>
       </c>
       <c r="F230">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="G230" t="s">
-        <v>510</v>
+        <v>409</v>
       </c>
       <c r="H230">
-        <v>41.75</v>
+        <v>76.98</v>
       </c>
       <c r="I230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230">
-        <v>41.75</v>
+        <v>76.98</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
-        <v>41.75</v>
+        <v>41.26</v>
+      </c>
+      <c r="N230">
+        <v>35.72</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C231">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D231" t="s">
+        <v>510</v>
+      </c>
+      <c r="E231" t="s">
         <v>511</v>
       </c>
-      <c r="E231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="G231" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="H231">
-        <v>41.26</v>
+        <v>74.26</v>
       </c>
       <c r="I231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231">
-        <v>41.26</v>
+        <v>74.26</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
-        <v>41.26</v>
+        <v>60.41</v>
+      </c>
+      <c r="N231">
+        <v>13.85</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C232">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D232" t="s">
+        <v>512</v>
+      </c>
+      <c r="E232" t="s">
         <v>513</v>
       </c>
-      <c r="E232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="G232" t="s">
         <v>28</v>
       </c>
       <c r="H232">
-        <v>39.69</v>
+        <v>74.05</v>
       </c>
       <c r="I232">
         <v>1</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
-        <v>39.69</v>
+        <v>74.05</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
-        <v>39.69</v>
+        <v>74.05</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C233">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D233" t="s">
-        <v>73</v>
+        <v>514</v>
       </c>
       <c r="E233" t="s">
         <v>515</v>
       </c>
       <c r="F233">
         <v>2004</v>
       </c>
       <c r="G233" t="s">
-        <v>312</v>
+        <v>68</v>
       </c>
       <c r="H233">
-        <v>38.62</v>
+        <v>71.21</v>
       </c>
       <c r="I233">
         <v>1</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233">
-        <v>38.62</v>
+        <v>71.21</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
-        <v>38.62</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="C234">
-        <v>-14</v>
+        <v>3</v>
       </c>
       <c r="D234" t="s">
         <v>516</v>
       </c>
       <c r="E234" t="s">
         <v>517</v>
       </c>
       <c r="F234">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G234" t="s">
-        <v>390</v>
+        <v>56</v>
       </c>
       <c r="H234">
-        <v>35.72</v>
+        <v>68.14</v>
       </c>
       <c r="I234">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234">
-        <v>35.72</v>
+        <v>68.14</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
-        <v>35.72</v>
+        <v>44.23</v>
+      </c>
+      <c r="N234">
+        <v>23.91</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C235">
-        <v>-14</v>
+        <v>14</v>
       </c>
       <c r="D235" t="s">
-        <v>497</v>
+        <v>518</v>
       </c>
       <c r="E235" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F235">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="G235" t="s">
-        <v>31</v>
+        <v>520</v>
       </c>
       <c r="H235">
-        <v>33.96</v>
+        <v>67.22</v>
       </c>
       <c r="I235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
-        <v>33.96</v>
+        <v>67.22</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
-        <v>33.96</v>
+        <v>38.16</v>
+      </c>
+      <c r="N235">
+        <v>29.06</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C236">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D236" t="s">
-        <v>519</v>
+        <v>389</v>
       </c>
       <c r="E236" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F236">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="G236" t="s">
-        <v>510</v>
+        <v>56</v>
       </c>
       <c r="H236">
-        <v>33.04</v>
+        <v>60.79</v>
       </c>
       <c r="I236">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
-        <v>33.04</v>
+        <v>60.79</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
-        <v>33.04</v>
+        <v>44.6</v>
+      </c>
+      <c r="N236">
+        <v>16.19</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>222</v>
+        <v>276</v>
       </c>
       <c r="C237">
-        <v>-14</v>
+        <v>40</v>
       </c>
       <c r="D237" t="s">
-        <v>521</v>
+        <v>454</v>
       </c>
       <c r="E237" t="s">
         <v>522</v>
       </c>
       <c r="F237">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="G237" t="s">
-        <v>325</v>
+        <v>59</v>
       </c>
       <c r="H237">
-        <v>32.65</v>
+        <v>58.45</v>
       </c>
       <c r="I237">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
-        <v>32.65</v>
+        <v>58.45</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
-        <v>32.65</v>
+        <v>44.6</v>
+      </c>
+      <c r="N237">
+        <v>13.85</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="C238">
-        <v>-14</v>
+        <v>-5</v>
       </c>
       <c r="D238" t="s">
+        <v>405</v>
+      </c>
+      <c r="E238" t="s">
         <v>523</v>
       </c>
-      <c r="E238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F238">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G238" t="s">
-        <v>525</v>
+        <v>59</v>
       </c>
       <c r="H238">
-        <v>29.06</v>
+        <v>57.33</v>
       </c>
       <c r="I238">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238">
-        <v>29.06</v>
+        <v>57.33</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
-        <v>29.06</v>
+        <v>25.84</v>
+      </c>
+      <c r="N238">
+        <v>22.11</v>
+      </c>
+      <c r="O238">
+        <v>9.38</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>224</v>
+        <v>245</v>
       </c>
       <c r="C239">
-        <v>-14</v>
+        <v>7</v>
       </c>
       <c r="D239" t="s">
-        <v>491</v>
+        <v>524</v>
       </c>
       <c r="E239" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F239">
         <v>2004</v>
       </c>
       <c r="G239" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="H239">
-        <v>28.27</v>
+        <v>51.46</v>
       </c>
       <c r="I239">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239">
-        <v>28.27</v>
+        <v>51.46</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
-        <v>28.27</v>
+        <v>33.96</v>
+      </c>
+      <c r="N239">
+        <v>17.5</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C240">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="D240" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="E240" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="F240">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G240" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="H240">
-        <v>27.94</v>
+        <v>50.4</v>
       </c>
       <c r="I240">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
-        <v>27.94</v>
+        <v>50.4</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
-        <v>27.94</v>
+        <v>29.95</v>
+      </c>
+      <c r="N240">
+        <v>20.45</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C241">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="D241" t="s">
-        <v>401</v>
+        <v>232</v>
       </c>
       <c r="E241" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F241">
         <v>2002</v>
       </c>
       <c r="G241" t="s">
-        <v>211</v>
+        <v>115</v>
       </c>
       <c r="H241">
-        <v>25.84</v>
+        <v>50.05</v>
       </c>
       <c r="I241">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241">
-        <v>25.84</v>
+        <v>50.05</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
-        <v>25.84</v>
+        <v>27.94</v>
+      </c>
+      <c r="N241">
+        <v>22.11</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B242">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>-14</v>
+        <v>0</v>
+      </c>
+      <c r="C242" t="s">
+        <v>388</v>
       </c>
       <c r="D242" t="s">
-        <v>530</v>
+        <v>157</v>
       </c>
       <c r="E242" t="s">
-        <v>155</v>
+        <v>528</v>
       </c>
       <c r="F242">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="G242" t="s">
-        <v>51</v>
+        <v>301</v>
       </c>
       <c r="H242">
-        <v>25.84</v>
+        <v>48.22</v>
       </c>
       <c r="I242">
         <v>1</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242">
-        <v>25.84</v>
+        <v>48.22</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242">
-        <v>25.84</v>
+        <v>48.22</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C243">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="D243" t="s">
-        <v>150</v>
+        <v>486</v>
       </c>
       <c r="E243" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="F243">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="G243" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="H243">
-        <v>24.19</v>
+        <v>47.81</v>
       </c>
       <c r="I243">
         <v>1</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243">
-        <v>24.19</v>
+        <v>47.81</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243">
-        <v>24.19</v>
+        <v>47.81</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C244">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="D244" t="s">
-        <v>358</v>
+        <v>434</v>
       </c>
       <c r="E244" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F244">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G244" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="H244">
-        <v>23.91</v>
+        <v>46.26</v>
       </c>
       <c r="I244">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244">
-        <v>23.91</v>
+        <v>46.26</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
-        <v>23.91</v>
+        <v>35.3</v>
+      </c>
+      <c r="N244">
+        <v>10.96</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B245">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C245">
-        <v>-14</v>
+        <v>-9</v>
       </c>
       <c r="D245" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E245" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F245">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="G245" t="s">
-        <v>536</v>
+        <v>136</v>
       </c>
       <c r="H245">
-        <v>23.91</v>
+        <v>44.68</v>
       </c>
       <c r="I245">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245">
-        <v>23.91</v>
+        <v>44.68</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245">
-        <v>23.91</v>
+        <v>35.3</v>
+      </c>
+      <c r="N245">
+        <v>9.38</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B246">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C246">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D246" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="E246" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="F246">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="G246" t="s">
-        <v>390</v>
+        <v>536</v>
       </c>
       <c r="H246">
-        <v>23.91</v>
+        <v>41.75</v>
       </c>
       <c r="I246">
         <v>1</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
-        <v>23.91</v>
+        <v>41.75</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246">
-        <v>23.91</v>
+        <v>41.75</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B247">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C247">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D247" t="s">
-        <v>288</v>
+        <v>537</v>
       </c>
       <c r="E247" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G247" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="H247">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
       <c r="I247">
         <v>1</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
-        <v>23.91</v>
+        <v>41.26</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C248">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D248" t="s">
-        <v>497</v>
+        <v>539</v>
       </c>
       <c r="E248" t="s">
         <v>540</v>
       </c>
       <c r="F248">
         <v>2004</v>
       </c>
       <c r="G248" t="s">
-        <v>390</v>
+        <v>271</v>
       </c>
       <c r="H248">
-        <v>22.38</v>
+        <v>40.75</v>
       </c>
       <c r="I248">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
-        <v>22.38</v>
+        <v>40.75</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248">
-        <v>22.38</v>
+        <v>27.94</v>
+      </c>
+      <c r="N248">
+        <v>12.81</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C249">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D249" t="s">
         <v>541</v>
       </c>
       <c r="E249" t="s">
         <v>542</v>
       </c>
       <c r="F249">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="G249" t="s">
-        <v>543</v>
+        <v>28</v>
       </c>
       <c r="H249">
-        <v>22.11</v>
+        <v>39.69</v>
       </c>
       <c r="I249">
         <v>1</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249">
-        <v>22.11</v>
+        <v>39.69</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
-        <v>22.11</v>
+        <v>39.69</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C250">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D250" t="s">
-        <v>544</v>
+        <v>78</v>
       </c>
       <c r="E250" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F250">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="G250" t="s">
-        <v>36</v>
+        <v>298</v>
       </c>
       <c r="H250">
-        <v>20.45</v>
+        <v>38.62</v>
       </c>
       <c r="I250">
         <v>1</v>
       </c>
       <c r="J250">
         <v>0</v>
       </c>
       <c r="K250">
-        <v>20.45</v>
+        <v>38.62</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250">
-        <v>20.45</v>
+        <v>38.62</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B251">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C251">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D251" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E251" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F251">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G251" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="H251">
-        <v>20.45</v>
+        <v>38.16</v>
       </c>
       <c r="I251">
         <v>1</v>
       </c>
       <c r="J251">
         <v>0</v>
       </c>
       <c r="K251">
-        <v>20.45</v>
+        <v>38.16</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
       <c r="M251">
-        <v>20.45</v>
+        <v>38.16</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B252">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="C252">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D252" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E252" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="F252">
         <v>2007</v>
       </c>
       <c r="G252" t="s">
-        <v>312</v>
+        <v>82</v>
       </c>
       <c r="H252">
-        <v>20.45</v>
+        <v>35.3</v>
       </c>
       <c r="I252">
         <v>1</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252">
-        <v>20.45</v>
+        <v>35.3</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252">
-        <v>20.45</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C253">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D253" t="s">
-        <v>278</v>
+        <v>548</v>
       </c>
       <c r="E253" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F253">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G253" t="s">
-        <v>510</v>
+        <v>536</v>
       </c>
       <c r="H253">
-        <v>19.15</v>
+        <v>33.04</v>
       </c>
       <c r="I253">
         <v>1</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253">
-        <v>19.15</v>
+        <v>33.04</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
       <c r="M253">
-        <v>19.15</v>
+        <v>33.04</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="C254">
-        <v>-14</v>
+        <v>7</v>
       </c>
       <c r="D254" t="s">
-        <v>29</v>
+        <v>550</v>
       </c>
       <c r="E254" t="s">
         <v>551</v>
       </c>
       <c r="F254">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G254" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="H254">
-        <v>18.92</v>
+        <v>31.41</v>
       </c>
       <c r="I254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
-        <v>18.92</v>
+        <v>31.41</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
-        <v>18.92</v>
+        <v>20.45</v>
+      </c>
+      <c r="N254">
+        <v>10.96</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B255">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C255">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D255" t="s">
+        <v>290</v>
+      </c>
+      <c r="E255" t="s">
         <v>552</v>
       </c>
-      <c r="E255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F255">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G255" t="s">
-        <v>554</v>
+        <v>45</v>
       </c>
       <c r="H255">
-        <v>18.92</v>
+        <v>30.59</v>
       </c>
       <c r="I255">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
-        <v>18.92</v>
+        <v>30.59</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255">
-        <v>18.92</v>
+        <v>20.45</v>
+      </c>
+      <c r="N255">
+        <v>10.14</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B256">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="C256">
-        <v>-14</v>
+        <v>6</v>
       </c>
       <c r="D256" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E256" t="s">
-        <v>141</v>
+        <v>554</v>
       </c>
       <c r="F256">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="G256" t="s">
-        <v>39</v>
+        <v>298</v>
       </c>
       <c r="H256">
-        <v>18.92</v>
+        <v>30.59</v>
       </c>
       <c r="I256">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
-        <v>18.92</v>
+        <v>30.59</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256">
-        <v>18.92</v>
+        <v>20.45</v>
+      </c>
+      <c r="N256">
+        <v>10.14</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C257">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D257" t="s">
-        <v>471</v>
+        <v>555</v>
       </c>
       <c r="E257" t="s">
         <v>556</v>
       </c>
       <c r="F257">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G257" t="s">
-        <v>510</v>
+        <v>557</v>
       </c>
       <c r="H257">
-        <v>17.71</v>
+        <v>28.3</v>
       </c>
       <c r="I257">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257">
-        <v>17.71</v>
+        <v>28.3</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257">
-        <v>17.71</v>
+        <v>18.92</v>
+      </c>
+      <c r="N257">
+        <v>9.38</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C258">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="D258" t="s">
-        <v>557</v>
+        <v>389</v>
       </c>
       <c r="E258" t="s">
         <v>558</v>
       </c>
       <c r="F258">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G258" t="s">
-        <v>106</v>
+        <v>59</v>
       </c>
       <c r="H258">
-        <v>17.5</v>
+        <v>28.27</v>
       </c>
       <c r="I258">
         <v>1</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258">
-        <v>17.5</v>
+        <v>28.27</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
       <c r="M258">
-        <v>17.5</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B259">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>-14</v>
+        <v>0</v>
+      </c>
+      <c r="C259" t="s">
+        <v>388</v>
       </c>
       <c r="D259" t="s">
         <v>559</v>
       </c>
       <c r="E259" t="s">
         <v>560</v>
       </c>
       <c r="F259">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="G259" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="H259">
-        <v>17.5</v>
+        <v>27.94</v>
       </c>
       <c r="I259">
         <v>1</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
-        <v>17.5</v>
+        <v>27.94</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
       <c r="M259">
-        <v>17.5</v>
+        <v>27.94</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C260">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D260" t="s">
+        <v>424</v>
+      </c>
+      <c r="E260" t="s">
         <v>561</v>
       </c>
-      <c r="E260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F260">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="G260" t="s">
-        <v>510</v>
+        <v>244</v>
       </c>
       <c r="H260">
-        <v>16.38</v>
+        <v>25.84</v>
       </c>
       <c r="I260">
         <v>1</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
-        <v>16.38</v>
+        <v>25.84</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
       <c r="M260">
-        <v>16.38</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B261">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C261">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D261" t="s">
-        <v>563</v>
+        <v>479</v>
       </c>
       <c r="E261" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="F261">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="G261" t="s">
-        <v>211</v>
+        <v>122</v>
       </c>
       <c r="H261">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
       <c r="I261">
         <v>1</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
       <c r="M261">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B262">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C262">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D262" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="E262" t="s">
-        <v>566</v>
+        <v>171</v>
       </c>
       <c r="F262">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="G262" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H262">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
       <c r="I262">
         <v>1</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
       <c r="M262">
-        <v>16.19</v>
+        <v>25.84</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C263">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D263" t="s">
-        <v>567</v>
+        <v>164</v>
       </c>
       <c r="E263" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F263">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G263" t="s">
-        <v>473</v>
+        <v>59</v>
       </c>
       <c r="H263">
-        <v>15.15</v>
+        <v>24.19</v>
       </c>
       <c r="I263">
         <v>1</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
-        <v>15.15</v>
+        <v>24.19</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
       <c r="M263">
-        <v>15.15</v>
+        <v>24.19</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C264">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D264" t="s">
-        <v>272</v>
+        <v>565</v>
       </c>
       <c r="E264" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="F264">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="G264" t="s">
-        <v>570</v>
+        <v>409</v>
       </c>
       <c r="H264">
-        <v>14.97</v>
+        <v>23.91</v>
       </c>
       <c r="I264">
         <v>1</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
-        <v>14.97</v>
+        <v>23.91</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
       <c r="M264">
-        <v>14.97</v>
+        <v>23.91</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B265">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C265">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D265" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="E265" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="F265">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="G265" t="s">
-        <v>510</v>
+        <v>569</v>
       </c>
       <c r="H265">
-        <v>14.02</v>
+        <v>23.91</v>
       </c>
       <c r="I265">
         <v>1</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265">
-        <v>14.02</v>
+        <v>23.91</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
       <c r="M265">
-        <v>14.02</v>
+        <v>23.91</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B266">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C266">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D266" t="s">
-        <v>573</v>
+        <v>290</v>
       </c>
       <c r="E266" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F266">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G266" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="H266">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
       <c r="I266">
         <v>1</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
       <c r="M266">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B267">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C267">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D267" t="s">
-        <v>434</v>
+        <v>257</v>
       </c>
       <c r="E267" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="F267">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="G267" t="s">
-        <v>56</v>
+        <v>572</v>
       </c>
       <c r="H267">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
       <c r="I267">
         <v>1</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267">
-        <v>13.85</v>
+        <v>23.91</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C268">
-        <v>-14</v>
+        <v>-8</v>
       </c>
       <c r="D268" t="s">
-        <v>576</v>
+        <v>524</v>
       </c>
       <c r="E268" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F268">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="G268" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="H268">
-        <v>12.96</v>
+        <v>22.38</v>
       </c>
       <c r="I268">
         <v>1</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268">
-        <v>12.96</v>
+        <v>22.38</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
       <c r="M268">
-        <v>12.96</v>
+        <v>22.38</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>-14</v>
+        <v>0</v>
+      </c>
+      <c r="C269" t="s">
+        <v>388</v>
       </c>
       <c r="D269" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="E269" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="F269">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="G269" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="H269">
-        <v>12.81</v>
+        <v>20.45</v>
       </c>
       <c r="I269">
         <v>1</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269">
-        <v>12.81</v>
+        <v>20.45</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269">
-        <v>12.81</v>
+        <v>20.45</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B270">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C270">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D270" t="s">
-        <v>580</v>
+        <v>308</v>
       </c>
       <c r="E270" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="F270">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="G270" t="s">
-        <v>48</v>
+        <v>536</v>
       </c>
       <c r="H270">
-        <v>12.81</v>
+        <v>19.15</v>
       </c>
       <c r="I270">
         <v>1</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
-        <v>12.81</v>
+        <v>19.15</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
       <c r="M270">
-        <v>12.81</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C271">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D271" t="s">
-        <v>310</v>
+        <v>29</v>
       </c>
       <c r="E271" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="F271">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="G271" t="s">
-        <v>503</v>
+        <v>115</v>
       </c>
       <c r="H271">
-        <v>10.96</v>
+        <v>18.92</v>
       </c>
       <c r="I271">
         <v>1</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271">
-        <v>10.96</v>
+        <v>18.92</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271">
-        <v>10.96</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B272">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C272">
-        <v>-14</v>
+        <v>-6</v>
       </c>
       <c r="D272" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="E272" t="s">
-        <v>584</v>
+        <v>116</v>
       </c>
       <c r="F272">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="G272" t="s">
         <v>42</v>
       </c>
       <c r="H272">
-        <v>9.38</v>
+        <v>18.92</v>
       </c>
       <c r="I272">
         <v>1</v>
       </c>
       <c r="J272">
         <v>0</v>
       </c>
       <c r="K272">
-        <v>9.38</v>
+        <v>18.92</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272">
-        <v>9.38</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C273">
-        <v>-13</v>
+        <v>-6</v>
       </c>
       <c r="D273" t="s">
-        <v>585</v>
+        <v>501</v>
       </c>
       <c r="E273" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="F273">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="G273" t="s">
-        <v>48</v>
+        <v>536</v>
       </c>
       <c r="H273">
-        <v>8.03</v>
+        <v>17.71</v>
       </c>
       <c r="I273">
         <v>1</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273">
-        <v>8.03</v>
+        <v>17.71</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273">
-        <v>8.03</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C274">
-        <v>-13</v>
+        <v>-6</v>
       </c>
       <c r="D274" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="E274" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="F274">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="G274" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="H274">
-        <v>7.42</v>
+        <v>17.5</v>
       </c>
       <c r="I274">
         <v>1</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274">
+        <v>17.5</v>
+      </c>
+      <c r="L274">
+        <v>0</v>
+      </c>
+      <c r="M274">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275">
+        <v>273</v>
+      </c>
+      <c r="B275">
+        <v>267</v>
+      </c>
+      <c r="C275">
+        <v>-6</v>
+      </c>
+      <c r="D275" t="s">
+        <v>581</v>
+      </c>
+      <c r="E275" t="s">
+        <v>582</v>
+      </c>
+      <c r="F275">
+        <v>2002</v>
+      </c>
+      <c r="G275" t="s">
+        <v>244</v>
+      </c>
+      <c r="H275">
+        <v>17.5</v>
+      </c>
+      <c r="I275">
+        <v>1</v>
+      </c>
+      <c r="J275">
+        <v>0</v>
+      </c>
+      <c r="K275">
+        <v>17.5</v>
+      </c>
+      <c r="L275">
+        <v>0</v>
+      </c>
+      <c r="M275">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276">
+        <v>275</v>
+      </c>
+      <c r="B276">
+        <v>269</v>
+      </c>
+      <c r="C276">
+        <v>-6</v>
+      </c>
+      <c r="D276" t="s">
+        <v>583</v>
+      </c>
+      <c r="E276" t="s">
+        <v>584</v>
+      </c>
+      <c r="F276">
+        <v>1988</v>
+      </c>
+      <c r="G276" t="s">
+        <v>536</v>
+      </c>
+      <c r="H276">
+        <v>16.38</v>
+      </c>
+      <c r="I276">
+        <v>1</v>
+      </c>
+      <c r="J276">
+        <v>0</v>
+      </c>
+      <c r="K276">
+        <v>16.38</v>
+      </c>
+      <c r="L276">
+        <v>0</v>
+      </c>
+      <c r="M276">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277">
+        <v>276</v>
+      </c>
+      <c r="B277">
+        <v>270</v>
+      </c>
+      <c r="C277">
+        <v>-6</v>
+      </c>
+      <c r="D277" t="s">
+        <v>585</v>
+      </c>
+      <c r="E277" t="s">
+        <v>586</v>
+      </c>
+      <c r="F277">
+        <v>2003</v>
+      </c>
+      <c r="G277" t="s">
+        <v>244</v>
+      </c>
+      <c r="H277">
+        <v>16.19</v>
+      </c>
+      <c r="I277">
+        <v>1</v>
+      </c>
+      <c r="J277">
+        <v>0</v>
+      </c>
+      <c r="K277">
+        <v>16.19</v>
+      </c>
+      <c r="L277">
+        <v>0</v>
+      </c>
+      <c r="M277">
+        <v>16.19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278">
+        <v>276</v>
+      </c>
+      <c r="B278">
+        <v>270</v>
+      </c>
+      <c r="C278">
+        <v>-6</v>
+      </c>
+      <c r="D278" t="s">
+        <v>587</v>
+      </c>
+      <c r="E278" t="s">
+        <v>588</v>
+      </c>
+      <c r="F278">
+        <v>1997</v>
+      </c>
+      <c r="G278" t="s">
+        <v>59</v>
+      </c>
+      <c r="H278">
+        <v>16.19</v>
+      </c>
+      <c r="I278">
+        <v>1</v>
+      </c>
+      <c r="J278">
+        <v>0</v>
+      </c>
+      <c r="K278">
+        <v>16.19</v>
+      </c>
+      <c r="L278">
+        <v>0</v>
+      </c>
+      <c r="M278">
+        <v>16.19</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279">
+        <v>278</v>
+      </c>
+      <c r="B279">
+        <v>272</v>
+      </c>
+      <c r="C279">
+        <v>-6</v>
+      </c>
+      <c r="D279" t="s">
+        <v>589</v>
+      </c>
+      <c r="E279" t="s">
+        <v>590</v>
+      </c>
+      <c r="F279">
+        <v>2004</v>
+      </c>
+      <c r="G279" t="s">
+        <v>503</v>
+      </c>
+      <c r="H279">
+        <v>15.15</v>
+      </c>
+      <c r="I279">
+        <v>1</v>
+      </c>
+      <c r="J279">
+        <v>0</v>
+      </c>
+      <c r="K279">
+        <v>15.15</v>
+      </c>
+      <c r="L279">
+        <v>0</v>
+      </c>
+      <c r="M279">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280">
+        <v>279</v>
+      </c>
+      <c r="B280">
+        <v>273</v>
+      </c>
+      <c r="C280">
+        <v>-6</v>
+      </c>
+      <c r="D280" t="s">
+        <v>591</v>
+      </c>
+      <c r="E280" t="s">
+        <v>348</v>
+      </c>
+      <c r="F280">
+        <v>1999</v>
+      </c>
+      <c r="G280" t="s">
+        <v>122</v>
+      </c>
+      <c r="H280">
+        <v>14.97</v>
+      </c>
+      <c r="I280">
+        <v>1</v>
+      </c>
+      <c r="J280">
+        <v>0</v>
+      </c>
+      <c r="K280">
+        <v>14.97</v>
+      </c>
+      <c r="L280">
+        <v>0</v>
+      </c>
+      <c r="M280">
+        <v>14.97</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281">
+        <v>279</v>
+      </c>
+      <c r="B281">
+        <v>273</v>
+      </c>
+      <c r="C281">
+        <v>-6</v>
+      </c>
+      <c r="D281" t="s">
+        <v>302</v>
+      </c>
+      <c r="E281" t="s">
+        <v>592</v>
+      </c>
+      <c r="F281">
+        <v>2004</v>
+      </c>
+      <c r="G281" t="s">
+        <v>593</v>
+      </c>
+      <c r="H281">
+        <v>14.97</v>
+      </c>
+      <c r="I281">
+        <v>1</v>
+      </c>
+      <c r="J281">
+        <v>0</v>
+      </c>
+      <c r="K281">
+        <v>14.97</v>
+      </c>
+      <c r="L281">
+        <v>0</v>
+      </c>
+      <c r="M281">
+        <v>14.97</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282">
+        <v>281</v>
+      </c>
+      <c r="B282">
+        <v>275</v>
+      </c>
+      <c r="C282">
+        <v>-6</v>
+      </c>
+      <c r="D282" t="s">
+        <v>594</v>
+      </c>
+      <c r="E282" t="s">
+        <v>595</v>
+      </c>
+      <c r="F282">
+        <v>2006</v>
+      </c>
+      <c r="G282" t="s">
+        <v>536</v>
+      </c>
+      <c r="H282">
+        <v>14.02</v>
+      </c>
+      <c r="I282">
+        <v>1</v>
+      </c>
+      <c r="J282">
+        <v>0</v>
+      </c>
+      <c r="K282">
+        <v>14.02</v>
+      </c>
+      <c r="L282">
+        <v>0</v>
+      </c>
+      <c r="M282">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283">
+        <v>282</v>
+      </c>
+      <c r="B283">
+        <v>276</v>
+      </c>
+      <c r="C283">
+        <v>-6</v>
+      </c>
+      <c r="D283" t="s">
+        <v>596</v>
+      </c>
+      <c r="E283" t="s">
+        <v>597</v>
+      </c>
+      <c r="F283">
+        <v>2004</v>
+      </c>
+      <c r="G283" t="s">
+        <v>36</v>
+      </c>
+      <c r="H283">
+        <v>13.85</v>
+      </c>
+      <c r="I283">
+        <v>1</v>
+      </c>
+      <c r="J283">
+        <v>0</v>
+      </c>
+      <c r="K283">
+        <v>13.85</v>
+      </c>
+      <c r="L283">
+        <v>0</v>
+      </c>
+      <c r="M283">
+        <v>13.85</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284">
+        <v>282</v>
+      </c>
+      <c r="B284">
+        <v>276</v>
+      </c>
+      <c r="C284">
+        <v>-6</v>
+      </c>
+      <c r="D284" t="s">
+        <v>598</v>
+      </c>
+      <c r="E284" t="s">
+        <v>599</v>
+      </c>
+      <c r="F284">
+        <v>2000</v>
+      </c>
+      <c r="G284" t="s">
+        <v>48</v>
+      </c>
+      <c r="H284">
+        <v>13.85</v>
+      </c>
+      <c r="I284">
+        <v>1</v>
+      </c>
+      <c r="J284">
+        <v>0</v>
+      </c>
+      <c r="K284">
+        <v>13.85</v>
+      </c>
+      <c r="L284">
+        <v>0</v>
+      </c>
+      <c r="M284">
+        <v>13.85</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285">
+        <v>284</v>
+      </c>
+      <c r="B285">
+        <v>279</v>
+      </c>
+      <c r="C285">
+        <v>-5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>600</v>
+      </c>
+      <c r="E285" t="s">
+        <v>601</v>
+      </c>
+      <c r="F285">
+        <v>1999</v>
+      </c>
+      <c r="G285" t="s">
+        <v>409</v>
+      </c>
+      <c r="H285">
+        <v>12.96</v>
+      </c>
+      <c r="I285">
+        <v>1</v>
+      </c>
+      <c r="J285">
+        <v>0</v>
+      </c>
+      <c r="K285">
+        <v>12.96</v>
+      </c>
+      <c r="L285">
+        <v>0</v>
+      </c>
+      <c r="M285">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286">
+        <v>285</v>
+      </c>
+      <c r="B286">
+        <v>280</v>
+      </c>
+      <c r="C286">
+        <v>-5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>602</v>
+      </c>
+      <c r="E286" t="s">
+        <v>603</v>
+      </c>
+      <c r="F286">
+        <v>2005</v>
+      </c>
+      <c r="G286" t="s">
+        <v>122</v>
+      </c>
+      <c r="H286">
+        <v>12.81</v>
+      </c>
+      <c r="I286">
+        <v>1</v>
+      </c>
+      <c r="J286">
+        <v>0</v>
+      </c>
+      <c r="K286">
+        <v>12.81</v>
+      </c>
+      <c r="L286">
+        <v>0</v>
+      </c>
+      <c r="M286">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287">
+        <v>285</v>
+      </c>
+      <c r="B287">
+        <v>280</v>
+      </c>
+      <c r="C287">
+        <v>-5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>604</v>
+      </c>
+      <c r="E287" t="s">
+        <v>605</v>
+      </c>
+      <c r="F287">
+        <v>1998</v>
+      </c>
+      <c r="G287" t="s">
+        <v>48</v>
+      </c>
+      <c r="H287">
+        <v>12.81</v>
+      </c>
+      <c r="I287">
+        <v>1</v>
+      </c>
+      <c r="J287">
+        <v>0</v>
+      </c>
+      <c r="K287">
+        <v>12.81</v>
+      </c>
+      <c r="L287">
+        <v>0</v>
+      </c>
+      <c r="M287">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288">
+        <v>285</v>
+      </c>
+      <c r="B288">
+        <v>280</v>
+      </c>
+      <c r="C288">
+        <v>-5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>606</v>
+      </c>
+      <c r="E288" t="s">
+        <v>607</v>
+      </c>
+      <c r="F288">
+        <v>1996</v>
+      </c>
+      <c r="G288" t="s">
+        <v>31</v>
+      </c>
+      <c r="H288">
+        <v>12.81</v>
+      </c>
+      <c r="I288">
+        <v>1</v>
+      </c>
+      <c r="J288">
+        <v>0</v>
+      </c>
+      <c r="K288">
+        <v>12.81</v>
+      </c>
+      <c r="L288">
+        <v>0</v>
+      </c>
+      <c r="M288">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289">
+        <v>285</v>
+      </c>
+      <c r="B289">
+        <v>0</v>
+      </c>
+      <c r="C289" t="s">
+        <v>388</v>
+      </c>
+      <c r="D289" t="s">
+        <v>608</v>
+      </c>
+      <c r="E289" t="s">
+        <v>609</v>
+      </c>
+      <c r="F289">
+        <v>2005</v>
+      </c>
+      <c r="G289" t="s">
+        <v>610</v>
+      </c>
+      <c r="H289">
+        <v>12.81</v>
+      </c>
+      <c r="I289">
+        <v>1</v>
+      </c>
+      <c r="J289">
+        <v>0</v>
+      </c>
+      <c r="K289">
+        <v>12.81</v>
+      </c>
+      <c r="L289">
+        <v>0</v>
+      </c>
+      <c r="M289">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290">
+        <v>289</v>
+      </c>
+      <c r="B290">
+        <v>283</v>
+      </c>
+      <c r="C290">
+        <v>-6</v>
+      </c>
+      <c r="D290" t="s">
+        <v>296</v>
+      </c>
+      <c r="E290" t="s">
+        <v>611</v>
+      </c>
+      <c r="F290">
+        <v>2004</v>
+      </c>
+      <c r="G290" t="s">
+        <v>531</v>
+      </c>
+      <c r="H290">
+        <v>10.96</v>
+      </c>
+      <c r="I290">
+        <v>1</v>
+      </c>
+      <c r="J290">
+        <v>0</v>
+      </c>
+      <c r="K290">
+        <v>10.96</v>
+      </c>
+      <c r="L290">
+        <v>0</v>
+      </c>
+      <c r="M290">
+        <v>10.96</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291">
+        <v>284</v>
+      </c>
+      <c r="C291">
+        <v>-6</v>
+      </c>
+      <c r="D291" t="s">
+        <v>612</v>
+      </c>
+      <c r="E291" t="s">
+        <v>613</v>
+      </c>
+      <c r="F291">
+        <v>2003</v>
+      </c>
+      <c r="G291" t="s">
+        <v>39</v>
+      </c>
+      <c r="H291">
+        <v>9.38</v>
+      </c>
+      <c r="I291">
+        <v>1</v>
+      </c>
+      <c r="J291">
+        <v>0</v>
+      </c>
+      <c r="K291">
+        <v>9.38</v>
+      </c>
+      <c r="L291">
+        <v>0</v>
+      </c>
+      <c r="M291">
+        <v>9.38</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292">
+        <v>0</v>
+      </c>
+      <c r="C292" t="s">
+        <v>388</v>
+      </c>
+      <c r="D292" t="s">
+        <v>614</v>
+      </c>
+      <c r="E292" t="s">
+        <v>615</v>
+      </c>
+      <c r="F292">
+        <v>2005</v>
+      </c>
+      <c r="G292" t="s">
+        <v>616</v>
+      </c>
+      <c r="H292">
+        <v>8.68</v>
+      </c>
+      <c r="I292">
+        <v>1</v>
+      </c>
+      <c r="J292">
+        <v>0</v>
+      </c>
+      <c r="K292">
+        <v>8.68</v>
+      </c>
+      <c r="L292">
+        <v>0</v>
+      </c>
+      <c r="M292">
+        <v>8.68</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293">
+        <v>285</v>
+      </c>
+      <c r="C293">
+        <v>-7</v>
+      </c>
+      <c r="D293" t="s">
+        <v>617</v>
+      </c>
+      <c r="E293" t="s">
+        <v>618</v>
+      </c>
+      <c r="F293">
+        <v>2008</v>
+      </c>
+      <c r="G293" t="s">
+        <v>48</v>
+      </c>
+      <c r="H293">
+        <v>8.03</v>
+      </c>
+      <c r="I293">
+        <v>1</v>
+      </c>
+      <c r="J293">
+        <v>0</v>
+      </c>
+      <c r="K293">
+        <v>8.03</v>
+      </c>
+      <c r="L293">
+        <v>0</v>
+      </c>
+      <c r="M293">
+        <v>8.03</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294">
+        <v>286</v>
+      </c>
+      <c r="C294">
+        <v>-7</v>
+      </c>
+      <c r="D294" t="s">
+        <v>619</v>
+      </c>
+      <c r="E294" t="s">
+        <v>620</v>
+      </c>
+      <c r="F294">
+        <v>2002</v>
+      </c>
+      <c r="G294" t="s">
+        <v>48</v>
+      </c>
+      <c r="H294">
         <v>7.42</v>
       </c>
-      <c r="L274">
-[...2 lines deleted...]
-      <c r="M274">
+      <c r="I294">
+        <v>1</v>
+      </c>
+      <c r="J294">
+        <v>0</v>
+      </c>
+      <c r="K294">
+        <v>7.42</v>
+      </c>
+      <c r="L294">
+        <v>0</v>
+      </c>
+      <c r="M294">
         <v>7.42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>