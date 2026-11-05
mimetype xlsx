--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -12,98 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lea Coninx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Event Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>Event Id</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Id</t>
   </si>
   <si>
     <t>Program Date</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Represented</t>
   </si>
   <si>
+    <t>2026-10-24</t>
+  </si>
+  <si>
+    <t>2026 World Triathlon Cup Tongyeong</t>
+  </si>
+  <si>
+    <t>Elite Women</t>
+  </si>
+  <si>
+    <t>00:57:04</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>2026-10-17</t>
+  </si>
+  <si>
+    <t>2026 World Triathlon Cup Beijing</t>
+  </si>
+  <si>
+    <t>02:02:34</t>
+  </si>
+  <si>
     <t>2026-07-18</t>
   </si>
   <si>
     <t>2026 World Triathlon Cup Edmonton</t>
   </si>
   <si>
     <t>Mixed Relay</t>
   </si>
   <si>
     <t>2026-07-19</t>
   </si>
   <si>
     <t>00:21:29</t>
-  </si>
-[...4 lines deleted...]
-    <t>Elite Women</t>
   </si>
   <si>
     <t>01:00:59</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
     <t>2026 World Triathlon Cup Chengdu</t>
   </si>
   <si>
     <t>00:55:57</t>
   </si>
   <si>
     <t>2026-03-14</t>
   </si>
   <si>
     <t>2026 World Triathlon Cup Lanzarote</t>
   </si>
   <si>
     <t>01:03:11</t>
   </si>
   <si>
     <t>2025-11-15</t>
   </si>
@@ -873,1688 +891,1746 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I56"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>195157</v>
+        <v>195162</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>678235</v>
+        <v>678793</v>
       </c>
       <c r="G2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" t="s">
         <v>12</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D3">
-        <v>195157</v>
+        <v>195457</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F3">
-        <v>678234</v>
+        <v>679406</v>
       </c>
       <c r="G3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
-        <v>195154</v>
+        <v>195157</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F4">
-        <v>676647</v>
+        <v>678235</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D5">
-        <v>195379</v>
+        <v>195157</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F5">
-        <v>677690</v>
+        <v>678234</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6">
-        <v>194207</v>
+        <v>195154</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F6">
-        <v>674181</v>
+        <v>676647</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>25</v>
       </c>
       <c r="I6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7">
-        <v>194209</v>
+        <v>195379</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F7">
-        <v>674186</v>
+        <v>677690</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
       <c r="I7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8">
-        <v>194205</v>
+        <v>194207</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8">
-        <v>674176</v>
+        <v>674181</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9">
-        <v>194203</v>
+        <v>194209</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F9">
-        <v>674166</v>
+        <v>674186</v>
       </c>
       <c r="G9" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>34</v>
       </c>
       <c r="I9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10">
-        <v>194215</v>
+        <v>194205</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F10">
-        <v>674143</v>
+        <v>674176</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" t="s">
+      <c r="A11">
+        <v>13</v>
+      </c>
+      <c r="B11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>39</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>194203</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>674166</v>
+      </c>
+      <c r="G11" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" t="s">
         <v>40</v>
       </c>
-      <c r="D11">
-[...13 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12">
-        <v>185646</v>
+        <v>194215</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F12">
-        <v>631879</v>
+        <v>674143</v>
       </c>
       <c r="G12" t="s">
         <v>41</v>
       </c>
       <c r="H12" t="s">
         <v>43</v>
       </c>
       <c r="I12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13">
-        <v>1</v>
+      <c r="A13" t="s">
+        <v>44</v>
       </c>
       <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13">
+        <v>194252</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>671758</v>
+      </c>
+      <c r="G13" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" t="s">
         <v>44</v>
       </c>
-      <c r="C13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14">
-        <v>185804</v>
+        <v>185646</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F14">
-        <v>634887</v>
+        <v>631879</v>
       </c>
       <c r="G14" t="s">
         <v>47</v>
       </c>
       <c r="H14" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" t="s">
-        <v>38</v>
+      <c r="A15">
+        <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15">
-        <v>184831</v>
+        <v>184450</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F15">
-        <v>634255</v>
+        <v>635213</v>
       </c>
       <c r="G15" t="s">
         <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="I15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16">
+        <v>185804</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>634887</v>
+      </c>
+      <c r="G16" t="s">
         <v>53</v>
       </c>
-      <c r="D16">
-[...10 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17">
-        <v>4</v>
+      <c r="A17" t="s">
+        <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17">
+        <v>184831</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>634255</v>
+      </c>
+      <c r="G17" t="s">
         <v>56</v>
       </c>
-      <c r="D17">
-[...10 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="I17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18">
-        <v>184409</v>
+        <v>184415</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F18">
-        <v>629379</v>
+        <v>631884</v>
       </c>
       <c r="G18" t="s">
         <v>58</v>
       </c>
       <c r="H18" t="s">
         <v>60</v>
       </c>
       <c r="I18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19">
-        <v>173643</v>
+        <v>184413</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F19">
-        <v>582746</v>
+        <v>630282</v>
       </c>
       <c r="G19" t="s">
         <v>61</v>
       </c>
       <c r="H19" t="s">
         <v>63</v>
       </c>
       <c r="I19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>65</v>
       </c>
       <c r="D20">
-        <v>179162</v>
+        <v>184409</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F20">
-        <v>599406</v>
+        <v>629379</v>
       </c>
       <c r="G20" t="s">
         <v>64</v>
       </c>
       <c r="H20" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" t="s">
+      <c r="A21">
         <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="D21">
-        <v>172512</v>
+        <v>173643</v>
       </c>
       <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>582746</v>
+      </c>
+      <c r="G21" t="s">
+        <v>67</v>
+      </c>
+      <c r="H21" t="s">
+        <v>69</v>
+      </c>
+      <c r="I21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
         <v>15</v>
-      </c>
-[...15 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" t="s">
         <v>71</v>
       </c>
       <c r="D22">
-        <v>165563</v>
+        <v>179162</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F22">
-        <v>550770</v>
+        <v>599406</v>
       </c>
       <c r="G22" t="s">
         <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="I22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23">
-        <v>4</v>
+      <c r="A23" t="s">
+        <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23">
-        <v>163484</v>
+        <v>172512</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F23">
-        <v>550760</v>
+        <v>578884</v>
       </c>
       <c r="G23" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H23" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24">
-        <v>22</v>
+      <c r="A24" t="s">
+        <v>44</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24">
+        <v>165563</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>550770</v>
+      </c>
+      <c r="G24" t="s">
         <v>76</v>
       </c>
-      <c r="D24">
-[...10 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>79</v>
       </c>
       <c r="D25">
-        <v>165396</v>
+        <v>163484</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F25">
-        <v>550677</v>
+        <v>550760</v>
       </c>
       <c r="G25" t="s">
         <v>78</v>
       </c>
       <c r="H25" t="s">
         <v>80</v>
       </c>
       <c r="I25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
-        <v>163476</v>
+        <v>163478</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F26">
-        <v>546858</v>
+        <v>546953</v>
       </c>
       <c r="G26" t="s">
         <v>81</v>
       </c>
       <c r="H26" t="s">
         <v>83</v>
       </c>
       <c r="I26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27">
-        <v>163471</v>
+        <v>165396</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F27">
-        <v>544379</v>
+        <v>550677</v>
       </c>
       <c r="G27" t="s">
         <v>84</v>
       </c>
       <c r="H27" t="s">
         <v>86</v>
       </c>
       <c r="I27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" t="s">
-        <v>38</v>
+      <c r="A28">
+        <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28">
-        <v>163469</v>
+        <v>163476</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F28">
-        <v>544223</v>
+        <v>546858</v>
       </c>
       <c r="G28" t="s">
         <v>87</v>
       </c>
       <c r="H28" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="I28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" t="s">
-        <v>38</v>
+      <c r="A29">
+        <v>21</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29">
+        <v>163471</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>544379</v>
+      </c>
+      <c r="G29" t="s">
         <v>90</v>
       </c>
-      <c r="D29">
+      <c r="H29" t="s">
+        <v>92</v>
+      </c>
+      <c r="I29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30">
+        <v>163469</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>544223</v>
+      </c>
+      <c r="G30" t="s">
+        <v>93</v>
+      </c>
+      <c r="H30" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31">
         <v>163637</v>
       </c>
-      <c r="E29" t="s">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
         <v>543885</v>
       </c>
-      <c r="G29" t="s">
-[...42 lines deleted...]
-      <c r="C31" t="s">
+      <c r="G31" t="s">
         <v>95</v>
       </c>
-      <c r="D31">
-[...13 lines deleted...]
-      </c>
       <c r="I31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" t="s">
-        <v>38</v>
+      <c r="A32">
+        <v>13</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32">
-        <v>157523</v>
+        <v>156983</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F32">
-        <v>496014</v>
+        <v>479999</v>
       </c>
       <c r="G32" t="s">
         <v>97</v>
       </c>
       <c r="H32" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="I32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33">
+        <v>154385</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33">
+        <v>534855</v>
+      </c>
+      <c r="G33" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H33" t="s">
         <v>102</v>
       </c>
       <c r="I33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34">
-        <v>4</v>
+      <c r="A34" t="s">
+        <v>44</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34">
-        <v>154361</v>
+        <v>157523</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
-        <v>453949</v>
+        <v>496014</v>
       </c>
       <c r="G34" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="I34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D35">
-        <v>154361</v>
+        <v>130051</v>
       </c>
       <c r="E35" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F35">
-        <v>453944</v>
+        <v>353168</v>
       </c>
       <c r="G35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D36">
         <v>154361</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F36">
-        <v>453942</v>
+        <v>453949</v>
       </c>
       <c r="G36" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="H36" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" t="s">
+        <v>110</v>
+      </c>
+      <c r="D37">
+        <v>154361</v>
+      </c>
+      <c r="E37" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37">
+        <v>453944</v>
+      </c>
+      <c r="G37" t="s">
         <v>109</v>
       </c>
-      <c r="D37">
-[...10 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38">
+        <v>154361</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>453942</v>
+      </c>
+      <c r="G38" t="s">
+        <v>109</v>
+      </c>
+      <c r="H38" t="s">
         <v>113</v>
       </c>
-      <c r="D38">
-[...13 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
         <v>115</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39">
+        <v>156987</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>459210</v>
+      </c>
+      <c r="G39" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H39" t="s">
         <v>117</v>
       </c>
       <c r="I39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40">
-        <v>140729</v>
+        <v>154355</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F40">
-        <v>349696</v>
+        <v>452680</v>
       </c>
       <c r="G40" t="s">
         <v>118</v>
       </c>
       <c r="H40" t="s">
         <v>120</v>
       </c>
       <c r="I40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41">
-        <v>131381</v>
+        <v>154353</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F41">
-        <v>336932</v>
+        <v>446799</v>
       </c>
       <c r="G41" t="s">
         <v>121</v>
       </c>
       <c r="H41" t="s">
         <v>123</v>
       </c>
       <c r="I41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" t="s">
-        <v>38</v>
+      <c r="A42">
+        <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
-        <v>131377</v>
+        <v>140729</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F42">
-        <v>336792</v>
+        <v>349696</v>
       </c>
       <c r="G42" t="s">
         <v>124</v>
       </c>
       <c r="H42" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="I42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" t="s">
-        <v>38</v>
+      <c r="A43">
+        <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43">
+        <v>131381</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>336932</v>
+      </c>
+      <c r="G43" t="s">
         <v>127</v>
       </c>
-      <c r="D43">
+      <c r="H43" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" t="s">
+        <v>131</v>
+      </c>
+      <c r="D44">
+        <v>131377</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>336792</v>
+      </c>
+      <c r="G44" t="s">
+        <v>130</v>
+      </c>
+      <c r="H44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45">
         <v>131375</v>
       </c>
-      <c r="E43" t="s">
-[...2 lines deleted...]
-      <c r="F43">
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
         <v>336771</v>
       </c>
-      <c r="G43" t="s">
-[...45 lines deleted...]
-      <c r="C45" t="s">
+      <c r="G45" t="s">
         <v>132</v>
       </c>
-      <c r="D45">
-[...10 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="I45" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
       </c>
       <c r="C46" t="s">
         <v>135</v>
       </c>
       <c r="D46">
-        <v>128100</v>
+        <v>122175</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F46">
-        <v>333108</v>
+        <v>334947</v>
       </c>
       <c r="G46" t="s">
         <v>134</v>
       </c>
       <c r="H46" t="s">
         <v>136</v>
       </c>
       <c r="I46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>137</v>
       </c>
       <c r="C47" t="s">
         <v>138</v>
       </c>
       <c r="D47">
-        <v>110498</v>
+        <v>121799</v>
       </c>
       <c r="E47" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="F47">
-        <v>309414</v>
+        <v>321958</v>
       </c>
       <c r="G47" t="s">
         <v>137</v>
       </c>
       <c r="H47" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" t="s">
         <v>141</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48">
+        <v>128100</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>333108</v>
+      </c>
+      <c r="G48" t="s">
+        <v>140</v>
+      </c>
+      <c r="H48" t="s">
         <v>142</v>
       </c>
-      <c r="D48">
-[...13 lines deleted...]
-      </c>
       <c r="I48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B49" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" t="s">
         <v>144</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49">
+        <v>110498</v>
+      </c>
+      <c r="E49" t="s">
         <v>145</v>
       </c>
-      <c r="D49">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="F49">
+        <v>309414</v>
+      </c>
+      <c r="G49" t="s">
+        <v>143</v>
+      </c>
+      <c r="H49" t="s">
         <v>146</v>
       </c>
-      <c r="F49">
-[...5 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50" t="s">
         <v>147</v>
       </c>
-      <c r="I49" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C50" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D50">
-        <v>109698</v>
+        <v>110680</v>
       </c>
       <c r="E50" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="F50">
-        <v>308611</v>
+        <v>317303</v>
       </c>
       <c r="G50" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H50" t="s">
-        <v>38</v>
+        <v>149</v>
       </c>
       <c r="I50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C51" t="s">
+        <v>151</v>
+      </c>
+      <c r="D51">
+        <v>109698</v>
+      </c>
+      <c r="E51" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51">
+        <v>308613</v>
+      </c>
+      <c r="G51" t="s">
         <v>150</v>
       </c>
-      <c r="D51">
-[...10 lines deleted...]
-      </c>
       <c r="H51" t="s">
+        <v>153</v>
+      </c>
+      <c r="I51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" t="s">
+        <v>150</v>
+      </c>
+      <c r="C52" t="s">
         <v>151</v>
       </c>
-      <c r="I51" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D52">
-        <v>110493</v>
+        <v>109698</v>
       </c>
       <c r="E52" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F52">
-        <v>308564</v>
+        <v>308611</v>
       </c>
       <c r="G52" t="s">
         <v>154</v>
       </c>
       <c r="H52" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="I52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B53" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" t="s">
         <v>156</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53">
+        <v>117227</v>
+      </c>
+      <c r="E53" t="s">
+        <v>145</v>
+      </c>
+      <c r="F53">
+        <v>317460</v>
+      </c>
+      <c r="G53" t="s">
+        <v>155</v>
+      </c>
+      <c r="H53" t="s">
         <v>157</v>
       </c>
-      <c r="D53">
-[...13 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B54" t="s">
+        <v>158</v>
+      </c>
+      <c r="C54" t="s">
         <v>159</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54">
+        <v>110493</v>
+      </c>
+      <c r="E54" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54">
+        <v>308564</v>
+      </c>
+      <c r="G54" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>159</v>
       </c>
       <c r="H54" t="s">
         <v>161</v>
       </c>
       <c r="I54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>162</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55">
+        <v>111252</v>
+      </c>
+      <c r="E55" t="s">
+        <v>145</v>
+      </c>
+      <c r="F55">
+        <v>309691</v>
+      </c>
+      <c r="G55" t="s">
+        <v>162</v>
+      </c>
+      <c r="H55" t="s">
+        <v>164</v>
+      </c>
+      <c r="I55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>7</v>
+      </c>
+      <c r="B56" t="s">
+        <v>165</v>
+      </c>
+      <c r="C56" t="s">
+        <v>166</v>
+      </c>
+      <c r="D56">
+        <v>110804</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>308806</v>
+      </c>
+      <c r="G56" t="s">
+        <v>165</v>
+      </c>
+      <c r="H56" t="s">
+        <v>167</v>
+      </c>
+      <c r="I56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>11</v>
+      </c>
+      <c r="B57" t="s">
+        <v>168</v>
+      </c>
+      <c r="C57" t="s">
+        <v>169</v>
+      </c>
+      <c r="D57">
         <v>100886</v>
       </c>
-      <c r="E55" t="s">
-[...2 lines deleted...]
-      <c r="F55">
+      <c r="E57" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57">
         <v>280778</v>
       </c>
-      <c r="G55" t="s">
-[...19 lines deleted...]
-      <c r="D56">
+      <c r="G57" t="s">
+        <v>170</v>
+      </c>
+      <c r="H57" t="s">
+        <v>171</v>
+      </c>
+      <c r="I57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" t="s">
+        <v>172</v>
+      </c>
+      <c r="C58" t="s">
+        <v>173</v>
+      </c>
+      <c r="D58">
         <v>91477</v>
       </c>
-      <c r="E56" t="s">
-[...2 lines deleted...]
-      <c r="F56">
+      <c r="E58" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58">
         <v>270975</v>
       </c>
-      <c r="G56" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="G58" t="s">
+        <v>172</v>
+      </c>
+      <c r="H58" t="s">
+        <v>44</v>
+      </c>
+      <c r="I58" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">