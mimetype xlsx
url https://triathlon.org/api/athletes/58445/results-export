--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -12,92 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gwladys Lemoussu" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Event Date</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>Event Id</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Program Id</t>
   </si>
   <si>
     <t>Program Date</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Represented</t>
   </si>
   <si>
+    <t>2026-10-24</t>
+  </si>
+  <si>
+    <t>2026 World Triathlon Para Cup Alanya</t>
+  </si>
+  <si>
+    <t>PTS5 Women</t>
+  </si>
+  <si>
+    <t>2026-10-25</t>
+  </si>
+  <si>
+    <t>01:20:09</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
     <t>2026-06-27</t>
   </si>
   <si>
     <t>2026 World Triathlon Para Series Montreal</t>
   </si>
   <si>
-    <t>PTS5 Women</t>
-[...1 lines deleted...]
-  <si>
     <t>01:13:08</t>
-  </si>
-[...1 lines deleted...]
-    <t>FRA</t>
   </si>
   <si>
     <t>2026-06-20</t>
   </si>
   <si>
     <t>2026 World Triathlon Para Cup Besançon</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>01:21:24</t>
   </si>
   <si>
     <t>2025-07-19</t>
   </si>
   <si>
     <t>2025 World Triathlon Para Series Montreal</t>
   </si>
   <si>
     <t>01:11:14</t>
   </si>
   <si>
     <t>2025-07-12</t>
   </si>
@@ -1095,2184 +1107,2213 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I73"/>
+  <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>195133</v>
+        <v>195141</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>677573</v>
+        <v>678747</v>
       </c>
       <c r="G2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3">
+        <v>195133</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>677573</v>
+      </c>
+      <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
       <c r="I3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>194208</v>
+        <v>195132</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4">
-        <v>674527</v>
+        <v>677442</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5">
+        <v>194208</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>674527</v>
+      </c>
+      <c r="G5" t="s">
         <v>22</v>
       </c>
-      <c r="D5">
-[...10 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6">
+        <v>194213</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>674449</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
       </c>
-      <c r="D6">
-[...10 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7">
+        <v>194191</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>674092</v>
+      </c>
+      <c r="G7" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
-        <v>163894</v>
+        <v>184993</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
-        <v>658399</v>
+        <v>635022</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>163894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>658399</v>
+      </c>
+      <c r="G9" t="s">
         <v>35</v>
       </c>
-      <c r="D9">
-[...10 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10">
+        <v>183785</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>634245</v>
+      </c>
+      <c r="G10" t="s">
         <v>38</v>
       </c>
-      <c r="D10">
-[...10 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>183783</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>634046</v>
+      </c>
+      <c r="G11" t="s">
         <v>41</v>
       </c>
-      <c r="D11">
-[...10 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12">
+        <v>183781</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>630331</v>
+      </c>
+      <c r="G12" t="s">
         <v>44</v>
       </c>
-      <c r="D12">
-[...10 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13">
+        <v>183780</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>628090</v>
+      </c>
+      <c r="G13" t="s">
         <v>47</v>
       </c>
-      <c r="D13">
-[...10 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14">
+        <v>183649</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>624253</v>
+      </c>
+      <c r="G14" t="s">
         <v>50</v>
       </c>
-      <c r="D14">
-[...10 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15">
+        <v>183281</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>622236</v>
+      </c>
+      <c r="G15" t="s">
         <v>53</v>
       </c>
-      <c r="D15">
-[...10 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16">
+        <v>175735</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>596446</v>
+      </c>
+      <c r="G16" t="s">
         <v>56</v>
       </c>
-      <c r="D16">
-[...10 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17">
+        <v>183851</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>625070</v>
+      </c>
+      <c r="G17" t="s">
         <v>59</v>
       </c>
-      <c r="D17">
-[...10 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18">
+        <v>172816</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>582643</v>
+      </c>
+      <c r="G18" t="s">
         <v>62</v>
       </c>
-      <c r="D18">
-[...10 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19">
+        <v>171976</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>582602</v>
+      </c>
+      <c r="G19" t="s">
         <v>65</v>
       </c>
-      <c r="D19">
-[...10 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20">
+        <v>171981</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>576244</v>
+      </c>
+      <c r="G20" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H20" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
-        <v>171973</v>
+        <v>172512</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
-        <v>576176</v>
+        <v>578880</v>
       </c>
       <c r="G21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22">
+        <v>171973</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>576176</v>
+      </c>
+      <c r="G22" t="s">
         <v>75</v>
       </c>
-      <c r="D22">
-[...10 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23">
+        <v>174968</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>586355</v>
+      </c>
+      <c r="G23" t="s">
         <v>78</v>
       </c>
-      <c r="D23">
-[...10 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24">
+        <v>163477</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>546896</v>
+      </c>
+      <c r="G24" t="s">
+        <v>81</v>
+      </c>
+      <c r="H24" t="s">
+        <v>83</v>
+      </c>
+      <c r="I24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
         <v>3</v>
-      </c>
-[...27 lines deleted...]
-        <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25">
-        <v>163473</v>
+        <v>166221</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
-        <v>545486</v>
+        <v>553020</v>
       </c>
       <c r="G25" t="s">
         <v>84</v>
       </c>
       <c r="H25" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26">
-        <v>2</v>
+      <c r="A26" t="s">
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26">
+        <v>163473</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>545486</v>
+      </c>
+      <c r="G26" t="s">
+        <v>88</v>
+      </c>
+      <c r="H26" t="s">
         <v>87</v>
       </c>
-      <c r="D26">
-[...13 lines deleted...]
-      </c>
       <c r="I26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>2</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27">
+        <v>168611</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>562338</v>
+      </c>
+      <c r="G27" t="s">
         <v>90</v>
       </c>
-      <c r="D27">
-[...10 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28">
+        <v>157523</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>496026</v>
+      </c>
+      <c r="G28" t="s">
         <v>93</v>
       </c>
-      <c r="D28">
-[...10 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29">
+        <v>162630</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>528900</v>
+      </c>
+      <c r="G29" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H29" t="s">
         <v>98</v>
       </c>
       <c r="I29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>99</v>
       </c>
       <c r="C30" t="s">
         <v>100</v>
       </c>
       <c r="D30">
-        <v>152698</v>
+        <v>131301</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30">
-        <v>452760</v>
+        <v>508227</v>
       </c>
       <c r="G30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31">
+        <v>152698</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>452760</v>
+      </c>
+      <c r="G31" t="s">
         <v>103</v>
       </c>
-      <c r="D31">
-[...10 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32">
+        <v>152696</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>452703</v>
+      </c>
+      <c r="G32" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H32" t="s">
         <v>108</v>
       </c>
       <c r="I32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33">
-        <v>141550</v>
+        <v>130077</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33">
-        <v>351562</v>
+        <v>338923</v>
       </c>
       <c r="G33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H33" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="I33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D34">
-        <v>131393</v>
+        <v>141550</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
-        <v>338777</v>
+        <v>351562</v>
       </c>
       <c r="G34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H34" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="I34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35">
+        <v>131393</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>338777</v>
+      </c>
+      <c r="G35" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H35" t="s">
         <v>117</v>
       </c>
       <c r="I35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>118</v>
       </c>
       <c r="C36" t="s">
         <v>119</v>
       </c>
       <c r="D36">
-        <v>132101</v>
+        <v>184627</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
-        <v>339264</v>
+        <v>337830</v>
       </c>
       <c r="G36" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H36" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C37" t="s">
+        <v>123</v>
+      </c>
+      <c r="D37">
+        <v>132101</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>339264</v>
+      </c>
+      <c r="G37" t="s">
         <v>122</v>
       </c>
-      <c r="D37">
-[...10 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C38" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38">
+        <v>130078</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>336849</v>
+      </c>
+      <c r="G38" t="s">
         <v>125</v>
       </c>
-      <c r="D38">
-[...10 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C39" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39">
+        <v>131736</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>338117</v>
+      </c>
+      <c r="G39" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H39" t="s">
         <v>130</v>
       </c>
       <c r="I39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>131</v>
       </c>
       <c r="C40" t="s">
         <v>132</v>
       </c>
       <c r="D40">
-        <v>131726</v>
+        <v>184630</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
-        <v>337980</v>
+        <v>323056</v>
       </c>
       <c r="G40" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H40" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C41" t="s">
+        <v>136</v>
+      </c>
+      <c r="D41">
+        <v>131726</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>337980</v>
+      </c>
+      <c r="G41" t="s">
         <v>135</v>
       </c>
-      <c r="D41">
-[...10 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C42" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42">
+        <v>113553</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>323004</v>
+      </c>
+      <c r="G42" t="s">
         <v>138</v>
       </c>
-      <c r="D42">
-[...10 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="I42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C43" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D43">
-        <v>121612</v>
+        <v>121605</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
-        <v>322976</v>
+        <v>322990</v>
       </c>
       <c r="G43" t="s">
         <v>141</v>
       </c>
       <c r="H43" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="I43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B44" t="s">
         <v>143</v>
       </c>
       <c r="C44" t="s">
         <v>144</v>
       </c>
       <c r="D44">
-        <v>121603</v>
+        <v>121612</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44">
-        <v>322949</v>
+        <v>322976</v>
       </c>
       <c r="G44" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H44" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C45" t="s">
+        <v>148</v>
+      </c>
+      <c r="D45">
+        <v>121603</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>322949</v>
+      </c>
+      <c r="G45" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H45" t="s">
         <v>149</v>
       </c>
       <c r="I45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>150</v>
       </c>
       <c r="C46" t="s">
         <v>151</v>
       </c>
       <c r="D46">
-        <v>122419</v>
+        <v>184632</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
-        <v>322494</v>
+        <v>310525</v>
       </c>
       <c r="G46" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H46" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C47" t="s">
+        <v>155</v>
+      </c>
+      <c r="D47">
+        <v>122419</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>322494</v>
+      </c>
+      <c r="G47" t="s">
         <v>154</v>
       </c>
-      <c r="D47">
-[...10 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
+        <v>158</v>
+      </c>
+      <c r="D48">
+        <v>111453</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>310434</v>
+      </c>
+      <c r="G48" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
       <c r="H48" t="s">
         <v>159</v>
       </c>
       <c r="I48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" t="s">
         <v>160</v>
       </c>
       <c r="C49" t="s">
         <v>161</v>
       </c>
       <c r="D49">
-        <v>111451</v>
+        <v>109698</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
-        <v>310377</v>
+        <v>310405</v>
       </c>
       <c r="G49" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C50" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50">
+        <v>111451</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>310377</v>
+      </c>
+      <c r="G50" t="s">
         <v>164</v>
       </c>
-      <c r="D50">
-[...10 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51">
+        <v>111449</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>310337</v>
+      </c>
+      <c r="G51" t="s">
         <v>167</v>
       </c>
-      <c r="D51">
-[...8 lines deleted...]
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>169</v>
       </c>
-      <c r="H51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B52" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" t="s">
         <v>171</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>100637</v>
+      </c>
+      <c r="E52" t="s">
         <v>172</v>
       </c>
-      <c r="D52">
-[...4 lines deleted...]
-      </c>
       <c r="F52">
-        <v>281349</v>
+        <v>306055</v>
       </c>
       <c r="G52" t="s">
         <v>173</v>
       </c>
       <c r="H52" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="I52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>2</v>
       </c>
       <c r="B53" t="s">
+        <v>175</v>
+      </c>
+      <c r="C53" t="s">
+        <v>176</v>
+      </c>
+      <c r="D53">
+        <v>98530</v>
+      </c>
+      <c r="E53" t="s">
+        <v>172</v>
+      </c>
+      <c r="F53">
+        <v>281349</v>
+      </c>
+      <c r="G53" t="s">
+        <v>177</v>
+      </c>
+      <c r="H53" t="s">
         <v>174</v>
       </c>
-      <c r="C53" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C54" t="s">
+        <v>179</v>
+      </c>
+      <c r="D54">
+        <v>100597</v>
+      </c>
+      <c r="E54" t="s">
+        <v>172</v>
+      </c>
+      <c r="F54">
+        <v>281243</v>
+      </c>
+      <c r="G54" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H54" t="s">
         <v>180</v>
       </c>
       <c r="I54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" t="s">
         <v>182</v>
       </c>
       <c r="D55">
-        <v>111348</v>
+        <v>94389</v>
       </c>
       <c r="E55" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F55">
-        <v>309771</v>
+        <v>281034</v>
       </c>
       <c r="G55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C56" t="s">
+        <v>186</v>
+      </c>
+      <c r="D56">
+        <v>111348</v>
+      </c>
+      <c r="E56" t="s">
+        <v>172</v>
+      </c>
+      <c r="F56">
+        <v>309771</v>
+      </c>
+      <c r="G56" t="s">
         <v>185</v>
       </c>
-      <c r="D56">
-[...10 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B57" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C57" t="s">
+        <v>189</v>
+      </c>
+      <c r="D57">
+        <v>100592</v>
+      </c>
+      <c r="E57" t="s">
+        <v>172</v>
+      </c>
+      <c r="F57">
+        <v>280684</v>
+      </c>
+      <c r="G57" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
       <c r="H57" t="s">
         <v>190</v>
       </c>
       <c r="I57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>191</v>
       </c>
       <c r="C58" t="s">
         <v>192</v>
       </c>
       <c r="D58">
-        <v>92252</v>
+        <v>184634</v>
       </c>
       <c r="E58" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F58">
-        <v>270988</v>
+        <v>272193</v>
       </c>
       <c r="G58" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H58" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C59" t="s">
+        <v>196</v>
+      </c>
+      <c r="D59">
+        <v>92252</v>
+      </c>
+      <c r="E59" t="s">
+        <v>172</v>
+      </c>
+      <c r="F59">
+        <v>270988</v>
+      </c>
+      <c r="G59" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
       <c r="H59" t="s">
         <v>197</v>
       </c>
       <c r="I59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B60" t="s">
         <v>198</v>
       </c>
       <c r="C60" t="s">
         <v>199</v>
       </c>
       <c r="D60">
-        <v>92249</v>
+        <v>90976</v>
       </c>
       <c r="E60" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F60">
-        <v>270819</v>
+        <v>271673</v>
       </c>
       <c r="G60" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C61" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61">
+        <v>92249</v>
+      </c>
+      <c r="E61" t="s">
+        <v>172</v>
+      </c>
+      <c r="F61">
+        <v>270819</v>
+      </c>
+      <c r="G61" t="s">
         <v>202</v>
       </c>
-      <c r="D61">
-[...10 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>1</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C62" t="s">
+        <v>206</v>
+      </c>
+      <c r="D62">
+        <v>96489</v>
+      </c>
+      <c r="E62" t="s">
+        <v>172</v>
+      </c>
+      <c r="F62">
+        <v>277360</v>
+      </c>
+      <c r="G62" t="s">
         <v>205</v>
       </c>
-      <c r="D62">
-[...10 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C63" t="s">
+        <v>209</v>
+      </c>
+      <c r="D63">
+        <v>92246</v>
+      </c>
+      <c r="E63" t="s">
+        <v>172</v>
+      </c>
+      <c r="F63">
+        <v>270670</v>
+      </c>
+      <c r="G63" t="s">
         <v>208</v>
       </c>
-      <c r="D63">
-[...10 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B64" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C64" t="s">
+        <v>212</v>
+      </c>
+      <c r="D64">
+        <v>92244</v>
+      </c>
+      <c r="E64" t="s">
+        <v>172</v>
+      </c>
+      <c r="F64">
+        <v>270431</v>
+      </c>
+      <c r="G64" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H64" t="s">
         <v>213</v>
       </c>
       <c r="I64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>214</v>
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65">
-        <v>92582</v>
+        <v>184636</v>
       </c>
       <c r="E65" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F65">
-        <v>271908</v>
+        <v>266608</v>
       </c>
       <c r="G65" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H65" t="s">
-        <v>39</v>
+        <v>217</v>
       </c>
       <c r="I65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C66" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D66">
-        <v>80096</v>
+        <v>92582</v>
       </c>
       <c r="E66" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F66">
-        <v>266560</v>
+        <v>271908</v>
       </c>
       <c r="G66" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H66" t="s">
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="I66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B67" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C67" t="s">
+        <v>221</v>
+      </c>
+      <c r="D67">
+        <v>80096</v>
+      </c>
+      <c r="E67" t="s">
+        <v>172</v>
+      </c>
+      <c r="F67">
+        <v>266560</v>
+      </c>
+      <c r="G67" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
       <c r="H67" t="s">
         <v>222</v>
       </c>
       <c r="I67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B68" t="s">
         <v>223</v>
       </c>
       <c r="C68" t="s">
         <v>224</v>
       </c>
       <c r="D68">
-        <v>80094</v>
+        <v>75367</v>
       </c>
       <c r="E68" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F68">
-        <v>266527</v>
+        <v>266538</v>
       </c>
       <c r="G68" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C69" t="s">
+        <v>228</v>
+      </c>
+      <c r="D69">
+        <v>80094</v>
+      </c>
+      <c r="E69" t="s">
+        <v>172</v>
+      </c>
+      <c r="F69">
+        <v>266527</v>
+      </c>
+      <c r="G69" t="s">
         <v>227</v>
       </c>
-      <c r="D69">
-[...10 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C70" t="s">
+        <v>231</v>
+      </c>
+      <c r="D70">
+        <v>80093</v>
+      </c>
+      <c r="E70" t="s">
+        <v>172</v>
+      </c>
+      <c r="F70">
+        <v>266505</v>
+      </c>
+      <c r="G70" t="s">
         <v>230</v>
       </c>
-      <c r="D70">
-[...8 lines deleted...]
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>232</v>
       </c>
-      <c r="H70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B71" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" t="s">
         <v>234</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71">
+        <v>54408</v>
+      </c>
+      <c r="E71" t="s">
         <v>235</v>
       </c>
-      <c r="D71">
-[...4 lines deleted...]
-      </c>
       <c r="F71">
-        <v>261667</v>
+        <v>259420</v>
       </c>
       <c r="G71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H71" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D72">
-        <v>78848</v>
+        <v>71197</v>
       </c>
       <c r="E72" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="F72">
-        <v>264104</v>
+        <v>261667</v>
       </c>
       <c r="G72" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="H72" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="I72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B73" t="s">
         <v>238</v>
       </c>
       <c r="C73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D73">
+        <v>78848</v>
+      </c>
+      <c r="E73" t="s">
+        <v>235</v>
+      </c>
+      <c r="F73">
+        <v>264104</v>
+      </c>
+      <c r="G73" t="s">
+        <v>238</v>
+      </c>
+      <c r="H73" t="s">
+        <v>240</v>
+      </c>
+      <c r="I73" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>242</v>
+      </c>
+      <c r="C74" t="s">
+        <v>243</v>
+      </c>
+      <c r="D74">
         <v>54372</v>
       </c>
-      <c r="E73" t="s">
-[...2 lines deleted...]
-      <c r="F73">
+      <c r="E74" t="s">
+        <v>235</v>
+      </c>
+      <c r="F74">
         <v>8447</v>
       </c>
-      <c r="G73" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="G74" t="s">
+        <v>244</v>
+      </c>
+      <c r="H74" t="s">
+        <v>245</v>
+      </c>
+      <c r="I74" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">