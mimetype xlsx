--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -254,51 +254,51 @@
   <si>
     <t>2023-03-25</t>
   </si>
   <si>
     <t>2023 Africa Triathlon Cup Swakopmund</t>
   </si>
   <si>
     <t>2022-12-10</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Cup Dakhla</t>
   </si>
   <si>
     <t>2022-11-26</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Cup Kilifi</t>
   </si>
   <si>
     <t>01:02:17</t>
   </si>
   <si>
     <t>2022-11-13</t>
   </si>
   <si>
-    <t>2022 Africa Triathlon Zonal Championships Dakar</t>
+    <t>2022 Africa Triathlon Zone 1 Championships Dakar</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>01:00:25</t>
   </si>
   <si>
     <t>2022-10-23</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Cup Tangier</t>
   </si>
   <si>
     <t>00:57:06</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Cup Accra</t>
   </si>
   <si>
     <t>00:54:32</t>
   </si>