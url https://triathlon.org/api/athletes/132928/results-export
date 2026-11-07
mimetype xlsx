--- v0 (2026-10-17)
+++ v1 (2026-11-07)
@@ -272,84 +272,84 @@
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Championships Agadir</t>
   </si>
   <si>
     <t>Junior Women</t>
   </si>
   <si>
     <t>01:21:42</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Cup Accra</t>
   </si>
   <si>
     <t>01:27:41</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
-    <t>2022 Africa Triathlon Zonal Championships Watamu</t>
+    <t>2022 Africa Triathlon Zone 2 Championships Watamu</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>01:28:44</t>
   </si>
   <si>
     <t>00:00:00</t>
   </si>
   <si>
     <t>2022-04-02</t>
   </si>
   <si>
     <t>2022 Africa Triathlon Junior Cup Troutbeck</t>
   </si>
   <si>
     <t>01:38:38</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>2021 Africa Triathlon Junior Cup Troutbeck</t>
   </si>
   <si>
     <t>01:35:42</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
-    <t>2021 Africa Triathlon Zonal Championships Watamu</t>
+    <t>2021 Africa Triathlon Zone 2 Championships Watamu</t>
   </si>
   <si>
     <t>01:22:10</t>
   </si>
   <si>
     <t>2021-06-11</t>
   </si>
   <si>
     <t>2021 Africa Triathlon Championships Sharm El Sheikh</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>01:28:17</t>
   </si>
   <si>
     <t>2021-06-13</t>
   </si>
   <si>
     <t>00:29:09</t>
   </si>
   <si>
     <t>2019-08-24</t>
   </si>